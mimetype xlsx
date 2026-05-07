--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -51,4673 +51,4673 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATSE</t>
   </si>
   <si>
     <t>Ata de Sessão Especial</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5257/ata_1a_sessao_especial_-__29.04.2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5257/ata_1a_sessao_especial_-__29.04.2014.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Especial</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5258/ata_2a_sessao_especial_-_22.05.2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5258/ata_2a_sessao_especial_-_22.05.2014.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Especial</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5259/ata_3a_sessao_especial_-_20-06-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5259/ata_3a_sessao_especial_-_20-06-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Especial</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5261/ata_4a_sessao_especial_-_05-08-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5261/ata_4a_sessao_especial_-_05-08-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Especial</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5260/ata_5a_sessao_especial_-_07-08-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5260/ata_5a_sessao_especial_-_07-08-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Especial</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5262/ata_6a_sessao_especial_-_11-09_2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5262/ata_6a_sessao_especial_-_11-09_2014.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Especial</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5263/ata_7a_sessao_especial_-_02-12-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5263/ata_7a_sessao_especial_-_02-12-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Especial</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5264/ata_8a_sessao_especial_-_02-12-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5264/ata_8a_sessao_especial_-_02-12-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão Especial</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5265/ata_9a_sessao_especial_-_09-12-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5265/ata_9a_sessao_especial_-_09-12-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Especial</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>ATSX</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5162/ata_01a_sessao_extraordinaria_-_09-01-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5162/ata_01a_sessao_extraordinaria_-_09-01-2014.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5163/ata_02a_sessao_extraordinaria_-_21-01-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5163/ata_02a_sessao_extraordinaria_-_21-01-2014.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5164/ata_03a_sessao_extraordinaria_-_29-01-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5164/ata_03a_sessao_extraordinaria_-_29-01-2014.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5165/ata_04a_sessao_extraordinaria_-_especial_-_13-02-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5165/ata_04a_sessao_extraordinaria_-_especial_-_13-02-2014.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5166/ata_05a_sessao_extraordinaria_-_10-03-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5166/ata_05a_sessao_extraordinaria_-_10-03-2014.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5167/ata_06a_sessao_extraordinaria_-_30-04-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5167/ata_06a_sessao_extraordinaria_-_30-04-2014.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5168/ata_07a_sessao_extraordinaria_-_08-08-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5168/ata_07a_sessao_extraordinaria_-_08-08-2014.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5169/ata_08a_sessao_extraordinaria_-_22-12-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5169/ata_08a_sessao_extraordinaria_-_22-12-2014.pdf</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5170/ata_09a_sessao_extraordinaria_-29-12-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5170/ata_09a_sessao_extraordinaria_-29-12-2014.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>ATSO</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5612/01a_sessao_ordinaria_-_18-03-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5612/01a_sessao_ordinaria_-_18-03-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5613/02a_sessao_ordinaria_-_01-04-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5613/02a_sessao_ordinaria_-_01-04-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5614/03a_sessao_ordinaria_-_03-04-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5614/03a_sessao_ordinaria_-_03-04-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5615/04a_sessao_ordinaria_-__08-04-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5615/04a_sessao_ordinaria_-__08-04-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5616/05a_sessao_ordinaria_-_10-04-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5616/05a_sessao_ordinaria_-_10-04-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5617/06a_sessao_ordinaria_-_22-04-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5617/06a_sessao_ordinaria_-_22-04-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5618/07a_sessao_ordinaria_-_24-04-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5618/07a_sessao_ordinaria_-_24-04-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5619/08a_sessao_ordinaria_-_29-04-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5619/08a_sessao_ordinaria_-_29-04-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5620/09a_sessao_ordinaria_-_13-05-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5620/09a_sessao_ordinaria_-_13-05-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5621/10a_sessao_ordinaria_-_20-05-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5621/10a_sessao_ordinaria_-_20-05-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5622/11a_sessao_ordinaria_-_16-06-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5622/11a_sessao_ordinaria_-_16-06-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5623/12a_sessao_ordinaria_-_18-06-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5623/12a_sessao_ordinaria_-_18-06-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5624/13a_sessao_ordinaria_-_29-07-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5624/13a_sessao_ordinaria_-_29-07-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5625/14a_sessao_ordinaria_-_31-07-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5625/14a_sessao_ordinaria_-_31-07-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5658/15a_sessao_ordinaria_-_12-08-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5658/15a_sessao_ordinaria_-_12-08-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5659/16a_sessao_ordinaria_-_14-08-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5659/16a_sessao_ordinaria_-_14-08-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5660/17a_sessao_ordinaria_-_26-08-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5660/17a_sessao_ordinaria_-_26-08-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5661/18a_sessao_ordinaria_-_04-09-_2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5661/18a_sessao_ordinaria_-_04-09-_2014.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5662/19a_sessao_ordinaria_-_09-09-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5662/19a_sessao_ordinaria_-_09-09-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7545/20a_sessao_ordinaria_-_25-09-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7545/20a_sessao_ordinaria_-_25-09-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7546/21a_sessao_ordinaria_-_07-10-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7546/21a_sessao_ordinaria_-_07-10-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7547/22a_sessao_ordinaria_-_16-10-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7547/22a_sessao_ordinaria_-_16-10-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 22ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7548/23a_sessao_ordinaria_-__21-10-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7548/23a_sessao_ordinaria_-__21-10-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 23ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7549</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7549/24a_sessao_ordinaria_-_11-11-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7549/24a_sessao_ordinaria_-_11-11-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 24ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7550/25a_sessao_ordinaria_-_13-11-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7550/25a_sessao_ordinaria_-_13-11-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 25ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7551/26a_sessao_ordinaria_-__20-11-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7551/26a_sessao_ordinaria_-__20-11-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 26ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7552/27a_sessao_ordinaria_-_25-11-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7552/27a_sessao_ordinaria_-_25-11-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 27ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7553</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7553/28a_sessao_ordinaria_-_02-12-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7553/28a_sessao_ordinaria_-_02-12-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 28ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7554</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7554/29a_sessao_ordinaria_-_04-12-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7554/29a_sessao_ordinaria_-_04-12-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 29ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7555</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7555/30a_sessao_ordinaria_-_09-12-2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7555/30a_sessao_ordinaria_-_09-12-2014.pdf</t>
   </si>
   <si>
     <t>Ata da 30ª Sessão Ordinária</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>APR</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para exame de Proposta de Emenda a LOM n° 003/2013, e dá outras providências.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação do horário de início da Sessão Ordinária desta terça-feira, dia 1º de abril de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t>Concede Licença por Motivo de Saúde ao Vereador Reinaldo Lima (Rey), e dá outras providências.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>Designa Representante da Câmara Municipal de Cabedelo/PB, no Conselho Municipal do Meio Ambiente - COMMEA, e dá outras providências.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento da realização de Sessão Ordinária, e dá outras providências.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>Designa parlamentares para compor a COMITIVA do Prefeito Municipal a Brasília-DF, e dá outras providências.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação do dia e horário da realização da Sessão Ordinária que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t>Designa Representante da Câmara Municipal de Cabedelo/PB, no Conselho Municipal de Defesa do Consumidor - COMDECON, e dá outras providências.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2328/2328_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento da realização de Sessões Ordinárias, e dá outras providências.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2332/2332_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2332/2332_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente no âmbito do Poder Legislativo Municipal em razão das comemorações do "Dia do Servidor Público", e dá outras providências.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2334/2334_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2334/2334_texto_integral.pdf</t>
   </si>
   <si>
     <t>Designa parlamentar para compor a Comitiva do Prefeito Municipal a Brasília-DF, e dá outras providências.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t>Designa Representante da Câmara Municipal de Cabedelo/PB, no Conselho Consultivo dos Pequenos Negócios do Município de Cabedelo, e dá outras providências.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/2338/ato_do_presidente_no_034_2014_-_cancelamento_de_fNpfdF1.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/2338/ato_do_presidente_no_034_2014_-_cancelamento_de_fNpfdF1.pdf</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR NEROALDO PONTES DE AZEVEDO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4237/pdl_no_002_2014-ver._jacqueline_monteiro_-_dl_n_ZLpOMgK.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4237/pdl_no_002_2014-ver._jacqueline_monteiro_-_dl_n_ZLpOMgK.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO PROCURADOR GERAL DO MUNICÍPIO, DOUTOR ANTÔNIO BEZERRA DO VALE FILHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4238/pdl_no_003_2014-ver._graca_rezende_-_dl_no_527_2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4238/pdl_no_003_2014-ver._graca_rezende_-_dl_no_527_2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO ESCRITOR POLÍBIO ALVES DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4239/pdl_no_004_2014-ver._moacir_dantas_-_dl_no_533_2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4239/pdl_no_004_2014-ver._moacir_dantas_-_dl_no_533_2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO DEPUTADO FEDERAL E EX-MINISTRO DAS CIDADES AGUINALDO RIBEIRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4240/pdl_no_005_2014-ver._rosivando_viana_-_dl_no_534_2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4240/pdl_no_005_2014-ver._rosivando_viana_-_dl_no_534_2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO DOUTOR CARLOS ANTÔNIO VIEIRA FERNANDES, SECRETÁRIO EXECUTIVO DO MINISTÉRIOS DAS CIDADES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4241/pdl_no_006_2014-ver._jacqueline_monteiro_-_dl_n_kREJI7w.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4241/pdl_no_006_2014-ver._jacqueline_monteiro_-_dl_n_kREJI7w.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO CAPITÃO DOS PORTOS DA PARAÍBA, CAPITÃO-DE-FRAGATA VALDINEI CIOLA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4242/pdl_no_007_2014-ver._jacqueline_monteiro_-_dl_n_T30HX6U.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4242/pdl_no_007_2014-ver._jacqueline_monteiro_-_dl_n_T30HX6U.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE A SENHORA MARIA DE LOURDES GONÇALVES ADRIANO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4243/pdl_no_008_2014-ver._jacqueline_monteiro_-_dl_n_YA1GEs8.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4243/pdl_no_008_2014-ver._jacqueline_monteiro_-_dl_n_YA1GEs8.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA TEREZINHA TEOTONIO DE CARVALHO JOVITO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4244/pdl_no_009_2014-ver._junior_datele_-_dl_no_551.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4244/pdl_no_009_2014-ver._junior_datele_-_dl_no_551.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA MARIA CLÉA DE CARVALHO CAVALCANTI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4246/pdl_no_010_2014-ver._junior_datele_-_dl_no_552.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4246/pdl_no_010_2014-ver._junior_datele_-_dl_no_552.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA MARIA MAGALI ALVES FARIAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4248/pdl_no_011_2014-ver._tercio_dornelas_filho_-_dl_no_553.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4248/pdl_no_011_2014-ver._tercio_dornelas_filho_-_dl_no_553.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO DOUTOR EDVALDO LUNA RAMOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4250/pdl_no_012_2014-ver._moacir_dantas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4250/pdl_no_012_2014-ver._moacir_dantas.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA MARIA DO CARMO GERMOGLIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4252/pdl_no_013_2014-ver._marcio_bezerra_-_dl_no_555.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4252/pdl_no_013_2014-ver._marcio_bezerra_-_dl_no_555.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA JANE VALÉRIA HONÓRIO DA SILVA BARBOSA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4255/pdl_no_014_2014-ver._marcio_bezerra_-_dl_no_554.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4255/pdl_no_014_2014-ver._marcio_bezerra_-_dl_no_554.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO DEPUTADO FEDERAL MAJOR FÁBIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4257/pdl_no_015_2014-ver._marcio_bezerra.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4257/pdl_no_015_2014-ver._marcio_bezerra.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO PASTOR MARINALDO SOARES LOPES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4260/pdl_no_016_2014-ver._moacir_dantas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4260/pdl_no_016_2014-ver._moacir_dantas.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO MINISTRO DAS CIDADES, GILBERTO MAGALHÃES OCCHI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4262/pdl_no_017_2014-ver._jose_eudes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4262/pdl_no_017_2014-ver._jose_eudes.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO DELEGADO DE POLÍCIA CIVIL, ADEMIR FERNANDES DE OLIVEIRA FILHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4263/pdl_no_018_2014-ver._marcio_bezerra.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4263/pdl_no_018_2014-ver._marcio_bezerra.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO PASTOR JOSÉ EDNALDO DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4265/pdl_no_019_2014-ver._junior_datele.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4265/pdl_no_019_2014-ver._junior_datele.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA MARIA CÍCERA DE BRITO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4267/pdl_no_020_2014-ver._jose_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4267/pdl_no_020_2014-ver._jose_pereira.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR LEONILDO DO NASCIMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4269/pdl_no_021_2014-ver._jose_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4269/pdl_no_021_2014-ver._jose_pereira.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR WASHINGTON SARAIVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4365/plc_no_001_2014-prefeito_municipal_-_lc_no_047_2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4365/plc_no_001_2014-prefeito_municipal_-_lc_no_047_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORGÂNICA DA PROCURADORIA GERAL DO MUNICÍPIO DE CABEDELO, REDEFININDO SUA COMPETÊNCIA, ESTRUTURA E ORGANIZAÇÃO, DISPONDO AINDA SOBRE O ESTATUTO DOS PROCURADORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4366/plc_no_002_2014-prefeito_municipal_-_lc_no_048_2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4366/plc_no_002_2014-prefeito_municipal_-_lc_no_048_2014.pdf</t>
   </si>
   <si>
     <t>ALTERA CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI COMPLEMENTAR Nº 02, DE 30 DE DEZEMBRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4367/plc_no_003_2014-ver._junior_datele_e_outros_-_rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4367/plc_no_003_2014-ver._junior_datele_e_outros_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DOS USOS COMERCIAIS PERMITIDOS NAS ZONAS ZR1, ENCRAVADOS NA ZAPRE, CONFORME PREVISTO NO ANEXO 9.O, DA LEI COMPLEMENTAR Nº 17, DE 24 DE JANEIRO DE 2006, E TAMBÉM NO ANEXO ÚNICO DA LEI COMPLEMENTAR Nº 38, DE 14 DE SETEMBRO DE 2012, QUE MODIFICOU DISPOSITIVOS DA LEI COMPLEMENTAR 06/99, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4368/plc_no_004_2014-prefeito_municipal_-_lc_no_049_2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4368/plc_no_004_2014-prefeito_municipal_-_lc_no_049_2014.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I E II DA LEI COMPLEMENTAR N° 35/2012, QUE ADOTOU O PISO NACIONAL DO MAGISTÉRIO NO ÂMBITO DO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4369/plc_no_005_2014-ver._artur_cunha_lima_-_lc_no_050_2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4369/plc_no_005_2014-ver._artur_cunha_lima_-_lc_no_050_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DOS USOS COMERCIAIS PERMITIDOS NAS ZONAS ZR1, ENCRAVADAS NA ZAPRE, CONFORME PREVISTO NO ANEXO 7.0 DA LEI COMPLEMENTAR N° 46, DE 26 DE DEZEMBRO DE 2013, QUE MODIFICOU DISPOSITIVOS DA LEI COMPLEMENTAR Nº 06/99, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4370/plc_no_007_2014-prefeito_municipal_-_lc_no_051_2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4370/plc_no_007_2014-prefeito_municipal_-_lc_no_051_2014.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 12 DO ART. 75 DA LC Nº 02/97, MODIFICADO PELA LC Nº 25/09, E "CAPUT" DO ART. 169-C DA LC Nº 02/97, MODIFICADO PELA LC Nº 48/14, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA DOUTOR ANTÔNIO MOACIR DANTAS CAVALCANTI A ATUAL RUA PROJETADA QUE DIVIDE OS LOTEAMENTOS PARQUE ESPERANÇA E PROGRESSO, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1703/1703_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAUSTA VENCIMENTOS DOS CARGOS EFETIVOS, ALTERA O ANEXO III, DO PARÁGRAFO ÚNICO DO ART. 13, DA LEI Nº 1.518, DE 07 DE JANEIRO DE 2011, DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE CABEDELO (PB), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA OS VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE CABEDELO, PARA O SALÁRIO MÍNIMO - PISO NACIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO DE FESTÃO, DESENVOLVIMENTO E MODERNIZAÇÃO DA PROCURADORIA GERAL DO MUNICÍPIO DE CABEDELO - FUNDERC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A CENTRAL DE COMPRAS E LICITAÇÕES NO ÂMBITO DO MUNICÍPIO DE CABEDELO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA SECRETARIAS MUNICIPAIS DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE CABEDELO (PB), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO, CRIA A CONTROLADORIA GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE HABITAÇÃO, TRANSFORMAÇÃO DA SECRETARIA DE COMÉRCIO, INDÚSTRIA E HABITAÇÃO NA SECRETARIA MUNICIPAL DE INDÚSTRIA, COMÉRCIO E PORTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE POLÍTICAS PÚBLICAS PARA AS MULHERES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA DO QUADRO DE CARGOS EM COMISSÃO DA CÂMARA MUNICIPAL DE CABEDELO (PB), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DE SAÚDE DE CABEDELO, DEFINE SUA COMPOSIÇÃO E ATRIBUIÇÕES. IMPLEMENTA AS RECOMENDAÇÕES DA RESOLUÇÃO Nº 453 DE 10/05/2012 DO CONSELHO NACIONAL DE SAÚDE (CNS).</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1713/1713_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1713/1713_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA OS COMPONENTES DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR - SISAN NO MUNICÍPIO DE CABEDELO, DEFINE OS PARÂMETROS PARA ELABORAÇÃO E IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESENVOLVER AÇÕES PARA A IMPLEMENTAÇÃO DO PROGRAMA MINHA CASA, MINHA VIDA, INSTITUÍDO PELA LEI 11.977 DE 07 DE JUNHO DE 2011, ALTERADA PELA LEI 12.424 DE 16 DE JUNHO DE 2011, REGULAMENTADA PELA PORTARIA MINISTERIAL Nº 168 DE 12 DE ABRIL DE 2013.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DAS PESSOAS COM DEFICIÊNCIA VISUAL RECEBEREM O BOLETO DE PAGAMENTO DE IPTU CONFECCINADO NOS SISTEMAS CONVENCIONAL E EM BRAILLE.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA BEIJA-FLOR A ATUAL RUA PROJETADA, LOCALIZADA ENTRE AS QUADRAS 122 E 123, JARDIM ATLÂNTICO, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI 1.635 DE 26 DE JUNHO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O EXERCÍCIO DAS ATIVIDADES DOS PROFISSIONAIS EM TRANSPORTE DE PASSAGEIROS "MOTOTAXISTA", SERVIÇO COMUNITÁRIO DE RUA "MOTOBOY" E TRANSPORTE DE MERCADORIAS "MOTO-FRETRE" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1719/1719_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE CABEDELO, PARA O EXERCÍCIO FINANCEIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1720/1720_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1720/1720_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS DO LOTEAMENTO NOSSA SENHORA DA CONCEIÇÃO, NO BAIRRO DO RENASCER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI 1.655 DE 04 DE SETEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ORÇAMENTÁRIA DO MUNICÍPIO, ADAPTA INSTITUIÇÃO DO FUNDERC, ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO ALIMENTAÇÃO E O AUXÍLIO MORADIA NO ÂMBITO DO MUNICÍPIO DE CABEDELO AOS MÉDICOS INCLUÍDOS NO PROGRAMA MAIS MÉDICOS PARA O BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA SANTA RITA DE CÁSSIA, A PRAÇA LOCALIZADA NO RECANTO DO POÇO, MUNICÍPIO DE CABEDELO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1725/1725_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1725/1725_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.412/2018 DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE CABEDELO - IPSEMC, MODIFICANDO A ESTRUTURA DO SEU CONSELHO PREVIDENCIÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1726/1726_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1726/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 223 DO ESTATUTO DOS SERVIDORES MUNICIPAIS DE CABEDELO (LEI Nº 523/1989), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1727/1727_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1727/1727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER NO MUNICÍPIO DE CABEDELO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1728/1728_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1728/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A AGÊNCIA DE DESENVOLVIMENTO DOS PEQUENOS NEGÓCIOS NO MUNICÍPIO DE CABEDELO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1729/1729_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1729/1729_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE APOIO AOS PEQUENOS NEGÓCIOS DESENVOLVER-CABEDELO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1730/1730_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1730/1730_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS 1.625, DE 19 DE JUNHO DE 2013, E 1.636, DE 26 DE JUNHO DE 2013.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1731/1731_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1731/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR 07 (SETE) LOTES DE TERRENOS AO ESTADO DA PARAÍBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1732/1732_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1732/1732_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DA CONDIÇÃO DE BEM DE USO COMUM DO POVO, BEM PÚBLICO LOCALIZADO NO LOTEAMENTO STEPHANIE PALHANO, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1733/1733_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1733/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1734/1734_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA NILSON DA SILVA BAHIA A ATUAL VIA LOCAL 02 NO LOTEAMENTO ALPHAMARES NO BAIRRO PONTA DE CAMPINA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1735/1735_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MARIA DE LOURDES BARBOSA ARRUDA A ATUAL VIA LOCAL 06, DO LOTEAMENTO ALPHAMARES, NO BAIRRO DE PONTA DE CAMPINA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1736/1736_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1736/1736_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REMISSÃO AOS DÉBITOS COM A FAZENDA MUNICIPAL CUJA SUA CONSTITUIÇÃO TENHAM SIDO EM VIRTUDE DA PRESTAÇÃO DOS SERVIÇOS DESCRITOS NO NO SUBITEM 21.01 DO ANEXO X DA LEI COMPLEMENTAR Nº 02/97, DECORRENTES DE FATOS GERADORES OCORRIDOS ATÉ 30 DE AGOSTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1737/1737_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE DO MUNICÍPIO DE CABEDELO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1738/1738_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1738/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTOS ESPORTIVOS E DE LAZER ADAPTADOS PARA PESSOAS COM NECESSIDADES ESPECIAIS NAS PRAÇAS PÚBLICAS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1739/1739_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1739/1739_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO AO MIRAMAR ESPORTE CLUBE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1740/1740_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1740/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE CULTURAL COMUNITÁRIA DE CABEDELO - ASBEC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1741/1741_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1741/1741_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA SANTA EMÍLIA DE RODAT, A PRAÇA LOCALIZADA NO BAIRRO DE MONTE CASTELO, MUNICÍPIO DE CABEDELO - PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1742/1742_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1742/1742_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE PREMIAÇÃO ÀS INSTITUIÇÕES PÚBLICAS E PRIVADAS E À SOCIEDADE CIVIL QUE PROMOVEM CAMPANHAS EM PROL DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1743/1743_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1743/1743_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE TARIK ANTHONY MAIA AZEVEDO, CRECHE MUNICIPAL LOCALIZADA NO BAIRRO DO JACARÉ, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1744/1744_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1744/1744_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO A ASSOCIAÇÃO BENEFICENTE CULTURAL COMUNITÁRIA DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1745/1745_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1745/1745_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LOCAL, DIA E HORÁRIO DE FUNCIONAMENTO DO CONSELHO TUTELAR, SOBRE A REMUNERAÇÃO DOS RESPECTIVOS MEMBROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1746/1746_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1746/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS IV, V, VI DA LEI Nº 1.389 DE 28 DE DEZEMBRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1747/1747_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1747/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA CRED-CIDADÃO O PROGRAMA INSTITUÍDO PELA LEI Nº 1.637, DE 09 DE JULHO DE 2013, ALTERA E ACRESCENTAM DISPOSITIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1748/1748_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1748/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA HABITACIONAL DO SERVIDOR PÚBLICO MUNICIPAL DE CABEDELO, DENOMINADO "HABITA CABEDELO - PARA NOSSO SERVIDOR VIVER MELHOR" E AUTORIZA O PODER EXECUTIVO DESTINAR O IMÓVEL QUE MENCIONA PARA CONSTRUÇÃO DE RESIDÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1749/1749_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1749/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMIA DE RUA PORTO SEGURO A RUA VL QUADRA C-2 DO LOTEAMENTO CHÁCARAS DA PRIA, QUE ABRANGE UMA QUADRA DO LOTEAMENTO PONTA DE CAMPINA, NO BAIRRO DE PONTA DE CAMPINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1750/1750_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1750/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ADQUIRIR BEM IMÓVEL JÁ EM UTILIZAÇÃO PARA O DESENVOLVIMENTO DE ATIVIDADES INERENTES À SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1751/1751_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1751/1751_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O LICENCIAMENTO AMBIENTAL, ESTABELECIDO NO TÍTULO III, SEÇÃO V DA LEI COMPLEMENTAR Nº 23 DE 04 DE JANEIRO DE 2008, QUE INSTITUI O CÓDIGO MUNICIPAL DE MEIO AMBIENTE DE CABEDELO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1752/1752_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1752/1752_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SISTEMÁTICA DE CÁLCULO DA GRATIFICAÇÃO DE PRODUTIVIDADE DOS AGENTES FISCAIS AMBIENTAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1407/1407_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1407/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA RESOLUÇÃO Nº 158/2006 (REGIMENTO INTERNO DA CASA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS:_x000D_
 PROJETO DE LEI N° 001/2014 - DO VEREADOR MOACIR DANTAS - DENOMINA DE RUA DOUTOR ANTONIO MOACIR DANTAS CAVALCANTI A ATUAL RUA PROJETADA QUE DIVIDE OS LOTEAMENTOS PARQUE ESPERANÇA E_x000D_
 PROGRESSO, NESTE MUNICIPIO, E DÁ OUTRAS PROVIDENCIAS;_x000D_
 PROJETO DE RESOLUCAO N° 001/2014 - DO VEREADOR TÉRCIO DORNELAS FILHO - ALTERA DISPOSITIVOS DA RESOLUÇÃO N° 158/2006 (REGIMENTO INTERNO DA CASA), E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA INTERSTÍCIO PARA PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL N° 001/2014 - DO VEREADOR TÉRCIO DORNELAS FILHO E OUTROS - ALTERA O ART. 20 DA LEI ORGÂNICA DE CABEDELO</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS:_x000D_
 PROJETO DE LEI Nº 002/2014 - DO PRESIDENTE DA CASA - REAJUSTA VENCIMENTOS DOS CARGOS EFETIVOS, ALTERA O ANEXO III, DO PARÁGRAFO ÚNICO DO ART. 13, DA LEI N° 1.518, DE 07 DE JANEIRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PROJETO DE LEI N° 003/2014 - DO PREFEITO MUNICIPAL - ATUALIZA OS VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE CABEDELO, PARA O SALÁRIO MÍNIMO - PISO NACIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS:_x000D_
 PROJETO DE LEI Nº 004/2014 - DO PREFEITO MUNICIPAL - INSTITUI O FUNDO DE GESTÃO, DESENVOLVIMENTO E MODERNIZAÇÃO DA PROCURADORIA GERAL DO MUNICÍPIO DE CABEDELO - FUNDERC, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PROJETO DE LEI Nº 005/2014 - DO PREFEITO MUNICIPAL - CRIA A CENTRAL DE COMPRAS E LICITAÇÕES NO ÂMBITO DO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PROJETO DE LEI Nº 006/2014 - DO PREFEITO MUNICIPAL - ALTERA SECRETARIAS MUNICIPAIS DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE CABEDELO (PB), E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PROJETO DE LEI Nº 007/2014 - DO PREFEITO MUNICIPAL - DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO, CRIA A CONTROLADORIA GERAL DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PROJETO DE LEI Nº 008/2014 - DO PREFEITO MUNICIPAL - DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE HABITAÇÃO, TRANSFORMAÇÃO DA SECRETARIA DE COMÉRCIO, INDÚSTRIA E HABITAÇÃO NA SECRETARIA MUNICIPAL DE INDÚSTRIA, COMÉRCIO E PORTOS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PROJETO DE LEI Nº 009/2014 - DO PREFEITO MUNICIPAL - CRIA A SECRETARIA MUNICIPAL DE POLITICAS PÚBLICAS PARA AS MULHERES, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PROJETO DE LEI Nº 010/2014 - DO PRESIDENTE DA CASA - ALTERA A ESTRUTURA DO QUADRO DE CARGOS EM COMISSÃO DA CÂMARA MUNICIPAL DE CABEDELO (PB), E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 001/2014 - DO PREFEITO MUNICIPAL - DISPÕE SOBRE A LEI ORGÂNICA DA PROCURADORIA GERAL DO MUNICÍPIO DE CABEDELO, REDEFININDO SUA COMPETÊNCIA, ESTRUTURA E ORGANIZAÇÃO, DISPONDO AINDA SOBRE O ESTATUTO DOS PROCURADORES DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 002/2014 - DO PREFEITO MUNICIPAL - ALTERA CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI COMPLEMENTAR N° 02 DE 30 DE DEZEMBRO DE 1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA INTERSTÍCIO PARA APRECIAÇÃO DO PROJETO DE LEI COMPLEMENTAR N° 001/2014 - DO PREFEITO MUNICIPAL - DISPÕE SOBRE A LEI ORGÂNICA DA PROCURADORIA GERAL DO MUNICÍPIO DE CABEDELO, REDEFININDO SUA COMPETÊNCIA, ESTRUTURA E ORGANIZAÇÃO, DISPONDO AINDA SOBRE O ESTATUTO DOS PROCURADORES DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS; E DO PROJETO DE LEI COMPLEMENTAR N° 002/2014 - DO PREFEITO MUNICIPAL - ALTERA CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI COMPLEMENTAR N° 02 DE 30 DE DEZEMBRO DE 1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO EXTRAORDINÁRIA SOBRE COLETA DE RESÍDUOS SÓLIDOS EM CABEDELO</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS:_x000D_
 PROJETO DE LEI Nº 011/2014 - DO PREFEITO MUNICIPAL - DISPÕE SOBRE O CONSELHO MUNICIPAL DE SAÚDE DE CABEDELO, DEFINE SUA COMPOSIÇÃO E ATRIBUIÇÕES. IMPLEMENTA AS RECOMENDAÇÕES DA RESOLUÇÃO Nº 453 DE 10/05/2012 DO CONSELHO NACIONAL DE SAÚDE (CNS)._x000D_
 PROJETO DE LEI Nº 012/2014 - DO PREFEITO MUNICIPAL - CRIA OS COMPONENTES DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR - SISAN NO MUNICÍPIO DE CABEDELO, DEFINE OS PARÂMETROS PARA ELABORAÇÃO E IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS:_x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 003/2014 - DOS VEREADORES JUNIOR DATELE, FERNANDO SOBRINHO E JOSÉ EUDES - DISPÕE ACERCA DOS USOS COMERCIAIS PERMITIDOS NAS ZONAS ZRI, ENCRAVADOS NA ZAPRE, CONFORME PREVISTO NO ANEXO 9.0, DA LEI COMPLEMENTAR Nº 17 DE 24 DE JANEIRO DE 2006, E TAMBÉM NO ANEXO ÚNICO DA LEI COMPLEMENTAR Nº 38 DE 14 DE SETEMBRO DE 2012, QUE MODIFICOU DISPOSITIVOS DA LEI COMPLEMENTAR 06/99, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 004/2014 - DO PREFEITO MUNICIPAL - ALTERA O ANEXO I E II DA LEI COMPLEMENTAR Nº 35/2013, QUE ADOTOU O PISO NACIONAL DO MAGISTÉRIO NO ÂMBITO DO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PROJETO DE LEI N° 013/2014 - DO PREFEITO MUNICIPAL - AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESENVOLVER AÇÕES PARA A IMPLEMENTAÇÃO DO PROGRAMA MINHA CASA, MINHA VIDA, INSTITUÍDO PELA LEI 11.977 DE 07 DE JUNHO DE 2011, ALTERADA PELA LEI 12.424 DE 16 DE JUNHO DE 2011, REGULAMENTADA PELA PORTARIA MINISTERIAL Nº 168 DE 12 DE ABRIL DE 2013.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA INTERSTÍCIO PARA APRECIAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 003/2014 - DOS VEREADORES JUNIOR DATELE, FERNANDO SOBRINHO E JOSÉ EUDES - DISPÕE ACERCA DOS USOS COMERCIAIS PERMITIDOS NAS ZONAS ZRI, ENCRAVADOS NA ZAPRE, CONFORME PREVISTO NO ANEXO 9.0, DA LEI COMPLEMENTAR Nº 17 DE 24 DE JANEIRO DE 2006, E TAMBÉM NO ANEXO ÚNICO DA LEI COMPLEMENTAR Nº 38 DE 14 DE SETEMBRO DE 2012, QUE MODIFICOU DISPOSITIVOS DA LEI COMPLEMENTAR 06/99, E DÁ OUTRAS PROVIDENCIAS; PROJETO DE LEI COMPLEMENTAR N° 004/2014 - DO PREFEITO MUNICIPAL - ALTERA O ANEXO I E II DA LEI COMPLEMENTAR Nº 35/20 13, QUE ADOTOU O PISO NACIONAL DO MAGISTÉRIO NO ÂMBITO DO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE LEI COMPLEMENTAR N° 005/2014, QUE "DISPÕE ACERCA DOS USOS COMERCIAIS PERMITIDOS NAS ZONAS ZR1, ENCRAVADAS NA ZAPRE, CONFORME PREVISTO NO ANEXO 7.0 DA LEI COMPLEMENTAR Nº 46, DE 26 DE DEZEMBRO DE 2013, QUE MODIFICOU DISPOSITIVOS DA LEI COMPLEMENTAR ° 06/99, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA INTERSTÍCIO PARA APRECIAÇÃO DO PROJETO DE LEI COMPLEMENTAR N° 005/2014 DE MINHA LAVRA E QUE DISPÕE ACERCA DOS USOS COMERCIAIS PERMITIDOS NAS ZONAS ZR1, ENCRAVADAS NA ZAPRE, CONFORME PREVISTO NO ANEXO 7.0 DA LEI COMPLEMENTAR N° 46, DE 26 DE DEZEMBRO DE 2013, QUE MODIFICOU DISPOSITIVOS DA LEI COMPLEMENTAR N° 06/99, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUÇÃO ALÍQUOTAS DA TAXA DE ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS NA CIDADE</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INICIO E AGILIZAÇÃO DO PROCESSO LICITATÓRIO DE DRENAGEM E PAVIMENTAÇÃO DAS RUAS DE INTERMARES</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DA PARAÍBA DEPUTADO RICARDO MARCELO</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR ENCAMINHAMENTO PROJETO DE LEI COMPLEMENTAR DE ISENÇÃO DE IPTU PARA IMÓVEL ÚNICO DE PROPRIEDADE DE POLICIAL MILITAR E DO CORPO DE BOMBEIROS MILITAR DA PARAÍBA, ATIVO OU INATIVO, COM MAIS DE DOIS ANOS DE SERVIÇOS, E QUE SIRVA EXCLUSIVAMENTE PARA SUA RESIDÊNCIA, OU DE SEUS FILHOS MENORES</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DA SITUAÇÃO TRABALHISTA DOS AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO DE CABEDELO</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE SUSPENSÃO DE CONTRATO, INABILITAÇÃO E MULTA APLICADA A EMPRESA PRESTADORA DE SERVIÇO DE ILUMINAÇÃO PÚBLICA </t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE POSSÍVEIS IRREGULARIDADES DE EMPRESAS PRESTADORAS DE SERVIÇOS DE OBRAS, AR-CONDICIONADO E ILUMINAÇÃO PÚBLICA A PREFEITURA MUNICIPAL DE CABEDELO</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE LICENÇA POR MOTIVO DE SAÚDE</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE COMISSÃO ESPECIAL PARA ATUALIZAÇÃO DO PLANO DIRETOR (LEI COMPLEMENTAR MUNICIPAL N° 20, DE 14 DE JULHO DE 2006) E SUAS LEIS ESPECÍFICAS E COMPLEMENTARES</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINAMENTO E ORDENAMENTO DO TRÂNSITO NA AVENIDA MAR VERMELHO, EM INTERMARES.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA AVENIDA OCEANO ATLÂNTICO E O SEU RESPECTIVO ACOSTAMENTO, EM INTERMARES</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIAS PARA CRIAR E PADRONIZAR PARADAS FI SICAS DE ÔNIBUS AO LONGO DA RODOVIA BR 230</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/694/694_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIAS DE REQUERIMENTOS DE EMPRESAS OU PESSOAS FÍSICAS, QUE SOLICITARAM DOAÇÃO E PERMUTA DE ÁREAS PERTENCENTES A PREFEITURA DE CABEDELO NO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS ILUMINAÇÃO PÚBLICA DAS VIAS DO BAIRRO RECANTO DO POÇO</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/696/696_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE TENDA DE APOIO, NO HORÁRIO MATUTINO, AOS PRATICANTES DE EXERCÍCIOS FÍSICOS NA AVENIDA OCEANO ATLÂNTICO EM INTERMARES</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/697/697_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PRODUTIVIDADE DO SUS (SISTEMA ÚNICO DE SAÚDE) PARA OS GUARDAS MUNICIPAIS QUE PRESTAM SERVIÇO NAS UNIDADES DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/698/698_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANEJAMENTO DE FESTAS JUNINAS NO MUNICÍPIO DE CABEDELO HOMENAGEANDO A COPA DO MUNDO DE FUTEBOL DE 2014</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS FAIXAS PEDESTRES RUA PASTOR JOSÉ ALVES DE OLIVEIRA, AVENIDAS MAR VERMELHO E OCEANO ATLÂNTICO, EM INTERMARES E NO MUNICÍPIO</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SR. OLIVEIRO FRANCELINO DA SILVA</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS SEGUINTES PROPOSITURAS:_x000D_
 PROJETO DE LEI Nº 020/2014 - DO PREFEITO MUNICIPAL - REVOGA A LEI 1.655 DE 04 DE SETEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE LEI Nº 021/2014 - DO PREFEITO MUNICIPAL - ALTERA A ESTRUTURA ORÇAMENTÁRIA DO MUNICÍPIO, ADAPTA INSTITUIÇÃO DO FUNDERC, ABRE CRÉDITO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE O "DIA NACIONAL DE COMBATE AO ABUSO E EXPLORAÇÃO DE CRIANÇAS E ADOLESCENTES"</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO DE SEGURANÇA ALIMENTAR E NUTRICIONAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA AVENIDA OCEANO ATLÂNTICO, EM INTERMARES</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE AGC -AGÊNCIA DE CORREIOS COMUNITÁRIA NO BAIRRO DO RENASCER</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DE TODA EXTENSÃO DA RUA ANNITA LUIZA M. DI LASCIO, EM PONTA DE CAMPINA</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO PRAÇA DA IGREJA PARA "PRAÇA SANTA RITA DE CÁSSIA"</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENTES DE LIMPEZA PARA ATUAREM NOS CEMITÉRIOS DO CENTRO DA CIDADE E NO BAIRRO DO POÇO</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA, MANUTENÇÃO E AMPLIAÇÃO DA ESCOLA PLÁCIDO DE ALMEIDA, NO BAIRRO DO RENASCER III</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA DE ESPORTES, NA ESCOLA MUNICIPAL PLÁCIDO DE ALMEIDA NO BAIRRO DO RENASCER III</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE O DIA NACIONAL DE ENFRENTAMENTO A EXPLORAÇÃO E ABUSO SEXUAL DE CRIANÇAS E ADOLESCENTES</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E ESTRUTURAÇÃO DE ÁREA PARA EVENTOS E FESTEJOS CULTURAIS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TERRAPLANAGEM E BARREAMENTO DAS RUAS NO BAIRRO DE CAMBOINHA</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ILUMINAÇÃO PÚBLICA E DE TERRAPLANAGEM NAS RUAS .JAIR CUNHA CAVALVANTE E HAMILTOM MACEDO DA CRUZ, NO BAIRRO OCEANIA</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REPAROS E MANUTENÇÃO NA "QUADRA CAMPINA DA VILA"</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DE DOIS CATAMARÃS PARA FAZEREM A LIMPEZA DE AREIA VERMELHA E DA ILHA DA RESTINGA</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS RAMPAS NO BAIRRO DE JARDIM MANGUINHOS PARA ACESSO AO TRATOR NA LIMPEZA DO MANGUEZAL</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR REQUERIMENTO Nº 237/2013, QUE SOLICITA A POSSIBILIDADE DA REALIZAÇÃO DA FESTA PROFANA DO PADROEIRO DE NOSSA CIDADE SAGRADA CORAÇÃO DE JESUS</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NO CRONOGRAMA DE OBRAS PÚBLICAS A CONSTRUÇÃO DE ROTATÓRIA NAS PROXIMIDADES DO SUPERMERCADO ASSIS</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE "TAPA BURACO" DAS AVENIDAS MAR VERMELHO, OCEANO ATLÂNTICO E A RUA ANNITA LUIZA M. DI LASCIO, NO BAIRRO DE INTERMARES; AVENIDA PRINCIPAL DO LOTEAMENTO BELA VISTA; E AS AVENIDAS PRINCIPAIS DO POÇO E PONTA DE CAMPINA</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE COMISSÃO ESPECIAL PARA FISCALIZAR A EXECUÇÃO E OS CUSTOS DA CONSTRUÇÃO DO PRÉDIO DE APOIO AOS "TAXISTAS" NO BAIRRO DE INTERMARES</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES A CAGEPA SOBRE O CONSTANTE INTERROMPIMENTO, E SEM AVISO PRÉVIO, DO_x000D_
 FORNECIMENTO DE ÁGUA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPLICAÇÕES SOBRE A NÃO IMPLANTAÇÃO DE COBERTURA NA PARADA DE ÔNIBUS DO SALINAS RIBAMAR (BR 230, SENTIDO CABEDELO/JOÃO PESSOA)</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRÁTICA DO CANTO DO HINO MUNICIPAL EM TODOS OS EVENTOS PÚBLICOS REALIZADOS PELO MUNICÍPIO</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>"VOTOS DE APLAUSOS" AO DEPUTADO RICARDO MARCELO, PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DA PARAÍBA</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS SEGUINTES MATÉRIAS:_x000D_
 _x000D_
 PROCESSO PL N° 005/2014 - PMC/SEPLAN N° 2012/006769-7 - INTERESSADO: SINDICATO DOS ESTIVADORES DE CABEDELO - ASSUNTO: DESMEMBRAMENTO; _x000D_
 PROJETO DE LEI Nº 022/2014 - DO PREFEITO MUNICIPAL - INSTITUI O AUXILIO ALIMENTAÇÃO E O AUXILIO MORADIA NO ÂMBITO DO MUNICÍPIO DE CABEDELO AOS MÉDICOS INCLUÍDOS NO PROGRAMA MAIS MÉDICOS PARA O BRASIL, E DÁ OUTRAS PROVIDÊNCIAS; _x000D_
 PROJETO DE LEI Nº 023/2014 - DO PREFEITO MUNICIPAL - DENOMINA SANTA RITA DE CÁSSIA, A PRAÇA LOCALIZADA NO RECANTO DO POÇO, MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DOS CONSELHOS MUNICIPAIS ANTIDROGAS</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DE PROGRAMA SOCIAL DESENVOLVIDO PELA SECRETARIA DE TRABALHO E AÇÃO SOCIAL</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DOS PROGRAMAS SOCIAIS DESENVOLVIDOS PELA SECRETARIA DE AÇÃO SOCIAL E DIVERSIDADE HUMANA</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM E DRENAGEM DO PARQUE ESPERANÇA</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DA QUADRA POLIESPORTIVA, NO RENASCER III</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR DE ALEXANDRE VIEIRA NUNES O NOVO GINÁSIO DO RENASCER II</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE INFRAESTRUTURA DE ACESSO E POLUIÇÃO NO ENTORNO DA FORTALEZA DE SANTA CATARINA</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS SEGUINTES PROPOSITURAS:_x000D_
 PROJETO DE LEI Nº 024/2014 - DO PREFEITO MUNICIPAL - ALTERA A LEI MUNICIPAL N° 1.412/2008 DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE CABEDELO - IPSEMC, MODIFICANDO A ESTRUTURA DO SEU CONSELHO PREVIDENCIÁRIO, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE LEI Nº 025/2014 - DO PREFEITO MUNICIPAL - ALTERA O ARTIGO 233 DO ESTATUTO DOS SERVIDORES MUNICIPAIS DE CABEDELO (LEI N° 523/1989), E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE LEI Nº 026/2014 - DO PREFEITO MUNICIPAL - INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER NO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE LEI N° 027/2014 - DO PREFEITO MUNICIPAL - CRIA A AGÊNCIA DE DESENVOLVIMENTO DOS PEQUENOS NEGÓCIOS NO MUNICÍPIO DE CABEDELO E DÁ OUTRAS PROVIDENCIAS;_x000D_
 PROJETO DE LEI Nº 028/2014 - DO PREFEITO MUNICIPAL - CRIA O PROGRAMA DE APOIO AOS PEQUENOS NEGÓCIOS DESENVOLVER CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE GALERIAS DA ESTAÇÃO DE TREM</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/762/762_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA RAUL SEIXAS</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA CALÇADA DO PSF NO RENASCER III</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS SEGUINTES PROPOSITURAS:_x000D_
 _x000D_
 PROCESSO PL Nº 008/2014 - PMC/SEPLAN Nº 2014/001479-3 - INTERESSADO: GENILDA GALDINO DE ARAÚJO - ASSUNTO: REGULARIZAÇÃO DE OBRAS;_x000D_
 PROCESSO PL Nº 009/2014 - PMC/SEPLAN Nº 2014/001844-6 - INTERESSADO: MEDICALNET DIST. MED. MATERIAL HOSPITALAR LTDA. - ASSUNTO: SOLICITAÇÃO-PLANEJAMENTO;_x000D_
 PROCESSO PL Nº 010/2014 - PMC/SEPLAN N° 2014/002351-2 - INTERESSADO: NORDESTE CONSTRUÇÃO E INCORPORAÇÃO LTDA. - ASSUNTO: CERTIDÃO DE USO E OCUPAÇÃO DO SOLO;_x000D_
 PROCESSO PL Nº 014/2014 - PMC/SEPLAN Nº 2014/002292-3 - F V INTERESSADO: NORDESTE CONSTR. INCORP. IMOBIL. LTDA ME. - ASSUNTO: REGULARIZAÇÃO DE OBRAS;</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS SEGUINTES PROPOSITURAS:_x000D_
 PROJETO DE DECRETO LEGISLATIVO N° 004/2014 - DO VEREADOR MOACIR DANTAS - CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO DEPUTADO FEDERAL E EX-MINISTRO DAS CIDADES AGUINALDO RIBEIRO, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE DECRETO LEGISLATIVO N° 005/2014 - DO VEREADOR ROSIVANDO VIANA - CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO DR. CARLOS ANTONIO VIEIRA FERNANDES, SECRETÁRIO EXECUTIVO DO MINISTÉRIO DAS CIDADES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SESSÃO ESPECIAL SOBRE RETIRADA DE BARES E RESTAURANTES NO PARQUE TURÍSTICO DA PRAIA DO JACARÉ </t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE NÚCLEO DO BOLSA FAMÍLIA NO CONJUNTO RENASCER</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DAS RUAS DO PARQUE ESPERANÇA</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE PRESTAÇÃO DE CONTAS DAS AÇÕES DO GOVERNO MUNICIPAL NOS ÚLTIMOS 06 (SEIS) MESES</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR OFICIO N° 019/2014 PARA FECHAMENTO DE ACESSO IRREGULAR DE VEÍCULOS NA PRAÇA LOCALIZADA DE FRENTE AO ANTIGO BAR DO SUFISTA</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR OFÍCIO N° 012/2014 PARA REALIZAÇÃO DE CAMPANHAS EDUCATIVAS PARA ORIENTAÇÃO DA POPULAÇÃO SOBRE A COLETA SELETIVA</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE BANCO DE DADOS DE JOVENS EM PARCERIA COM O SINE</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM DAS PRINCIPAIS RUAS E AVENIDAS NO BAIRRO DE INTERMARES</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM NO ACESSO AO BAIRRO SALINAS DO RIBAMAR</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NO SISTEMA DE NUMERAÇÃO DAS RESIDÊNCIAS A RUA SÃO PEDRO E A RUA DOS PESCADORES, PARA MELHORIA NA ENTREGA DE CORRESPONDÊNCIAS</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACA INDICATIVA DA PRAIA DO JACARÉ, NO BAIRRO DE INTERMARES</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FAIXA DE PEDESTRE EM FRENTE AO VISTA DOURADA PRAIA RESIDENCE, NAS MARGENS DA BR 230</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>MONTAGEM DE STANDS PARA REALIZAÇÃO DE "CORREDOR DE SERVIÇOS" NO BAIRRO DE SALINAS RIBAMAR</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/779/779_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>FINALIZAÇÃO DE OBRA INACABADA HA VÁRIOS ANOS, NO BAIRRO DE INTERMARES, NA ALTURA DOS ENCONTROS DAS RUAS GOLFO DE ALASCA E OCEANO INDICO</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXTENSÃO DO HORÁRIO DE FUNCIONAMENTO DA CASA DA CIDADANIA EM CABEDELO NO HORÁRIO VESPERTINO </t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ALINHAMENTO E TERRAPLANAGEM NA RUA FRANCISCO AIRES DO NASCIMENTO, NO BAIRRO DO RECANTO DO POÇO</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DOS PSF'S NOS BAIRROS DA ÁREA VERDE DO JARDIM CAMBOINHA I E DO PORTAL DO POÇO</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAS DOS PSF'S NOS BAIRROS DO RENASCER, PONTA DE MATO E MONTE CASTELO</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE LEI N° 032/2014 - DO PREFEITO MUNICIPAL - "ALTERA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/785/785_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO DO ATUAL PLANO DIRETOR (LEI COMPLEMENTAR N° 20/2006)</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/786/786_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINAR PRAÇA SANTA EMÍLIA DE RODAT A ATUAL PRAÇA DA GRUTA, LOCALIZADA NO LOTEAMENTO JARDIM CAMPINENSE, NO BAIRRO DE MONTE CASTELO</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/787/787_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIZAR "AGENTES DE TRÂNSITO" PARA ORGANIZAR O TRÂNSITO E ESTACIONAMENTO DE VEÍCULOS NO ENTORNO DA PRAÇA VENÂNCIO NEIVA </t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DA PRACA DA GRUTA, NO BAIRRO DE MONTE CASTELO, NO PROGRAMA MUNICIPAL DE REVITALIZAÇÃO DAS PRAÇAS</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSERÇÃO DE PROFISSIONAIS INTERPRETES DA LÍNGUA BRASILEIRA DE SINAIS - LIBRAS, NO HOSPITAL E NOS PSF'S DO MUNICÍPIO </t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA PUBLICO/PRIVADA COM EMPRESAS SITUADAS NO ENTORNO DO BAIRRO DE SALINAS RIBAMAR PARA REALIZAÇÃO DE CALÇAMENTO DO ACESSO AO BAIRRO</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/791/791_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCESSÃO DE BENEFÍCIOS ALIMENTARES,ATRAVÉS DE CARTÃO DE CREDITO, A FAMÍLIAS DO MUNICÍPIO EM SITUAÇÃO DE INSEGURANÇA ALIMENTAR </t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR ESTUDO DA REALIDADE FINANCEIRA DO MUNICÍPIO PARA DISPONIBILIZAR AOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE AS ENDEMIAS O PISO SALARIAL DA CATEGORIA</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA COMISSÃO DAS DIRETRIZES MUNICIPAIS DE IMPLEMENTAÇÃO DA LEI FEDERAL N° 11645/08, EM CONFORMIDADE COM A TEMÁTICA AFRO INDÍGENA NA GRADE CURRICULAR DAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NAS PRAÇAS LOCALIZADAS NOS BAIRROS DE PONTA DE MATO, CENTRO, MONTE CASTELO, CAMALAÚ, JARDIM MANGUINHOS, PONTA DE CAMPINA, CAMBOINHA, RECANTO DO POÇO, PRAIA DO POÇO, PORTAL DO POÇO, OCEANIA, JACARÉ, INTERMARES, RENASCER, JARDIM (AMÉRICA, ALFA, BETA E GARNA) E SALINAS RIBAMAR</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE ADOTAR A INICIATIVA DO PROJETO DE LEI, QUE "INSTITUI, DISPÕE E REGULAMENTA A OFERTA DO COMPONENTE CURRICULAR DO ENSINO RELIGIOSO NO ENSINO FUNDAMENTAL NAS UNIDADES DE ENSINO, NO ÂMBITO DO MUNICÍPIO DE CABEDELO E DÁ PROVIDÊNCIAS CORRELATAS"</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TERRAPLANAGEM REGULAR NA RUA JAIR CUNHA CAVALCANTI, VIA PRINCIPAL DO BAIRRO OCEANIA</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARBORIZAÇÃO E ORDENAMENTO DAS ÁREAS VERDES DO BAIRRO DE INTERMARES</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CAMPANHAS PARA PUBLICIZAR A LEI COMPLEMENTAR Nº 22, DE 08 DE OUTUBRO DE 2007</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE CAPINAÇÃO E LIMPEZA EM TODA A PRAÇA QUE SE ENCONTRA NA AVENIDA OCEANO PACIFICO COM A AVENIDA MAR MEDITERRÂNEO, NO BAIRRO DE INTERMARES</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARBORIZAÇÃO DAS ÁREAS VERDES QUE SE ENCONTRAM AO LONGO DO BAIRRO DE INTERMARES</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>RECUPERAÇÃO GALERIAS DEFRONTE AO CABEDELO CLUBE</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE USO DO SOLO DE TERRENO DO PARQUE JACARÉ PARA BARES QUE JÁ SE ENCONTRAM NO LOCAL</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/812/812_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO SR. EDUARDO CAMPOS</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/813/813_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS:_x000D_
 PROJETO DE LEI N° 029/2014 &amp;#8212; DO PREFEITO MUNICIPAL - REVOGA AS LEIS 1.625, DE 19 DE JUNHO DE 2013 E 1.636, DE 26 DE JUNHO DE 2013;_x000D_
 PROCESSO PL N° 013/2014 &amp;#8212; PMC/SEPLAN N° 2014/002549-3 - INTERESSADO: CLÁUDIO NUNES DE ALCÂNTARA. ASSUNTO: CERTIDÃO DE USO E OCUPAÇÃO DO SOLO. FUNDAMENTO DO PEDIDO: LEI COMPLEMENTAR N° 40, DE 09 DE ABRIL DE 2013.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ILUMINAÇÃO PÚBLICA POR TODA EXTENSÃO DO BAIRRO DE PONTA DE CAMPINA</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/815/815_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATRULHAMENTO DA POLÍCIA MILITAR NO RECANTO DO POÇO</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DAS LOMBADAS FÍSICAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ILUMINAÇÃO PÚBLICA E TERRAPLANAGEM EM JACARÉ, VILA FELIZ, OCEANIA E RECANTO DO POÇO</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REPAROS E MANUTENÇÃO NAS RUAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE REAJUSTE DE VENCIMENTOS AOS CONSELHEIROS TUTELARES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SISTEMA DE MONITORAMENTO DE CÂMERAS NA AV. MAR VERMELHO, EM INTERMARES</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE BOCAS DE LOBO E LIMPEZA DE GALERIAS PLUVIAIS EM INTERMARES</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/822/822_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECUPERAÇÃO DOS PÓRTICOS NA AV. MAR VERMELHO E OCEANO ATLÂNTICO, EM INTERMARES</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE APARELHOS DE GINÁSTICA AO AR LIVRE PARA AS PRINCIPAIS PRAÇAS DO CENTRO E BAIRROS DE CABEDELO</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE APARELHOS DE GINÁSTICA AO AR LIVRE PARA AS COMUNIDADES DO RENASCER II E III, EM CABEDELO</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTERDIÇÃO DA QUADRA ESPORTIVA MUNICIPAL, LOCALIZADA NA RUA SIQUEIRA CAMPOS, BAIRRO CAMALAÚ</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DATA DE PAGAMENTO COM DESCONTO DE TAXA DE IPTU</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/827/827_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DA "PRACA DA GRUTA" LOCALIZADA NO BAIRRO DE MONTE CASTELO, NA RELAÇÃO DAS PRAÇAS QUE_x000D_
 SERÃO REFORMADAS E REVITALIZADAS EM COMEMORAÇÃO A EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUDEMA REALIZAR ESTUDO DA CADEIRA PRODUTIVA DO MARISCO, CARANGUEJO E OUTRAS ESPÉCIES EXISTENTES NO  ESTUÁRIO DO RIO PARAÍBA PARA IMPLANTAÇÃO DO DEFESO</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>MINISTÉRIO DA PESCA E AQUICULTURA REALIZAR ESTUDO DA CADEIRA PRODUTIVA DO MARISCO, CARANGUEJO E OUTRAS ESPÉCIES EXISTENTES NO ESTUÁRIO DO RIO PARAÍBA, PARA IMPLANTAÇÃO DO DEFESO</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>IBAMA REALIZAR ESTUDO DA CADEIRA PRODUTIVA DO MARISCO, CARANGUEJO E OUTRAS ESPÉCIES EXISTENTES NO ESTUÁRIO DO RIO PARAÍBA PARA IMPLANTAÇÃO DO DEFESO</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/831/831_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. LÍGIA MARTINS GOMES DA COSTA</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/832/832_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO FAIXAS DE PEDESTRE E LOMBADAS NA AV. DUQUE DE CAXIAS, RUA PASTOR JOSÉ ALVES DE OLIVEIRA, PRAÇA GETÚLIO VARGAS, BR 230 (HOSPITAL MUNICIPAL, CABEDELO CLUBE E FARMÁCIA ALMEIDA), SE ESTENDENDO AOS BAIRROS DO POÇO E INTERMARES</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE REBAIXAMENTO DAS GUIAS CORRESPONDENTES A TODAS AS FAIXAS DE PEDESTRE DO MUNICÍPIO,_x000D_
 EM CONFORMIDADE COM A NORMA ABNT NBR 9050/04 E A LEI Nº 9.503/1997</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/834/834_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA VIA DE ACESSO À POLÍCIA FEDERAL EM INTERMARES</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/835/835_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE MATERIAIS ESPORTIVOS ÀS ESCOLINHAS DE FUTEBOL EXISTENTES NO BAIRRO RENASCER</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/836/836_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE MURO NA CRECHE JOSEFA REGIS, NO RENASCER II </t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/837/837_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO PLACAS COM NOMES DAS RUAS DO PARQUE ESPERANÇA, LOCALIZADO NO RENASCER II</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/838/838_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR PELO FALECIMENTO DO SR. EDMILSON NASCIMENTO TRIGUEIRO</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/839/839_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROCESSO PL Nº 16/2014 - PMC/SEPLAN N° 2014/003940-0</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/840/840_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE A GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/841/841_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO E APRESENTAÇÃO DE PLANO DE MEDIDAS EMERGENCIAIS PARA CONTER OS PROBLEMAS OCASIONADOS PELO EXCESSO DE CHUVAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/842/842_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAR CAMPANHA DE COMBATE A DENGUE, NOS BAIRROS DO POÇO E RECANTO DO POÇO</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/843/843_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DE CONCESSÕES DE BOXES LOCALIZADOS NO BAIRRO RECANTO DO POÇO</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/844/844_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E CONCERTO DE GALERIA PLUVIAL NA RUA SEVERINO LAURENTINO LEITE, BAIRRO DE MONTE CASTELO </t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/845/845_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE NOVOS 74 (SETENTA E QUATRO) ABRIGOS DE PASSAGEIROS DE ÔNIBUS NA BR 230 - TRECHOS CABEDELO/JOÃO PESSOA E JOÃO PESSOA/CABEDELO </t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/846/846_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO AOS PROPRIETÁRIOS DE TERRENOS BALDIOS DE INTERMARES, BELA VISTA E PONTA DE CAMPINA, PARA LIMPEZA DOS REFERIDOS TERRENOS</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE SITUAÇÃO ESTRUTURAL DO HOSPITAL E MATERNIDADE MUNICIPAL PADRE ALFREDO BARBOSA</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZAÇÃO GRATIFICAÇÕES DA GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA QUADRA DE ESPORTE REGINALDO GOMES VIANA, LOCALIZADO A RUA SIQUEIRA CAMPOS, NO BAIRRO DE CAMALAÚ, ATUALMENTE AFETA A ESCOLA MUNICIPAL PAULINO SIQUEIRA</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO DE JARDIM MANGUINHOS</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO HOSPITAL E MATERNIDADE PADRE ALFREDO BARBOSA</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/852/852_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTADO DO PROJETO CULTURAL "O SABADINHO" NO MERCADO PÚBLICO DO RENASCER III</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PODAS DAS ÁRVORES DE RUAS E VIAS DO BAIRRO RENASCER </t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE REPAROS EMERGENCIAIS NA ESCOLA MARIA JOSE VERÍSSIMO DE ANDRADE </t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESGATE, NAS ESCOLAS, DE GRUPOS FOLCLÓRICOS, DE CORAIS, DE DANÇAS, OFICINAS DE TEATRO, MÚSICA, POESIA, CORDEL, DENTRE OUTROS</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/889/889_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHAS PRA PUBLICIZAR A LEI MUNICIPAL Nº 1632/2013, QUE DISCIPLINA A CRIAÇÃO, PROPRIEDADE, POSSE, GUARDA E DISPÕE SOBRE A COLETA DE FEZES DE ANIMAIS NOS LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE CABEDELO</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/890/890_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TRÊS POSTOS (BANHEIRO CONTENDO CHUVEIROS E POSTO DE SALVA-VIDAS), NA PRAIA_x000D_
 DE INTERMARES, EM CAMBOINHA E EM PONTA DE MATOS.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/891/891_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TERRAPLANAGEM NAS AVENIDAS MAR NEGRO, MAR BÁLTICO E OCEANO PACIFICO NO BAIRRO DE_x000D_
 INTERMARES; NA AVENIDA SENADOR RUY CARNEIRO, NO RECANTO DO POÇO; E NA RUA JAIR CUNHA CAVALCANTI, PRINCIPAL DO BAIRRO DE OCEANIA</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/892/892_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NO BAIRRO DO JACARÉ, VILA FELIZ, OCEANIA E ESTEPHANIE PALHANO</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/893/893_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MANUTENÇÃO DA QUADRA CAMPINA DA VILA</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/894/894_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RETIRADA DO ACÚMULO DE AREIA DE TODA EXTENSÃO DA VIA PÚBLICA DE PRAIA FORMOSA</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/895/895_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR O NOVO GINÁSIO, LOCALIZADO NO RENASCER II DE ALEXANDRE VIEIRA NUNES</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/896/896_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A RETIRADA DE METRALHAS NAS RUAS E VIAS DO CONJUNTO RENASCER II, III E VI</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/897/897_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOÇÃO DE CAMPEONATOS NA QUADRA POLIESPORTIVA E NO CAMPO, COM DISTRIBUIÇÃO DE MATERIAIS ESPORTIVOS</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/917/917_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS ABAIXO RELACIONADAS:_x000D_
 PROCESSO PL Nº 017/2014 - PMC/SEPLAN N° 2014/003696-7 - INTERESSADO: MARIA DO SOCORRO SILVA LIMA E OUTRO - ALVARÁ PARA DESMEMBRAMENTO;_x000D_
 PROCESSO PL Nº 018/2014 - PMC/SEPLAN Nº 2014/004032-8 - INTERESSADO: ROGÉRIO VITORINO KASPARY. - ASSUNTO: CERTIDÃO DE USO E OCUPAÇÃO DO SOLO CONSTRUÇÃO (COND. FECHADO DE GALPÃO PARA LOCACAO A EMPRESA DE LOGÍSTICAS);_x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 07/2014 - DO PREFEITO MUNICIPAL - ALTERA O § 12 DO ART. 75 DA LC Nº 02/97, MODIFICADO PELA LC Nº 25/09 E "CAPUT" DO ART. 169-C DA LC Nº 02/97, MODIFICADO PELA LC Nº 48/14 E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE LEI Nº 35/2014 - DO PREFEITO MUNICIPAL - CONCEDE REMISSÃO AOS DÉBITOS COM A FAZENDA MUNICIPAL CUJA SUA CONSTITUIÇÃO TENHAM SIDO EM VIRTUDE DA PRESTAÇÃO DOS SERVIÇOS DESCRITOS NO SUBITEM 21.01 DO ANEXO X DA LEI COMPLEMENTAR Nº 02/97, DECORRENTE DE FATOS GERADORES OCORRIDOS ATÉ 30 DE AGOSTO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/918/918_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE INTERSTÍCIO REGIMENTAL PARA APRECIAÇÃO EM 2° TURNO DE DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI COMPLEMENTAR N° 07/2014 - DO PREFEITO MUNICIPAL - "ALTERA O § 12 DO ART. 75 DA LC N° 02/97, MODIFICADO PELA LC N° 25/09 E "CAPUT" DOART. 169-C DA LC Nº 02/97, MODIFICADO PELA LC N° 48/14, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/919/919_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE DRENAGEM E PAVIMENTAÇÃO DA RUA MAURÍLIO ALENCAR CAVALCANTE, NO BAIRRO JARDIM AMÉRICA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/920/920_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ARQUIMEDES VILAR SOUTO MAIOR</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/921/921_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO EM HORÁRIO ESTENDIDO NA POLICLÍNICA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/922/922_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TERRAPLANAGEM NO BAIRRO AMAZONAS PARK, NESTE MUNICÍPIO, POR TRÁS DA FACULDADE DE CIÊNCIAS MÉDICAS</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/923/923_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAR A CAGEPA A INSTALAR PONTOS DE ÁGUA NOS CANTEIROS AO LADO DO CALCADÃO DA ÁREA DE INTERMARES</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/924/924_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR OS PROPRIETÁRIOS DE TERRENOS BALDIOS NOS BAIRROS DE INTERMARES, BELA VISTA E PONTA_x000D_
 DE CAMPINA, CONFORME DETERMINA A LEI 307/77 (CÓDIGO DE POSTURA DO MUNICÍPIO) NO SENTIDO DE REALIZAR A LIMPEZA DOS REFERIDOS TERRENOS</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/925/925_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECUPERAÇÃO DO CALÇAMENTO DA RUA SÃO SEBASTIÃO E ADJACÊNCIAS, OS QUAIS DÃO ACESSO AO "FERRY BOAT" NO BAIRRO DE CAMALAÚ</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/926/926_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR MEDICAMENTOS, CONFORME SOLICITAÇÃO EM ANEXO, PARA AS UNIDADE DE SAÚDE DOS CONJUNTOS RENASCER I, II E III</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR UM "GLICOSÍMETRO" PARA A UNIDADE DE SAÚDE DO CONJUNTO RENASCER II, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/931/931_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENOS QUE FICAM LOCALIZADOS NA RUA MAURÍLIO ALENCAR CAVALCANTE, NO JARDIM AMÉRICA</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/932/932_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO CAMPEONATO DE FUTSAL AMADOR NA CIDADE</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMOLIÇÃO DO PRÉDIO ONDE FUNCIONAVA A AMI (ASSOCIAÇÃO DOS MORADORES DE INTERMARES),  LOCALIZADO NA AVENIDA MAR DAS ANTILHAS</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/934/934_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS SEGUINTES PROPOSITURAS: PROJETO DE LEI N° 037/2014 - DO PREFEITO MUNICIPAL - INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE NO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS; PROJETO DE LEI N° 039/2014 - DO PREFEITO MUNICIPAL - AUTORIZA A CONCESSÃO DE SUBVENÇÃO AO MIRAMAR ESPORTE CLUBE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAR, MANTER E MOBILIZAR O PROTOCOLO DE PREVENÇÃO PARA COMBATER AO VÍRUS "EBOLA", EM CUMPRIMENTO A NOTA TÉCNICA CONJUNTA Nº 01/2014, EXPEDIDA PELA AGÊNCIA NACIONAL DE VIGILÂNCIA SANITÁRIA E SECRETARIA DE PORTOS DA PRESIDÊNCIA DA REPÚBLICA, PARA REFORÇAR AS MEDIDAS DE VIGILÂNCIA SANITÁRIA NO SETOR PORTUÁRIO E DE NAVEGAÇÃO DO PAÍS, CONFORME CÓPIA ANEXA.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE O VÍRUS "EBOLA" E O PROTOCOLO DE PREVENÇÃO PARA COMBATER O VÍRUS</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/938/938_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CAMPANHAS CONTÍNUAS DE COMBATE AS DROGAS NAS ESCOLAS E COMUNIDADE</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADA FÍSICA, NA RUA ANTONIO FRANCISCO DE ARAÚJO, NO LOTEAMENTO MORADA NOVA</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE POLITICAS PÚBLICAS' PARA FORMENTAR O ARTESANATO NA CIDADE</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/965/965_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO PELA PREFEITURA  À CASA DE PROJETO DE LEI AUTORIZANDO O PARCELAMENTO DO IMPOSTO SOBRE TRANSMISSÃO DE BENS (ITBI)</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO QUE LIGA A BR-230 ATE O PÔR DO SOL NO BAIRRO DO JACARÉ</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/967/967_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO PORTAL DE ENTRADA DO PÔR DO SOL NO BAIRRO DO JACARÉ</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA QUADRA POLIESPORTIVA COM COBERTURA E ARQUIBANCADA DA ESCOLA MUNICIPAL MARIA JOSÉ_x000D_
 VERÍSSIMO DE ANDRADE, LOCALIZADA NO RENASCER IV</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA, COM COBERTURA E ARQUIBANCADA, NA ESCOLA MUNICIPAL PROFESSORA MARIZELDA LIRA, NO BAIRRO DE JARDIM BRASILIA</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE DRENAGEM E PAVIMENTAÇÃO NA RUA ESTIVADOR MILTON HERCULANO DE ARAÚJO E ADJACÊNCIAS, ONDE ESTÁ LOCALIZADA A CRECHE MUNICIPAL ALEXIA LUANA, S/N, NO BAIRRO JARDIM BRASÍLIA</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE GUARDAS MUNICIPAIS PARA FAZER A SEGURANÇA DO "CENTRO LAZER DO IDOSO" NO PERÍODO DAS 08 AS 22H</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REFORMA E RECUPERAÇÃO DOS BANHEIROS DO "CENTRO LAZER DO IDOSO"</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA MUNICIPAL DE INCENTIVO A CULTURA - PMIC, COM A FINALIDADE DE MOBILIZAR E APLICAR RECURSOS PARA APOIAR PROJETOS CULTURAIS QUE CONCRETIZEM OS PRINCÍPIOS DA LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE LEI N° 040/2014 - DA VEREADORA JACQUELINE MONTEIRO - RECONHECE DE_x000D_
 UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE CULTURAL COMUNITÁRIA DE CABEDELO - ASBEC, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA EM TERRENOS E ÁREAS VERDES DE TODA A AVENIDA MAR DAS ANTILHAS NO BAIRRO DE INTERMARES</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR A CICLOVIA QUE LIGA A BR-230 ATE O PÔR DO SOL, NO BAIRRO DO JACARÉ</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA "OPERAÇÃO TAPA BURACO" AO BELA VISTA NO BAIRRO DE INTERMARES</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/978/978_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FAIXA DE PEDESTRE EM FRENTE AO "SUPERMERCADO TODO DIA", SITUADO A RUA JOSÉ PASTOR ALVES, NAS MARGENS DA BR 230</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/979/979_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO, RECUPERAÇÃO E REPOSIÇÃO DA ILUMINAÇÃO PÚBLICA (SUBSTITUIÇÃO DE POSTES, LUMINÁRIAS E LÂMPADAS) DO ACESSO AO BAIRRO SALINAS RIBAMAR</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/980/980_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR UM "CENSO MUNICIPAL DOS PORTADORES DE NECESSIDADES ESPECIAIS", COM O OBJETIVO DE IDENTIFICAR OS PROBLEMAS E DIFICULDADES ENFRENTADAS, PARA POSSIBILITAR O MUNICÍPIO A PLANEJAR POLÍTICAS PÚBLICAS DE INCLUSÃO SOCIAL E DE PROMOÇÃO DA ACESSIBILIDADE DAS PESSOAS PORTADORAS DE DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/981/981_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERACIONALIZAR A LEI N° 1.637, DE 09 DE JULHO DE 2013, QUE CRIA E DISCIPLINA O "PROGRAMA RENDA CIDADÃ", A QUAL PREVÊ A CONCESSÃO DE AJUDA FINANCEIRA A PESSOA CARENTE E DE BAIXA RENDA DO MUNICÍPIO QUE NÃO ESTEJA INSERIDO NO PROGRAMA FEDERAL "BOLSA FAMÍLIA"</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/982/982_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR CAMPANHAS DE CONSCIENTIZAÇÃO SOBRE O LIXO DEIXADO POR TODA EXTENSÃO DA ORLA CABEDELENSE</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO NO MUNICÍPIO, DE UMA 'CASA DE APOIO, RECUPERAÇÃO E ACOLHIDA PARA DEPENDENTES QUÍMICOS'</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO NAS PRAÇAS PÚBLICAS DE ACESSO LIVRE E GRATUITO A INTERNET, ATRAVÉS DE WI-FI</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NO MUNICÍPIO DE CABEDELO NO PROGRAMA PARA RASTREAMENTO DO CÂNCER DE MAMA, ATRAVÉS DE UNIDADES MÓVEIS "AMIGOS DO PEITO"</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/986/986_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE MATERIAL ESPORTIVO(4 PADRÕES COMPLETO E 08 BOLAS), BEM COMO UMA AJUDA FINANCEIRA PARA O PAGAMENTO DA MENSALIDADE DO GRUPO VETERANO QUE O UTILIZA O CAMPO DE FUTEBOL NO NOSSO MUNICÍPIO AOS DOMINGOS PELA MANHÃ</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/987/987_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DA FISCALIZAÇÃO DO PODER EXECUTIVO MUNICIPAL QUANTO AO CUMPRIMENTO DO DISPOSTO NO ART. 243, § 10 E §2° DA LEI ORGÂNICA DO MUNICÍPIO DE CABEDELO, QUE TRATA DA FISCALIZAÇÃO DO FUNCIONAMENTO DE FARMÁCIAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/988/988_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE ADOTAR A INICIATIVA DO PROJETO DE LEI, QUE "ESTABELECE NORMAS GERAIS E CRITÉRIOS BÁSICOS PARA A PROMOÇÃO DA ACESSIBILIDADE NO MUNICÍPIO DE CABEDELO DAS PESSOAS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR ÔNIBUS PARA LEVAR E TRAZER, DIARIAMENTE, OS ALUNOS DO IESP, NO HORÁRIO NOTURNO</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO DNIT A PINTURA DAS FAIXAS DE PEDESTRES NO CENTRO DO MUNICÍPIO DO KM 0 AO KM 3</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA UPS NO BAIRRO DO RECANTO DO POÇO</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAGEM DA MAQUINA PARA A RETIRADA DA AREIA NA ORLA DO CENTRO DE CABEDELO</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE ÁREA NO BAIRRO DE OCEANIA PARA QUE SEJA IMPLANTADA A FEIRA LIVRE, QUE IRÁ ATENDER AS COMUNIDADES DE OCEANIA, VILA FELIZ, JACARÉ E PORTAL DO POÇO</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR PLACAS DE SINALIZAÇÃO DE TRÂNSITO - "PARE" - NAS RUAS TRANSVERSAIS DE ACESSO A AVENIDA MAR DAS ANTILHAS, NO BAIRRO DE INTERMARES</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS ABAIXO RELACIONADAS:_x000D_
 PROJETO DE LEI N° 041/2014 - DO PREFEITO MUNICIPAL - DENOMINA SANTA EMÍLIA DE RODAT, A PRAÇA LOCALIZADA NO BAIRRO DE MONTE CASTELO,MUNICÍPIO DE CABEDELO-PB, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE LEI N° 043/2014 - DO PREFEITO MUNICIPAL - DENOMINA DE TARIK ANTHONY MAIA DE AZEVEDO, CRECHE MUNICIPAL LOCALIZADA NO BAIRRO DO JACARÉ, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE LEI N° 044/2014 - DO PREFEITO MUNICIPAL - AUTORIZA A CONCESSÃO DE SUBVENÇÃO A ASSOCIAÇÃO BENEFICENTE CULTURAL COMUNITÁRIA DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE LEI N° 045/2014 - DO PREFEITO MUNICIPAL - DISPÕE SOBRE O LOCAL, DIA E HORÁRIO DE FUNCIONAMENTO DO CONSELHO TUTELAR, SOBRE A REMUNERAÇÃO DOS RESPECTIVOS MEMBROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE ADOTAR A INICIATIVA DO PROJETO DE LEI, QUE "DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS AOS CIDADÃOS CONVOCADOS PELA JUSTIÇA ELEITORAL PARA AUXILIAREM NOS PROCESSOS ELEITORAIS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO, EM LOCAL A SER ESTUDADO POSTERIORMENTE, UM SHOPPING POPULAR, ALOCANDO EM UM SÓ LUGAR, DIVERSOS COMERCIANTES ESPALHADOS EM BARRACAS IRREGULARES EM DIVERSOS PONTOS DA CIDADE</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS ABAIXO RELACIONADAS:_x000D_
 PROJETO DE LEI Nº 046/2014 - DO PREFEITO MUNICIPAL - ALTERA OS INCISOS IV, V, VI DA LEI Nº 1.389 DE 28 DE DEZEMBRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROCESSO PL Nº 019/2014 - PMC/SEPLAN Nº 2014/003062-4 - INTERESSADO: JOSÉ GEORGE DA CUNHA BRAGA E OUTRO - ASSUNTO: ALVARÁ DE CONSTRUÇÃO COMERCIAL</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS ABAIXO RELACIONADAS:_x000D_
 PROJETO DE DECRETO LEGISLATIVO Nº 009/2014 - DO VEREADOR JÚNIOR DATELE - CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA MARIA CLÉA DE CARVALHO CAVALCANTI, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE DECRETO LEGISLATIVO Nº 010/2014 - DO VEREADOR JÚNIOR DATELE - CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA MARIA MAGALI ALVES FARIAS, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE DECRETO LEGISLATIVO Nº 011/2014 - DO VEREADOR TÉRCIO DORNELAS FILHO - CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO DOUTOR EDVALDO LUNA RAMOS; E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE DECRETO LEGISLATIVO Nº 013/2014 - DO VEREADOR MÁRCIO BEZERRA - CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SRA. JANE VALÉRIA HONÓRIO DA SILVA BARBOSA, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE DECRETO LEGISLATIVO Nº 014/2014 - DO VEREADOR MÁRCIO BEZERRA - CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO DEPUTADO FEDERAL MAJOR FÁBIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR AGENTES DE TRÂNSITO PARA ORIENTAR E DISCIPLINAR ÔNIBUS TURÍSTICOS NAS PRAIAS DO POÇO, NAS PROXIMIDADES DA IGREJA CATÓLICA, E EM PONTA DE MATOS, NAS PROXIMIDADES DO BAR COSTA, DURANTE OS FINAIS DE SEMANA E FERIADOS, NO PERÍODO QUE ANTECEDE E DURANTE O VERÃO</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ATIVIDADES ALUSIVAS AO DIA 21 DE DEZEMBRO, DIA DO ATLETA NO CALENDÁRIO BRASILEIRO, COM INTUITO DE PROMOVER O ESPORTE NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO NAS ESCOLAS MUNICIPAIS DE ACESSO LIVRE E GRATUITO A INTERNET, ATRAVÉS DE WI-FI</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE KITS DE IMAGENS( WEBCAM, MESA DIGITALIZADORA E COLETOR DE DIGITAL), INSTRUMENTO FUNDAMENTAL NA UTILIZAÇÃO DO NOVO SISTEMA DO MINISTÉRIO DO TRABALHO E EMPREGO, PERMITINDO ASSIM O ATENDIMENTO PARA EMISSÃO CTPS E IDENTIDADE</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM E BARREAMENTO DAS RUAS NO JARDIM ATLÂNTICO, NO BAIRRO DE CAMBOINHA, BEM COMO  A POSSIBILIDADE DE MANTER UM CAMPO DE FUTEBOL, QUE SE LOCALIZA AO LADO DA RUA NOVA FLORESTA, NO REFERIDO BAIRRO</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE CONTRATAÇÃO PELAS EMPRESAS INSTALADAS NO MUNICÍPIO DE FUNCIONÁRIOS CABEDELENSES</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTAR E SINALIZAR AS LOMBADAS/QUEBRA-MOLAS DE FORMA REFLETIVA PARA MELHOR VISUALIZAÇÃO DOS MOTORISTAS E EVITAR ACIDENTES CAUSADOS PELA NÃO SINALIZAÇÃO, NAS AVENIDAS PRINCIPAIS DE INTERMARES, COMO A AV. MAR VERMELHO, AV. OCEANO ATLÂNTICO, AV. MAR DAS ANTILHAS E AV. OCEANO INDICO</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A QUADRA C-2 DO LOTEAMENTO CHÁCARAS DA PRAIA EM PONTA DE CAMPINA, NESTE MUNICÍPIO, PARA RUA PORTO SEGURO</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA QUADRA POLIESPORTIVA NO BAIRRO DE JARDIM MANGUINHOS</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA QUADRA POLIESPORTIVA NO BAIRRO DE CAMBOINHA</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE OFÍCIO AO DNIT - DEPARTAMENTO NACIONAL DE TRÂNSITO, PARA REFAZER O ASFALTO LOCALIZADO NA BR 230, NO TRECHO DA ENTRADA DA RUA JUAREZ TÁVORA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE VIOLÊNCIA NO TRÂNSITO</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIAR E EXECUTAR REPAROS NA QUADRA DE ESPORTES DA PRAIA DO POÇO</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE A DECORAÇÃO NATALINA DA CIDADE SEJA ESTENDIDA AOS BAIRROS MAIS AFASTADOS DO CENTRO, A EXEMPLO DE SALINAS RIBAMAR, PORTAL E RECANTO DO POÇO, OCEANIA, JACARÉ, ENTRE OUTROS</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DA RUA ANTONIO DE FRANÇA, NO BAIRRO DE CAMALAÚ</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E RESTAURAÇÃO DA QUADRA POLIESPORTIVA DA CAMPINA DA VILA, LOCALIZADA NO BAIRRO DO CENTRO</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E RESTAURAÇÃO DA QUADRA POLIESPORTIVA, LOCALIZADA NO BAIRRO DO POÇO</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR "SALVA VIDAS" NAS PRAIAS DE PONTA DE MATOS, FORMOSA, CAMBOINHA, PRAIA DO POÇO E INTERMARES</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PISO SALARIAL PROFISSIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE AS ENDEMIAS, CONFORME PREVISTO NA LEGISLAÇÃO FEDERAL</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DO PROCON NAS AGÊNCIAS BANCÁRIAS DO MUNICÍPIO PARA EXIGIR O CUMPRIMENTO DAS LEIS MUNICIPAIS N° 1.654/2013 (HORÁRIO DE ATENDIMENTO BANCÁRIO) E 1.684/2013 (INSTALAÇÃO DE PORTA DE SEGURANÇA)</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS DAS PROPOSITURAS ABAIXO RELACIONADAS:_x000D_
 - PROJETO DE DECRETO LEGISLATIVO Nº 012/2014 - DO VEREADOR MOACIR DANTAS - CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A SRA. MARIA DO CARMO GERMÓGLIO, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 - PROJETO DE DECRETO LEGISLATIVO Nº 015/2014 - DO VEREADOR MARCIO BEZERRA - CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO PASTOR MARINALDO SOARES LOPES, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 - PROJETO DE LEI Nº 047/2014 - DO PREFEITO MUNICIPAL - DENOMINA CRED-CIDADÃO O PROGRAMA INSTITUÍDO PELA LEI Nº 1.637, DE 09 DE JULHO DE 2013, ALTERA E ACRESCENTAM DISPOSITIVOS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 - PROJETO DE LEI Nº 048/2014 - DO PREFEITO MUNICIPAL - CRIA O PROGRAMA HABITACIONAL DO SERVIDOR PÚBLICO MUNICIPAL DE CABEDELO, DENOMINADO "HABITA CABEDELO - PARA NOSSO SERVIDOR VIVER MELHOR" E AUTORIZA O PODER EXECUTIVO DESTINAR O IMÓVEL QUE MENCIONA PARA CONSTRUÇÃO DE RESIDÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA GALERIA DA RUA PRESIDENTE JOÃO PESSOA, EM FRENTE AO PORTO PESQUEIRO</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADMINISTRADOR PARA O CEMITÉRIO DO RECANTO DO POÇO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS EM FRENTE AO BAR DO TIÃO, AVENIDA OCEANO ATLÂNTICO, EM PONTA DE CAMPINA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALINHAMENTO E BARREAMENTO, BEM COMO MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA IVO SOUTO MAJOR, EM CAMBOINHA</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR O ALINHAMENTO E BARREAMENTO, BEM COMO A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA JOÃO TARGINO DELGADO, EM CAMBOINHA 3</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR,COM URGÊNCIA, A LIBERAÇÃO DO ACESSO AO BAIRRO SALINAS RIBAMAR, FAZENDO O ALINHAMENTO E BARREAMENTO DA RUA DE ACESSO AO REFERIDO BAIRRO</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO COM "VOTOS DE APLAUSOS" A PRESIDENTA DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE CABEDELO - IPSEMC, LÉA SANTANA PRAXEDES, PELO RECEBIMENTO DO "PRÊMIO NACIONAL DE BOAS PRÁTICAS DE GESTÃO PREVIDENCIÁRIA", INSTITUÍDO PELA ASSOCIAÇÃO NACIONAL DAS ENTIDADES DE PREVIDÊNCIA DOS ESTADOS E MUNICÍPIOS - ANEPREM</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO COM "VOTOS DE APLAUSOS" AO PREFEITO MUNICIPAL WELLINGTON VIANA FRANÇA, PELO RECEBIMENTO DO "PRÊMIO NACIONAL DE BOAS PRÁTICAS DE GESTÃO PREVIDENCIÁRIA", CONFERIDO AO IPSEMC - INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE CABEDELO, PELA ASSOCIAÇÃO NACIONAL DAS ENTIDADES DE PREVIDÊNCIA DOS ESTADOS E MUNICÍPIOS - ANEPREM</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM "PIER" NO BAIRRO DE JARDIM MANGUINHOS</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM "PIER" NO BAIRRO DE MIRAMAR</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM "PIER" NO BAIRRO DE RENASCER</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTAR A INICIATIVA DO PROJETO DE LEI QUE "DISPÕE SOBRE CRIA (AO DE PROGRAMA "SEMANA DE ATENDIMENTO E PREVENÇÃO DE DOENÇAS ", NOS ASILOS E CASAS DE REPOUSO NO MUNICÍPIO DE CABEDELO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTAR A INICIATIVA DO PROJETO DE LEI QUE "DISPÕE SOBRA A CRIAÇÃO DO PROGRAMA ACESSO CIDADÃO PARA PESSOAS COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE CABEDELO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTAR A INICIATIVA DO PROJETO DE LEI QUE "DISPÕE SOBRE A INSTALAÇÃO E UTILIZAÇÃO DE APARELHO DETECTOR DE METAIS NAS ENTRADAS DE ACESSO AO INTERIOR DAS ESCOLAS PÚBLICAS MUNICIPAIS DO MUNICÍPIO DE CABEDELO (PB), E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTAR A INICIATIVA DO PROJETO DE LEI COM O OBJETIVO DE REDUZIR AS ALÍQUOTAS DA TABELA PARA COBRANÇA DA "CONTRIBUIÇÃO PARA O CUSTEIO DA ILUMINAÇÃO PÚBLICA", CRIADA PELA LEI MUNICIPAL N° 1.138 DE 27 DE DEZEMBRO DE 2002</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE CALENDÁRIO DE PRÉ-MATRÍCULA DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO EM HORÁRIO ESTENDIDO E AOS SÁBADOS NOS PSF'S DOS BAIRROS, PELO MENOS ATÉ AS 20H</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS ABAIXO RELACIONADAS:_x000D_
 PROJETO DE DECRETO LEGISLATIVO N O 016/2014 - DO VEREADOR MOACIR DANTAS - CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO MINISTRO DAS CIDADES, GILBERTO MAGALHÃES OCCHI, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 &amp;#8226; PROJETO DE DECRETO LEGISLATIVO Nº 017/2014 - DO VEREADOR JOSÉ EUDES - CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO DELEGADO DE POLICIA CIVIL, ADEMIR FERNANDES DE OLIVEIRA FILHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA O PROJETO DE DECRETO LEGISLATIVO Nº 018/2014 - DO VEREADOR MARCIO BEZERRA - "CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO PASTOR JOSÉ EDNALDO DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS "</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE AOS ENCONTROS DE CORAIS DO MUNICÍPIO DE CABEDELO</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DA MAESTRINA AURICÉLIA CAMACHO DO CORAL "TOM JOBIM", DESTE MUNICÍPIO, PARA ASSUMIR O COMANDO DESTE GRUPO</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DO CORAL "TOM JOBIM", DESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DOS SERVIÇOS DE LIMPEZA URBANA DAS RUAS E GALERIAS PLUVIAIS E SUBSTITUIÇÃO DE LUMINÁRIAS, BEM COMO SERVIÇO DE TERRAPLANAGEM DA COMUNIDADE OCEANIA NO BAIRRO DE JACARÉ, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIRMAR CONVÊNIO COM A IGREJA ASSEMBLEIA DE DEUS, COM O OBJETIVO DE IMPLANTAR CURSOS PROFISSIONALIZANTES,EM ESPECIAL DE CORTE E COSTURA, DISPONIBILIZANDO PROFISSIONAIS APTOS A MINISTRAR REFERIDO CURSO, BEM COMO LOCAL ADEQUADO PARA AS AULAS</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DURANTE TODO O MÊS DE JANEIRO DE PROJETO CULTURAL NA PRAIA DE MIRAMAR, NESTE MUNICÍPIO, DURANTE DOS FINAIS DE SEMANA, QUE ENVOLVA TEATRO, MÚSICA E DANÇA, VISANDO PROPORCIONAR MAIS UM ATRATIVO GRATUITO E DE BOA QUALIDADE AOS NOSSOS MUNÍCIPES E TURISTAS</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS ABAIXO RELACIONADAS:_x000D_
 &amp;#8226; PROCESSO PL Nº 021/2014 - INTERESSADO: PREFEITO MUNICIPAL - WELLINGTON VIANA FRANCA - ASSUNTO: INDICA O NOME DE DRA. LEA SANTANA PRAXEDES PARA RENOVAÇÃO DO MANDATO DE PRESIDENTE DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS - IPSEMC, MEDIANTE OFICIO N° 215, DATADO DE 09 DE DEZEMBRO DE 2014;_x000D_
 &amp;#8226; PROJETO DE DECRETO LEGISLATIVO Nº 019/2014 - DO VEREADOR JUNIOR DATELE - CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A SRA. MARIA CICERA DE BRITO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 &amp;#8226; PROJETO DE DECRETO LEGISLATIVO Nº 020/2014 - DO VEREADOR JOSÉ PEREIRA - CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. LEONILDO SANTOS DO NASCIMENTO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 &amp;#8226; PROJETO DE DECRETO LEGISLATIVO Nº 021/2014 - DO VEREADOR JOSÉ PEREIRA - CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. WASHINGTON SARAIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N° 050/2014 - DO PREFEITO MUNICIPAL - AUTORIZA O PODER EXECUTIVO ADQUIRIR BEM IMÓVEL JÁ EM UTILIZAÇÃO PARA O DESENVOLVIMENTO DE ATIVIDADES INERENTES A SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS ", OBJETO DA ORDEM DO DIA DESTA SESSÃO EXTRAORDINÁRIA, DANDO-LHES CELERIDADE A TRAMITAÇÃO PROCESSUAL</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS ABAIXO RELACIONADAS:_x000D_
 - PROJETO DE LEI Nº 051/2014 - DO PREFEITO MUNICIPAL - REGULAMENTA O LICENCIAMENTO AMBIENTAL, ESTABELECIDO NO TÍTULO III, SEÇÃO V DA LEI COMPLEMENTAR N° 23 DE 04 DE JANEIRO DE 2008, QUE INSTITUI O CÓDIGO MUNICIPAL DE MEIO AMBIENTE DE CABEDELO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 - PROJETO DE LEI Nº 052/2014 - DO PREFEITO MUNICIPAL - DISPÕE SOBRE A SISTEMÁTICA DE CÁLCULO DA GRATIFICAÇÃO DE PRODUTIVIDADE DOS AGENTES FISCAIS AMBIENTAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5067/vt_ao_pl_no_090_2013_-_ver._junior_datele_-_man_eaDeFL2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5067/vt_ao_pl_no_090_2013_-_ver._junior_datele_-_man_eaDeFL2.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 090/2013, QUE "DISPÕE SOBRE A COLETA E DISTRIBUIÇÃO DE SOBRAS DE MATERIAL DE CONSTRUÇÃO A POPULAÇÃO CARENTE, E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR ROSILDO PEREIRA DE ARAÚJO JÚNIOR.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5068/vt_ao_pl_no_094_2013_-_ver._jose_eudes_-_mantid_yIkoiMC.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5068/vt_ao_pl_no_094_2013_-_ver._jose_eudes_-_mantid_yIkoiMC.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 094/2013, QUE "ESTABELECE O DESCONTO EM FOLHA DE PAGAMENTO DO ALUGUEL E CONDOMÍNIO DO IMÓVEL LOCADO PELO SERVIDOR PÚBLICO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR JOSÉ EUDES.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5069/vt_ao_pl_no_095_2013_-_ver._jose_eudes_-_mantid_aCD1qv8.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5069/vt_ao_pl_no_095_2013_-_ver._jose_eudes_-_mantid_aCD1qv8.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 095/2013, QUE "PROÍBE A UTILIZAÇÃO DE TELEFONE CELULAR NAS AGÊNCIAS BANCÁRIAS E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR JOSÉ EUDES.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5070/vt_ao_pl_no_100_2013_-_ver._junior_datele_-_man_zr5P1kY.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5070/vt_ao_pl_no_100_2013_-_ver._junior_datele_-_man_zr5P1kY.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 100/2013, QUE ""DISPÕE SOBRE A LICENÇA DE FUNCIONAMENTO AOS ESTABELECIMENTOS QUE FUNCIONAM EM IMÓVEIS MENORES QUE 50M², E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR JÚNIOR DATELE.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5071/vt_ao_pl_no_104_2013_-_ver._junior_datele_-_man_IURLrWu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5071/vt_ao_pl_no_104_2013_-_ver._junior_datele_-_man_IURLrWu.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 104/2013 QUE "DISPÕE SOBRA A OBRIGATORIEDADE DA RESERVA PARA CONTRATAÇÃO DE 5% DE IDOSOS DA MÃO DE OBRA NAS EMPRESAS INSTALADAS NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR JÚNIOR DATELE.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5072/vt_ao_pl_no_108_2013_-_ver._jose_eudes_-_mantid_fVQ3BnN.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5072/vt_ao_pl_no_108_2013_-_ver._jose_eudes_-_mantid_fVQ3BnN.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 108/2013, QUE "DISPÕE SOBRE O PAGAMENTO DE INDENIZAÇÃO PELAS INSTITUIÇÕES BANCÁRIAS AOS SEUS USUÁRIOS NO ÂMBITO DO MUNICÍPIO DE CABEDELO (PB) E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR JOSÉ EUDES.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5073/vt_ao_pl_no_112_2013__-_ver._moacir_dantas_-_ma_s3PBOTh.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5073/vt_ao_pl_no_112_2013__-_ver._moacir_dantas_-_ma_s3PBOTh.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 112/2013, QUE "PROÍBE O USO DE APARELHO CELULAR E EQUIPAMENTOS ELETRÔNICOS NAS SALAS DE AULAS DAS FACULDADES E ESCOLAS MUNICIPAIS E PARTICULARES, LOCALIZADAS NO ÂMBITO DO MUNICÍPIO, EXCETO AQUELES PARA USO PEDAGÓGICO, E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR MOACIR DANTAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5024,67 +5024,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5257/ata_1a_sessao_especial_-__29.04.2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5258/ata_2a_sessao_especial_-_22.05.2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5259/ata_3a_sessao_especial_-_20-06-2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5261/ata_4a_sessao_especial_-_05-08-2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5260/ata_5a_sessao_especial_-_07-08-2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5262/ata_6a_sessao_especial_-_11-09_2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5263/ata_7a_sessao_especial_-_02-12-2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5264/ata_8a_sessao_especial_-_02-12-2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5265/ata_9a_sessao_especial_-_09-12-2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5162/ata_01a_sessao_extraordinaria_-_09-01-2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5163/ata_02a_sessao_extraordinaria_-_21-01-2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5164/ata_03a_sessao_extraordinaria_-_29-01-2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5165/ata_04a_sessao_extraordinaria_-_especial_-_13-02-2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5166/ata_05a_sessao_extraordinaria_-_10-03-2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5167/ata_06a_sessao_extraordinaria_-_30-04-2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5168/ata_07a_sessao_extraordinaria_-_08-08-2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5169/ata_08a_sessao_extraordinaria_-_22-12-2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5170/ata_09a_sessao_extraordinaria_-29-12-2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5612/01a_sessao_ordinaria_-_18-03-2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5613/02a_sessao_ordinaria_-_01-04-2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5614/03a_sessao_ordinaria_-_03-04-2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5615/04a_sessao_ordinaria_-__08-04-2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5616/05a_sessao_ordinaria_-_10-04-2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5617/06a_sessao_ordinaria_-_22-04-2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5618/07a_sessao_ordinaria_-_24-04-2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5619/08a_sessao_ordinaria_-_29-04-2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5620/09a_sessao_ordinaria_-_13-05-2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5621/10a_sessao_ordinaria_-_20-05-2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5622/11a_sessao_ordinaria_-_16-06-2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5623/12a_sessao_ordinaria_-_18-06-2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5624/13a_sessao_ordinaria_-_29-07-2014.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5625/14a_sessao_ordinaria_-_31-07-2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5658/15a_sessao_ordinaria_-_12-08-2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5659/16a_sessao_ordinaria_-_14-08-2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5660/17a_sessao_ordinaria_-_26-08-2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5661/18a_sessao_ordinaria_-_04-09-_2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5662/19a_sessao_ordinaria_-_09-09-2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7545/20a_sessao_ordinaria_-_25-09-2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7546/21a_sessao_ordinaria_-_07-10-2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7547/22a_sessao_ordinaria_-_16-10-2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7548/23a_sessao_ordinaria_-__21-10-2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7549/24a_sessao_ordinaria_-_11-11-2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7550/25a_sessao_ordinaria_-_13-11-2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7551/26a_sessao_ordinaria_-__20-11-2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7552/27a_sessao_ordinaria_-_25-11-2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7553/28a_sessao_ordinaria_-_02-12-2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7554/29a_sessao_ordinaria_-_04-12-2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7555/30a_sessao_ordinaria_-_09-12-2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/2338/ato_do_presidente_no_034_2014_-_cancelamento_de_fNpfdF1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4237/pdl_no_002_2014-ver._jacqueline_monteiro_-_dl_n_ZLpOMgK.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4238/pdl_no_003_2014-ver._graca_rezende_-_dl_no_527_2014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4239/pdl_no_004_2014-ver._moacir_dantas_-_dl_no_533_2014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4240/pdl_no_005_2014-ver._rosivando_viana_-_dl_no_534_2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4241/pdl_no_006_2014-ver._jacqueline_monteiro_-_dl_n_kREJI7w.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4242/pdl_no_007_2014-ver._jacqueline_monteiro_-_dl_n_T30HX6U.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4243/pdl_no_008_2014-ver._jacqueline_monteiro_-_dl_n_YA1GEs8.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4244/pdl_no_009_2014-ver._junior_datele_-_dl_no_551.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4246/pdl_no_010_2014-ver._junior_datele_-_dl_no_552.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4248/pdl_no_011_2014-ver._tercio_dornelas_filho_-_dl_no_553.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4250/pdl_no_012_2014-ver._moacir_dantas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4252/pdl_no_013_2014-ver._marcio_bezerra_-_dl_no_555.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4255/pdl_no_014_2014-ver._marcio_bezerra_-_dl_no_554.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4257/pdl_no_015_2014-ver._marcio_bezerra.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4260/pdl_no_016_2014-ver._moacir_dantas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4262/pdl_no_017_2014-ver._jose_eudes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4263/pdl_no_018_2014-ver._marcio_bezerra.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4265/pdl_no_019_2014-ver._junior_datele.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4267/pdl_no_020_2014-ver._jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4269/pdl_no_021_2014-ver._jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4365/plc_no_001_2014-prefeito_municipal_-_lc_no_047_2014.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4366/plc_no_002_2014-prefeito_municipal_-_lc_no_048_2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4367/plc_no_003_2014-ver._junior_datele_e_outros_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4368/plc_no_004_2014-prefeito_municipal_-_lc_no_049_2014.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4369/plc_no_005_2014-ver._artur_cunha_lima_-_lc_no_050_2014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4370/plc_no_007_2014-prefeito_municipal_-_lc_no_051_2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5067/vt_ao_pl_no_090_2013_-_ver._junior_datele_-_man_eaDeFL2.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5068/vt_ao_pl_no_094_2013_-_ver._jose_eudes_-_mantid_yIkoiMC.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5069/vt_ao_pl_no_095_2013_-_ver._jose_eudes_-_mantid_aCD1qv8.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5070/vt_ao_pl_no_100_2013_-_ver._junior_datele_-_man_zr5P1kY.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5071/vt_ao_pl_no_104_2013_-_ver._junior_datele_-_man_IURLrWu.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5072/vt_ao_pl_no_108_2013_-_ver._jose_eudes_-_mantid_fVQ3BnN.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5073/vt_ao_pl_no_112_2013__-_ver._moacir_dantas_-_ma_s3PBOTh.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5257/ata_1a_sessao_especial_-__29.04.2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5258/ata_2a_sessao_especial_-_22.05.2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5259/ata_3a_sessao_especial_-_20-06-2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5261/ata_4a_sessao_especial_-_05-08-2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5260/ata_5a_sessao_especial_-_07-08-2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5262/ata_6a_sessao_especial_-_11-09_2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5263/ata_7a_sessao_especial_-_02-12-2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5264/ata_8a_sessao_especial_-_02-12-2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5265/ata_9a_sessao_especial_-_09-12-2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5162/ata_01a_sessao_extraordinaria_-_09-01-2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5163/ata_02a_sessao_extraordinaria_-_21-01-2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5164/ata_03a_sessao_extraordinaria_-_29-01-2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5165/ata_04a_sessao_extraordinaria_-_especial_-_13-02-2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5166/ata_05a_sessao_extraordinaria_-_10-03-2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5167/ata_06a_sessao_extraordinaria_-_30-04-2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5168/ata_07a_sessao_extraordinaria_-_08-08-2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5169/ata_08a_sessao_extraordinaria_-_22-12-2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5170/ata_09a_sessao_extraordinaria_-29-12-2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5612/01a_sessao_ordinaria_-_18-03-2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5613/02a_sessao_ordinaria_-_01-04-2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5614/03a_sessao_ordinaria_-_03-04-2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5615/04a_sessao_ordinaria_-__08-04-2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5616/05a_sessao_ordinaria_-_10-04-2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5617/06a_sessao_ordinaria_-_22-04-2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5618/07a_sessao_ordinaria_-_24-04-2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5619/08a_sessao_ordinaria_-_29-04-2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5620/09a_sessao_ordinaria_-_13-05-2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5621/10a_sessao_ordinaria_-_20-05-2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5622/11a_sessao_ordinaria_-_16-06-2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5623/12a_sessao_ordinaria_-_18-06-2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5624/13a_sessao_ordinaria_-_29-07-2014.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5625/14a_sessao_ordinaria_-_31-07-2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5658/15a_sessao_ordinaria_-_12-08-2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5659/16a_sessao_ordinaria_-_14-08-2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5660/17a_sessao_ordinaria_-_26-08-2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5661/18a_sessao_ordinaria_-_04-09-_2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5662/19a_sessao_ordinaria_-_09-09-2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7545/20a_sessao_ordinaria_-_25-09-2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7546/21a_sessao_ordinaria_-_07-10-2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7547/22a_sessao_ordinaria_-_16-10-2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7548/23a_sessao_ordinaria_-__21-10-2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7549/24a_sessao_ordinaria_-_11-11-2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7550/25a_sessao_ordinaria_-_13-11-2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7551/26a_sessao_ordinaria_-__20-11-2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7552/27a_sessao_ordinaria_-_25-11-2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7553/28a_sessao_ordinaria_-_02-12-2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7554/29a_sessao_ordinaria_-_04-12-2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/7555/30a_sessao_ordinaria_-_09-12-2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/2338/ato_do_presidente_no_034_2014_-_cancelamento_de_fNpfdF1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4237/pdl_no_002_2014-ver._jacqueline_monteiro_-_dl_n_ZLpOMgK.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4238/pdl_no_003_2014-ver._graca_rezende_-_dl_no_527_2014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4239/pdl_no_004_2014-ver._moacir_dantas_-_dl_no_533_2014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4240/pdl_no_005_2014-ver._rosivando_viana_-_dl_no_534_2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4241/pdl_no_006_2014-ver._jacqueline_monteiro_-_dl_n_kREJI7w.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4242/pdl_no_007_2014-ver._jacqueline_monteiro_-_dl_n_T30HX6U.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4243/pdl_no_008_2014-ver._jacqueline_monteiro_-_dl_n_YA1GEs8.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4244/pdl_no_009_2014-ver._junior_datele_-_dl_no_551.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4246/pdl_no_010_2014-ver._junior_datele_-_dl_no_552.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4248/pdl_no_011_2014-ver._tercio_dornelas_filho_-_dl_no_553.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4250/pdl_no_012_2014-ver._moacir_dantas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4252/pdl_no_013_2014-ver._marcio_bezerra_-_dl_no_555.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4255/pdl_no_014_2014-ver._marcio_bezerra_-_dl_no_554.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4257/pdl_no_015_2014-ver._marcio_bezerra.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4260/pdl_no_016_2014-ver._moacir_dantas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4262/pdl_no_017_2014-ver._jose_eudes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4263/pdl_no_018_2014-ver._marcio_bezerra.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4265/pdl_no_019_2014-ver._junior_datele.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4267/pdl_no_020_2014-ver._jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4269/pdl_no_021_2014-ver._jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4365/plc_no_001_2014-prefeito_municipal_-_lc_no_047_2014.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4366/plc_no_002_2014-prefeito_municipal_-_lc_no_048_2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4367/plc_no_003_2014-ver._junior_datele_e_outros_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4368/plc_no_004_2014-prefeito_municipal_-_lc_no_049_2014.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4369/plc_no_005_2014-ver._artur_cunha_lima_-_lc_no_050_2014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/4370/plc_no_007_2014-prefeito_municipal_-_lc_no_051_2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2014/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5067/vt_ao_pl_no_090_2013_-_ver._junior_datele_-_man_eaDeFL2.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5068/vt_ao_pl_no_094_2013_-_ver._jose_eudes_-_mantid_yIkoiMC.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5069/vt_ao_pl_no_095_2013_-_ver._jose_eudes_-_mantid_aCD1qv8.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5070/vt_ao_pl_no_100_2013_-_ver._junior_datele_-_man_zr5P1kY.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5071/vt_ao_pl_no_104_2013_-_ver._junior_datele_-_man_IURLrWu.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5072/vt_ao_pl_no_108_2013_-_ver._jose_eudes_-_mantid_fVQ3BnN.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2014/5073/vt_ao_pl_no_112_2013__-_ver._moacir_dantas_-_ma_s3PBOTh.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H416"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>