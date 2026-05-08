--- v0 (2026-02-03)
+++ v1 (2026-05-08)
@@ -51,5821 +51,5821 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATSE</t>
   </si>
   <si>
     <t>Ata de Sessão Especial</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5216/1a_sessao_especial_-_10-03-_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5216/1a_sessao_especial_-_10-03-_2015.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Especial</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5217/2a_sessao_especial_-_07-04-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5217/2a_sessao_especial_-_07-04-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Especial</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5218/3a_sessao_especial_-_19-05-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5218/3a_sessao_especial_-_19-05-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Especial</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5219/4a_sessao_especial_-_02-06-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5219/4a_sessao_especial_-_02-06-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Especial</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5220/5a_sessao_especial_-_17-08-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5220/5a_sessao_especial_-_17-08-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Especial</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5221/6a_sessao_especial_-_20-08-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5221/6a_sessao_especial_-_20-08-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Especial</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5222/7a_sessao_especial_-_27-08-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5222/7a_sessao_especial_-_27-08-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Especial</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5223/8a_sessao_especial_-_24-09-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5223/8a_sessao_especial_-_24-09-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão Especial</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5224/9a_sessao_especial_-_29-09-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5224/9a_sessao_especial_-_29-09-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Especial</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5225/10a_sessao_especial_-_01-10-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5225/10a_sessao_especial_-_01-10-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Especial</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5226/11a_sessao_especial_-_22-10-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5226/11a_sessao_especial_-_22-10-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Especial</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5227/12a_sessao_especial_-_05-11-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5227/12a_sessao_especial_-_05-11-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Especial</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5228/13a_sessao_especial_-_12-11-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5228/13a_sessao_especial_-_12-11-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª Sessão Especial</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5229/14a_sessao_especial_-_17-11-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5229/14a_sessao_especial_-_17-11-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Especial</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5230/15a_sessao_especial_-_17-11-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5230/15a_sessao_especial_-_17-11-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Especial</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5231/16a_sessao_especial_-_19-11-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5231/16a_sessao_especial_-_19-11-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª Sessão Especial</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5232/17a_sessao_especial_-_03-12-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5232/17a_sessao_especial_-_03-12-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Especial</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5253/18a_sessao_especial_-_10-12-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5253/18a_sessao_especial_-_10-12-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª Sessão Especial</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5254/19a_sessao_especial_-_15-12-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5254/19a_sessao_especial_-_15-12-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Especial</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5255/20a_sessao_especial_-_16-12-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5255/20a_sessao_especial_-_16-12-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão Especial</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5256/21a_sessao_especial_-_17-12-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5256/21a_sessao_especial_-_17-12-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão Especial</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>ATSX</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5160/ata_01a_sessao_extraordinaria-15-01-_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5160/ata_01a_sessao_extraordinaria-15-01-_2015.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5161/ata_02a_sessao_extraordinaria-11-02-_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5161/ata_02a_sessao_extraordinaria-11-02-_2015.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>ATSO</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5507/01a_sessao_ordinaria_-_03-03-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5507/01a_sessao_ordinaria_-_03-03-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 1º Sessão Ordinária</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5508/02a_sessao_ordinaria_-_05-03-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5508/02a_sessao_ordinaria_-_05-03-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 2º Sessão Ordinária</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5509/03a_sessao_ordinaria_-_10-03-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5509/03a_sessao_ordinaria_-_10-03-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 3º Sessão Ordinária</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5510/04a_sessao_ordinaria_-_17-03-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5510/04a_sessao_ordinaria_-_17-03-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 4º Sessão Ordinária</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5511/05a_sessao_ordinaria_-_19-03-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5511/05a_sessao_ordinaria_-_19-03-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 5º Sessão Ordinária</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5512/06a_sessao_ordinaria_-_24-03-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5512/06a_sessao_ordinaria_-_24-03-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 6º Sessão Ordinária</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5513/07a_sessao_ordinaria_-_26-03-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5513/07a_sessao_ordinaria_-_26-03-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 7º Sessão Ordinária</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5514/08a_sessao_ordinaria_-_31-03-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5514/08a_sessao_ordinaria_-_31-03-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 8º Sessão Ordinária</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5515/09a_sessao_ordinaria_-_16-04-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5515/09a_sessao_ordinaria_-_16-04-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 9º Sessão Ordinária</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5516/10a_sessao_ordinaria_-_23-04-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5516/10a_sessao_ordinaria_-_23-04-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 10º Sessão Ordinária</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5546/11a_sessao_ordinaria_-_05-05-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5546/11a_sessao_ordinaria_-_05-05-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 11º Sessão Ordinária</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5548/12a_sessao_ordinaria_-_21-05-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5548/12a_sessao_ordinaria_-_21-05-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 12º Sessão Ordinária</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5547/13a_sessao_ordinaria_-_26-05-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5547/13a_sessao_ordinaria_-_26-05-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 13º Sessão Ordinária</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5551/14a_sessao_ordinaria_-_02-06-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5551/14a_sessao_ordinaria_-_02-06-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 14º Sessão Ordinária</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5550/15a_sessao_ordinaria_-_11-06-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5550/15a_sessao_ordinaria_-_11-06-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 15º Sessão Ordinária</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5552/16a_sessao_ordinaria_-_18-06-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5552/16a_sessao_ordinaria_-_18-06-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 16º Sessão Ordinária</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5553/17a_sessao_ordinaria_-_09-07-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5553/17a_sessao_ordinaria_-_09-07-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 17º Sessão Ordinária</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5554/18a_sessao_ordinaria_-_30-07-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5554/18a_sessao_ordinaria_-_30-07-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 18º Sessão Ordinária</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5556/19a_sessao_ordinaria_-_06-08-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5556/19a_sessao_ordinaria_-_06-08-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 19º Sessão Ordinária</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5555/20a_sessao_ordinaria_-_11-08-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5555/20a_sessao_ordinaria_-_11-08-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5559/21a_sessao_ordinaria_-_13-08-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5559/21a_sessao_ordinaria_-_13-08-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5561/22a_sessao_ordinaria_-_25-08-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5561/22a_sessao_ordinaria_-_25-08-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 22ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5565/23a_sessao_ordinaria_-_01-09-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5565/23a_sessao_ordinaria_-_01-09-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 23ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5563/24a_sessao_ordinaria_-_15-09-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5563/24a_sessao_ordinaria_-_15-09-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 24ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5566/25a_sessao_ordinaria_-_17-09-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5566/25a_sessao_ordinaria_-_17-09-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 25ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5576/26a_sessao_ordinaria_-_22-09-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5576/26a_sessao_ordinaria_-_22-09-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 26ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5577/27a_sessao_ordinaria_-_08-10-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5577/27a_sessao_ordinaria_-_08-10-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 27ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5579/28a_sessao_ordinaria_-_13-10-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5579/28a_sessao_ordinaria_-_13-10-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 28ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5578/29a_sessao_ordinaria_-_15-10-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5578/29a_sessao_ordinaria_-_15-10-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 29ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5580/30a_sessao_ordinaria_-_20-10-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5580/30a_sessao_ordinaria_-_20-10-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 30ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5581/31a_sessao_ordinaria_-_27-10-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5581/31a_sessao_ordinaria_-_27-10-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 31ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5582/32a_sessao_ordinaria_-_29-10-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5582/32a_sessao_ordinaria_-_29-10-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 32ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5583/33a_sessao_ordinaria_-_03-11-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5583/33a_sessao_ordinaria_-_03-11-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 33ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5585/34a_sessao_ordinaria_-_12-11-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5585/34a_sessao_ordinaria_-_12-11-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 34ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5584/35a_sessao_ordinaria_-_17-11-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5584/35a_sessao_ordinaria_-_17-11-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 35ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5586/36a_sessao_ordinaria_-_24-11-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5586/36a_sessao_ordinaria_-_24-11-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 36ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5588/37a_sessao_ordinaria_-_01-12-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5588/37a_sessao_ordinaria_-_01-12-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 37ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5587/38a_sessao_ordinaria_-_03-12-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5587/38a_sessao_ordinaria_-_03-12-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 38ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5589/39a_sessao_ordinaria_-_10-12-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5589/39a_sessao_ordinaria_-_10-12-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 39ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5590/40a_sessao_ordinaria_-_15-12-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5590/40a_sessao_ordinaria_-_15-12-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 40ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5591/41a_sessao_ordinaria_-_17-12-2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5591/41a_sessao_ordinaria_-_17-12-2015.pdf</t>
   </si>
   <si>
     <t>Ata da 41ª Sessão Ordinária</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2270/2270_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATO DA MESA Nº 001</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATO DA MESA Nº 002</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATO DA MESA Nº 003</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATO DA MESA Nº 004</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>APR</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2387/2387_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t>Disciplina o acesso às dependências da Secretaria Legislativa, bem como, a utilização dos equipamentos de informática e telefonia, e dá outras providências.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2388/2388_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2388/2388_texto_integral.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo o expediente da Câmara Municipal nos dias que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2389/2389_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2389/2389_texto_integral.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo o expediente da Câmara Municipal de Cabedelo em razão dos festejos carnavalescos, e dá outras providências.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2390/2390_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t>Constitui as Comissões Permanentes da Câmara Municipal de Cabedelo/PB, para o biênio 2015/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t>Constitui o Conselho de Ética e Decoro Parlamentar da Câmara Municipal de Cabedelo (PB), para o biênio 2015/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t>Constitui a Frente Parlamentar do Turismo - PARLATUR da Câmara Municipal de Cabedelo/PB, para o biênio 2015/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t>Constitui a Frente Parlamentar de Apoio às Micro e Pequenas Empresas da Câmara Municipal de Cabedelo/PB, para o biênio 2015/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t>Designa Representante da Câmara Municipal de Cabedelo/PB, no Conselho Municipal do Meio Ambiente - COMMEA, e dá outras providências.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para apurar agressões físicas e ameaças sofridas pelo Vereador José Eudes no interior da Câmara Municipal, por parte do Prefeito Municipal.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo o expediente da Câmara Municipal do dia 20 de abril do corrente ano, e dá outras providências.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para exame de Proposta de Emenda a LOM nº 001/2015, e dá outras providências.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t>Designa parlamentares para compor uma Comissão Especial a Brasília -DF, e dá outras providências.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente da Câmara Municipal nas datas que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>Concede licença por motivo de saúde ao Vereador Reinaldo Lima (Rey), e dá outras providências.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t>Designa representante da Câmara Municipal de Cabedelo/PB, no Conselho Consultivo dos Pequenos Negócios do Município de Cabedelo, e dá outras providências.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t>Designa representante da Câmara Municipal de Cabedelo (PB), no Comitê Gestor Municipal do Projeto Orla Marítima de Cabedelo, e dá outras providências.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t>Declara Luto Oficial.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2405/2405_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2406/2406_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2406/2406_texto_integral.pdf</t>
   </si>
   <si>
     <t>Concede Licença Sem Remuneração ao Vereador Artur Paredes Cunha Lima Filho para assumir, em caráter precário, o cargo de Deputado Estadual, e dá outras providências.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t>Convoca o suplente de Vereador Luiz Bezerra Filho para ocupar, em caráter precário, a titularidade do cargo de Vereador, na vaga deixada pelo Vereador Artur Paredes Cunha Lima Filho, licenciado para ocupar o cargo de Deputador Estadual, e dá outras providências.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2408/2408_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2408/2408_texto_integral.pdf</t>
   </si>
   <si>
     <t>Designa representante da Câmara Municipal de Cabedelo (PB), em Comissão junto a Fundação Fortaleza de Santa Catarina, e dá outras providências.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2409/2409_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t>Designa representante desta Casa Legislativa para compor uma Comitiva do Prefeito Municipal a Brasília - DF, e dá outras providências.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2410/2410_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o feriado do Dia do Servidor Público Municipal de Cabedelo (PB), e dá outras providências.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2412/2412_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2412/2412_texto_integral.pdf</t>
   </si>
   <si>
     <t>Convoca o suplente de Vereador Luiz Bezerra Filho para ocupar, em caráter precário, a titularidade do cargo de Vereador, na vaga deixada pelo Vereador Artur Paredes Cunha Lima Filho, licenciado para ocupar o cargo de Deputado Estadual, e dá outras providências.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2413/2413_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2413/2413_texto_integral.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo o expediente da Câmara Municipal de Cabedelo-PB, no período que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4210/pdl_no_001_2015-ver._lucio_jose-dl_no_568.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4210/pdl_no_001_2015-ver._lucio_jose-dl_no_568.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR ARTHUR TIBÉRIO DE LACERDA VIEIRA (MAJOR VIEIRA), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4211/pdl_no_002_2015-ver._rosivando_viana-dl_no_570.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4211/pdl_no_002_2015-ver._rosivando_viana-dl_no_570.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR JOÃO CANUTO ALVES SOBRINHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4212/pdl_no_003_2015-ver._moacir_dantas_-_dl_no_6122015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4212/pdl_no_003_2015-ver._moacir_dantas_-_dl_no_6122015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A DOUTORA TEREZINHA PEDROSA ALVARENGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4213/pdl_no_004_2015-ver._graca_rezende_-_dl_no_6172015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4213/pdl_no_004_2015-ver._graca_rezende_-_dl_no_6172015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR JOSÉ PATROCÍNIO RIBEIRO CRUZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4214/pdl_no_005_2015-ver._junior_datele-dl_no_618_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4214/pdl_no_005_2015-ver._junior_datele-dl_no_618_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR JEAN PATRÍCIO DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4215/pdl_no_006_2015-ver._junior_datele-dl_no_619_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4215/pdl_no_006_2015-ver._junior_datele-dl_no_619_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA RITA DE CASSIA SIRIANO MASCARENHAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4216/pdl_no_007_2015-ver._junior_datele-dl_no_621_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4216/pdl_no_007_2015-ver._junior_datele-dl_no_621_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO EXCELENTÍSSIMO SENHOR HUGO MOTTA WANDERLEY DA NÓBREGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4217/pdl_no_008_2015-ver._moacir_dantas-dl_no_623_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4217/pdl_no_008_2015-ver._moacir_dantas-dl_no_623_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR GERALDO COELHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4218/pdl_no_009_2015-ver._graca_rezende-dl_no_624_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4218/pdl_no_009_2015-ver._graca_rezende-dl_no_624_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR DANIEL MENDES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4219/pdl_no_010_2015-ver._marcio_bezerra-dl_no_625_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4219/pdl_no_010_2015-ver._marcio_bezerra-dl_no_625_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR FRANCISCO IVENS DE SÁ DIAS BRANCO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4221/pdl_no_011_2015-ver._marcio_bezerra-dl_no_626_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4221/pdl_no_011_2015-ver._marcio_bezerra-dl_no_626_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR JOSÉ ARLAN SILVA RODRIGUES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4223/pdl_no_012_2015-ver._jacqueline_monteiro-dl_no_627_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4223/pdl_no_012_2015-ver._jacqueline_monteiro-dl_no_627_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO EDUCACIONAL A PROFESSORA NADJA DOS SANTOS ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4224/pdl_no_013_2015-ver._jose_pereira-dl_no_639_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4224/pdl_no_013_2015-ver._jose_pereira-dl_no_639_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR ANTÔNIO MATIM RIBEIRO PINTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4226/pdl_no_014_2015-ver._jose_pereira-dl_no_640_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4226/pdl_no_014_2015-ver._jose_pereira-dl_no_640_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR HUGO SOBREIRA BRAGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4228/pdl_no_015_2015-ver._jose_pereira-dl_no_641_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4228/pdl_no_015_2015-ver._jose_pereira-dl_no_641_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR EDSON OLIVEIRA COSTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4229/pdl_no_016_2015-ver._jacqueline_monteiro-dl_no_631_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4229/pdl_no_016_2015-ver._jacqueline_monteiro-dl_no_631_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO JORNALISTA HÉLDER MOURA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4230/pdl_no_017_2015-ver._marcio_bezerra-dl_no_642_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4230/pdl_no_017_2015-ver._marcio_bezerra-dl_no_642_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR RICARDO LINHARES MOURA MONTEIRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4231/pdl_no_018_2015-ver._jacqueline_monteiro-dl_no_645_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4231/pdl_no_018_2015-ver._jacqueline_monteiro-dl_no_645_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR RODRIGO MARTINES MOREIRA DE LIMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4233/pdl_no_019_2015-ver._belmiro_mamede-dl_no_646_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4233/pdl_no_019_2015-ver._belmiro_mamede-dl_no_646_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO PASTOR SEBASTIÃO ATAÍDE DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4234/pdl_no_020_2015-ver._jose_pereira-dl_no_647_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4234/pdl_no_020_2015-ver._jose_pereira-dl_no_647_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR LOURIVAL BELMIRO BATISTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4235/pdl_no_021_2015-ver._marcio_bezerra-dl_no_648_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4235/pdl_no_021_2015-ver._marcio_bezerra-dl_no_648_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR PASTOR WALLACE PEREIRA LOPES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4347/plc_no_001_2015-prefeito_municipal-lei_c_no_052_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4347/plc_no_001_2015-prefeito_municipal-lei_c_no_052_2015.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I E II DA LEI COMPLEMENTAR Nº 49, DE 20 DE MARÇO DE 2014, QUE ADOTOU O PISO NACIONAL DO MAGISTÉRIO NO ÂMBITO DO MUNICÍPIO DE CABEDELO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4348/plc_no_002_2015-prefeito_municipal-lei_c_no_053_2015.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4348/plc_no_002_2015-prefeito_municipal-lei_c_no_053_2015.pdf</t>
   </si>
   <si>
     <t>ESTENDE AOS PROFISSIONAIS DO MAGISTÉRIO INATIVOS QUE GOZAM DO DIREITO CONSTITUCIONAL À PARIDADE, O REAJUSTE DOS VENCIMENTOS BÁSICOS IMPLANTADO PELA LEI COMPLEMENTAR Nº 52/15, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4349/plc_no_003_2015-prefeito_municipal_-_lei_comple_1W3EKrc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4349/plc_no_003_2015-prefeito_municipal_-_lei_comple_1W3EKrc.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTA O ANEXO I DA LEI COMPLEMENTAR Nº 42/2013 QUE ALTEROU A LEI COMPLEMENTAR Nª 20/2006</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4350/plc_no_004_2015-prefeito_municipal_-_lei_comple_GLXO13J.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4350/plc_no_004_2015-prefeito_municipal_-_lei_comple_GLXO13J.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ADOÇÃO DE CONDUTAS REFERENTE AOS TERRENOS BALDIOS LOCALIZADOS NO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1410/1410_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA OS VENCIMENTOS DKS SERVIDORES DA PREFEITURA MUNICIPAL DE CABEDELO, PARA O SALÁRIO MÍNIMO - PISO NACIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX, DO ART. 37 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1412/1412_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VENCIMENTO BASE DOS SERVIDORES DA CÂMARA MUNICIPAL DE CABEDELO (PB), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO EM COMISSÃO DE DIRETOR DE LICITAÇÃO NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL, EXTINGUE CARGO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DA CONDIÇÃO DE BEM DE USO COMUM DO POVO, BEM PÚBLICO LOCALIZADO NO LOTEAMENTO RECANTO DO POÇO, NO BAIRRO RECANTO DO POÇO, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMUNERAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA DO AÇAÍ - JOÃO PEREIRA DE LACERDA, A PRAÇA LOCALIZADA NO BAIRRO DE INTERMARES, MUNICÍPIO DE CABEDELO-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO A BAILARINA MIRELLA EDUARDA DE OLIVEIRA FERREIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA PÚBLICA PERTENCENTE AO PATRIMÔNIO MUNICIPAL, LOCALIZADA NO LOTEAMENTO PRAIA DO POÇO, PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1.640/2013 QUE AUTORIZA A DOAÇÃO DE ÁREA PARA A ASSOCIAÇÃO DOS MORADORES DE INTERMARES - AMI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA DESEMBARGADOR NELSON DEODATO FERNANDES DE NEGREIROS A ATUAL RUA PROJETADA 04 DO LOTEAMENTO AREIA DOURADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE CONCILIAÇÃO JURÍDICO-FISCAL DE CABEDELO, CONCILIA-CABEDELO, QUE DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS FISCAIS DE CRÉDITOS INSCRITOS EM DÍVIDA ATIVA AJUIZADOS E NÃO AJUIZADOS PELA PROCURADORIA GERAL DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANDRÉ GONÇALVES DE SOUZA A ATUAL VIA LOCAL 05, QUE FICA ENTRE AS QUADRA "E" DO LOTEAMENTO ALPHAMARES E A QUADRA "I" DO LOTEAMENTO PONTA DE CAMPINA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE CABEDELO PARA O EXERCÍCIO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AOS JOVENS DE BAIXA RENDA E ESTUDANTES, NO MUNICÍPIO DE CABEDELO, O DIREITO AO PAGAMENTO DE MEIA-ENTRADA EM EVENTOS CULTURAIS, ESPORTIVOS E DE LAZER, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE, NO ÂMBITO DO MUNICÍPIO DE CABEDELO ,A COBRANÇA DAS TAXAS DE RELIGAÇÃO DE SERVIÇOS DE ÁGUA E ENERGIA ELÉTRICA, NOS CASOS DE DESLIGAMENTO POR FALTA DE PAGAMENTO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.742, DE 07 DE ABRIL DE 2015, QUE INSTITUIU O PROGRAMA DE CONCILIAÇÃO JURÍDICO-FISCAL DE CABEDELO, CONCILIA-CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA AS NOMEAÇÕES PARA CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS NO ÂMBITO DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL NO ÂMBITO DO MUNICÍPIO DE CABEDELO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTO INEXISTENTE</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO DE CABEDELO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DESENVOLVER CABEDELO E O FUNDO MUNICIPAL DE APOIO AOS PQEUENOS NEGÓCIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TERRENOS BALDIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1433/1433_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1433/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.692, DE 31 DE JANEIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA PROFESORA MARIA DE LOURDES BARBOSA ARRUDA A ATUAL VIA LOCAL 03 DO LOTEAMENTO PONTA DE CAMPINA, BAIRRO DE PONTA DE CAMPINA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1435/1435_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ADQUIRIR BEM IMÓVEL PARA O DESENVOLVIMENTO DE ATIVIDADES INERENTES AO PROCON MUNICIPAL DE CABEDELO-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PROIBIÇÃO DE COBRANÇA DE "TAXA" DE TRANSPORTE/FRETE E/OU DE MONTAGEM DE MÓVEIS, DE ELETRODOMÉSTICOS, DE EQUIPAMENTOS DE INFORMÁTICA E OUTROS DO GÊNERO POR PARTE DAS EMPRESAS INSTALADAS NO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1437/1437_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTÔNIO GENÉSIO DE SOUZA A TUAL AVENIDA 03, DO LOTEAMENTO JARDIM ALFA NO BAIRRO DE JARDIM AMÉRICA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1438/1438_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1438/1438_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA IRACI CARDOSO DOS SANTOS A ATUAL RUA 49 DO LOTEMANETO PRAIA DO POÇO, LOCALIZADA NO BAIRRO PORTAL DO POÇO, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GESTÃO DEMOCRÁTICA DO ENSINO PÚBLICO NO MUNICÍPIO DE CABEDELO, NOS TERMOS DOS DISPOSITIVOS DO INCISO VI, DO ARTIGO 206 DA CONSTITUIÇÃO FEDERAL, DO ARTIGO 14 DA LEI 9.394, DE 20 DE DEZEMBRO DE 1996 (DIRETRIZES E BASE DA EDUCAÇÃO NACIONAL), BEM CMO DA META 11 DA LEI Nº 1.750/2015 (PLANO MUNICIPAL DE EDUCAÇÃO), QUE ESTABELECEM OS PRINCÍPIOS DA GESTÃO DEMOCRÁTICA DO ENSINO PÚBLICO, ADOTANDO OS CRITÉRIOS PARA A CONSULTA PÚBLICA À COMUNIDADE ESCOLAR COM VISTAS À NOMEAÇÃO DOS GESTORES DE ESTABELECIMENTOS MUNICIPAIS DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CABEDELO, PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ONILDO CAVALCANTI DE FARIAS, A SEDE DO PROCON MUNICIPAL DE CABEDELO-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS E AVENIDA DO LOTEAMENTO OCEANIA NO BAIRRO DE JACARÉ, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI AS OLIMPÍADAS CRISTÃ NO ÂMBITO DO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1444/1444_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO ARTESÃO, A SER COMEMORADO ANUALMENTE NO DIA 19 DE MARÇO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA CONSCIÊNCIA NEGRA NO ÂMBITO DO MUNICÍPIO DE CABEDELO (PB), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DA CONDIÇÃO DEBEM DE USO COMUM DO POVO, BEM PÚBLICO LOCALIZADO NO LOTEAMENTO NS. SRA. DA CONCEIÇÃO, NO BAIRRO RENASCER, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NORMAS PARA COMERCIALIZAÇÃO DE ALIMENTOS EM VIAS E ÁREAS PÚBLICAS, EXERCÍCIOS DE FOOF TRUCKS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS E AVENIDAS DO LOTEAMENTO OCEANIA, NO BAIRRO DE JACARÉ, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA POETA HERMES DO NASCIMENTO, A RUA PROJETADA PARALELA A RUA DESEMBARGADOR ONALDO NÓBREGA MONTEIRO NO BAIRRO DE SANTA CATARINA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O NOME DAS RUAS: 13, 14, 15, 19, 20 E AS AVENIDAS 01 E 02 DO BAIRRO JACARÉ, LOTEAMENTO OCEANIA NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1.568/2012 QUE AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEL PERTENCENTE AO PATRIMÔNIO DO MUNICÍPIO, AO ESTADO DA PARAÍBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO CICLISMO NO CALENDÁRIO DO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DA CONDIÇÃO DE BEM DE USO COMUM DO POVO, A AVENIDA 24, DO LOTEAMENTO INTERMARES, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO COM ENCARGOS E CLÁUSULA DE AUTO-REVOGAÇÃO DE ÁREA PÚBLICA, LOCALIZADA NO LOTEAMENTO INTERMARES, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1455/1455_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1455/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1759/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1456/1456_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DA CONDIÇÃO DE BEM DE USO COMUM DO POVO, PARTE DA RUA 05, DO LOTEAMENTO JARDIM JANDIRA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO "ESCOLA MELHOR" NO ÂMBITO DO MUNICÍPIO DE CABEDELO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS EMPRESAS OPERADORAS DE TELEFONIA FICA E MÓVEL, QUE OPERAM NO ÂMBITO DO MUNICÍPIO DE CABEDELO, MANTEREM POSTO DE ATENDIMENTO AOS CONSUMIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE NILZA DO AMARAL CARDOSO, A UNIDADE DE SAÚDE DA FAMÍLIA LOCALIZADA NO BAIRRO DE CAMALAÚ, NETE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DA CONDIÇÃO DE BEM DE USO COMUM DO POVO, BEM PÚBLICO, LOCALIZADO NO LOTEAMENTO JARDIM JANDIRA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1462/1462_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO COM ENCARGOS E CLÁUSULA DE AUTO-REVOGAÇÃO DE ÁREA PÚBLICA, LOCALIZADA NO LOTEAMENTO JARDIM JANDIRA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO CÓDIGO DE ÉTICA E DECORO PARLAMENTAR, PARA TRATAR SOBRE A "LICENÇA SEM REMUNERAÇÃO" PARA ASSUMIR O CARGO OU MANDATO PÚBLICO ELETIVO ESTADUAL OU FEDERAL NA CONDIÇÃO DE SUPLENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS SEGUINTES MATÉRIAS:_x000D_
 PROJETO DE LEI N° 001/2015 - DO PREFEITO MUNICIPAL - ATUALIZA OS VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE CABEDELO, PARA O SALÁRIO MÍNIMO - PISO NACIONAL, E DÁ OUTRAS PROVIDÊNCIAS; PROJETO DE LEI N° 002/2015 - DO PREFEITO MUNICIPAL - DISPÕE SOBRE CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX, DO ART. 37 DA CONSTITUIÇÃO FEDERAL; PROJETO DE LEI N° 003/2015 - DO PRESIDENTE - VEREADOR LUCAS SANTINO - DISPÕE SOBRE O VENCIMENTO BASE DOS SERVIDORES DA CÂMARA MUNICIPAL DE CABEDELO (PB), E DÁ OUTRAS PROVIDÊNCIAS; PROJETO DE LEI N° 004/2015 - DO PRESIDENTE - VEREADOR LUCAS SANTINO - CRIA O CARGO EM COMISSÃO DE DIRETOR DE LICITAÇÃO NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL, EXTINGUE CARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE LEI N° 00612015 - DO PREFEITO MUNICIPAL - DISPÕE SOBRE A REMUNERAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE AS ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO, REPAROS E SUBSTITUIÇÃO DE BOCAS DE LOBO EM INTERMARES</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR INCENTIVO PARA COLÔNIA DE PESCADORES</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PRAÇA EM INTERMARES</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DE QUADRA POLIESPORTIVA E IMPLANTAÇÃO DE ÁREA DE LAZER EM CAMPINA DA VILA</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PARQUE LINEAR COMUNITÁRIO EM CAMBOINHA</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO IMEDIAÇÕES IFPB E ESTUDO PARA IMPLANTAÇÂO DE ESTAÇÃO DE_x000D_
 TRENS</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇAS ROTA DE ÔNIBUS CABEDELO DIRETO / CABEDELO POÇO NOS HORÁRIOS DE ENTRADA E SAÍDA DE ALUNOS DO IFPB</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO RUAS DE ACESSO AO IFPB</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE LEI N° 008/2015 - DO PREFEITO MUNICIPAL - AUTORIZA A CONCESSÃO DE SUBVENÇÃO A BAILARINA MIRELA EDUARDA DE OLIVEIRA FERREIRA, DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE LEI COMPLEMENTAR N° 001/2015 - DO PREFEITO MUNICIPAL - ALTERA OS ANEXOS I E II DA LEI COMPLEMENTAR N° 49, DE 20 DE MARCO DE 2014, QUE ADOTOU O PISO NACIONAL DO MAGISTÉRIO NO ÂMBITO DO MUNICÍPIO DE CABEDELO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA INTERSTÍCIO PARA APRECIAÇÃO DO PROJETO DE LEI COMPLEMENTAR N° 01/2015</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>BARREAMENTO, ALINHAMENTO E NIVELAMENTO DE RUAS E AVENIDAS DA CIDADE</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM DE RUAS QUE DÃO ACESSO AO IFPB EM CAMBOINHA</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE GIRADOURO NO CRUZAMENTO DAS RUAS, RUA CAROLINO CARDOSO, RUA RODRIGUES DE CARVALHO E RUA VITORINO CARDOSO, NO BAIRRO DO POÇO</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS GIRADOUROS COM SINALIZAÇÕES VERTICAIS E HORIZONTAIS NA AV. MAR_x000D_
 VERMELHO, EM INTERMARES.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PERCENTUAL DE ÔNIBUS ESPECIAIS PARA MULHERES NAS LINHAS DE TRANSPORTE MUNICIPAIS NOS HORÁRIOS DE RUSH MATUTINO E VESPERTINO</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO E RECUPERAÇÃO DA ILUMINAÇÃO-RETRO PORTO DE CABEDELO</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SOBRE RÁDIO ALTERNATIVAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIAGEM PARA OS USUÁRIOS DE MEDICAMENTOS E DE FRAUDAS DESCARTÁVEIS DE USO CONTINUO DO MUNICÍPIO DE CABEDELO</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE OFTALMOLOGISTA PARA REDE DE ENSINO MUNICIPAL E COMUNIDADES E PERIFERIAS CARENTES</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PAISAGISMO PARA EMBELEZAMENTO DE PRAÇAS, PARQUES,JARDINS E CANTEIROS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE A EDV E SEUS TRABALHOS NA ÁREA RELIGIOSA, CULTURAL, ESPORTIVA E EDUCACIONAL</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE POSTO DE SAÚDE DA FAMÍLIA NO PORTAL DO POÇO</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO AO ATRASO DE CORRESPONDÊNCIAS EM INTERMARES</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PRIORIDADE A JOVENS AO PRIMEIRO EMPREGO E ADULTOS MAIORES DE 40 ANOS AOS CURSOS OFERECIDOS PELA SECRETARIA DE AÇÃO E INCLUSÃO SOCIAL_x000D_
 </t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PLENÁRIAS NOS BAIRROS DA CIDADE NA ELABORAÇÃO DO ORÇAMENTO 2016</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSO ARTUR CUNHA LIMA PELA POSSE NO TRIBUNAL DE CONTAS DO ESTADO DA PARAÍBA</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA DO MUNICÍPIO COM O DNIT PARA REALIZAÇÃO DE SERVIÇOS DE TERRAPLANAGEM E PAISAGISMO NOS CONTORNOS DA BR 230</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - FUNDO MUNICIPAL DE APOIO AO ESPORTE</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CENTROS INTEGRADOS DE SEGURANÇA NA SALAS LOCALIZADAS NO TÉRREO DOS PÓRTICOS DE INTERMARES</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE EFETIVO PARA CENTROS INTEGRADOS DE SEGURANÇA EM INTERMARES</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAR PARADAS DE ÔNIBUS DO MUNICÍPIO DE CABEDELO</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CURSOS PROFISSIONALIZANTES DE CUIDADOR DE IDOSO E DE CUIDADOR DE PESSOAS COM DEFICIÊNCIAS</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA QUEIMADA EM INTERMARES</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE COMISSÃO PARA ACOMPANHAR E FISCALIZAR A EXECUÇÃO DE OBRAS DE DRENAGEM E PAVIMENTAÇÃO EM INTERMARES</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO COM PLACAS DE TRÂNSITO, DE ADVERTÊNCIAS, DE CONSCIENTIZAÇÃO, DE AVISOS_x000D_
 DE LOMBADAS, DE ESTACIONAMENTOS, ETC. AO LONGO DAS PRINCIPAIS AVENIDAS DO BAIRRO DE INTERMARES</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E ASFALTO RUAS DO CENTRO DE CABEDELO</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CIRURGIAS DE CATARATA NO HOSPITAL MUNICIPAL PADRE ALFREDO BARBOSA</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABERTURA DO CENTRO DE FORMAÇÃO PROFISSIONAL JOSÉ AUGUSTO DE LIRA</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCORPORAÇÃO DO CAMPO DO MIRAMAR AO PATRIMÔNIO MUNICIPAL E CRIAÇÃO DE ESCOLINHAS PARA CRIANÇAS E JOVENS CABEDELENSES</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUAS E ASFALTAMENTO NO ENTORNO DO PORTO</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALINHAMENTO E BARREAMENTO DE RUAS NAS COMUNIDADES DO SALINAS RIBAMAR, LOTEAMENTO BELA VISTA,  JACARÉ, OCEANIA, INTERMARES, PORTAL DO POÇO, RECANTO DO POÇO, PRAIA DO POÇO, JARDIM MANGUINHOS E JARDIM BRASILIA</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCLARECIMENTOS MUNDANÇA DE PARADAS DE ÔNIBUS PRAIA DO POÇO</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>AÇÕES DE DESRATIZAÇÃO E ANTIRRATIZAÇÃO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO EM HORÁRIO ESTENDIDO NA POLICLÍNICA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE GALERIAS PLUVIAIS NA PRAIA DO POÇO</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ESTAÇÕES ESPORTIVAS (ESTAÇÃO DO ATLETA) EM INTERMARES E PONTA DE MATOS</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCENTIVAR A PRÁTICA DO JUDO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 001/2014 - DO VEREADOR - CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. ARTHUR TIBÉRIO DE LACERDA VIEIRA (MAJOR VIEIRA), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DA REPRESENTAÇÃO DO VEREADOR JOSE EUDES - PROCESSO PL Nº 001/2015</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PARQUE DA ESCOLA JOÃO ROBERTO BORGES DE SOUZA</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSO PELA CAMPANHA EDUCATIVA CIDADANIA E BEM COMUM</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM RUAS DE INTERMARES</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA E SINALIZAÇÃO LOMBADAS DAS AVENIDAS MAR VERMELHO E AVENIDA OCEANO ATLÂNTICO EM INTERMARES</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA POR TODA EXTENSÃO DA AVENIDA MAR DA ARÁBIA, EM INTERMARES</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE A POSSÍVEL AQUISIÇÃO DO ESTÁDIO DE FUTEBOL FRANCISCO FIGUEIREDO DE LIMA</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE ESPAÇO AO FUTEVÔLEI E VÔLEI NO PROJETO DA PRAÇA CAMPINA DA VILA</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO PARQUE DA ESCOLA MUNICIPAL JOÃO ROBERTO BORGES DE SOUZA, E AQUISIÇÃO DE PARQUES PARA CRECHES E ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTABELECIMENTO DE ILUMINAÇÃO PÚBLICA NO INICIO DA AVENIDA OCEANO ATLÂNTICO, EM PONTA DE CAMPINA</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO (LIMPEZA) NA PISCINA DO PRÉDIO ONDE FUNCIONA A USF NA PRAIA DO POÇO.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>DRENAGEM DE ESGOTO QUE OBSTRUI RUA NO JARDIM ALFA</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE GALERIA E REPAROS DE ESGOTO, NO RECANTO DO POÇO</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DE STANDS DE ESCRITÓRIOS IMOBILIÁRIOS</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORDENAMENTO E DISCIPLINAMENTO DE TRÂNSITO NA RUA SÃO SEBASTIÃO, EM CAMALAÚ</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>POLÍTICAS PÚBLICAS PARA CONTRATAÇÃO DE JOVENS</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA CAIXAS D' ÁGUAS ESCOLAS E CRECHES</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA DA RODINHA</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS INDICATIVAS DAS RUAS DO DISTRITO RENASCER</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO DE TERRENO NO JARDIM MANGUINHOS PARA CONSTRUÇÃO DE QUADRA DE_x000D_
 ESPORTES E ÁREA DE LAZER</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE LEI Nº 012/2015 - DO PREFEITO MUNICIPAL - INSTITUI O PROGRAMA DE CONCILIAÇÃO JURÍDICO-FISCAL DE CABEDELO, CONCILIA-CABEDELO, QUE DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS FISCAIS DE CRÉDITOS INSCRITOS EM DIVIDA ATIVA AJUIZADOS E NÃO AJUIZADOS PELA PROCURADORIA GERAL DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAÇÃO DE AÇÕES DE FISCALIZAÇÃO DAS INFRAÇÕES DE TRÂNSITO NO PERÍMETRO URBANO DA CIDADE</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>AÇÕES QUE FACILITEM A LIBERAÇÃO DE ALVARÁS DE FUNCIONAMENTO</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAÇÃO DE AÇÕES DE FISCALIZAÇÃO DE TRÂNSITO QUANTO A MOTOCICLETAS 50CC</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM PRINCIPAIS AVENIDAS DO DISTRITO INDUSTRIAL</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE RUAS NÃO IDENTIFICADAS NOS BAIRROS DE JACARÉ E OCEANIA</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NOS ACOSTAMENTOS BR-230</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIDADE ESTRUTURA DE APOIO A CIRANDA DE SERVIÇOS, PROMOVIDA PELA IGREJA ASSEMBLEIA DE DEUS MINISTÉRIO DA MISSÃO, NO JARDIM BRASILIA</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROSSEGUIMENTO OPERAÇÃO TAPA BURACO NAS RUAS DO ENTORNO ESTAÇÃO FERROVIÁRIA</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E LIMPEZA NA RUA SEVERINO TEIXEIRA DE OLIVEIRA, CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO MURO DA ESCOLA MUNICIPAL MARIA JOSÉ VERÍSSIMO DE ANDRADE</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM RUA LATERAL AO BORRACHÃO</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO RUA SÃO JOSÉ</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROJETO DE LEI BOLSA ATLETA</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO, COM OFERECIMENTO DE VESTIMENTAS, DE QUADRILHAS JUNINAS NAS ESCOLAS E CRECHES MUNICIPAIS</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CONCURSO PÚBLICO NO MUNICÍPIO PARA CRIAÇÃO DE CARGOS DE INSPETOR ESCOLAR, COZINHEIRA, CUIDADOR, MONITOR DE ÔNIBUS E INFORMÁTICA</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMISSÃO ESPECIAL SOBRE DUPLICAÇÃO DA BR-230</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE A CONSTRUÇÃO DO SHOPPING "PÁTIO INTERMARES"</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS SEGUINTES PROPOSITURAS:_x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 002/2015 - DO PREFEITO MUNICIPAL - ESTENDE AOS PROFISSIONAIS DO MAGISTÉRIO INATIVOS QUE GOZAM DO DIREITO CONSTITUCIONAL A PARIDADE, O REAJUSTE DOS VENCIMENTOS BÁSICOS IMPLANTADO PELA LEI COMPLEMENTAR N° 52/15, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROCESSO PL Nº 003/2015 - PMC/SEPLAN NO 2015/000876-1 - INTERESSADO: MARIA DE FATIMA A. DANTAS - ASSUNTO: ALTERAÇÃO DE PROJETO;_x000D_
 PROCESSO PL Nº 009/2015 - PMC/SEPLAN NO 2014/004644-0 - INTERESSADO: WILSON FREIRE FLOR - ASSUNTO: CERTIDÃO DE USO E OCUPAÇÃO DO SOLO PARA FUNCIONAMENTO;_x000D_
 PROCESSO PL Nº 011/2015 - PMC/SEPLAN Nº 2014/006569-0 - INTERESSADO: FRANKLIM EUSTÁQUIO TEIXEIRA DA SILVA - ASSUNTO: CERTIDÃO DE USO E OCUPAÇÃO DO SOLO.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA INTERSTÍCIO REGIMENTAL PARA APRECIAÇÃO EM 2º TURNO DE DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI COMPLEMENTAR 0 02/2015 - DO PREFEITO MUNICIPAL - ESTENDE AOS PROFISSIONAIS INATIVOS QUE GOZAM DO DIREITO CONSTITUCIONAL À PARIDADE, O REAJUSTE DOS VENCIMENTOS BÁSICOS IMPLANTADO PELA LEI COMPLEMENTAR Nº 52/15, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALCAMENTO DA AVENIDA RAUL SEIXAS, PRINCIPAL AVENIDA DE ACESSO ENTRE O RENASCER II E III</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO MERCADO PÚBLICO DO RENASCER III</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO MURO DA CRECHE JOSEFA RÉGIS</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA PRAÇA DAS DUAS TORRES, NA RUA MAR DAS ANTILHAS, EM INTERMARES</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR PATROL NA RUA BALEIA, PORTAL DO POÇO</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE "POLÍTICAS PÚBLICAS" PARA FOMENTO E FORTALECIMENTO DO ARTESANATO LOCAL</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE PLANO DE CONTINGÊNCIA, EMERGÊNCIA E CAPACITAÇÕES DE AGENTES PÚBLICOS REFERENTE A TANCAGEM DE COMBUSTÍVEIS NAS PROXIMIDADES DO PORTO DE CABEDELO</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINAMENTO E SINALIZAÇÃO POR AGENTES DE TRÂNSITO DE CRUZAMENTOS NA AVENIDA MAR VERMELHO EM INTERMARES</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS APLAUSO PASTOR JOSÉ EDNALDO DA SILVA</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS PASTOR MARINALDO SOARES LOPES</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL (CREAS)</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>QUEBRA DE INTERSTÍCIO PARA APRECIAÇÃO DE PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL N° 001/2015 - DO VEREADOR MARCIO BEZERRA E OUTROS, E QUE "ACRESCENTA-SE O INCISO III AO ART. 39 E ALTERA A REDAÇÃO DO § 2° DO ART. 39 DA LEI ORGÂNICA DO MUNICÍPIO DE CABEDELO (PB)"</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA PRAÇA DAS MÃES E INSTALAÇÃO DE MURAL EM HOMENAGEM AS MESMAS</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>PULVERIZAÇÃO COM CARRO FUMACÊ</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECER EM LEGISLAÇÃO MUNICIPAL A REGULAMENTAÇÃO, REGISTRO E OU LICENCIAMENTO DE CICLOMOTORES, EM ESPECIAL AS DE 50 CILINDRADAS</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE METRALHAS NA RUAS DO RENASCER II, III E IV</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA PRAÇAS DAS DUAS TORRES, EM INTERMARES</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAR PATROL NA RUA DA BALEIA, PORTAL DO POÇO</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE FISCAL PARA NOTIFICAR RESIDÊNCIAS QUE DESPEJAM ESGOTO NA TRAVESSA SENADOR RUY CARNEIRO, NO PORTAL DO POÇO</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO DE PROPRIETÁRIO DE TERRENO COM OBRA INACABADA PARA COLOCAÇÃO ATERRO, EM INTERMARES</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAS E AMPLIAÇÕES DE ESCOLAS E CRECHES MUNICIPAIS</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL EM HOMENAGEM AOS 24 ANOS DE ATUAÇÃO DO CLUBE DOS DESBRAVADORES COLIBRI NO MUNICÍPIO</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE GALERIAS E CONCLUSÃO DE OBRAS NA RUA NILA ROCHA</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA COM O GOVERNADOR DO ESTADO PARA TRATAR ASSUNTOS DE INTERESSE DA CIDADE E DOS MUNÍCIPES</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA POLIESPORTIVA NA ESCOLA ESTADUAL IMACULADA CONCEIÇÃO, EM JACARÉ, NA VILA FELIZ</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA COM PREFEITURA E FACULDADE CIÊNCIAS MÉDICAS VISANDO ABERTURA DE POSTOS DO PROGRAMA DE SAÚDE DA FAMÍLIA PARA OS CAMPOS DE ESTÁGIOS NAS ÁREAS DE PSICOLOGIA, FARMÁCIA, ENFERMAGEM, FISIOTERAPIA, MEDICINA E NUTRIÇÃO</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA UPA EM CABEDELO</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESCOLA TÉCNICA ESTADUAL EM CABEDELO</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>POLÍTICAS PÚBLICAS DE FORTALECIMENTO E FINANCIAMENTO PARA ESTABELECIMENTOS QUE FOMENTEM O TURISMO LOCAL</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE REFORMA POLÍTICA BRASILEIRA</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>"VOTOS DE APLAUSOS" AO GENERAL DE BRIGADA DO EXERCITO BRASILEIRO, DANIEL DE ALMEIDA DANTAS, ALUSIVO AO ANIVERSÁRIO DE 60 DO GRUPAMENTO DE ENGENHARIA E CONSTRUÇÃO</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR PROGRAMA DE GOVERNO PARA DISTRIBUIÇÃO DE PÃO E LEITE PARA MORADORES CARENTES DO  MUNICÍPIO</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE ADOTAR A INICIATIVA DO PROJETO DE LEI, QUE "AUTORIZA O PODER EXECUTIVO A CRIAR E IMPLANTAR UMA POLÍLICA DE FORMAÇAO E CAPACITAÇÃO DE EDUCADORES DA REDE DE ENSINO NO MUNICIPIO DE CABEDELO PARA INSERÇÃO ESCOLAR DE ALUNOS PORTADORES DE AUTISMO OU DIAGNOSTICADOS COM TRANSTORNO DO ESPECTRO AUTISTA"</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE ADOTAR A INICIATIVA DO PROJETO DE LEI, QUE "CRIA O PROGRAMA DE INTERCÂMBIO EDUCACIONAL NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR TERRENO PARA CONSTRUÇÃO DO POSTO DE SAÚDE JARDINS, PARA OS BAIRROS JARDIM AMERICA, JARDIM ALFA, GAMA E BETA</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAR RONDAS NAS PROXIMIDADES DO POSTO DE SAÚDE JARDINS, ENTRE OS BAIRROS JARDIM ALFA, BETA, GAMA E AMERICA</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE DECRETO DEFININDO O MARCO DO KM 0 DA BR 230</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UNIDADE DE SAÚDE DA FAMÍLIA EM TERRENO DO MUNICÍPIO ATRÁS DA CRECHE DO JARDIM GAMA</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO GALERIA E REPAROS ESTRUTURA DE ESGOTO A PARTIR DA ESQUINA DA RUA CLETO CAMPELO COM A RUA DO FLAMENGO, EM CAMALAÚ</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE REPÚDIO A ASSOCIAÇÃO DE PROTEÇÃO AO MEIO AMBIENTE DE CAMPINA GRANDE (APAM-CG)</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>PASSAGEM DE NÍVEL COM TUBULAÇÕES, LOCALIDADE PONTILHÃO, EM JARDIM MANGUINHOS</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CARGO DE VICE-GESTOR DE CRECHE MUNICIPAL</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO ACESSO E CONSTRUÇÃO DE FOSSA SECA NA CRECHE MUNICIPAL ADAMO KLINGER DE CASTRO FRUTUOSO, NO RECANTO DO POÇO</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR IVO ARCANJO PEREIRA</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA E TROCA DE LÂMPADAS EM RUAS DE INTERMARES</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELAÇÃO DE RUAS SEM NOME NO RECANTO DO POÇO E PORTAL DO POÇO </t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ESTACÃO FERROVIÁRIA NAS IMEDIAÇÕES DO IFPB EM CABEDELO</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS ABAIXO RELACIONADAS:_x000D_
 PROJETO DE LEI N° 017/2015 - DO PREFEITO MUNICIPAL - ALTERA DISPOSITIVOS DA LEI Nº 1.742, DE 07 DE ABRIL DE 2015, QUE INSTITUI O PROGRAMA DE CONCILIAÇÃO JURÍDICO-FISCAL DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE LEI COMPLEMENTAR N° 003/2015 - DO PREFEITO MUNICIPAL - COMPLEMENTA O ANEXO I DA LEI COMPLEMENTAR N° 042/2013, QUE ALTEROU A LEI COMPLEMENTAR N° 20/2006.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA INTERSTÍCIO PARA APRECIAÇÃO DO PROJETO DE LEI COMPLEMENTAR N° 003/2015 - DO PREFEITO MUNICIPAL - "COMPLEMENTA O ANEXO I DA LEI COMPLEMENTAR N° 042/2013, QUE ALTEROU A LEI COMPLEMENTAR N° 20/2006"</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL PARA A ASSOCIAÇÃO DE PROTEÇÃO AO MEIO AMBIENTE DE CAMPINA GRANDE (APAM-CG) PRESTAR ESCLARECIMENTOS</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DE ACESSO À RUA HONÓRIO PATRÍCIO, ATRAVÉS DA OPERAÇÃO TAPA BURACO, NO RECANTO DO POÇO, EXTENSIVA ÀS DEMAIS VIAS DO BAIRRO</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DE ITINERÁRIO DE LINHA DE ÔNIBUS NO BAIRRO DE JACARÉ</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS ILUMINAÇÃO PÚBLICA DA RUA SÃO FRANCISCO, EM CAMALAÚ</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DE ITINERÁRIO DA LINHA DE ÔNIBUS DO BAIRRO DE RENASCER</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIMINUIÇÃO CANTEIRO NA RUA MONSENHOR JOSE A SILVA COUTINHO, EM CAMALAÚ</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM NAS PASSAGENS DE NÍVEL PARALELAS A BR-230</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARAR CALÇAMENTO NA AVENIDA OCEANO ATLÂNTICO, EM INTERMARES</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO JOVEM MICHEL LIMA</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO NO CALÇAMENTO DA RUA PASTOR JOSÉ ALVES DE OLIVEIRA</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS AO INSTITUTO FEDERAL DE EDUCAÇÃO TECNOLÓGICA (IFPB)</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO EDIFÍCIO ONDE FUNCIONAVA O CENTRO DE FORMAÇÃO PROFISSIONAL JOSÉ AUGUSTO DE LIRA AO IFPB - CAMPUS CABEDELO</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE ESPAÇO PARA IMPLANTAÇÃO DA SEDE DA TERCEIRA IDADE EM INTERMARES</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRAS COLETA SELETIVA NAS PRAÇAS</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCENTIVO PREFEITURA À CASA DE ACOLHIMENTO MÃE NAZINHA</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO RUA JARDIM BRASÍLIA</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR OBRA RELACIONADA AO ESPORTE, EM CONSTRUÇÃO OU REFORMA, DE DESPORTISTA IVO ARCANJO PEREIRA</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR PELO FALECIMENTO DE EDME TAVARES DE ALBUQUERQUE</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSITURAS ABAIXO RELACIONADAS:_x000D_
 1) PROCESSO PL Nº 019/2015 - PMC/SEPLAN Nº 2015/003099-6 - INTERESSADO: EMILLI CAROLINA DE ANDRADE - ASSUNTO: CERTIDÃO DE USO E OCUPACÀO DO SOLO; _x000D_
 2) PROCESSO PL Nº 020/2015 - PMC/SEPLAN Nº 2015/002690-5 - INTERESSADO: VIRIDIS ENGENHARIA LTDA - EPP - ASSUNTO: CERTIDÃO DE USO E OCUPAÇÃO DO SOLO;_x000D_
 3) PROCESSO PL Nº 021/2015 - PMC/SEPLAN Nº 2015/002989-0 - INTERESSADO: FELIPE PALMEIRA SILVA DO VALE - ASSUNTO: CERTIDÃO DE USO E OCUPAÇÃO DO SOLO.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO LICENÇA DE SAÚDE DO VEREADOR REINALDO LIMA</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARRO FUMACÊ PULVERIZAÇÃO CIDADE COMBATE DENGUE</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAÇÃO FISCALIZAÇÃO DE TÁXIS OUTROS MUNICÍPIOS QUE OPERAM NO MUNICÍPIO</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE REGULAMENTAÇÃO MOTOTAXISTAS</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXA PEDESTRES RUA PASTOR JOSÉ ALVES - BR 230</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO REDUTORES VELOCIDADE E FAIXA PEDESTRE NA RUA ANNITA LUIZA MELLO DI LASCIO, EM PONTA DE CAMPINA</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR PROGRAMA COLETA SELETIVA E EDUCAÇÃO AMBIENTAL ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GALERIAS PLUVIAIS E SUBSTITUIÇÃO PLACA CONCRETO RUA ISMAEL SILVA</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>AÇÕES DE SUPORTE CASA DE ACOLHIDA MÃE NAZINHA</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO PRAÇA DO SKATE</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETORNO LINHA ÔNIBUS CABEDELO JOÃO PESSOA APÓS MEIA NOITE</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS APLAUSOS PRESIDENTE SOAJE ISAC DA SILVA BARBOSA</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS SEGUINTES PROPOSITURAS:_x000D_
 PROJETO DE LEI Nº 022/2015 - DO PREFEITO MUNICIPAL - APROVA O PLANO DE EDUCAÇÃO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 2. PROJETO DE LEI Nº 023/2015 - DO PREFEITO MUNICIPAL - CRIA O PROGRAMA DESENVOLVER CABEDELO E O FUNDO MUNICIPAL DE APOIO AOS PEQUENOS NEGÓCIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA NOME PRAÇA DO SKATE PARA JOBERT MICHEL LIMA</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO INTERNET WI-FI NAS PRAÇAS DE CABEDELO</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO BEBEDOUROS PRAÇAS CIDADE</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO BANHEIRO PÚBLICO PRAÇA DEFRONTE ANTIGO BAR DO SURFISTA</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA E REMOÇÃO GAMELEIRA PRAÇA DAS MÃES</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUIR NA ORDEM DO DIA PROCESSO PL Nº 026/2015 - PMC/SEPLAN Nº 2015/002364-7 - INTERESSADO: ALBERTO FLÁVIO MAGNO DINIZ - ASSUNTO: CERTIDÃO DE USO E OCUPAÇÃO DO SOLO</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO PISTA SKATE JACARÉ</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO (PINTURA) DE FAIXAS PEDESTRES E LOMBADAS INTERMARES</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS VIABILIZAÇÃO PARCERIAS PÚBLICO-PRIVADAS</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREMIAÇÃO INSTITUIÇÕES E SOCIEDADE CIVIL PROMOVAM CAMPANHAS PROL MEIO AMBIENTE</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO E CONSERVAÇÃO EQUIPAMENTOS ESPORTIVOS E LAZER ADAPTADOS PESSOAS NECESSIDADES ESPECIAIS</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL DISCUSSÃO SOBRE TERMINAL DE PETRÓLEO EM CABEDELO</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO PRAÇA PADRE CÍCERO, NA RUA JUAREZ TÁVORA, EM CAMALAÚ</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO CALÇAMENTO DA RUA POR TRÁS DO MURO DA ESTAÇÃO EM FRENTE AO MERCADO PÚBLICO</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA TERCEIRA VIA DE JARDIM MANGUINHOS AO JACARÉ</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO UPS EM JARDIM MANGUINHOS E  INTERMARES</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE POSTE TRAVESSA MIRAMAR</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DO CENTRO DE FORMAÇÃO PROFISSIONALIZANTE DE CABEDELO</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS PESAR FALECIMENTO DORALICE DOS SANTOS MIRANDA</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENDAMENTO AUDIÊNCIA GOVERNADOR SOBRE REDUÇÃO TRANSPORTE CABOTAGEM COMBUSTÍVEIS PORTO CABEDELO</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO PROPOSITURAS ABAIXO RELACIONADAS:_x000D_
 1) PROCESSO PL N° 027/2015 - PMC/SEPLAN N° 2015/003303-0 - INTERESSADO: FUJICOM COMÉRCIO DE MAT. HOSPITALARES E IMPORT. LTDA. - ASSUNTO: CERTIDÃO DE USO E OCUPAÇÃO DO SOLO;_x000D_
 2) PROCESSO PL N° 028/2015 - PMC/SEPLAN N° 2015/003550-5 - INTERESSADO: EXJET CORN. SERV. CONTRA INCÊNDIO LTDA. - ASSUNTO: CERTIDÃO DE USO E OCUPAÇÃO DO SOLO.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE LEI N° 024/2015 - "DISPÕE SOBRE TERRENOS BALDIOS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE LICENÇA SEM REMUNERAÇÃO VEREADOR ARTUR CUNHA LIMA POR POSSE, EM CARÁTER PRECÁRIO, DE DEPUTADO ESTADUAL</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CEMITÉRIO COM SALÃO PARA VELÓRIO</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DO CEMITÉRIO DO BAIRRO RECANTO DO POÇO</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> RETELHAMENTO ESCOLA MUNICIPAL ALTIMAR PIMENTEL</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO E TERRAPLANAGEM RUA GOLFO DE BOTÍNIA, EM INTERMARES</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO E TERRAPLANAGEM RUA JAIR CUNHA CAVALCANTI</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO PELO DNIT DE FAIXA DE PEDESTRES PROXIMIDADES DELEGACIA DA MULHER</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS AO DEPUTADO FEDERAL HUGO MOTTA</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE LEI Nº 025/2015 - DO PREFEITO MUNICIPAL - "ALTERA A LEI MUNICIPAL N°_x000D_
 1.692, DE 31 DE JANEIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NO GINÁSIO ESPORTES EM CAMALAÚ</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM E ATERRAMENTO DA RUA PROFESSORA CLODOALDO TRIGUEIRO, EM CAMBOINHA II</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM E ATERRAMENTO DA RUA HIOLANDA SOUZA DA COSTA, NO RECANTO DO POÇO</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM E ATERRAMENTO RUA 12 DE DEZEMBRO, EM CAMBOINHA I</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE PÉSSIMA INFRAESTRUTURA DOS BAIRROS CAMBOINHA, JARDIM CAMBOINHA E JARDIM_x000D_
 JERICÓ E SOBRE ACESSO AO IFPB</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE DESCUMPRIMENTO DAS OBRIGAÇÕES TRABALHISTAS POR PARTE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PELA CAGEPA DA ESTAÇÃO ELEVATÓRIA EM INTERMARES</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETOMADA PELO DER DA OPERAÇÃO TAPA BURACOS NA NA AVENIDA OCEANO ATLÂNTICO EM INTERMARES</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES QUANTO A ARRECADAÇÃO DE ISS DE TAXISTAS PELO MUNICÍPIO</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIAS DOS PROCESSOS DE PAGAMENTOS DE NOTAS FISCAIS DO CONTRATO DO LIXO HOSPITALAR</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE SITUAÇÃO FINANCEIRA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TERRAPLANAGEM PRINCIPAIS RUAS DO BAIRRO DO JACARÉ</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TERRAPLANAGEM NAS RUAS DE INTERMARES, AMAZONA PARQUE, BELA VISTA E PORTAL DO POCO</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR ATIVIDADES DA ACADEMIA AO AR LIVRE - TREINAMENTO FUNCIONAL, DE FORMA ITINERANTE EM TODOS OS BAIRROS</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRATIFICAÇÕES GUARDAS MUNICIPAIS</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE EXAMES PREVENTIVOS ANEMIA FALCIFORME NAS MULHERES DE COR NEGRA E PARDA</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROCESSO PL N° 031/2015 - PMC/SEPLAN N° 2015/003353-7 DE INTERESSE DE PAULO ROBERTO FREIRE VITAL</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CENTRO COMERCIAL NO ANTIGO CENTER LANCHES, NO CENTRO DA CIDADE AO LADO DO CABEDELO CLUBE</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DE RUAS NO ENTORNO DO PORTO DO MUNICÍPIO DE CABEDELO</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CURSO DE INGLÊS PARA A POPULAÇÃO EM GERAL</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PARADAS DE ÔNIBUS COLETIVO EQUIPADA COM COBERTURA NA AVENIDA PRINCIPAL DO JACARÉ E OCEANIA</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA AVENIDA MAR DA IRLANDA EM INTERMARES</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA EM FRENTE AO ANTIGO BAR DO MARCÃO, NA PRAIA DO POÇO</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTUDOS, OBRAS PARA ADEQUAÇÃO E COLOCAÇÃO DE REFLETORES NO ESPAÇO CONHECIDO COMO AREIÃO, NA PRAIA DE MIRAMAR PARA A PRÁTICA DE ESPORTES </t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESENVOLVIMENTO DE POLÍTICAS SUSTENTÁVEIS PELO MUNICÍPIO</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTAR INICIATIVA DO PROJETO DE LEI COMPLEMENTAR QUE INSTITUA PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES OCUPANTES DOS CARGOS DE ENGENHARIAS, ARQUITETO, TECNÓLOGOS E OUTROS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETORNO DAS AULAS NA ESCOLA MUNICIPAL ALTIMAR PIMENTEL</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR IMPLANTAÇÃO DA LEI DE INCENTIVO AO ESPORTE</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE LEI N° 027/2015 - DO PREFEITO MUNICIPAL - AUTORIZA O PODER EXECUTIVO ADQUIRIR BEM IMÓVEL PARA O DESENVOLVIMENTO DE ATIVIDADES INERENTES AO PROCON MUNICIPAL DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SESSÃO ESPECIAL NO PLENÁRIO DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRAMENTO DE BURACOS E TERRAPLANAGEM NA RUA AGOSTINHO GARCIA LOBO, EM CAMBOINHA I</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRAMENTO DE BURACOS E TERRAPLANAGEM NA RUA UNIV. JOÃO ROBERTO BORGES DE SOUZA, EM CAMBOINHA I</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR ARNALDO DA SILVA OLIVEIRA</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS APLAUSOS AO GOVERNADOR DO ESTADO DA PARAÍBA, RICARDO VIEIRA COUTINHO, PELA CONSTRUÇÃO DO VIADUTO TREVO DAS MANGABEIRAS</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO POSTE EM FRENTE AO PONTO DE APOIO DE TÁXI EM INTERMARES</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE INDICAÇÃO NA ENTRADA DE INTERMARES</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DE REFORMA DA ESCOLA ESTADUAL DE ENSINO MÉDIO INOVADOR JOSÉ GUEDES CAVALCANTE</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO E LIMPEZA  DOS PORTAIS DAS ENTRADAS DO BAIRRO DE  INTERMARES</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> IMPLANTAÇÃO DE PONTOS DE COLETA SELETIVA NO BAIRRO DE INTERMARES</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE AÇÕES DE LIMPEZA E RETIRADA VEGETAÇÃO DE RUAS NO BAIRRO BELA VISTA</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS REPÚDIO AO DEPUTADO ESTADUAL ANÍSIO SOARES MAIA</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PERSONA NON GRATA A CÂMARA MUNICIPAL AO DEPUTADO ESTADUAL ANÍSIO SOARES MAIA</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DOS SERVIDORES MUNICIPAIS VÍTIMAS DE ASSÉDIO MORAL</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETOMADA DO TAPA BURACOS NA AVENIDA OCEANO ATLÂNTICO, VIA LITORÂNEA DO BAIRRO DE INTERMARES</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA REGULAR DE ÁRVORES NO ENTORNO DA FORTALEZA DE SANTA CATARIANA</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO DE MOBILIDADE EMERGENCIAL PARA AS RUAS DO ENTORNO DA FORTALEZA SANTA CATARINA</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NA AV. GOLFO DE FINLÂNDIA EM INTERMARES</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E PINTURA CALÇADINHA DE INTERMARES</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/552/552_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORÇO POLICIAMENTO OSTENSIVO EM INTERMARES</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/553/553_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELERIDADE TCE AO TRÂMITE DO PROCESSO QUE TRATA DA REGULARIZAÇÃO DE VÍNCULO FUNCIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE - ACS, E DOS AGENTES DE COMBATES A ENDEMIAS - ACE, VINCULADOS AO MUNICÍPIO DE CABEDELO-PB</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE O RUGBY</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA AV. MAR VERMELHO, EM INTERMARES</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRAMENTO DE BURACOS E TERRAPLANAGEM NA RUA AGOSTINHO GARCIA LOBO, CAMBOINHA I</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO CAIXA D'ÁGUA NO CENTRO INTEGRADO EDUCAÇÃO INFANTIL</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTAR A INICIATIVA DA CRIAÇÃO DE PROGRAMA DE CAPACITAÇÃO EM PRIMEIROS SOCORROS PARA SERVIDORES E ALUNOS DA REDE MUNICIPAL DE ENSINO FUNDAMENTAL E MÉDIO DE CABEDELO</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO (PCCR) DOS SERVIDORES EFETIVOS DA SEMOB - SECRETARIA DE MOBILIDADE URBANA</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE A 3ª SEMANA DO BEBÊ NO MUNICÍPIO DE CABEDELO</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>SUPRESSÃO VEGETAÇÃO NA AV. OCEANO ATLÂNTICO, EM INTERMARES</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE O PORTO DE CABEDELO E A QUESTÃO DO TERMINAL DE COMBUSTÍVEIS DA PETROBRAS</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE LEI N° 031/2015 - DO PREFEITO MUNICIPAL - DISPÕE SOBRE A GESTÃO DEMOCRÁTICA DO ENSINO PÚBLICO NO MUNICÍPIO DE CABEDELO</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DO TRÂNSITO NO MUNICÍPIO DE CABEDELO</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPRA DE APARELHO AUDITIVO PARA CRIANÇA</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIO PARA PUBLICAÇÃO DO LIVRO DA ALUNA MYRNA ANDREZA DA SILVA</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA ORDENAR E DISCIPLINAR O TRÂNSITO NA AVENIDA QUE MARGEIA A RODOVIA BR 230, NA ALTURA DA ENTRADA DO BAIRRO RENASCER, NO TRECHO QUE COMPREENDE A LOJA DE MATERIAL DE CONSTRUÇÃO PROJECTA E O MAGAZINE LUIZA</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS AO PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA ADRIANO GALDINO</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAR A COLETA DE LIXO E ENTULHO NO LOTEAMENTO AMAZÔNIA PARK</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO MEIO-FIO, CAPINAÇÃO E LIMPEZA NAS ÁREAS VERDES DE INTEMARES</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A PREFEITURA DE PROJETO DE LEI PARA QUE 35% DOS TRABALHADORES DE EMPRESAS INSTALADAS NA CIDADE SEJAM MORADORES DO MUNICÍPIO, TENDO COMO CONTRAPARTIDA SUA CAPACITAÇÃO</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>RONDAS DA VIATURA DA POLICIA MILITAR E DA GUARDA MUNICIPAL, NAS MEDIAÇÕES DA CAPELA DE NOSSA SENHORA DE NAZARÉ NA PRAIA DO POÇO, NAS QUARTAS À NOITE</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CURSO PREPARATÓRIO PARA GESTOR ESCOLAR</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARBORIZAÇÃO URBANA DA CIDADE DE CABEDELO</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AMBULÂNCIA PARA OS BAIRROS JACARÉ, OCEANIA E VILA FELIZ</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E AMPLIAÇÃO DO PROGRAMA CUIDANDO DO AMANHÃ</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSO CONSELHEIROS TUTELARES ELEITOS</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE SINALIZAÇÃO TURÍSTICA BILÍNGUE (PORTUGUÊS E INGLÊS) NOS PONTOS TURÍSTICOS DE CABEDELO.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>RONDAS DE VIATURAS DA GUARDA MUNICIPAL NAS ESCOLAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA ÁRVORES DA PRAÇA DOS ESTIVADORES (DA RODINHA), EM CAMALAÚ</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS DA PRAÇA DOS ESTIVADORES, EM CAMALAÚ</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA DE ESPORTE NO BAIRRO DO POÇO</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>FACILITAÇÃO DE CONCESSÃO DE ALVARÁS DE FUNCIONAMENTO AOS MEI'S</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PSF NA RUA CLETO CAMPELO, EM CAMALAÚ</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO NOS POSTOS DE ATENDIMENTO DE SAÚDE DE PROFESSORES DE LIBRAS</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL CÂNCER DE PRÓSTATA</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE ABATIMENTO NO IMPOSTO DE RENDA PARA COMPRA DE MEDICAMENTOS USO CONTÍNUOS, DE MORADIAS ALUGADAS E CASAS FINANCIADAS</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL DO PROGRAMA DESENVOLVER CABEDELO PARA TAXISTAS</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO E CAMPANHA DE CONSCIENTIZAÇÃO NA ORLA DE CABEDELO</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> LIMPEZA DOS COQUEIROS NA ORLA DE INTERMARES</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACO NA AVENIDA QUE DÁ ACESSO A POLÍCIA FEDERAL, NA PRAIA DO POÇO</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARRO PIPA PARA RUA JOÃO LELIS DE LUNA FREIRE, EM CAMBOINHA</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO ESPECÍFICA PARA UNIDADE DE ATENDIMENTO MÉDICA DA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE OS PROBLEMAS DO ESPORTE NO MUNICÍPIO</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL PROIBIÇÃO DA CIRCULAÇÃO DE TÁXI DE OUTROS MUNICÍPIOS</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO DA MOROSIDADE NOS PROCESSOS DE TRANSFERÊNCIA DE PROPRIEDADE DE BARCOS E OUTROS</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>HORÁRIO INTEGRAL DE FUNCIONAMENTO DE PSFS DO MUNICÍPIO DE CABEDELO</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO E ORIENTAÇÃO NAS PRAIAS QUANTO AOS VEÍCULOS</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CADASTRO JOVEM EMPREENDEDOR CABEDELENSE E MELHOR IDADE EMPREENDEDORA</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ILUMINAÇÃO PÚBLICA DO LOTEAMENTO BELA VISTA</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS DE DENOMINAÇÃO DAS RUAS E AVENIDAS NO BAIRRO DE INTERMARES</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APRECIAÇÃO DAS PROPOSITURAS:_x000D_
 PROJETO DE LEI N° 037/2015 - DO VEREADOR MARCIO BEZERRA - INSTITUI O DIA DA CONSCIÊNCIA NEGRA NO MUNICÍPIO DE CABEDELO (PB), E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE LEI Nº 043/2015 - DO PREFEITO MUNICIPAL - REVOGA A LEI MUNICIPAL N° 1.568/2012 QUE AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEL PERTENCENTE AO PATRIMÔNIO DO MUNICÍPIO, AO ESTADO DA PARAÍBA, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATOR NA AVENIDA MAR DAS ANTILHAS, EM INTERMARES</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DE TODAS AS FAIXAS DE PEDESTRES E LOMBADAS DE INTERMARES E POÇO</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DOS BANCOS DE TODO CALÇADÃO DA ORLA DE INTERMARES</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO LIMPEZA E FISCALIZAÇÃO DOS TERRENOS BALDIOS DO MUNICÍPIO PARA PREVENIR E COMBATER A DENGUE E OUTRAS DOENÇAS</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E REFORMA NA QUADRA POLIESPORTIVA DO BAIRRO DO RECANTO DO POÇO</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DO CURSO DE CAPACITAÇÃO EM INGLÊS PROFISSIONALIZANTE MARÍTIMO</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABONO DE FALTAS DE SESSÕES ORDINÁRIAS</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL DIA NACIONAL CONSCIÊNCIA NEGRA</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA EDUCATIVAS DE CONSCIENTIZAÇÃO SOBRE O LIXO DEIXADO NAS PRAIAS</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DAS CONSTRUÇÕES NO LOTEAMENTO BELA VISTA</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MERCADO PÚBLICO E PAVIMENTAÇÃO VIA PRINCIPAL DO BAIRRO DE OCEANIA</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACOS NO BAIRRO DE INTERMARES</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE AO DEPUTADO FEDERAL MANOEL JUNIOR PARA DISCUSSÃO SOBRE OS TEMAS DE LAUDÊNIO E AFORAMENTO, EM TRAMITAÇÃO NO CONGRESSO</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOÇÃO DE PROJETO DE LEI QUE INSTITUI O PROGRAMA ESPECIAL DE APOIO AO ESPORTE E ATLETAS DE BASE (PRO AMADOR), NO MUNICÍPIO DE CABEDELO</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOÇÃO DA INICIATIVA DO PROJETO DE LEI QUE INSTITUI O PROGRAMA 14° SALÁRIO NA ESCOLA, NO MUNICÍPIO DE CABEDELO</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO DE ÁREA PARA CONSTRUÇÃO DE PRAÇA E/OU QUADRA DE ESPORTES NO LOTEAMENTO JARDIM CAMBOINHA</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE PORTO PESQUEIRO EM CABEDELO</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE LEI N° 045/2015 - DO PREFEITO MUNICIPAL - DESAFETA DA CONDIÇÃO DE BEM DE USO COMUM DO POVO A AVENIDA 24, DO LOTEAMENTO INTERMARES, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOÇÃO DO PROJETO DE LEI SOBRE ISENÇÃO DE ISS AOS MOTORISTAS AUTÔNOMOS</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPACITAÇÃO DE JOVENS PARA TRABALHO NA EMPRESA CARAJÁS</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DOS PROJETOS:_x000D_
 - PROJETO DE LEI Nº 046/2015 - DO PREFEITO MUNICIPAL - AUTORIZA A DOAÇÃO COM ENCARGOS E CLÁUSULA DE AUTO-REVOGAÇÃO DE ÁREA PÚBLICA, LOCALIZADA NO LOTEAMENTO INTERMARES, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 - PROJETO DE LEI Nº 047/2015 - DO PREFEITO MUNICIPAL - ALTERA A LEI MUNICIPAL N° 1759/2015 E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 - PROCESSO PL Nº 040/2015 - PMC/SEPLAN Nº 2015/008379-8 - INTERESSADO: CARAJÁ MATERIAL DE CONSTRUÇÃO LTDA. - ASSUNTO: CERTIDÃO DE USO E OCUPACÃO DO SOLO;_x000D_
 - PROCESSO PL Nº 042/2015 - PMC/SEPLAN N° 2015/008295-3 - INTERESSADO: JOSELITA DE ARAÚJO MONTEIRO. - ASSUNTO: CERTIDÃO DE USO E OCUPAÇÃO DO SOLO</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DO CEMITÉRIO DO POÇO</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DOAÇÃO DE ALIMENTOS AOS MUNÍCIPES CARENTES NO PERÍODO NATALINO</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL DO PROGRAMA DESENVOLVER CABEDELO AOS PESCADORES PROFISSIONAIS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO NO MERCADO PÚBLICO MUNICIPAL A OPERAÇÃO "LEGALIZAR PARA ORGANIZAR", PARA CORRIGIR POSSÍVEIS IRREGULARIDADES NA CONCESSÃO DOS BOXES</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DAS QUADRAS POLIESPORTIVAS E DO GINÁSIO POLIESPORTIVO DE CABEDELO</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO SEDE PRÓPRIA PARA SEDE DA AMAPEDEC - ASSOCIAÇÃO DE MÃES E PAIS DE PESSOAS COM DEFICIÊNCIA DE CABEDELO</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE COMPLEXO ESPORTIVO NO LUGAR DA ATUAL QUADRA LOCALIZADA NA RUA SIQUEIRA CAMPOS, EM CAMNALAÚ</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR PELO FALECIMENTO DO SENHORA HILDA KOURY VIANA DA SILVA</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE LEI Nº 048/2015 - DO PREFEITO MUNICIPAL - DESAFETA DA CONDIÇÃO DE BEM DE USO COMUM DO POVO, PARTE DA RUA 05, DO LOTEAMENTO JARDIM JANDIRA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE CONCESSÃO DE INCENTIVOS A PESSOAS FÍSICAS OU JURÍDICAS DOMICILIADAS EM CABEDELO</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE SEGURANÇA PÚBLICA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO E REFORMA DAS UNIDADES DE ENSINO MUNICIPAIS</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS AOS GESTORES E VICE GESTORES DAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SESSÃO ESPECIAL SOBRE O VÍRUS ZIKA</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO LICENÇA SEM REMUNERAÇÃO</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SITUAÇÃO AREIA VERMELHA</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO, REFORMA E AMPLIAÇÃO DE CRECHES E ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA DE COMBATE AO MOSQUITO AEDES AEGYPTI</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA CAIXAS D'ÁGUA DE PRÉDIOS MUNICIPAIS E TERRENOS BALDIOS</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAÇÃO DE FISCALIZAÇÕES E COMBATE EXPLORAÇÃO SEXUAL INFANTIL BR 230</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A SUCAM DE MATA-MOSQUITO EM INTERMARES, POÇO E CAMBOINHA III</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UPP PRÓXIMO AO IFPB</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAÇÃO CAMPANHAS E VISITAS COMBATE AEDES AEGYPTI</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE PROJETO PARA COLOCAÇÃO DE PISO NA ÁREA FRONTAL, E DEMARCAÇÃO DE ESTACIONAMENTO NA POLICLÍCINA LEONARDO MOZARD</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSTAS:_x000D_
 _x000D_
 - PROJETO DE LEI Nº 051/2015 - DO PREFEITO MUNICIPAL - DENOMINA DE NILZA DO AMARAL CARDOSO, A UNIDADE DE SAÚDE DA FAMÍLIA, LOCALIZADA NO BAIRRO DE CARNALAÚ, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 - PROJETO DE LEI Nº 052/2015 - DO PREFEITO MUNICIPAL - DESAFETA DA CONDIÇÃO DE USO COMUM DO POVO, BEM PÚBLICO, LOCALIZADO NO LOTEAMENTO JARDIM JANDIRA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 - PROJETO DE LEI COMPLEMENTAR Nº 004/2015 - DO PREFEITO MUNICIPAL - DESAFETA SOBRE A ADOÇÃO DE CONDUTAS REFERENTE AOS TERRENOS BALDIOS LOCALIZADOS NO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA INTERSTÍCIO REGIMENTAL PARA APRECIAÇÃO DE PROJETO DE LEI COMPLEMENTAR N° 004/2015 - DO PREFEITO MUNICIPAL - DISPÕE SOBRE ADOÇÃO DE CONDUTAS REFERENTE AOS TERRENOS BALDIOS LOCALIZADOS NO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPLICAÇÕES SOBRE TEOR DE ÁUDIOS DIVULGADOS EM MÍDIAS SOCIAIS SOBRE SUPOSTAS DENÚNCIAS ENVOLVENDO VEREADORES</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER TEOR NA ÍNTEGRA E SEM EDIÇÕES DE ÁUDIOS DIVULGADOS NAS MÍDIAS SOCIAIS ENVOLVENDO VEREADORES EM SUPOSTAS DENÚNCIAS </t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER TEOR NA ÍNTEGRA DE ÁUDIOS SEM EDIÇÕES ENVOLVENDO DENÚNCIAS DE VEREADORES</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DA BANDA DE MÚSICA 12 DE DEZEMBRO</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESGATE DO CORAL MUNICIPAL TOM JOBIM</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO DO PROJETO DE LEI N° 053/2015 - DO PREFEITO MUNICIPAL - AUTORIZA A DOAÇÃO COM ENCARGOS E CLÁUSULA DE AUTO-REVOGAÇÃO DE ÁREA PÚBLICA, LOCALIZADA NO LOTEAMENTO JARDIM JANDIRA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5062/vp_ao_pl_no_015_2015__-_ver._fernando_sobrinho__NCxE4xW.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5062/vp_ao_pl_no_015_2015__-_ver._fernando_sobrinho__NCxE4xW.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 015/2015 QUE "ASSEGURA AOS JOVENS DE BAIXA RENDA E ESTUDANTES, NO MUNICÍPIO DE CABEDELO, O DIREITO AO PAGAMENTO DE MEIA-ENTRADA EM EVENTOS CULTURAIS, ESPORTIVOS E DE LAZER, E ADOTA OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR FERNANDO SOBRINHO.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5063/vt_ao_pl_no_016_2015__-_ver._fernando_sobrinho__R6r9zCO.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5063/vt_ao_pl_no_016_2015__-_ver._fernando_sobrinho__R6r9zCO.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 016/2015, QUE "PROÍBE, NO ÂMBITO DO MUNICÍPIO DE CABEDELO, A COBRANÇA DAS TAXAS DE RELIGAÇÃO DE SERVIÇOS DE ÁGUA E ENERGIA ELÉTRICA, NOS CASOS DE DESLIGAMENTO POR FALTA DE PAGAMENTO E ADOTA OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR FERNANDO SOBRINHO.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5064/vt_ao_pl_no_024_2015__-_ver._jose_eudes_-_em_tramitacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5064/vt_ao_pl_no_024_2015__-_ver._jose_eudes_-_em_tramitacao.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 024/2015, QUE "DISPÕE SOBRE TERRENOS BALDIOS, E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR JOSÉ EUDES.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5065/vt_ao_pl_no_035_2015__-_ver._marcio_bezerra_-_e_2dZfjpV.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5065/vt_ao_pl_no_035_2015__-_ver._marcio_bezerra_-_e_2dZfjpV.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 035/2015, QUE "INSTITUI AS OLIMPÍADAS CRISTÃ NO ÂMBITO DO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR MARCIO BEZERRA.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5066/vt_ao_pl_no_050_2015__-_ver._marcio_bezerra_-_e_IRppqac.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5066/vt_ao_pl_no_050_2015__-_ver._marcio_bezerra_-_e_IRppqac.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 050/2015, QUE "DISPÕE SOBRE A OBRIGATORIEDADE DAS EMPRESAS OPERADORAS DE TELEFONIA FIXA E MÓVEL, QUE OPERAM NO ÂMBITO DO MUNICÍPIO DE CABEDELO, MANTEREM POSTO DE ATENDIMENTO AOS CONSUMIDORES, E DÁ OUTRAS PROVIDÊNCIAS", DE AUTORIA DO VEREADOR MARCIO BEZERRA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6172,67 +6172,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5216/1a_sessao_especial_-_10-03-_2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5217/2a_sessao_especial_-_07-04-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5218/3a_sessao_especial_-_19-05-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5219/4a_sessao_especial_-_02-06-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5220/5a_sessao_especial_-_17-08-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5221/6a_sessao_especial_-_20-08-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5222/7a_sessao_especial_-_27-08-2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5223/8a_sessao_especial_-_24-09-2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5224/9a_sessao_especial_-_29-09-2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5225/10a_sessao_especial_-_01-10-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5226/11a_sessao_especial_-_22-10-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5227/12a_sessao_especial_-_05-11-2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5228/13a_sessao_especial_-_12-11-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5229/14a_sessao_especial_-_17-11-2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5230/15a_sessao_especial_-_17-11-2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5231/16a_sessao_especial_-_19-11-2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5232/17a_sessao_especial_-_03-12-2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5253/18a_sessao_especial_-_10-12-2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5254/19a_sessao_especial_-_15-12-2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5255/20a_sessao_especial_-_16-12-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5256/21a_sessao_especial_-_17-12-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5160/ata_01a_sessao_extraordinaria-15-01-_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5161/ata_02a_sessao_extraordinaria-11-02-_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5507/01a_sessao_ordinaria_-_03-03-2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5508/02a_sessao_ordinaria_-_05-03-2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5509/03a_sessao_ordinaria_-_10-03-2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5510/04a_sessao_ordinaria_-_17-03-2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5511/05a_sessao_ordinaria_-_19-03-2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5512/06a_sessao_ordinaria_-_24-03-2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5513/07a_sessao_ordinaria_-_26-03-2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5514/08a_sessao_ordinaria_-_31-03-2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5515/09a_sessao_ordinaria_-_16-04-2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5516/10a_sessao_ordinaria_-_23-04-2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5546/11a_sessao_ordinaria_-_05-05-2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5548/12a_sessao_ordinaria_-_21-05-2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5547/13a_sessao_ordinaria_-_26-05-2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5551/14a_sessao_ordinaria_-_02-06-2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5550/15a_sessao_ordinaria_-_11-06-2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5552/16a_sessao_ordinaria_-_18-06-2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5553/17a_sessao_ordinaria_-_09-07-2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5554/18a_sessao_ordinaria_-_30-07-2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5556/19a_sessao_ordinaria_-_06-08-2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5555/20a_sessao_ordinaria_-_11-08-2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5559/21a_sessao_ordinaria_-_13-08-2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5561/22a_sessao_ordinaria_-_25-08-2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5565/23a_sessao_ordinaria_-_01-09-2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5563/24a_sessao_ordinaria_-_15-09-2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5566/25a_sessao_ordinaria_-_17-09-2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5576/26a_sessao_ordinaria_-_22-09-2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5577/27a_sessao_ordinaria_-_08-10-2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5579/28a_sessao_ordinaria_-_13-10-2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5578/29a_sessao_ordinaria_-_15-10-2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5580/30a_sessao_ordinaria_-_20-10-2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5581/31a_sessao_ordinaria_-_27-10-2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5582/32a_sessao_ordinaria_-_29-10-2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5583/33a_sessao_ordinaria_-_03-11-2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5585/34a_sessao_ordinaria_-_12-11-2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5584/35a_sessao_ordinaria_-_17-11-2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5586/36a_sessao_ordinaria_-_24-11-2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5588/37a_sessao_ordinaria_-_01-12-2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5587/38a_sessao_ordinaria_-_03-12-2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5589/39a_sessao_ordinaria_-_10-12-2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5590/40a_sessao_ordinaria_-_15-12-2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5591/41a_sessao_ordinaria_-_17-12-2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4210/pdl_no_001_2015-ver._lucio_jose-dl_no_568.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4211/pdl_no_002_2015-ver._rosivando_viana-dl_no_570.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4212/pdl_no_003_2015-ver._moacir_dantas_-_dl_no_6122015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4213/pdl_no_004_2015-ver._graca_rezende_-_dl_no_6172015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4214/pdl_no_005_2015-ver._junior_datele-dl_no_618_2015.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4215/pdl_no_006_2015-ver._junior_datele-dl_no_619_2015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4216/pdl_no_007_2015-ver._junior_datele-dl_no_621_2015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4217/pdl_no_008_2015-ver._moacir_dantas-dl_no_623_2015.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4218/pdl_no_009_2015-ver._graca_rezende-dl_no_624_2015.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4219/pdl_no_010_2015-ver._marcio_bezerra-dl_no_625_2015.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4221/pdl_no_011_2015-ver._marcio_bezerra-dl_no_626_2015.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4223/pdl_no_012_2015-ver._jacqueline_monteiro-dl_no_627_2015.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4224/pdl_no_013_2015-ver._jose_pereira-dl_no_639_2015.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4226/pdl_no_014_2015-ver._jose_pereira-dl_no_640_2015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4228/pdl_no_015_2015-ver._jose_pereira-dl_no_641_2015.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4229/pdl_no_016_2015-ver._jacqueline_monteiro-dl_no_631_2015.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4230/pdl_no_017_2015-ver._marcio_bezerra-dl_no_642_2015.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4231/pdl_no_018_2015-ver._jacqueline_monteiro-dl_no_645_2015.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4233/pdl_no_019_2015-ver._belmiro_mamede-dl_no_646_2015.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4234/pdl_no_020_2015-ver._jose_pereira-dl_no_647_2015.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4235/pdl_no_021_2015-ver._marcio_bezerra-dl_no_648_2015.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4347/plc_no_001_2015-prefeito_municipal-lei_c_no_052_2015.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4348/plc_no_002_2015-prefeito_municipal-lei_c_no_053_2015.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4349/plc_no_003_2015-prefeito_municipal_-_lei_comple_1W3EKrc.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4350/plc_no_004_2015-prefeito_municipal_-_lei_comple_GLXO13J.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5062/vp_ao_pl_no_015_2015__-_ver._fernando_sobrinho__NCxE4xW.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5063/vt_ao_pl_no_016_2015__-_ver._fernando_sobrinho__R6r9zCO.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5064/vt_ao_pl_no_024_2015__-_ver._jose_eudes_-_em_tramitacao.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5065/vt_ao_pl_no_035_2015__-_ver._marcio_bezerra_-_e_2dZfjpV.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5066/vt_ao_pl_no_050_2015__-_ver._marcio_bezerra_-_e_IRppqac.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5216/1a_sessao_especial_-_10-03-_2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5217/2a_sessao_especial_-_07-04-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5218/3a_sessao_especial_-_19-05-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5219/4a_sessao_especial_-_02-06-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5220/5a_sessao_especial_-_17-08-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5221/6a_sessao_especial_-_20-08-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5222/7a_sessao_especial_-_27-08-2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5223/8a_sessao_especial_-_24-09-2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5224/9a_sessao_especial_-_29-09-2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5225/10a_sessao_especial_-_01-10-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5226/11a_sessao_especial_-_22-10-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5227/12a_sessao_especial_-_05-11-2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5228/13a_sessao_especial_-_12-11-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5229/14a_sessao_especial_-_17-11-2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5230/15a_sessao_especial_-_17-11-2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5231/16a_sessao_especial_-_19-11-2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5232/17a_sessao_especial_-_03-12-2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5253/18a_sessao_especial_-_10-12-2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5254/19a_sessao_especial_-_15-12-2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5255/20a_sessao_especial_-_16-12-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5256/21a_sessao_especial_-_17-12-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5160/ata_01a_sessao_extraordinaria-15-01-_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5161/ata_02a_sessao_extraordinaria-11-02-_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5507/01a_sessao_ordinaria_-_03-03-2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5508/02a_sessao_ordinaria_-_05-03-2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5509/03a_sessao_ordinaria_-_10-03-2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5510/04a_sessao_ordinaria_-_17-03-2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5511/05a_sessao_ordinaria_-_19-03-2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5512/06a_sessao_ordinaria_-_24-03-2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5513/07a_sessao_ordinaria_-_26-03-2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5514/08a_sessao_ordinaria_-_31-03-2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5515/09a_sessao_ordinaria_-_16-04-2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5516/10a_sessao_ordinaria_-_23-04-2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5546/11a_sessao_ordinaria_-_05-05-2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5548/12a_sessao_ordinaria_-_21-05-2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5547/13a_sessao_ordinaria_-_26-05-2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5551/14a_sessao_ordinaria_-_02-06-2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5550/15a_sessao_ordinaria_-_11-06-2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5552/16a_sessao_ordinaria_-_18-06-2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5553/17a_sessao_ordinaria_-_09-07-2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5554/18a_sessao_ordinaria_-_30-07-2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5556/19a_sessao_ordinaria_-_06-08-2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5555/20a_sessao_ordinaria_-_11-08-2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5559/21a_sessao_ordinaria_-_13-08-2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5561/22a_sessao_ordinaria_-_25-08-2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5565/23a_sessao_ordinaria_-_01-09-2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5563/24a_sessao_ordinaria_-_15-09-2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5566/25a_sessao_ordinaria_-_17-09-2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5576/26a_sessao_ordinaria_-_22-09-2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5577/27a_sessao_ordinaria_-_08-10-2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5579/28a_sessao_ordinaria_-_13-10-2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5578/29a_sessao_ordinaria_-_15-10-2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5580/30a_sessao_ordinaria_-_20-10-2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5581/31a_sessao_ordinaria_-_27-10-2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5582/32a_sessao_ordinaria_-_29-10-2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5583/33a_sessao_ordinaria_-_03-11-2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5585/34a_sessao_ordinaria_-_12-11-2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5584/35a_sessao_ordinaria_-_17-11-2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5586/36a_sessao_ordinaria_-_24-11-2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5588/37a_sessao_ordinaria_-_01-12-2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5587/38a_sessao_ordinaria_-_03-12-2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5589/39a_sessao_ordinaria_-_10-12-2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5590/40a_sessao_ordinaria_-_15-12-2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5591/41a_sessao_ordinaria_-_17-12-2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4210/pdl_no_001_2015-ver._lucio_jose-dl_no_568.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4211/pdl_no_002_2015-ver._rosivando_viana-dl_no_570.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4212/pdl_no_003_2015-ver._moacir_dantas_-_dl_no_6122015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4213/pdl_no_004_2015-ver._graca_rezende_-_dl_no_6172015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4214/pdl_no_005_2015-ver._junior_datele-dl_no_618_2015.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4215/pdl_no_006_2015-ver._junior_datele-dl_no_619_2015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4216/pdl_no_007_2015-ver._junior_datele-dl_no_621_2015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4217/pdl_no_008_2015-ver._moacir_dantas-dl_no_623_2015.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4218/pdl_no_009_2015-ver._graca_rezende-dl_no_624_2015.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4219/pdl_no_010_2015-ver._marcio_bezerra-dl_no_625_2015.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4221/pdl_no_011_2015-ver._marcio_bezerra-dl_no_626_2015.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4223/pdl_no_012_2015-ver._jacqueline_monteiro-dl_no_627_2015.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4224/pdl_no_013_2015-ver._jose_pereira-dl_no_639_2015.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4226/pdl_no_014_2015-ver._jose_pereira-dl_no_640_2015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4228/pdl_no_015_2015-ver._jose_pereira-dl_no_641_2015.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4229/pdl_no_016_2015-ver._jacqueline_monteiro-dl_no_631_2015.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4230/pdl_no_017_2015-ver._marcio_bezerra-dl_no_642_2015.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4231/pdl_no_018_2015-ver._jacqueline_monteiro-dl_no_645_2015.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4233/pdl_no_019_2015-ver._belmiro_mamede-dl_no_646_2015.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4234/pdl_no_020_2015-ver._jose_pereira-dl_no_647_2015.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4235/pdl_no_021_2015-ver._marcio_bezerra-dl_no_648_2015.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4347/plc_no_001_2015-prefeito_municipal-lei_c_no_052_2015.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4348/plc_no_002_2015-prefeito_municipal-lei_c_no_053_2015.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4349/plc_no_003_2015-prefeito_municipal_-_lei_comple_1W3EKrc.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/4350/plc_no_004_2015-prefeito_municipal_-_lei_comple_GLXO13J.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5062/vp_ao_pl_no_015_2015__-_ver._fernando_sobrinho__NCxE4xW.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5063/vt_ao_pl_no_016_2015__-_ver._fernando_sobrinho__R6r9zCO.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5064/vt_ao_pl_no_024_2015__-_ver._jose_eudes_-_em_tramitacao.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5065/vt_ao_pl_no_035_2015__-_ver._marcio_bezerra_-_e_2dZfjpV.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2015/5066/vt_ao_pl_no_050_2015__-_ver._marcio_bezerra_-_e_IRppqac.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H543"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>