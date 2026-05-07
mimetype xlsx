--- v0 (2025-11-03)
+++ v1 (2026-05-07)
@@ -51,2437 +51,2437 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATSE</t>
   </si>
   <si>
     <t>Ata de Sessão Especial</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5213/1a_sessao_especial_-__08-03-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5213/1a_sessao_especial_-__08-03-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Especial</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5214/2a_sessao_especial_-_07-04-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5214/2a_sessao_especial_-_07-04-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Especial</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5215/3a_sessao_especial_-_08-06-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5215/3a_sessao_especial_-_08-06-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Especial</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>ATSX</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5157/ata_01a_extraordinaria_-_20-01-_2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5157/ata_01a_extraordinaria_-_20-01-_2016.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5158/ata_02a_extraordinaria_-_04-02-_2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5158/ata_02a_extraordinaria_-_04-02-_2016.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5159/ata_03a_extraordinaria_-_21-06-_2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5159/ata_03a_extraordinaria_-_21-06-_2016.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>ATSO</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5413/01a_sessao_ordinaria_-_03-03-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5413/01a_sessao_ordinaria_-_03-03-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 1º Sessão Ordinária</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5414/02a_sessao_ordinaria_-_08-03-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5414/02a_sessao_ordinaria_-_08-03-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 2º Sessão Ordinária</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5415/03a_sessao_ordinaria_-_10-03-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5415/03a_sessao_ordinaria_-_10-03-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 3º Sessão Ordinária</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5418/04a_sessao_ordinaria_-_15-03-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5418/04a_sessao_ordinaria_-_15-03-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 4º Sessão Ordinária</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5416/05a_sessao_ordinaria_-_17-03-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5416/05a_sessao_ordinaria_-_17-03-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 5º Sessão Ordinária</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5417/06a_sessao_ordinaria_-_22-03-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5417/06a_sessao_ordinaria_-_22-03-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 6º Sessão Ordinária</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5419/07a_sessao_ordinaria_-_29-03-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5419/07a_sessao_ordinaria_-_29-03-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 7º Sessão Ordinária</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5421/08a_sessao_ordinaria_-_31-03-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5421/08a_sessao_ordinaria_-_31-03-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 8º Sessão Ordinária</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5420/09a_sessao_ordinaria_-_12-04-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5420/09a_sessao_ordinaria_-_12-04-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 9º Sessão Ordinária</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5425/10a_sessao_ordinaria_-_14-04-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5425/10a_sessao_ordinaria_-_14-04-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 10º Sessão Ordinária</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5422/11a_sessao_ordinaria_-_19-04-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5422/11a_sessao_ordinaria_-_19-04-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 11º Sessão Ordinária</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5423/12a_sessao_ordinaria_-_26-04-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5423/12a_sessao_ordinaria_-_26-04-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 12º Sessão Ordinária</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5424/13a_sessao_ordinaria_-_28-04-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5424/13a_sessao_ordinaria_-_28-04-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 13º Sessão Ordinária</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5426/14a_sessao_ordinaria_-_03-05-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5426/14a_sessao_ordinaria_-_03-05-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 14º Sessão Ordinária</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5427/15a_sessao_ordinaria_-_05-05-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5427/15a_sessao_ordinaria_-_05-05-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 15º Sessão Ordinária</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5428/16a_sessao_ordinaria_-_17-05-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5428/16a_sessao_ordinaria_-_17-05-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 16º Sessão Ordinária</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5429/17a_sessao_ordinaria_-_19-05-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5429/17a_sessao_ordinaria_-_19-05-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 17º Sessão Ordinária</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5430/18a_sessao_ordinaria_-_24-05-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5430/18a_sessao_ordinaria_-_24-05-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 18º Sessão Ordinária</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5432/19a_sessao_ordinaria_-_31-05-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5432/19a_sessao_ordinaria_-_31-05-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 19º Sessão Ordinária</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5431/20a_sessao_ordinaria_-_07-06-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5431/20a_sessao_ordinaria_-_07-06-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 20º Sessão Ordinária</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5433/21a_sessao_ordinaria_-_09-06-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5433/21a_sessao_ordinaria_-_09-06-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 21º Sessão Ordinária</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5438/22a_sessao_ordinaria_-_14-06-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5438/22a_sessao_ordinaria_-_14-06-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 22º Sessão Ordinária</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5434/23a_sessao_ordinaria_-_16-06-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5434/23a_sessao_ordinaria_-_16-06-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 23º Sessão Ordinária</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5435/24a_sessao_ordinaria_-_21-07-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5435/24a_sessao_ordinaria_-_21-07-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 24º Sessão Ordinária</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5436/25a_sessao_ordinaria_-_26-07-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5436/25a_sessao_ordinaria_-_26-07-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 25º Sessão Ordinária</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5437/26a_sessao_ordinaria_-_28-07-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5437/26a_sessao_ordinaria_-_28-07-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 26º Sessão Ordinária</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5439/27a_sessao_ordinaria_-_02-08-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5439/27a_sessao_ordinaria_-_02-08-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 27º Sessão Ordinária</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5440/28a_sessao_ordinaria_-_04-08-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5440/28a_sessao_ordinaria_-_04-08-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 28º Sessão Ordinária</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5441/29a_sessao_ordinaria_-_09-08-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5441/29a_sessao_ordinaria_-_09-08-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 29º Sessão Ordinária</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5442/30a_sessao_ordinaria_-_11-08-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5442/30a_sessao_ordinaria_-_11-08-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 30º Sessão Ordinária</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5443/31a_sessao_ordinaria_-_16-08-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5443/31a_sessao_ordinaria_-_16-08-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 31º Sessão Ordinária</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5444/32a_sessao_ordinaria_-_18-08-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5444/32a_sessao_ordinaria_-_18-08-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 32º Sessão Ordinária</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5445/33a_sessao_ordinaria_-_23-08-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5445/33a_sessao_ordinaria_-_23-08-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 33º Sessão Ordinária</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5446/34a_sessao_ordinaria_-_25-08-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5446/34a_sessao_ordinaria_-_25-08-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 34º Sessão Ordinária</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5447/35a_sessao_ordinaria_-_30-08-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5447/35a_sessao_ordinaria_-_30-08-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 35º Sessão Ordinária</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5448/36a_sessao_ordinaria_-_01-09-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5448/36a_sessao_ordinaria_-_01-09-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 36º Sessão Ordinária</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5449/37a_sessao_ordinaria_-_06-09-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5449/37a_sessao_ordinaria_-_06-09-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 37º Sessão Ordinária</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5450/38a_sessao_ordinaria_-_08-09-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5450/38a_sessao_ordinaria_-_08-09-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 38º Sessão Ordinária</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5451/39a_sessao_ordinaria_-_13-09-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5451/39a_sessao_ordinaria_-_13-09-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 39º Sessão Ordinária</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5452/40a_sessao_ordinaria_-_15-09-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5452/40a_sessao_ordinaria_-_15-09-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 40º Sessão Ordinária</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5453/41a_sessao_ordinaria_-_20-09-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5453/41a_sessao_ordinaria_-_20-09-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 41º Sessão Ordinária</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5454/42a_sessao_ordinaria_-_22-09-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5454/42a_sessao_ordinaria_-_22-09-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 42º Sessão Ordinária</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5455/43a_sessao_ordinaria_-_27-09-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5455/43a_sessao_ordinaria_-_27-09-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 43º Sessão Ordinária</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5456/44a_sessao_ordinaria_-_29-09-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5456/44a_sessao_ordinaria_-_29-09-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 44º Sessão Ordinária</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5457/45a_sessao_ordinaria_-_04-10-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5457/45a_sessao_ordinaria_-_04-10-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 45º Sessão Ordinária</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5489/46a_sessao_ordinaria_-_06-10-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5489/46a_sessao_ordinaria_-_06-10-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 46º Sessão Ordinária</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5490/47a_sessao_ordinaria_-_11-10-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5490/47a_sessao_ordinaria_-_11-10-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 47º Sessão Ordinária</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5491/48a_sessao_ordinaria_-_13-10-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5491/48a_sessao_ordinaria_-_13-10-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 48º Sessão Ordinária</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5492/49a_sessao_ordinaria_-_18-10-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5492/49a_sessao_ordinaria_-_18-10-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 49º Sessão Ordinária</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5493/50a_sessao_ordinaria_-_20-10-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5493/50a_sessao_ordinaria_-_20-10-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 50º Sessão Ordinária</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5494/51a_sessao_ordinaria_-_25-10-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5494/51a_sessao_ordinaria_-_25-10-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 51º Sessão Ordinária</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5495/52a_sessao_ordinaria_-_27-10-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5495/52a_sessao_ordinaria_-_27-10-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 52º Sessão Ordinária</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5496/53a_sessao_ordinaria_-_01-11-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5496/53a_sessao_ordinaria_-_01-11-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 53º Sessão Ordinária</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5497/54a_sessao_ordinaria_-_03-11-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5497/54a_sessao_ordinaria_-_03-11-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 54º Sessão Ordinária</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5498/55a_sessao_ordinaria_-_08-11-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5498/55a_sessao_ordinaria_-_08-11-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 55º Sessão Ordinária</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5499/56a_sessao_ordinaria_-_10-11-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5499/56a_sessao_ordinaria_-_10-11-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 56º Sessão Ordinária</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5500/57a_sessao_ordinaria_-_15-11-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5500/57a_sessao_ordinaria_-_15-11-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 57º Sessão Ordinária</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5501/58a_sessao_ordinaria_-_17-11-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5501/58a_sessao_ordinaria_-_17-11-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 58º Sessão Ordinária</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5502/59a_sessao_ordinaria_-_22-11-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5502/59a_sessao_ordinaria_-_22-11-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 59º Sessão Ordinária</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5503/60a_sessao_ordinaria_-_24-11-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5503/60a_sessao_ordinaria_-_24-11-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 60º Sessão Ordinária</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5504/61a_sessao_ordinaria_-_29-11-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5504/61a_sessao_ordinaria_-_29-11-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 61º Sessão Ordinária</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5505/62a_sessao_ordinaria_-_01-12-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5505/62a_sessao_ordinaria_-_01-12-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 62º Sessão Ordinária</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5506/63a_sessao_ordinaria_-_06-12-2016.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5506/63a_sessao_ordinaria_-_06-12-2016.pdf</t>
   </si>
   <si>
     <t>Ata da 63º Sessão Ordinária</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATO DA MESA Nº 001</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>APR</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo o expediente da Câmara Municipal de Cabedelo-PB, no período que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4195/pld_no_001_2016_-_ver._jaqueline_monteiro_-_dec_WGa9qZA.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4195/pld_no_001_2016_-_ver._jaqueline_monteiro_-_dec_WGa9qZA.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A DOUTORA GLÓRIA LOURDES FREIRE RABAY, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4196/pld_no_002_2016_-_ver._jaqueline_monteito_-_dec_2D19cEn.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4196/pld_no_002_2016_-_ver._jaqueline_monteito_-_dec_2D19cEn.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO CABEDELENSE A SENHORA MARIA JOSILENE BERNARDO DE SOUTO ( JÔ), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4197/pld_no_003_2016_-_ver._jose_pereira_-_decreto_l_z44Dro4.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4197/pld_no_003_2016_-_ver._jose_pereira_-_decreto_l_z44Dro4.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR GILSON FARIAS DE ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4198/pld_no_004_2016_-_ver._jose_pereira_-_decreto_l_DeLqeCY.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4198/pld_no_004_2016_-_ver._jose_pereira_-_decreto_l_DeLqeCY.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR ADEILDO BATISTA DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4199/pld_no_005_2016_-_ver._jaqueline_monteiro_-_retirada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4199/pld_no_005_2016_-_ver._jaqueline_monteiro_-_retirada.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO CABEDELENSE A SENHORA ROSA MARIA VIANA DO AMARAL (ROSITA) , E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4200/pld_no_006_2016_-_ver._graca_rezende_-_decreto__nFRHqA4.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4200/pld_no_006_2016_-_ver._graca_rezende_-_decreto__nFRHqA4.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO CABEDELENSE A SENHORA EDNA DO NASCIMENTO SOUSA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4201/pld_no_007_2016_-_ver._graca_rezende_-_decreto__YEfvEJD.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4201/pld_no_007_2016_-_ver._graca_rezende_-_decreto__YEfvEJD.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO CABEDELENSE A SENHORA RAIMUNDA LADISLAU DORNELAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4203/pld_no_008_2016_-_ver._graca_rezende_-_decreto__HO2ali1.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4203/pld_no_008_2016_-_ver._graca_rezende_-_decreto__HO2ali1.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO CABEDELENSE A SENHORA LINDINALVA BEZERRA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4204/pld_no_009_2016_-_ver._lucio_jose_-_decreto_leg_xCmSNUd.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4204/pld_no_009_2016_-_ver._lucio_jose_-_decreto_leg_xCmSNUd.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR DOUTOR ANTÔNIO COLAÇO MARTINS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4206/pld_no_010_2016_-_ver._jacqueline_monteiro_-_de_HMmcyZM.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4206/pld_no_010_2016_-_ver._jacqueline_monteiro_-_de_HMmcyZM.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO CABEDELENSE AO SENHOR FERNANDO JOSÉ DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4207/pld_no_011_2016_-_ver._jacqueline_monteiro_-_de_jUv9kYU.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4207/pld_no_011_2016_-_ver._jacqueline_monteiro_-_de_jUv9kYU.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR FERNANDO JOSÉ DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4208/pld_no_012_2016_-_ver._moacir_dantas_-_decrerto_SIENMLN.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4208/pld_no_012_2016_-_ver._moacir_dantas_-_decrerto_SIENMLN.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR ÁLVARO MENDONÇA ALVES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4343/plc_no_001_2016-ver._marcio_bezerra_-_lei_compl_DdEnrpf.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4343/plc_no_001_2016-ver._marcio_bezerra_-_lei_compl_DdEnrpf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS CASOS OMISSOS, CONFLITANTES OU QUE NÃO SE ENQUADREM DENTRO DAS EXIGÊNCIAS DA LEGISLAÇÃO URBANÍSTICA MUNICIPAL, OS EMPREENDIMENTOS DE IMPACTO E OS QUE EXIGEM TRATAMENTO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4344/plc_no_002_2016-ver._fernando_sobrinho_-_prejudicada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4344/plc_no_002_2016-ver._fernando_sobrinho_-_prejudicada.pdf</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4345/plc_no_003_2016-prefeito_municipal_-_lei_comple_MijBtWH.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4345/plc_no_003_2016-prefeito_municipal_-_lei_comple_MijBtWH.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 53 DA LEI Nº 1.179, DE 17 DE DEZEMBRO DE 2003, QUE DISPÕE SOBRE O ESTATUTO E O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4346/plc_no_004_2016-prefeito_municipal_-_lei_comple_f59BCI5.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4346/plc_no_004_2016-prefeito_municipal_-_lei_comple_f59BCI5.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI COMPLEMENTAR Nº 20/2006, REVOGA A LEI COMPLEMENTAR Nº 42/2013, A LEI COMPLEMENTAR Nº 54/2015, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 40 DA LEI Nº 523/89 (ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS CIVIS DE CABEDELO DO ESTADO DA PARAÍBA), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA OS VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE CABEDELO, PARA O SALÁRIO MÍNIMO - PISO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS COMISSIONADOS DE MONITOR DE NÍVEL MÉDIO, LOTADOS NA SECRETARIA MUNICIPAL DE AÇÃO E INCLUSÃO SOCIAL E CRIAÇÃO DOS CARGOS COMISSIONADOS DE ENCARREGADO DE CEMITÉRIO PÚBLICO, LOTADOS NA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VENCIMENTO BASE DOS SERVIDORES DA CÂMARA MUNICIPAL DE CABEDELO (PB), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DA CONDIÇÃO DE BEM DE USO COMUM DO POVO, ÁREA PÚBLICA-01, LOCALIZADA NA AMPLIAÇÃO DO LOTEAMENTO JARDIM ATLÂNTICO, NESTE MUNICÍPIO, AUTORIZA A DOAÇÃO COM ENCARGOS E CLÁUSULA DE AUTO-REVOGAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O § 4º  AO ART. 4º DA LEI MUNICIPAL Nº 1.778 DE 16 DE DEZEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O § 4º AO ART. 4º DA LEI MUNICIPAL Nº 1.766 DE 18 DE NOVEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CABEDELO A PARCELAR OS DÉBITOS COM O SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL NOS TERMOS E PRAZOS DO ART. 5º DA PORTARIA MPS Nº 402/08, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA NORMAS PARA CIRCULAÇÃO DE TÁXIS E SIMILARES DE OUTROS MUNICÍPIOS, NESTE MUNICÍPIO, E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE SINALIZAÇÃO E BARREIRAS FÍSICAS NAS PASSAGENS DE NÍVEL, NO MUNICÍPIO DE CABEDELO</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1319/1319_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS DO LOTEAMENTO CIDADE RECREIO, NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1320/1320_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1320/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGOS EM COMISSÃO QUE MENCIONA, NO ÂMBITO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE CABEDELO (PB), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ ROOSEVELT MEDEIROS A ATUAL VIA SECUNDÁRIA - 02, BAIRRO DE PONTA DE CAMPINA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1322/1322_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1322/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA LINDOLFO MONTEIRO DE OLIVEIRA A ATUAL VIA LOCAL - 04, BAIRRO DE PONTA DE CAMPINA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA RICARDO MOTA FERNANDES A ATUAL VIA LOCAL - 05, BAIRRO DE PONTA DE CAMPINA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO "DIA DA MOTIVAÇÃO DA LEITURA" NAS ESCOLAS DA CIDADE DE CABEDELO-PB</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ BATISTA GOMES A ATUAL RUA PROJETADA NO BAIRRO POÇO, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA MUNICIPAL A ENTIDADE CULTURAL "MOVIMENTO CULTURAL  RENASCER - MCR"</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL, CONFORME DEFINIDO NA AVALIAÇÃO  ATUARIAL DE 2016, DEVIDA AO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE CABEDELO/PB, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA DE PREVENÇÃO AOS ACIDENTES DO TRABALHO E DOENÇAS OCUPACIONAIS, DENOMINADA DE "ABRIL VERDE" NO ÂMBITO DO MUNICÍPIO DE CABEDELO-PB, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE AS EMBARCAÇÕES COMERCIAIS DE MANTER DURANTE O PERÍODO DE CONTEMPLAÇÃO DO PÔR DO SOL NA PRAIA FLUVIAL DO JACARÉ PASSAGEIROS EMBARCADOS</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE COMBATE AO MOSQUITO AEDES AEGYPTI E DE PREVENÇÃO À MICROCEFALIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O NOME DAS RUAS PROJETADAS: 01, 02, 03 E 04 DO BAIRRO JACARÉ, LOTEAMENTO OCEANIA NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O NOME DA VIA LOCAL 02 DO LOTEAMENTO PONTA DE CAMPINA NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 973/1999, QUE AUTORIZA A DOAÇÃO DE UM TERRENO A PRIMEIRA IGREJA BATISTA DE JOÃO PESSOA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DA CONDIÇÃO DE BEM DE USO COMUM DO POVO, ÁREA PÚBLICA - 04A, SITUADA NO LOTEAMENTO INTERMARES, NESTE MUNICÍPIO, AUTORIZA A DOAÇÃO COM ENCARGOS E CLÁUSULA DE AUTO-REVOGAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE CABEDELO, PARA O EXERCÍCIO FINANCEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.791, DE 18 DE ABRIL DE 2016, QUE FIXA NORMAS PARA CIRCULAÇÃO DE TÁXIS E SIMILARES DE OUTROS MUNICÍPIOS, NESTE MUNICÍPIO, E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRÁTICA DO "KITESURF" OU "KITEBOARDING" NAS PRAIAS DO MUNICÍPIO DE CABEDELO-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA DE ASSENTAMENTOS URBANOS E A IMPLANTAÇÃO DO PROGRAMA HABITA LEGAL NO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO JOSÉ ENIVALDO DE MIRANDA NETO, A EXTINÇÃO E CRIAÇÃO DE CARGOS EM COMISSÃO QUE MENCIONA, NO ÂMBITO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE CABEDELO (PB), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL AO VIGENTE ORÇAMENTO, PARA ADEQUAÇÃO DA UNIDADE ORÇAMENTÁRIA: FMDCA - FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO DE CABEDELO/PB EM CONSONÂNCIA COM A POLÍTICA NACIONAL DE SANEAMENTO BÁSICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA PEDRO DOS SANTOS A ATUAL VIA LOCAL 11 DO LOTEAMENTO MORADA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA GENIVAL DE OLIVEIRA A ATUAL VIA LOCAL 10 DO LOTEAMENTO MORADA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXPLORAÇÃO DO SERVIÇO DE TRANSPORTE DE PASSAGEIROS ATRAVÉS DE APLICATIVOS, SOFTWARES, PROGRAMAS OU QUALQUER SUPORTE TECNOLÓGICO UTILIZANDO-SE DE VEÍCULOS PARTICULARES REGISTRADOS OU NÃO COM FINS LUCRATIVOS NO ÂMBITO DO MUNICÍPIO DE CABEDELO (PB), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DE CARGO DO QUADRO ADMINISTRATIVO DO PROCON, DÁ NOVA REDAÇÃO AO ART. 3º DA LEI Nº 1.605/2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DA CONDIÇÃO DE BEM DE USO COMUM DO POVO, ÁREA PÚBLICA - 04A, SITUADA NO LOTEAMENTO INTERMARES, NESTE MUNICÍPIO, AUTORIZA A DOAÇÃO COM ENCARGOS E CLÁUSULA DE AUTO-REVOGAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CABEDELO, PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DA CONDIÇÃO DE BEM DE USO COMUM DO POVO, ÁREA PÚBLICA, LOCALIZADA NO LOTEAMENTO JARDIM NAZARETH, NO BAIRRO DO POÇO, NESTE MUNICÍPIO, AUTORIZA A CESSÃO DE USO AO GOVERNO DO ESTADO DA PARAÍBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DOS SEGUINTES PROJETOS DE LEI:_x000D_
 _x000D_
 Nº 001/2016 - DO PREFEITO MUNICIPAL - ALTERA O CAPUT DO ART. 40 DA LEI Nº 523/89 (ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS CIVIS DE CABEDELO DO ESTADO DA PARAÍBA), E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 _x000D_
 Nº 002/2016 - DO PREFEITO MUNICIPAL - ATUALIZA OS VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE CABEDELO, PARA O SALÁRIO MÍNIMO - PISO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 _x000D_
 Nº 003/2016 - DO PREFEITO MUNICIPAL - DISPÕE SOBRE A EXTINÇÃO DE CARGOS COMISSIONADOS DE MONITOR DE NÍVEL MÉDIO, LOTADOS NA SECRETARIA MUNICIPAL DE AÇÃO E INCLUSÃO SOCIAL E CRIAÇÃO DOS CARGOS COMISSIONADOS DE ENCARREGADO DE CEMITÉRIO PÚBLICO, LOTADOS NA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 _x000D_
 Nº 004/2016 - DO PRESIDENTE - VEREADOR LUCAS SANTINO - DISPÕE SOBRE O VENCIMENTO BASE DOS SEVIDORES DA CÂMARA MUNICIPAL DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DOS SEGUINTES PROJETOS DE LEI:_x000D_
 _x000D_
 Nº 005/2016 - DO PREFEITO MUNICIPAL - DESAFETA DA CONDIÇÃO DE BEM DE USO COMUM DO POVO, ÁREA PÚBLICA, LOCALIZADA NA AMPLIAÇÃO DO LOTEAMENTO JARDIM ATLÂNTICO, NESTE MUNICÍPIO, AUTORIZA A DOAÇÃO COM ENCARGOS E CLÁUSULA DE AUTO-REVOGAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 _x000D_
 Nº 006/2016 - DO PREFEITO MUNICIPAL - ACRESCENTA O § 4º DA LEI MUNICIPAL Nº 1.778 DE 16 DE DEZEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 _x000D_
 Nº 007/2016 - DO PREFEITO MUNICIPAL - ACRESCENTA O § 4º DA LEI MUNICIPAL Nº 1.776 DE 18 DE NOVEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 _x000D_
 Nº 008/2016 - DO PREFEITO MUNICIPAL - AUTORIZA O MUNICÍPIO DE CABEDELO A PARCELAR OS DÉBITOS COM O SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL NOS TERMOS E PRAZOS DO ART. 5º DA PORTARIA MPS Nº 402/08 E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 _x000D_
 E DO PROCESSO PL Nº 002/2016 - PMC/SEPLAN Nº 2015/007937-5 - INTERESSADO: MARIA SEFORA DE LIMA SILVA MEDEIROS. ASSUNTO: PRÉ-ANÁLISE DE PROJETO. FUNDAMENTO DO PEDIDO: LEI COMPLEMENTAR Nº 40, DE 09 DE ABRIL DE 2013.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE SALA DE TRÁFEGO PARA VEÍCULOS OFICIAIS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA NA RUA OTÁVIO NOVAES, NO POÇO</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM RUA OTÁVIO NOVAES, NO POÇO</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM LOTEAMENTO VERDES MARES, NO BAIRRO AMAZÔNIA PARK</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAÇÃO DE POLICIAMENTO EM CABEDELO</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM, ALINHAMENTO E BARREAMENTO DE RUAS EM CABEDELO</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO SEGUINTES PROPOSITURAS: PROJETO DE DECRETO LEGISLATIVO Nº 001/2016; PROJETO DE DECRETO LEGISLATIVO Nº 002/2016; PROJETO DE DECRETO LEGISLATIVO Nº 006/2016; PROJETO DE DECRETO LEGISLATIVO Nº 007/2016; PROJETO DE DECRETO LEGISLATIVO Nº 008/2016; PROJETO DE DECRETO LEGISLATIVO Nº 003/2016.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO DO SISTEMA DE ESGOTAMENTO SANITÁRIO EM INTERMARES</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE EDUCAÇÃO MUSICAL NO CALENDÁRIO ESCOLAR MUNICIPAL</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA DE AGENTES SAÚDE AO DEPÓSITO CARROS VELHOS PARA VERIFICAR FOCOS MOSQUITOS TRANSMISSORES DOENÇAS</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E ASFALTAMENTO PRINCIPAIS RUAS DA CIDADE</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANCELAS EM PASSAGENS DE LINHA FÉRREA, NOS BAIRROS DE CAMALAÚ, JARDIM MANGUINHOS, CAMBOINHA, JACARÉ E RENASCER</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL PORTO DE CABEDELO</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTO INEXISTENTE</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREJUDICADA</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÔNIBUS TRANSPORTE ESTUDANTES UNIVERSITÁRIOS IESP</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ESTRUTURA PRAÇA DAS MÃES E ADAPTAÇÃO PARA PORTADORES DE DEFICIÊNCIA</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO PROJETO DE LEI COMPLEMENTAR Nº 001/2016 - DO VEREADOR MÁRCIO BEZERRA - DISPÕE SOBRE CASOS OMISSOS, CONFLITANTES OU QUE NÃO SE ENQUADREM DENTRO DAS EXIGÊNCIAS DA LEGISLAÇÃO URBANÍSTICA MUNICIPAL, OS EMPREENDIMENTOS DE IMPACTO E OS QUE EXIGEM TRATAMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E SINALIZAÇÃO DE QUEBRA-MOLAS RUA ELIZABETH GALVÃO, NO CENTRO</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ABRIGOS PARA PARADAS DE ÔNIBUS</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA INTERSTÍCIO REGIMENTAL PARA APRECIAÇÃO PROJETO DE LEI COMPLEMENTAR Nº 001/2016</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>FACILITAR CONCESSÃO DE ALVARÁS DE FUNCIONAMENTO AOS MEI'S</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO PONTOS COLETA SELETIVA E CAMPANHA EDUCATIVA EM INTERMARES</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE IDEOLOGIA DE GÊNERO NAS ESCOLAS</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PASSARELA PEDESTRES E/OU LOMBADA ELETRÔNICA E/OU FAIXA PEDESTRES BR 230, PRÓXIMO AO IESP</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APRECIAÇÃO PROJETO DE LEI Nº 012/2016 - DO PREFEITO MUNICIPAL - DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGOS EM COMISSÃO QUE MENCIONA, NO ÂMBITO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESENVOLVIMENTO DE POLÍTICAS SUSTENTÁVEIS NO ÂMBITO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO ESPAÇO DE LAZER E/OU QUADRA POLIESPORTIVA; E REPARO CRUZAMENTO EM CAMBOINHA</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO SISTEMA DE ESGOTAMENTO SANITÁRIO EM INTERMARES</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAÇÃO COMBATE AEDES AEGYPTI, COM  CAMPANHAS E VISITAS</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO FAIXAS PEDESTRES BR 230 TRECHO CABEDELO / JOÃO PESSOA / CABEDELO</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA SALA DE ADMINISTRAÇÃO DO GINÁSIO DE ESPORTES</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GALERIA DO GRUPO ANTÔNIO VIANA</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO COLETOR PLÁSTICO PRAÇA VENÂNCIO NEIVA</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE REGISTRO DE DENOMINAÇÃO DE RUA JUNTO AOS CORREIOS, CAGEPA E ENERGISA</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE HIGIENE BUCAL ESCOLAS E CRECHES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO TRANSPORTE COLETIVO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ROTATÓRIA AVENIDAS MAR VERMELHO E MAR DAS ANTILHAS, EM INTERMARES</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>UNIDADE MÓVEL DE ATENDIMENTO AO PROCON MUNICIPAL</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO VERTICAL E HORIZONTAL DE LOMBADAS AV. MAR DAS ANTILHAS, EM INTERMARES</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO MONITOR E MUDANÇA LOCAL EMBARQUE ÔNIBUS ALUNOS ESCOLA MUNICIPAL JOSÉ DE MIRANDA BURITY</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR AGENTE DE TRÂNSITO EM FRENTE AO CENTRO EDUCACIONAL IMACULADA CONCEIÇÃO NOS HORÁRIOS DE ENTRADA E SAÍDA DE ESTUDANTES</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CENTRO DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO, EM CAMALAÚ</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE A LEI Nº 963/1999 - LEI PADRE ALFREDO BARBOSA</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERÇÃO NO CALENDÁRIO CULTURAL DE EVENTOS DO MUNICÍPIO O ESPETÁCULO "RENASCER DA PAIXÃO"</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE CONSTRUÇÃO DO SHOPPING PÁTIO INTERMARES</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PRESIDENTE DA CÂMARA MUNICIPAL DE CÓPIAS DE PROCESSOS DE LICITAÇÃO, BALANCETES MENSAIS, CONTRATOS DE PRESTAÇÃO DE SERVIÇOS E CERTIDÕES DE DÉBITOS IRRF E INSS</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE PROBLEMÁTICA DAS CHUVAS NO MUNICÍPIO E PROJETOS RELATIVOS AO TEMA</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE O ABRIL VERDE</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE A DUPLICAÇÃO DA BR 230</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PONTOS DE COLETA SELETIVA NO CENTRO DE CABEDELO</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE COQUEIROS NA ORLA DE CABEDELO</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA COSTA BELA VISTA, NO BAIRRO DE PONTA DE CAMPINA</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TENDA PARA AFERIÇÃO DE PRESSÃO NA ORLA DE INTERMARES</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIDADE VACINAÇÃO GRIPE PARA FUNCIONÁRIOS PÚBLICOS E DE EMPRESAS PARTICULARES</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE RUAS NOS BAIRROS DE BELA VISTA, INTERMARES E PONTA DE CAMPINA</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTERDIÇÃO DA RUA SANTA CAVALCANTE, NO TRECHO DA ORLA, NA PRAIA DO POÇO, PARA PRESERVAR VEGETAÇÃO DE PRAIA E DUNAS</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PARADAS DE ÔNIBUS NA BR 230</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTECIPAÇÃO DA VACINAÇÃO H1N1</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITADO</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE PISO SALARIAL PROFESSORES MUNICIPAIS E PROJETOS AO SETOR DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO PISO GINÁSIO POLIESPORTIVO NO RENASCER II</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE PAGAMENTO DE 1/3 DE FÉRIAS FUNCIONÁRIOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DE KITS HIGIENE BUCAL AOS ALUNOS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE O MOVIMENTO MAIO AMARECELO</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA RUA TEREZINHA DA COSTA, NO RECANTO DO POÇO</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENOS BALDIOS E ÁREAS VERDES EM INTERMARES</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSO A SECRETÁRIA EXECUTIVA DO EMPREENDEDORISMO</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE TERRENO AOS ASSENTADOS NO JARDIM ATLÂNTICO, EM CAMBOINHA I</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSIÇÕES:_x000D_
 PROJETO DE LEI COMPLEMENTAR N° 003/2016 - DO PREFEITO MUNICIPAL - ALTERA O CAPUT DO ART. 53 DA LEI 1.179, DE 17 DE DEZEMBRO DE 2003, QUE "DISPÕE SOBRE O ESTATUTO E O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE LEI COMPLEMENTAR Nº  004/2016 - DO PREFEITO MUNICIPAL - ALTERA O ANEXO I DA LEI COMPLEMENTAR Nº 20/2006, REVOGA A LEI COMPLEMENTAR Nº 42/2013, A LEI COMPLEMENTAR Nº 54/2015, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE LEI Nº 020/2016 - DO PREFEITO MUNICIPAL - DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO DE ARMOTIZAÇÃO DO DÉFICIT ATUARIAL, CONFORME DEFINIDO NA AVALIAÇÃO ATUARIAL DE 2006, DEVIDA AO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE CABEDELO/PB, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 PROJETO DE LEI Nº 026/2016 - DO PREFEITO MUNICIPAL - REVOGA A LEI MUNICIPAL Nº 973/1999, QUE AUTORIZA A DOAÇÃO DE UM TERRENO A PRIMEIRA IGREJA BATISTA DE JOÃO PESSOA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ESTAÇÃO DE TREM EM FRENTE AO IFPB</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NA VACINAÇÃO H1N1 DOS PROFISSIONAIS DE EDUCAÇÃO DA REDE PÚBLICA E PRIVADA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEGURANÇA ENTORNO FORTALEZA SANTA CATARINA</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABERTURA TEATRO SANTA CATARINA</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE APLICAÇÃO DO DINHEIRO DO FUNDEB</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPLICAÇÕES SOBRE RETIRADA UNIDADE DRF EM CABEDELO</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PLENÁRIO - DISPENSA INTERSTÍCIO REGIMENTAL APRECIAÇÃO PROJETO DE LEI COMPLEMENTAR Nº 004/2016 - DO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL PARA DISCUSSÃO DO PROJETO DE LEI Nº 027/2016</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ACESSO MERENDA ESCOLAR FORA PERÍODO LETIVO ALUNOS DA EDUCAÇÃO BÁSICA REDE PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO ACADEMIAS AO AR LIVRE NAS ORLAS DE INTERMARES E PONTA DE MATOS</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PLENÁRIO - DISPENSA INTERSTÍCIO REGIMENTAL APRECIAÇÃO PROJETO DE LEI COMPLEMENTAR Nº 003/2016</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICENÇA SEM REMUNERAÇÃO</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEVANTAMENTO DE PERMUTAS E DOAÇÕES DE TERRENOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE OPERAÇÃO TAPA BURACO NOS BAIRROS DE INTERMARES, BELA VISTA, PONTA DE CAMPINA E POÇO</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TERRAPLANAGEM RUAS DO LOTEAMENTO AMAZÔNIA PARK</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TERRAPLANAGEM NA RUA DAS ORQUÍDEAS, NO LOTEAMENTO JARDIM ATLANTICO</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM NA RUA OTÁVIO NOVAES E RUA ALFREDO CHAVES, NA PRAIA DO POÇO</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS ILUMINAÇÃO PÚBLICA NA AV. OCEANO ATLÂNTICO, EM INTERMARES</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMPANHA NATALINA PARA ARRECADAR ALIMENTOS AOS MUNÍCIPES CARENTES</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE LINHA DE MICROCRÉDITO PARA FINANCIAMENTO DE REFORMAS HABITACIONAIS POPULARES</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL SOBRE QUEIMADAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DAS PROPOSIÇÕES: PROJETO DE LEI Nº 038/2016 - DO PREFEITO MUNICIPAL - ALTERA A NOMENCLATURA DE CARGO DO QUADRO ADMINISTRATIVO DO PROCON, DÁ NOVA REDAÇÃO AO ART. 3º DA LEI Nº 1.605/2013, E DÁ OUTRAS PROVIDÊNCIAS; PROJETO DE LEI N° 039/2016 - DO PREFEITO MUNICIPAL - DESAFETA DA CONDIÇÃO DE BEM DE USO COMUM DO POVO, ÁREA PÚBLICA -04A, SITUADA NO LOTEAMENTO INTERMARES, NESTE MUNICÍPIO, AUTORIZA A DOAÇÃO COM ENCARGOS E CLÁUSULA DE AUTO-REVOGAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2788,67 +2788,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5213/1a_sessao_especial_-__08-03-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5214/2a_sessao_especial_-_07-04-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5215/3a_sessao_especial_-_08-06-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5157/ata_01a_extraordinaria_-_20-01-_2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5158/ata_02a_extraordinaria_-_04-02-_2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5159/ata_03a_extraordinaria_-_21-06-_2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5413/01a_sessao_ordinaria_-_03-03-2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5414/02a_sessao_ordinaria_-_08-03-2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5415/03a_sessao_ordinaria_-_10-03-2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5418/04a_sessao_ordinaria_-_15-03-2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5416/05a_sessao_ordinaria_-_17-03-2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5417/06a_sessao_ordinaria_-_22-03-2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5419/07a_sessao_ordinaria_-_29-03-2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5421/08a_sessao_ordinaria_-_31-03-2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5420/09a_sessao_ordinaria_-_12-04-2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5425/10a_sessao_ordinaria_-_14-04-2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5422/11a_sessao_ordinaria_-_19-04-2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5423/12a_sessao_ordinaria_-_26-04-2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5424/13a_sessao_ordinaria_-_28-04-2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5426/14a_sessao_ordinaria_-_03-05-2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5427/15a_sessao_ordinaria_-_05-05-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5428/16a_sessao_ordinaria_-_17-05-2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5429/17a_sessao_ordinaria_-_19-05-2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5430/18a_sessao_ordinaria_-_24-05-2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5432/19a_sessao_ordinaria_-_31-05-2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5431/20a_sessao_ordinaria_-_07-06-2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5433/21a_sessao_ordinaria_-_09-06-2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5438/22a_sessao_ordinaria_-_14-06-2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5434/23a_sessao_ordinaria_-_16-06-2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5435/24a_sessao_ordinaria_-_21-07-2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5436/25a_sessao_ordinaria_-_26-07-2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5437/26a_sessao_ordinaria_-_28-07-2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5439/27a_sessao_ordinaria_-_02-08-2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5440/28a_sessao_ordinaria_-_04-08-2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5441/29a_sessao_ordinaria_-_09-08-2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5442/30a_sessao_ordinaria_-_11-08-2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5443/31a_sessao_ordinaria_-_16-08-2016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5444/32a_sessao_ordinaria_-_18-08-2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5445/33a_sessao_ordinaria_-_23-08-2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5446/34a_sessao_ordinaria_-_25-08-2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5447/35a_sessao_ordinaria_-_30-08-2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5448/36a_sessao_ordinaria_-_01-09-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5449/37a_sessao_ordinaria_-_06-09-2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5450/38a_sessao_ordinaria_-_08-09-2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5451/39a_sessao_ordinaria_-_13-09-2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5452/40a_sessao_ordinaria_-_15-09-2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5453/41a_sessao_ordinaria_-_20-09-2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5454/42a_sessao_ordinaria_-_22-09-2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5455/43a_sessao_ordinaria_-_27-09-2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5456/44a_sessao_ordinaria_-_29-09-2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5457/45a_sessao_ordinaria_-_04-10-2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5489/46a_sessao_ordinaria_-_06-10-2016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5490/47a_sessao_ordinaria_-_11-10-2016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5491/48a_sessao_ordinaria_-_13-10-2016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5492/49a_sessao_ordinaria_-_18-10-2016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5493/50a_sessao_ordinaria_-_20-10-2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5494/51a_sessao_ordinaria_-_25-10-2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5495/52a_sessao_ordinaria_-_27-10-2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5496/53a_sessao_ordinaria_-_01-11-2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5497/54a_sessao_ordinaria_-_03-11-2016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5498/55a_sessao_ordinaria_-_08-11-2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5499/56a_sessao_ordinaria_-_10-11-2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5500/57a_sessao_ordinaria_-_15-11-2016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5501/58a_sessao_ordinaria_-_17-11-2016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5502/59a_sessao_ordinaria_-_22-11-2016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5503/60a_sessao_ordinaria_-_24-11-2016.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5504/61a_sessao_ordinaria_-_29-11-2016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5505/62a_sessao_ordinaria_-_01-12-2016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5506/63a_sessao_ordinaria_-_06-12-2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4195/pld_no_001_2016_-_ver._jaqueline_monteiro_-_dec_WGa9qZA.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4196/pld_no_002_2016_-_ver._jaqueline_monteito_-_dec_2D19cEn.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4197/pld_no_003_2016_-_ver._jose_pereira_-_decreto_l_z44Dro4.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4198/pld_no_004_2016_-_ver._jose_pereira_-_decreto_l_DeLqeCY.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4199/pld_no_005_2016_-_ver._jaqueline_monteiro_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4200/pld_no_006_2016_-_ver._graca_rezende_-_decreto__nFRHqA4.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4201/pld_no_007_2016_-_ver._graca_rezende_-_decreto__YEfvEJD.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4203/pld_no_008_2016_-_ver._graca_rezende_-_decreto__HO2ali1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4204/pld_no_009_2016_-_ver._lucio_jose_-_decreto_leg_xCmSNUd.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4206/pld_no_010_2016_-_ver._jacqueline_monteiro_-_de_HMmcyZM.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4207/pld_no_011_2016_-_ver._jacqueline_monteiro_-_de_jUv9kYU.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4208/pld_no_012_2016_-_ver._moacir_dantas_-_decrerto_SIENMLN.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4343/plc_no_001_2016-ver._marcio_bezerra_-_lei_compl_DdEnrpf.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4344/plc_no_002_2016-ver._fernando_sobrinho_-_prejudicada.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4345/plc_no_003_2016-prefeito_municipal_-_lei_comple_MijBtWH.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4346/plc_no_004_2016-prefeito_municipal_-_lei_comple_f59BCI5.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5213/1a_sessao_especial_-__08-03-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5214/2a_sessao_especial_-_07-04-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5215/3a_sessao_especial_-_08-06-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5157/ata_01a_extraordinaria_-_20-01-_2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5158/ata_02a_extraordinaria_-_04-02-_2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5159/ata_03a_extraordinaria_-_21-06-_2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5413/01a_sessao_ordinaria_-_03-03-2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5414/02a_sessao_ordinaria_-_08-03-2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5415/03a_sessao_ordinaria_-_10-03-2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5418/04a_sessao_ordinaria_-_15-03-2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5416/05a_sessao_ordinaria_-_17-03-2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5417/06a_sessao_ordinaria_-_22-03-2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5419/07a_sessao_ordinaria_-_29-03-2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5421/08a_sessao_ordinaria_-_31-03-2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5420/09a_sessao_ordinaria_-_12-04-2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5425/10a_sessao_ordinaria_-_14-04-2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5422/11a_sessao_ordinaria_-_19-04-2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5423/12a_sessao_ordinaria_-_26-04-2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5424/13a_sessao_ordinaria_-_28-04-2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5426/14a_sessao_ordinaria_-_03-05-2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5427/15a_sessao_ordinaria_-_05-05-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5428/16a_sessao_ordinaria_-_17-05-2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5429/17a_sessao_ordinaria_-_19-05-2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5430/18a_sessao_ordinaria_-_24-05-2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5432/19a_sessao_ordinaria_-_31-05-2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5431/20a_sessao_ordinaria_-_07-06-2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5433/21a_sessao_ordinaria_-_09-06-2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5438/22a_sessao_ordinaria_-_14-06-2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5434/23a_sessao_ordinaria_-_16-06-2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5435/24a_sessao_ordinaria_-_21-07-2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5436/25a_sessao_ordinaria_-_26-07-2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5437/26a_sessao_ordinaria_-_28-07-2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5439/27a_sessao_ordinaria_-_02-08-2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5440/28a_sessao_ordinaria_-_04-08-2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5441/29a_sessao_ordinaria_-_09-08-2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5442/30a_sessao_ordinaria_-_11-08-2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5443/31a_sessao_ordinaria_-_16-08-2016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5444/32a_sessao_ordinaria_-_18-08-2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5445/33a_sessao_ordinaria_-_23-08-2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5446/34a_sessao_ordinaria_-_25-08-2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5447/35a_sessao_ordinaria_-_30-08-2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5448/36a_sessao_ordinaria_-_01-09-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5449/37a_sessao_ordinaria_-_06-09-2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5450/38a_sessao_ordinaria_-_08-09-2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5451/39a_sessao_ordinaria_-_13-09-2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5452/40a_sessao_ordinaria_-_15-09-2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5453/41a_sessao_ordinaria_-_20-09-2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5454/42a_sessao_ordinaria_-_22-09-2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5455/43a_sessao_ordinaria_-_27-09-2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5456/44a_sessao_ordinaria_-_29-09-2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5457/45a_sessao_ordinaria_-_04-10-2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5489/46a_sessao_ordinaria_-_06-10-2016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5490/47a_sessao_ordinaria_-_11-10-2016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5491/48a_sessao_ordinaria_-_13-10-2016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5492/49a_sessao_ordinaria_-_18-10-2016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5493/50a_sessao_ordinaria_-_20-10-2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5494/51a_sessao_ordinaria_-_25-10-2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5495/52a_sessao_ordinaria_-_27-10-2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5496/53a_sessao_ordinaria_-_01-11-2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5497/54a_sessao_ordinaria_-_03-11-2016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5498/55a_sessao_ordinaria_-_08-11-2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5499/56a_sessao_ordinaria_-_10-11-2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5500/57a_sessao_ordinaria_-_15-11-2016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5501/58a_sessao_ordinaria_-_17-11-2016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5502/59a_sessao_ordinaria_-_22-11-2016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5503/60a_sessao_ordinaria_-_24-11-2016.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5504/61a_sessao_ordinaria_-_29-11-2016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5505/62a_sessao_ordinaria_-_01-12-2016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/5506/63a_sessao_ordinaria_-_06-12-2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4195/pld_no_001_2016_-_ver._jaqueline_monteiro_-_dec_WGa9qZA.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4196/pld_no_002_2016_-_ver._jaqueline_monteito_-_dec_2D19cEn.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4197/pld_no_003_2016_-_ver._jose_pereira_-_decreto_l_z44Dro4.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4198/pld_no_004_2016_-_ver._jose_pereira_-_decreto_l_DeLqeCY.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4199/pld_no_005_2016_-_ver._jaqueline_monteiro_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4200/pld_no_006_2016_-_ver._graca_rezende_-_decreto__nFRHqA4.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4201/pld_no_007_2016_-_ver._graca_rezende_-_decreto__YEfvEJD.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4203/pld_no_008_2016_-_ver._graca_rezende_-_decreto__HO2ali1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4204/pld_no_009_2016_-_ver._lucio_jose_-_decreto_leg_xCmSNUd.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4206/pld_no_010_2016_-_ver._jacqueline_monteiro_-_de_HMmcyZM.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4207/pld_no_011_2016_-_ver._jacqueline_monteiro_-_de_jUv9kYU.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4208/pld_no_012_2016_-_ver._moacir_dantas_-_decrerto_SIENMLN.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4343/plc_no_001_2016-ver._marcio_bezerra_-_lei_compl_DdEnrpf.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4344/plc_no_002_2016-ver._fernando_sobrinho_-_prejudicada.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4345/plc_no_003_2016-prefeito_municipal_-_lei_comple_MijBtWH.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2016/4346/plc_no_004_2016-prefeito_municipal_-_lei_comple_f59BCI5.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H229"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>