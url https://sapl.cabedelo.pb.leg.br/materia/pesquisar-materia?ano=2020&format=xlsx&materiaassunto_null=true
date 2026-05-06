--- v0 (2026-02-03)
+++ v1 (2026-05-06)
@@ -51,8564 +51,8564 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATSE</t>
   </si>
   <si>
     <t>Ata de Sessão Especial</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6494/ata_1a_sessao_especial_-_11-02-2020_-_relatorio_anual_cmc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6494/ata_1a_sessao_especial_-_11-02-2020_-_relatorio_anual_cmc.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Especial</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6495/ata_2a_sessao_especial_-_03-03-2020_-_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6495/ata_2a_sessao_especial_-_03-03-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Especial</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6496/ata_3a_sessao_especial_remota_-_28.05.2020_-_reforma_da_previdencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6496/ata_3a_sessao_especial_remota_-_28.05.2020_-_reforma_da_previdencia.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Especial</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6497/ata_4a_sessao_especial_remota_-_16.06.2020_-_prestacao_de_contas_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6497/ata_4a_sessao_especial_remota_-_16.06.2020_-_prestacao_de_contas_saude.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Especial</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6498/ata_5a_sessao_especial_remota_-_11.08.2020_-_fortaleza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6498/ata_5a_sessao_especial_remota_-_11.08.2020_-_fortaleza.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Especial</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6606/ata_6a_sessao_especial_remota_-_20-10-2020_-_prestacao_de_contas_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6606/ata_6a_sessao_especial_remota_-_20-10-2020_-_prestacao_de_contas_saude.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Especial</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>ATSX</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5967/ata_1a_sessao_extraordinaria_-_23-01-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5967/ata_1a_sessao_extraordinaria_-_23-01-2020.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6493/ata_2a_sessao_extraordinaria_remota_-_02-07-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6493/ata_2a_sessao_extraordinaria_remota_-_02-07-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>ATSO</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5966/ata_1a_sessao_ordinaria_-_04-02-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5966/ata_1a_sessao_ordinaria_-_04-02-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5992/ata_2a_sessao_ordinaria_-_06-02-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5992/ata_2a_sessao_ordinaria_-_06-02-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6079/ata_3a_sessao_ordinaria_-_11.02.2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6079/ata_3a_sessao_ordinaria_-_11.02.2020.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6080/ata_4a_sessao_ordinaria_-_18-02-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6080/ata_4a_sessao_ordinaria_-_18-02-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6081/ata_5a_sessao_ordinaria_-_20-02-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6081/ata_5a_sessao_ordinaria_-_20-02-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6473/ata_6a_sessao_ordinaria_-_27-02-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6473/ata_6a_sessao_ordinaria_-_27-02-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6474/ata_7a_sessao_ordinaria__-_03-03-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6474/ata_7a_sessao_ordinaria__-_03-03-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6475/ata_8a_sessao_ordinaria_-_05-03-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6475/ata_8a_sessao_ordinaria_-_05-03-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6476/ata_9a_sessao_ordinaria_-_10-03-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6476/ata_9a_sessao_ordinaria_-_10-03-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6477/ata_10a_sessao_ordinaria_-_12-03-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6477/ata_10a_sessao_ordinaria_-_12-03-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6478/ata_11a_sessao_ordinaria_-_17-03-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6478/ata_11a_sessao_ordinaria_-_17-03-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6114/12a_sessao_ordinaria_-_19-03-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6114/12a_sessao_ordinaria_-_19-03-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6151/13a_sessao_ordinaria_-_05-05-2020_sessao_remota_kcOiZp4.doc</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6151/13a_sessao_ordinaria_-_05-05-2020_sessao_remota_kcOiZp4.doc</t>
   </si>
   <si>
     <t>Ata da 13ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6479/ata_14a_sessao_ordinaria_remota_-__12-05-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6479/ata_14a_sessao_ordinaria_remota_-__12-05-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6480/ata_15a_sessao_ordinaria_remota_-_19.05.2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6480/ata_15a_sessao_ordinaria_remota_-_19.05.2020.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6481/ata_16a_sessao_ordinaria_remota_-_26.05.2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6481/ata_16a_sessao_ordinaria_remota_-_26.05.2020.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6482/ata_17a_sessao_ordinaria_remota_-_02.06.2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6482/ata_17a_sessao_ordinaria_remota_-_02.06.2020.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6159/18a_sessao_ordinaria_-_09-06-2020_sessao_remota_liywR9y.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6159/18a_sessao_ordinaria_-_09-06-2020_sessao_remota_liywR9y.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6483/ata_19a_sessao_ordinaria_remota_-_16-06-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6483/ata_19a_sessao_ordinaria_remota_-_16-06-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6484/ata_20a_sessao_ordinaria_remota_-_23-06-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6484/ata_20a_sessao_ordinaria_remota_-_23-06-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6485/ata_21a_sessao_ordinaria_remota_-_30-06-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6485/ata_21a_sessao_ordinaria_remota_-_30-06-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6486/ata_22a_sessao_ordinaria_remota_-_11-08-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6486/ata_22a_sessao_ordinaria_remota_-_11-08-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 22ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6487/ata_23a_sessao_ordinaria_remota_-_11-08-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6487/ata_23a_sessao_ordinaria_remota_-_11-08-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 23ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6488/ata_24a_sessao_ordinaria_remota_-_18-08-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6488/ata_24a_sessao_ordinaria_remota_-_18-08-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 24ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6489/ata_25a_sessao_ordinaria_remota_-_25-08-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6489/ata_25a_sessao_ordinaria_remota_-_25-08-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 25ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6490/ata_26a_sessao_ordinaria_remota_-_01-09-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6490/ata_26a_sessao_ordinaria_remota_-_01-09-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 26ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6491/ata_27a_sessao_ordinaria_remota_-_08-09-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6491/ata_27a_sessao_ordinaria_remota_-_08-09-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 27ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6492/ata_28a_sessao_ordinaria_remota_-_15-09-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6492/ata_28a_sessao_ordinaria_remota_-_15-09-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 28ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6561/ata_29a_sessao_ordinaria_remota_-_22-09-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6561/ata_29a_sessao_ordinaria_remota_-_22-09-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 29ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6562/ata_30a_sessao_ordinaria_remota_-_29-09-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6562/ata_30a_sessao_ordinaria_remota_-_29-09-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 30ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6563/ata_31a_sessao_ordinaria_remota_-_06-10-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6563/ata_31a_sessao_ordinaria_remota_-_06-10-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 31ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6607/ata_32a_sessao_ordinaria_remota_-_13-10-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6607/ata_32a_sessao_ordinaria_remota_-_13-10-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 32ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6608/ata_33a_sessao_ordinaria_remota_-_20-10-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6608/ata_33a_sessao_ordinaria_remota_-_20-10-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 33ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6609/ata_34a_sessao_ordinaria_remota_-_27-10-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6609/ata_34a_sessao_ordinaria_remota_-_27-10-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 34ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6672/ata_35a_sessao_ordinaria_remota_-_03-11-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6672/ata_35a_sessao_ordinaria_remota_-_03-11-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 35ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6673/ata_36a_sessao_ordinaria_remota_-_10-11-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6673/ata_36a_sessao_ordinaria_remota_-_10-11-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 36ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6674/ata_37a_sessao_ordinaria_remota_-_17-11-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6674/ata_37a_sessao_ordinaria_remota_-_17-11-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 37ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6675/ata_38a_sessao_ordinaria_remota_-_24-11-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6675/ata_38a_sessao_ordinaria_remota_-_24-11-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 38ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6676/ata_39a_sessao_ordinaria_remota_-_12-12-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6676/ata_39a_sessao_ordinaria_remota_-_12-12-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 39ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6684/ata_40a_sessao_ordinaria_remota_-_15-12-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6684/ata_40a_sessao_ordinaria_remota_-_15-12-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 40ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6689/ata_41a_sessao_ordinaria_remota_-_17-12-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6689/ata_41a_sessao_ordinaria_remota_-_17-12-2020.pdf</t>
   </si>
   <si>
     <t>Ata da 41ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>ATSS</t>
   </si>
   <si>
     <t>Ata de Sessão Solene</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5968/1a_sessao_solene_03-02-2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5968/1a_sessao_solene_03-02-2020.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO SOLENE</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6393/ato_da_mesa_no_034_2020-covid-19-enfrentamento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6393/ato_da_mesa_no_034_2020-covid-19-enfrentamento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as medidas para enfrentamento da emergência de saúde pública decorrente da infecção humana pelo covid-19 (coronavírus), e dá outras providências</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6394/ato_da_mesa_no_035_2020-covid-19-prorrogacao-30.04.20.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6394/ato_da_mesa_no_035_2020-covid-19-prorrogacao-30.04.20.pdf</t>
   </si>
   <si>
     <t>Prorroga até o dia 30 de abril de 2020 a suspensão das atividades legislativas e administrativas da Câmara Municipal de Cabedelo (PB), de que trata a Resolução nº 235, de 20 de março do corrente ano</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6110/ato_da_mesa_no_036_2020-covid-19-sessao_remota.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6110/ato_da_mesa_no_036_2020-covid-19-sessao_remota.pdf</t>
   </si>
   <si>
     <t>Institui regras e ritos de procedimentos para a realização de Sessões Ordinárias e Extraordinárias, na modalidade remota, no âmbito da Câmara Municipal de Cabedelo (PB), como solução a ser utilizada durante a emergência de saúde pública relacionada à pandemia do COVID-19, e dá outras providências</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6111/ato_da_mesa_no_037_2020-covid-29-devolucao_recursos-cota_duodecimal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6111/ato_da_mesa_no_037_2020-covid-29-devolucao_recursos-cota_duodecimal.pdf</t>
   </si>
   <si>
     <t>Autoriza proceder a devolução de recursos da cota duodecimal do corrente exercício financeiro à Prefeitura Municipal, para os fins que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6415/ato_da_mesa_no_038_2020-covid-19-prorrogacao-altera_ato_da_mesa_no_36_2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6415/ato_da_mesa_no_038_2020-covid-19-prorrogacao-altera_ato_da_mesa_no_36_2020.pdf</t>
   </si>
   <si>
     <t>Prorroga a suspensão das atividades legislativas e administrativas de forma presencial, fixa data para início das sessões remotas, altera o Ato da Mesa nº 036/2020, e dá outras providências</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6424/ato_da_mesa_no_039_2020-covid-19-prorrogacao-31.05.20.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6424/ato_da_mesa_no_039_2020-covid-19-prorrogacao-31.05.20.pdf</t>
   </si>
   <si>
     <t>Prorroga a suspensão das atividades legislativas e administrativas de forma presencial na Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6416/ato_da_mesa_no_040-2020-covid-19-devolucao_recursos-cota_duodecimal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6416/ato_da_mesa_no_040-2020-covid-19-devolucao_recursos-cota_duodecimal.pdf</t>
   </si>
   <si>
     <t>Autoriza proceder a devolução de recursos da cota duodecimal do corrente exercício financeiro à Prefeitura municipal, para os fins que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6417/ato_da_mesa_no_041_2020-covid-19-prorrogacao-15.06.20.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6417/ato_da_mesa_no_041_2020-covid-19-prorrogacao-15.06.20.pdf</t>
   </si>
   <si>
     <t>Prorroga a suspensão das atividades legislativas e administrativas de forma presencial na Câmara Municipal de Cabedelo (PB), adotando-se o regime de plantão, e dá outras providências</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6418/ato_da_mesa_no_042_2020-covid-10-altera_ato_da_mesa_no_036_e_38_20.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6418/ato_da_mesa_no_042_2020-covid-10-altera_ato_da_mesa_no_036_e_38_20.pdf</t>
   </si>
   <si>
     <t>Altera-se dispositivos do Ato da Mesa nº 036/2020 modificado pelo Ato da Mesa n° 038/2020, e que tratam das regras e ritos de procedimentos para a realização de sessões ordinárias e extraordinárias, na modalidade remota, no âmbito da Câmara Municipal de Cabedelo (PB) como solução a ser utilizada durante a emergência de saúde pública relacionada à pandemia do COVID-19, e dá outras providências</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6419/ato_da_mesa_no_043_2020-covid-19-prorrogacao-15.06.20.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6419/ato_da_mesa_no_043_2020-covid-19-prorrogacao-15.06.20.pdf</t>
   </si>
   <si>
     <t>Prorroga a suspensão das atividades legislativas e administrativas de forma presencial na Câmara Municipal de Cabedelo (PB), mantendo-se o regime de plantão, e dá outras providências</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6420/ato_da_mesa_no_044_2020-antecipacao_da_sessao-22.06.20.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6420/ato_da_mesa_no_044_2020-antecipacao_da_sessao-22.06.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação do horário da Sessão Ordinária desta terça-feira, dia 23 de junho de 2020, e dá outras providências</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6421/ato_da_mesa_no_045_2020-covid-19-recesso_parlamentar-30.06.20.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6421/ato_da_mesa_no_045_2020-covid-19-recesso_parlamentar-30.06.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as atividades legislativas e administrativas na Câmara Municipal de Cabedelo (PB), no período de recesso parlamentar, e dá outras providências</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6422/ato_da_mesa_no_046_2020-prorroga_atividade_legislativas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6422/ato_da_mesa_no_046_2020-prorroga_atividade_legislativas.pdf</t>
   </si>
   <si>
     <t>Prorroga a suspensão das atividades legislativas  administrativas de forma presencial na Câmara Municipal de Cabedelo (PB), mantendo-se o regime de plantão, e dá outras providências</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6423/ato_da_mesa_no_047_2020-prorrogacao_covid.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6423/ato_da_mesa_no_047_2020-prorrogacao_covid.pdf</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6426/ato_da_mesa_no_048_2020-prorroga_atividades_covid.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6426/ato_da_mesa_no_048_2020-prorroga_atividades_covid.pdf</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6515/ato_da_mesa_no_049_2020-prorrogacao_atividades_legislativas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6515/ato_da_mesa_no_049_2020-prorrogacao_atividades_legislativas.pdf</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6605/ato_da_mesa_no_050_2020-prorroga_atividades_-_covid.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6605/ato_da_mesa_no_050_2020-prorroga_atividades_-_covid.pdf</t>
   </si>
   <si>
     <t>Prorroga a suspensão das atividades legislativas e administrativas de forma presencial na Câmara Municipal de Cabedelo (PB), mantendo-se o regime de plantão, nos termos do Ato da Mesa nº 049/2020, e dá outras providências</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6641/ato_da_mesa_no_051_2020-prorrogacao_atividades.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6641/ato_da_mesa_no_051_2020-prorrogacao_atividades.pdf</t>
   </si>
   <si>
     <t>Prorroga a suspensão das atividades legislativas e administrativas de forma presencial na Câmara Municipal de Cabedelo (PB), mantendo-se o regime de plantão, nos termos do Ato da Mesa nº 049/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6677/ato_da_mesa_no_052_2020_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6677/ato_da_mesa_no_052_2020_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Sessão Ordinária, na próxima quinta-feira, dia 17/12/2020, e dá outras providências</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>APR</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6115/ato_da_mesa_no_038_2020_-_fixa_data_sessao_remota.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6115/ato_da_mesa_no_038_2020_-_fixa_data_sessao_remota.pdf</t>
   </si>
   <si>
     <t>PRORROGA A SUSPENSÃO DAS ATIVIDADES LEGISLATIVAS E ADMINISTRATIVAS DE FORMA PRESENCIAL, FIXA DATA PARA INÍCIO DAS SESSÕES REMOTAS, ALTERA O ATO DA MESA N° 036/2020, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5949/ato_da_presidente_no_050_2020_-_conselho_de_etica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5949/ato_da_presidente_no_050_2020_-_conselho_de_etica.pdf</t>
   </si>
   <si>
     <t>Designa membros para o Conselho de Ética e Decoro Parlamentar da Câmara Municipal de Cabedelo (PB), para o biênio 2019/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6082/ato_da_presidente_no_051_2019_-_ponto_facultati_l8DmsZP.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6082/ato_da_presidente_no_051_2019_-_ponto_facultati_l8DmsZP.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo, em razão dos festejos carnavalescos, e dá outras providências</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6083/ato_da_presidente_no_052_2020_-_ccjr_Nn50DzF.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6083/ato_da_presidente_no_052_2020_-_ccjr_Nn50DzF.pdf</t>
   </si>
   <si>
     <t>Designa membros para a Comissão de Constituição, Justiça e Redação da Câmara Municipal de Cabedelo (PB), para o biênio 2019/2020, e dá outras providências</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6109/ato_da_presidente_no_053_2020_-_indicacao_semmapa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6109/ato_da_presidente_no_053_2020_-_indicacao_semmapa.pdf</t>
   </si>
   <si>
     <t>Designa Representante da Câmara Municipal de Cabedelo/PB, no Conselho Municipal de Meio Ambiente - COMMEA, e dá outras providências</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6456/ato_da_presidente_no_054_2020_-_covid-19_-_regime_de_trabalho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6456/ato_da_presidente_no_054_2020_-_covid-19_-_regime_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a situação temporária dos servidores da Câmara Municipal em face da pandemia do novo coronavírus (covid-19), e dá outras providências</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6457/ato_da_presidente_no_055_2020_-_suplentes-120-esgotado-convocacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6457/ato_da_presidente_no_055_2020_-_suplentes-120-esgotado-convocacao.pdf</t>
   </si>
   <si>
     <t>Convoca os suplentes de vereadores, abaixo relacionados, para posse imediata, reassumindo o exercício do cargo de Vereador nesta Casa Legislativa, dispensando-os do ritual de compromisso de posse, nos termos do § 3º do art. 7º da Resolução nº 158/2006 (Regimento Interno da Casa)</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6458/ato_da_presidente_no_056_2020_-_suplentes-afastamento-convocacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6458/ato_da_presidente_no_056_2020_-_suplentes-afastamento-convocacao.pdf</t>
   </si>
   <si>
     <t>Ficam afastados do cargo de vereador, pelo prazo de 120 (cento e vinte) dias, em decorrência da decisão judicial, proferida nos autos do Processo nº 0002002-26.2019.815.0731, os suplentes no exercício do mandato, abaixo relacionados</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6459/ato_da_presidente_no_057_2020_-_comissao_especial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6459/ato_da_presidente_no_057_2020_-_comissao_especial.pdf</t>
   </si>
   <si>
     <t>Constitui comissão Especial para exame de Proposta de Emenda a LOM nº 001/2020, e dá outras providências</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6460/ato_da_presidente_no_058_2020_-_composicao_das_comissoes_permanentes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6460/ato_da_presidente_no_058_2020_-_composicao_das_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>Designa membros para Composição das Comissões Permanentes da Câmara Municipal de Cabedelo (PB), para o biênio 2019/2020, e dá outras providências</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6461/ato_da_presidente_no_059_2020_-_condecom.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6461/ato_da_presidente_no_059_2020_-_condecom.pdf</t>
   </si>
   <si>
     <t>Designa Representante da Câmara Municipal de Cabedelo /PB, para o Conselho Municipal de Defesa do Consumidor - CONDECOM, e dá outras providências</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6499/ato_da_presidente_no_060_2020_-_comissao_de_politicas_publicas_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6499/ato_da_presidente_no_060_2020_-_comissao_de_politicas_publicas_municipais.pdf</t>
   </si>
   <si>
     <t>Constitui a Comissão de Políticas Públicas Municipais da Câmara Municipal de Cabedelo (PB), para o biênio 2019/2020, e dá outras providências</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6678/ato_da_presidente_no_061_2020_-_membros_reuniao_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6678/ato_da_presidente_no_061_2020_-_membros_reuniao_brasilia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros da Comissão de Representação da Câmara Municipal para representar a edilidade em Brasília-DF, e dá outras providências</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6679/ato_da_presidente_no_062_2020_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6679/ato_da_presidente_no_062_2020_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo o expediente da Câmara Municipal de Cabedelo, nos dias 08, 24 e 31 de dezembro, e dá outras providências</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Geusa Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitação de uma Comissão Especial_x000D_
 Abertura de Crédito Extraordinário pelo Executivo_x000D_
 Solicita um plano de ação pelo Executivo para o combate do Corona Vírus</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>José Erivaldo Silva</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6500/pdl_no_001-_ver._erivaldo_piu-piu_-_titulo_de_cidadao_cabedelense_ao_pe._lucivaldo_eugenio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6500/pdl_no_001-_ver._erivaldo_piu-piu_-_titulo_de_cidadao_cabedelense_ao_pe._lucivaldo_eugenio.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Pe. Lucivaldo Eugênio Gomes de Souza, e dá outras providências</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>Graça Rezende</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6501/pdl_no_002-_ver._graca_rezende_-_honra_ao_merito_artistico-cultural_que_menciona.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6501/pdl_no_002-_ver._graca_rezende_-_honra_ao_merito_artistico-cultural_que_menciona.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Artístico-Cultural aos artesãos cabedelenses que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6502/pdl_no_003_2020_-_ver._graca_rezende_-_diploma_de_honra_ao_merto_da_mulher_cidada-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6502/pdl_no_003_2020_-_ver._graca_rezende_-_diploma_de_honra_ao_merto_da_mulher_cidada-_arquivado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito da Mulher Cidadão que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6503/pdl_no_004_2020-_ver._graca_rezende_-titulo_cidada_abimadabe_vieira-_dl_no_825_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6503/pdl_no_004_2020-_ver._graca_rezende_-titulo_cidada_abimadabe_vieira-_dl_no_825_2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Cabedelense a Senhora Abimadabe Vieira, e dá outras providências</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6579/pdl_no_005_2020-_ver._graca_rezende_-_titulo_cidada_glauce_burity.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6579/pdl_no_005_2020-_ver._graca_rezende_-_titulo_cidada_glauce_burity.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Glauce Maria Navarro Burity, e dá outras providências</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>Divino Felizardo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6580/pdl_no_006_2020-_ver._divino_felizardo_-_titulo_cidadao_ricardo_luiz_coelho_-_dl_no_827_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6580/pdl_no_006_2020-_ver._divino_felizardo_-_titulo_cidadao_ricardo_luiz_coelho_-_dl_no_827_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Ilustríssimo Sr. Ricardo Luiz da Cunha Coêlho, e dá outras providências</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5954/plc_n_001_2020_-_altera_lc_no_47_2014_-_procura_R4zPUZX.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5954/plc_n_001_2020_-_altera_lc_no_47_2014_-_procura_R4zPUZX.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 47, DE 31 DE JANEIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5955/plc_n_002_2020_-_altera_caput_art._53_da_lei_no_IjVn8kD.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5955/plc_n_002_2020_-_altera_caput_art._53_da_lei_no_IjVn8kD.pdf</t>
   </si>
   <si>
     <t>ALTERA O “CAPUT” DO ART. 53 DA LEI Nº 1.179, DE 17 DE DEZEMBRO DE 2003, QUE “DISPÕE SOBRE O ESTATUTO E O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>Vitor Hugo Peixoto Castelliano</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6611/plc_no_003_2020_-_criterios_construcao_condominios_verticais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6611/plc_no_003_2020_-_criterios_construcao_condominios_verticais.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para construção de condomínios verticais multifamiliares no Município de Cabedelo/PB, revoga a Lei Complementar nº 71, de 30 de dezembro de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6610/plc_no_004_2020_-_altera_codigo_tributario_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6610/plc_no_004_2020_-_altera_codigo_tributario_municipio.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário do Município de Cabedelo/PB - Lei Complementar nº 02/1997, e dá outras providências</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6504/plc_no_005_2020_-_estabelece_e_regulamenta_criterios_para_regularizacao_de_construcoes_irregulares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6504/plc_no_005_2020_-_estabelece_e_regulamenta_criterios_para_regularizacao_de_construcoes_irregulares.pdf</t>
   </si>
   <si>
     <t>Estabelece e regulamenta critérios para regularização de construções irregulares no Município de Cabedelo, revoga a Lei Complementar nº 68/2019, e dá outras providências</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5952/projeto_de_lei_no_001_2020_-_altera_lei_2.049_2_sf2oB4M.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5952/projeto_de_lei_no_001_2020_-_altera_lei_2.049_2_sf2oB4M.pdf</t>
   </si>
   <si>
     <t>Altera anexo LXVI da Lei nº 2049, de 30 de dezembro de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5953/projeto_de_lei_no_002_2020_-_vencimentos_servid_rwo9P8P.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5953/projeto_de_lei_no_002_2020_-_vencimentos_servid_rwo9P8P.pdf</t>
   </si>
   <si>
     <t>Atualiza o vencimento dos servidores da Prefeitura Municipal de Cabedelo, para o Salário Mínimo – Piso Nacional 2020, e dá outras providências</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>Professor Luizinho</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6015/projeto_de_lei_no_003_2020_-_rua_anita_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6015/projeto_de_lei_no_003_2020_-_rua_anita_oliveira.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Anita Gonçalves de Oliveira, o atual Beco de Acesso, com início na "Rua Tenente Antônio Pontes" (entre as casas de nº 453 e 465) e com término na casa de nº 160 (paralela a Rua Santo Amaro), no Bairro Ponta De Matos, neste Município</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>Evilásio Cavalcanti</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6016/projeto_de_lei_no_004_2020_-_aparelho_ginastica_sqNcRFn.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6016/projeto_de_lei_no_004_2020_-_aparelho_ginastica_sqNcRFn.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de no mínimo 01 (um) aparelho de ginástica adaptado ao uso exclusivo por pessoas com necessidades especiais nas academias ao ar livre em praças, parques e locais públicos no Município de Cabedelo e dá outras providências</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6017/projeto_de_lei_no_005_2020_-_dia_do_gari.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6017/projeto_de_lei_no_005_2020_-_dia_do_gari.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Gari, a ser comemorado, anualmente, no dia 16 de maio, e dá outras providências</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6018/projeto_de_lei_no_006_2020_-_rua_gaston_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6018/projeto_de_lei_no_006_2020_-_rua_gaston_silva.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Gaston Gomes da Silva o atual trecho compreendido entre o final da Rua Antônio Paulino Serrano, Bairro de Jardim Manguinhos, ao encontro com início da Rua Jair Cunha Cavalcanti, Bairro do Jacaré, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6019/projeto_de_lei_no_007_2020_-_rua_porto_de_suape.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6019/projeto_de_lei_no_007_2020_-_rua_porto_de_suape.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Porto de Suape a atual Via Local 2, do Loteamento Stephane Palhano, Bairro de Recanto do Poço, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6020/projeto_de_lei_no_008_2020_-_altera_lei_no_2048_2019.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6020/projeto_de_lei_no_008_2020_-_altera_lei_no_2048_2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2048, de 30 de dezembro de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
     <t>Fabiana Régis</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6021/projeto_de_lei_no_009_2020_-_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6021/projeto_de_lei_no_009_2020_-_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal, do Município de Cabedelo, do Estado da Paraíba e dá outras providências</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6022/projeto_de_lei_no_010_2020_-_cartao_identificac_8CcxJyg.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6022/projeto_de_lei_no_010_2020_-_cartao_identificac_8CcxJyg.pdf</t>
   </si>
   <si>
     <t>Institui o cartão de identificação para gestantes, residentes no Município de Araras, e dá outras providências</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6075/projeto_de_lei_no_011_2020_-_cartao_identificac_VmjmQOE.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6075/projeto_de_lei_no_011_2020_-_cartao_identificac_VmjmQOE.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CARTÃO DE IDENTIFICAÇÃO PARA GESTANTES, RESIDENTES NO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6076/projeto_de_lei_no_012_2020_-_atualiza_venciment_NQnS2Pe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6076/projeto_de_lei_no_012_2020_-_atualiza_venciment_NQnS2Pe.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O VENCIMENTO DOS SERVIDORES MUNICIPAIS DE CABEDELO, PARA O SALÁRIO MÍNIMO - PISO NACIONAL 2020, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
     <t>Valdi Tartaruga</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6077/projeto_de_lei_no_013_2020_-_equipamento_visual_5dkXBrz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6077/projeto_de_lei_no_013_2020_-_equipamento_visual_5dkXBrz.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS HIPERMERCADOS, FARMÁCIAS E ESTABELECIMENTOS CONGÊNERES A DISPONIBILIZAREM EQUIPAMENTO PARA FACILITAR A VISUALIZAÇÃO DE INFORMAÇÕES DOS PRODUTOS EXPOSTOS À VENDA</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
     <t>José Pereira</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6078/projeto_de_lei_no_014_2020_-_rua_messias_pessoa_uJ4f2Vs.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6078/projeto_de_lei_no_014_2020_-_rua_messias_pessoa_uJ4f2Vs.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "RUA MESSIAS PESSOA DA SILVA" A ATUAL VIA LOCAL 12, DO LOTEAMENTO PRAIA MAR, DO BAIRRO DO POÇO</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6513/pl_no_015_2020-ver._evilasio_cavalcanti_-_politica_publica_de_psicologia_escolar_-_tramitacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6513/pl_no_015_2020-ver._evilasio_cavalcanti_-_politica_publica_de_psicologia_escolar_-_tramitacao.pdf</t>
   </si>
   <si>
     <t>Institui a Política Pública Municipal de Psicologia Escolar na Rede Pública de Ensino e dá outras providências</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6514/pl_no_016_2020-prefeito_municipal_-_clinica_de_bem_estar_animal_-_lei_no_2.066.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6514/pl_no_016_2020-prefeito_municipal_-_clinica_de_bem_estar_animal_-_lei_no_2.066.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e funcionamento da Clínica de Bem-Estar Animal de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>Hérlon Cabral</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6148/pl_17_ver_herlon.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6148/pl_17_ver_herlon.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação do 13º salário nos casos em que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6152/parecer_pl_no_018._ver_herlon.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6152/parecer_pl_no_018._ver_herlon.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de atendimento às pessoas portadoras de diabetes nos órgãos públicos, estabelecimentos comerciais e instituições financeiras e dá outras providências</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6149/pl_19_2020_ver._geusa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6149/pl_19_2020_ver._geusa.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Mundial do Tradutor Intérprete de Libras de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6154/pl_no_020__ver._geusa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6154/pl_no_020__ver._geusa.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Cabedelo o Dia Municipal das Doenças Raras, e dá outras providências</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6155/pl_no_021_2020_-_ver._geusa_ribeiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6155/pl_no_021_2020_-_ver._geusa_ribeiro.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Combate e Enfrentamento a Pedofilia no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6113/pl_no_22_2020_-_pauta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6113/pl_no_22_2020_-_pauta.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Cabedelo-PB o Dia da Conscientização Sobre a Síndrome de Edwards, a ser comemorado, anualmente, no dia 06 de maio, e dá outras providências</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6156/pl_no_023_2020_-_ver._erivaldo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6156/pl_no_023_2020_-_ver._erivaldo.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Padroeiro São José Operário no Município, e dá outras providências</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6150/pl_24_2020_ver._erivaldo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6150/pl_24_2020_ver._erivaldo.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Terço dos Homens no Município, e dá outras providências</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>Graça Resende</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6544/pl_no_025_2020-presidente_cmc_-__reajuste_efetivos_cmc_-_lei_no_2.064.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6544/pl_no_025_2020-presidente_cmc_-__reajuste_efetivos_cmc_-_lei_no_2.064.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da remuneração dos servidores ocupantes dos cargos efetivos do quadro de pessoal da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6545/pl_no_026_2020-presidente_cmc-_gratificacao_plenario_cmc_-_lei_no_2.063.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6545/pl_no_026_2020-presidente_cmc-_gratificacao_plenario_cmc_-_lei_no_2.063.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Gratificação de Atividades de Plenário - GAP a ser concedida para os servidores no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6546/pl_no_027_2020-ver._jose_pereira_-_rua_paulo_lins_cavalcante_-_lei_no_2.067.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6546/pl_no_027_2020-ver._jose_pereira_-_rua_paulo_lins_cavalcante_-_lei_no_2.067.pdf</t>
   </si>
   <si>
     <t>Denomina de "Rua Paulo Lins Cavalcante" o atual trecho que compreende os lotes da Quadra 09; Via Local 05 e Via Local 14, do Loteamento Praia Mar, no Bairro do Poço</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6547/pl_no_028_2020-presidente_cmc-criacao_cargo_interprete_de_libras_cmc_-_lei_no_2.061.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6547/pl_no_028_2020-presidente_cmc-criacao_cargo_interprete_de_libras_cmc_-_lei_no_2.061.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de provimento efetivo de Intérprete de Libras no Quadro de Cargos Efetivos da Câmara Municipal de Cabedelo (PB), de que trata a Lei nº 1.519/2011, e dá outras providências</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6548/pl_no_029_2020-prefeito_municipal_-_praca_largo_de_nazare_-_lei_no_2.068.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6548/pl_no_029_2020-prefeito_municipal_-_praca_largo_de_nazare_-_lei_no_2.068.pdf</t>
   </si>
   <si>
     <t>Denomina de "Largo de Nazaré", a praça localizada na Rua Carolino Cardoso, S/N, do Loteamento Jardim Nazareth, Bairro do Poço, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6157/pl_no_030_2020_-_ver._pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6157/pl_no_030_2020_-_ver._pereira.pdf</t>
   </si>
   <si>
     <t>Denomina de "Rua Conceição Santa Maria Leite Corrêa" o atual trecho que compreende, as Ruas Projetadas VL. 10 e VL. 03, localizada no Loteamento Praia Mar, Bairro do Poço, Cabedelo-PB</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6543/pl_no_031_2020-prefeito_municipal-altera_lei_1.194_2004_pccrr_saude__-_lei_no_2.062.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6543/pl_no_031_2020-prefeito_municipal-altera_lei_1.194_2004_pccrr_saude__-_lei_no_2.062.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.194, de 14 de junho de 2004,  “Que Dispõe sobre o Plano de Cargos, Carreira e Remuneração do Grupo Ocupacional Serviços de Saúde do Município, alterada pela Lei nº 1.916, de 24 de setembro de 2018, e dá outras providências</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6158/pl_no_032_2020-ver._evilasio_cavalcanti_-_dia_conscientizacao_fake_news_-_lei_no_2.077.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6158/pl_no_032_2020-ver._evilasio_cavalcanti_-_dia_conscientizacao_fake_news_-_lei_no_2.077.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Cabedelo - PB o Dia da Conscientização e Combate às Fake News, e dá outras providências</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6505/pl_no_033_2020-prefeito_municipal_-_previdencia_social_-_lei_no_2.076.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6505/pl_no_033_2020-prefeito_municipal_-_previdencia_social_-_lei_no_2.076.pdf</t>
   </si>
   <si>
     <t>Referenda previsões da Emenda Constitucional nº 103/2019 relativas ao Regime Próprio de Previdência Social do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6506/pl_no_034_2020-prefeito_municipal_-_ldo_-_lei_no_2.084.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6506/pl_no_034_2020-prefeito_municipal_-_ldo_-_lei_no_2.084.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias do Município de Cabedelo, para o exercício financeiro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6507/pl_no_035_2020-ver._graca_rezende_-_institui_dia_doacao_de_leite.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6507/pl_no_035_2020-ver._graca_rezende_-_institui_dia_doacao_de_leite.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Doação de Leite Materno no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6571/pl_no_036_2020-ver._evilasio_cavalcanti_-_entrega_domiciliar_medicamentos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6571/pl_no_036_2020-ver._evilasio_cavalcanti_-_entrega_domiciliar_medicamentos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a entrega domiciliar de medicamentos durante a Pandemia do Corona Vírus (covid-19), e dá outras providências</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
     <t>Graça Rezende, Professor Luizinho</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6508/pl_no_037_2020-ver._professor_luizinho_-_instalacao_de_bebedouros_-_retirada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6508/pl_no_037_2020-ver._professor_luizinho_-_instalacao_de_bebedouros_-_retirada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de bebedouros nas agências bancárias e nas agências do INSS do Município de Cabedelo</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6570/pl_no_038_2020-ver._graca_-_alcool_gel_estabelecimentos_ensino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6570/pl_no_038_2020-ver._graca_-_alcool_gel_estabelecimentos_ensino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção de dispositivo próprio para aplicação de álcool em gel antisséptico nos estabelecimentos de ensino do Município de Cabedelo</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6569/pl_no_039_2020-ver._prof._luizinho_-_bebedouros_bancos_e_inss.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6569/pl_no_039_2020-ver._prof._luizinho_-_bebedouros_bancos_e_inss.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de bebedouros nas agências bancárias e do INSS no Município de Cabedelo</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6568/pl_no_040_2020-ver._pereira_-_programa_colorindo_escola.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6568/pl_no_040_2020-ver._pereira_-_programa_colorindo_escola.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Colorindo a Escola na rede pública de ensino no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6509/pl_no_041_2020-prefeito_municipal_-_praca_bom_jesus_ressuscitado_-_lei_n_2.081.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6509/pl_no_041_2020-prefeito_municipal_-_praca_bom_jesus_ressuscitado_-_lei_n_2.081.pdf</t>
   </si>
   <si>
     <t>Denomina de "Bom Jesus Ressuscitado" a Praça localizada na Rua Ana Alves de Figueiredo, S/N, Bairro Jardim Manguinhos, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6510/pl_no_042_2020-prefeito_municipal_-_regulamenta_servico_de_transporte.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6510/pl_no_042_2020-prefeito_municipal_-_regulamenta_servico_de_transporte.pdf</t>
   </si>
   <si>
     <t>Regulamenta o serviço de transporte remunerado privado individual de passageiros, com uso de aplicativos de tecnologia ou outras plataformas de comunicação em rede, no âmbito do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6511/pl_no_043_2020-prefeito_municipal_-_praca_maria_da_penha_-_lei_no_2.082.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6511/pl_no_043_2020-prefeito_municipal_-_praca_maria_da_penha_-_lei_no_2.082.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Maria da Penha de Lima, a atual Praça situada na Rua Raul Seixas, no Bairro Renascer III, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6567/pl_no_044_2020-prefeito_municipal_-_credito_especial_mobiliario_escolar_e_equipamentos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6567/pl_no_044_2020-prefeito_municipal_-_credito_especial_mobiliario_escolar_e_equipamentos.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2020, para atender as despesas com o Convênio n° 389/2016 firmado junto a Secretaria de Estado da Educação da Paraíba (SSE/PB), destinado para aquisição de mobiliário escolar e equipamentos para creches e escolas municipais, e dá outras providências</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6566/pl_no_045_2020-prefeito_municipal_-_credito_especial_caravana_do_esporte.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6566/pl_no_045_2020-prefeito_municipal_-_credito_especial_caravana_do_esporte.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Especial ao Orçamento de 2020, para atender as despesas com o Convênio firmado junto ao Ministério da Cidadania, destinado ao Projeto "Caravana do Esporte", e dá outras providências</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6564/pl_no_046_2020-prefeito_municipal_-_credito_especial_projeto_bom_de_bola_bom_de_nota.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6564/pl_no_046_2020-prefeito_municipal_-_credito_especial_projeto_bom_de_bola_bom_de_nota.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2020, para atender as despesas com o Convênio firmado junto ao Ministério da Cidadania, destinado ao Projeto "Bom de Bola, Bom de Nota", e dá outras providências</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6575/pl_no_047_2020-prefeito_municipal_-_altera_dispositivos_lei_963_1999.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6575/pl_no_047_2020-prefeito_municipal_-_altera_dispositivos_lei_963_1999.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 963, de 25 de outubro de 1999, e dá outras providências</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6520/pl_no_048_2020-prefeito_municipal_-_fundo_municipal_de_seguranca_publica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6520/pl_no_048_2020-prefeito_municipal_-_fundo_municipal_de_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Segurança Pública (FUMSEP), e dá outras providências</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6512/pl_no_049-ver._geusa_ribeiro_-__reconhecimento_atividade__educacao_fisica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6512/pl_no_049-ver._geusa_ribeiro_-__reconhecimento_atividade__educacao_fisica.pdf</t>
   </si>
   <si>
     <t>Institui o reconhecimento da atividade de educação física exercida por profissional de educação física habilitado e registrado, como serviço essencial para saúde pública no âmbito do Município de Cabedelo-PB</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6572/pl_no_050_2020-ver._prof._luizinho_-_proibicao_venda_carne_pre-moida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6572/pl_no_050_2020-ver._prof._luizinho_-_proibicao_venda_carne_pre-moida.pdf</t>
   </si>
   <si>
     <t>Proíbe a venda de carne previamente moída em hipermercados, supermercados e outros estabelecimentos congêneres, localizados no âmbito do Município de Cabedelo</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.423, de 10 de novembro de 2008, e dá outras providências</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6573/pl_no_052_2020-ver._graca_-_dia_dos_gestores_escolas_e_creches.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6573/pl_no_052_2020-ver._graca_-_dia_dos_gestores_escolas_e_creches.pdf</t>
   </si>
   <si>
     <t>Institui o Dia dos Gestores das Escolas e Creches, no âmbito do Município de Cabedelo-PB</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6581/01._pl_n_053.2020_-_do_prefeito_municipal_loa_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6581/01._pl_n_053.2020_-_do_prefeito_municipal_loa_2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cabedelo, para o exercício financeiro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6574/pl_no_054_2020-ver._evilasio_-_contagem_prazos_administrativos-veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6574/pl_no_054_2020-ver._evilasio_-_contagem_prazos_administrativos-veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contagem dos prazos em processos administrativos no âmbito do Município de Cabedelo-PB</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6653/pl_no_055_2020-ver._graca_-_por_do_sol_de_jacare_patrimonio_cultural_e_imaterial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6653/pl_no_055_2020-ver._graca_-_por_do_sol_de_jacare_patrimonio_cultural_e_imaterial.pdf</t>
   </si>
   <si>
     <t>Disciplina a criação e a organização das associações denominadas "Empresa Jovem", com funcionamento perante Instituições de ensino, públicas e privadas, que ofertem cursos técnicos listados no Catálogo Nacional de Cursos Técnicos do Ministério da Educação</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6657/pl_no_056_2020_-_presidente_da_cmc_-_subsidios_prefeito_vice-prefeito_e_secretarios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6657/pl_no_056_2020_-_presidente_da_cmc_-_subsidios_prefeito_vice-prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do Vice-Prefeito e dos Secretários Municipais, e dá outras providências</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6654/pl_no_057_2020-ver._graca_-_por_do_sol_do_dique_patrimonio_cultural_e_imaterial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6654/pl_no_057_2020-ver._graca_-_por_do_sol_do_dique_patrimonio_cultural_e_imaterial.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural e Imaterial do Município de Cabedelo (PB) o Pôr do Sol do Dique de Cabedelo</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6655/pl_no_058_2020-ver._graca_-_por_do_sol_jacare_patrimonio_cultural_e_imaterial_-_lei_2115_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6655/pl_no_058_2020-ver._graca_-_por_do_sol_jacare_patrimonio_cultural_e_imaterial_-_lei_2115_2021.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural e Imaterial do Município de Cabedelo (PB) o Pôr do Sol de Jacaré</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6656/pl_no_059_2020-ver._graca_-_monumento_n_s_navegantes_patrimonio_cultural_e_imaterial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6656/pl_no_059_2020-ver._graca_-_monumento_n_s_navegantes_patrimonio_cultural_e_imaterial.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural e Imaterial do Município de Cabedelo (PB) o Monumento Nossa Senhora dos Navegantes</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6669/pl_no_060_2020-prefeito_municipal_-_autoriza_remanejamento_dotacoes_orcamentarias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6669/pl_no_060_2020-prefeito_municipal_-_autoriza_remanejamento_dotacoes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>Autoriza o remanejamento total ou parcial de dotações orçamentárias para o exercício de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6670/pl_no_061_2020-prefeito_municipal_-_programa_conciliacao_juridico-fiscal_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6670/pl_no_061_2020-prefeito_municipal_-_programa_conciliacao_juridico-fiscal_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Conciliação Jurídico-Fiscal de Cabedelo, que dispõe sobre a concessão de benefícios fiscais de créditos inscritos ou não em dívida ativa, ajuizados e não ajuizados pela Procuradoria Geral do Município, autoriza o parcelamento do Imposto sobre Transmissão Inter Vivos de Bens Imóveis e de Direitos a eles relativos - ITBI, e dá outras providências</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6671/pl_no_062_2020_-_presidente_da_cmc_-_subsidios_vereadores_e_presidente_cmc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6671/pl_no_062_2020_-_presidente_da_cmc_-_subsidios_vereadores_e_presidente_cmc.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores e do Presidente da Câmara Municipal de Cabedelo (PB) para a Legislatura 2021/2024, e dá outras providências</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6576/pr_n_001_2020_-_da_mesa_diretora_-_suspensao_atividades_legislativas_pandemia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6576/pr_n_001_2020_-_da_mesa_diretora_-_suspensao_atividades_legislativas_pandemia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão das atividades legislativas e administrativas no âmbito da Câmara Municipal de Cabedelo (PB), para fins de prevenção à infecção e à propagação do Coronavírus (COVID-19), considerando a classificação de pandemia pela Organização Mundial de saúde - OMS</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6577/pr_n_002_2020_-_da_mesa_diretora_-_altera_e_acrescenta_dispositivos_resolucao_158_2006.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6577/pr_n_002_2020_-_da_mesa_diretora_-_altera_e_acrescenta_dispositivos_resolucao_158_2006.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos a Resolução nº 158/2006 (Regimento Interno da Câmara Municipal de Cabedelo-PB), e dá outras providências</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6578/pr_n_003_2020_-_da_mesa_diretora_-_altera_dispositivos_resolucao_159_2006.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6578/pr_n_003_2020_-_da_mesa_diretora_-_altera_dispositivos_resolucao_159_2006.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 159/2006 (Código de Ética e Decoro Parlamentar), e dá outras providências</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6642/pr_n_004_2020_-_da_presidente_cmc_-_constitui_comissao_representacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6642/pr_n_004_2020_-_da_presidente_cmc_-_constitui_comissao_representacao.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão de Representação da Câmara Municipal de Cabedelo (PB), com o objetivo de dirigir-se a Brasília - DF, para tratar da implantação da Escola de Pesca no Município de Cabedelo, implantação de UPA e dá outras providências</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6680/proposta_de_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6680/proposta_de_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Adequa o sistema de previdência social municipal e estabelece regras ao Regime Próprio de Previdência Social do Município de Cabedelo de acordo com a Emenda Constitucional nº 103/2019, e dá outras providências</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Divino Felizardo, Evilásio Cavalcanti, Hérlon Cabral, José Erivaldo Silva, Lídio José, Professor Luizinho, Socorro do Jacaré, Valdi Tartaruga</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5950/requer._no_001_2020_-_urgencia_urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5950/requer._no_001_2020_-_urgencia_urgentissima.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DO REGIME DE URGÊNCIA-URGENTÍSSIMA PARA APRECIAÇÃO, NA SESSÃO EXTRAORDINÁRIA DE 23/01/2020, DAS SEGUINTES PROPOSITURAS: PROJETO DE LEI COMPLEMENTAR Nº 001/2020 - DO PREFEITO MUNICIPAL - ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 47, DE 31 DE JANEIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS; PROJETO DE LEI COMPLEMENTAR Nº 002/2020 - DO PREFEITO MUNICIPAL - ALTERA O "CAPUT" DO ART. 53 DA LEI Nº 1.179, DE 17 DE DEZEMBRO DE 2003, QUE "DISPÕE SOBRE O ESTATUTO E O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL", E DÁ OUTRAS PROVIDÊNCIAS; PROJETO DE LEI Nº 001/2020 - DO PREFEITO MUNICIPAL - ALTERA ANEXO LXVI DA LEI Nº 2049, DE 30 DE DEZEMBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS; PROJETO DE LEI Nº 002/2020 - DO PREFEITO MUNICIPAL - ATUALIZA O VENCIMENTO DOS SERVIDORES DA PREFEITURA MUNICIPAL DE CABEDELO, PARA O SALÁRIO MÍNIMO - PISO NACIONAL 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5951/requer._no_002_2020_-_quebra_de_intervalo_regimental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5951/requer._no_002_2020_-_quebra_de_intervalo_regimental.pdf</t>
   </si>
   <si>
     <t>DISPENSA DO INTERSTÍCIO REGIMENTAL PARA APRECIAÇÃO EM 2º TURNO DE DISCUSSÃO E VOTAÇÃO, NA SESSÃO EXTRAORDINÁRIA DE 23/01/2020, PARA OS SEGUINTES PROJETOS DE LEIS COMPLEMENTARES:PROJETO DE LEI COMPLEMENTAR Nº 001/2020 - DO PREFEITO MUNICIPAL - ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 47, DE 31 DE JANEIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS; PROJETO DE LEI COMPLEMENTAR Nº 002/2020 - DO PREFEITO MUNICIPAL - ALTERA O "CAPUT" DO ART. 53 DA LEI Nº 1.179, DE 17 DE DEZEMBRO DE 2003, QUE "DISPÕE SOBRE O ESTATUTO E O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>Lídio José</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5969/requer._no_003_2020_-_ver._lidio_-_organizar_tr_B3n8nau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5969/requer._no_003_2020_-_ver._lidio_-_organizar_tr_B3n8nau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Mobilidade Urbana providências no sentido de organizar o trânsito interno da cidade e implantar um semáforo na saída da Rua Aderbal Piragibe, Centro.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5970/requer._no_004_2020_-_ver._lidio_-_terminal_de__hxP20yg.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5970/requer._no_004_2020_-_ver._lidio_-_terminal_de__hxP20yg.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal encaminhar Projeto de Lei de Mobilidade Urbana, implementando e reordenando um terminal de ônibus, e implantação da mobilidade urbana de ônibus nos bairros de Miramar, Camalaú, Jardim Manguinhos, Jardim Jericó, Camboinha, integrando com Jacaré e Renascer.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5971/requer._no_005_2020_-_ver._lidio_-_parque_munic_9n3WHdz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5971/requer._no_005_2020_-_ver._lidio_-_parque_munic_9n3WHdz.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a implantação do Parque Municipal Ecológico</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5972/requer._no_006_2020_-_ver._graca_-_votos_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5972/requer._no_006_2020_-_ver._graca_-_votos_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Secretaria da Juventude, Esporte e Lazer, na pessoa do seu secretário e sua equipe de trabalho, bem como a Prefeitura Municipal de Cabedelo, em razão da realização da II Travessia do Farol da Pedra Seca.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5973/requer._no_007_2020_-_ver._graca_-_votos_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5973/requer._no_007_2020_-_ver._graca_-_votos_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos  ao Sr. Antônio Manoel dos Santos pelo destaque como 3º lugar na 33ª edição do Rally Cerapió.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5974/requer._no_008_2020_-_ver._pereira_-_led_recant_2PFfXdC.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5974/requer._no_008_2020_-_ver._pereira_-_led_recant_2PFfXdC.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a implantação de iluminação do tipo "led" em todo o bairro do Recanto do Poço.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5975/requer._no_009_2020_-_ver._pereira_-_isencao_ta_OZcZbk1.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5975/requer._no_009_2020_-_ver._pereira_-_isencao_ta_OZcZbk1.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a isenção da taxa de uso do espaço, nas festividades de réveillon, para os moradores com IPTU em dia.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5976/requer._no_010_2020_-_ver._pereira_-_dia_n._sra._nazare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5976/requer._no_010_2020_-_ver._pereira_-_dia_n._sra._nazare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão no calendário oficial do município, do dia 08 de setembro de cada ano como Dia de Nossa Senhora de Nazaré, padroeira da comunidade do Poço.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5977/requer._no_011_2020_-_ver._geusa_-_medidas_prev_AhwMjx4.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5977/requer._no_011_2020_-_ver._geusa_-_medidas_prev_AhwMjx4.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretário de Saúde e Presidência do Porto de Cabedelo informações sobre as medidas de prevenção adotadas para o enfrentamento do coronavírus no Município.</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5978/requer._no_012_2020_-_ver._geusa_-_drenagem_san_XZd31f2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5978/requer._no_012_2020_-_ver._geusa_-_drenagem_san_XZd31f2.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de realizar drenagem, saneamento e pavimentação de: Rua das Palmeiras, Severino Vasconcelos, Celeste Miranda e Santo Antônio, no Loteamento Parque Esperança - Renascer II; e Rua Severino Luiz de França e Travessa da Rua Severino Luiz de França, no Jardim América.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5979/requer._no_013_2020_-_ver._geusa_-_praca_e_quad_2fRsJ08.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5979/requer._no_013_2020_-_ver._geusa_-_praca_e_quad_2fRsJ08.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de construir uma praça com aparelhos de ginástica e quadra poliesportiva no Bairro Jardim América.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5980/requer._no_014_2020_-_ver._erivaldo_-_calcament_sNFWe14.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5980/requer._no_014_2020_-_ver._erivaldo_-_calcament_sNFWe14.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura o conserto do calçamento no entorno das Ruas Coronel José Teles e Francisco Serafim</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5981/requer._no_015_2020_-_ver._luizinho_-_recuperacao_galerias_travessa_santo_amaro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5981/requer._no_015_2020_-_ver._luizinho_-_recuperacao_galerias_travessa_santo_amaro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura a recuperação das galerias pluviais na Travessa Santo Amaro</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5982/requer._no_016_2020_-_ver._evilasio_-_ambulanci_E0uL8mx.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5982/requer._no_016_2020_-_ver._evilasio_-_ambulanci_E0uL8mx.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Saúde providências no sentido de disponibilizar ambulância permanente no Bairro de Salinas Ribamar.</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5983/requer._no_017_2020_-_ver._evilasio_-_sede_prop_VpxW7nl.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5983/requer._no_017_2020_-_ver._evilasio_-_sede_prop_VpxW7nl.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Saúde estudar a possibilidade de construir sede própria para o CENFISIO</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5984/requer._no_018_2020_-_ver._evilasio_-_sessao_es_0kaACm5.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5984/requer._no_018_2020_-_ver._evilasio_-_sessao_es_0kaACm5.pdf</t>
   </si>
   <si>
     <t>Sessão Especial sobre as medidas adotadas pela Secretaria Municipal de Saúde na prevenção ao novo coronavírus</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5985/requer._no_019_2020_-_ver._pereira_-_pavimentac_hT8ecSu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5985/requer._no_019_2020_-_ver._pereira_-_pavimentac_hT8ecSu.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a recuperação da pavimentação da Rua Liberato José de Miranda, no Centro.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5986/requer._no_020_2020_-_ver._pereira_-_praca_reca_NxQdBs9.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5986/requer._no_020_2020_-_ver._pereira_-_praca_reca_NxQdBs9.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de uma praça em frente ao Distrito Mecânico, no Bairro do Recanto do Poço.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5987/requer._no_021_2020_-_ver._pereira_-_pavimentac_iGWHviT.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5987/requer._no_021_2020_-_ver._pereira_-_pavimentac_iGWHviT.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a retomada das obras de recuperação da Rua Pedro Aleixo de Moura, no Centro</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5988/requer._no_022_2020_-_ver._graca_-_campanha_lix_4XM1VJm.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5988/requer._no_022_2020_-_ver._graca_-_campanha_lix_4XM1VJm.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e as Secretarias de infraestrutura e de Educação a campanha educativa "Lixo é no Lixo" para os moradores da Rua Nova, no Centro</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5989/requer._no_023_2020_-_ver._graca_-_calcada_e_pi_z4Mdtr4.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5989/requer._no_023_2020_-_ver._graca_-_calcada_e_pi_z4Mdtr4.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a recuperação da calçada e pintura dos muros da Escola Municipal Antônio Viana da Silva</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5990/requer._no_024_2020_-_ver._fabiana_-_copias_pro_s2wYG64.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5990/requer._no_024_2020_-_ver._fabiana_-_copias_pro_s2wYG64.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação cópias do processo de licitação do projeto Escola Municipal de Robótica de Cabedelo, com todos os pagamentos e quais as escolas foram atendidas pelo projeto.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5991/requer._no_025_2020_-_ver._fabiana_-_coserto_ma_orkCCS5.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5991/requer._no_025_2020_-_ver._fabiana_-_coserto_ma_orkCCS5.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde o conserto do mamógrafo e cópias do contrato da última manutenção realizada no aparelho que está localizado no Centro Municipal de Referência em Saúde Leonard Mozart - Policlínica.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5993/requer._no_026_2020_-_ver._fabiana_-_pronunciam_yb9Pje5.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5993/requer._no_026_2020_-_ver._fabiana_-_pronunciam_yb9Pje5.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação se pronunciar a respeito dos alertas do Tribunal de Contas</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5994/requer._no_027_2020_-_ver._valdi_-_mutirao_ilum_m7BkAgs.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5994/requer._no_027_2020_-_ver._valdi_-_mutirao_ilum_m7BkAgs.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura que seja promovido um mutirão para efetuar substituição e reparos na iluminação em toda Cabedelo</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5995/requer._no_028_2020_-_ver._valdi_-_construcao_a_rThEZ5D.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5995/requer._no_028_2020_-_ver._valdi_-_construcao_a_rThEZ5D.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e Meio Ambiente, Pesca e Agricultura a construção de abrigos para animais de rua em áreas verdes, praças e outras áreas públicas</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5996/requer._no_029_2020_-_ver._evilasio_-_horario_a_zmef2uA.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5996/requer._no_029_2020_-_ver._evilasio_-_horario_a_zmef2uA.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e ao Secretário de Saúde a extensão do horário de atendimento do CENFISIO até as 22h</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5997/requer._no_030_2020_-_ver._evilasio_-_horario_a_OleIrve.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5997/requer._no_030_2020_-_ver._evilasio_-_horario_a_OleIrve.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Saúde a extensão do horário de atendimento da USF de Salinas Ribamar até as 22h</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5998/requer._no_031_2020_-_ver._lidio_-_poda_arvores_0aFEree.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5998/requer._no_031_2020_-_ver._lidio_-_poda_arvores_0aFEree.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Meio Ambiente providências no sentido de realizar serviços de poda das árvores das Ruas São Francisco e João Castor de Sena, em Jardim Brasília</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5999/requer._no_032_2020_-_ver._lidio_-_drenagem_rua_V2uj6yO.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5999/requer._no_032_2020_-_ver._lidio_-_drenagem_rua_V2uj6yO.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Defesa Civil providências no sentido de realizar serviços de drenagem com urgência nas Ruas Vila Maria, São Francisco, Vila Madalena, João Castor de Sena e Cleto Campelo, em Jardim Brasília</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6000/requer._no_033_2020_-_ver._lidio_-_poda_arvores_D6zNk2Z.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6000/requer._no_033_2020_-_ver._lidio_-_poda_arvores_D6zNk2Z.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Meio Ambiente providências no sentido de realizar serviços de poda das árvores na Rua Monsenhor José da Silva Coutinho, em Camalaú</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
     <t>Socorro do Jacaré</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6001/requer._no_034_2020_-_ver._socorro_-_pavimentac_PEU2YG8.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6001/requer._no_034_2020_-_ver._socorro_-_pavimentac_PEU2YG8.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de incluir no Programa Pavimenta Cabedelo III a Rua João Luiz Batista, em Camalaú</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6002/requer._no_035_2020_-_ver._graca_-_led_no_bairr_LM7STzZ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6002/requer._no_035_2020_-_ver._graca_-_led_no_bairr_LM7STzZ.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a implantação de iluminação do tipo "led" no Bairro de Renascer II, III e IV</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6003/requer._no_036_2020_-_ver._graca_-_led_camboinha_iii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6003/requer._no_036_2020_-_ver._graca_-_led_camboinha_iii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a implantação de iluminação do tipo "led" no Bairro de Camboinha III</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6004/requer._no_037_2020_-_ver._graca_-_led_rua_tene_7VnwNJb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6004/requer._no_037_2020_-_ver._graca_-_led_rua_tene_7VnwNJb.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a implantação de iluminação do tipo "led" na Rua Tenente Antônio Pontes, no Centro</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>Ivânio do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6005/requer._no_038_2020_-_ver._ivanio_-_praca_de_ev_FN9G5mv.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6005/requer._no_038_2020_-_ver._ivanio_-_praca_de_ev_FN9G5mv.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a construção de uma Praça de Eventos na praia de Miramar, com paisagismo, instalação de aparelhos de ginástica, lixeiras, playground, iluminação pública, calçamento, banheiros femininos e masculinos e bancos, além de espaço próprio para a realização de eventos</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6006/requer._no_039_2020_-_ver._ivanio_-_pavimentaca_P4qbaO6.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6006/requer._no_039_2020_-_ver._ivanio_-_pavimentaca_P4qbaO6.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a pavimentação da Rua Joaquim Norberto Ferreira, em Monte Castelo</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6007/requer._no_040_2020_-_ver._geusa_-_programacao__Ry0FPaO.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6007/requer._no_040_2020_-_ver._geusa_-_programacao__Ry0FPaO.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Saúde e Atenção Básica a programação da Semana Municipal de Combate ao Alcoolismo e Drogas</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6008/requer._no_041_2020_-_ver._geusa_-_aumento_aten_78UJrDk.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6008/requer._no_041_2020_-_ver._geusa_-_aumento_aten_78UJrDk.pdf</t>
   </si>
   <si>
     <t>Solicitar a Casa da Cidadania providenciar o aumento do número de fichas de atendimento para a população de Cabedelo</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6009/requer._no_042_2020_-_ver._geusa_-_castracao_e__EI4NkNK.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6009/requer._no_042_2020_-_ver._geusa_-_castracao_e__EI4NkNK.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Coordenador de Zoonozes ações no Bairro de Miramar para verificar problemas e soluções para os animais que precisam de cuidados e que estão em situação de abandono</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6010/requer._no_043_2020_-_ver._fabiana_-_reuniao_co_L9PTbFa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6010/requer._no_043_2020_-_ver._fabiana_-_reuniao_co_L9PTbFa.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Educação uma reunião com o conselho de merenda do município</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6011/requer._no_044_2020_-_ver._fabiana_-_relacao_ho_FuJDFNY.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6011/requer._no_044_2020_-_ver._fabiana_-_relacao_ho_FuJDFNY.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria Legislativa da Câmara Municipal os nomes das mulheres homenageadas como "Mulher Destaque", em sessão especial a ser realizada no dia 03/03/2020</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6012/requer._no_045_2020_-_ver._pereira_-_banco_muni_AnTAQGk.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6012/requer._no_045_2020_-_ver._pereira_-_banco_muni_AnTAQGk.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a implantação do Banco Municipal de Alimentos, conforme minuta de Projeto de Lei que segue em anexo</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6013/requer._no_046_2020_-_ver._pereira_-_reducao_iss.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6013/requer._no_046_2020_-_ver._pereira_-_reducao_iss.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a redução do ISS</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6014/requer._no_047_2020_-_ver._pereira_-_instalacao_nc9hNVw.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6014/requer._no_047_2020_-_ver._pereira_-_instalacao_nc9hNVw.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a instalação de lixeiras na Praça Denise de Lourdes Cardoso, no Bairro do Poço</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6023/requer._no_048_2020_-_ver._graca__-_curso_capac_k64Equb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6023/requer._no_048_2020_-_ver._graca__-_curso_capac_k64Equb.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Defesa Civil ministrar na Câmara Municipal de Cabedelo um Curso de Capacitação e Treinamento aos servidores sobre o uso de extintores de incêndio e técnicas de como proceder em casos de emergência</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6024/requer._no_049_2020_-_ver._lidio_-_implementar__8j2KrQw.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6024/requer._no_049_2020_-_ver._lidio_-_implementar__8j2KrQw.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal encaminhar Projeto de Lei de mobilidade urbana implementado estaleiro naval para a produção de barcos e pequenas embarcações e escola de carpintaria naval.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6025/requer._no_050_2020_-_ver._lidio_-_utilizar_por_H50GUZJ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6025/requer._no_050_2020_-_ver._lidio_-_utilizar_por_H50GUZJ.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal encaminhar Projeto de Lei que normatize a utilização do Porto Pesqueiro de Cabedelo para movimentar o mercado de pescado industrial, interestadual, nacional e mundial</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6026/requer._no_051_2020_-_ver._lidio_-_mudanca_do_p_sVYk0xp.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6026/requer._no_051_2020_-_ver._lidio_-_mudanca_do_p_sVYk0xp.pdf</t>
   </si>
   <si>
     <t>Solicitar parceria entre empresas de transportes aquaviários, Capitania dos Portos e Secretaria de Transportes a mudança do píer atual de transporte de lancha para proximidade do transporte de balsa, aproximando o transporte de passageiros</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6027/requer._no_052_2020_-_ver._pereira_-_implantaca_x90CkGl.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6027/requer._no_052_2020_-_ver._pereira_-_implantaca_x90CkGl.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a implantação de iluminação do tipo "led" em todo bairro do Portal do Poço</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6028/requer._no_053_2020_-_ver._pereira_-_acoes_de_c_8fmlJk6.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6028/requer._no_053_2020_-_ver._pereira_-_acoes_de_c_8fmlJk6.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal um Plano de Operação Emergencial, reunindo recursos de órgãos e secretarias municipais, realizando ações de caráter preventivo, de socorro, assistencial e recuperativo para ocorrências no período intenso de chuvas</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6029/requer._no_054_2020_-_ver._pereira_-_execucao_d_FZmBP5I.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6029/requer._no_054_2020_-_ver._pereira_-_execucao_d_FZmBP5I.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a execução da Lei nº 1643/2013, que dispõe sobre a exploração publicitária nas placas indicativas de nomes de logradouros públicos, e da Lei nº 1.680/2013, que determina a inscrição de CEP nas novas denominações e reposições de placas indicativas de logradouros públicos.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6030/requer._no_055_2020_-_ver._evilasio_-_pl_implan_R3TVpJd.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6030/requer._no_055_2020_-_ver._evilasio_-_pl_implan_R3TVpJd.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal analisar projeto indicativo que "Dispõe sobre a implantação de equipamentos de captação de energia solar em toda rede municipal de Unidades de Saúde da Família (USF) do Município de Cabedelo".</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6031/requer._no_056_2020_-_ver._evilasio_-_construca_m0nJDY4.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6031/requer._no_056_2020_-_ver._evilasio_-_construca_m0nJDY4.pdf</t>
   </si>
   <si>
     <t>Solicitar aos Secretários de Infraestrutura e da SEMOB providências no sentido de que sejam construídas lombadas físicas na Rua José Francisco da Silva, em Monte Castelo</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6032/requer._no_057_2020_-_ver._evilasio_-_pl_equipa_IKErokE.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6032/requer._no_057_2020_-_ver._evilasio_-_pl_equipa_IKErokE.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal analisar projeto indicativo que "Dispõe sobre a implantação de equipamentos de captação de energia solar em toda rede municipal de educação do Município de Cabedelo"</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>José Erivaldo Silva, Socorro do Jacaré, Valdi Tartaruga</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6033/requer._no_058_2020_-_ver._erivaldo_valdi_e_soc_iGWE7lu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6033/requer._no_058_2020_-_ver._erivaldo_valdi_e_soc_iGWE7lu.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de uma praça com academia ao ar livre, no bairro Oceania, beneficiando a comunidade local e bairros vizinhos de Vila Feliz e Portal do Poço</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6034/requer._no_059_2020_-_ver._erivaldo_valdi_e_soc_Jf49FBn.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6034/requer._no_059_2020_-_ver._erivaldo_valdi_e_soc_Jf49FBn.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Mobilidade Urbana pintura das faixas de pedestres e lombadas da Av. Jair Cunha Cavalcante</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6035/requer._no_060_2020_-_ver._prof_luizinho_-_apre_XEtYg5c.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6035/requer._no_060_2020_-_ver._prof_luizinho_-_apre_XEtYg5c.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Superintendente Substituto do DNIT providências imediatas na apreensão de animais que transitam livremente na BR 230, em Cabedelo/PB</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6036/requer._no_061_2020_-_ver._prof_luizinho_-_reti_RU39m84.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6036/requer._no_061_2020_-_ver._prof_luizinho_-_reti_RU39m84.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de retirar animais de grande porte das ruas de Cabedelo</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6037/requer._no_062_2020_-_ver._prof_luizinho_-_impl_QPyo5Pk.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6037/requer._no_062_2020_-_ver._prof_luizinho_-_impl_QPyo5Pk.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de incluir e criar espaço reservado para pessoas portadoras de necessidades especias em todos os grandes eventos municipais, a ser denominado "Camarote Especial"</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6038/requer._no_063_2020_-_ver._ivanio_-_placas_idic_ZguFfzx.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6038/requer._no_063_2020_-_ver._ivanio_-_placas_idic_ZguFfzx.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, realizar levantamento e providenciar a colocação de placas indicativas de denominações de ruas sem identificação nos bairros de Ponta de Matos e Santa Catarina</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6039/requer._no_064_2020_-_ver._ivanio_-_pavimentaca_hroTGjf.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6039/requer._no_064_2020_-_ver._ivanio_-_pavimentaca_hroTGjf.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a pavimentação da Av. Cassiano da Cunha Nóbrega e recapeamento da Rua Coronel Aureliano, em Ponta de Matos</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6040/requer._no_065_2020_-_ver._ivanio_-_implantacao_WZ9Dsc3.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6040/requer._no_065_2020_-_ver._ivanio_-_implantacao_WZ9Dsc3.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a colocação de caixa de metal removível em bueiros, que permite passagem de água e facilita o recolhimento do lixo retido</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6041/requer._no_066_2020_-_ver._herlon_-_forneciment_TAFbY92.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6041/requer._no_066_2020_-_ver._herlon_-_forneciment_TAFbY92.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Transporte e Esporte, Juventude e Lazer disponibilizar transporte adequado para equipe de atletas e treinadores de MMA de Cabedelo para participarem da 2ª Edição do Santa Rita Kamikaze Fight, a ser realizado no dia 29/02/2020</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6042/requer._no_067_2020_-_ver._geusa_-_explicacoes__24Fj08H.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6042/requer._no_067_2020_-_ver._geusa_-_explicacoes__24Fj08H.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal informações e explicações sobre o Concurso Público Municipal</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6043/requer._no_068_2020_-_ver._geusa_-_informacoes__S3YckDC.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6043/requer._no_068_2020_-_ver._geusa_-_informacoes__S3YckDC.pdf</t>
   </si>
   <si>
     <t>Solicitar a Presidência da Câmara informações e documentações sobre o processo de cassação dos dez vereadores afastados e a recomendação do Ministério Público</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6044/requer._no_069_2020_-_ver._geusa_-_providencias_rmXtfdy.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6044/requer._no_069_2020_-_ver._geusa_-_providencias_rmXtfdy.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal informações sobre quais medidas estão sendo tomadas para amenizar o sofrimento de famílias que sofrem com as chuvas em Cabedelo</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6045/requer._no_070_2020_-_ver._valdi_-_implantacao__cd0x00x.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6045/requer._no_070_2020_-_ver._valdi_-_implantacao__cd0x00x.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências para substituição de lâmpadas de iluminação pública no bairro Amazônia Park por lâmpadas brancas tipo led</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6046/requer._no_071_2020_-_ver._fabiana_-_resposta_oficio_encaminhado_ao_hospital_padre_alfredo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6046/requer._no_071_2020_-_ver._fabiana_-_resposta_oficio_encaminhado_ao_hospital_padre_alfredo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Saúde resposta ao Ofício nº 03/2020, da Vereadora Fabiana Régis, enviado ao Hospital e Maternidade Padre Alfredo Barbosa</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Beninha, Divino Felizardo, Evilásio Cavalcanti, Graça Rezende, José Erivaldo Silva, José Pereira, Lídio José, Professor Luizinho, Reinaldo Lima (Rey), Socorro do Jacaré, Valdi Tartaruga</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6047/requer._no_072_2020_-_ver.pereira_e_outros_-_ur_gPCBg8P.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6047/requer._no_072_2020_-_ver.pereira_e_outros_-_ur_gPCBg8P.pdf</t>
   </si>
   <si>
     <t>Concessão do Regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 18/02/20, do Projeto de Lei nº 012/2020 - do Prefeito Municipal - Atualiza o vencimento dos servidores da Prefeitura Municipal de Cabedelo - Piso Nacional 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6048/requer._no_073_2020_-_ver._lidio_-_projeto_de_m_luEMYrW.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6048/requer._no_073_2020_-_ver._lidio_-_projeto_de_m_luEMYrW.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal encaminhar Projeto de Lei de Mobilidade Urbana, implementando e reordenando terminal de ônibus na proximidade do Mercado Público Municipal</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6049/requer._no_074_2020_-_ver._evilasio_-_pavimenta_VGEk0lM.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6049/requer._no_074_2020_-_ver._evilasio_-_pavimenta_VGEk0lM.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão no calendário de pavimentação do município da rua das Hortênsias, no Renascer</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6050/requer._no_075_2020_-_ver._evilasio_-_pavimenta_gC7vb3K.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6050/requer._no_075_2020_-_ver._evilasio_-_pavimenta_gC7vb3K.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão no calendário de pavimentação de Cabedelo da Rua das Palmeiras, no Renascer</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6051/requer._no_076_2020_-_ver._fabiana_-_copia_docu_uHn6BJm.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6051/requer._no_076_2020_-_ver._fabiana_-_copia_docu_uHn6BJm.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, junto com a Secretaria de Infraestrutura, cópia da documentação de liberação da revitalização do dique de Cabedelo</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6052/requer._no_077_2020_-_ver._fabiana_-_valores_ga_PSgdTj7.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6052/requer._no_077_2020_-_ver._fabiana_-_valores_ga_PSgdTj7.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Finanças informações sobre valores gastos nos anos de 2018 e 2019 na Educação do Município de Cabedelo</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6053/requer._no_078_2020_-_ver._fabiana_-_copia_docu_7mq7lRZ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6053/requer._no_078_2020_-_ver._fabiana_-_copia_docu_7mq7lRZ.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura cópias da documentação da CBTU mostrando liberação para construção do calçamento nas margens da linha dos trens, em Salinas Ribamar</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Beninha, Reinaldo Lima (Rey)</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6054/requer._no_079_2020_-_ver._benival_e_rey_-_retr_2gNncN9.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6054/requer._no_079_2020_-_ver._benival_e_rey_-_retr_2gNncN9.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Defesa Civil providências para providenciar uma máquina retroescavadeira para desobstruir a passagem das águas pluviais, bem como realização de serviços de limpeza e prevenção a acúmulo de água, na comunidade do Parque Esperança (Haiti)</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6055/requer._no_080_2020_-_ver._benival_e_rey_-_lamp_7weTFKe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6055/requer._no_080_2020_-_ver._benival_e_rey_-_lamp_7weTFKe.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a substituição por lâmpadas de led nos postes da Rua Raul Seixas, principal do Renascer.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6056/requer._no_081_2020_-_ver._valdi_-_galerias_plu_H3tQ5bm.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6056/requer._no_081_2020_-_ver._valdi_-_galerias_plu_H3tQ5bm.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura análise técnica e extensão das galerias pluviais da Rua Ruy Barbosa, no Recanto do Poço</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6057/requer._no_082_2020_-_ver._evilasio_-_sessao_so_up9HTT2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6057/requer._no_082_2020_-_ver._evilasio_-_sessao_so_up9HTT2.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Solene, dia 25/03/2020, em homenagem aos professores de educação física do município</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6058/requer._no_083_2020_-_ver._graca_-_pavimentacao_KjLoI3H.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6058/requer._no_083_2020_-_ver._graca_-_pavimentacao_KjLoI3H.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura  a inclusão no Calendário de Pavimentação do Município (Pavimenta III) da Rua José Maria de Lucena, em Camboinha</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6059/requer._no_084_2020_-_ver._graca_-_revitalizaca_Ypb0Eer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6059/requer._no_084_2020_-_ver._graca_-_revitalizaca_Ypb0Eer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura  a revitalização da Praça João januário de Oliveira, na rua Josias de Oliveira, no Loteamento Parque "Joca Pai Velho"</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Graça Rezende, Beninha, Ivânio do Nascimento, José Erivaldo Silva, José Pereira, Professor Luizinho, Socorro do Jacaré</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6060/requer._no_085_2020_-_ver._graca_-_transporte_i_G5ea1yK.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6060/requer._no_085_2020_-_ver._graca_-_transporte_i_G5ea1yK.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governo do Estado da Paraíba providenciar medida jurídica e/ou administrativa cabível no intuito de restabelecer o transporte gratuito intermunicipal para pessoas em tratamento do câncer ou fornecer alternativas para os usuários que perderam o benefício</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6061/requer._no_086_2020_-_ver._ivanio_-_linha_onibu_Ide5UXg.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6061/requer._no_086_2020_-_ver._ivanio_-_linha_onibu_Ide5UXg.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal reativar a linha de ônibus Ponta de Matos</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6062/requer._no_087_2020_-_ver._geusa_-_sessao_espec_BG1ISH6.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6062/requer._no_087_2020_-_ver._geusa_-_sessao_espec_BG1ISH6.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial sobre Alienação Parental</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6063/requer._no_088_2020_-_ver._geusa_-_sessao_espec_4CElv1X.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6063/requer._no_088_2020_-_ver._geusa_-_sessao_espec_4CElv1X.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na data de 31 de março, sobre o Mês da Mulher</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6064/requer._no_089_2020_-_ver._evilasio_-_pavimenta_ZUKlKXK.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6064/requer._no_089_2020_-_ver._evilasio_-_pavimenta_ZUKlKXK.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão no Calendário de Pavimentação do Município da Rua Nossa Senhora Aparecida, no Jardim Camboinha</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6065/requer._no_090_2020_-ver.__evilasio_-_pavimenta_hOAnduQ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6065/requer._no_090_2020_-ver.__evilasio_-_pavimenta_hOAnduQ.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão no Calendário de Pavimentação do Município a Rua Milton Macedo da Cruz, no bairro do Jacaré</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6066/requer._no_091_2020_-_ver._pavimentacao_rua_sab_r6onm3R.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6066/requer._no_091_2020_-_ver._pavimentacao_rua_sab_r6onm3R.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão no Calendário de Pavimentação do Município a Rua Sabino Gomes Rezende, em Jardim Camboinha</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6067/requer._no_092_2020_-_ver._benival_e_rey_-_prev_peUTYhR.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6067/requer._no_092_2020_-_ver._benival_e_rey_-_prev_peUTYhR.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Defesa Civil providências no sentido de realizar serviços de limpeza e prevenção contra os alagamentos que ocorrem nas comunidades dos Jardins América, Alfa, Beta e Gama</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6068/requer._no_093_2020_-_ver._prof._luizinho_-_pad_ZIO0DHe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6068/requer._no_093_2020_-_ver._prof._luizinho_-_pad_ZIO0DHe.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de realizar estudos para padronização das placas dos boxes do Mercado Público</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6069/requer._no_094_2020_-_ver._prof._luizinho_-_amp_iP8stvE.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6069/requer._no_094_2020_-_ver._prof._luizinho_-_amp_iP8stvE.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal realizar estudos para ampliação da capela de velório do cemitério central da cidade, com climatização, sala de administração, torca de iluminação por lâmpadas de led, e instalação de gelágua</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6070/requer._no_095_2020_-_ver._pereira_-_isencao_ip_MSFVRXj.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6070/requer._no_095_2020_-_ver._pereira_-_isencao_ip_MSFVRXj.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal analisar minuta de Projeto de Lei que "Concede isenção do pagamento do Imposto Predial e Territorial Urbano (IPTU) ao imóvel habitado por portador de neoplasia maligna (câncer), e dá outras providências"</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6071/requer._no_096_2020_-_ver._pereira_-_pavimentac_7LRof4W.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6071/requer._no_096_2020_-_ver._pereira_-_pavimentac_7LRof4W.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão no Pavimenta Cabedelo III da Rua Golfo de Tailândia, em Intermares</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6072/requer._no_097_2020_-_ver._pereira_-_terraplana_JobGFUD.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6072/requer._no_097_2020_-_ver._pereira_-_terraplana_JobGFUD.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a passagem de máquina para terraplanagem da Av. Mar da Sibéria, em Intermares</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6073/requer._no_098_2020_-_ver._ivanio_-_parque_infa_M1sq5ho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6073/requer._no_098_2020_-_ver._ivanio_-_parque_infa_M1sq5ho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de parque infantil nas praças de Cabedelo</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Graça Rezende, Beninha, Divino Felizardo, Evilásio Cavalcanti, Hérlon Cabral, Ivânio do Nascimento, José Erivaldo Silva, José Pereira, Lídio José, Professor Luizinho, Socorro do Jacaré, Valdi Tartaruga</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6074/requer._no_099_2020_-_ver._graca_e_outros_-_vot_tyZWz3f.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6074/requer._no_099_2020_-_ver._graca_e_outros_-_vot_tyZWz3f.pdf</t>
   </si>
   <si>
     <t>Votos de Profundo Pesar pelo falecimento do Sr. Luiz Carlos Régis (Louro), ex-secretário Municipal de Transporte e da Segurança Municipal</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6084/requer._no_100_2020_-_ver._evilasio_-_pavimenta_WcV14u3.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6084/requer._no_100_2020_-_ver._evilasio_-_pavimenta_WcV14u3.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão no Calendário de Pavimentação do Município a Rua do Cajueiro, no Portal do Poço</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6085/requer._no_101_2020_-_ver._evilasio_-_pavimenta_Ox5hi8F.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6085/requer._no_101_2020_-_ver._evilasio_-_pavimenta_Ox5hi8F.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão no Calendário de Pavimentação do Município da Rua Alexandre Vieira Nunes, no Renascer</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6086/requer._no_102_2020_-_ver._socorro_-_pavimentac_lQ7taxW.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6086/requer._no_102_2020_-_ver._socorro_-_pavimentac_lQ7taxW.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a pavimentação da Rua Golfo de Coronation, em Ponta de Campina</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6087/requer._no_103_2020_-_ver._lidio_-_restauracao__o0QIOYS.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6087/requer._no_103_2020_-_ver._lidio_-_restauracao__o0QIOYS.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura realizar serviços de manutenção e restauração na praça localizada na Travessa São Francisco, no Jardim Brasília</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6088/requer._no_104_2020_-_ver._lidio_-_restauracao__sDiok7I.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6088/requer._no_104_2020_-_ver._lidio_-_restauracao__sDiok7I.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura realizar serviços de manutenção e restauração na praça localizada na Rua São Francisco, no Jardim Brasília</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6089/requer._no_105_2020_-_ver._lidio_-_restauracao__tJSkc1E.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6089/requer._no_105_2020_-_ver._lidio_-_restauracao__tJSkc1E.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Defesa Civil providências no sentido de realizar serviços de desobstrução das galerias da Rua São Francisco, em Jardim Brasília</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6090/requer._no_106_2020_-_ver._erivaldo_-_pintura_f_X8oMzzo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6090/requer._no_106_2020_-_ver._erivaldo_-_pintura_f_X8oMzzo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Mobilidade Urbana pintura das faixas de pedestres e lombadas da Av. Mar Vermelho, em Intermares</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6091/requer._no_107_2020_-_ver._graca_-_participacao_63WEfwI.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6091/requer._no_107_2020_-_ver._graca_-_participacao_63WEfwI.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal disponibilizar meios necessários, através de transporte e stand de exposição, inclusive com parcerias junto ao SEBRAE/PB, para participação dos artesãos cabedelenses na Fenearte 2020</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6092/requer._no_108_2020_-_ver._graca_-_adesao_predi_PcD9MWX.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6092/requer._no_108_2020_-_ver._graca_-_adesao_predi_PcD9MWX.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a iluminação amarela, no período noturno, dos prédios públicos, em alusão a Campanha Maio Amarelo 2020</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6093/requer._no_109_2020_-_ver._graca_-_pavimentacao_WpTy8nk.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6093/requer._no_109_2020_-_ver._graca_-_pavimentacao_WpTy8nk.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão no Calendário de Drenagem e Pavimentação do Município (Pavimenta III) da Rua do Beco e Rua da Escola dos Salinas, em Salinas Ribamar</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6094/requer._no_110_2020_-_ver._ivanio_-_boias_e_pla_QGVxxjj.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6094/requer._no_110_2020_-_ver._ivanio_-_boias_e_pla_QGVxxjj.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, através da secretaria ou órgão competente, a instalação de boias e placas de advertência nos gabiões localizados nas praias da cidade</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6095/requer._no_111_2020_-_ver._ivanio_-_placas_indi_RSibyNi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6095/requer._no_111_2020_-_ver._ivanio_-_placas_indi_RSibyNi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a instalação de placas indicativas com imagens/fotos dos pontos turísticos do Município.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6096/requer._no_112_2020_-_ver._evilasio_-_estaciona_u8VDdoV.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6096/requer._no_112_2020_-_ver._evilasio_-_estaciona_u8VDdoV.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a realização de estudo para nivelamento e construção de estacionamento na área frontal do Centro Integrado Imaculada Conceição, na Av. Pastor José Alves de Oliveira, em Camalaú</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6097/requer._no_113_2020_-_ver._pereira_-_pavimentac_UEjLxtq.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6097/requer._no_113_2020_-_ver._pereira_-_pavimentac_UEjLxtq.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão da rua golfo de Bengala e da Av. Mar da Sibéria, em Intermares, no "Pavimenta Cabedelo III"</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6098/requer._no_114_2020_-_ver._pereira_-_limpeza_e__rt1SfKK.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6098/requer._no_114_2020_-_ver._pereira_-_limpeza_e__rt1SfKK.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a limpeza e capinagem do Loteamento Bela Vista, em Intermares</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6099/requer._no_115_2020_-_ver._pereira_-_pavimentac_apnbXE1.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6099/requer._no_115_2020_-_ver._pereira_-_pavimentac_apnbXE1.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação asfáltica da Rua Honório Patrício dos santos, no Recanto do Poço</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6100/requer._no_116_2020_-_ver._erivaldo_-_podas_arv_cS84HqL.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6100/requer._no_116_2020_-_ver._erivaldo_-_podas_arv_cS84HqL.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Meio Ambiente a poda das árvores da Rua Francisco Serafim, no Bairro Santa Catarina</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6101/requer._no_117_2020_-_ver._erivaldo_-_votos_apl_9ephEBF.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6101/requer._no_117_2020_-_ver._erivaldo_-_votos_apl_9ephEBF.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. Juarez dos Santos Ribeiro (Juarez da Miramar)</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6102/requer._no_118_2020_-_ver._pereira_-_ciclofaixa_kwac8sl.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6102/requer._no_118_2020_-_ver._pereira_-_ciclofaixa_kwac8sl.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura providências no sentido de construir uma ciclofaixa por toda extensão da orla do bairro do Poço</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6103/requer._no_119_2020_-_ver._divino_-_curso_capac_wFtJKS3.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6103/requer._no_119_2020_-_ver._divino_-_curso_capac_wFtJKS3.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo providências no sentido de ministrar Curso de Capacitação para Taxistas cadastrados no Município de Cabedelo</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6104/requer._no_120_2020_-_ver._valdi_-_sessao_espec_2Czj9Rh.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6104/requer._no_120_2020_-_ver._valdi_-_sessao_espec_2Czj9Rh.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial sobre Plano para Recolhimento de Animais Abandonados</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6105/requer._no_121_2020_-_ver._fabiana_-_tac_fiscal_0VFGWXQ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6105/requer._no_121_2020_-_ver._fabiana_-_tac_fiscal_0VFGWXQ.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Mobilidade Urbana, juntamente com a Polícia Rodoviária Federal, elaborar Termo de Ajuste de Conduta para melhor fiscalização do perímetro urbano da BR 230</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6106/requer._no_122_2020_-_ver._fabiana_-_campanha_p_XGBAgD2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6106/requer._no_122_2020_-_ver._fabiana_-_campanha_p_XGBAgD2.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e Secretarias de Educação e Saúde, a realização de campanha no Município de Cabedelo para o esclarecimento e prevenção do coronavírus</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6107/requer._no_123_2020_-_ver._fabiana_-_plano_cont_sE40UCd.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6107/requer._no_123_2020_-_ver._fabiana_-_plano_cont_sE40UCd.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, junto com os Secretários de Saúde e de Defesa Civil, um plano de contingência em caso de propagação do coronavírus no município de Cabedelo</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6108/requer._no_124_2020_-_ver._geusa_-_sessao_espec_o1reW6s.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6108/requer._no_124_2020_-_ver._geusa_-_sessao_espec_o1reW6s.pdf</t>
   </si>
   <si>
     <t>Sessão Especial sobre Criação de Abelhas sem Ferrão em Praças e Comunidades</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6182/requer._no_125_2020_-_ver._evilasio_cavalcanti__UDeJPIF.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6182/requer._no_125_2020_-_ver._evilasio_cavalcanti__UDeJPIF.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, a Rua Maria de Oliveira Gomes, no Portal do Poço</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6183/requer._no_126_2020_-_ver._evilasio_cavalcanti__ssuqjNg.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6183/requer._no_126_2020_-_ver._evilasio_cavalcanti__ssuqjNg.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da rua Rio Araçá, no Portal do Poço</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6184/requer._no_127_2020_-_ver_evilasio_cavalcanti_-_Z5RyiHT.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6184/requer._no_127_2020_-_ver_evilasio_cavalcanti_-_Z5RyiHT.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no calendário de Pavimentação do Município, da Rua Karina Zaguel Mendonça, no Jardim Camboinha</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6185/requer._no_128_2020_-_ver._herlon_cabral_-_tran_i2xa3MQ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6185/requer._no_128_2020_-_ver._herlon_cabral_-_tran_i2xa3MQ.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e Secretarias de Educação e de Transporte, providências no sentido de disponibilizar transporte para os alunos de cursos fornecidos pelo IFPB Centro, que foram transferidos para o IFPB Camboinha</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6186/requer._no_129_2020_-_ver._benival_severo_e_rey_-_pavimentacao_rua_celeste.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6186/requer._no_129_2020_-_ver._benival_severo_e_rey_-_pavimentacao_rua_celeste.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão no Programa Pavimenta Cabedelo III da Rua Celeste Miranda, no Bairro Parque Esperança</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6187/requer._no_130_2020_-_ver._graca_rezende_-_cons_vJkdiTa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6187/requer._no_130_2020_-_ver._graca_rezende_-_cons_vJkdiTa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a reestruturação, reforma e construção de um parque infantil para crianças na Praça Monsenhor José da Silva Coutinho, no Bairro de Camalaú</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6188/requer._no_131_2020_-_ver._graca_rezende_-_cons_LkQZ5mL.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6188/requer._no_131_2020_-_ver._graca_rezende_-_cons_LkQZ5mL.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e Secretários de Infraestrutura e Saúde, a construção de uma USF no Bairro de Ponta de Campina</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6189/requer._no_132_2020_-_ver._graca_rezende_-_ilum_jNjlNmY.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6189/requer._no_132_2020_-_ver._graca_rezende_-_ilum_jNjlNmY.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a troca, por iluminação de led, das lâmpadas dos postes da Rua Monsenhor José da Silva Coutinho, em Camalaú</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6190/requer._no_133_2020_-_ver._pereira_-_construcao_dBCsjOs.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6190/requer._no_133_2020_-_ver._pereira_-_construcao_dBCsjOs.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a construção de uma USF (Unidade de Saúde da Família), em Ponta de Campina</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6191/requer._no_134_2020_-_ver._jose_pereira_-_ronda_jpSibFg.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6191/requer._no_134_2020_-_ver._jose_pereira_-_ronda_jpSibFg.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que a Guarda Civil Metropolitana realize rondas permanentes e ostensivas nos horários de missas nas igrejas católicas dos bairros de Intermares, Jacaré, Praia do Poço e Recanto do Poço</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6192/requer._no_135_2020_-_ver._jose_pereira_-_prorr_TAwzYmW.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6192/requer._no_135_2020_-_ver._jose_pereira_-_prorr_TAwzYmW.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal verificar a possibilidade da prorrogação do pagamento do IPTU 2020, com desconto de 20%, para o dia 30 de março de 2020</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6193/requer._no_136_2020_-_ver._prof._luizinho_-__pr_GgQkNOJ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6193/requer._no_136_2020_-_ver._prof._luizinho_-__pr_GgQkNOJ.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Mobilidade Urbana a proibição de estacionamento de caminhões na Rua Pedro Américo da Silva</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6194/requer._no_137_2020_-_ver._divino_felizardo_-_a_ti3cTjq.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6194/requer._no_137_2020_-_ver._divino_felizardo_-_a_ti3cTjq.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário Municipal de Saúde a ampla divulgação da programação oficial dos eventos alusivos a Campanha de prevenção de acidentes de trabalho e doenças ocupacionais, denominada "Abril Verde", bem como a iluminação de todos os prédios públicos do Município na cor verde</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6195/requer._no_138_2020_-_ver._divino_felizardo_-_b_sNLdm3w.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6195/requer._no_138_2020_-_ver._divino_felizardo_-_b_sNLdm3w.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal analisar minuta de Projeto de Lei que "Dispõe sobre a implantação, manutenção e conservação de comedouros e bebedouros para os animais em situação de rua, vulnerabilidade e abandono, nas imediações de praças e áreas de lazer no Município de Cabedelo, e dá outras providências"</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6196/requer._no_139_2020_-_ver._divino_felizardo_-___lSQgh3d.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6196/requer._no_139_2020_-_ver._divino_felizardo_-___lSQgh3d.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Esportes providências no sentido de disponibilizar um educador físico para realizar aulas de ginástica na Praça Denise de Lourdes Cardoso, localizada na Rua Maria do Ramos Carvalho, Bairro do Poço</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6197/requer._no_140_2020_-_ver._piu_piu_-__votos_de__m2QAt23.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6197/requer._no_140_2020_-_ver._piu_piu_-__votos_de__m2QAt23.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos  ao Sr. Marinaldo Peixoto da Silva, conhecido como "Marinaldo de Jardim Manguinhos", pelos relevantes serviços prestados à população cabedelense</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6198/requer._no_141_2020_-_ver._ivanio_-__lampadas_de_led__santa_catarina_e_ponta_de_matos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6198/requer._no_141_2020_-_ver._ivanio_-__lampadas_de_led__santa_catarina_e_ponta_de_matos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a substituição por lâmpadas de led da iluminação pública dos bairros de Ponta de Matos e Santa Catarina</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6199/requer._no_142_2020_-_ver._valdi_tartaruga_-__c_0rFMJkQ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6199/requer._no_142_2020_-_ver._valdi_tartaruga_-__c_0rFMJkQ.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que sejam instalados nos bairros cursos de capacitação profissional para jovens e pessoas de baixa renda, a serem ministrados em associações, escolas ou espaços públicos</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6200/requer._no_143_2020_-_ver._valdi_tartaruga_-__r_hObqpx6.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6200/requer._no_143_2020_-_ver._valdi_tartaruga_-__r_hObqpx6.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de capinagem na área entre a BR 230 e a mata que fica na saída de Cabedelo, próximo ao Jardim Manguinhos</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6201/requer._no_144_2020_-_ver._evilasio_cavalcanti__Vg0RxGE.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6201/requer._no_144_2020_-_ver._evilasio_cavalcanti__Vg0RxGE.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Ieda Albuquerque Gadelha, no Amazônia Park</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6202/requer._no_145_2020_-_ver._evilasio_cavalcanti__jpJ7UTW.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6202/requer._no_145_2020_-_ver._evilasio_cavalcanti__jpJ7UTW.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Golfo de Campeche, em Ponta de Campina</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6203/requer._no_146_2020_-_ver._evilasio_cavalcanti__xxzUFBf.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6203/requer._no_146_2020_-_ver._evilasio_cavalcanti__xxzUFBf.pdf</t>
   </si>
   <si>
     <t>Sessão Especial sobre o Movimento Nacional Maio Amarelo "No trânsito o Sentido é a Vida"</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6204/requer._no_147_2020_-_ver._ivanio_miramar_-_cal_6Sfntlo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6204/requer._no_147_2020_-_ver._ivanio_miramar_-_cal_6Sfntlo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria competente o calçamento da Rua Augusto José couto de Faria, no Jardim Camboinha</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6205/requer._no_148_2020_-_ver._graca_rezende_-_pavimenta_iii_rua_garopa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6205/requer._no_148_2020_-_ver._graca_rezende_-_pavimenta_iii_rua_garopa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Programa Pavimenta III do Município, da Rua Garopa, no Recanto do Poço</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6206/requer._no_149_2020_-_ver._graca_rezende_-_pavi_FKlTMQG.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6206/requer._no_149_2020_-_ver._graca_rezende_-_pavi_FKlTMQG.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Programa Pavimenta III do Município, da Rua Milton Herculano de Araújo, no Jardim Brasília</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6207/requer._no_150_2020_-_ver._jose_pereira_-__pavi_DtYOIy1.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6207/requer._no_150_2020_-_ver._jose_pereira_-__pavi_DtYOIy1.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no Programa Pavimenta Cabedelo III, da Rua Dourado, no Portal do Poço</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6208/requer._no_151_2020_-_ver._benival_e_rey_-__que_cbU0KYo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6208/requer._no_151_2020_-_ver._benival_e_rey_-__que_cbU0KYo.pdf</t>
   </si>
   <si>
     <t>Solicitar aos Secretários de Infraestrutura e de Mobilidade Urbana a adoção de providências para construção de lombadas (quebra-molas) na Rua Santo Antônio, no bairro Renascer II</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6209/requer._no_152_2020_-_ver._benival_e_rey_-_asfa_Csok5jC.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6209/requer._no_152_2020_-_ver._benival_e_rey_-_asfa_Csok5jC.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura providências para o asfaltamento da Rua José Faustino da Silva Filho, no Renascer II</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6210/requer._no_153_2020_-_ver._jose_pereira_-_inclu_BLUjl9T.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6210/requer._no_153_2020_-_ver._jose_pereira_-_inclu_BLUjl9T.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão das Ruas Alfredo Chaves e General Renato Pires Ferreira no Programa Pavimenta Cabedelo III, na Praia do Poço</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6211/requer._no_154_2020_-_ver._jose_pereira_-__camp_MShnprE.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6211/requer._no_154_2020_-_ver._jose_pereira_-__camp_MShnprE.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde que seja realizada a campanha de vacinação contra a gripe H1N1 no Município</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6212/requer._no_155_2020_-_ver._ivanio_da_miramar_-__qXWppG6.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6212/requer._no_155_2020_-_ver._ivanio_da_miramar_-__qXWppG6.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria competente que a Rua Poeta Hermes do Nascimento, em Santa Catarina, tenha sentido único durante os finais de semana e feriados</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6213/requer._no_156_2020_-_ver._graca_rezende_-__rea_K8bqIbu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6213/requer._no_156_2020_-_ver._graca_rezende_-__rea_K8bqIbu.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a reabertura do antigo Mercado de Artesanato do Município ou, como alternativa, a reforma da antiga sede da Prefeitura Municipal, na Av. Aderbal Piragibe, com a entrega de um moderno mercado de artesanato</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6214/requer._no_157_2020_-_ver._valdi_tartaruga_-__i_JC2GC3w.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6214/requer._no_157_2020_-_ver._valdi_tartaruga_-__i_JC2GC3w.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de ecopontos com a finalidade de receber os descartes oriundos da construção civil</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6215/requer._no_158_2020_-_ver._valdi_tartaruga_-__placa_amazonia_parque.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6215/requer._no_158_2020_-_ver._valdi_tartaruga_-__placa_amazonia_parque.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a colocação de placas de identificação na entrada do bairro Amazônia Park e do Loteamento Verdes Mares</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6216/requer._no_159_2020_-_ver._erivaldo_piu-piu_-_i_GUITPOR.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6216/requer._no_159_2020_-_ver._erivaldo_piu-piu_-_i_GUITPOR.pdf</t>
   </si>
   <si>
     <t>Inclusão, na Pauta da Ordem do Dia da Sessão Ordinária de 10/03/2020, a propositura abaixo relacionada: "Projeto de Decreto Legislativo nº 001/2019 - Do Vereador Erivaldo Piu-Piu - Concede Título de Cidadão Cabedelense ao Senhor Pe. Lucivaldo Eugênio de Souza, e dá outras providências"</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6217/requer._no_160_2020_-_ver._evilasio_cavalcanti__aV3Jkqv.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6217/requer._no_160_2020_-_ver._evilasio_cavalcanti__aV3Jkqv.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão no Calendário de Pavimentação do Município o complemento de pavimentação da Avenida Mar das Antilhas, em Intermares</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6218/requer._no_161_2020_-_ver._evilasio_cavalcanti__CDjUsbq.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6218/requer._no_161_2020_-_ver._evilasio_cavalcanti__CDjUsbq.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão no Calendário de Pavimentação do Município a pavimentação da Avenida Mar de Tirreno, em Intermares</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6219/requer._no_162_2020_-_ver._evilasio_cavalcanti__ghLKawi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6219/requer._no_162_2020_-_ver._evilasio_cavalcanti__ghLKawi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão no Calendário de Pavimentação do Município o complemento de pavimentação da Avenida Mar de Bering, em Intermares</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6220/requer._no_163_2020_-_ver._maria_do_socorro_-_pavimentacao_rua_por_do_sol.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6220/requer._no_163_2020_-_ver._maria_do_socorro_-_pavimentacao_rua_por_do_sol.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de incluir no Programa Pavimenta Cabedelo III a Rua Pôr do Sol, no Jardim Oceania</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6221/requer._no_164_2020_-_ver._maria_do_socorro_-_e_ibEmHB8.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6221/requer._no_164_2020_-_ver._maria_do_socorro_-_e_ibEmHB8.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Diretor Presidente da Energisa-PB a possibilidade da extensão da rede elétrica na Rua Pôr do Sol, no Jardim Oceania</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6222/requer._no_165_2020_-_ver._fabiana_regis_-_faix_tlm5JK8.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6222/requer._no_165_2020_-_ver._fabiana_regis_-_faix_tlm5JK8.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Mobilidade Urbana um agente de trânsito nas faixas de pedestres da Rodovia BR 230, do Km 0 ao Km 02, em horário do início e término das aulas, e fim de tardes</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6223/requer._no_166_2020_-_ver._fabiana_regis_-_cons_AbOJP9h.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6223/requer._no_166_2020_-_ver._fabiana_regis_-_cons_AbOJP9h.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a construção de praças de táxis no Centro e em Intermares</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6224/requer._no_167_2020_-_ver._fabiana_regis_-_plan_0MFQaCn.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6224/requer._no_167_2020_-_ver._fabiana_regis_-_plan_0MFQaCn.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo um plano de impulso ao turismo e a geração de emprego e renda na baixa estação do Município de Cabedelo</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6225/requer._no_168_2020_-_ver._erivaldo_piu-piu_-___TQJK5aD.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6225/requer._no_168_2020_-_ver._erivaldo_piu-piu_-___TQJK5aD.pdf</t>
   </si>
   <si>
     <t>Sessão Solene, no dia 25/03/2020, para entrega do Título de cidadão Cabedelense ao Padre Lucivaldo Eugênio Gomes de Souza</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6226/requer._no_169_2020_-_ver._jose_pereira_-_estac_FvsQogK.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6226/requer._no_169_2020_-_ver._jose_pereira_-_estac_FvsQogK.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Mobilidade Urbana para que seja feita uma análise possibilitando estacionamento público para veículos turísticos na Praia do Poço</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6227/requer._no_170_2020_-_ver._jose_pereira_-__estacionamento_de_carga_e_descarga_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6227/requer._no_170_2020_-_ver._jose_pereira_-__estacionamento_de_carga_e_descarga_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Mobilidade Urbana verificar a possibilidade de se criar projeto de estacionamento para caminhões de carga e descarga de produtos da Rede menor Preço, em Intermares</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6228/requer._no_171_2020_-_ver._jose_pereira_-__vaga_PrFzCRL.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6228/requer._no_171_2020_-_ver._jose_pereira_-__vaga_PrFzCRL.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana para que todos os locais de estacionamento com as vagas de preferencial tenham a frase de conscientização: "Tem certeza que você quer estar em meu lugar?"</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6229/requer._no_172_2020_-_ver._luizinho_-_curso_pri_nL51iE8.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6229/requer._no_172_2020_-_ver._luizinho_-_curso_pri_nL51iE8.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Educação a implantação, junto ao Corpo de Bombeiros de Cabedelo, um Curso de Primeiros Socorros nas escolas e creches de níveis infantil e fundamental do Município</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6230/requer._no_173_2020_-_ver._geusa_ribeiro_-_retorno_eja.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6230/requer._no_173_2020_-_ver._geusa_ribeiro_-_retorno_eja.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Educação verificar a possibilidade de viabilizar o retorno do ensino médio e da educação de jovens e adultos na Escola Elizabeth Ferreira, para as pessoas que desejam finalizar o segundo grau</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6231/requer._no_174_2020_-_ver._geusa_ribeiro_-__cur_EgqbweV.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6231/requer._no_174_2020_-_ver._geusa_ribeiro_-__cur_EgqbweV.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria da Mulher viabilizar cursos de manicure e cabeleireira para as mulheres cabedelenses</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6232/requer._no_175_2020_-_ver_geusa_ribeiro_-__cons_FIVF4DG.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6232/requer._no_175_2020_-_ver_geusa_ribeiro_-__cons_FIVF4DG.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal viabilizar recursos financeiros para a construção de uma creche que ajude a suprir as demandas dos bairros do Recanto do Poço, Portal do Poço e Oceania</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6233/requer._no_177_2020_-_ver._graca_rezende_-_unid_xswpZek.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6233/requer._no_177_2020_-_ver._graca_rezende_-_unid_xswpZek.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura , reiterando Requerimento 034/2019, a inclusão no Calendário de Pavimentação do Município (Pavimenta III) da Rua Terezinha costa, no Recanto do Poço</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6234/requer._no_177_2020_-_ver._graca_rezende_-_unid_apPWVJY.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6234/requer._no_177_2020_-_ver._graca_rezende_-_unid_apPWVJY.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Saúde uma unidade móvel para a realização gratuita de citologia e mamografia</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Graça Rezende, Beninha, Divino Felizardo, Evilásio Cavalcanti, Fabiana Régis, Geusa Ribeiro, Ivânio do Nascimento, José Erivaldo Silva, José Pereira, Professor Luizinho, Reinaldo Lima (Rey), Socorro do Jacaré, Valdi Tartaruga</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6235/requer._no_178_2020_-_ver._graca_rezende_e_outr_b9SIxKA.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6235/requer._no_178_2020_-_ver._graca_rezende_e_outr_b9SIxKA.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Prefeito Municipal e Secretária de Políticas Públicas para a Mulher pela premiação do Município com o "Selo Social Prefeitura Parceira das Mulheres", concedido pelo Governo do Estado da Paraíba</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6236/requer._no_179_2020_-_ver._divino_felizardo_-___wfsG0dQ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6236/requer._no_179_2020_-_ver._divino_felizardo_-___wfsG0dQ.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal analisar a minuta do Projeto de Lei que "Dispõe sobre a autorização para o Município firmar parceria, mediante a concessão administrativa dos espaços nos abrigos das paradas de ônibus para fins publicitários e dá outras providências"</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6237/requer._no_180_2020_-_ver._divino_felizardo_-_r_IsBZHT3.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6237/requer._no_180_2020_-_ver._divino_felizardo_-_r_IsBZHT3.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura providências no sentido de incluir, no Programa Pavimenta Cabedelo III, a Rua Henrique de Miranda, em Camboinha</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6238/requer._no_181_2020_-_ver._divino_felizardo_-___BvmC7gS.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6238/requer._no_181_2020_-_ver._divino_felizardo_-___BvmC7gS.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura providências no sentido de construir uma ciclofaixa por toda extensão da Rua Raul Seixas, no bairro do Renascer</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6239/requer._no_182_2020_-_ver._evilasio_cavalcanti__wWM1JKB.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6239/requer._no_182_2020_-_ver._evilasio_cavalcanti__wWM1JKB.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Augusto José Couto de Farias, no Jardim Camboinha</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6240/requer._no_183_2020_-_ver._evilasio_cavalcanti__0uqlEsu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6240/requer._no_183_2020_-_ver._evilasio_cavalcanti__0uqlEsu.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua 17 de Abril, no Jardim Camboinha</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6241/requer._no_184_2020_-_ver._evilasio_cavalcanti__kb7XM74.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6241/requer._no_184_2020_-_ver._evilasio_cavalcanti__kb7XM74.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Zuila de Araújo Matos, no Jardim Camboinha</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6242/requer._no_185_2020_-_ver._divino_felizardo_-_implementar_lombadas_rua_rio_botafogo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6242/requer._no_185_2020_-_ver._divino_felizardo_-_implementar_lombadas_rua_rio_botafogo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretários de Infraestrutura e de Mobilidade Urbana providências no sentido de implementar três lombadas na Rua Rio Botafogo, no Bairro do Jacaré</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6243/requer._no_186_2020_-_ver._divino_felizardo_-___aQAtJnv.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6243/requer._no_186_2020_-_ver._divino_felizardo_-___aQAtJnv.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Mobilidade Urbana providências no sentido de realizar um estudo a respeito do trânsito na Rua Golfo de Botina, em Intermares, rua estreita, de fluxo constante, de sentido duplo, com carros estacionados em ambos os lados da via, dificultando o trânsito dos moradores da rua</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6244/requer._no_187_2020_-_ver._graca_rezende_-_moca_Yd3aopS.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6244/requer._no_187_2020_-_ver._graca_rezende_-_moca_Yd3aopS.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Pastor Ednaldo Tavares da Silva e todos os membros e congregados da Primeira Igreja Batista em Cabedelo pela comemoração dos seus 67 anos de existência</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6245/requer._no_188_2020_-_ver._graca_rezende_-_voto_S2f0X9P.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6245/requer._no_188_2020_-_ver._graca_rezende_-_voto_S2f0X9P.pdf</t>
   </si>
   <si>
     <t>Votos de Profundo Pesar pelo falecimento da Sra. Maria das Dores Gomes Roque</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6246/requer._no_189_2020_-_ver._graca_rezende_-__pl__xCmEwO9.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6246/requer._no_189_2020_-_ver._graca_rezende_-__pl__xCmEwO9.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de enviar a esta Casa Legislativa Projeto de Lei que equipara a pontuação da "Gratificação de Produtividade" dos Agentes Fiscais Ambientais (Lei nº 1.735/2014) ao aplicado aos Agentes Fiscais de Tributos e Agentes Fiscais de Obras (Lei nº 1.288/2002 e Lei nº 2.047/2019), aumentando o limite máximo de 200 pontos para 350 pontos</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6247/requer._no_190_2020_-_ver._jose_pereira_-__usar_0h9j0iB.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6247/requer._no_190_2020_-_ver._jose_pereira_-__usar_0h9j0iB.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde que determine o uso de máscaras e luvas a todos os funcionários que tenham contanto com a população, como forma de prevenção ao coronavírus</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6248/requer._no_191_2020_-_ver._jose_pereira_-_equip_yL0IlYq.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6248/requer._no_191_2020_-_ver._jose_pereira_-_equip_yL0IlYq.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de equipamentos de ginástica na Praça Largo de Nazaré, em frente a Igreja Católica da Praia do Poço</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6249/requer._no_192_2020_-_ver._jose_pereira_-_inclusao_pavimenta_rua_lirios_do_vale.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6249/requer._no_192_2020_-_ver._jose_pereira_-_inclusao_pavimenta_rua_lirios_do_vale.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão da Rua Lírio do Vale, no Loteamento Oceania VI, no bairro do Jacaré, no Pavimenta Cabedelo III</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6250/requer._no_193_2020_-_ver._fabiana_regis_-_impl_mBueuBy.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6250/requer._no_193_2020_-_ver._fabiana_regis_-_impl_mBueuBy.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a implantação de creches noturnas para atendimento de crianças, filhos de pessoas comprovadamente de baixa renda, e que necessitem estudar ou trabalhar no período noturno, com recepção de segunda a sexta-feira, de 18 as 23 horas.</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6251/requer._no_194_2020_-_ver_fabiana_regis_-__susp_QDQRrw0.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6251/requer._no_194_2020_-_ver_fabiana_regis_-__susp_QDQRrw0.pdf</t>
   </si>
   <si>
     <t>Solicitar a Presidente da Câmara Municipal a suspensão do acesso ao público na galeria da Câmara do Município devido a pandemia do coronavírus</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6252/requer._no_195_2020_-_ver_fabiana_regis_-__impl_odxLLoX.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6252/requer._no_195_2020_-_ver_fabiana_regis_-__impl_odxLLoX.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e Transportes a implantação de ônibus no período matutino para os alunos, que não possuem renda, terem acesso a suas atividades extracurriculares</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Reinaldo Lima (Rey)</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6253/requer._no_196_2020_-_ver._reinaldo_lima_-__pro_ml3FrQY.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6253/requer._no_196_2020_-_ver._reinaldo_lima_-__pro_ml3FrQY.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de denominar praça nos termos da minuta de Projeto de Lei anexo que "Denomina de Praça Maria da Penha Barbosa de Lima, a atual praça situada na Rua Raul Seixas, no Bairro Renascer III, neste Município, e dá outras providências"</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretários de Infraestrutura e Mobilidade Urbana que, após estudo técnico de engenharia de tráfego, seja providenciada a construção de ondulações transversais (lombadas físicas sinalizadas) e faixas de pedestres, sendo uma na Rua Jair Cunha, no Jardim Oceania, e duas na Rua Mangaba, no Bairro de Vila Feliz</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6255/requer._no_198_2020_-_ver._reinaldo_lima_-_lice_P59B3Aj.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6255/requer._no_198_2020_-_ver._reinaldo_lima_-_lice_P59B3Aj.pdf</t>
   </si>
   <si>
     <t>Concessão de Licença de 30 (trinta) dias por Motivo de Saúde ao Vereador Reinaldo Lima (Rey)</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6256/requer._no_199_2020_-_ver._geusa_ribeiro_-_lice_Y58GVPc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6256/requer._no_199_2020_-_ver._geusa_ribeiro_-_lice_Y58GVPc.pdf</t>
   </si>
   <si>
     <t>Concessão de Licença de 15 (quinze) dias por Motivo de Saúde à Vereadora Geusa Ribeiro</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Beninha, Divino Felizardo, Evilásio Cavalcanti, Graça Rezende, José Pereira, Lídio José, Socorro do Jacaré, Valdi Tartaruga</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6257/requer._no_200_2020_-_ver._jose_pereira_e_outro_3lCV2rH.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6257/requer._no_200_2020_-_ver._jose_pereira_e_outro_3lCV2rH.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 19/03/2020, as proposituras abaixo relacionadas: 1) Projeto de Lei nº 029/2020 - Do Prefeito Municipal - Denomina de "Largo de Nazaré" a praça localizada na Rua Carolino Cardoso, s/n,, do Loteamento Jardim Nazareth, Bairro do Poço, neste Município, e dá outras providências; 2) Projeto de Lei nº 031/2020 - do Prefeito Municipal - altera dispositivos da Lei nº 1.194, de 14 de junho de 2004, que "Dispõe sobre o Plano de Cargos, Carreira e Remuneração do Grupo Ocupacional Serviços de Saúde do Município, alterada pela Lei nº 1.916, de 24 de setembro de 2018", e dá outras providências</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6116/requer._no_201_2020_-_ver._evilasio_cavalcanti__xFHPARK.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6116/requer._no_201_2020_-_ver._evilasio_cavalcanti__xFHPARK.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Deolinda Gomes de Araújo, no Recanto do Poço</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6117/requer._no_202_2020_-_ver._evilasio_cavalcanti__cfoISXU.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6117/requer._no_202_2020_-_ver._evilasio_cavalcanti__cfoISXU.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Professor Salatiel Fernandes de Medeiros, no Recanto do Poço</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6118/requer._no_203_2020_-__ver._evilasio_cavalcanti_VKBx3lk.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6118/requer._no_203_2020_-__ver._evilasio_cavalcanti_VKBx3lk.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de reformar o Cemitério Nossa Senhora do Nazareth, situado na Rua Gov. Antônio Mariz, Recanto do Poço, com construção de ossuário, capela para velórios, aterramento do solo, reforço e aumento dos muros, e qualquer procedimento técnico necessário para melhoria em sua estrutura</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6119/requer._no_204_2020_-_ver._luizinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6119/requer._no_204_2020_-_ver._luizinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura a reposição de calçamento danificado, ao lado do Grupo Escolar Antônio Viana, bem como a recuperação da calçada do local</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6120/requer._no_205_2020_-_ver._luizinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6120/requer._no_205_2020_-_ver._luizinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura a limpeza quinzenal das caixas de gordura do Mercado Público de Cabedelo</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6122/requer._no_206_2020_-_ver._fabiana_regis.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6122/requer._no_206_2020_-_ver._fabiana_regis.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a administração do Mercado Público de Cabedelo a limpeza dos banheiro nos turnos da manhã e tarde, disponibilizando sabonete líquido, e colocação de cartazes sobre o uso de máscaras</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6123/requer._no_207_2020_-_ver._fabiana_regis.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6123/requer._no_207_2020_-_ver._fabiana_regis.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Administração o encaminhamento de lista de pessoal com contratos encerrados antes de dezembro/2019 e baixados em abril/2020</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6124/requer._no_208_2020_-_ver._fabiana_regis.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6124/requer._no_208_2020_-_ver._fabiana_regis.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação informações sobre o Plano do Calendário Anual da Educação do Município de Cabedelo durante a pandemia</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6121/requer._no_209_2020_-_ver._herlon_cabral_-_poli_RaPhjoj.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6121/requer._no_209_2020_-_ver._herlon_cabral_-_poli_RaPhjoj.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal propor Projeto de Lei que disponha sobra a política de higienização sanitária dos logradouros, imóveis de propriedade ou uso públicos, bancos e casas lotéricas, supermercados, farmácias e todo local aberto ao uso do público no âmbito do Município de Cabedelo em razão da pandemia do covid-19; ou proceda a referida higienização sanitária da cidade</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6125/requer._no_210_2020_-_ver._valdi_tartaruga.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6125/requer._no_210_2020_-_ver._valdi_tartaruga.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura um mutirão de serviços na Rua Jair Cavalcante, no Bairro Oceania, com limpeza da rua e pintura de meios-fios e lombadas</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6126/requer._no_211_2020_-_ver._valdi_tartaruga.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6126/requer._no_211_2020_-_ver._valdi_tartaruga.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e Mobilidade Urbana a recuperação dos acessos da BR-230 ao Bairro de Intermares, danificados pelas obras de duplicação da rodovia</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Beninha</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6127/requer._no_212_2020_-_ver._benival_severo_-__il_fidX9o3.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6127/requer._no_212_2020_-_ver._benival_severo_-__il_fidX9o3.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a instalação de iluminação led nas seguintes ruas do Bairro Jardim Camboinha: Rua Aurélio Guedes Cavalcante, Rua Prof.ª Josenilda do Socorro Viera, Rua Prof. Clodoaldo Trigueiro e Rua Antônia Fernandes de Oliveira</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6128/requer._no_213_2020_-_ver._benival_severo_-__li_P3mW6T7.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6128/requer._no_213_2020_-_ver._benival_severo_-__li_P3mW6T7.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a limpeza das ruas do Bairro Renascer II</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6129/requer._no_214_2020_-_ver._benival_severo_-_imp_asJH2pH.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6129/requer._no_214_2020_-_ver._benival_severo_-_imp_asJH2pH.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, obras de implantação de asfalto nas Rua José Faustino da Silva Filho, no Bairro Renascer II, bem como da Rua Santa Luzia,  no Bairro Renascer III</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6130/requer._no_215_2020_-_ver._graca_rezende_-_ilum_45bovcV.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6130/requer._no_215_2020_-_ver._graca_rezende_-_ilum_45bovcV.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a adesão, nos prédios públicos municipais, ao movimento do Maio Amarelo 2020, colocando iluminação amarela no período da noite, bem como a iluminação da Praça Getúlio Vargas e das palmeiras e árvores em frente ao Teatro Santa Catarina, cobrir os roncos das árvores com TNT amarelo, laço amarelo grande e iluminação no Marco Zero, agenda de duas entrevistas noa rádio comunitária além da divulgação de podcast Maio Amarelo, e divulgação de mensagem educativa de trânsito em carros de som</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6131/requer._no_216_2020_-_ver._ivanio_da_miramar_-__M5OL9ho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6131/requer._no_216_2020_-_ver._ivanio_da_miramar_-__M5OL9ho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que, enquanto durar a pandemia do coronavírus, adotar medidas que permitam ao Município de Cabedelo vedar qualquer ato de suspensão de fornecimento de água aos estabelecimentos comerciais, industriais e residências do Município, por inadimplemento, em período razoável e proporcional à estabilização econômica</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6132/requer._217_ver_luizinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6132/requer._217_ver_luizinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a interligação de pavimentação asfáltica da Rua Solon de Lucena com as Ruas Tenente Antônio Pontes, Severino Teixeira, João Vitaliano e Coronel Aureliano, bem como a retirada de pontos de alagamento</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6133/requer._218_ver._fabiana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6133/requer._218_ver._fabiana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social a distribuição de um "kit de prevenção" (máscaras, álcool 70% e luvas) e cestas básicas aos mototaxistas do Município de Cabedelo</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6134/requer._219_ver._fabiana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6134/requer._219_ver._fabiana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a retomada da distribuição da merenda escolar do Município</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6135/requer._220_ver_evilasio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6135/requer._220_ver_evilasio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da rua Ingá, no Portal do Poço</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6136/requer._221_ver_evilasio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6136/requer._221_ver_evilasio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Rosa Vieira, na Praia do Poço</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6137/requer._222_ver_evilasio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6137/requer._222_ver_evilasio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Carine Cristina Monteiro da Silva, no Portal do Poço</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6138/requer._223_ver_graca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6138/requer._223_ver_graca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde, que a campanha de vacinação contra o vírus influenza A (H1N1) seja estendida aos portadores de deficiência do Município, além da entrega de um kit com máscara e álcool gel</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6139/requer._224_ver_graca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6139/requer._224_ver_graca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação verificar a possibilidade de implantar aulas por plataforma de apoio pedagógico para alunos da rede municipal de Cabedelo durante o isolamento social de enfrentamento a pandemia causada pelo coronavírus</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6140/requer._225_ver_geusa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6140/requer._225_ver_geusa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal para que seja melhorado o atendimento aos pacientes no Hospital Padre Alfredo Barbosa, bem como treinamento aos funcionários pelo Conselho Estadual de Medicina</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Fabiana Régis, Geusa Ribeiro, Hérlon Cabral</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6141/requer._226_ver_geusa_fabiana_e_herlon.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6141/requer._226_ver_geusa_fabiana_e_herlon.pdf</t>
   </si>
   <si>
     <t>Criação de Comissão Especial para avaliar a situação da pandemia do coronavírus (covid-19) no Município de Cabedelo</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6142/requer._227_ver_herlon_geusa_e_fabiana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6142/requer._227_ver_herlon_geusa_e_fabiana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal para que envie Projeto de Lei acrescentando hipótese temporária de concessão de adicional de insalubridade ou gratificação para todos os servidores regidos pelo regime estatutário, celetista ou temporário/emergencial no Município de Cabedelo que trabalhem em saúde pública, bem como alterar para 40% o percentual de insalubridade a ser pago ao tempo que durar calamidade pública ou estado de emergência em razão do covid-19 ou outros agentes infectocontagiosos</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6143/requer._228_ver._geusa_fabiana_e_herlon.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6143/requer._228_ver._geusa_fabiana_e_herlon.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal adiantar a reforma do Anexo do antigo Hospital Geral</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6144/requer._229_ver_rey.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6144/requer._229_ver_rey.pdf</t>
   </si>
   <si>
     <t>Concessão de Licença Médica de 30 (trinta) dias por Motivo de Saúde ao  Vereador Reinaldo Lima (Rey)</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6145/requer._230_ver_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6145/requer._230_ver_pereira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário do Programa Pavimenta Cabedelo 2020, o asfaltamento da Rua Coronel Aureliano, no Centro</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6146/requer._231_ver_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6146/requer._231_ver_pereira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário do Programa Pavimenta Cabedelo 2020, da Rua Pau Brasil, no Portal do Poço</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6147/requer._232__ver_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6147/requer._232__ver_pereira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Saúde a aquisição de cabines de desinfecção a serem instaladas na entrada do Hospital Padre Alfredo Barbosa e dos postos de saúde do Município</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6160/requer._no_233_2020_-_ver._evilasio_cavalcanti__jOd6Yx3.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6160/requer._no_233_2020_-_ver._evilasio_cavalcanti__jOd6Yx3.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal analisar minuta de Projeto de Lei que "Institui o programa para a Segurança no Trânsito, no Ensino Fundamental da Rede Pública de Educação da cidade de Cabedelo"</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6161/requer._no_234_2020_-_ver._evilasio_cavalcanti__t9bLlQY.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6161/requer._no_234_2020_-_ver._evilasio_cavalcanti__t9bLlQY.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal analisar minuta de Projeto de Lei que "Suspende as cobranças dos empréstimos consignados, contraídos pelos servidores públicos municipais, durante o período de 180 dias, e dá outras providências"</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6162/requer._no_235_2020_-_ver._evilasio_cavalcanti__bIuzkRb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6162/requer._no_235_2020_-_ver._evilasio_cavalcanti__bIuzkRb.pdf</t>
   </si>
   <si>
     <t>Solicitar aos Secretários de Defesa Civil e de Infraestrutura verificar e solucionar os problemas em galerias pluviais na Rua Severino Teixeira de Oliveira, em Ponta de Matos</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6163/requer._no_236_2020_-_ver._geusa_ribeiro_-_auxi_E3lZBRB.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6163/requer._no_236_2020_-_ver._geusa_ribeiro_-_auxi_E3lZBRB.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Ação Social disponibilizar um valor mensal, de no mínimo quinhentos reais, aos pequenos comerciantes, trabalhadores informais, donos de box e bancas de frutas e verduras, no período de pandemia</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6164/requer._no_237_2020_-_ver._geusa_ribeiro_-_acao_mxpJanm.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6164/requer._no_237_2020_-_ver._geusa_ribeiro_-_acao_mxpJanm.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a Administração do Mercado Público de Cabedelo realizar ação com distribuição de máscaras, luvas e álcool em gel 70% aos comerciantes</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6165/requer._no_238_2020_-_ver._jose_pereira_-_instalacao_de_lavatorios_portateis_no_mercado_publico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6165/requer._no_238_2020_-_ver._jose_pereira_-_instalacao_de_lavatorios_portateis_no_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Saúde a instalação de lavatórios portáteis no Mercado Público, garantindo higienizarão das mãos de feirantes e consumidores</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6166/requer._no_239_2020_-_ver._jose_pereira_-_voto__yLxCH6N.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6166/requer._no_239_2020_-_ver._jose_pereira_-_voto__yLxCH6N.pdf</t>
   </si>
   <si>
     <t>Votos de Profundo Pesar às famílias das vítimas mortais do novo coronavírus (covid-19) no Município</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6167/requer._no_240_2020_-_ver._jose_pereira_-_auxil_ubVs86k.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6167/requer._no_240_2020_-_ver._jose_pereira_-_auxil_ubVs86k.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal analisar minuta de Projeto de Lei que "Dispõe sobre a concessão de auxílio emergencial aos permissionários do serviço de táxi e mototáxi do Município de Cabedelo, em virtude dos impactos sociais e econômicos provocados pela pandemia do covid-19, e dá outras providências"</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6168/requer._no_241_2020_-_ver._valdi_tartaruga_-_co_p1BAiye.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6168/requer._no_241_2020_-_ver._valdi_tartaruga_-_co_p1BAiye.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a construção de calçadas das ruas da Comunidade Vila Feliz</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6169/requer._no_242_2020_-_ver._prof_luizinho_-_kit_covid-19_isolamento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6169/requer._no_242_2020_-_ver._prof_luizinho_-_kit_covid-19_isolamento.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Saúde encaminhar kit medicamentoso as residências dos diagnosticados com covid-19 e em isolamento domiciliar, bem como visita médica e contato telefônico</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6170/requer._no_243_2020_-_ver._prof_luizinho_-_rond_wUu0Fu9.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6170/requer._no_243_2020_-_ver._prof_luizinho_-_rond_wUu0Fu9.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Segurança Municipal que, durante as rondas noturnas, faça vistoria em busca de animais na BR 230, os retirando para ruas próximas para evitar acidentes</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Ivânio do Nascimento, José Erivaldo Silva, Lídio José</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6171/requer._no_244_2020_-_ver._erivaldo_silva_ivani_v69hlcx.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6171/requer._no_244_2020_-_ver._erivaldo_silva_ivani_v69hlcx.pdf</t>
   </si>
   <si>
     <t>Comunicar a Presidente da Câmara Municipal a Criação do Bloco Parlamentar Centrão, composto pelos vereadores Erivaldo Silva, Ivanio do Nascimento e Lídio José da Silva</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6172/requer._no_245_2020_-_ver._benival_severo_-_cam_5esQjpB.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6172/requer._no_245_2020_-_ver._benival_severo_-_cam_5esQjpB.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências em conjunto com as secretarias competentes para realizar campanhas de conscientização e prevenção ao Covid-19 nos mercados, supermercados e feiras livres do Município</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6173/requer._no_246_2020_-_ver._benival_severo_-_auxilio_financeiro_ou_em_cestas_basicas_aos_trabalhadores_do_transporte_escolar_e_aos_taxistas_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6173/requer._no_246_2020_-_ver._benival_severo_-_auxilio_financeiro_ou_em_cestas_basicas_aos_trabalhadores_do_transporte_escolar_e_aos_taxistas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, junto às secretarias competentes, providências para estudos e implantação de auxílio financeiro ou em cestas básicas aos trabalhadores do transporte escolar e aos taxistas do município afetados com os efeitos da pandemia do covid-19</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6174/requer._no_247_2020_-_ver._graca_rezende_-_info_hkgARfv.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6174/requer._no_247_2020_-_ver._graca_rezende_-_info_hkgARfv.pdf</t>
   </si>
   <si>
     <t>Solicitar a Presidente da Companhia Docas informações sobre as ações e medidas de saúde adotadas para enfrentamendo do Covid-19 no Porto de Cabedelo, visando a segurança sanitária dos munícipes e evitar contaminação de funcionários do Porto</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6175/requer._no_248_2020_-_ver._graca_rezende_-_auxi_GTyKHMY.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6175/requer._no_248_2020_-_ver._graca_rezende_-_auxi_GTyKHMY.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social estudar a possibilidade de conceder, enquanto durar a pandemia, auxílio financeiro e disponibilizar kit de combate ao covid-19 a taxistas, alternativos e mototaxistas do Município</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6176/requer._no_249_2020_-_ver._herlon_fabiana_e_geu_QoTU4Uv.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6176/requer._no_249_2020_-_ver._herlon_fabiana_e_geu_QoTU4Uv.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde cópias do contrato de reforma do anexo da Policlínica e da prestação de contas do referido convênio</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6177/requer._no_250_2020_-_ver._herlon_geusa_e_fabia_b3x8E04.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6177/requer._no_250_2020_-_ver._herlon_geusa_e_fabia_b3x8E04.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal cópias dos contratos firmado com as empresas responsáveis pelas obras de calçamento das ruas do Pavimenta 1, 2 e 3</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6178/requer._no_251_2020_-_ver._herlon_cabral_-_info_lSwXaAH.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6178/requer._no_251_2020_-_ver._herlon_cabral_-_info_lSwXaAH.pdf</t>
   </si>
   <si>
     <t>Solicitar a empresa EDUCAPB, organizadora do Concurso Público do Município, justificativas sobre a demora na divulgação dos resultados do certame</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6179/requer._no_252_2020_-_ver._herlon_cabral_-_info_EvUl5lF.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6179/requer._no_252_2020_-_ver._herlon_cabral_-_info_EvUl5lF.pdf</t>
   </si>
   <si>
     <t>Solicitar a EDUCAPB, organizadora do concurso público do Município, justificativas sobre a demora na divulgação de resultados do certame, dos gabaritos e da ordem classificatória, bem como atestar até quando os prazos continuam suspensos</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6180/requer._no_253_2020_-_ver._fabiana_regis_-_decr_erDCjLq.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6180/requer._no_253_2020_-_ver._fabiana_regis_-_decr_erDCjLq.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que seja acrescentada em Decreto Municipal a hipótese de abertura dos "lava a jato" no Município durante a pandemia</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Beninha, Valdi Tartaruga</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6181/requer._no_254_2020_-_ver._benival_e_valdi_-_se_mPm1U8g.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6181/requer._no_254_2020_-_ver._benival_e_valdi_-_se_mPm1U8g.pdf</t>
   </si>
   <si>
     <t>Sessão Especial de Audiência Pública, na modalidade remota, para discussão da Reforma da Previdência Municipal</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6258/requer._no_255_2020_-_ver._graca_rezende_-_deba_mhON7rj.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6258/requer._no_255_2020_-_ver._graca_rezende_-_deba_mhON7rj.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal um debate por videoconferência com os secretários de saúde, educação, habitação, de infraestrutura, de defesa civil e de assistência social, além da Procuradoria Geral do Município,  sobre ações ao enfrentamento das chuvas intensas no Município e possíveis soluções para os problemas dos que tiveram suas casa invadidas pela água e estão em situação de perigo, bem como solicitar a Secretaria de Infraestrutura e Defesa Civil do Município uma ação preliminar de limpeza de bueiros, patrolamento e ensaiamento de estradas e contenção de barrancos</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6259/requer._no_256_2020_-_ver._graca_rezende_-_voto_Y2ePnjq.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6259/requer._no_256_2020_-_ver._graca_rezende_-_voto_Y2ePnjq.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Prefeito Municipal e ao Governo Federal pela decisão de privatizar o Terminal Pesqueiro de Cabedelo</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6260/requer._no_257_2020_-_ver._graca_rezende_-_espa_MkzdmC1.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6260/requer._no_257_2020_-_ver._graca_rezende_-_espa_MkzdmC1.pdf</t>
   </si>
   <si>
     <t>Solicitar a FUNESC, órgão responsável pela administração do Teatro Municipal Santa Catarina, realizar parceria com a Secretaria Municipal de Cultura, para ceder o espaço do teatro aos artistas locais para que possam fazer "lives" como alternativa para receber doações para sustento próprio e arrecadação de alimentos, produtos de higiene, máscara e álcool em gel para o município</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6261/requer._no_258_2020_-_ver._prof._luizinho_-_rec_6nvGkDi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6261/requer._no_258_2020_-_ver._prof._luizinho_-_rec_6nvGkDi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a recuperação do calçamento da Rua Municipalista Pedro da Silva Coutinho, em Camalaú</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6262/requer._no_259_2020_-_ver._herlon_cabral_-_isen_q9dgcHW.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6262/requer._no_259_2020_-_ver._herlon_cabral_-_isen_q9dgcHW.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal propor Projeto de Lei que "Concede isenção de multas, juros e correção monetária referente ao pagamento de tributos municipais, em decorrência do novo coronavírus (covid-19)"</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6263/requer._no_260_2020_-_ver._jose_pereira_-_pi_de_concessao_de_auxilio_emergencial_aos_permissionarios_do_servico_de_taxi_e_mototaxi_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6263/requer._no_260_2020_-_ver._jose_pereira_-_pi_de_concessao_de_auxilio_emergencial_aos_permissionarios_do_servico_de_taxi_e_mototaxi_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que envie projeto de sua iniciativa acerca de matéria que "Dispõe sobre a concessão de auxílio emergencial aos permissionários do serviço de táxi e mototáxi do Município de Cabedelo, em virtude dos impactos sociais e econômicos provocados pela pandemia do covid-19"</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6264/requer._no_261_2020_-_ver._jose_pereira_-_inclu_bUj7asG.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6264/requer._no_261_2020_-_ver._jose_pereira_-_inclu_bUj7asG.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no calendário de Pavimentação Cabedelo 2020, da Rua Messias Pessoa da Silva, no bairro do Poço</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6265/requer._no_262_2020_-_ver._jose_pereira_-_parce_Dn7KrbY.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6265/requer._no_262_2020_-_ver._jose_pereira_-_parce_Dn7KrbY.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que as parcelas vencidas e a vencer até 31/12/2020 dos empréstimos do Programa Desenvolver Cabedelo sejam prorrogadas para o final do contrato</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6266/requer._no_263_2020_-_ver._erivaldo_piu_piu_-_s_PSwVyom.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6266/requer._no_263_2020_-_ver._erivaldo_piu_piu_-_s_PSwVyom.pdf</t>
   </si>
   <si>
     <t>Solicitar a SEMOB providenciar a sinalização das vias e cruzamentos do loteamento Bela Vista, em Intermares</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6267/requer._no_264_2020_-_ver._geusa_ribeiro_-_solicitacao_de_informacao_a_secretaria_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6267/requer._no_264_2020_-_ver._geusa_ribeiro_-_solicitacao_de_informacao_a_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Saúde informações sobre a falta de técnica de enfermagem no Posto de Saúde de Oceania e no Posto de Saúde do Recanto do Poço</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6268/requer._no_265_2020_-_ver._geusa_ribeiro_-_limp_Kl5JDe6.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6268/requer._no_265_2020_-_ver._geusa_ribeiro_-_limp_Kl5JDe6.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura organizar uma ação de limpeza nos Bairros de Jacaré, Portal do Poço, Recanto do Poço e Jardim Camboinha, com limpeza de ruas, colocação de aterros e desentupimento de bueiros</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6269/requer._no_266_2020_-_ver._divino_felizardo_-_m_IXxSR9H.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6269/requer._no_266_2020_-_ver._divino_felizardo_-_m_IXxSR9H.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Secretário de Saúde e todos os profissionais que integram a estrutura da Saúde Pública de Cabedelo pelo trabalho desempenhado até o momento no enfrentamento a pandemia do coronavírus</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6270/requer._no_267_2020_-_ver._evilasio_cavalcanti__6JmJOot.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6270/requer._no_267_2020_-_ver._evilasio_cavalcanti__6JmJOot.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Mar da Noruega, em Intermares</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6271/requer._no_268_2020_-_ver._evilasio_cavalcanti__BcSvrRO.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6271/requer._no_268_2020_-_ver._evilasio_cavalcanti__BcSvrRO.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Avenida Mar da Sibéria, em Intermares</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6272/requer._no_269_2020_-_ver._evilasio_cavalcanti__xRs4yQw.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6272/requer._no_269_2020_-_ver._evilasio_cavalcanti__xRs4yQw.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Mar do Norte, em Intermares</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6273/requer._no_270_2020_-_ver._benival_severo_-_imp_6lkcOsq.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6273/requer._no_270_2020_-_ver._benival_severo_-_imp_6lkcOsq.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, em conjunto com as secretarias competentes e a CBTU, a implantação de novas valas e a colocação de manilhas para escoamento das águas pluviais na Comunidade do Parque Esperança e Haiti</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6274/requer._no_271_2020_-_ver._geusa_ribeiro_-_auxi_7SmfJRt.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6274/requer._no_271_2020_-_ver._geusa_ribeiro_-_auxi_7SmfJRt.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Ação Social viabilizarem uma solução para amenizar os problemas dos taxistas e mototaxistas de Cabedelo neste período de pandemia, disponibilizando um valor mensal, dentro das condições do Município, nos meses de junho e julho</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6275/requer._no_272_2020_-_ver._evilasio_cavalcanti__mBkJhYI.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6275/requer._no_272_2020_-_ver._evilasio_cavalcanti__mBkJhYI.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, junto aos órgãos competentes, providências para elaborar um Plano de Retomada da Economia para a cidade de Cabedelo, pós pandemia da covid-19</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6276/requer._no_273_2020_-_ver._valdi_tartaruga_-_su_SYhYoQy.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6276/requer._no_273_2020_-_ver._valdi_tartaruga_-_su_SYhYoQy.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar a substituição das manilhas que são utilizadas como passagem no canal que margeia a linha férrea no percurso que vai do Bar da Bananeira até a TECOP, nas imediações dos bairros de Oceania e Portal do Poço, por mini pontes de ferro com corrimões</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6277/requer._no_274_2020_-_ver._valdi_tartaruga_-_co_b9wglnp.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6277/requer._no_274_2020_-_ver._valdi_tartaruga_-_co_b9wglnp.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a construção de faixa de pedestre elevada na Av. Mar Vermelho, em frente ao Supermercado Menor Preço, em Intermares</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6278/requer._no_275_2020_-_ver._graca_rezende_-_repa_xYumkqV.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6278/requer._no_275_2020_-_ver._graca_rezende_-_repa_xYumkqV.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que caso haja repasse da cota duodecimal não utilizada pelo Poder Legislativo, no final desta legislatura, aos cofres da Prefeitura, o valor seja investido nas obras de reforma do Novo Hospital Geral do Município, para construção de leitos de UTI. Na oportunidade, agradecer o atendimento ao Requerimento nº 313/2019, que implantou dois leitos de UTI no Hospital e Maternidade Padre Alfredo Barbosa</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6279/requer._no_276_2020_-_ver._graca_rezende_-_sess_EaJb6RY.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6279/requer._no_276_2020_-_ver._graca_rezende_-_sess_EaJb6RY.pdf</t>
   </si>
   <si>
     <t>Sessão Especial, na modalidade remota, para esclarecer à população as ações que estão sendo tomadas para combater o coronavírus no Município</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6280/requer._no_277_2020_-_ver._graca_rezende_-_cole_z8EFFQa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6280/requer._no_277_2020_-_ver._graca_rezende_-_cole_z8EFFQa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura disponibilizar coletores apropriados para descarte de equipamentos de proteção utilizados pela população em bancos, lotéricas, supermercados, padarias, pontos comerciais e farmácias</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6281/requer._no_278_2020_-_ver._erivaldo_piu_piu_-_c_VgMUlsx.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6281/requer._no_278_2020_-_ver._erivaldo_piu_piu_-_c_VgMUlsx.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura completar a drenagem da Rua Mangaba, na Vila Feliz</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6282/requer._no_279_2020_-_ver._erivaldo_piu_piu_-_terraplanagem_de_todas_as_ruas_do_bairro_oceania.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6282/requer._no_279_2020_-_ver._erivaldo_piu_piu_-_terraplanagem_de_todas_as_ruas_do_bairro_oceania.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura a terraplanagem de todas as ruas do Bairro de Oceania</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6283/requer._no_280_2020_-_ver._valdi_tarturuga_-_pa_2VgIu2C.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6283/requer._no_280_2020_-_ver._valdi_tarturuga_-_pa_2VgIu2C.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura priorizar a pavimentação da Rua Mar Sibéria e Rua Golfo de Veneza, vias de acesso ao bairro de Intermares</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6284/requer._no_281_2020_-_ver._valdi_tartaruga_-_ca_YpGgMmR.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6284/requer._no_281_2020_-_ver._valdi_tartaruga_-_ca_YpGgMmR.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura elaborar estudo técnico para construção de um canal de concreto, substituindo a vala existente, no local que margeia a linha férrea, do Bar da Bananeira até a TECOP, nas imediações dos bairros de Oceania e Portal do Poço</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6285/requer._no_282_2020_-_ver._valdi_tartaruga_-_ex_tt0GQz1.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6285/requer._no_282_2020_-_ver._valdi_tartaruga_-_ex_tt0GQz1.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde estender o horário de atendimento do Posto de Saúde do bairro Oceania até às 22h, disponibilizando serviço de ambulância durante todo o horário</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6286/requer._no_283_2020_-_ver._prof_luizinho_-_refo_GVjneHp.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6286/requer._no_283_2020_-_ver._prof_luizinho_-_refo_GVjneHp.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal efetuar, com urgência, a reforma do Ginásio Poliesportivo de Camalaú</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6287/requer._no_284_2020_-_ver._jose_pereira_-_pavim_brugEYo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6287/requer._no_284_2020_-_ver._jose_pereira_-_pavim_brugEYo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a Secretaria de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Golfo Lubeck e Rua Golfo de Lion, em Intermares</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6288/requer._no_285_2020_-_ver._jose_pereira_-_proib_xRnQj2I.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6288/requer._no_285_2020_-_ver._jose_pereira_-_proib_xRnQj2I.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a proibição de fogueiras no mês de junho, considerando os transtornos respiratórios e a emergência em saúde pública decorrente da covid-19</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6289/requer._no_286_2020_-_ver._jose_pereira_-_teste_3lzy5Ck.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6289/requer._no_286_2020_-_ver._jose_pereira_-_teste_3lzy5Ck.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Saúde a realização de testes rápidos do covid-19 nos funcionários de supermercados, conveniências, panificadoras, farmácias e postos de combustíveis do Município</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Fabiana Régis, Geusa Ribeiro, Hérlon Cabral, José Erivaldo Silva</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6290/requer._no_287_2020_-_ver._fabiana_regis_e_outr_7184HvD.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6290/requer._no_287_2020_-_ver._fabiana_regis_e_outr_7184HvD.pdf</t>
   </si>
   <si>
     <t>Solicitar a Presidente da Câmara Municipal a possível inclusão de mais audiência públicas remotas para a discussão da reforma da previdência municipal</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6291/requer._no_288_2020_-_ver._fabiana_regis_e_outr_mKVWgMw.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6291/requer._no_288_2020_-_ver._fabiana_regis_e_outr_mKVWgMw.pdf</t>
   </si>
   <si>
     <t>Solicitar a Presidente da Câmara Municipal a prestação de contas, em 30 dias, do Ato da Mesa nº 37, no qual a Câmara Municipal de Cabedelo devolveu a Prefeitura Municipal cem mil reais para a compra de máscaras no combate ao covid-19</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6292/requer._no_289_2020_-_ver._fabiana_regis_e_outr_nJqOHcn.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6292/requer._no_289_2020_-_ver._fabiana_regis_e_outr_nJqOHcn.pdf</t>
   </si>
   <si>
     <t>Solicitar a Presidente da Câmara Municipal de Cabedelo o adiamento, para o final de julho, da votação do Projeto de Lei nº 033/2020 e a Proposta de Emenda à Lei Orgânica Municipal n° 001/2020, de autoria do Prefeito Municipal, de acordo com a nova lei da reforma da previdência municipal</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6293/requer._no_290_2020_-_ver._geusa_ribeiro_-_recr_7XjCVme.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6293/requer._no_290_2020_-_ver._geusa_ribeiro_-_recr_7XjCVme.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Políticas Públicas das Mulheres e de Ação Social estudar a possibilidade de realizar um projeto com mulheres costureiras de Cabedelo para confecção de máscaras de proteção contra o covid-19, para serem distribuídas nas comunidades carentes</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6294/requer._no_291_2020_-_ver._fabiana_regis_-_insc_KsgOTX8.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6294/requer._no_291_2020_-_ver._fabiana_regis_-_insc_KsgOTX8.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Cultura providências no sentido de cadastrar com celeridade os novos produtores culturais do Município de Cabedelo a fim de que acessem os recursos emergenciais advindos do Projeto de Lei Federal nº 1075/2020 e outros recursos de fontes estaduais e municipais</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6295/requer._no_292_2020_-_ver._fabiana_regis_-_elei_nUzNbn0.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6295/requer._no_292_2020_-_ver._fabiana_regis_-_elei_nUzNbn0.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Cultura providências no sentido de promover, com celeridade, a eleição dos novos membros do Conselho Municipal de Cultura</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6296/requer._no_293_2020_-_ver._fabiana_regis_-_fund_MBxNuwF.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6296/requer._no_293_2020_-_ver._fabiana_regis_-_fund_MBxNuwF.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Cultura providências no sentido da criação, com celeridade, de um Fundo Provisório para o recebimento dos recursos oriundos do Projeto de Lei Federal n° 1075/2020 - Lei Aldir Blanc, que destina recursos a estados e município para ações emergenciais à área da cultura enquanto durar a pandemia do coronavírus</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6297/requer._no_294_2020_-_ver._socorro_gomes_-_voto_cWipODA.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6297/requer._no_294_2020_-_ver._socorro_gomes_-_voto_cWipODA.pdf</t>
   </si>
   <si>
     <t>Votos de Profundo Pesar pelo falecimento da Sra. Maria Lúcia da Conceição Silva</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6298/requer._no_295_2020_-_ver._evilasio_cavalcanti__jgNJw8H.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6298/requer._no_295_2020_-_ver._evilasio_cavalcanti__jgNJw8H.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Maurício de Alencar Cavalcante, no Jardim América</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6299/requer._no_296_2020_-_ver._evilasio_cavalcanti__R3ZA5Y9.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6299/requer._no_296_2020_-_ver._evilasio_cavalcanti__R3ZA5Y9.pdf</t>
   </si>
   <si>
     <t>Solicitar aos Secretários de Infraestrutura e da SEMOB providências no sentido de que sejam construídas lombadas físicas na Rua Severino Luiz de França, no Jardim América</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6300/requer._no_297_2020_-_ver._evilasio_cavalcanti__P3Zdhui.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6300/requer._no_297_2020_-_ver._evilasio_cavalcanti__P3Zdhui.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal  e Secretaria de Saúde, juntamente com os demais órgãos de fiscalização competentes, estudar a possibilidade de intensificar o combate ao mosquito Aedes Aegypti, através da implementação de um disque denúncia, intensificação da fiscalização em terrenos não edificados, disponibilização de carro fumacê para rondas em todo o município e campanha educativa nas mídias digitais</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6301/requer._no_298_2020_-_ver._graca_rezende_-_pavi_AolXLJQ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6301/requer._no_298_2020_-_ver._graca_rezende_-_pavi_AolXLJQ.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, reiterando providências administrativas, para implementar a pavimentação das Ruas Juarez Távora, Cleto Campelo e São Sebastião</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6302/requer._no_299_2020_-_ver._graca_rezende_-_voto_tC0rfJu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6302/requer._no_299_2020_-_ver._graca_rezende_-_voto_tC0rfJu.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos para a Sra. Abimadabe Vieira, Coordenadora do Educação de Trânsito da SEMOB-Cabedelo-PB, e sua equipe técnica, pelo brilhante trabalho desempenhado no mês "Maio Amarelo"</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6303/requer._no_300_2020_-_ver._graca_rezende_-_dist_4arNO2C.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6303/requer._no_300_2020_-_ver._graca_rezende_-_dist_4arNO2C.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social a distribuição de milho e coco a população carente do Município, dada a proximidade do período junino</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6304/requer._no_301_2020_-_ver._prof._luizinho_e_ver._graca_rezende_-_votos_de_profundo_pesar_pela_sra._rivane_beltrao_luna.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6304/requer._no_301_2020_-_ver._prof._luizinho_e_ver._graca_rezende_-_votos_de_profundo_pesar_pela_sra._rivane_beltrao_luna.pdf</t>
   </si>
   <si>
     <t>Votos de Profundo Pesar pelo falecimento da Sr.a Rivane Beltrão Luna</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6305/requer._no_302_2020_-_ver._prof._luizinho_e_ver._graca_rezende_-_votos_de_aplausos_ao_sec._de_seguranca_isaias_vieira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6305/requer._no_302_2020_-_ver._prof._luizinho_e_ver._graca_rezende_-_votos_de_aplausos_ao_sec._de_seguranca_isaias_vieira.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Guarda Municipal de Cabedelo, na pessoa do Senhor Secretário de Segurança, Dr. Isaías Vieria, pelo brilhante trabalho desempenhado pela valorosa equipe de servidores que trabalham no combate e prevenção ao covid-19</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6306/requer._no_303_2020_-_ver._lidio_jose_-_asfaltamento_da_ruas_para_implantacao_de_terceira_via_em_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6306/requer._no_303_2020_-_ver._lidio_jose_-_asfaltamento_da_ruas_para_implantacao_de_terceira_via_em_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o asfaltamento das Ruas Cleto Campelo, Ernane Siqueira e Antônio Paulino Serrano, até o Retro Porto, no bairro do Jacaré</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6307/requer._no_304_2020_-_ver._lidio_jose_-_disponibiizacao_de_linha_de_credito_e_formas_de_recuperacao_financeira_aos_comerciantes_afetados_pela_pandemia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6307/requer._no_304_2020_-_ver._lidio_jose_-_disponibiizacao_de_linha_de_credito_e_formas_de_recuperacao_financeira_aos_comerciantes_afetados_pela_pandemia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal disponibilizar, após a pandemia, linha de crédito com taxa Selic, e implementar formas de recuperação financeira dos comerciantes de Cabedelo, dentro de sua possibilidade financeira, bem como fazer interlocução entre comerciantes e bancos para obtenção de crédito</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6308/requer._no_305_2020_-_ver._graca_rezende_-_concessao_de_auxilio_financeiro_ou_alimentar_aos_vendedores_ambulantes_feirantes_e_autonomos_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6308/requer._no_305_2020_-_ver._graca_rezende_-_concessao_de_auxilio_financeiro_ou_alimentar_aos_vendedores_ambulantes_feirantes_e_autonomos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal um estudo de impacto financeiro para a concessão de auxílio financeiro ou alimentar para vendedores ambulantes, feirantes e autônomos que foram impossibilitados de trabalhar durante o período de isolamento social</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6309/requer._no_306_2020_-_ver._graca_rezende_-_kit_de_higiene_nas_comunidades_e_periferias_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6309/requer._no_306_2020_-_ver._graca_rezende_-_kit_de_higiene_nas_comunidades_e_periferias_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal um estudo junto a Secretaria de Assistência Social para promover uma campanha social nas comunidades e periferias do Município para a distribuição de kit de higiene, composto por álcool em gel, máscara e sabão</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6310/requer._no_307_2020_-_ver._graca_rezende_-_implantacao_do_programa_vale_gas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6310/requer._no_307_2020_-_ver._graca_rezende_-_implantacao_do_programa_vale_gas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal um estudo junto a Secretaria de Assistência Social para viabilizar a implantação do Programa "Vale Gás", destinado às famílias de baixa renda do Município</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6311/requer._no_308_2020_-_ver._valdi_tartaruga_-_substituicao_das_lampadas_dos_postes_em_oceania_e_vila_feliz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6311/requer._no_308_2020_-_ver._valdi_tartaruga_-_substituicao_das_lampadas_dos_postes_em_oceania_e_vila_feliz.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar a substituição das lâmpadas dos postes dos bairros de Oceania e Vila Feliz por lâmpadas de led</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6312/requer._no_309_2020_-_ver._valdi_tartaruga_-_multirao_de_servicos_em_oceania_e_vila_feliz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6312/requer._no_309_2020_-_ver._valdi_tartaruga_-_multirao_de_servicos_em_oceania_e_vila_feliz.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e Meio Ambiente, Pesca e Agricultura para que, em conjunto, promovam um mutirão de serviços nos bairros de Oceania e Vila Feliz, com capinagem, pintura dos meio-fios e limpeza das ruas</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6313/requer._no_310_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6313/requer._no_310_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Cleberto da Silva Fonseca, no Jardim Camboinha</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6314/requer._no_311_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6314/requer._no_311_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Juvêncio de Carvalho, no Jardim Camboinha</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6315/requer._no_312_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6315/requer._no_312_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Valdemar Melo de Brito, na Praia do Poço</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6316/requer._no_313_2020_-_ver._jose_pereira_-_aderir_o_programa_o_brasil_conta_comigo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6316/requer._no_313_2020_-_ver._jose_pereira_-_aderir_o_programa_o_brasil_conta_comigo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Saúde a adesão ao Programa "O Brasil Conta Comigo", voltada aos alunos dos cursos da área de saúde para o enfrentamento à pandemia do coronavírus</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6317/requer._no_314_2020_-_ver._jose_pereira_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6317/requer._no_314_2020_-_ver._jose_pereira_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da complementação da pavimentação da Rua Radialista Antônio Assunção de jesus, no bairro do Poço</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6318/requer._no_315_2020_-_ver._jose_pereira_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6318/requer._no_315_2020_-_ver._jose_pereira_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Anália Morais, em Camboinha II</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6319/requer._no_316_2020_-_ver._geusa_ribeiro_-_asfaltamento_de_ruas_em_camalau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6319/requer._no_316_2020_-_ver._geusa_ribeiro_-_asfaltamento_de_ruas_em_camalau.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Infraestrutura o asfaltamento das Ruas Juscelino Kubistchek, São Sebastião e Juarez Távora, em Camalaú</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6320/requer._no_317_2020_-_ver._geusa_ribeiro_-_retorno_financeiro_ao_haras_quatro_patas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6320/requer._no_317_2020_-_ver._geusa_ribeiro_-_retorno_financeiro_ao_haras_quatro_patas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Ação Social verificar a possibilidade do retorno da ajuda financeira ao haras quatro patas, que se encontra em dificuldades para manter o projeto com crianças e adolescentes com deficiência de Cabedelo, praticantes da equitação especial</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6321/requer._no_318_2020_-_ver._geusa_ribeiro_-_projeto_revive_do_governo_federal_e_comissao_de_representacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6321/requer._no_318_2020_-_ver._geusa_ribeiro_-_projeto_revive_do_governo_federal_e_comissao_de_representacao.pdf</t>
   </si>
   <si>
     <t>Solicitar a Presidente da Câmara Municipal que encaminhe ofício aos órgãos responsáveis pelo Projeto Revive, do Governo Federal, solicitando informações sobre a Privatização da Fortaleza de Santa Catarina, como também criar Comissão de Representação para ir a Brasília para fortalecer a luta pela melhoria do patrimônio histórico cultural da cidade</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Beninha, Divino Felizardo, Evilásio Cavalcanti, Graça Rezende, José Pereira, Socorro do Jacaré, Valdi Tartaruga</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6322/requer._no_319_2020_-_ver._jose_pereira_e_outros_-_urgencia_urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6322/requer._no_319_2020_-_ver._jose_pereira_e_outros_-_urgencia_urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão de Urgência-Urgentíssima para apreciação na Sessão Ordinária de 16/06/2020, do "Projeto de Lei Complementar nº 003/2020 - Prefeito Municipal - Estabelece critérios para construção de condomínios verticais multifamiliares no Município de Cabedelo/PB, revoga a Lei Complementar nº 71, de 30 de dezembro de 2019, e dá outras providências"</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6324/requer._no_320_2020_-_ver._jose_pereira_-_dispensa_de_intervalo_regimental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6324/requer._no_320_2020_-_ver._jose_pereira_-_dispensa_de_intervalo_regimental.pdf</t>
   </si>
   <si>
     <t>Dispensa de Interstício para apreciação em 2º Turno de discussão e votação, na Sessão Ordinária de 16/06/2020, do do "Projeto de Lei Complementar nº 003/2020 - Prefeito Municipal - Estabelece critérios para construção de condomínios verticais multifamiliares no Município de Cabedelo/PB, revoga a Lei Complementar nº 71, de 30 de dezembro de 2019, e dá outras providências"</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6323/requer._no_321_2020_-_ver._ivanio_da_miramar_-_pavimentacao_de_calcada_e_construcao_de_novos_bancos_na_pavimentacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6323/requer._no_321_2020_-_ver._ivanio_da_miramar_-_pavimentacao_de_calcada_e_construcao_de_novos_bancos_na_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a complementação da pavimentação da calçada localizada na Rua Primo José Viana, ao lado do campo, bem como a recuperação dos bancos de concreto lá instalados e a construção de novos bancos na complementação da pavimentação</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6325/requer._no_322_2020_-_ver._ivanio_da_miramar_-_mudanca_faixa_de_pedestre_praca_getulio_vargas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6325/requer._no_322_2020_-_ver._ivanio_da_miramar_-_mudanca_faixa_de_pedestre_praca_getulio_vargas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente a mudança da faixa de pedestre localizada em frente a praça central Getúlio Vargas</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6326/requer._no_323_2020_-_ver._graca_rezende_-_pi_que_institui_o_dia_do_casamento_civil_comunitario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6326/requer._no_323_2020_-_ver._graca_rezende_-_pi_que_institui_o_dia_do_casamento_civil_comunitario.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui o Dia do Casamento Civil Comunitário no calendário de eventos do Município de Cabedelo, e dá outras providências"</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6327/requer._no_324_2020_-_ver._geusa_ribeiro_-_comerciantes_turismo_pandemia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6327/requer._no_324_2020_-_ver._geusa_ribeiro_-_comerciantes_turismo_pandemia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo uma melhor atenção e diálogo junto aos comerciantes e artesãos que sobrevivem do turismo em como lidar com esse momento de pandemia</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6328/requer._no_325_2020_-_ver._geusa_ribeiro_-_inclusao_do_empreender_mulher_na_dotacao_orcamentaria_do_empreender_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6328/requer._no_325_2020_-_ver._geusa_ribeiro_-_inclusao_do_empreender_mulher_na_dotacao_orcamentaria_do_empreender_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Finanças acrescentar na Dotação Orçamentária do Empreender Cabedelo a inclusão do Empreender Mulher</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6329/requer._no_326_2020_-_ver._valdi_tartaruga_-_instalacao_de_cameras_bairros_verdes_mares_e_amazonia_park.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6329/requer._no_326_2020_-_ver._valdi_tartaruga_-_instalacao_de_cameras_bairros_verdes_mares_e_amazonia_park.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Guarda Civil Metropolitana  a instalação, após estudo técnico, de câmeras de segurança nos bairros Verdes Mares e Amazônia Park</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6330/requer._no_327_2020_-_ver._valdi_tartaruga_-_plano_preventivo_e_ostensivo_dengue.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6330/requer._no_327_2020_-_ver._valdi_tartaruga_-_plano_preventivo_e_ostensivo_dengue.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a criação de um plano preventivo e ostensivo para a contenção da proliferação do mosquito aedes aegypti, transmissor da dengue, chikungunya e zika</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6331/requer._no_328_2020_-_ver._erivaldo_piu_piu_-_terraplanagem_de_todas_as_rua_do_bairro_portal_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6331/requer._no_328_2020_-_ver._erivaldo_piu_piu_-_terraplanagem_de_todas_as_rua_do_bairro_portal_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura a terraplanagem de todas as ruas do Portal do Poço</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6332/requer._no_329_2020_-_ver._geusa_ribeiro_-_asfalto_em_ruas_na_vila_sao_joao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6332/requer._no_329_2020_-_ver._geusa_ribeiro_-_asfalto_em_ruas_na_vila_sao_joao.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura o asfaltamento das Ruas Monsenhor José da Silva Coutinho e Antônio Victor Tavares, em Camalaú</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6333/requer._no_330_2020_-_ver._lidio_jose_-_denominacao_de_praca_bom_jesus_ressuscitado_em_jardim_manguinhos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6333/requer._no_330_2020_-_ver._lidio_jose_-_denominacao_de_praca_bom_jesus_ressuscitado_em_jardim_manguinhos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que a Praça a ser inaugurada no bairro do Jardim Manguinhos seja denominada de praça Bom Jesus Ressuscitado, padroeiro do bairro</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6334/requer._no_331_2020_-_ver._jose_pereira_-_drenagem_e_calcamento_na_praia_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6334/requer._no_331_2020_-_ver._jose_pereira_-_drenagem_e_calcamento_na_praia_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura estudar a possibilidade de realizar a drenagem e calçamento da Rua Dr. Lima Neto, na Praia do Poço</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6335/requer._no_332_2020_-_ver._jose_pereira_-_criacao_e_instalacao_de_mini-biblioteca_nos_bairros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6335/requer._no_332_2020_-_ver._jose_pereira_-_criacao_e_instalacao_de_mini-biblioteca_nos_bairros.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de criação e instalação de Mini-Biblioteca nos bairros</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6336/requer._no_333_2020_-_ver._jose_pereira_-_recuperacao_na_pavimentacao_de_rua_no_recanto_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6336/requer._no_333_2020_-_ver._jose_pereira_-_recuperacao_na_pavimentacao_de_rua_no_recanto_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a recuperação da pavimentação da Rua Presidente João Pessoa, no Recanto do Poço</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6337/requer._no_334_2020_-_ver._evilasio_cavalcanti_-_solucao_de_incorrecoes_na_pavimentacao_em_camalau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6337/requer._no_334_2020_-_ver._evilasio_cavalcanti_-_solucao_de_incorrecoes_na_pavimentacao_em_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura verificar e solucionar os problemas de incorreções em pavimentação na rua Presidente Juscelino Kubistchek, em Camalaú, próximo a Praça dos Estivadores</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6338/requer._no_335_2020_-_ver._evilasio_cavalcanti_-_problemas_de_alagamento_em_galerias_pluviais_na_praia_do_poco..pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6338/requer._no_335_2020_-_ver._evilasio_cavalcanti_-_problemas_de_alagamento_em_galerias_pluviais_na_praia_do_poco..pdf</t>
   </si>
   <si>
     <t>Solicitar aos Secretários da Defesa Civil e de Infraestrutura verificar e solucionar os problemas de alagamentos causados por obstruções em galerias pluviais na Rua Carolino Cardoso, na Praia do Poço</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6339/requer._no_336_2020_-_ver._graca_rezende_-_treinamento_dos_coveiros_e_servidores_dos_cemiterios_da_cidade..pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6339/requer._no_336_2020_-_ver._graca_rezende_-_treinamento_dos_coveiros_e_servidores_dos_cemiterios_da_cidade..pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde realizar treinamento dos coveiros e servidores que trabalham nos cemitérios da cidade, além de disponibilizar equipamentos de proteção individual e uniformes adequados para o combate e enfrentamento do coronavírus durante o processo de enterro das vítimas da pandemia</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6340/requer._no_337_2020_-_ver._graca_rezende_-_aulas_online_para_as_turmas_do_fundamental_i_e_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6340/requer._no_337_2020_-_ver._graca_rezende_-_aulas_online_para_as_turmas_do_fundamental_i_e_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Educação pleitear junto as editoras de livros que a Prefeitura de Cabedelo porventura possua vínculos, vídeos educativos e pedagógicos para disponibilizar as turmas de fundamental I e II, tendo em vista as aulas online que serão ofertadas a partir de junho</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6341/requer._no_338_2020_-_ver._fabiana_regis_-_distribuicao_de_cestas_basicas_a_populacao_lgbtqi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6341/requer._no_338_2020_-_ver._fabiana_regis_-_distribuicao_de_cestas_basicas_a_populacao_lgbtqi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social a distribuição de cestas básicas, neste período de pandemia do coronavírus, a população cadastrada no núcleo LGBTQI+</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6342/requer._no_339_2020_-_ver._jose_pereira_-_dispensa_de_intervalo_regimental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6342/requer._no_339_2020_-_ver._jose_pereira_-_dispensa_de_intervalo_regimental.pdf</t>
   </si>
   <si>
     <t>Dispensa de Interstício Regimental para apreciação em 2º Turno de discussão e votação, na Sessão ordinária de 23/06/2020, da "Proposta de Emenda a Lei Orgânica Municipal - Do Prefeito Municipal - Adequa o Sistema de Previdência Social Municipal e estabelece regras do Regime Próprio de Previdência Social do Município de Cabedelo de acordo com a Emenda Constitucional nº 103/2019, e dá outras providências"</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6358/requer._no_340_2020_-_inexiste.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6358/requer._no_340_2020_-_inexiste.pdf</t>
   </si>
   <si>
     <t>Inexiste</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6343/requer._no_341_2020_-_ver._benival_severo_-_solicitando_servicos_de_terraplanagem_no_parque_esperanca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6343/requer._no_341_2020_-_ver._benival_severo_-_solicitando_servicos_de_terraplanagem_no_parque_esperanca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal , em conjunto com as secretarias competentes, realizar serviços de terraplanagem nas principais ruas do bairro Parque Esperança</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6344/requer._no_342_2020_-_ver._divino_felizardo_-_pi_implantacao_de_comedouros_e_bebedouros_para_os_animais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6344/requer._no_342_2020_-_ver._divino_felizardo_-_pi_implantacao_de_comedouros_e_bebedouros_para_os_animais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal analisar a minuta do Projeto de Lei que "Dispõe sobre a implantação, manutenção e conservação de comedouros e bebedouros para os animais em situação de rua, vulnerabilidade e abandono, nas imediações de praças e áreas de lazer no Município de Cabedelo, e dá outras providências"</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6345/requer._no_343_2020_-_ver._jose_pereira_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6345/requer._no_343_2020_-_ver._jose_pereira_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua mar do Norte, em Intermares</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6346/requer._no_344_2020_-_ver._jose_pereira_-_drenagem_em_bairros_do_municipio_em_parceria_com_a_caixa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6346/requer._no_344_2020_-_ver._jose_pereira_-_drenagem_em_bairros_do_municipio_em_parceria_com_a_caixa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade, em conjunto com a Caixa Econômica Federal, de realizar empréstimo para investimentos em obras de drenagem nos bairros do Recanto do Poço, Portal do Poço, jacaré, Oceania e Camboinha</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6347/requer._no_345_2020_-_ver._jose_pereira_-_terraplanagem_urgente_em_ruas_de_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6347/requer._no_345_2020_-_ver._jose_pereira_-_terraplanagem_urgente_em_ruas_de_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura máquina para serviços de terraplanagem no bairro de Intermares, nas Ruas Golfo de Lubeck, Golfo de Lion, Mar do Caribe, Mar da Sibéria, Golfo de Bengala e Mar da Irlanda</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6348/requer._no_346_2020_-_do_bloco_de_vereadores_de_oposicao_-_sessao_especial_privatizacao_da_fortaleza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6348/requer._no_346_2020_-_do_bloco_de_vereadores_de_oposicao_-_sessao_especial_privatizacao_da_fortaleza.pdf</t>
   </si>
   <si>
     <t>Sessão Especial sobre a privatização da Fortaleza de Santa Catarina</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6349/requer._no_347_2020_-_ver._divino_felizardo_-_testes_de_covid-19_para_os_agentes_de_transito_e_equipe_da_defesa_civil.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6349/requer._no_347_2020_-_ver._divino_felizardo_-_testes_de_covid-19_para_os_agentes_de_transito_e_equipe_da_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Saúde uma bateria de testagem rápida do covid-19 para os agentes de trânsito e equipe da Defesa Civil que atuam diretamente na linha de frente</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6350/requer._no_348_2020_-_ver._graca_rezende_-_implantacao_de_projetos_para_os_alunos_pos_pandemia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6350/requer._no_348_2020_-_ver._graca_rezende_-_implantacao_de_projetos_para_os_alunos_pos_pandemia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação adotar um estudo para implantação e inovação de projetos de políticas públicas para os alunos da Rede Municipal de Ensino pós-pandemia do Covid-19</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6351/requer._no_349_2020_-_ver._graca_rezende_-_testes_de_covid-19_para_a_educacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6351/requer._no_349_2020_-_ver._graca_rezende_-_testes_de_covid-19_para_a_educacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que sejam disponibilizados testes para averiguação do covid-19 em todos os professores, servidores e estudantes da rede municipal de ensino</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6352/requer._no_350_2020_-_ver._graca_rezende_-_entrega_de_material_escolar_pelos_mototaxistas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6352/requer._no_350_2020_-_ver._graca_rezende_-_entrega_de_material_escolar_pelos_mototaxistas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal realizar um estudo de viabilidade para disponibilizar mototaxistas para realizar entrega do material/atividades escolares aos estudantes da rede municipal de ensino que se encontrem impossibilitados de obter os respectivos exercícios nas escolas</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6353/requer._no_351_2020_-_ver._evilasio_cavalcanti_-_realizacao_de_reparos_na_iluminacao_de_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6353/requer._no_351_2020_-_ver._evilasio_cavalcanti_-_realizacao_de_reparos_na_iluminacao_de_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura verificar e realizar reparos na iluminação pública da Av. Mar das Antillhas, em Intermares</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6354/requer._no_352_2020_-_ver._evilasio_cavalcanti_-_substituicao_lampadas_de_led.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6354/requer._no_352_2020_-_ver._evilasio_cavalcanti_-_substituicao_lampadas_de_led.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretários de Infraestrutura e Planejamento a substituição das atuais lâmpadas de iluminação pública por lâmpadas com tecnologia em led, no bairro de Monte Castelo</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6355/requer._no_353_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6355/requer._no_353_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Radialista  Antônio Assunção de Jesus, na Praia do Poço</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6356/requer._no_354_2020_-_ver._seu_lidio_e_outros_-_urgencia_urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6356/requer._no_354_2020_-_ver._seu_lidio_e_outros_-_urgencia_urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão de Urgência-Urgentíssima para apreciação na Sessão ordinária de 30/06/2020, do "Projeto de Lei nº 041/2020 - Do Prefeito Municipal- Denomina de 'Bom Jesus Ressuscitado' a Praça localizada na Rua Ana Alves de Figueiredo, s/n, Bairro de jardim Manguinhos, neste Município, e dá outras providências"</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6357/requer._no_355_2020_-_ver._jose_pereira_-_dispensa_de_intervalo_regimental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6357/requer._no_355_2020_-_ver._jose_pereira_-_dispensa_de_intervalo_regimental.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2° Turno de discussão e votação, na Sessão Ordinária de 30/06/2020, do "Projeto de Lei Complementar nº  004/2020- Prefeito Municipal - Altera o Código Tributário do Município de Cabedelo/PB - Lei Complementar nº 02/1997, e dá outras providências"</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>Beninha, Divino Felizardo, Evilásio Cavalcanti, Graça Rezende, Ivânio do Nascimento, José Pereira, Socorro do Jacaré, Valdi Tartaruga</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6359/requer._no_356_2020_-_ver._evilasio_cavalcanti_e_outros_-_urgencia_urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6359/requer._no_356_2020_-_ver._evilasio_cavalcanti_e_outros_-_urgencia_urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão de Urgência-Urgentíssima para apreciação imediata na Sessão Extraordinária de 02/07/2020, das seguintes proposituras: 1) Projeto de Lei nº 042/2020 - do Prefeito Municipal - Regulamenta o Serviço de Transporte Remunerado Privado Individual de Passageiros, com uso de aplicativos de tecnologia ou outras plataformas de comunicação em rede, no âmbito do Município de Cabedelo, e dá outras providências; 2) Projeto de Lei nº 043/2020 - Do Prefeito Municipal - Denomina de Praça Maria da Penha Barbosa de Lima, a atual Praça situada na Rua Raul Seixas, no Bairro Renascer III, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6360/requer._no_357_2020_-_ver._graca_rezende_-_parabenizando_prefeito_e_efraim_filho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6360/requer._no_357_2020_-_ver._graca_rezende_-_parabenizando_prefeito_e_efraim_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhar ofício desta Casa Legislativa ao Prefeito Municipal e ao Deputado Federal Efraim filho agradecendo o trabalho e empenho junto ao Ministério da Saúde que, pela Portaria 1.587/2020, destinou a todos os municípios do Brasil incentivos financeiros ao enfrentamento do covid-19 nas escolas públicas da rede de ensino básico</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6361/requer._no_358_2020_-_ver._prof_luizinho_-_placa_identificacao_ceo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6361/requer._no_358_2020_-_ver._prof_luizinho_-_placa_identificacao_ceo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Saúde colocar no CEO (Centro de Especialidades Odontológicas) uma nova placa de identificação</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6362/requer._no_359_2020_-_ver._jose_pereira_-_bicicleta_guarda_metropolitana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6362/requer._no_359_2020_-_ver._jose_pereira_-_bicicleta_guarda_metropolitana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Segurança a aquisição de bicicletas para a Guarda Civil Metropolitana para desenvolver medidas efetivas no combate a violência nas praias</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6363/requer._no_360_2020_-_ver._jose_pereira_-_notificacao_terreno_baldio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6363/requer._no_360_2020_-_ver._jose_pereira_-_notificacao_terreno_baldio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a notificação dos proprietários de terrenos baldios, aplicando a lei Complementar nº 55/2015, que "Dispõe sobre adoção de condutas referente aos terrenos baldios localizados no Município de Cabedelo, e dá outras providências"</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6364/requer._no_361_2020_-_ver._jose_pereira_-_programa_pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6364/requer._no_361_2020_-_ver._jose_pereira_-_programa_pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo, da Rua Nilson da Silva Bahia, em Ponta de Campina</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6365/requer._no_362_2020_-_ver._divino_felizardo_-_praca_das_corujas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6365/requer._no_362_2020_-_ver._divino_felizardo_-_praca_das_corujas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Meio Ambiente providências no sentido de construir uma praça no terreno localizado na rua Golfo de Venezuela com a Rua Mar das Antilhas, em Intermares, com o intuito principal de proteger as corujas buraqueiras que vivem neste terreno</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6366/requer._no_363_2020_-_ver._valdi_tartaruga_-_iluminacao_noturna_dique.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6366/requer._no_363_2020_-_ver._valdi_tartaruga_-_iluminacao_noturna_dique.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e Esporte, Juventude e Lazer a instalação, após estudo de viabilidade, de iluminação no Dique de Cabedelo para permitir a prática do surf no período noturno</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6367/requer._no_364_2020_-_ver._valdi_tartaruga_-_posto_salva_vidas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6367/requer._no_364_2020_-_ver._valdi_tartaruga_-_posto_salva_vidas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e Defesa Civil a construção de um posto de "salva-vidas", além de proteção nas laterais de toda extensão do Dique de Cabedelo e acesso ao rio, para facilitar o trabalho dos bombeiros</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6368/requer._no_365_2020_-_ver._lidio_jose_-_cacambas_de_lixo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6368/requer._no_365_2020_-_ver._lidio_jose_-_cacambas_de_lixo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal disponibilizar cinco caçambas coletoras de lixo para atender todo o bairro de Jardim Manguinhos</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6369/requer._no_366_2020_-_ver._lidio_jose_-_altera_lei.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6369/requer._no_366_2020_-_ver._lidio_jose_-_altera_lei.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal encaminhar a esta Casa Legislativa adequação da legislação correlatas, alterando a Lei nº 523/89, no Capítulo IV, do art. 113, alterando a licença sem vencimento de 02 anos para 04 anos, e excluindo o parágrafo único, como também tornar sem efeito o art. 155</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6370/requer._no_367_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_juscelino_kubistchek.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6370/requer._no_367_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_juscelino_kubistchek.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura a realização de estudo para a pavimentação asfáltica da Rua Presidente Juscelino Kubistchek, em Camalaú</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6371/requer._no_368_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_monsenhor_jose.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6371/requer._no_368_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_monsenhor_jose.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura a realização de estudo para a pavimentação asfáltica da Rua Monsenhor José da Silva Coutinho, em Camalaú</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6372/requer._no_369_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_ismael_farias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6372/requer._no_369_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_ismael_farias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura a realização de estudo para a pavimentação asfáltica da Rua Ismael Farias, no Centro</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6373/requer._no_370_2020_-_ver._fabiana_regis_-_despachos_revitalizacao_dique.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6373/requer._no_370_2020_-_ver._fabiana_regis_-_despachos_revitalizacao_dique.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Meio Ambiente, Pesca e Agricultura cópia da licença ambiental e dos despachos do processo da revitalização do Dique de Cabedelo</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6374/requer._no_371_2020_-_ver._fabiana_regis_-_relatorio_ginasio_poliesportivo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6374/requer._no_371_2020_-_ver._fabiana_regis_-_relatorio_ginasio_poliesportivo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário da Defesa Civil cópia do relatório realizado no Ginásio Poliesportivo de Cabedelo</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6375/requer._no_372_2020_-_ver._fabiana_regis_-_plano_retorno_aulas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6375/requer._no_372_2020_-_ver._fabiana_regis_-_plano_retorno_aulas.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Educação o plano de retorno às aulas diante da pandemia</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6376/requer._no_373_2020_-_ver._graca_rezende_-_pavimentacao_monte_castelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6376/requer._no_373_2020_-_ver._graca_rezende_-_pavimentacao_monte_castelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de infraestrutura serviços de pavimentação/calçamento da Rua Benedito Soares da Silva, no Bairro de Monte Castelo, reiterando o Requerimento nº 750/2019</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6377/requer._no_374_2020_-_ver._graca_rezende_-_terraplanagem_camboinha_2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6377/requer._no_374_2020_-_ver._graca_rezende_-_terraplanagem_camboinha_2.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura serviços de terraplanagem/aterramento da Rua Professor Clodoaldo Trigueiro, em Camboinha II, reiterando o Requerimento 209/2015</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6378/requer._no_375_2020_-_ver._geusa_ribeiro_-_conselho_municipal_juventude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6378/requer._no_375_2020_-_ver._geusa_ribeiro_-_conselho_municipal_juventude.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Ação Social e Procuradoria do Município criar e por em funcionamento o Conselho Municipal da Juventude de Cabedelo, com a finalidade de formular e propor diretrizes da ação governamental voltadas à promoção de políticas públicas de juventude</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6379/requer._no_376_2020_-_ver._geusa_ribeiro_-_onibus_jacare_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6379/requer._no_376_2020_-_ver._geusa_ribeiro_-_onibus_jacare_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Diretor da Empresa de Ônibus Reunidas/Cabedelo que as linhas retornem seus horários no Bairro de Jacaré, voltando a passar por dentro do Bairro do Renascer</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6380/requer._no_377_2020_-_ver._geusa_ribeiro_-_planejamento_estrategico_cras.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6380/requer._no_377_2020_-_ver._geusa_ribeiro_-_planejamento_estrategico_cras.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Coordenadora do CRAS que apresentem seu planejamento estratégico, levantamento e diagnóstico das famílias em situação de desproteção social e que encaminhem equipe a residência da jovem grávida de gêmeos que fez denúncia nas redes sociais</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6381/requer._no_378_2020_-_ver._ivanio_da_miramar_-_pavimentacao_francisco_serafim.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6381/requer._no_378_2020_-_ver._ivanio_da_miramar_-_pavimentacao_francisco_serafim.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a pavimentação/calçamento de um trecho da Segunda Travessa da Rua Francisco Serafim, que dá acesso a Rua Coronel José Teles</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6382/requer._no_379_2020_-_ver._valdi_tartaruga_-_quadriciclos_guarda_metropolitana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6382/requer._no_379_2020_-_ver._valdi_tartaruga_-_quadriciclos_guarda_metropolitana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Guarda Civil Municipal a aquisição de quadriciclos destinados ao patrulhamento preventivo da faixa de areia da orla</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6383/requer._no_380_2020_-_ver._valdi_tartaruga_-_recuperacao_calcamento_recanto_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6383/requer._no_380_2020_-_ver._valdi_tartaruga_-_recuperacao_calcamento_recanto_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a recuperação do calçamento da Rua Presidente João Pessoa, no Recanto do Poço</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6384/requer._no_381_2020_-_ver._fabiana_regis_-_multas_semaforos_cidade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6384/requer._no_381_2020_-_ver._fabiana_regis_-_multas_semaforos_cidade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana estudar a possibilidade da não aplicação de multas em infração de trânsito por avanço ao semáforo com indicação de sinal vermelho entre as 23h da noite as 05h da manhã</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6385/requer._no_382_2020_-_ver._fabiana_regis_-_criacao_escola_surf_dique.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6385/requer._no_382_2020_-_ver._fabiana_regis_-_criacao_escola_surf_dique.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte estudar a possibilidade, após a pandemia do covid-19, da criação de uma Escola de Surf no Dique de Cabedelo para as crianças e adolescentes do Município</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6386/requer._no_383_2020_-_ver._fabiana_regis_-_copias_notas_fiscais_covid-19.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6386/requer._no_383_2020_-_ver._fabiana_regis_-_copias_notas_fiscais_covid-19.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Saúde cópias das Notas Fiscais das medicações compradas para o combate ao covid-19 em Cabedelo no período de março a agosto de 2020</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6387/requer._no_384_2020_-_ver._jose_pereira_-_comissao_especial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6387/requer._no_384_2020_-_ver._jose_pereira_-_comissao_especial.pdf</t>
   </si>
   <si>
     <t>Criação de Comissão Especial para avaliar a situação da segurança do Porto de Cabedelo e dos quatro Terminais de Combustíveis localizados no complexo portuário, com prazo para apresentação de relatório de atividades para até 60 (sessenta) dias após sua constituição</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6388/requer._no_385_2020_-_ver._evilasio_cavalcanti_-_substituicao_led_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6388/requer._no_385_2020_-_ver._evilasio_cavalcanti_-_substituicao_led_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Planejamento a substituição das atuais lâmpadas de iluminação pública por lâmpadas com tecnologia em led, no bairro do Renascer</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6389/requer._no_386_2020_-_ver._evilasio_cavalcanti_-_canteiro_escola_adolfo_maia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6389/requer._no_386_2020_-_ver._evilasio_cavalcanti_-_canteiro_escola_adolfo_maia.pdf</t>
   </si>
   <si>
     <t>Solicitar as Secretaria de Infraestrutura e de Educação verificar e solucionar os problemas de incorreções em canteiro da Escola Municipal Major Adolfo Maia</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6390/requer._no_387_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_renascer_2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6390/requer._no_387_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_renascer_2.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura que sejam verificados e solucionados os problemas de incorreções em pavimentação na Rua Margarida Maria Alves, no Renascer II</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6391/requer._no_388_2020_-_ver._ivanio_da_miramar_-_reparo_calcada_camalau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6391/requer._no_388_2020_-_ver._ivanio_da_miramar_-_reparo_calcada_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente realizar o conserto/reparo de um enorme buraco no calçamento da Rua Vila Maria, próximo ao número 797, em Camalaú</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6392/requer._no_389_2020_-_ver._graca_rezende_-_galeria_ex-secretarios_educacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6392/requer._no_389_2020_-_ver._graca_rezende_-_galeria_ex-secretarios_educacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação, reiterando o Requerimento nº 270/2019, a reabertura da Galeria de fotos dos ex-secretários de Educação do Município de Cabedelo</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6395/requer._no_390_2020_-_ver._herlon_cabral_-_mocao_jose_marcos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6395/requer._no_390_2020_-_ver._herlon_cabral_-_mocao_jose_marcos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos à criança José Marcos Martins dos Santos, deficiente visual que vem se destacando na imprensa nacional por sua habilidade musical de tocar flauta</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6396/requer._no_391_2020_-_ver._graca_rezende_-_pavimentacao_rua_professor_clodoaldo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6396/requer._no_391_2020_-_ver._graca_rezende_-_pavimentacao_rua_professor_clodoaldo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação asfáltica da Rua Professor Clodoaldo Trigueiro, em Camboinha II</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6397/requer._no_392_2020_-_ver._graca_rezende_-_alertas_sim-p_coronavirus.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6397/requer._no_392_2020_-_ver._graca_rezende_-_alertas_sim-p_coronavirus.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Saúde realizar alertas e estudos no sentido de preparar os munícipes sobre a ocorrência da Síndrome Inflamatória Multissistêmica Pediátrica (SIM-P), potencialmente associada ao coronavírus</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6398/requer._no_393_2020_-_ver._socorro_gomes_-_pavimenta_rua_mar_azul.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6398/requer._no_393_2020_-_ver._socorro_gomes_-_pavimenta_rua_mar_azul.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura estudar a possibilidade de incluir, no Programa Pavimenta III, a Rua Mar Azul</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6399/requer._no_394_2020_-_ver._professor_luizinho_-_pintura_fachada_policlinica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6399/requer._no_394_2020_-_ver._professor_luizinho_-_pintura_fachada_policlinica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Saúde a pintura de toda a Policlínica Leonardo Mozart, em Camalaú</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6400/requer._no_395_2020_-_ver._professor_luizinho_-_calcamento__rua_jose_gomes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6400/requer._no_395_2020_-_ver._professor_luizinho_-_calcamento__rua_jose_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o calçamento da Rua José Gomes Ribeiro, em Camalaú</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6401/requer._no_396_2020_-_ver._ivanio_da_miramar_-_banheiros_quadra_beach_soccer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6401/requer._no_396_2020_-_ver._ivanio_da_miramar_-_banheiros_quadra_beach_soccer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a construção de instalações de banheiros para os atletas e visitantes na quadra de beach soccer, em Ponta de Matos</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6402/requer._no_397_2020_-_ver._ivanio_da_miramar_-_letreiro_eu_amo_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6402/requer._no_397_2020_-_ver._ivanio_da_miramar_-_letreiro_eu_amo_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a instalação de letreiro "Eu Amo Cabedelo" no Dique de Cabedelo, um dos principais pontos turísticos da cidade</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6403/requer._no_398_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6403/requer._no_398_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura a inclusão, no Calendário de Pavimentações do Município, da Rua Airton Sena da Silva, no Recanto do Poço</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6404/requer._no_399_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6404/requer._no_399_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua José Gonçalves de Oliveira, no Recanto do Poço</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6405/requer._no_400_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6405/requer._no_400_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Rio Paraíba, em Jardim Camboinha</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6406/requer._no_401_2020_-_ver._fabiana_regis_-_campanha_sinal_vermelho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6406/requer._no_401_2020_-_ver._fabiana_regis_-_campanha_sinal_vermelho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretários de Saúde e da Mulher para que todas as farmácias da cidade de Cabedelo sejam informadas sobre a ideia do "Sinal Vermelho" contra a violência doméstica</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6407/requer._no_402_2020_-_ver._fabiana_regis_-_copia_licitacao_dique.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6407/requer._no_402_2020_-_ver._fabiana_regis_-_copia_licitacao_dique.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura cópia da licitação da revitalização do dique de Cabedelo e cópias das licenças necessárias para a obra</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6408/requer._no_403_2020_-_ver._fabiana_regis_-_comprovacao_duodecimo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6408/requer._no_403_2020_-_ver._fabiana_regis_-_comprovacao_duodecimo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a comprovação dos recursos destinados pela Câmara Municipal de Cabedelo, do duodécimo no valor de duzentos mil reais, para compra de máscaras de prevenção ao covid-19</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6409/requer._no_404_2020_-_divino_felizardo_-_transito_veiculo_automotores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6409/requer._no_404_2020_-_divino_felizardo_-_transito_veiculo_automotores.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de instituir regras para aplicação de dispositivo legal (art. 81 do Código de Postura) que veda o trânsito de veículos automotores nas praias e faixa de areia de Cabedelo, vez que compete ao Prefeito Municipal, através de Decreto, as definições de regras que visam o cumprimento do dispositivo legal</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6410/requer._no_405_2020_-_ver._divino_felizardo_-_construcao_via_acesso_transito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6410/requer._no_405_2020_-_ver._divino_felizardo_-_construcao_via_acesso_transito.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal incluir na urbanização do Dique de Cabedelo a construção de uma via de acesso que vise disciplinar o trânsito local, com instalação de rampas de acesso e ciclovias e um estacionamento no local que comporte veículos de turismo, de passeio e  funcionais</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6411/requer._no_406_2020_-_ver._graca_rezende_-_praca_bela_vista_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6411/requer._no_406_2020_-_ver._graca_rezende_-_praca_bela_vista_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a construção de uma praça no Bairro Bela Vista II</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6412/requer._no_407_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6412/requer._no_407_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo da Rua Professor Clodoaldo Trigueiro, em Jardim Camboinha</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6413/requer._no_408_2020_-_ver._jose_pereira_-_luminarias_led_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6413/requer._no_408_2020_-_ver._jose_pereira_-_luminarias_led_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a instalação de luminárias do tipo "led" em todo corredor de áreas verdes, em Intermares</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6414/requer._no_409_2020_-_ver._jose_pereira_-_reforco_gcm_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6414/requer._no_409_2020_-_ver._jose_pereira_-_reforco_gcm_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal fazer um apelo ao Comandante da Polícia Militar do Estado da Paraíba com a finalidade de determinar reforço de policiamento ostensivo, em conjunto com a Guarda Civil Metropolitana, nos bairros de Intermares, Ponta de Campina, Poço e Camboinha</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6425/requer._no_410_2020_-_ver._socorro_gomes_-_lampadas_led_jacare_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6425/requer._no_410_2020_-_ver._socorro_gomes_-_lampadas_led_jacare_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura estudar a possibilidade de colocação de lâmpadas de led nas Ruas Jair Cunha Cavalcanti (Vila dos Pescadores), Rua do Arame, no bairro do Jacaré, e Rua José Faustino da Silva Filho, no Renascer 2</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6427/requer._no_411_2020_-_ivanio_da_miramar_-_construcao_mercado_peixes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6427/requer._no_411_2020_-_ivanio_da_miramar_-_construcao_mercado_peixes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, a construção do Mercado de Peixes nas imediações da Praia de Miramar, em Ponta de Matos</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6428/requer._no_412_2020_-_ivanio_da_miramar_-_carrinho_reboque_embarcacoes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6428/requer._no_412_2020_-_ivanio_da_miramar_-_carrinho_reboque_embarcacoes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, disponibilizar um carrinho de reboque com o objetivo de retirar da água as embarcações que necessitam de reparos/consertos</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6429/requer._no_413_2020_-_benival_severo_-_retorno_onibus_jacare_integracao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6429/requer._no_413_2020_-_benival_severo_-_retorno_onibus_jacare_integracao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Diretor de Planejamento da SEMOB JP providências quanto ao retorno dos ônibus que fazem a linha 5104 (Jacaré - integração do Bessa)</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6430/requer._no_414_2020_-_ver._benival_severo_-_terraplanagem_portal_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6430/requer._no_414_2020_-_ver._benival_severo_-_terraplanagem_portal_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências, junto às secretarias competentes, para execução de serviços de terraplanagem nas principais ruas do Bairro do Portal do Poço</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6431/requer._no_415_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6431/requer._no_415_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo, da complementação da rua José Augusto couto de Farias, no bairro Jardim Camboinha</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6432/requer._no_416_2020_-_ver._jose_pereira_-_conscientizacao_setembro_verde.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6432/requer._no_416_2020_-_ver._jose_pereira_-_conscientizacao_setembro_verde.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a adesão, nos prédios públicos municipais, ao "Setembro Verde", que trata da conscientização da doação de órgãos e tecidos, instalando iluminação verde no período da noite</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6433/requer._no_417_2020_-_ver._jose_pereira_-_cobertura_praca_taxi_centro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6433/requer._no_417_2020_-_ver._jose_pereira_-_cobertura_praca_taxi_centro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura providências no sentido de instalar cobertura e assentos/bancos na Praça de Táxi da Getúlio Vargas</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6434/requer._no_418_2020_-_ver._valdi_tartaruga_-_retorno_onibus_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6434/requer._no_418_2020_-_ver._valdi_tartaruga_-_retorno_onibus_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana determinar que a empresa Reunidas retorne o serviço dos ônibus da linha do bairro do Jacaré, percorrendo o mesmo trajeto</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6435/requer._no_419_2020_-_ver._geusa_ribeiro_-_guarda_ambiental_miramar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6435/requer._no_419_2020_-_ver._geusa_ribeiro_-_guarda_ambiental_miramar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Meio Ambiente, Pesca e Aquicultura fiscalização e providências, por parte da guarda ambiental, quanto ao estacionamento de carros na vegetação de preservação ambiental, em especial aos sábados e domingos, no bairro de Miramar, e quanto a criação de animais ao lado da Comunidade da Portelinha</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6436/requer._no_420_2020_-_ver._geusa_ribeiro_-_organizacao_praia_miramar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6436/requer._no_420_2020_-_ver._geusa_ribeiro_-_organizacao_praia_miramar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana organizar a mobilidade urbana da Praia de Miramar quanto ao tráfego e estacionamento de veículos</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6437/requer._no_421_2020_-_ver._geusa_ribeiro_-_retorno_onibus.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6437/requer._no_421_2020_-_ver._geusa_ribeiro_-_retorno_onibus.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e  a empresa de ônibus Reunidas/Cabedelo o retorno dos horários e das rotas Via Camalaú e Via Ponta de Matos, atendendo turistas e moradores de Camalaú, Centro, Ponta de Matos e Miramar</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6438/requer._no_422_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6438/requer._no_422_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Travessa Maria Ramos Carvalho, na Praia do Poço</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6439/requer._no_423_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6439/requer._no_423_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua Alfredo Chaves, na Praia do Poço</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6440/requer._no_424_2020_-_ver._evilasio_cavalcanti_-_imovel_escola.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6440/requer._no_424_2020_-_ver._evilasio_cavalcanti_-_imovel_escola.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, junto a secretaria/órgão competente, analisar a possibilidade de conceder o uso do imóvel situado na Rua Aderbal Piragibe, 159, Centro, para a Escola Municipal Maria Pessoa Cavalcanti, situada ao lado do imóvel.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6441/requer._no_425_2020_-_ver._socorro_gomes_-_terraplanagem_pavimentacao_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6441/requer._no_425_2020_-_ver._socorro_gomes_-_terraplanagem_pavimentacao_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a terraplanagem e pavimentação da Rua Cândida Miranda, no Renascer 2</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6442/requer._no_426_2020_-_ver._socorro_gomes_-_poda_limpeza_praca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6442/requer._no_426_2020_-_ver._socorro_gomes_-_poda_limpeza_praca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal , junto a secretaria responsável, a poda das árvores e limpeza da praça situada na Rua Francisco Serafim, próximo a Fortaleza de Santa Catarina</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6443/requer._no_427_2020_-_ver._graca_rezende_-_psf_bela_vista_2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6443/requer._no_427_2020_-_ver._graca_rezende_-_psf_bela_vista_2.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a construção de uma unidade de saúde da família (PSF) no Bairro Bela Vista II</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6444/requer._no_428_2020_-_ver._graca_rezende_-_planejamento_aulas_atividades.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6444/requer._no_428_2020_-_ver._graca_rezende_-_planejamento_aulas_atividades.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a elaboração de um planejamento de reabertura para realização de aulas e atividades pedagógicas presenciais nas Escolas Municipais</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6445/requer._no_429_2020_-_ver._graca_rezende_-_oftalmologista_creches__escolas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6445/requer._no_429_2020_-_ver._graca_rezende_-_oftalmologista_creches__escolas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Saúde contratar um profissional na área de saúde (oftalmologista) para realizar exames oftalmológicos para  alunos das creches e escolas públicas municipais, reiterando requerimento 338/2018</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6446/requer._no_430_2020_-_ver._valdi_tartaruga_-_dispensa_intervalo_regimental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6446/requer._no_430_2020_-_ver._valdi_tartaruga_-_dispensa_intervalo_regimental.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 25/08/2020, do Projeto de Lei Complementar nº 05/2020 - Do Prefeito Municipal - "Estabelece e regulamenta critérios para regularização de construções irregulares no Município de Cabedelo, revoga a Lei Complementar nº 68/2019, e dá outras providências"</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6447/requer._no_431_2020_-_ver._geusa_ribeiro_-_contrato_dois_anos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6447/requer._no_431_2020_-_ver._geusa_ribeiro_-_contrato_dois_anos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Procuradoria do Município acabar com a obrigatoriedade de contratos de dois anos pelo Município de Cabedelo</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6448/requer._no_432_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6448/requer._no_432_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Calendário do Programa Pavimenta Cabedelo, da Rua João Alencar de Assunção, no Loteamento Parque Esperança</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6449/requer._no_433_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6449/requer._no_433_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Calendário do Programa Pavimenta Cabedelo, da Rua Maria de Lourdes Duarte de Oliveira, no bairro Monte Castelo</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6450/requer._no_434_2020_-_ver._jose_pereira_-_instalacao_relogio_digital.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6450/requer._no_434_2020_-_ver._jose_pereira_-_instalacao_relogio_digital.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que sejam desenvolvidos estudos visando a instalação de relógio digital que indique data, horário e temperatura nas praças, orla e pontos turísticos do Município</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6451/requer._no_435_2020_-_ver._valdi_tartaruga_-_substituicao_postes_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6451/requer._no_435_2020_-_ver._valdi_tartaruga_-_substituicao_postes_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, junto a Energisa, a imediata substituição dos postes da Av. Mar Vermelho, em frente ao Supermercado Bem Mais</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6452/requer._no_436_2020_-_ver._valdi_tartaruga_-_construcao_espacos_para_esportes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6452/requer._no_436_2020_-_ver._valdi_tartaruga_-_construcao_espacos_para_esportes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esportes, Juventude e Lazer a construção, na faixa de areia próxima ao Dique de Cabedelo, de espaços para a prática de esportes</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6516/requer._no_437_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6516/requer._no_437_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da Rua João Coelho Bulhões, no Jacaré</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6517/requer._no_438_2020_-_ver._evilasio_cavalcanti_-_instalacao_de_lixeiras_centro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6517/requer._no_438_2020_-_ver._evilasio_cavalcanti_-_instalacao_de_lixeiras_centro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e Meio Ambiente a instalação de lixeiras na Rua Francisco Serafim, Centro, nas proximidades da Fortaleza de Santa Catarina</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6518/requer._no_439_2020_-_ver._evilasio_cavalcanti_-_solucao_problemas_galerias_pluviais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6518/requer._no_439_2020_-_ver._evilasio_cavalcanti_-_solucao_problemas_galerias_pluviais.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Infraestrutura e de Defesa Civil verificar e solucionar os problemas com galerias pluviais na Travessa Manoel Araújo do Nascimento, Jardim Brasília</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6453/requer._no_440_2020_-_ver._graca_rezende_-_nomeacao_viaduto_br230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6453/requer._no_440_2020_-_ver._graca_rezende_-_nomeacao_viaduto_br230.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Deputado Federal Efraim Filho, bem como a toda bancada da Paraíba na Câmara Federal do Congresso Nacional, viabilizar a apresentação de um Projeto de Lei para denominar de "Governador Tarcísio de Miranda Burity", o viaduto que está sendo construído na Rodovia BR 230, Km 7, em Intermares</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6454/requer._no_441_2020_-_ver._graca_rezende_-_mocao_dia_educador_fisico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6454/requer._no_441_2020_-_ver._graca_rezende_-_mocao_dia_educador_fisico.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a todos os profissionais de Educação Física, na ativa e aposentados, pelo Dia Nacional do Educador Físico, comemorado no dia 01 de setembro</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6455/requer._no_442_2020_-_ver._graca_rezende_-_mini-urbanizacao_box_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6455/requer._no_442_2020_-_ver._graca_rezende_-_mini-urbanizacao_box_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal uma mini-urbanização no entorno dos novos boxes comerciais construídos na Praia do Jacaré, bem como a instalação de lâmpadas de "led" abaixo das copas das árvores</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6462/requer._no_443_2020_-_ver._jose_pereira_-_refletores_largo_nazare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6462/requer._no_443_2020_-_ver._jose_pereira_-_refletores_largo_nazare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a instalação de dois refletores na Praça Largo de Nazaré, na Praia do Poço, voltados em direção à praia, para a pratica de atividades físicas à beira-mar</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6463/requer._no_444_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6463/requer._no_444_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo, da Av. Imbiridiba, no bairro de Jacaré</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6464/requer._no_445_2020_-_ver._jose_pereira_-_convenio_plano_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6464/requer._no_445_2020_-_ver._jose_pereira_-_convenio_plano_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Saúde e Administração viabilizar estudo para oferecer aos servidores públicos municipais um convênio de plano de saúde</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6465/requer._no_446_2020_-_ver._lidio_jose_-_restauracao_praca_jardim_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6465/requer._no_446_2020_-_ver._lidio_jose_-_restauracao_praca_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a restauração da Praça da Rua Milton Herculano de Araújo, em Jardim Brasília</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6466/requer._no_447_2020_-_ver._lidio_jose_-_limpeza_jardim_manguinhos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6466/requer._no_447_2020_-_ver._lidio_jose_-_limpeza_jardim_manguinhos.pdf</t>
   </si>
   <si>
     <t>Solicitar a empresa Câmara Ambiental uma grande limpeza na comunidade ribeirinha por trás do Antigo Moinho; bem como a limpeza de toda a Rua Nossa Senhora Aparecida, no bairro de Jardim Manguinhos</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6467/requer._no_448_2020_-_ver._benival_severo_-_lombadas_fisicas_renascer_2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6467/requer._no_448_2020_-_ver._benival_severo_-_lombadas_fisicas_renascer_2.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de instalar lombadas físicas nas ruas José Faustino da Silva, no Renascer II, e na Rua Antônio Ferreira Silva, no Parque Esperança</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6519/requer._no_449_2020_-_ver._geusa_ribeiro_-_convenio_fortaleza_santa_catarina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6519/requer._no_449_2020_-_ver._geusa_ribeiro_-_convenio_fortaleza_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que a Prefeitura de Cabedelo firme convênio de serviços com a Fortaleza de Santa Catarina, disponibilizando auxiliar de serviços, limpeza e capinação e segurança com a Guarda Municipal</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6468/requer._no_450_2020_-_valdi_tartaruga_-_navios_porto_visitacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6468/requer._no_450_2020_-_valdi_tartaruga_-_navios_porto_visitacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo encaminhar ofício à Companhia Docas da Paraíba - Porto de Cabedelo para que informe os horários de entrada e saída de navios, a fim de que sirva como atrativo turístico ao dique de Cabedelo</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6470/requer._no_451_2020_-_graca_rezende_-_inclusao_pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6470/requer._no_451_2020_-_graca_rezende_-_inclusao_pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Calendário do Programa de Pavimentação, das Ruas Coronel Aureliano, Nova e João Vitaliano, no bairro do Centro, com pavimentação, recuperação do calçamento e drenagem</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6471/requer._no_452_2020_-_graca_rezende_-_estadio_futebol.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6471/requer._no_452_2020_-_graca_rezende_-_estadio_futebol.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, reiterando os Requerimentos nº 074/2013 e 122/2018, viabilizar a construção de um moderno Estádio de Futebol</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6469/requer._no_453_2020_-_ver._fabiana_regis_-_estacionamento_dique.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6469/requer._no_453_2020_-_ver._fabiana_regis_-_estacionamento_dique.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e Meio Ambiente um local adequado para estacionamento dos veículos dos frequentadores do Dique de Cabedelo, além da instalação de banheiros químicos e lixeiras</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6472/requer._no_454_2020_-_ver._fabiana_regis_-_habilitacao_mototaxistas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6472/requer._no_454_2020_-_ver._fabiana_regis_-_habilitacao_mototaxistas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência e Ação Social elaborar um projeto para que os mototaxistas de Cabedelo retirem gratuitamente suas habilitações junto ao DETRAN</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6521/requer._no_455_2020_-_ver._fabiana_regis_-_campanha_orientacao_transito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6521/requer._no_455_2020_-_ver._fabiana_regis_-_campanha_orientacao_transito.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana que a SEMOB faça uma campanha de orientação das novas regras de trânsito e das novas placas de orientações da rua São Sebastião, em Camalaú</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6522/requer._no_456_2020_-_ver._fabiana_regis_-_interdicao_ruas_pratica_esportes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6522/requer._no_456_2020_-_ver._fabiana_regis_-_interdicao_ruas_pratica_esportes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana que a SEMOB interdite as Ruas São Sebastião e Juarez Távora, em horário de pouco trânsito e sem balsa, para que os moradores e crianças dos bairros possam aproveitas com mais segurança o novo asfalto para a prática de esportes</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6523/requer._no_457_2020_-_ver._jose_pereira_-_servico_de_terraplanagem.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6523/requer._no_457_2020_-_ver._jose_pereira_-_servico_de_terraplanagem.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de terraplanagem na Rua Amélia Pereira Neves, no Portal do Poço</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6524/requer._no_458_2020_-_ver._jose_pereira_-_acessibilidade_praia_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6524/requer._no_458_2020_-_ver._jose_pereira_-_acessibilidade_praia_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a melhoria na acessibilidade à Praia do Poço em toda sua orla</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6525/requer._no_459_2020_-_ver._jose_pereira_-_instalacao_coletores_de_lixo_recanto_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6525/requer._no_459_2020_-_ver._jose_pereira_-_instalacao_coletores_de_lixo_recanto_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de coletores de lixo na Rua Carmelita Morais de Medeiros, no Recanto do Poço</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6526/requer._no_460_2020_-_ver._benival_severo_-_protecao_campo_futebol_renascer_3.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6526/requer._no_460_2020_-_ver._benival_severo_-_protecao_campo_futebol_renascer_3.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências, junto às secretarias competentes, a colocação de uma rede de proteção entre o campo de futebol e a Praça Maria da Penha, no Renascer III</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6527/requer._no_461_2020_-_ver._valdi_tartaruga_-_faixa_de_pedestre_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6527/requer._no_461_2020_-_ver._valdi_tartaruga_-_faixa_de_pedestre_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a SEINFRA e SEMOB marcar as faixas de pedestres na Av. Oceano Atlântico, sendo uma em frente ao Bar do Surfista e outra em frente ao Açaí Araxá</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6528/requer._no_462_2020_-_ver._valdi_tartaruga_-_construcao_kitesurf_intermares_ponta_de_campina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6528/requer._no_462_2020_-_ver._valdi_tartaruga_-_construcao_kitesurf_intermares_ponta_de_campina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente disponibilizar espaço para a construção de um local destinado ao kitesurf nas imediações das praias de Intermares e Ponta de Campina, com a finalidade de incentivar a prática do desporto no Município, vanguardista na regulamentação desse esporte</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6529/requer._no_463_2020_-_ver._professor_luizinho_-_calcamento_rua_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6529/requer._no_463_2020_-_ver._professor_luizinho_-_calcamento_rua_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o calçamento da Rua Agostinho Garcia Lobo, em Camboinha I</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6530/requer._no_464_2020_-_ver._professor_luizinho_-_calcamento_rua_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6530/requer._no_464_2020_-_ver._professor_luizinho_-_calcamento_rua_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o calçamento da Rua João Santos Coelho, em Camboinha I</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6531/requer._no_465_2020_-_ver._graca_rezende_-_pavimentacao_joao_machado_e_ismael_farias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6531/requer._no_465_2020_-_ver._graca_rezende_-_pavimentacao_joao_machado_e_ismael_farias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal implementar a pavimentação das Ruas João Machado e Ismael Farias e o entorno da Praça Venâncio Neiva</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6532/requer._no_466_2020_-_ver._graca_rezende_-_material_publicitario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6532/requer._no_466_2020_-_ver._graca_rezende_-_material_publicitario.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo a confecção e distribuição de material publicitário para divulgação dos principais pontos turísticos do Município, principalmente o Polo Turístico da Praia do jacaré e o Pôr-do-Sol do Dique de Cabedelo</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6533/requer._no_467_2020_-_ver._divino_felizardo_-_coberta_psf_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6533/requer._no_467_2020_-_ver._divino_felizardo_-_coberta_psf_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de colocar cobertas para abrigar a população que espera por atendimento no PSF do Renascer</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6534/requer._no_468_2020_-_ver._divino_felizardo_-_curso_de_capacitacao_psf.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6534/requer._no_468_2020_-_ver._divino_felizardo_-_curso_de_capacitacao_psf.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Defesa Civil ministrar nos PSFs de Cabedelo curso de capacitação e treinamento aos servidores sobre o uso de extintores de incêndio e técnicas de como proceder em caso de incêndio</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6535/requer._no_469_2020_-_ver._prof._luizinho_-_terraplanagem_bela_vista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6535/requer._no_469_2020_-_ver._prof._luizinho_-_terraplanagem_bela_vista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura a terraplanagem da Rua Creuza Josefa Morato, no Loteamento Bela Vista, em Intermares</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6536/requer._no_470_2020_-_ver._valdi_tartaruga_-_instalacao_faixa_de_pedetres_lombadas_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6536/requer._no_470_2020_-_ver._valdi_tartaruga_-_instalacao_faixa_de_pedetres_lombadas_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como a SEINFRA e SEMOB, realizar estudos para instalação de faixas de pedestre elevadas e lombadas na Av. Mar da Antinhas, em Intermares, no trecho entre a Igreja Católica e a Av. Mar Vermelho</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6537/requer._no_471_2020_-_ver._valdi_tartaruga_-_lista_ceps_bela_vista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6537/requer._no_471_2020_-_ver._valdi_tartaruga_-_lista_ceps_bela_vista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Finanças, no Setor de Cadastro de Imóveis, elaborar uma lista com nomes e CEP's das ruas do Bairro do Bela Vista, para colocação de placas com nomes das suas respectivas ruas</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6538/requer._no_472_2020_-_ver._divino_felizardo_-_revitalizacao_portal_entrada_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6538/requer._no_472_2020_-_ver._divino_felizardo_-_revitalizacao_portal_entrada_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de revitalizar o portal de entrada do Município de Cabedelo, localizado na Av. Oceano Atlântico, divisa entre Intermares/Bessa</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6539/requer._no_473_2020_-_ver._divino_felizardo_-_praca_ademar_alves_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6539/requer._no_473_2020_-_ver._divino_felizardo_-_praca_ademar_alves_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal para que seja enviado a esta Casa Legislativa Projeto de Lei que Denomina de "Praça Ademar Alves dos Santos Filho" praça que será reformada, localizada entre as Av. Oceano Pacífico e Mar Mediterrâneo, em Intermares</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6540/requer._no_474_2020_-_ver._graca_rezende_-_construcao_creche_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6540/requer._no_474_2020_-_ver._graca_rezende_-_construcao_creche_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, junto aos órgãos e/ou secretarias competentes, estudar a possibilidade de construção de uma creche no bairro de Camboinha</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6541/requer._no_475_2020_-_ver._graca_rezende_-_construcao_escola_quadra_poliesportiva_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6541/requer._no_475_2020_-_ver._graca_rezende_-_construcao_escola_quadra_poliesportiva_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, junto aos órgãos e/ou secretarias competentes, estudar a possibilidade de construção de uma escola municipal, no bairro de Camboinha, dotada de quadra poliesportiva</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6542/requer._no_476_2020_-_ver._graca_rezende_-_revitalizacao_praca_da_palmeira_centro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6542/requer._no_476_2020_-_ver._graca_rezende_-_revitalizacao_praca_da_palmeira_centro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a revitalização da "Praça da Palmeira", situada na Rua Siqueira Campos, Centro, em frente a Escola Municipal Rosa de Figueiredo</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6549/requer._no_477_2020_-_ver._fabiana_regis_-_inclusao_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6549/requer._no_477_2020_-_ver._fabiana_regis_-_inclusao_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão no "Plano Pavimenta Cabedelo" da Rua Maurício de Alencar Cavalcante, no bairro Jardim América</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6550/requer._no_478_2020_-_ver._fabiana_-_divulgar_lei_55_2018.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6550/requer._no_478_2020_-_ver._fabiana_-_divulgar_lei_55_2018.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal tornar de conhecimento a todos os condomínios privados ou não, parques, clubes, áreas de lazer e áreas abertas ao público em geral do Município de Cabedelo, a Lei nº 055/2018 "que dispõe sobre a obrigatoriedade de instalação de brinquedos adaptados para crianças com deficiência"</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6551/requer._no_479_2020_-_ver._fabiana_-_cumprimento_lei_55_2018.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6551/requer._no_479_2020_-_ver._fabiana_-_cumprimento_lei_55_2018.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o cumprimento da Lei nº 055/2018, que dispõe sobre a obrigatoriedade de instalação de brinquedos adaptados para crianças com deficiência, se fazendo adaptações nas praças dos bairros de Renascer e Oceania, e demais praças cabíveis do Município</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6584/requer._no_480_2020_-_ver._socorro_gomes_-_restaurante_popular_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6584/requer._no_480_2020_-_ver._socorro_gomes_-_restaurante_popular_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, junto a secretaria responsável, a construção de um restaurante popular no Bairro do Jacaré</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6585/requer._no_481_2020_-_ver._socorro_gomes_-_mercado_publico_oceania.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6585/requer._no_481_2020_-_ver._socorro_gomes_-_mercado_publico_oceania.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de um Mercado Público em Oceania</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6586/requer._no_482_2020_-_ver._socorro_gomes_-_asfaltamento_jose_araken_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6586/requer._no_482_2020_-_ver._socorro_gomes_-_asfaltamento_jose_araken_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, junto a secretaria competente, o asfaltamento da Rua José Araken Rodrigues, a principal da Vila dos Pescadores, no Bairro do Jacaré</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6552/requer._no_483_2020_-_ver._ivanio_-_calcamento_rua_vila_maria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6552/requer._no_483_2020_-_ver._ivanio_-_calcamento_rua_vila_maria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, o conserto/reparo do calçamento da rua Vila Maria, em Camalaú</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6553/requer._no_484_2020_-_ver._pereira_-_mutirao_limpeza_urbana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6553/requer._no_484_2020_-_ver._pereira_-_mutirao_limpeza_urbana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura um mutirão de limpeza urbana nas ruas e avenidas no bairro do Poço</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de lombadas físicas na Av. Mar da Sibéria, em Intermares</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6555/requer._no_486_2020_-_ver._pereira_-_placas_trafego_bicicletas_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6555/requer._no_486_2020_-_ver._pereira_-_placas_trafego_bicicletas_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de placas proibindo o tráfego de bicicletas no calçadão da orla de Intermares</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6556/requer._no_487_2020_-_ver._fabiana_-_palestras_cancer_de_mama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6556/requer._no_487_2020_-_ver._fabiana_-_palestras_cancer_de_mama.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde palestras nos PSF's, a respeito do câncer de mama e sua prevenção, durante todo o mês de outubro rosa</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6557/requer._no_488_2020_-_ver._fabiana_-_pactuacao_governo_estado_cirurgias_cataratas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6557/requer._no_488_2020_-_ver._fabiana_-_pactuacao_governo_estado_cirurgias_cataratas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde informações a respeito do período da próxima pactuação com o Governo do Estado para a realização de novas cirurgias de catarata na cidade</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6558/requer._no_489_2020_-_ver._fabiana_-_exames_mamografias_outubro_rosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6558/requer._no_489_2020_-_ver._fabiana_-_exames_mamografias_outubro_rosa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Saúde informações acerca dos procedimentos para que a população possa marcar exames de mamografia no mês do outubro rosa e quantas poderão ser atendidas no período</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6559/requer._no_490_2020_-_ver._valdi_-_postes_iluminacao_ginasio_vila_feliz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6559/requer._no_490_2020_-_ver._valdi_-_postes_iluminacao_ginasio_vila_feliz.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a instalação de dois postes de iluminação na entrada e nas laterais do Ginásio de Esportes da Vila Feliz</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6560/requer._no_491_2020_-_ver._valdi_-_rede_eletrica_rua_mar_belo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6560/requer._no_491_2020_-_ver._valdi_-_rede_eletrica_rua_mar_belo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura levantamento para extensão de rede elétrica na Rua Mar Belo, no bairro Bela Vista</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6587/requer._no_492_2020_-_ver._divino_-_combate_surto_esporotricose.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6587/requer._no_492_2020_-_ver._divino_-_combate_surto_esporotricose.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de realizar com urgência alguma ação que vise combater o surto de esporotricose em inúmeros gatos em situação de rua em Cabedelo</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6588/requer._no_493_2020_-_ver._divino_-_pavimentacao_rua_amorim_de_andrade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6588/requer._no_493_2020_-_ver._divino_-_pavimentacao_rua_amorim_de_andrade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e  Secretaria de Infraestrutura providências no sentido de incluir, no Programa "Pavimenta Cabedelo", a Rua Amorim de Andrade, em Camboinha</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6589/requer._no_494_2020_-_ver._divino_-_regularizacao_galpoes_distrito_mecanico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6589/requer._no_494_2020_-_ver._divino_-_regularizacao_galpoes_distrito_mecanico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento Urbano e Habitação providências no sentido de regularizar os galpões do Distrito Mecânico, localizado no Recanto do Poço</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6590/requer._no_495_2020_-_ver._rey_-_posto_de_saude_renascer_iii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6590/requer._no_495_2020_-_ver._rey_-_posto_de_saude_renascer_iii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção do Posto de Saúde do Renascer III</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6591/requer._no_496_2020_-_ver._rey_-_atendimento_postos_saude_renascer_ate_22h.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6591/requer._no_496_2020_-_ver._rey_-_atendimento_postos_saude_renascer_ate_22h.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o funcionamento até as 22h dos Postos de Saúde do Renascer II e III</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6592/requer._no_497_2020_-_ver._rey_-_construcao_creche_renascer_iv.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6592/requer._no_497_2020_-_ver._rey_-_construcao_creche_renascer_iv.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de uma creche no Renascer IV</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6593/requer._no_498_2020_-_ver._pereira_-_pavimentacao_rua_geraldo_carvalho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6593/requer._no_498_2020_-_ver._pereira_-_pavimentacao_rua_geraldo_carvalho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Calendário de Pavimentação do Município, da rua Geraldo Pessoa de Carvalho, em Oceania VI</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6594/requer._no_499_2020_-_ver._pereira_-_limpeza_orla_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6594/requer._no_499_2020_-_ver._pereira_-_limpeza_orla_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a limpeza de toda extensão da orla do bairro de Intermares, após os finais de semana</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6595/requer._no_500_2020_-_ver._pereira_-_rondas_praca_joao_lacerda_e_entorno.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6595/requer._no_500_2020_-_ver._pereira_-_rondas_praca_joao_lacerda_e_entorno.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança Municipal o aumento de rondas por parte da Guarda Municipal Metropolitana na Praça João Pereira de Lacerda e em seu entorno, no bairro de Intermares</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6596/requer._no_501_2020_-_ver._valdi_-_recuperacao_canteiro_central_rua_djalma_gusmao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6596/requer._no_501_2020_-_ver._valdi_-_recuperacao_canteiro_central_rua_djalma_gusmao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal e SEINFRA a recuperação do canteiro central da Rua Djalma Vilar de Gusmão, a principal do Loteamento Bela Vista</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6597/requer._no_502_2020_-_ver._valdi_-_calcadao_av_jair_cavalcante_ate_estacao_cbtu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6597/requer._no_502_2020_-_ver._valdi_-_calcadao_av_jair_cavalcante_ate_estacao_cbtu.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA a construção de um calçadão no início da Av. Jair Cunha Cavalcante até a Estação de Trem da CBTU</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6598/requer._no_503_2020_-_ver._valdi_-_iluminacao_led_praca_do_surfista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6598/requer._no_503_2020_-_ver._valdi_-_iluminacao_led_praca_do_surfista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA a instalação de poste de iluminação de led na Praça do Surfista, localizada na área verde ao lado do Edf. Mare Nostrum, na Av. Oceano Atlântico, em Intermares</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6599/requer._no_504_2020_-_ver._geusa_-_informacoes_entrega_moradias_e_beneficiarios_ocupacoes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6599/requer._no_504_2020_-_ver._geusa_-_informacoes_entrega_moradias_e_beneficiarios_ocupacoes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Ação Social informações sobre a previsão de entrega e o quantitativo de famílias beneficiadas, com o cadastramento de moradias das pessoas das ocupações do Município de Cabedelo</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6600/requer._no_505_2020_-_ver._evilasio_-_projeto_drenagem_recanto_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6600/requer._no_505_2020_-_ver._evilasio_-_projeto_drenagem_recanto_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a elaboração de projeto de drenagem do bairro do Recanto do Poço</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6601/requer._no_506_2020_-_ver._evilasio_-_projeto_captacao_energia_solar_mercado_publico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6601/requer._no_506_2020_-_ver._evilasio_-_projeto_captacao_energia_solar_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal analisar projeto indicativo que "Dispõe sobre a implantação de equipamentos de captação de energia solar no Mercado Público do Município de Cabedelo"</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6602/requer._no_507_2020_-_ver._graca_-_implementacao_policlinica_da_mulher.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6602/requer._no_507_2020_-_ver._graca_-_implementacao_policlinica_da_mulher.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências para a implementação da "Policlínica da Mulher"</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6603/requer._no_508_2020_-_ver._graca_-_unidade_movel_saude_mulher_exames_mamografia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6603/requer._no_508_2020_-_ver._graca_-_unidade_movel_saude_mulher_exames_mamografia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde, reiterando os requerimentos 525/2013 e 177/2020, a aquisição de Unidade Móvel de Saúde da Mulher, para realização de exames de mamografia e de citologia ginecológica</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6604/requer._no_509_2020_-_ver._graca_-_centro_de_referencia_da_mulher.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6604/requer._no_509_2020_-_ver._graca_-_centro_de_referencia_da_mulher.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Políticas Públicas para as Mulheres, reiterando requerimento 327/2013, a construção do Centro de Referência da Mulher</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6623/requer._no_510_2020_-_ver._rey_-_reforma_mercado_publico_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6623/requer._no_510_2020_-_ver._rey_-_reforma_mercado_publico_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a reforma e ampliação do Mercado Público do bairro Renascer</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6624/requer._no_511_2020_-_ver._rey_-_calcamento_rua_santa_guia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6624/requer._no_511_2020_-_ver._rey_-_calcamento_rua_santa_guia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o Calçamento da Rua Santa Guia</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6612/requer._no_512_2020_-_ver._divino_felizardo__-_construcao_pier_renascer_3.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6612/requer._no_512_2020_-_ver._divino_felizardo__-_construcao_pier_renascer_3.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura providências no sentido de construir um píer, nas imediações da área de maré, na Rua Maria Cordeiro do Nascimento, no Renascer III, para os pescadores da região atracarem suas embarcações</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6613/requer._no_513_2020_-_ver._divino_felizardo_-_parada_onibus_renascer_3.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6613/requer._no_513_2020_-_ver._divino_felizardo_-_parada_onibus_renascer_3.pdf</t>
   </si>
   <si>
     <t>Solicitar a empresa concessionária de transporte público de ônibus, responsável por fazer a rota no bairro Renascer III, em Cabedelo, para que o ônibus realize uma parada na Rua Maria Cordeiro do Nascimento, conhecida como Rabo da Gata</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6614/requer._no_514_2020_-_ver._divino_felizardo_-_caicaras_artesanais_renascer_3.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6614/requer._no_514_2020_-_ver._divino_felizardo_-_caicaras_artesanais_renascer_3.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura providências no sentido de construir caiçaras artesanais coletivas e um trapiche, nas imediações da área de maré, na Rua Maria Cordeiro do Nascimento, no Renascer III</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6615/requer._no_515_2020_-_ver._prof_luizinho_-_pintura_quadra_poliesportiva_camalau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6615/requer._no_515_2020_-_ver._prof_luizinho_-_pintura_quadra_poliesportiva_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal efetuar pintura nas estruturas metálicas da quadra poliesportiva da Rua Siqueira Campos, no Bairro de Camalaú</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6616/requer._no_516_2020_-_ver._fabiana_regis_-_contratados_meses_julho_agosto_setembro_outubro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6616/requer._no_516_2020_-_ver._fabiana_regis_-_contratados_meses_julho_agosto_setembro_outubro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Administração disponibilizar o número de pessoas contratadas durante os meses de julho, agosto, setembro e outubro pela empresa Lemos, a fim de se fazer uma fiscalização e prestar conta a população</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6617/requer._no_517_2020_-_ver._fabiana_regis_-_documentos_denuncias_folha_pagamento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6617/requer._no_517_2020_-_ver._fabiana_regis_-_documentos_denuncias_folha_pagamento.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Administração que se pronunciem sobre as denúncias feitas nas redes sociais sobre a folha de pagamento de Cabedelo, que ultrapassa os índices estipulados por lei</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6618/requer._no_518_2020_-_ver._fabiana_regis_-_academia_ginastica_camalau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6618/requer._no_518_2020_-_ver._fabiana_regis_-_academia_ginastica_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte uma academia de ginástica para o idoso na praça da Rua Siqueira Campos, em Camalaú</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6619/requer._no_519_2020_-_ver._valdi_tartaruga_-_construcao_calcada_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6619/requer._no_519_2020_-_ver._valdi_tartaruga_-_construcao_calcada_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a SEINFRA e SEMOB a construção do restante da calçada na Av. Mar das Antilhas, de ambos os lados, nas proximidades da Praça da Coruja e Shopping Onda Mar</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6658/requer._no_520_2020_-_ver._pereira_-_sacolas_plasticas_dejetos_animais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6658/requer._no_520_2020_-_ver._pereira_-_sacolas_plasticas_dejetos_animais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Meio Ambiente, Pesca e Aquicultura e demais secretarias competentes, uma parceria público-privada com o intuito de fornecer sacolas plásticas para o recolhimento dos dejetos produzidos pelos animais, em Intermares</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6659/requer._no_521_2020_-_ver._pereira_-_postes_e_lampadas_academia_olimpia_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6659/requer._no_521_2020_-_ver._pereira_-_postes_e_lampadas_academia_olimpia_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão de novos postes de iluminação, como também troca de lâmpadas, na área verde localizada em frente a Academia Olímpia, em Intermares</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6660/requer._no_522_2020_-_ver._pereira_-_melhorias_giradouro_largo_nazare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6660/requer._no_522_2020_-_ver._pereira_-_melhorias_giradouro_largo_nazare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura melhorias estruturantes no giradouro localizado em frente ao Largo de Nazaré, início da Rua Carolino Cardoso, no bairro do Poço</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6620/requer._no_523_2020_-_ver._graca_rezende_-_programa_nutricao_escolas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6620/requer._no_523_2020_-_ver._graca_rezende_-_programa_nutricao_escolas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação providências para implantação do "Programa de Nutrição nas Escolas", com a contratação de nutricionistas para as escolas e creches da Rede Municipal de Ensino</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6621/requer._no_524_2020_-_ver._graca_rezende_-_inclusao_aula_informatica_tecnologia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6621/requer._no_524_2020_-_ver._graca_rezende_-_inclusao_aula_informatica_tecnologia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação que, no retorno das aulas presenciais, sejam incluídos equipamentos de informática e tecnologia para uso de professores e alunos durante as atividades de aprendizagem e pesquisa</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências para a drenagem e pavimentação dos seguintes logradouros, a serem incluídos no Programa Pavimenta Cabedelo III: Rua Henrique de souza, no bairro Recanto do Poço; Rua Rio Paraíba, no bairro Jardim Camboinha; e Rua Elvira Gomes de oliveira, no bairro Jardim Brasília</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6625/requer._no_526_2020_-_ver._divino_-_pavimentacao_travessa_carolino_cardoso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6625/requer._no_526_2020_-_ver._divino_-_pavimentacao_travessa_carolino_cardoso.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de incluir, no Programa "Pavimenta Cabedelo", da Travessa Carolino Cardoso, no bairro do Poço</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6626/requer._no_527_2020_-_ver._divino_-_pavimentacao_rua_porto_marseille.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6626/requer._no_527_2020_-_ver._divino_-_pavimentacao_rua_porto_marseille.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de incluir, no Programa "Pavimenta Cabedelo", da Rua Porto Marseille, no Recanto do Poço</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6627/requer._no_528_2020_-_ver._divino_-_drenagem_e_pavimentacao_rua_ovidio_ezidro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6627/requer._no_528_2020_-_ver._divino_-_drenagem_e_pavimentacao_rua_ovidio_ezidro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura providências no sentido de realizar a drenagem e posterior pavimentação da Rua Ovidio Ezidro de Oliveira, no Portal do Poço</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6628/requer._no_529_2020_-_ver._prof._luizinho_-_esteiras__acecibilidade_praias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6628/requer._no_529_2020_-_ver._prof._luizinho_-_esteiras__acecibilidade_praias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a colocação, após estudo técnico, de esteiras de acessibilidade para cadeirantes e idosos para acesso a praia</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6629/requer._no_530_2020_-_ver._lidio_-_vigilancia_dique_de_cabedelo_e_entorno.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6629/requer._no_530_2020_-_ver._lidio_-_vigilancia_dique_de_cabedelo_e_entorno.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a colocação, no Dique de Cabedelo e seu entorno, de vigilância constante da Guarda Municipal, a fim de coibir transporte de carro na praia e assaltos na área</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6630/requer._no_531_2020_-_ver._lidio_-_pavimentacao_bairro_jardim_manguinhos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6630/requer._no_531_2020_-_ver._lidio_-_pavimentacao_bairro_jardim_manguinhos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a pavimentação de todo o bairro de Jardim Manguinhos</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6631/requer._no_532_2020_-_ver._lidio_-_cobertura_quadra_esportes_jardim_manguinhos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6631/requer._no_532_2020_-_ver._lidio_-_cobertura_quadra_esportes_jardim_manguinhos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a coberta da Quadra de Esportes do Jardim Manguinhos</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6632/requer._no_533_2020_-_ver._valdi_-_recuperacao_bancos_calcadinha_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6632/requer._no_533_2020_-_ver._valdi_-_recuperacao_bancos_calcadinha_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA a recuperação dos bancos da calçadinha de Intermares</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6633/requer._no_534_2020_-_ver._graca_-_drenagem_e_pavimentacao_logradouros_infracitados.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6633/requer._no_534_2020_-_ver._graca_-_drenagem_e_pavimentacao_logradouros_infracitados.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências para a drenagem e pavimentação dos seguintes logradouros, a serem incluídos no Programa Pavimentação Cabedelo III: Rua Algodão da Praia, no Portal do Poço; Ruas Castro Alves, José Lins do Rego e Vinícius de Morais, no Recanto do Poço</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6634/requer._no_535_2020_-_ver._graca_-_denominacao_creche_recanto_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6634/requer._no_535_2020_-_ver._graca_-_denominacao_creche_recanto_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de denominar a creche a ser implantada no bairro Recanto do Poço com o nome da Sra. Maria das Dôres Gomes Roque</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6635/requer._no_536_2020_-_ver._graca_-_memorial_alvaro_ximenes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6635/requer._no_536_2020_-_ver._graca_-_memorial_alvaro_ximenes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal para que seja, no Projeto Orla de Cabedelo, construído Memorial no bairro de Intermares, a ser denominado de Engenheiro Agrônomo Álvaro Jorge de Carvalho Ximenes</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6636/requer._no_537_2020_-_ver._fabiana_-_retorno_onibus_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6636/requer._no_537_2020_-_ver._fabiana_-_retorno_onibus_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal uma reunião com o responsável da Empresa Reunidas Transportes a fim de pedir o retorno dos ônibus da linha de Jacaré</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6637/requer._no_538_2020_-_ver._fabiana_-_resolucao_falta_dagua_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6637/requer._no_538_2020_-_ver._fabiana_-_resolucao_falta_dagua_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal diligenciar junto à CAGEPA localizar, no bairro do Jacaré, o problema da falta d'água constante no bairro</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7725/requer._no_539_2020_-_ver._divino_-_iluminacao_led_rua_geraldo_pessoa_de_carvalho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7725/requer._no_539_2020_-_ver._divino_-_iluminacao_led_rua_geraldo_pessoa_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de instalar postes de iluminação em led na Rua Geraldo Pessoa de Carvalho, no Portal do Poço</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7726/requer._no_540_2020_-_ver._divino_-_pavimentacao_rua_nossa_senhora_da_luz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7726/requer._no_540_2020_-_ver._divino_-_pavimentacao_rua_nossa_senhora_da_luz.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de incluir a Rua Nossa Senhora da Luz, bairro Oceania VI, no Programa "Pavimenta Cabedelo"</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7727/requer._no_541_2020_-_ver._ivanio_-_instalacao_lixeiras_praia_de_miramar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7727/requer._no_541_2020_-_ver._ivanio_-_instalacao_lixeiras_praia_de_miramar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente a instalação de novas lixeiras, bem como a troca das lixeiras danificadas, na Praia de Miramar</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7728/requer._no_542_2020_-_ver._ivanio_-_instalacao_placas_orientacao_peixe_boi_marinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7728/requer._no_542_2020_-_ver._ivanio_-_instalacao_placas_orientacao_peixe_boi_marinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente a instalação de placas de orientação sobre os cuidados e não interferência com a vida marinha, sobretudo na do peixe-boi</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6638/requer._no_543_2020_-_ver._graca_-_reforma_e_construcao_ubs_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6638/requer._no_543_2020_-_ver._graca_-_reforma_e_construcao_ubs_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências para realização de obras de reforma e construção de Unidades Básicas de Saúde no Município de Cabedelo</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6639/requer._no_544_2020_-_ver._graca_-_implantacao_escola_de_pesca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6639/requer._no_544_2020_-_ver._graca_-_implantacao_escola_de_pesca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria de Meio Ambiente, Pesca e Aquicultura providências no sentido de implantar a Escola de Pesca no Município de Cabedelo, com vistas a incentivar a pesca artesanal</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6640/requer._no_545_2020_-_ver._graca_-_reforma_ampliacao_e_construcao_escolas_e_creches.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6640/requer._no_545_2020_-_ver._graca_-_reforma_ampliacao_e_construcao_escolas_e_creches.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação providências para a realização de obras de reforma, ampliação e construção das escolas e creches da rede municipal de ensino</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6643/requer._no_546_2020_-_ver._divino_-_galeria_pluvial_rua_sao_sebastiao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6643/requer._no_546_2020_-_ver._divino_-_galeria_pluvial_rua_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Infraestrutura providências para construção de galeria pluvial, evitando o acúmulo de água, na Rua São Sebastião, em frente a barraca do Missinho</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6644/requer._no_547_2020_-_ver._valdi_-_extensao_rede_eletrica_rua_nova_vitoria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6644/requer._no_547_2020_-_ver._valdi_-_extensao_rede_eletrica_rua_nova_vitoria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências para a extensão da rede elétrica, bem como a instalação de postes de iluminação, na Rua Nova Vitória, no bairro Portal do Poço</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6645/requer._no_548_2020_-_ver._valdi_-_transporte_coletivo_urbano_intramunicipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6645/requer._no_548_2020_-_ver._valdi_-_transporte_coletivo_urbano_intramunicipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a SEMOB, após estudo de viabilidade técnica, abrir processo licitatório para concessão de transporte coletivo urbano intramunicipal no Município de Cabedelo</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6646/requer._no_549_2020_-_ver._graca_-_reforco_policiamento_no_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6646/requer._no_549_2020_-_ver._graca_-_reforco_policiamento_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Mobilidade Urbana e Segurança providências de, em parceria com as Polícias Militar e Civil, reforçar o policiamento no Município, com a utilização de drones e outros equipamentos de tecnologia</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6647/requer._no_550_2020_-_ver._graca_-_programa_capacita_juventude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6647/requer._no_550_2020_-_ver._graca_-_programa_capacita_juventude.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e Juventude, Esporte e Lazer providências no sentido de implantar o Programa Capacita Juventude, no âmbito do Município de Cabedelo, para a promoção de cursos de capacitação profissional e/ou aperfeiçoamento de jovens e adolescentes</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6648/requer._no_551_2020_-_ver._graca_-_linhas_credito_microempreendedores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6648/requer._no_551_2020_-_ver._graca_-_linhas_credito_microempreendedores.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Indústria, Comércio, Ciência, Tecnologia e Portos, providências para abertura de linhas de crédito acessíveis aos microempreendedores e empresários de pequeno porte do Município</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6649/requer._no_552_2020_-_ver._valdi_-_regulamentacao_mototaxi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6649/requer._no_552_2020_-_ver._valdi_-_regulamentacao_mototaxi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal para que, na forma da lei, promova a regularização/regulamentação do serviço de mototáxi no âmbito do Município</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6650/requer._no_553_2020_-_ver._valdi_-_quiosques_orla_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6650/requer._no_553_2020_-_ver._valdi_-_quiosques_orla_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção, na orla de Intermares, de ilhas de quiosques, semelhantes às existentes na praia de Cabo Branco em João Pessoa</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6651/requer._no_554_2020_-_ver._graca_-_galeria_fotos_hospital_geral_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6651/requer._no_554_2020_-_ver._graca_-_galeria_fotos_hospital_geral_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a criação da "Galeria de Fotos dos Fundadores do Hospital Geral do Município"</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6652/requer._no_555_2020_-_ver._graca_-_galeria_fotos_primeiras_damas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6652/requer._no_555_2020_-_ver._graca_-_galeria_fotos_primeiras_damas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a reabertura da "Galeria de Fotos das Primeira Damas do Município", como memorial dos relevantes serviços prestados por essas mulheres</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6661/requer._no_556_2020_-_ver._graca_-_pavimentacao_ruas_cota_duodecimal_nao_utilizada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6661/requer._no_556_2020_-_ver._graca_-_pavimentacao_ruas_cota_duodecimal_nao_utilizada.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, caso haja repasse da cota duodecimal "não utilizada" pelo Poder Legislativo no final deste exercício financeiro aos cofres da Prefeitura Municipal, que o valor seja investido na pavimentação asfáltica das Ruas Coronel Aureliano, Tenente Antônio Pontes (Rua Nova) e João Vitaliano, em Ponta de Matos</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6662/requer._no_557_2020_-_ver._ivanio_-_denominacao_praca_vereador_anchieta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6662/requer._no_557_2020_-_ver._ivanio_-_denominacao_praca_vereador_anchieta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente nomear de "Praça Vereador Anchieta", bem como instalar placa, praça pública localizada na Rua Poeta Hermes do Nascimento, em Ponta de Matos</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6683/requer._no_558_2020_-_ver._evilasio_-_construcao_creche_jardim_gama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6683/requer._no_558_2020_-_ver._evilasio_-_construcao_creche_jardim_gama.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação do Município estudar a possibilidade de creche no Bairro de Jardim Gama</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6682/requer._no_559_2020_-_ver._evilasio_-_construcao_creche_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6682/requer._no_559_2020_-_ver._evilasio_-_construcao_creche_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação do Município estudar a possibilidade de construção de creche no Bairro Renascer</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6681/requer._no_560_2020_-_ver._evilasio_-_construcao_praca_jardim_gama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6681/requer._no_560_2020_-_ver._evilasio_-_construcao_praca_jardim_gama.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura estudar a possibilidade de construção de praça no Bairro de Jardim Gama</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6663/requer._no_561_2020_-_ver._herlon_-_votos_de_aplausos_nau_catarineta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6663/requer._no_561_2020_-_ver._herlon_-_votos_de_aplausos_nau_catarineta.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao grupo folclórico tradicional Nau Catarineta, pela celebração dos seus 108 anos de existência, completados no dia 14 de dezembro</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6664/requer._no_562_2020_-_ver._herlon_-_manutencao_ruas_e_passeio_av._oceano_atlantico_e_cassiano_nobrega.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6664/requer._no_562_2020_-_ver._herlon_-_manutencao_ruas_e_passeio_av._oceano_atlantico_e_cassiano_nobrega.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal proceder com a realização de serviços de manutenção de ruas e passeio público no trecho da Av. Oceano Atlântico/Rua Cassiano da Cunha Nóbrega, compreendida entre as Ruas João Vitaliano e Tenente Antônio Pontes, tendo em vista encontrar-se quase intransitável pela erosão do mar daquela área</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6665/requer._no_563_2020_-_ver._graca_-_retirada_invasoes_faixa_dominio_cbtu_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6665/requer._no_563_2020_-_ver._graca_-_retirada_invasoes_faixa_dominio_cbtu_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Superintendente Regional da CBTU uma agenda com a Presidência da Câmara Municipal, representando todos os vereadores, para tratar sobre a invasão da faixa de domínio da CBTU localizada no bairro do Jacaré, analisando a possibilidade de retirada, bloqueio de invasões, fiscalização e urbanização ao longo do trecho às margens da linha férrea</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6666/requer._no_564_2020_-_ver._graca_-_denominacao_centro_educacao_prof_ivonete_araujo_do_nascimento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6666/requer._no_564_2020_-_ver._graca_-_denominacao_centro_educacao_prof_ivonete_araujo_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação examinar a possibilidade de denominar de "Centro Integrado de Educação Infantil Prof.ª Ivonete Araújo do Nascimento" o Centro Integrado de Educação Infantil</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>Evilásio Cavalcanti, Beninha, Divino Felizardo, Graça Rezende, Ivânio do Nascimento, José Pereira, Lídio José, Professor Luizinho, Socorro do Jacaré, Valdi Tartaruga</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6667/requer._no_565_2020_-_ver._evilasio_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6667/requer._no_565_2020_-_ver._evilasio_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 17/12/2020, das seguintes proposituras: Projeto de Lei nº 060/2020 - Do Prefeito Municipal - Autoriza o remanejamento total ou parcial de dotações orçamentárias para o exercício de 2021 e dá outras providências; e Projeto de Lei nº 061/2020 - Do Prefeito Municipal - Institui o Programa de Conciliação Jurídico-Fiscal de Cabedelo, que dispõe sobre a concessão de benefícios fiscais de créditos inscritos ou não em dívida ativa, ajuizados e não ajuizados pela Procuradoria Geral do Município, autoriza o parcelamento do Imposto sobre Transmissão Inter Vivos de Bens Imóveis e de Direitos a eles relativos - ITBI, e dá outras providências</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>José Pereira, Beninha, Divino Felizardo, Evilásio Cavalcanti, Graça Rezende, Ivânio do Nascimento, Lídio José, Socorro do Jacaré, Valdi Tartaruga</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6668/requer._no_566_2020_-_ver._pereira_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6668/requer._no_566_2020_-_ver._pereira_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 17/12/2020, da seguinte propositura: Projeto de Lei nº 062/2020 - Da Presidente da Câmara Municipal - Fixa os subsídios dos Vereadores e do Presidente da Câmara Municipal de Cabedelo (PB) para a Legislatura 2021/2024, e dá outras providências</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6582/veto_total_ao_pl_no_004_2020_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6582/veto_total_ao_pl_no_004_2020_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 004/2020 - DO VEREADOR EVILÁSIO CAVALCANTI</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6153/veto_total_ao_pl_no_005.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6153/veto_total_ao_pl_no_005.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 005/2020 - DO VEREADOR EVILÁSIO CAVALCANTI</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6810/veto_total__ao_pl_no_015_2020_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6810/veto_total__ao_pl_no_015_2020_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 015/2020 - DO VEREADOR EVILÁSIO CAVALCANTI</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6583/veto_total_ao_pl_no_023_2020_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6583/veto_total_ao_pl_no_023_2020_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 023/2020 - DO VEREADOR ERIVALDO PIU-PIU</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6811/veto_total__ao_pl_no_036_2020_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6811/veto_total__ao_pl_no_036_2020_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 036/2020 - DO VEREADOR EVILÁSIO CAVALCANTI</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6809/veto_total__ao_pl_no_038_2020_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6809/veto_total__ao_pl_no_038_2020_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 038/2020 - DA VEREADORA GRAÇA REZENDE</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6808/veto_total__ao_pl_no_039_2020_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6808/veto_total__ao_pl_no_039_2020_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 039/2020 - DO VEREADOR PROFESSOR LUIZINHO</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6812/veto_total__ao_pl_no_040_2020_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6812/veto_total__ao_pl_no_040_2020_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 040/2020 - DO VEREADOR JOSÉ PEREIRA</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7840/veto_total_ao_pl_no_054_2020_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7840/veto_total_ao_pl_no_054_2020_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 054/2020 - DO VEREADOR EVILÁSIO CAVALCANTI</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7098/veto_total_pl_no_059_2020-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7098/veto_total_pl_no_059_2020-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 059/2020 - Da VEREADORA GRAÇA REZENDE</t>
   </si>
   <si>
     <t>7335</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7335/veto_total__ao_pl_no_055_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7335/veto_total__ao_pl_no_055_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 055/2021 - DA VEREADORA GRAÇA REZENDE</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>RCR</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6687/relatorio_da_comissao_de_representacao_da_camara_municipal_de_cabedelo-pb_-_brasilia-df_-_de_01_a_04.12.2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6687/relatorio_da_comissao_de_representacao_da_camara_municipal_de_cabedelo-pb_-_brasilia-df_-_de_01_a_04.12.2020.pdf</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação Brasília - DF, 01 a 04 de dezembro de 2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8915,67 +8915,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6494/ata_1a_sessao_especial_-_11-02-2020_-_relatorio_anual_cmc.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6495/ata_2a_sessao_especial_-_03-03-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6496/ata_3a_sessao_especial_remota_-_28.05.2020_-_reforma_da_previdencia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6497/ata_4a_sessao_especial_remota_-_16.06.2020_-_prestacao_de_contas_saude.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6498/ata_5a_sessao_especial_remota_-_11.08.2020_-_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6606/ata_6a_sessao_especial_remota_-_20-10-2020_-_prestacao_de_contas_saude.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5967/ata_1a_sessao_extraordinaria_-_23-01-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6493/ata_2a_sessao_extraordinaria_remota_-_02-07-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5966/ata_1a_sessao_ordinaria_-_04-02-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5992/ata_2a_sessao_ordinaria_-_06-02-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6079/ata_3a_sessao_ordinaria_-_11.02.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6080/ata_4a_sessao_ordinaria_-_18-02-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6081/ata_5a_sessao_ordinaria_-_20-02-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6473/ata_6a_sessao_ordinaria_-_27-02-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6474/ata_7a_sessao_ordinaria__-_03-03-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6475/ata_8a_sessao_ordinaria_-_05-03-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6476/ata_9a_sessao_ordinaria_-_10-03-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6477/ata_10a_sessao_ordinaria_-_12-03-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6478/ata_11a_sessao_ordinaria_-_17-03-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6114/12a_sessao_ordinaria_-_19-03-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6151/13a_sessao_ordinaria_-_05-05-2020_sessao_remota_kcOiZp4.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6479/ata_14a_sessao_ordinaria_remota_-__12-05-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6480/ata_15a_sessao_ordinaria_remota_-_19.05.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6481/ata_16a_sessao_ordinaria_remota_-_26.05.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6482/ata_17a_sessao_ordinaria_remota_-_02.06.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6159/18a_sessao_ordinaria_-_09-06-2020_sessao_remota_liywR9y.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6483/ata_19a_sessao_ordinaria_remota_-_16-06-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6484/ata_20a_sessao_ordinaria_remota_-_23-06-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6485/ata_21a_sessao_ordinaria_remota_-_30-06-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6486/ata_22a_sessao_ordinaria_remota_-_11-08-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6487/ata_23a_sessao_ordinaria_remota_-_11-08-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6488/ata_24a_sessao_ordinaria_remota_-_18-08-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6489/ata_25a_sessao_ordinaria_remota_-_25-08-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6490/ata_26a_sessao_ordinaria_remota_-_01-09-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6491/ata_27a_sessao_ordinaria_remota_-_08-09-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6492/ata_28a_sessao_ordinaria_remota_-_15-09-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6561/ata_29a_sessao_ordinaria_remota_-_22-09-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6562/ata_30a_sessao_ordinaria_remota_-_29-09-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6563/ata_31a_sessao_ordinaria_remota_-_06-10-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6607/ata_32a_sessao_ordinaria_remota_-_13-10-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6608/ata_33a_sessao_ordinaria_remota_-_20-10-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6609/ata_34a_sessao_ordinaria_remota_-_27-10-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6672/ata_35a_sessao_ordinaria_remota_-_03-11-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6673/ata_36a_sessao_ordinaria_remota_-_10-11-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6674/ata_37a_sessao_ordinaria_remota_-_17-11-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6675/ata_38a_sessao_ordinaria_remota_-_24-11-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6676/ata_39a_sessao_ordinaria_remota_-_12-12-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6684/ata_40a_sessao_ordinaria_remota_-_15-12-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6689/ata_41a_sessao_ordinaria_remota_-_17-12-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5968/1a_sessao_solene_03-02-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6393/ato_da_mesa_no_034_2020-covid-19-enfrentamento.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6394/ato_da_mesa_no_035_2020-covid-19-prorrogacao-30.04.20.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6110/ato_da_mesa_no_036_2020-covid-19-sessao_remota.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6111/ato_da_mesa_no_037_2020-covid-29-devolucao_recursos-cota_duodecimal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6415/ato_da_mesa_no_038_2020-covid-19-prorrogacao-altera_ato_da_mesa_no_36_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6424/ato_da_mesa_no_039_2020-covid-19-prorrogacao-31.05.20.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6416/ato_da_mesa_no_040-2020-covid-19-devolucao_recursos-cota_duodecimal.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6417/ato_da_mesa_no_041_2020-covid-19-prorrogacao-15.06.20.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6418/ato_da_mesa_no_042_2020-covid-10-altera_ato_da_mesa_no_036_e_38_20.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6419/ato_da_mesa_no_043_2020-covid-19-prorrogacao-15.06.20.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6420/ato_da_mesa_no_044_2020-antecipacao_da_sessao-22.06.20.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6421/ato_da_mesa_no_045_2020-covid-19-recesso_parlamentar-30.06.20.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6422/ato_da_mesa_no_046_2020-prorroga_atividade_legislativas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6423/ato_da_mesa_no_047_2020-prorrogacao_covid.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6426/ato_da_mesa_no_048_2020-prorroga_atividades_covid.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6515/ato_da_mesa_no_049_2020-prorrogacao_atividades_legislativas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6605/ato_da_mesa_no_050_2020-prorroga_atividades_-_covid.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6641/ato_da_mesa_no_051_2020-prorrogacao_atividades.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6677/ato_da_mesa_no_052_2020_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6115/ato_da_mesa_no_038_2020_-_fixa_data_sessao_remota.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5949/ato_da_presidente_no_050_2020_-_conselho_de_etica.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6082/ato_da_presidente_no_051_2019_-_ponto_facultati_l8DmsZP.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6083/ato_da_presidente_no_052_2020_-_ccjr_Nn50DzF.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6109/ato_da_presidente_no_053_2020_-_indicacao_semmapa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6456/ato_da_presidente_no_054_2020_-_covid-19_-_regime_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6457/ato_da_presidente_no_055_2020_-_suplentes-120-esgotado-convocacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6458/ato_da_presidente_no_056_2020_-_suplentes-afastamento-convocacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6459/ato_da_presidente_no_057_2020_-_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6460/ato_da_presidente_no_058_2020_-_composicao_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6461/ato_da_presidente_no_059_2020_-_condecom.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6499/ato_da_presidente_no_060_2020_-_comissao_de_politicas_publicas_municipais.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6678/ato_da_presidente_no_061_2020_-_membros_reuniao_brasilia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6679/ato_da_presidente_no_062_2020_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6500/pdl_no_001-_ver._erivaldo_piu-piu_-_titulo_de_cidadao_cabedelense_ao_pe._lucivaldo_eugenio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6501/pdl_no_002-_ver._graca_rezende_-_honra_ao_merito_artistico-cultural_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6502/pdl_no_003_2020_-_ver._graca_rezende_-_diploma_de_honra_ao_merto_da_mulher_cidada-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6503/pdl_no_004_2020-_ver._graca_rezende_-titulo_cidada_abimadabe_vieira-_dl_no_825_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6579/pdl_no_005_2020-_ver._graca_rezende_-_titulo_cidada_glauce_burity.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6580/pdl_no_006_2020-_ver._divino_felizardo_-_titulo_cidadao_ricardo_luiz_coelho_-_dl_no_827_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5954/plc_n_001_2020_-_altera_lc_no_47_2014_-_procura_R4zPUZX.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5955/plc_n_002_2020_-_altera_caput_art._53_da_lei_no_IjVn8kD.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6611/plc_no_003_2020_-_criterios_construcao_condominios_verticais.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6610/plc_no_004_2020_-_altera_codigo_tributario_municipio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6504/plc_no_005_2020_-_estabelece_e_regulamenta_criterios_para_regularizacao_de_construcoes_irregulares.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5952/projeto_de_lei_no_001_2020_-_altera_lei_2.049_2_sf2oB4M.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5953/projeto_de_lei_no_002_2020_-_vencimentos_servid_rwo9P8P.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6015/projeto_de_lei_no_003_2020_-_rua_anita_oliveira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6016/projeto_de_lei_no_004_2020_-_aparelho_ginastica_sqNcRFn.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6017/projeto_de_lei_no_005_2020_-_dia_do_gari.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6018/projeto_de_lei_no_006_2020_-_rua_gaston_silva.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6019/projeto_de_lei_no_007_2020_-_rua_porto_de_suape.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6020/projeto_de_lei_no_008_2020_-_altera_lei_no_2048_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6021/projeto_de_lei_no_009_2020_-_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6022/projeto_de_lei_no_010_2020_-_cartao_identificac_8CcxJyg.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6075/projeto_de_lei_no_011_2020_-_cartao_identificac_VmjmQOE.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6076/projeto_de_lei_no_012_2020_-_atualiza_venciment_NQnS2Pe.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6077/projeto_de_lei_no_013_2020_-_equipamento_visual_5dkXBrz.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6078/projeto_de_lei_no_014_2020_-_rua_messias_pessoa_uJ4f2Vs.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6513/pl_no_015_2020-ver._evilasio_cavalcanti_-_politica_publica_de_psicologia_escolar_-_tramitacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6514/pl_no_016_2020-prefeito_municipal_-_clinica_de_bem_estar_animal_-_lei_no_2.066.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6148/pl_17_ver_herlon.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6152/parecer_pl_no_018._ver_herlon.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6149/pl_19_2020_ver._geusa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6154/pl_no_020__ver._geusa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6155/pl_no_021_2020_-_ver._geusa_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6113/pl_no_22_2020_-_pauta.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6156/pl_no_023_2020_-_ver._erivaldo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6150/pl_24_2020_ver._erivaldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6544/pl_no_025_2020-presidente_cmc_-__reajuste_efetivos_cmc_-_lei_no_2.064.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6545/pl_no_026_2020-presidente_cmc-_gratificacao_plenario_cmc_-_lei_no_2.063.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6546/pl_no_027_2020-ver._jose_pereira_-_rua_paulo_lins_cavalcante_-_lei_no_2.067.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6547/pl_no_028_2020-presidente_cmc-criacao_cargo_interprete_de_libras_cmc_-_lei_no_2.061.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6548/pl_no_029_2020-prefeito_municipal_-_praca_largo_de_nazare_-_lei_no_2.068.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6157/pl_no_030_2020_-_ver._pereira.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6543/pl_no_031_2020-prefeito_municipal-altera_lei_1.194_2004_pccrr_saude__-_lei_no_2.062.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6158/pl_no_032_2020-ver._evilasio_cavalcanti_-_dia_conscientizacao_fake_news_-_lei_no_2.077.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6505/pl_no_033_2020-prefeito_municipal_-_previdencia_social_-_lei_no_2.076.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6506/pl_no_034_2020-prefeito_municipal_-_ldo_-_lei_no_2.084.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6507/pl_no_035_2020-ver._graca_rezende_-_institui_dia_doacao_de_leite.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6571/pl_no_036_2020-ver._evilasio_cavalcanti_-_entrega_domiciliar_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6508/pl_no_037_2020-ver._professor_luizinho_-_instalacao_de_bebedouros_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6570/pl_no_038_2020-ver._graca_-_alcool_gel_estabelecimentos_ensino.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6569/pl_no_039_2020-ver._prof._luizinho_-_bebedouros_bancos_e_inss.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6568/pl_no_040_2020-ver._pereira_-_programa_colorindo_escola.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6509/pl_no_041_2020-prefeito_municipal_-_praca_bom_jesus_ressuscitado_-_lei_n_2.081.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6510/pl_no_042_2020-prefeito_municipal_-_regulamenta_servico_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6511/pl_no_043_2020-prefeito_municipal_-_praca_maria_da_penha_-_lei_no_2.082.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6567/pl_no_044_2020-prefeito_municipal_-_credito_especial_mobiliario_escolar_e_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6566/pl_no_045_2020-prefeito_municipal_-_credito_especial_caravana_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6564/pl_no_046_2020-prefeito_municipal_-_credito_especial_projeto_bom_de_bola_bom_de_nota.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6575/pl_no_047_2020-prefeito_municipal_-_altera_dispositivos_lei_963_1999.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6520/pl_no_048_2020-prefeito_municipal_-_fundo_municipal_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6512/pl_no_049-ver._geusa_ribeiro_-__reconhecimento_atividade__educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6572/pl_no_050_2020-ver._prof._luizinho_-_proibicao_venda_carne_pre-moida.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6573/pl_no_052_2020-ver._graca_-_dia_dos_gestores_escolas_e_creches.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6581/01._pl_n_053.2020_-_do_prefeito_municipal_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6574/pl_no_054_2020-ver._evilasio_-_contagem_prazos_administrativos-veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6653/pl_no_055_2020-ver._graca_-_por_do_sol_de_jacare_patrimonio_cultural_e_imaterial.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6657/pl_no_056_2020_-_presidente_da_cmc_-_subsidios_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6654/pl_no_057_2020-ver._graca_-_por_do_sol_do_dique_patrimonio_cultural_e_imaterial.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6655/pl_no_058_2020-ver._graca_-_por_do_sol_jacare_patrimonio_cultural_e_imaterial_-_lei_2115_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6656/pl_no_059_2020-ver._graca_-_monumento_n_s_navegantes_patrimonio_cultural_e_imaterial.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6669/pl_no_060_2020-prefeito_municipal_-_autoriza_remanejamento_dotacoes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6670/pl_no_061_2020-prefeito_municipal_-_programa_conciliacao_juridico-fiscal_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6671/pl_no_062_2020_-_presidente_da_cmc_-_subsidios_vereadores_e_presidente_cmc.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6576/pr_n_001_2020_-_da_mesa_diretora_-_suspensao_atividades_legislativas_pandemia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6577/pr_n_002_2020_-_da_mesa_diretora_-_altera_e_acrescenta_dispositivos_resolucao_158_2006.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6578/pr_n_003_2020_-_da_mesa_diretora_-_altera_dispositivos_resolucao_159_2006.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6642/pr_n_004_2020_-_da_presidente_cmc_-_constitui_comissao_representacao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6680/proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5950/requer._no_001_2020_-_urgencia_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5951/requer._no_002_2020_-_quebra_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5969/requer._no_003_2020_-_ver._lidio_-_organizar_tr_B3n8nau.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5970/requer._no_004_2020_-_ver._lidio_-_terminal_de__hxP20yg.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5971/requer._no_005_2020_-_ver._lidio_-_parque_munic_9n3WHdz.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5972/requer._no_006_2020_-_ver._graca_-_votos_aplausos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5973/requer._no_007_2020_-_ver._graca_-_votos_aplausos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5974/requer._no_008_2020_-_ver._pereira_-_led_recant_2PFfXdC.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5975/requer._no_009_2020_-_ver._pereira_-_isencao_ta_OZcZbk1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5976/requer._no_010_2020_-_ver._pereira_-_dia_n._sra._nazare.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5977/requer._no_011_2020_-_ver._geusa_-_medidas_prev_AhwMjx4.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5978/requer._no_012_2020_-_ver._geusa_-_drenagem_san_XZd31f2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5979/requer._no_013_2020_-_ver._geusa_-_praca_e_quad_2fRsJ08.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5980/requer._no_014_2020_-_ver._erivaldo_-_calcament_sNFWe14.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5981/requer._no_015_2020_-_ver._luizinho_-_recuperacao_galerias_travessa_santo_amaro.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5982/requer._no_016_2020_-_ver._evilasio_-_ambulanci_E0uL8mx.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5983/requer._no_017_2020_-_ver._evilasio_-_sede_prop_VpxW7nl.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5984/requer._no_018_2020_-_ver._evilasio_-_sessao_es_0kaACm5.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5985/requer._no_019_2020_-_ver._pereira_-_pavimentac_hT8ecSu.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5986/requer._no_020_2020_-_ver._pereira_-_praca_reca_NxQdBs9.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5987/requer._no_021_2020_-_ver._pereira_-_pavimentac_iGWHviT.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5988/requer._no_022_2020_-_ver._graca_-_campanha_lix_4XM1VJm.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5989/requer._no_023_2020_-_ver._graca_-_calcada_e_pi_z4Mdtr4.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5990/requer._no_024_2020_-_ver._fabiana_-_copias_pro_s2wYG64.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5991/requer._no_025_2020_-_ver._fabiana_-_coserto_ma_orkCCS5.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5993/requer._no_026_2020_-_ver._fabiana_-_pronunciam_yb9Pje5.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5994/requer._no_027_2020_-_ver._valdi_-_mutirao_ilum_m7BkAgs.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5995/requer._no_028_2020_-_ver._valdi_-_construcao_a_rThEZ5D.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5996/requer._no_029_2020_-_ver._evilasio_-_horario_a_zmef2uA.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5997/requer._no_030_2020_-_ver._evilasio_-_horario_a_OleIrve.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5998/requer._no_031_2020_-_ver._lidio_-_poda_arvores_0aFEree.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5999/requer._no_032_2020_-_ver._lidio_-_drenagem_rua_V2uj6yO.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6000/requer._no_033_2020_-_ver._lidio_-_poda_arvores_D6zNk2Z.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6001/requer._no_034_2020_-_ver._socorro_-_pavimentac_PEU2YG8.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6002/requer._no_035_2020_-_ver._graca_-_led_no_bairr_LM7STzZ.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6003/requer._no_036_2020_-_ver._graca_-_led_camboinha_iii.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6004/requer._no_037_2020_-_ver._graca_-_led_rua_tene_7VnwNJb.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6005/requer._no_038_2020_-_ver._ivanio_-_praca_de_ev_FN9G5mv.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6006/requer._no_039_2020_-_ver._ivanio_-_pavimentaca_P4qbaO6.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6007/requer._no_040_2020_-_ver._geusa_-_programacao__Ry0FPaO.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6008/requer._no_041_2020_-_ver._geusa_-_aumento_aten_78UJrDk.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6009/requer._no_042_2020_-_ver._geusa_-_castracao_e__EI4NkNK.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6010/requer._no_043_2020_-_ver._fabiana_-_reuniao_co_L9PTbFa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6011/requer._no_044_2020_-_ver._fabiana_-_relacao_ho_FuJDFNY.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6012/requer._no_045_2020_-_ver._pereira_-_banco_muni_AnTAQGk.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6013/requer._no_046_2020_-_ver._pereira_-_reducao_iss.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6014/requer._no_047_2020_-_ver._pereira_-_instalacao_nc9hNVw.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6023/requer._no_048_2020_-_ver._graca__-_curso_capac_k64Equb.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6024/requer._no_049_2020_-_ver._lidio_-_implementar__8j2KrQw.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6025/requer._no_050_2020_-_ver._lidio_-_utilizar_por_H50GUZJ.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6026/requer._no_051_2020_-_ver._lidio_-_mudanca_do_p_sVYk0xp.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6027/requer._no_052_2020_-_ver._pereira_-_implantaca_x90CkGl.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6028/requer._no_053_2020_-_ver._pereira_-_acoes_de_c_8fmlJk6.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6029/requer._no_054_2020_-_ver._pereira_-_execucao_d_FZmBP5I.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6030/requer._no_055_2020_-_ver._evilasio_-_pl_implan_R3TVpJd.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6031/requer._no_056_2020_-_ver._evilasio_-_construca_m0nJDY4.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6032/requer._no_057_2020_-_ver._evilasio_-_pl_equipa_IKErokE.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6033/requer._no_058_2020_-_ver._erivaldo_valdi_e_soc_iGWE7lu.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6034/requer._no_059_2020_-_ver._erivaldo_valdi_e_soc_Jf49FBn.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6035/requer._no_060_2020_-_ver._prof_luizinho_-_apre_XEtYg5c.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6036/requer._no_061_2020_-_ver._prof_luizinho_-_reti_RU39m84.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6037/requer._no_062_2020_-_ver._prof_luizinho_-_impl_QPyo5Pk.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6038/requer._no_063_2020_-_ver._ivanio_-_placas_idic_ZguFfzx.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6039/requer._no_064_2020_-_ver._ivanio_-_pavimentaca_hroTGjf.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6040/requer._no_065_2020_-_ver._ivanio_-_implantacao_WZ9Dsc3.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6041/requer._no_066_2020_-_ver._herlon_-_forneciment_TAFbY92.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6042/requer._no_067_2020_-_ver._geusa_-_explicacoes__24Fj08H.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6043/requer._no_068_2020_-_ver._geusa_-_informacoes__S3YckDC.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6044/requer._no_069_2020_-_ver._geusa_-_providencias_rmXtfdy.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6045/requer._no_070_2020_-_ver._valdi_-_implantacao__cd0x00x.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6046/requer._no_071_2020_-_ver._fabiana_-_resposta_oficio_encaminhado_ao_hospital_padre_alfredo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6047/requer._no_072_2020_-_ver.pereira_e_outros_-_ur_gPCBg8P.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6048/requer._no_073_2020_-_ver._lidio_-_projeto_de_m_luEMYrW.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6049/requer._no_074_2020_-_ver._evilasio_-_pavimenta_VGEk0lM.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6050/requer._no_075_2020_-_ver._evilasio_-_pavimenta_gC7vb3K.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6051/requer._no_076_2020_-_ver._fabiana_-_copia_docu_uHn6BJm.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6052/requer._no_077_2020_-_ver._fabiana_-_valores_ga_PSgdTj7.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6053/requer._no_078_2020_-_ver._fabiana_-_copia_docu_7mq7lRZ.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6054/requer._no_079_2020_-_ver._benival_e_rey_-_retr_2gNncN9.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6055/requer._no_080_2020_-_ver._benival_e_rey_-_lamp_7weTFKe.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6056/requer._no_081_2020_-_ver._valdi_-_galerias_plu_H3tQ5bm.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6057/requer._no_082_2020_-_ver._evilasio_-_sessao_so_up9HTT2.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6058/requer._no_083_2020_-_ver._graca_-_pavimentacao_KjLoI3H.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6059/requer._no_084_2020_-_ver._graca_-_revitalizaca_Ypb0Eer.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6060/requer._no_085_2020_-_ver._graca_-_transporte_i_G5ea1yK.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6061/requer._no_086_2020_-_ver._ivanio_-_linha_onibu_Ide5UXg.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6062/requer._no_087_2020_-_ver._geusa_-_sessao_espec_BG1ISH6.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6063/requer._no_088_2020_-_ver._geusa_-_sessao_espec_4CElv1X.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6064/requer._no_089_2020_-_ver._evilasio_-_pavimenta_ZUKlKXK.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6065/requer._no_090_2020_-ver.__evilasio_-_pavimenta_hOAnduQ.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6066/requer._no_091_2020_-_ver._pavimentacao_rua_sab_r6onm3R.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6067/requer._no_092_2020_-_ver._benival_e_rey_-_prev_peUTYhR.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6068/requer._no_093_2020_-_ver._prof._luizinho_-_pad_ZIO0DHe.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6069/requer._no_094_2020_-_ver._prof._luizinho_-_amp_iP8stvE.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6070/requer._no_095_2020_-_ver._pereira_-_isencao_ip_MSFVRXj.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6071/requer._no_096_2020_-_ver._pereira_-_pavimentac_7LRof4W.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6072/requer._no_097_2020_-_ver._pereira_-_terraplana_JobGFUD.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6073/requer._no_098_2020_-_ver._ivanio_-_parque_infa_M1sq5ho.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6074/requer._no_099_2020_-_ver._graca_e_outros_-_vot_tyZWz3f.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6084/requer._no_100_2020_-_ver._evilasio_-_pavimenta_WcV14u3.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6085/requer._no_101_2020_-_ver._evilasio_-_pavimenta_Ox5hi8F.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6086/requer._no_102_2020_-_ver._socorro_-_pavimentac_lQ7taxW.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6087/requer._no_103_2020_-_ver._lidio_-_restauracao__o0QIOYS.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6088/requer._no_104_2020_-_ver._lidio_-_restauracao__sDiok7I.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6089/requer._no_105_2020_-_ver._lidio_-_restauracao__tJSkc1E.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6090/requer._no_106_2020_-_ver._erivaldo_-_pintura_f_X8oMzzo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6091/requer._no_107_2020_-_ver._graca_-_participacao_63WEfwI.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6092/requer._no_108_2020_-_ver._graca_-_adesao_predi_PcD9MWX.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6093/requer._no_109_2020_-_ver._graca_-_pavimentacao_WpTy8nk.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6094/requer._no_110_2020_-_ver._ivanio_-_boias_e_pla_QGVxxjj.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6095/requer._no_111_2020_-_ver._ivanio_-_placas_indi_RSibyNi.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6096/requer._no_112_2020_-_ver._evilasio_-_estaciona_u8VDdoV.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6097/requer._no_113_2020_-_ver._pereira_-_pavimentac_UEjLxtq.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6098/requer._no_114_2020_-_ver._pereira_-_limpeza_e__rt1SfKK.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6099/requer._no_115_2020_-_ver._pereira_-_pavimentac_apnbXE1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6100/requer._no_116_2020_-_ver._erivaldo_-_podas_arv_cS84HqL.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6101/requer._no_117_2020_-_ver._erivaldo_-_votos_apl_9ephEBF.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6102/requer._no_118_2020_-_ver._pereira_-_ciclofaixa_kwac8sl.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6103/requer._no_119_2020_-_ver._divino_-_curso_capac_wFtJKS3.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6104/requer._no_120_2020_-_ver._valdi_-_sessao_espec_2Czj9Rh.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6105/requer._no_121_2020_-_ver._fabiana_-_tac_fiscal_0VFGWXQ.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6106/requer._no_122_2020_-_ver._fabiana_-_campanha_p_XGBAgD2.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6107/requer._no_123_2020_-_ver._fabiana_-_plano_cont_sE40UCd.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6108/requer._no_124_2020_-_ver._geusa_-_sessao_espec_o1reW6s.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6182/requer._no_125_2020_-_ver._evilasio_cavalcanti__UDeJPIF.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6183/requer._no_126_2020_-_ver._evilasio_cavalcanti__ssuqjNg.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6184/requer._no_127_2020_-_ver_evilasio_cavalcanti_-_Z5RyiHT.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6185/requer._no_128_2020_-_ver._herlon_cabral_-_tran_i2xa3MQ.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6186/requer._no_129_2020_-_ver._benival_severo_e_rey_-_pavimentacao_rua_celeste.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6187/requer._no_130_2020_-_ver._graca_rezende_-_cons_vJkdiTa.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6188/requer._no_131_2020_-_ver._graca_rezende_-_cons_LkQZ5mL.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6189/requer._no_132_2020_-_ver._graca_rezende_-_ilum_jNjlNmY.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6190/requer._no_133_2020_-_ver._pereira_-_construcao_dBCsjOs.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6191/requer._no_134_2020_-_ver._jose_pereira_-_ronda_jpSibFg.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6192/requer._no_135_2020_-_ver._jose_pereira_-_prorr_TAwzYmW.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6193/requer._no_136_2020_-_ver._prof._luizinho_-__pr_GgQkNOJ.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6194/requer._no_137_2020_-_ver._divino_felizardo_-_a_ti3cTjq.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6195/requer._no_138_2020_-_ver._divino_felizardo_-_b_sNLdm3w.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6196/requer._no_139_2020_-_ver._divino_felizardo_-___lSQgh3d.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6197/requer._no_140_2020_-_ver._piu_piu_-__votos_de__m2QAt23.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6198/requer._no_141_2020_-_ver._ivanio_-__lampadas_de_led__santa_catarina_e_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6199/requer._no_142_2020_-_ver._valdi_tartaruga_-__c_0rFMJkQ.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6200/requer._no_143_2020_-_ver._valdi_tartaruga_-__r_hObqpx6.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6201/requer._no_144_2020_-_ver._evilasio_cavalcanti__Vg0RxGE.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6202/requer._no_145_2020_-_ver._evilasio_cavalcanti__jpJ7UTW.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6203/requer._no_146_2020_-_ver._evilasio_cavalcanti__xxzUFBf.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6204/requer._no_147_2020_-_ver._ivanio_miramar_-_cal_6Sfntlo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6205/requer._no_148_2020_-_ver._graca_rezende_-_pavimenta_iii_rua_garopa.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6206/requer._no_149_2020_-_ver._graca_rezende_-_pavi_FKlTMQG.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6207/requer._no_150_2020_-_ver._jose_pereira_-__pavi_DtYOIy1.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6208/requer._no_151_2020_-_ver._benival_e_rey_-__que_cbU0KYo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6209/requer._no_152_2020_-_ver._benival_e_rey_-_asfa_Csok5jC.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6210/requer._no_153_2020_-_ver._jose_pereira_-_inclu_BLUjl9T.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6211/requer._no_154_2020_-_ver._jose_pereira_-__camp_MShnprE.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6212/requer._no_155_2020_-_ver._ivanio_da_miramar_-__qXWppG6.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6213/requer._no_156_2020_-_ver._graca_rezende_-__rea_K8bqIbu.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6214/requer._no_157_2020_-_ver._valdi_tartaruga_-__i_JC2GC3w.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6215/requer._no_158_2020_-_ver._valdi_tartaruga_-__placa_amazonia_parque.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6216/requer._no_159_2020_-_ver._erivaldo_piu-piu_-_i_GUITPOR.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6217/requer._no_160_2020_-_ver._evilasio_cavalcanti__aV3Jkqv.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6218/requer._no_161_2020_-_ver._evilasio_cavalcanti__CDjUsbq.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6219/requer._no_162_2020_-_ver._evilasio_cavalcanti__ghLKawi.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6220/requer._no_163_2020_-_ver._maria_do_socorro_-_pavimentacao_rua_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6221/requer._no_164_2020_-_ver._maria_do_socorro_-_e_ibEmHB8.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6222/requer._no_165_2020_-_ver._fabiana_regis_-_faix_tlm5JK8.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6223/requer._no_166_2020_-_ver._fabiana_regis_-_cons_AbOJP9h.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6224/requer._no_167_2020_-_ver._fabiana_regis_-_plan_0MFQaCn.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6225/requer._no_168_2020_-_ver._erivaldo_piu-piu_-___TQJK5aD.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6226/requer._no_169_2020_-_ver._jose_pereira_-_estac_FvsQogK.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6227/requer._no_170_2020_-_ver._jose_pereira_-__estacionamento_de_carga_e_descarga_intermares.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6228/requer._no_171_2020_-_ver._jose_pereira_-__vaga_PrFzCRL.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6229/requer._no_172_2020_-_ver._luizinho_-_curso_pri_nL51iE8.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6230/requer._no_173_2020_-_ver._geusa_ribeiro_-_retorno_eja.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6231/requer._no_174_2020_-_ver._geusa_ribeiro_-__cur_EgqbweV.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6232/requer._no_175_2020_-_ver_geusa_ribeiro_-__cons_FIVF4DG.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6233/requer._no_177_2020_-_ver._graca_rezende_-_unid_xswpZek.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6234/requer._no_177_2020_-_ver._graca_rezende_-_unid_apPWVJY.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6235/requer._no_178_2020_-_ver._graca_rezende_e_outr_b9SIxKA.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6236/requer._no_179_2020_-_ver._divino_felizardo_-___wfsG0dQ.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6237/requer._no_180_2020_-_ver._divino_felizardo_-_r_IsBZHT3.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6238/requer._no_181_2020_-_ver._divino_felizardo_-___BvmC7gS.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6239/requer._no_182_2020_-_ver._evilasio_cavalcanti__wWM1JKB.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6240/requer._no_183_2020_-_ver._evilasio_cavalcanti__0uqlEsu.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6241/requer._no_184_2020_-_ver._evilasio_cavalcanti__kb7XM74.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6242/requer._no_185_2020_-_ver._divino_felizardo_-_implementar_lombadas_rua_rio_botafogo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6243/requer._no_186_2020_-_ver._divino_felizardo_-___aQAtJnv.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6244/requer._no_187_2020_-_ver._graca_rezende_-_moca_Yd3aopS.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6245/requer._no_188_2020_-_ver._graca_rezende_-_voto_S2f0X9P.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6246/requer._no_189_2020_-_ver._graca_rezende_-__pl__xCmEwO9.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6247/requer._no_190_2020_-_ver._jose_pereira_-__usar_0h9j0iB.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6248/requer._no_191_2020_-_ver._jose_pereira_-_equip_yL0IlYq.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6249/requer._no_192_2020_-_ver._jose_pereira_-_inclusao_pavimenta_rua_lirios_do_vale.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6250/requer._no_193_2020_-_ver._fabiana_regis_-_impl_mBueuBy.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6251/requer._no_194_2020_-_ver_fabiana_regis_-__susp_QDQRrw0.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6252/requer._no_195_2020_-_ver_fabiana_regis_-__impl_odxLLoX.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6253/requer._no_196_2020_-_ver._reinaldo_lima_-__pro_ml3FrQY.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6255/requer._no_198_2020_-_ver._reinaldo_lima_-_lice_P59B3Aj.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6256/requer._no_199_2020_-_ver._geusa_ribeiro_-_lice_Y58GVPc.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6257/requer._no_200_2020_-_ver._jose_pereira_e_outro_3lCV2rH.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6116/requer._no_201_2020_-_ver._evilasio_cavalcanti__xFHPARK.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6117/requer._no_202_2020_-_ver._evilasio_cavalcanti__cfoISXU.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6118/requer._no_203_2020_-__ver._evilasio_cavalcanti_VKBx3lk.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6119/requer._no_204_2020_-_ver._luizinho.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6120/requer._no_205_2020_-_ver._luizinho.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6122/requer._no_206_2020_-_ver._fabiana_regis.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6123/requer._no_207_2020_-_ver._fabiana_regis.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6124/requer._no_208_2020_-_ver._fabiana_regis.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6121/requer._no_209_2020_-_ver._herlon_cabral_-_poli_RaPhjoj.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6125/requer._no_210_2020_-_ver._valdi_tartaruga.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6126/requer._no_211_2020_-_ver._valdi_tartaruga.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6127/requer._no_212_2020_-_ver._benival_severo_-__il_fidX9o3.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6128/requer._no_213_2020_-_ver._benival_severo_-__li_P3mW6T7.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6129/requer._no_214_2020_-_ver._benival_severo_-_imp_asJH2pH.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6130/requer._no_215_2020_-_ver._graca_rezende_-_ilum_45bovcV.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6131/requer._no_216_2020_-_ver._ivanio_da_miramar_-__M5OL9ho.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6132/requer._217_ver_luizinho.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6133/requer._218_ver._fabiana.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6134/requer._219_ver._fabiana.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6135/requer._220_ver_evilasio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6136/requer._221_ver_evilasio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6137/requer._222_ver_evilasio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6138/requer._223_ver_graca.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6139/requer._224_ver_graca.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6140/requer._225_ver_geusa.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6141/requer._226_ver_geusa_fabiana_e_herlon.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6142/requer._227_ver_herlon_geusa_e_fabiana.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6143/requer._228_ver._geusa_fabiana_e_herlon.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6144/requer._229_ver_rey.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6145/requer._230_ver_pereira.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6146/requer._231_ver_pereira.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6147/requer._232__ver_pereira.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6160/requer._no_233_2020_-_ver._evilasio_cavalcanti__jOd6Yx3.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6161/requer._no_234_2020_-_ver._evilasio_cavalcanti__t9bLlQY.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6162/requer._no_235_2020_-_ver._evilasio_cavalcanti__bIuzkRb.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6163/requer._no_236_2020_-_ver._geusa_ribeiro_-_auxi_E3lZBRB.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6164/requer._no_237_2020_-_ver._geusa_ribeiro_-_acao_mxpJanm.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6165/requer._no_238_2020_-_ver._jose_pereira_-_instalacao_de_lavatorios_portateis_no_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6166/requer._no_239_2020_-_ver._jose_pereira_-_voto__yLxCH6N.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6167/requer._no_240_2020_-_ver._jose_pereira_-_auxil_ubVs86k.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6168/requer._no_241_2020_-_ver._valdi_tartaruga_-_co_p1BAiye.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6169/requer._no_242_2020_-_ver._prof_luizinho_-_kit_covid-19_isolamento.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6170/requer._no_243_2020_-_ver._prof_luizinho_-_rond_wUu0Fu9.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6171/requer._no_244_2020_-_ver._erivaldo_silva_ivani_v69hlcx.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6172/requer._no_245_2020_-_ver._benival_severo_-_cam_5esQjpB.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6173/requer._no_246_2020_-_ver._benival_severo_-_auxilio_financeiro_ou_em_cestas_basicas_aos_trabalhadores_do_transporte_escolar_e_aos_taxistas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6174/requer._no_247_2020_-_ver._graca_rezende_-_info_hkgARfv.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6175/requer._no_248_2020_-_ver._graca_rezende_-_auxi_GTyKHMY.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6176/requer._no_249_2020_-_ver._herlon_fabiana_e_geu_QoTU4Uv.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6177/requer._no_250_2020_-_ver._herlon_geusa_e_fabia_b3x8E04.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6178/requer._no_251_2020_-_ver._herlon_cabral_-_info_lSwXaAH.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6179/requer._no_252_2020_-_ver._herlon_cabral_-_info_EvUl5lF.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6180/requer._no_253_2020_-_ver._fabiana_regis_-_decr_erDCjLq.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6181/requer._no_254_2020_-_ver._benival_e_valdi_-_se_mPm1U8g.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6258/requer._no_255_2020_-_ver._graca_rezende_-_deba_mhON7rj.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6259/requer._no_256_2020_-_ver._graca_rezende_-_voto_Y2ePnjq.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6260/requer._no_257_2020_-_ver._graca_rezende_-_espa_MkzdmC1.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6261/requer._no_258_2020_-_ver._prof._luizinho_-_rec_6nvGkDi.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6262/requer._no_259_2020_-_ver._herlon_cabral_-_isen_q9dgcHW.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6263/requer._no_260_2020_-_ver._jose_pereira_-_pi_de_concessao_de_auxilio_emergencial_aos_permissionarios_do_servico_de_taxi_e_mototaxi_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6264/requer._no_261_2020_-_ver._jose_pereira_-_inclu_bUj7asG.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6265/requer._no_262_2020_-_ver._jose_pereira_-_parce_Dn7KrbY.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6266/requer._no_263_2020_-_ver._erivaldo_piu_piu_-_s_PSwVyom.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6267/requer._no_264_2020_-_ver._geusa_ribeiro_-_solicitacao_de_informacao_a_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6268/requer._no_265_2020_-_ver._geusa_ribeiro_-_limp_Kl5JDe6.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6269/requer._no_266_2020_-_ver._divino_felizardo_-_m_IXxSR9H.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6270/requer._no_267_2020_-_ver._evilasio_cavalcanti__6JmJOot.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6271/requer._no_268_2020_-_ver._evilasio_cavalcanti__BcSvrRO.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6272/requer._no_269_2020_-_ver._evilasio_cavalcanti__xRs4yQw.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6273/requer._no_270_2020_-_ver._benival_severo_-_imp_6lkcOsq.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6274/requer._no_271_2020_-_ver._geusa_ribeiro_-_auxi_7SmfJRt.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6275/requer._no_272_2020_-_ver._evilasio_cavalcanti__mBkJhYI.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6276/requer._no_273_2020_-_ver._valdi_tartaruga_-_su_SYhYoQy.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6277/requer._no_274_2020_-_ver._valdi_tartaruga_-_co_b9wglnp.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6278/requer._no_275_2020_-_ver._graca_rezende_-_repa_xYumkqV.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6279/requer._no_276_2020_-_ver._graca_rezende_-_sess_EaJb6RY.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6280/requer._no_277_2020_-_ver._graca_rezende_-_cole_z8EFFQa.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6281/requer._no_278_2020_-_ver._erivaldo_piu_piu_-_c_VgMUlsx.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6282/requer._no_279_2020_-_ver._erivaldo_piu_piu_-_terraplanagem_de_todas_as_ruas_do_bairro_oceania.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6283/requer._no_280_2020_-_ver._valdi_tarturuga_-_pa_2VgIu2C.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6284/requer._no_281_2020_-_ver._valdi_tartaruga_-_ca_YpGgMmR.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6285/requer._no_282_2020_-_ver._valdi_tartaruga_-_ex_tt0GQz1.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6286/requer._no_283_2020_-_ver._prof_luizinho_-_refo_GVjneHp.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6287/requer._no_284_2020_-_ver._jose_pereira_-_pavim_brugEYo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6288/requer._no_285_2020_-_ver._jose_pereira_-_proib_xRnQj2I.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6289/requer._no_286_2020_-_ver._jose_pereira_-_teste_3lzy5Ck.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6290/requer._no_287_2020_-_ver._fabiana_regis_e_outr_7184HvD.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6291/requer._no_288_2020_-_ver._fabiana_regis_e_outr_mKVWgMw.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6292/requer._no_289_2020_-_ver._fabiana_regis_e_outr_nJqOHcn.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6293/requer._no_290_2020_-_ver._geusa_ribeiro_-_recr_7XjCVme.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6294/requer._no_291_2020_-_ver._fabiana_regis_-_insc_KsgOTX8.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6295/requer._no_292_2020_-_ver._fabiana_regis_-_elei_nUzNbn0.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6296/requer._no_293_2020_-_ver._fabiana_regis_-_fund_MBxNuwF.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6297/requer._no_294_2020_-_ver._socorro_gomes_-_voto_cWipODA.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6298/requer._no_295_2020_-_ver._evilasio_cavalcanti__jgNJw8H.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6299/requer._no_296_2020_-_ver._evilasio_cavalcanti__R3ZA5Y9.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6300/requer._no_297_2020_-_ver._evilasio_cavalcanti__P3Zdhui.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6301/requer._no_298_2020_-_ver._graca_rezende_-_pavi_AolXLJQ.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6302/requer._no_299_2020_-_ver._graca_rezende_-_voto_tC0rfJu.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6303/requer._no_300_2020_-_ver._graca_rezende_-_dist_4arNO2C.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6304/requer._no_301_2020_-_ver._prof._luizinho_e_ver._graca_rezende_-_votos_de_profundo_pesar_pela_sra._rivane_beltrao_luna.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6305/requer._no_302_2020_-_ver._prof._luizinho_e_ver._graca_rezende_-_votos_de_aplausos_ao_sec._de_seguranca_isaias_vieira.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6306/requer._no_303_2020_-_ver._lidio_jose_-_asfaltamento_da_ruas_para_implantacao_de_terceira_via_em_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6307/requer._no_304_2020_-_ver._lidio_jose_-_disponibiizacao_de_linha_de_credito_e_formas_de_recuperacao_financeira_aos_comerciantes_afetados_pela_pandemia.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6308/requer._no_305_2020_-_ver._graca_rezende_-_concessao_de_auxilio_financeiro_ou_alimentar_aos_vendedores_ambulantes_feirantes_e_autonomos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6309/requer._no_306_2020_-_ver._graca_rezende_-_kit_de_higiene_nas_comunidades_e_periferias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6310/requer._no_307_2020_-_ver._graca_rezende_-_implantacao_do_programa_vale_gas.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6311/requer._no_308_2020_-_ver._valdi_tartaruga_-_substituicao_das_lampadas_dos_postes_em_oceania_e_vila_feliz.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6312/requer._no_309_2020_-_ver._valdi_tartaruga_-_multirao_de_servicos_em_oceania_e_vila_feliz.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6313/requer._no_310_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6314/requer._no_311_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6315/requer._no_312_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6316/requer._no_313_2020_-_ver._jose_pereira_-_aderir_o_programa_o_brasil_conta_comigo.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6317/requer._no_314_2020_-_ver._jose_pereira_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6318/requer._no_315_2020_-_ver._jose_pereira_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6319/requer._no_316_2020_-_ver._geusa_ribeiro_-_asfaltamento_de_ruas_em_camalau.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6320/requer._no_317_2020_-_ver._geusa_ribeiro_-_retorno_financeiro_ao_haras_quatro_patas.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6321/requer._no_318_2020_-_ver._geusa_ribeiro_-_projeto_revive_do_governo_federal_e_comissao_de_representacao.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6322/requer._no_319_2020_-_ver._jose_pereira_e_outros_-_urgencia_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6324/requer._no_320_2020_-_ver._jose_pereira_-_dispensa_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6323/requer._no_321_2020_-_ver._ivanio_da_miramar_-_pavimentacao_de_calcada_e_construcao_de_novos_bancos_na_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6325/requer._no_322_2020_-_ver._ivanio_da_miramar_-_mudanca_faixa_de_pedestre_praca_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6326/requer._no_323_2020_-_ver._graca_rezende_-_pi_que_institui_o_dia_do_casamento_civil_comunitario.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6327/requer._no_324_2020_-_ver._geusa_ribeiro_-_comerciantes_turismo_pandemia.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6328/requer._no_325_2020_-_ver._geusa_ribeiro_-_inclusao_do_empreender_mulher_na_dotacao_orcamentaria_do_empreender_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6329/requer._no_326_2020_-_ver._valdi_tartaruga_-_instalacao_de_cameras_bairros_verdes_mares_e_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6330/requer._no_327_2020_-_ver._valdi_tartaruga_-_plano_preventivo_e_ostensivo_dengue.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6331/requer._no_328_2020_-_ver._erivaldo_piu_piu_-_terraplanagem_de_todas_as_rua_do_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6332/requer._no_329_2020_-_ver._geusa_ribeiro_-_asfalto_em_ruas_na_vila_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6333/requer._no_330_2020_-_ver._lidio_jose_-_denominacao_de_praca_bom_jesus_ressuscitado_em_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6334/requer._no_331_2020_-_ver._jose_pereira_-_drenagem_e_calcamento_na_praia_do_poco.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6335/requer._no_332_2020_-_ver._jose_pereira_-_criacao_e_instalacao_de_mini-biblioteca_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6336/requer._no_333_2020_-_ver._jose_pereira_-_recuperacao_na_pavimentacao_de_rua_no_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6337/requer._no_334_2020_-_ver._evilasio_cavalcanti_-_solucao_de_incorrecoes_na_pavimentacao_em_camalau.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6338/requer._no_335_2020_-_ver._evilasio_cavalcanti_-_problemas_de_alagamento_em_galerias_pluviais_na_praia_do_poco..pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6339/requer._no_336_2020_-_ver._graca_rezende_-_treinamento_dos_coveiros_e_servidores_dos_cemiterios_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6340/requer._no_337_2020_-_ver._graca_rezende_-_aulas_online_para_as_turmas_do_fundamental_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6341/requer._no_338_2020_-_ver._fabiana_regis_-_distribuicao_de_cestas_basicas_a_populacao_lgbtqi.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6342/requer._no_339_2020_-_ver._jose_pereira_-_dispensa_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6358/requer._no_340_2020_-_inexiste.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6343/requer._no_341_2020_-_ver._benival_severo_-_solicitando_servicos_de_terraplanagem_no_parque_esperanca.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6344/requer._no_342_2020_-_ver._divino_felizardo_-_pi_implantacao_de_comedouros_e_bebedouros_para_os_animais.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6345/requer._no_343_2020_-_ver._jose_pereira_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6346/requer._no_344_2020_-_ver._jose_pereira_-_drenagem_em_bairros_do_municipio_em_parceria_com_a_caixa.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6347/requer._no_345_2020_-_ver._jose_pereira_-_terraplanagem_urgente_em_ruas_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6348/requer._no_346_2020_-_do_bloco_de_vereadores_de_oposicao_-_sessao_especial_privatizacao_da_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6349/requer._no_347_2020_-_ver._divino_felizardo_-_testes_de_covid-19_para_os_agentes_de_transito_e_equipe_da_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6350/requer._no_348_2020_-_ver._graca_rezende_-_implantacao_de_projetos_para_os_alunos_pos_pandemia.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6351/requer._no_349_2020_-_ver._graca_rezende_-_testes_de_covid-19_para_a_educacao.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6352/requer._no_350_2020_-_ver._graca_rezende_-_entrega_de_material_escolar_pelos_mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6353/requer._no_351_2020_-_ver._evilasio_cavalcanti_-_realizacao_de_reparos_na_iluminacao_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6354/requer._no_352_2020_-_ver._evilasio_cavalcanti_-_substituicao_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6355/requer._no_353_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6356/requer._no_354_2020_-_ver._seu_lidio_e_outros_-_urgencia_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6357/requer._no_355_2020_-_ver._jose_pereira_-_dispensa_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6359/requer._no_356_2020_-_ver._evilasio_cavalcanti_e_outros_-_urgencia_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6360/requer._no_357_2020_-_ver._graca_rezende_-_parabenizando_prefeito_e_efraim_filho.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6361/requer._no_358_2020_-_ver._prof_luizinho_-_placa_identificacao_ceo.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6362/requer._no_359_2020_-_ver._jose_pereira_-_bicicleta_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6363/requer._no_360_2020_-_ver._jose_pereira_-_notificacao_terreno_baldio.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6364/requer._no_361_2020_-_ver._jose_pereira_-_programa_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6365/requer._no_362_2020_-_ver._divino_felizardo_-_praca_das_corujas.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6366/requer._no_363_2020_-_ver._valdi_tartaruga_-_iluminacao_noturna_dique.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6367/requer._no_364_2020_-_ver._valdi_tartaruga_-_posto_salva_vidas.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6368/requer._no_365_2020_-_ver._lidio_jose_-_cacambas_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6369/requer._no_366_2020_-_ver._lidio_jose_-_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6370/requer._no_367_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_juscelino_kubistchek.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6371/requer._no_368_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_monsenhor_jose.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6372/requer._no_369_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_ismael_farias.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6373/requer._no_370_2020_-_ver._fabiana_regis_-_despachos_revitalizacao_dique.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6374/requer._no_371_2020_-_ver._fabiana_regis_-_relatorio_ginasio_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6375/requer._no_372_2020_-_ver._fabiana_regis_-_plano_retorno_aulas.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6376/requer._no_373_2020_-_ver._graca_rezende_-_pavimentacao_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6377/requer._no_374_2020_-_ver._graca_rezende_-_terraplanagem_camboinha_2.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6378/requer._no_375_2020_-_ver._geusa_ribeiro_-_conselho_municipal_juventude.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6379/requer._no_376_2020_-_ver._geusa_ribeiro_-_onibus_jacare_renascer.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6380/requer._no_377_2020_-_ver._geusa_ribeiro_-_planejamento_estrategico_cras.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6381/requer._no_378_2020_-_ver._ivanio_da_miramar_-_pavimentacao_francisco_serafim.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6382/requer._no_379_2020_-_ver._valdi_tartaruga_-_quadriciclos_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6383/requer._no_380_2020_-_ver._valdi_tartaruga_-_recuperacao_calcamento_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6384/requer._no_381_2020_-_ver._fabiana_regis_-_multas_semaforos_cidade.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6385/requer._no_382_2020_-_ver._fabiana_regis_-_criacao_escola_surf_dique.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6386/requer._no_383_2020_-_ver._fabiana_regis_-_copias_notas_fiscais_covid-19.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6387/requer._no_384_2020_-_ver._jose_pereira_-_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6388/requer._no_385_2020_-_ver._evilasio_cavalcanti_-_substituicao_led_renascer.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6389/requer._no_386_2020_-_ver._evilasio_cavalcanti_-_canteiro_escola_adolfo_maia.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6390/requer._no_387_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_renascer_2.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6391/requer._no_388_2020_-_ver._ivanio_da_miramar_-_reparo_calcada_camalau.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6392/requer._no_389_2020_-_ver._graca_rezende_-_galeria_ex-secretarios_educacao.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6395/requer._no_390_2020_-_ver._herlon_cabral_-_mocao_jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6396/requer._no_391_2020_-_ver._graca_rezende_-_pavimentacao_rua_professor_clodoaldo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6397/requer._no_392_2020_-_ver._graca_rezende_-_alertas_sim-p_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6398/requer._no_393_2020_-_ver._socorro_gomes_-_pavimenta_rua_mar_azul.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6399/requer._no_394_2020_-_ver._professor_luizinho_-_pintura_fachada_policlinica.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6400/requer._no_395_2020_-_ver._professor_luizinho_-_calcamento__rua_jose_gomes.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6401/requer._no_396_2020_-_ver._ivanio_da_miramar_-_banheiros_quadra_beach_soccer.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6402/requer._no_397_2020_-_ver._ivanio_da_miramar_-_letreiro_eu_amo_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6403/requer._no_398_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6404/requer._no_399_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6405/requer._no_400_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6406/requer._no_401_2020_-_ver._fabiana_regis_-_campanha_sinal_vermelho.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6407/requer._no_402_2020_-_ver._fabiana_regis_-_copia_licitacao_dique.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6408/requer._no_403_2020_-_ver._fabiana_regis_-_comprovacao_duodecimo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6409/requer._no_404_2020_-_divino_felizardo_-_transito_veiculo_automotores.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6410/requer._no_405_2020_-_ver._divino_felizardo_-_construcao_via_acesso_transito.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6411/requer._no_406_2020_-_ver._graca_rezende_-_praca_bela_vista_ii.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6412/requer._no_407_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6413/requer._no_408_2020_-_ver._jose_pereira_-_luminarias_led_intermares.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6414/requer._no_409_2020_-_ver._jose_pereira_-_reforco_gcm_intermares.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6425/requer._no_410_2020_-_ver._socorro_gomes_-_lampadas_led_jacare_renascer.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6427/requer._no_411_2020_-_ivanio_da_miramar_-_construcao_mercado_peixes.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6428/requer._no_412_2020_-_ivanio_da_miramar_-_carrinho_reboque_embarcacoes.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6429/requer._no_413_2020_-_benival_severo_-_retorno_onibus_jacare_integracao.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6430/requer._no_414_2020_-_ver._benival_severo_-_terraplanagem_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6431/requer._no_415_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6432/requer._no_416_2020_-_ver._jose_pereira_-_conscientizacao_setembro_verde.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6433/requer._no_417_2020_-_ver._jose_pereira_-_cobertura_praca_taxi_centro.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6434/requer._no_418_2020_-_ver._valdi_tartaruga_-_retorno_onibus_jacare.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6435/requer._no_419_2020_-_ver._geusa_ribeiro_-_guarda_ambiental_miramar.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6436/requer._no_420_2020_-_ver._geusa_ribeiro_-_organizacao_praia_miramar.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6437/requer._no_421_2020_-_ver._geusa_ribeiro_-_retorno_onibus.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6438/requer._no_422_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6439/requer._no_423_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6440/requer._no_424_2020_-_ver._evilasio_cavalcanti_-_imovel_escola.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6441/requer._no_425_2020_-_ver._socorro_gomes_-_terraplanagem_pavimentacao_renascer.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6442/requer._no_426_2020_-_ver._socorro_gomes_-_poda_limpeza_praca.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6443/requer._no_427_2020_-_ver._graca_rezende_-_psf_bela_vista_2.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6444/requer._no_428_2020_-_ver._graca_rezende_-_planejamento_aulas_atividades.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6445/requer._no_429_2020_-_ver._graca_rezende_-_oftalmologista_creches__escolas.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6446/requer._no_430_2020_-_ver._valdi_tartaruga_-_dispensa_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6447/requer._no_431_2020_-_ver._geusa_ribeiro_-_contrato_dois_anos.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6448/requer._no_432_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6449/requer._no_433_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6450/requer._no_434_2020_-_ver._jose_pereira_-_instalacao_relogio_digital.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6451/requer._no_435_2020_-_ver._valdi_tartaruga_-_substituicao_postes_intermares.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6452/requer._no_436_2020_-_ver._valdi_tartaruga_-_construcao_espacos_para_esportes.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6516/requer._no_437_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6517/requer._no_438_2020_-_ver._evilasio_cavalcanti_-_instalacao_de_lixeiras_centro.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6518/requer._no_439_2020_-_ver._evilasio_cavalcanti_-_solucao_problemas_galerias_pluviais.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6453/requer._no_440_2020_-_ver._graca_rezende_-_nomeacao_viaduto_br230.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6454/requer._no_441_2020_-_ver._graca_rezende_-_mocao_dia_educador_fisico.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6455/requer._no_442_2020_-_ver._graca_rezende_-_mini-urbanizacao_box_jacare.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6462/requer._no_443_2020_-_ver._jose_pereira_-_refletores_largo_nazare.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6463/requer._no_444_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6464/requer._no_445_2020_-_ver._jose_pereira_-_convenio_plano_saude.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6465/requer._no_446_2020_-_ver._lidio_jose_-_restauracao_praca_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6466/requer._no_447_2020_-_ver._lidio_jose_-_limpeza_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6467/requer._no_448_2020_-_ver._benival_severo_-_lombadas_fisicas_renascer_2.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6519/requer._no_449_2020_-_ver._geusa_ribeiro_-_convenio_fortaleza_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6468/requer._no_450_2020_-_valdi_tartaruga_-_navios_porto_visitacao.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6470/requer._no_451_2020_-_graca_rezende_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6471/requer._no_452_2020_-_graca_rezende_-_estadio_futebol.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6469/requer._no_453_2020_-_ver._fabiana_regis_-_estacionamento_dique.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6472/requer._no_454_2020_-_ver._fabiana_regis_-_habilitacao_mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6521/requer._no_455_2020_-_ver._fabiana_regis_-_campanha_orientacao_transito.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6522/requer._no_456_2020_-_ver._fabiana_regis_-_interdicao_ruas_pratica_esportes.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6523/requer._no_457_2020_-_ver._jose_pereira_-_servico_de_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6524/requer._no_458_2020_-_ver._jose_pereira_-_acessibilidade_praia_do_poco.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6525/requer._no_459_2020_-_ver._jose_pereira_-_instalacao_coletores_de_lixo_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6526/requer._no_460_2020_-_ver._benival_severo_-_protecao_campo_futebol_renascer_3.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6527/requer._no_461_2020_-_ver._valdi_tartaruga_-_faixa_de_pedestre_intermares.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6528/requer._no_462_2020_-_ver._valdi_tartaruga_-_construcao_kitesurf_intermares_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6529/requer._no_463_2020_-_ver._professor_luizinho_-_calcamento_rua_camboinha.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6530/requer._no_464_2020_-_ver._professor_luizinho_-_calcamento_rua_camboinha.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6531/requer._no_465_2020_-_ver._graca_rezende_-_pavimentacao_joao_machado_e_ismael_farias.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6532/requer._no_466_2020_-_ver._graca_rezende_-_material_publicitario.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6533/requer._no_467_2020_-_ver._divino_felizardo_-_coberta_psf_renascer.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6534/requer._no_468_2020_-_ver._divino_felizardo_-_curso_de_capacitacao_psf.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6535/requer._no_469_2020_-_ver._prof._luizinho_-_terraplanagem_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6536/requer._no_470_2020_-_ver._valdi_tartaruga_-_instalacao_faixa_de_pedetres_lombadas_intermares.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6537/requer._no_471_2020_-_ver._valdi_tartaruga_-_lista_ceps_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6538/requer._no_472_2020_-_ver._divino_felizardo_-_revitalizacao_portal_entrada_intermares.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6539/requer._no_473_2020_-_ver._divino_felizardo_-_praca_ademar_alves_intermares.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6540/requer._no_474_2020_-_ver._graca_rezende_-_construcao_creche_camboinha.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6541/requer._no_475_2020_-_ver._graca_rezende_-_construcao_escola_quadra_poliesportiva_camboinha.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6542/requer._no_476_2020_-_ver._graca_rezende_-_revitalizacao_praca_da_palmeira_centro.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6549/requer._no_477_2020_-_ver._fabiana_regis_-_inclusao_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6550/requer._no_478_2020_-_ver._fabiana_-_divulgar_lei_55_2018.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6551/requer._no_479_2020_-_ver._fabiana_-_cumprimento_lei_55_2018.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6584/requer._no_480_2020_-_ver._socorro_gomes_-_restaurante_popular_jacare.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6585/requer._no_481_2020_-_ver._socorro_gomes_-_mercado_publico_oceania.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6586/requer._no_482_2020_-_ver._socorro_gomes_-_asfaltamento_jose_araken_jacare.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6552/requer._no_483_2020_-_ver._ivanio_-_calcamento_rua_vila_maria.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6553/requer._no_484_2020_-_ver._pereira_-_mutirao_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6555/requer._no_486_2020_-_ver._pereira_-_placas_trafego_bicicletas_intermares.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6556/requer._no_487_2020_-_ver._fabiana_-_palestras_cancer_de_mama.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6557/requer._no_488_2020_-_ver._fabiana_-_pactuacao_governo_estado_cirurgias_cataratas.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6558/requer._no_489_2020_-_ver._fabiana_-_exames_mamografias_outubro_rosa.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6559/requer._no_490_2020_-_ver._valdi_-_postes_iluminacao_ginasio_vila_feliz.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6560/requer._no_491_2020_-_ver._valdi_-_rede_eletrica_rua_mar_belo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6587/requer._no_492_2020_-_ver._divino_-_combate_surto_esporotricose.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6588/requer._no_493_2020_-_ver._divino_-_pavimentacao_rua_amorim_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6589/requer._no_494_2020_-_ver._divino_-_regularizacao_galpoes_distrito_mecanico.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6590/requer._no_495_2020_-_ver._rey_-_posto_de_saude_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6591/requer._no_496_2020_-_ver._rey_-_atendimento_postos_saude_renascer_ate_22h.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6592/requer._no_497_2020_-_ver._rey_-_construcao_creche_renascer_iv.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6593/requer._no_498_2020_-_ver._pereira_-_pavimentacao_rua_geraldo_carvalho.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6594/requer._no_499_2020_-_ver._pereira_-_limpeza_orla_intermares.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6595/requer._no_500_2020_-_ver._pereira_-_rondas_praca_joao_lacerda_e_entorno.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6596/requer._no_501_2020_-_ver._valdi_-_recuperacao_canteiro_central_rua_djalma_gusmao.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6597/requer._no_502_2020_-_ver._valdi_-_calcadao_av_jair_cavalcante_ate_estacao_cbtu.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6598/requer._no_503_2020_-_ver._valdi_-_iluminacao_led_praca_do_surfista.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6599/requer._no_504_2020_-_ver._geusa_-_informacoes_entrega_moradias_e_beneficiarios_ocupacoes.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6600/requer._no_505_2020_-_ver._evilasio_-_projeto_drenagem_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6601/requer._no_506_2020_-_ver._evilasio_-_projeto_captacao_energia_solar_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6602/requer._no_507_2020_-_ver._graca_-_implementacao_policlinica_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6603/requer._no_508_2020_-_ver._graca_-_unidade_movel_saude_mulher_exames_mamografia.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6604/requer._no_509_2020_-_ver._graca_-_centro_de_referencia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6623/requer._no_510_2020_-_ver._rey_-_reforma_mercado_publico_renascer.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6624/requer._no_511_2020_-_ver._rey_-_calcamento_rua_santa_guia.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6612/requer._no_512_2020_-_ver._divino_felizardo__-_construcao_pier_renascer_3.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6613/requer._no_513_2020_-_ver._divino_felizardo_-_parada_onibus_renascer_3.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6614/requer._no_514_2020_-_ver._divino_felizardo_-_caicaras_artesanais_renascer_3.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6615/requer._no_515_2020_-_ver._prof_luizinho_-_pintura_quadra_poliesportiva_camalau.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6616/requer._no_516_2020_-_ver._fabiana_regis_-_contratados_meses_julho_agosto_setembro_outubro.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6617/requer._no_517_2020_-_ver._fabiana_regis_-_documentos_denuncias_folha_pagamento.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6618/requer._no_518_2020_-_ver._fabiana_regis_-_academia_ginastica_camalau.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6619/requer._no_519_2020_-_ver._valdi_tartaruga_-_construcao_calcada_intermares.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6658/requer._no_520_2020_-_ver._pereira_-_sacolas_plasticas_dejetos_animais.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6659/requer._no_521_2020_-_ver._pereira_-_postes_e_lampadas_academia_olimpia_intermares.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6660/requer._no_522_2020_-_ver._pereira_-_melhorias_giradouro_largo_nazare.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6620/requer._no_523_2020_-_ver._graca_rezende_-_programa_nutricao_escolas.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6621/requer._no_524_2020_-_ver._graca_rezende_-_inclusao_aula_informatica_tecnologia.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6625/requer._no_526_2020_-_ver._divino_-_pavimentacao_travessa_carolino_cardoso.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6626/requer._no_527_2020_-_ver._divino_-_pavimentacao_rua_porto_marseille.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6627/requer._no_528_2020_-_ver._divino_-_drenagem_e_pavimentacao_rua_ovidio_ezidro.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6628/requer._no_529_2020_-_ver._prof._luizinho_-_esteiras__acecibilidade_praias.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6629/requer._no_530_2020_-_ver._lidio_-_vigilancia_dique_de_cabedelo_e_entorno.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6630/requer._no_531_2020_-_ver._lidio_-_pavimentacao_bairro_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6631/requer._no_532_2020_-_ver._lidio_-_cobertura_quadra_esportes_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6632/requer._no_533_2020_-_ver._valdi_-_recuperacao_bancos_calcadinha_intermares.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6633/requer._no_534_2020_-_ver._graca_-_drenagem_e_pavimentacao_logradouros_infracitados.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6634/requer._no_535_2020_-_ver._graca_-_denominacao_creche_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6635/requer._no_536_2020_-_ver._graca_-_memorial_alvaro_ximenes.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6636/requer._no_537_2020_-_ver._fabiana_-_retorno_onibus_jacare.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6637/requer._no_538_2020_-_ver._fabiana_-_resolucao_falta_dagua_jacare.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7725/requer._no_539_2020_-_ver._divino_-_iluminacao_led_rua_geraldo_pessoa_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7726/requer._no_540_2020_-_ver._divino_-_pavimentacao_rua_nossa_senhora_da_luz.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7727/requer._no_541_2020_-_ver._ivanio_-_instalacao_lixeiras_praia_de_miramar.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7728/requer._no_542_2020_-_ver._ivanio_-_instalacao_placas_orientacao_peixe_boi_marinho.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6638/requer._no_543_2020_-_ver._graca_-_reforma_e_construcao_ubs_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6639/requer._no_544_2020_-_ver._graca_-_implantacao_escola_de_pesca.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6640/requer._no_545_2020_-_ver._graca_-_reforma_ampliacao_e_construcao_escolas_e_creches.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6643/requer._no_546_2020_-_ver._divino_-_galeria_pluvial_rua_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6644/requer._no_547_2020_-_ver._valdi_-_extensao_rede_eletrica_rua_nova_vitoria.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6645/requer._no_548_2020_-_ver._valdi_-_transporte_coletivo_urbano_intramunicipal.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6646/requer._no_549_2020_-_ver._graca_-_reforco_policiamento_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6647/requer._no_550_2020_-_ver._graca_-_programa_capacita_juventude.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6648/requer._no_551_2020_-_ver._graca_-_linhas_credito_microempreendedores.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6649/requer._no_552_2020_-_ver._valdi_-_regulamentacao_mototaxi.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6650/requer._no_553_2020_-_ver._valdi_-_quiosques_orla_intermares.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6651/requer._no_554_2020_-_ver._graca_-_galeria_fotos_hospital_geral_municipio.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6652/requer._no_555_2020_-_ver._graca_-_galeria_fotos_primeiras_damas.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6661/requer._no_556_2020_-_ver._graca_-_pavimentacao_ruas_cota_duodecimal_nao_utilizada.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6662/requer._no_557_2020_-_ver._ivanio_-_denominacao_praca_vereador_anchieta.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6683/requer._no_558_2020_-_ver._evilasio_-_construcao_creche_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6682/requer._no_559_2020_-_ver._evilasio_-_construcao_creche_renascer.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6681/requer._no_560_2020_-_ver._evilasio_-_construcao_praca_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6663/requer._no_561_2020_-_ver._herlon_-_votos_de_aplausos_nau_catarineta.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6664/requer._no_562_2020_-_ver._herlon_-_manutencao_ruas_e_passeio_av._oceano_atlantico_e_cassiano_nobrega.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6665/requer._no_563_2020_-_ver._graca_-_retirada_invasoes_faixa_dominio_cbtu_jacare.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6666/requer._no_564_2020_-_ver._graca_-_denominacao_centro_educacao_prof_ivonete_araujo_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6667/requer._no_565_2020_-_ver._evilasio_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6668/requer._no_566_2020_-_ver._pereira_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6582/veto_total_ao_pl_no_004_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6153/veto_total_ao_pl_no_005.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6810/veto_total__ao_pl_no_015_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6583/veto_total_ao_pl_no_023_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6811/veto_total__ao_pl_no_036_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6809/veto_total__ao_pl_no_038_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6808/veto_total__ao_pl_no_039_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6812/veto_total__ao_pl_no_040_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7840/veto_total_ao_pl_no_054_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7098/veto_total_pl_no_059_2020-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7335/veto_total__ao_pl_no_055_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6687/relatorio_da_comissao_de_representacao_da_camara_municipal_de_cabedelo-pb_-_brasilia-df_-_de_01_a_04.12.2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6494/ata_1a_sessao_especial_-_11-02-2020_-_relatorio_anual_cmc.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6495/ata_2a_sessao_especial_-_03-03-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6496/ata_3a_sessao_especial_remota_-_28.05.2020_-_reforma_da_previdencia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6497/ata_4a_sessao_especial_remota_-_16.06.2020_-_prestacao_de_contas_saude.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6498/ata_5a_sessao_especial_remota_-_11.08.2020_-_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6606/ata_6a_sessao_especial_remota_-_20-10-2020_-_prestacao_de_contas_saude.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5967/ata_1a_sessao_extraordinaria_-_23-01-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6493/ata_2a_sessao_extraordinaria_remota_-_02-07-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5966/ata_1a_sessao_ordinaria_-_04-02-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5992/ata_2a_sessao_ordinaria_-_06-02-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6079/ata_3a_sessao_ordinaria_-_11.02.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6080/ata_4a_sessao_ordinaria_-_18-02-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6081/ata_5a_sessao_ordinaria_-_20-02-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6473/ata_6a_sessao_ordinaria_-_27-02-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6474/ata_7a_sessao_ordinaria__-_03-03-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6475/ata_8a_sessao_ordinaria_-_05-03-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6476/ata_9a_sessao_ordinaria_-_10-03-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6477/ata_10a_sessao_ordinaria_-_12-03-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6478/ata_11a_sessao_ordinaria_-_17-03-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6114/12a_sessao_ordinaria_-_19-03-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6151/13a_sessao_ordinaria_-_05-05-2020_sessao_remota_kcOiZp4.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6479/ata_14a_sessao_ordinaria_remota_-__12-05-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6480/ata_15a_sessao_ordinaria_remota_-_19.05.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6481/ata_16a_sessao_ordinaria_remota_-_26.05.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6482/ata_17a_sessao_ordinaria_remota_-_02.06.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6159/18a_sessao_ordinaria_-_09-06-2020_sessao_remota_liywR9y.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6483/ata_19a_sessao_ordinaria_remota_-_16-06-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6484/ata_20a_sessao_ordinaria_remota_-_23-06-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6485/ata_21a_sessao_ordinaria_remota_-_30-06-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6486/ata_22a_sessao_ordinaria_remota_-_11-08-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6487/ata_23a_sessao_ordinaria_remota_-_11-08-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6488/ata_24a_sessao_ordinaria_remota_-_18-08-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6489/ata_25a_sessao_ordinaria_remota_-_25-08-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6490/ata_26a_sessao_ordinaria_remota_-_01-09-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6491/ata_27a_sessao_ordinaria_remota_-_08-09-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6492/ata_28a_sessao_ordinaria_remota_-_15-09-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6561/ata_29a_sessao_ordinaria_remota_-_22-09-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6562/ata_30a_sessao_ordinaria_remota_-_29-09-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6563/ata_31a_sessao_ordinaria_remota_-_06-10-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6607/ata_32a_sessao_ordinaria_remota_-_13-10-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6608/ata_33a_sessao_ordinaria_remota_-_20-10-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6609/ata_34a_sessao_ordinaria_remota_-_27-10-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6672/ata_35a_sessao_ordinaria_remota_-_03-11-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6673/ata_36a_sessao_ordinaria_remota_-_10-11-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6674/ata_37a_sessao_ordinaria_remota_-_17-11-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6675/ata_38a_sessao_ordinaria_remota_-_24-11-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6676/ata_39a_sessao_ordinaria_remota_-_12-12-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6684/ata_40a_sessao_ordinaria_remota_-_15-12-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6689/ata_41a_sessao_ordinaria_remota_-_17-12-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5968/1a_sessao_solene_03-02-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6393/ato_da_mesa_no_034_2020-covid-19-enfrentamento.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6394/ato_da_mesa_no_035_2020-covid-19-prorrogacao-30.04.20.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6110/ato_da_mesa_no_036_2020-covid-19-sessao_remota.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6111/ato_da_mesa_no_037_2020-covid-29-devolucao_recursos-cota_duodecimal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6415/ato_da_mesa_no_038_2020-covid-19-prorrogacao-altera_ato_da_mesa_no_36_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6424/ato_da_mesa_no_039_2020-covid-19-prorrogacao-31.05.20.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6416/ato_da_mesa_no_040-2020-covid-19-devolucao_recursos-cota_duodecimal.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6417/ato_da_mesa_no_041_2020-covid-19-prorrogacao-15.06.20.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6418/ato_da_mesa_no_042_2020-covid-10-altera_ato_da_mesa_no_036_e_38_20.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6419/ato_da_mesa_no_043_2020-covid-19-prorrogacao-15.06.20.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6420/ato_da_mesa_no_044_2020-antecipacao_da_sessao-22.06.20.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6421/ato_da_mesa_no_045_2020-covid-19-recesso_parlamentar-30.06.20.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6422/ato_da_mesa_no_046_2020-prorroga_atividade_legislativas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6423/ato_da_mesa_no_047_2020-prorrogacao_covid.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6426/ato_da_mesa_no_048_2020-prorroga_atividades_covid.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6515/ato_da_mesa_no_049_2020-prorrogacao_atividades_legislativas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6605/ato_da_mesa_no_050_2020-prorroga_atividades_-_covid.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6641/ato_da_mesa_no_051_2020-prorrogacao_atividades.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6677/ato_da_mesa_no_052_2020_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6115/ato_da_mesa_no_038_2020_-_fixa_data_sessao_remota.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5949/ato_da_presidente_no_050_2020_-_conselho_de_etica.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6082/ato_da_presidente_no_051_2019_-_ponto_facultati_l8DmsZP.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6083/ato_da_presidente_no_052_2020_-_ccjr_Nn50DzF.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6109/ato_da_presidente_no_053_2020_-_indicacao_semmapa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6456/ato_da_presidente_no_054_2020_-_covid-19_-_regime_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6457/ato_da_presidente_no_055_2020_-_suplentes-120-esgotado-convocacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6458/ato_da_presidente_no_056_2020_-_suplentes-afastamento-convocacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6459/ato_da_presidente_no_057_2020_-_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6460/ato_da_presidente_no_058_2020_-_composicao_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6461/ato_da_presidente_no_059_2020_-_condecom.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6499/ato_da_presidente_no_060_2020_-_comissao_de_politicas_publicas_municipais.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6678/ato_da_presidente_no_061_2020_-_membros_reuniao_brasilia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6679/ato_da_presidente_no_062_2020_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6500/pdl_no_001-_ver._erivaldo_piu-piu_-_titulo_de_cidadao_cabedelense_ao_pe._lucivaldo_eugenio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6501/pdl_no_002-_ver._graca_rezende_-_honra_ao_merito_artistico-cultural_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6502/pdl_no_003_2020_-_ver._graca_rezende_-_diploma_de_honra_ao_merto_da_mulher_cidada-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6503/pdl_no_004_2020-_ver._graca_rezende_-titulo_cidada_abimadabe_vieira-_dl_no_825_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6579/pdl_no_005_2020-_ver._graca_rezende_-_titulo_cidada_glauce_burity.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6580/pdl_no_006_2020-_ver._divino_felizardo_-_titulo_cidadao_ricardo_luiz_coelho_-_dl_no_827_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5954/plc_n_001_2020_-_altera_lc_no_47_2014_-_procura_R4zPUZX.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5955/plc_n_002_2020_-_altera_caput_art._53_da_lei_no_IjVn8kD.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6611/plc_no_003_2020_-_criterios_construcao_condominios_verticais.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6610/plc_no_004_2020_-_altera_codigo_tributario_municipio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6504/plc_no_005_2020_-_estabelece_e_regulamenta_criterios_para_regularizacao_de_construcoes_irregulares.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5952/projeto_de_lei_no_001_2020_-_altera_lei_2.049_2_sf2oB4M.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5953/projeto_de_lei_no_002_2020_-_vencimentos_servid_rwo9P8P.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6015/projeto_de_lei_no_003_2020_-_rua_anita_oliveira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6016/projeto_de_lei_no_004_2020_-_aparelho_ginastica_sqNcRFn.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6017/projeto_de_lei_no_005_2020_-_dia_do_gari.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6018/projeto_de_lei_no_006_2020_-_rua_gaston_silva.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6019/projeto_de_lei_no_007_2020_-_rua_porto_de_suape.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6020/projeto_de_lei_no_008_2020_-_altera_lei_no_2048_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6021/projeto_de_lei_no_009_2020_-_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6022/projeto_de_lei_no_010_2020_-_cartao_identificac_8CcxJyg.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6075/projeto_de_lei_no_011_2020_-_cartao_identificac_VmjmQOE.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6076/projeto_de_lei_no_012_2020_-_atualiza_venciment_NQnS2Pe.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6077/projeto_de_lei_no_013_2020_-_equipamento_visual_5dkXBrz.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6078/projeto_de_lei_no_014_2020_-_rua_messias_pessoa_uJ4f2Vs.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6513/pl_no_015_2020-ver._evilasio_cavalcanti_-_politica_publica_de_psicologia_escolar_-_tramitacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6514/pl_no_016_2020-prefeito_municipal_-_clinica_de_bem_estar_animal_-_lei_no_2.066.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6148/pl_17_ver_herlon.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6152/parecer_pl_no_018._ver_herlon.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6149/pl_19_2020_ver._geusa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6154/pl_no_020__ver._geusa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6155/pl_no_021_2020_-_ver._geusa_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6113/pl_no_22_2020_-_pauta.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6156/pl_no_023_2020_-_ver._erivaldo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6150/pl_24_2020_ver._erivaldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6544/pl_no_025_2020-presidente_cmc_-__reajuste_efetivos_cmc_-_lei_no_2.064.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6545/pl_no_026_2020-presidente_cmc-_gratificacao_plenario_cmc_-_lei_no_2.063.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6546/pl_no_027_2020-ver._jose_pereira_-_rua_paulo_lins_cavalcante_-_lei_no_2.067.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6547/pl_no_028_2020-presidente_cmc-criacao_cargo_interprete_de_libras_cmc_-_lei_no_2.061.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6548/pl_no_029_2020-prefeito_municipal_-_praca_largo_de_nazare_-_lei_no_2.068.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6157/pl_no_030_2020_-_ver._pereira.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6543/pl_no_031_2020-prefeito_municipal-altera_lei_1.194_2004_pccrr_saude__-_lei_no_2.062.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6158/pl_no_032_2020-ver._evilasio_cavalcanti_-_dia_conscientizacao_fake_news_-_lei_no_2.077.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6505/pl_no_033_2020-prefeito_municipal_-_previdencia_social_-_lei_no_2.076.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6506/pl_no_034_2020-prefeito_municipal_-_ldo_-_lei_no_2.084.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6507/pl_no_035_2020-ver._graca_rezende_-_institui_dia_doacao_de_leite.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6571/pl_no_036_2020-ver._evilasio_cavalcanti_-_entrega_domiciliar_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6508/pl_no_037_2020-ver._professor_luizinho_-_instalacao_de_bebedouros_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6570/pl_no_038_2020-ver._graca_-_alcool_gel_estabelecimentos_ensino.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6569/pl_no_039_2020-ver._prof._luizinho_-_bebedouros_bancos_e_inss.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6568/pl_no_040_2020-ver._pereira_-_programa_colorindo_escola.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6509/pl_no_041_2020-prefeito_municipal_-_praca_bom_jesus_ressuscitado_-_lei_n_2.081.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6510/pl_no_042_2020-prefeito_municipal_-_regulamenta_servico_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6511/pl_no_043_2020-prefeito_municipal_-_praca_maria_da_penha_-_lei_no_2.082.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6567/pl_no_044_2020-prefeito_municipal_-_credito_especial_mobiliario_escolar_e_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6566/pl_no_045_2020-prefeito_municipal_-_credito_especial_caravana_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6564/pl_no_046_2020-prefeito_municipal_-_credito_especial_projeto_bom_de_bola_bom_de_nota.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6575/pl_no_047_2020-prefeito_municipal_-_altera_dispositivos_lei_963_1999.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6520/pl_no_048_2020-prefeito_municipal_-_fundo_municipal_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6512/pl_no_049-ver._geusa_ribeiro_-__reconhecimento_atividade__educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6572/pl_no_050_2020-ver._prof._luizinho_-_proibicao_venda_carne_pre-moida.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6573/pl_no_052_2020-ver._graca_-_dia_dos_gestores_escolas_e_creches.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6581/01._pl_n_053.2020_-_do_prefeito_municipal_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6574/pl_no_054_2020-ver._evilasio_-_contagem_prazos_administrativos-veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6653/pl_no_055_2020-ver._graca_-_por_do_sol_de_jacare_patrimonio_cultural_e_imaterial.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6657/pl_no_056_2020_-_presidente_da_cmc_-_subsidios_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6654/pl_no_057_2020-ver._graca_-_por_do_sol_do_dique_patrimonio_cultural_e_imaterial.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6655/pl_no_058_2020-ver._graca_-_por_do_sol_jacare_patrimonio_cultural_e_imaterial_-_lei_2115_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6656/pl_no_059_2020-ver._graca_-_monumento_n_s_navegantes_patrimonio_cultural_e_imaterial.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6669/pl_no_060_2020-prefeito_municipal_-_autoriza_remanejamento_dotacoes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6670/pl_no_061_2020-prefeito_municipal_-_programa_conciliacao_juridico-fiscal_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6671/pl_no_062_2020_-_presidente_da_cmc_-_subsidios_vereadores_e_presidente_cmc.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6576/pr_n_001_2020_-_da_mesa_diretora_-_suspensao_atividades_legislativas_pandemia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6577/pr_n_002_2020_-_da_mesa_diretora_-_altera_e_acrescenta_dispositivos_resolucao_158_2006.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6578/pr_n_003_2020_-_da_mesa_diretora_-_altera_dispositivos_resolucao_159_2006.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6642/pr_n_004_2020_-_da_presidente_cmc_-_constitui_comissao_representacao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6680/proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5950/requer._no_001_2020_-_urgencia_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5951/requer._no_002_2020_-_quebra_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5969/requer._no_003_2020_-_ver._lidio_-_organizar_tr_B3n8nau.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5970/requer._no_004_2020_-_ver._lidio_-_terminal_de__hxP20yg.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5971/requer._no_005_2020_-_ver._lidio_-_parque_munic_9n3WHdz.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5972/requer._no_006_2020_-_ver._graca_-_votos_aplausos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5973/requer._no_007_2020_-_ver._graca_-_votos_aplausos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5974/requer._no_008_2020_-_ver._pereira_-_led_recant_2PFfXdC.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5975/requer._no_009_2020_-_ver._pereira_-_isencao_ta_OZcZbk1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5976/requer._no_010_2020_-_ver._pereira_-_dia_n._sra._nazare.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5977/requer._no_011_2020_-_ver._geusa_-_medidas_prev_AhwMjx4.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5978/requer._no_012_2020_-_ver._geusa_-_drenagem_san_XZd31f2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5979/requer._no_013_2020_-_ver._geusa_-_praca_e_quad_2fRsJ08.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5980/requer._no_014_2020_-_ver._erivaldo_-_calcament_sNFWe14.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5981/requer._no_015_2020_-_ver._luizinho_-_recuperacao_galerias_travessa_santo_amaro.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5982/requer._no_016_2020_-_ver._evilasio_-_ambulanci_E0uL8mx.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5983/requer._no_017_2020_-_ver._evilasio_-_sede_prop_VpxW7nl.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5984/requer._no_018_2020_-_ver._evilasio_-_sessao_es_0kaACm5.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5985/requer._no_019_2020_-_ver._pereira_-_pavimentac_hT8ecSu.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5986/requer._no_020_2020_-_ver._pereira_-_praca_reca_NxQdBs9.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5987/requer._no_021_2020_-_ver._pereira_-_pavimentac_iGWHviT.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5988/requer._no_022_2020_-_ver._graca_-_campanha_lix_4XM1VJm.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5989/requer._no_023_2020_-_ver._graca_-_calcada_e_pi_z4Mdtr4.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5990/requer._no_024_2020_-_ver._fabiana_-_copias_pro_s2wYG64.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5991/requer._no_025_2020_-_ver._fabiana_-_coserto_ma_orkCCS5.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5993/requer._no_026_2020_-_ver._fabiana_-_pronunciam_yb9Pje5.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5994/requer._no_027_2020_-_ver._valdi_-_mutirao_ilum_m7BkAgs.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5995/requer._no_028_2020_-_ver._valdi_-_construcao_a_rThEZ5D.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5996/requer._no_029_2020_-_ver._evilasio_-_horario_a_zmef2uA.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5997/requer._no_030_2020_-_ver._evilasio_-_horario_a_OleIrve.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5998/requer._no_031_2020_-_ver._lidio_-_poda_arvores_0aFEree.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/5999/requer._no_032_2020_-_ver._lidio_-_drenagem_rua_V2uj6yO.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6000/requer._no_033_2020_-_ver._lidio_-_poda_arvores_D6zNk2Z.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6001/requer._no_034_2020_-_ver._socorro_-_pavimentac_PEU2YG8.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6002/requer._no_035_2020_-_ver._graca_-_led_no_bairr_LM7STzZ.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6003/requer._no_036_2020_-_ver._graca_-_led_camboinha_iii.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6004/requer._no_037_2020_-_ver._graca_-_led_rua_tene_7VnwNJb.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6005/requer._no_038_2020_-_ver._ivanio_-_praca_de_ev_FN9G5mv.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6006/requer._no_039_2020_-_ver._ivanio_-_pavimentaca_P4qbaO6.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6007/requer._no_040_2020_-_ver._geusa_-_programacao__Ry0FPaO.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6008/requer._no_041_2020_-_ver._geusa_-_aumento_aten_78UJrDk.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6009/requer._no_042_2020_-_ver._geusa_-_castracao_e__EI4NkNK.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6010/requer._no_043_2020_-_ver._fabiana_-_reuniao_co_L9PTbFa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6011/requer._no_044_2020_-_ver._fabiana_-_relacao_ho_FuJDFNY.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6012/requer._no_045_2020_-_ver._pereira_-_banco_muni_AnTAQGk.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6013/requer._no_046_2020_-_ver._pereira_-_reducao_iss.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6014/requer._no_047_2020_-_ver._pereira_-_instalacao_nc9hNVw.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6023/requer._no_048_2020_-_ver._graca__-_curso_capac_k64Equb.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6024/requer._no_049_2020_-_ver._lidio_-_implementar__8j2KrQw.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6025/requer._no_050_2020_-_ver._lidio_-_utilizar_por_H50GUZJ.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6026/requer._no_051_2020_-_ver._lidio_-_mudanca_do_p_sVYk0xp.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6027/requer._no_052_2020_-_ver._pereira_-_implantaca_x90CkGl.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6028/requer._no_053_2020_-_ver._pereira_-_acoes_de_c_8fmlJk6.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6029/requer._no_054_2020_-_ver._pereira_-_execucao_d_FZmBP5I.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6030/requer._no_055_2020_-_ver._evilasio_-_pl_implan_R3TVpJd.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6031/requer._no_056_2020_-_ver._evilasio_-_construca_m0nJDY4.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6032/requer._no_057_2020_-_ver._evilasio_-_pl_equipa_IKErokE.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6033/requer._no_058_2020_-_ver._erivaldo_valdi_e_soc_iGWE7lu.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6034/requer._no_059_2020_-_ver._erivaldo_valdi_e_soc_Jf49FBn.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6035/requer._no_060_2020_-_ver._prof_luizinho_-_apre_XEtYg5c.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6036/requer._no_061_2020_-_ver._prof_luizinho_-_reti_RU39m84.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6037/requer._no_062_2020_-_ver._prof_luizinho_-_impl_QPyo5Pk.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6038/requer._no_063_2020_-_ver._ivanio_-_placas_idic_ZguFfzx.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6039/requer._no_064_2020_-_ver._ivanio_-_pavimentaca_hroTGjf.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6040/requer._no_065_2020_-_ver._ivanio_-_implantacao_WZ9Dsc3.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6041/requer._no_066_2020_-_ver._herlon_-_forneciment_TAFbY92.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6042/requer._no_067_2020_-_ver._geusa_-_explicacoes__24Fj08H.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6043/requer._no_068_2020_-_ver._geusa_-_informacoes__S3YckDC.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6044/requer._no_069_2020_-_ver._geusa_-_providencias_rmXtfdy.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6045/requer._no_070_2020_-_ver._valdi_-_implantacao__cd0x00x.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6046/requer._no_071_2020_-_ver._fabiana_-_resposta_oficio_encaminhado_ao_hospital_padre_alfredo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6047/requer._no_072_2020_-_ver.pereira_e_outros_-_ur_gPCBg8P.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6048/requer._no_073_2020_-_ver._lidio_-_projeto_de_m_luEMYrW.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6049/requer._no_074_2020_-_ver._evilasio_-_pavimenta_VGEk0lM.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6050/requer._no_075_2020_-_ver._evilasio_-_pavimenta_gC7vb3K.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6051/requer._no_076_2020_-_ver._fabiana_-_copia_docu_uHn6BJm.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6052/requer._no_077_2020_-_ver._fabiana_-_valores_ga_PSgdTj7.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6053/requer._no_078_2020_-_ver._fabiana_-_copia_docu_7mq7lRZ.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6054/requer._no_079_2020_-_ver._benival_e_rey_-_retr_2gNncN9.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6055/requer._no_080_2020_-_ver._benival_e_rey_-_lamp_7weTFKe.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6056/requer._no_081_2020_-_ver._valdi_-_galerias_plu_H3tQ5bm.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6057/requer._no_082_2020_-_ver._evilasio_-_sessao_so_up9HTT2.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6058/requer._no_083_2020_-_ver._graca_-_pavimentacao_KjLoI3H.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6059/requer._no_084_2020_-_ver._graca_-_revitalizaca_Ypb0Eer.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6060/requer._no_085_2020_-_ver._graca_-_transporte_i_G5ea1yK.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6061/requer._no_086_2020_-_ver._ivanio_-_linha_onibu_Ide5UXg.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6062/requer._no_087_2020_-_ver._geusa_-_sessao_espec_BG1ISH6.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6063/requer._no_088_2020_-_ver._geusa_-_sessao_espec_4CElv1X.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6064/requer._no_089_2020_-_ver._evilasio_-_pavimenta_ZUKlKXK.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6065/requer._no_090_2020_-ver.__evilasio_-_pavimenta_hOAnduQ.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6066/requer._no_091_2020_-_ver._pavimentacao_rua_sab_r6onm3R.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6067/requer._no_092_2020_-_ver._benival_e_rey_-_prev_peUTYhR.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6068/requer._no_093_2020_-_ver._prof._luizinho_-_pad_ZIO0DHe.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6069/requer._no_094_2020_-_ver._prof._luizinho_-_amp_iP8stvE.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6070/requer._no_095_2020_-_ver._pereira_-_isencao_ip_MSFVRXj.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6071/requer._no_096_2020_-_ver._pereira_-_pavimentac_7LRof4W.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6072/requer._no_097_2020_-_ver._pereira_-_terraplana_JobGFUD.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6073/requer._no_098_2020_-_ver._ivanio_-_parque_infa_M1sq5ho.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6074/requer._no_099_2020_-_ver._graca_e_outros_-_vot_tyZWz3f.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6084/requer._no_100_2020_-_ver._evilasio_-_pavimenta_WcV14u3.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6085/requer._no_101_2020_-_ver._evilasio_-_pavimenta_Ox5hi8F.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6086/requer._no_102_2020_-_ver._socorro_-_pavimentac_lQ7taxW.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6087/requer._no_103_2020_-_ver._lidio_-_restauracao__o0QIOYS.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6088/requer._no_104_2020_-_ver._lidio_-_restauracao__sDiok7I.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6089/requer._no_105_2020_-_ver._lidio_-_restauracao__tJSkc1E.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6090/requer._no_106_2020_-_ver._erivaldo_-_pintura_f_X8oMzzo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6091/requer._no_107_2020_-_ver._graca_-_participacao_63WEfwI.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6092/requer._no_108_2020_-_ver._graca_-_adesao_predi_PcD9MWX.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6093/requer._no_109_2020_-_ver._graca_-_pavimentacao_WpTy8nk.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6094/requer._no_110_2020_-_ver._ivanio_-_boias_e_pla_QGVxxjj.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6095/requer._no_111_2020_-_ver._ivanio_-_placas_indi_RSibyNi.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6096/requer._no_112_2020_-_ver._evilasio_-_estaciona_u8VDdoV.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6097/requer._no_113_2020_-_ver._pereira_-_pavimentac_UEjLxtq.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6098/requer._no_114_2020_-_ver._pereira_-_limpeza_e__rt1SfKK.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6099/requer._no_115_2020_-_ver._pereira_-_pavimentac_apnbXE1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6100/requer._no_116_2020_-_ver._erivaldo_-_podas_arv_cS84HqL.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6101/requer._no_117_2020_-_ver._erivaldo_-_votos_apl_9ephEBF.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6102/requer._no_118_2020_-_ver._pereira_-_ciclofaixa_kwac8sl.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6103/requer._no_119_2020_-_ver._divino_-_curso_capac_wFtJKS3.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6104/requer._no_120_2020_-_ver._valdi_-_sessao_espec_2Czj9Rh.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6105/requer._no_121_2020_-_ver._fabiana_-_tac_fiscal_0VFGWXQ.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6106/requer._no_122_2020_-_ver._fabiana_-_campanha_p_XGBAgD2.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6107/requer._no_123_2020_-_ver._fabiana_-_plano_cont_sE40UCd.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6108/requer._no_124_2020_-_ver._geusa_-_sessao_espec_o1reW6s.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6182/requer._no_125_2020_-_ver._evilasio_cavalcanti__UDeJPIF.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6183/requer._no_126_2020_-_ver._evilasio_cavalcanti__ssuqjNg.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6184/requer._no_127_2020_-_ver_evilasio_cavalcanti_-_Z5RyiHT.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6185/requer._no_128_2020_-_ver._herlon_cabral_-_tran_i2xa3MQ.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6186/requer._no_129_2020_-_ver._benival_severo_e_rey_-_pavimentacao_rua_celeste.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6187/requer._no_130_2020_-_ver._graca_rezende_-_cons_vJkdiTa.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6188/requer._no_131_2020_-_ver._graca_rezende_-_cons_LkQZ5mL.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6189/requer._no_132_2020_-_ver._graca_rezende_-_ilum_jNjlNmY.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6190/requer._no_133_2020_-_ver._pereira_-_construcao_dBCsjOs.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6191/requer._no_134_2020_-_ver._jose_pereira_-_ronda_jpSibFg.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6192/requer._no_135_2020_-_ver._jose_pereira_-_prorr_TAwzYmW.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6193/requer._no_136_2020_-_ver._prof._luizinho_-__pr_GgQkNOJ.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6194/requer._no_137_2020_-_ver._divino_felizardo_-_a_ti3cTjq.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6195/requer._no_138_2020_-_ver._divino_felizardo_-_b_sNLdm3w.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6196/requer._no_139_2020_-_ver._divino_felizardo_-___lSQgh3d.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6197/requer._no_140_2020_-_ver._piu_piu_-__votos_de__m2QAt23.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6198/requer._no_141_2020_-_ver._ivanio_-__lampadas_de_led__santa_catarina_e_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6199/requer._no_142_2020_-_ver._valdi_tartaruga_-__c_0rFMJkQ.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6200/requer._no_143_2020_-_ver._valdi_tartaruga_-__r_hObqpx6.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6201/requer._no_144_2020_-_ver._evilasio_cavalcanti__Vg0RxGE.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6202/requer._no_145_2020_-_ver._evilasio_cavalcanti__jpJ7UTW.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6203/requer._no_146_2020_-_ver._evilasio_cavalcanti__xxzUFBf.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6204/requer._no_147_2020_-_ver._ivanio_miramar_-_cal_6Sfntlo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6205/requer._no_148_2020_-_ver._graca_rezende_-_pavimenta_iii_rua_garopa.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6206/requer._no_149_2020_-_ver._graca_rezende_-_pavi_FKlTMQG.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6207/requer._no_150_2020_-_ver._jose_pereira_-__pavi_DtYOIy1.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6208/requer._no_151_2020_-_ver._benival_e_rey_-__que_cbU0KYo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6209/requer._no_152_2020_-_ver._benival_e_rey_-_asfa_Csok5jC.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6210/requer._no_153_2020_-_ver._jose_pereira_-_inclu_BLUjl9T.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6211/requer._no_154_2020_-_ver._jose_pereira_-__camp_MShnprE.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6212/requer._no_155_2020_-_ver._ivanio_da_miramar_-__qXWppG6.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6213/requer._no_156_2020_-_ver._graca_rezende_-__rea_K8bqIbu.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6214/requer._no_157_2020_-_ver._valdi_tartaruga_-__i_JC2GC3w.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6215/requer._no_158_2020_-_ver._valdi_tartaruga_-__placa_amazonia_parque.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6216/requer._no_159_2020_-_ver._erivaldo_piu-piu_-_i_GUITPOR.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6217/requer._no_160_2020_-_ver._evilasio_cavalcanti__aV3Jkqv.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6218/requer._no_161_2020_-_ver._evilasio_cavalcanti__CDjUsbq.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6219/requer._no_162_2020_-_ver._evilasio_cavalcanti__ghLKawi.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6220/requer._no_163_2020_-_ver._maria_do_socorro_-_pavimentacao_rua_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6221/requer._no_164_2020_-_ver._maria_do_socorro_-_e_ibEmHB8.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6222/requer._no_165_2020_-_ver._fabiana_regis_-_faix_tlm5JK8.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6223/requer._no_166_2020_-_ver._fabiana_regis_-_cons_AbOJP9h.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6224/requer._no_167_2020_-_ver._fabiana_regis_-_plan_0MFQaCn.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6225/requer._no_168_2020_-_ver._erivaldo_piu-piu_-___TQJK5aD.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6226/requer._no_169_2020_-_ver._jose_pereira_-_estac_FvsQogK.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6227/requer._no_170_2020_-_ver._jose_pereira_-__estacionamento_de_carga_e_descarga_intermares.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6228/requer._no_171_2020_-_ver._jose_pereira_-__vaga_PrFzCRL.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6229/requer._no_172_2020_-_ver._luizinho_-_curso_pri_nL51iE8.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6230/requer._no_173_2020_-_ver._geusa_ribeiro_-_retorno_eja.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6231/requer._no_174_2020_-_ver._geusa_ribeiro_-__cur_EgqbweV.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6232/requer._no_175_2020_-_ver_geusa_ribeiro_-__cons_FIVF4DG.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6233/requer._no_177_2020_-_ver._graca_rezende_-_unid_xswpZek.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6234/requer._no_177_2020_-_ver._graca_rezende_-_unid_apPWVJY.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6235/requer._no_178_2020_-_ver._graca_rezende_e_outr_b9SIxKA.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6236/requer._no_179_2020_-_ver._divino_felizardo_-___wfsG0dQ.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6237/requer._no_180_2020_-_ver._divino_felizardo_-_r_IsBZHT3.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6238/requer._no_181_2020_-_ver._divino_felizardo_-___BvmC7gS.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6239/requer._no_182_2020_-_ver._evilasio_cavalcanti__wWM1JKB.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6240/requer._no_183_2020_-_ver._evilasio_cavalcanti__0uqlEsu.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6241/requer._no_184_2020_-_ver._evilasio_cavalcanti__kb7XM74.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6242/requer._no_185_2020_-_ver._divino_felizardo_-_implementar_lombadas_rua_rio_botafogo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6243/requer._no_186_2020_-_ver._divino_felizardo_-___aQAtJnv.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6244/requer._no_187_2020_-_ver._graca_rezende_-_moca_Yd3aopS.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6245/requer._no_188_2020_-_ver._graca_rezende_-_voto_S2f0X9P.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6246/requer._no_189_2020_-_ver._graca_rezende_-__pl__xCmEwO9.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6247/requer._no_190_2020_-_ver._jose_pereira_-__usar_0h9j0iB.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6248/requer._no_191_2020_-_ver._jose_pereira_-_equip_yL0IlYq.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6249/requer._no_192_2020_-_ver._jose_pereira_-_inclusao_pavimenta_rua_lirios_do_vale.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6250/requer._no_193_2020_-_ver._fabiana_regis_-_impl_mBueuBy.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6251/requer._no_194_2020_-_ver_fabiana_regis_-__susp_QDQRrw0.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6252/requer._no_195_2020_-_ver_fabiana_regis_-__impl_odxLLoX.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6253/requer._no_196_2020_-_ver._reinaldo_lima_-__pro_ml3FrQY.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6255/requer._no_198_2020_-_ver._reinaldo_lima_-_lice_P59B3Aj.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6256/requer._no_199_2020_-_ver._geusa_ribeiro_-_lice_Y58GVPc.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6257/requer._no_200_2020_-_ver._jose_pereira_e_outro_3lCV2rH.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6116/requer._no_201_2020_-_ver._evilasio_cavalcanti__xFHPARK.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6117/requer._no_202_2020_-_ver._evilasio_cavalcanti__cfoISXU.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6118/requer._no_203_2020_-__ver._evilasio_cavalcanti_VKBx3lk.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6119/requer._no_204_2020_-_ver._luizinho.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6120/requer._no_205_2020_-_ver._luizinho.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6122/requer._no_206_2020_-_ver._fabiana_regis.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6123/requer._no_207_2020_-_ver._fabiana_regis.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6124/requer._no_208_2020_-_ver._fabiana_regis.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6121/requer._no_209_2020_-_ver._herlon_cabral_-_poli_RaPhjoj.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6125/requer._no_210_2020_-_ver._valdi_tartaruga.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6126/requer._no_211_2020_-_ver._valdi_tartaruga.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6127/requer._no_212_2020_-_ver._benival_severo_-__il_fidX9o3.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6128/requer._no_213_2020_-_ver._benival_severo_-__li_P3mW6T7.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6129/requer._no_214_2020_-_ver._benival_severo_-_imp_asJH2pH.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6130/requer._no_215_2020_-_ver._graca_rezende_-_ilum_45bovcV.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6131/requer._no_216_2020_-_ver._ivanio_da_miramar_-__M5OL9ho.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6132/requer._217_ver_luizinho.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6133/requer._218_ver._fabiana.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6134/requer._219_ver._fabiana.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6135/requer._220_ver_evilasio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6136/requer._221_ver_evilasio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6137/requer._222_ver_evilasio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6138/requer._223_ver_graca.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6139/requer._224_ver_graca.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6140/requer._225_ver_geusa.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6141/requer._226_ver_geusa_fabiana_e_herlon.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6142/requer._227_ver_herlon_geusa_e_fabiana.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6143/requer._228_ver._geusa_fabiana_e_herlon.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6144/requer._229_ver_rey.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6145/requer._230_ver_pereira.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6146/requer._231_ver_pereira.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6147/requer._232__ver_pereira.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6160/requer._no_233_2020_-_ver._evilasio_cavalcanti__jOd6Yx3.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6161/requer._no_234_2020_-_ver._evilasio_cavalcanti__t9bLlQY.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6162/requer._no_235_2020_-_ver._evilasio_cavalcanti__bIuzkRb.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6163/requer._no_236_2020_-_ver._geusa_ribeiro_-_auxi_E3lZBRB.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6164/requer._no_237_2020_-_ver._geusa_ribeiro_-_acao_mxpJanm.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6165/requer._no_238_2020_-_ver._jose_pereira_-_instalacao_de_lavatorios_portateis_no_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6166/requer._no_239_2020_-_ver._jose_pereira_-_voto__yLxCH6N.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6167/requer._no_240_2020_-_ver._jose_pereira_-_auxil_ubVs86k.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6168/requer._no_241_2020_-_ver._valdi_tartaruga_-_co_p1BAiye.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6169/requer._no_242_2020_-_ver._prof_luizinho_-_kit_covid-19_isolamento.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6170/requer._no_243_2020_-_ver._prof_luizinho_-_rond_wUu0Fu9.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6171/requer._no_244_2020_-_ver._erivaldo_silva_ivani_v69hlcx.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6172/requer._no_245_2020_-_ver._benival_severo_-_cam_5esQjpB.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6173/requer._no_246_2020_-_ver._benival_severo_-_auxilio_financeiro_ou_em_cestas_basicas_aos_trabalhadores_do_transporte_escolar_e_aos_taxistas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6174/requer._no_247_2020_-_ver._graca_rezende_-_info_hkgARfv.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6175/requer._no_248_2020_-_ver._graca_rezende_-_auxi_GTyKHMY.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6176/requer._no_249_2020_-_ver._herlon_fabiana_e_geu_QoTU4Uv.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6177/requer._no_250_2020_-_ver._herlon_geusa_e_fabia_b3x8E04.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6178/requer._no_251_2020_-_ver._herlon_cabral_-_info_lSwXaAH.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6179/requer._no_252_2020_-_ver._herlon_cabral_-_info_EvUl5lF.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6180/requer._no_253_2020_-_ver._fabiana_regis_-_decr_erDCjLq.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6181/requer._no_254_2020_-_ver._benival_e_valdi_-_se_mPm1U8g.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6258/requer._no_255_2020_-_ver._graca_rezende_-_deba_mhON7rj.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6259/requer._no_256_2020_-_ver._graca_rezende_-_voto_Y2ePnjq.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6260/requer._no_257_2020_-_ver._graca_rezende_-_espa_MkzdmC1.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6261/requer._no_258_2020_-_ver._prof._luizinho_-_rec_6nvGkDi.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6262/requer._no_259_2020_-_ver._herlon_cabral_-_isen_q9dgcHW.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6263/requer._no_260_2020_-_ver._jose_pereira_-_pi_de_concessao_de_auxilio_emergencial_aos_permissionarios_do_servico_de_taxi_e_mototaxi_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6264/requer._no_261_2020_-_ver._jose_pereira_-_inclu_bUj7asG.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6265/requer._no_262_2020_-_ver._jose_pereira_-_parce_Dn7KrbY.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6266/requer._no_263_2020_-_ver._erivaldo_piu_piu_-_s_PSwVyom.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6267/requer._no_264_2020_-_ver._geusa_ribeiro_-_solicitacao_de_informacao_a_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6268/requer._no_265_2020_-_ver._geusa_ribeiro_-_limp_Kl5JDe6.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6269/requer._no_266_2020_-_ver._divino_felizardo_-_m_IXxSR9H.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6270/requer._no_267_2020_-_ver._evilasio_cavalcanti__6JmJOot.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6271/requer._no_268_2020_-_ver._evilasio_cavalcanti__BcSvrRO.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6272/requer._no_269_2020_-_ver._evilasio_cavalcanti__xRs4yQw.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6273/requer._no_270_2020_-_ver._benival_severo_-_imp_6lkcOsq.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6274/requer._no_271_2020_-_ver._geusa_ribeiro_-_auxi_7SmfJRt.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6275/requer._no_272_2020_-_ver._evilasio_cavalcanti__mBkJhYI.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6276/requer._no_273_2020_-_ver._valdi_tartaruga_-_su_SYhYoQy.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6277/requer._no_274_2020_-_ver._valdi_tartaruga_-_co_b9wglnp.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6278/requer._no_275_2020_-_ver._graca_rezende_-_repa_xYumkqV.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6279/requer._no_276_2020_-_ver._graca_rezende_-_sess_EaJb6RY.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6280/requer._no_277_2020_-_ver._graca_rezende_-_cole_z8EFFQa.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6281/requer._no_278_2020_-_ver._erivaldo_piu_piu_-_c_VgMUlsx.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6282/requer._no_279_2020_-_ver._erivaldo_piu_piu_-_terraplanagem_de_todas_as_ruas_do_bairro_oceania.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6283/requer._no_280_2020_-_ver._valdi_tarturuga_-_pa_2VgIu2C.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6284/requer._no_281_2020_-_ver._valdi_tartaruga_-_ca_YpGgMmR.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6285/requer._no_282_2020_-_ver._valdi_tartaruga_-_ex_tt0GQz1.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6286/requer._no_283_2020_-_ver._prof_luizinho_-_refo_GVjneHp.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6287/requer._no_284_2020_-_ver._jose_pereira_-_pavim_brugEYo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6288/requer._no_285_2020_-_ver._jose_pereira_-_proib_xRnQj2I.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6289/requer._no_286_2020_-_ver._jose_pereira_-_teste_3lzy5Ck.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6290/requer._no_287_2020_-_ver._fabiana_regis_e_outr_7184HvD.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6291/requer._no_288_2020_-_ver._fabiana_regis_e_outr_mKVWgMw.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6292/requer._no_289_2020_-_ver._fabiana_regis_e_outr_nJqOHcn.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6293/requer._no_290_2020_-_ver._geusa_ribeiro_-_recr_7XjCVme.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6294/requer._no_291_2020_-_ver._fabiana_regis_-_insc_KsgOTX8.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6295/requer._no_292_2020_-_ver._fabiana_regis_-_elei_nUzNbn0.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6296/requer._no_293_2020_-_ver._fabiana_regis_-_fund_MBxNuwF.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6297/requer._no_294_2020_-_ver._socorro_gomes_-_voto_cWipODA.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6298/requer._no_295_2020_-_ver._evilasio_cavalcanti__jgNJw8H.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6299/requer._no_296_2020_-_ver._evilasio_cavalcanti__R3ZA5Y9.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6300/requer._no_297_2020_-_ver._evilasio_cavalcanti__P3Zdhui.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6301/requer._no_298_2020_-_ver._graca_rezende_-_pavi_AolXLJQ.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6302/requer._no_299_2020_-_ver._graca_rezende_-_voto_tC0rfJu.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6303/requer._no_300_2020_-_ver._graca_rezende_-_dist_4arNO2C.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6304/requer._no_301_2020_-_ver._prof._luizinho_e_ver._graca_rezende_-_votos_de_profundo_pesar_pela_sra._rivane_beltrao_luna.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6305/requer._no_302_2020_-_ver._prof._luizinho_e_ver._graca_rezende_-_votos_de_aplausos_ao_sec._de_seguranca_isaias_vieira.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6306/requer._no_303_2020_-_ver._lidio_jose_-_asfaltamento_da_ruas_para_implantacao_de_terceira_via_em_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6307/requer._no_304_2020_-_ver._lidio_jose_-_disponibiizacao_de_linha_de_credito_e_formas_de_recuperacao_financeira_aos_comerciantes_afetados_pela_pandemia.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6308/requer._no_305_2020_-_ver._graca_rezende_-_concessao_de_auxilio_financeiro_ou_alimentar_aos_vendedores_ambulantes_feirantes_e_autonomos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6309/requer._no_306_2020_-_ver._graca_rezende_-_kit_de_higiene_nas_comunidades_e_periferias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6310/requer._no_307_2020_-_ver._graca_rezende_-_implantacao_do_programa_vale_gas.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6311/requer._no_308_2020_-_ver._valdi_tartaruga_-_substituicao_das_lampadas_dos_postes_em_oceania_e_vila_feliz.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6312/requer._no_309_2020_-_ver._valdi_tartaruga_-_multirao_de_servicos_em_oceania_e_vila_feliz.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6313/requer._no_310_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6314/requer._no_311_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6315/requer._no_312_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6316/requer._no_313_2020_-_ver._jose_pereira_-_aderir_o_programa_o_brasil_conta_comigo.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6317/requer._no_314_2020_-_ver._jose_pereira_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6318/requer._no_315_2020_-_ver._jose_pereira_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6319/requer._no_316_2020_-_ver._geusa_ribeiro_-_asfaltamento_de_ruas_em_camalau.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6320/requer._no_317_2020_-_ver._geusa_ribeiro_-_retorno_financeiro_ao_haras_quatro_patas.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6321/requer._no_318_2020_-_ver._geusa_ribeiro_-_projeto_revive_do_governo_federal_e_comissao_de_representacao.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6322/requer._no_319_2020_-_ver._jose_pereira_e_outros_-_urgencia_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6324/requer._no_320_2020_-_ver._jose_pereira_-_dispensa_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6323/requer._no_321_2020_-_ver._ivanio_da_miramar_-_pavimentacao_de_calcada_e_construcao_de_novos_bancos_na_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6325/requer._no_322_2020_-_ver._ivanio_da_miramar_-_mudanca_faixa_de_pedestre_praca_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6326/requer._no_323_2020_-_ver._graca_rezende_-_pi_que_institui_o_dia_do_casamento_civil_comunitario.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6327/requer._no_324_2020_-_ver._geusa_ribeiro_-_comerciantes_turismo_pandemia.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6328/requer._no_325_2020_-_ver._geusa_ribeiro_-_inclusao_do_empreender_mulher_na_dotacao_orcamentaria_do_empreender_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6329/requer._no_326_2020_-_ver._valdi_tartaruga_-_instalacao_de_cameras_bairros_verdes_mares_e_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6330/requer._no_327_2020_-_ver._valdi_tartaruga_-_plano_preventivo_e_ostensivo_dengue.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6331/requer._no_328_2020_-_ver._erivaldo_piu_piu_-_terraplanagem_de_todas_as_rua_do_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6332/requer._no_329_2020_-_ver._geusa_ribeiro_-_asfalto_em_ruas_na_vila_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6333/requer._no_330_2020_-_ver._lidio_jose_-_denominacao_de_praca_bom_jesus_ressuscitado_em_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6334/requer._no_331_2020_-_ver._jose_pereira_-_drenagem_e_calcamento_na_praia_do_poco.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6335/requer._no_332_2020_-_ver._jose_pereira_-_criacao_e_instalacao_de_mini-biblioteca_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6336/requer._no_333_2020_-_ver._jose_pereira_-_recuperacao_na_pavimentacao_de_rua_no_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6337/requer._no_334_2020_-_ver._evilasio_cavalcanti_-_solucao_de_incorrecoes_na_pavimentacao_em_camalau.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6338/requer._no_335_2020_-_ver._evilasio_cavalcanti_-_problemas_de_alagamento_em_galerias_pluviais_na_praia_do_poco..pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6339/requer._no_336_2020_-_ver._graca_rezende_-_treinamento_dos_coveiros_e_servidores_dos_cemiterios_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6340/requer._no_337_2020_-_ver._graca_rezende_-_aulas_online_para_as_turmas_do_fundamental_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6341/requer._no_338_2020_-_ver._fabiana_regis_-_distribuicao_de_cestas_basicas_a_populacao_lgbtqi.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6342/requer._no_339_2020_-_ver._jose_pereira_-_dispensa_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6358/requer._no_340_2020_-_inexiste.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6343/requer._no_341_2020_-_ver._benival_severo_-_solicitando_servicos_de_terraplanagem_no_parque_esperanca.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6344/requer._no_342_2020_-_ver._divino_felizardo_-_pi_implantacao_de_comedouros_e_bebedouros_para_os_animais.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6345/requer._no_343_2020_-_ver._jose_pereira_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6346/requer._no_344_2020_-_ver._jose_pereira_-_drenagem_em_bairros_do_municipio_em_parceria_com_a_caixa.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6347/requer._no_345_2020_-_ver._jose_pereira_-_terraplanagem_urgente_em_ruas_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6348/requer._no_346_2020_-_do_bloco_de_vereadores_de_oposicao_-_sessao_especial_privatizacao_da_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6349/requer._no_347_2020_-_ver._divino_felizardo_-_testes_de_covid-19_para_os_agentes_de_transito_e_equipe_da_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6350/requer._no_348_2020_-_ver._graca_rezende_-_implantacao_de_projetos_para_os_alunos_pos_pandemia.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6351/requer._no_349_2020_-_ver._graca_rezende_-_testes_de_covid-19_para_a_educacao.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6352/requer._no_350_2020_-_ver._graca_rezende_-_entrega_de_material_escolar_pelos_mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6353/requer._no_351_2020_-_ver._evilasio_cavalcanti_-_realizacao_de_reparos_na_iluminacao_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6354/requer._no_352_2020_-_ver._evilasio_cavalcanti_-_substituicao_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6355/requer._no_353_2020_-_ver._evilasio_cavalcanti_-_inclusao_de_rua_no_calendario_de_pavimentacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6356/requer._no_354_2020_-_ver._seu_lidio_e_outros_-_urgencia_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6357/requer._no_355_2020_-_ver._jose_pereira_-_dispensa_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6359/requer._no_356_2020_-_ver._evilasio_cavalcanti_e_outros_-_urgencia_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6360/requer._no_357_2020_-_ver._graca_rezende_-_parabenizando_prefeito_e_efraim_filho.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6361/requer._no_358_2020_-_ver._prof_luizinho_-_placa_identificacao_ceo.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6362/requer._no_359_2020_-_ver._jose_pereira_-_bicicleta_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6363/requer._no_360_2020_-_ver._jose_pereira_-_notificacao_terreno_baldio.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6364/requer._no_361_2020_-_ver._jose_pereira_-_programa_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6365/requer._no_362_2020_-_ver._divino_felizardo_-_praca_das_corujas.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6366/requer._no_363_2020_-_ver._valdi_tartaruga_-_iluminacao_noturna_dique.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6367/requer._no_364_2020_-_ver._valdi_tartaruga_-_posto_salva_vidas.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6368/requer._no_365_2020_-_ver._lidio_jose_-_cacambas_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6369/requer._no_366_2020_-_ver._lidio_jose_-_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6370/requer._no_367_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_juscelino_kubistchek.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6371/requer._no_368_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_monsenhor_jose.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6372/requer._no_369_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_ismael_farias.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6373/requer._no_370_2020_-_ver._fabiana_regis_-_despachos_revitalizacao_dique.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6374/requer._no_371_2020_-_ver._fabiana_regis_-_relatorio_ginasio_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6375/requer._no_372_2020_-_ver._fabiana_regis_-_plano_retorno_aulas.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6376/requer._no_373_2020_-_ver._graca_rezende_-_pavimentacao_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6377/requer._no_374_2020_-_ver._graca_rezende_-_terraplanagem_camboinha_2.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6378/requer._no_375_2020_-_ver._geusa_ribeiro_-_conselho_municipal_juventude.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6379/requer._no_376_2020_-_ver._geusa_ribeiro_-_onibus_jacare_renascer.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6380/requer._no_377_2020_-_ver._geusa_ribeiro_-_planejamento_estrategico_cras.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6381/requer._no_378_2020_-_ver._ivanio_da_miramar_-_pavimentacao_francisco_serafim.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6382/requer._no_379_2020_-_ver._valdi_tartaruga_-_quadriciclos_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6383/requer._no_380_2020_-_ver._valdi_tartaruga_-_recuperacao_calcamento_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6384/requer._no_381_2020_-_ver._fabiana_regis_-_multas_semaforos_cidade.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6385/requer._no_382_2020_-_ver._fabiana_regis_-_criacao_escola_surf_dique.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6386/requer._no_383_2020_-_ver._fabiana_regis_-_copias_notas_fiscais_covid-19.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6387/requer._no_384_2020_-_ver._jose_pereira_-_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6388/requer._no_385_2020_-_ver._evilasio_cavalcanti_-_substituicao_led_renascer.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6389/requer._no_386_2020_-_ver._evilasio_cavalcanti_-_canteiro_escola_adolfo_maia.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6390/requer._no_387_2020_-_ver._evilasio_cavalcanti_-_pavimentacao_renascer_2.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6391/requer._no_388_2020_-_ver._ivanio_da_miramar_-_reparo_calcada_camalau.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6392/requer._no_389_2020_-_ver._graca_rezende_-_galeria_ex-secretarios_educacao.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6395/requer._no_390_2020_-_ver._herlon_cabral_-_mocao_jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6396/requer._no_391_2020_-_ver._graca_rezende_-_pavimentacao_rua_professor_clodoaldo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6397/requer._no_392_2020_-_ver._graca_rezende_-_alertas_sim-p_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6398/requer._no_393_2020_-_ver._socorro_gomes_-_pavimenta_rua_mar_azul.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6399/requer._no_394_2020_-_ver._professor_luizinho_-_pintura_fachada_policlinica.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6400/requer._no_395_2020_-_ver._professor_luizinho_-_calcamento__rua_jose_gomes.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6401/requer._no_396_2020_-_ver._ivanio_da_miramar_-_banheiros_quadra_beach_soccer.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6402/requer._no_397_2020_-_ver._ivanio_da_miramar_-_letreiro_eu_amo_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6403/requer._no_398_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6404/requer._no_399_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6405/requer._no_400_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6406/requer._no_401_2020_-_ver._fabiana_regis_-_campanha_sinal_vermelho.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6407/requer._no_402_2020_-_ver._fabiana_regis_-_copia_licitacao_dique.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6408/requer._no_403_2020_-_ver._fabiana_regis_-_comprovacao_duodecimo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6409/requer._no_404_2020_-_divino_felizardo_-_transito_veiculo_automotores.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6410/requer._no_405_2020_-_ver._divino_felizardo_-_construcao_via_acesso_transito.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6411/requer._no_406_2020_-_ver._graca_rezende_-_praca_bela_vista_ii.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6412/requer._no_407_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6413/requer._no_408_2020_-_ver._jose_pereira_-_luminarias_led_intermares.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6414/requer._no_409_2020_-_ver._jose_pereira_-_reforco_gcm_intermares.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6425/requer._no_410_2020_-_ver._socorro_gomes_-_lampadas_led_jacare_renascer.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6427/requer._no_411_2020_-_ivanio_da_miramar_-_construcao_mercado_peixes.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6428/requer._no_412_2020_-_ivanio_da_miramar_-_carrinho_reboque_embarcacoes.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6429/requer._no_413_2020_-_benival_severo_-_retorno_onibus_jacare_integracao.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6430/requer._no_414_2020_-_ver._benival_severo_-_terraplanagem_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6431/requer._no_415_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6432/requer._no_416_2020_-_ver._jose_pereira_-_conscientizacao_setembro_verde.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6433/requer._no_417_2020_-_ver._jose_pereira_-_cobertura_praca_taxi_centro.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6434/requer._no_418_2020_-_ver._valdi_tartaruga_-_retorno_onibus_jacare.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6435/requer._no_419_2020_-_ver._geusa_ribeiro_-_guarda_ambiental_miramar.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6436/requer._no_420_2020_-_ver._geusa_ribeiro_-_organizacao_praia_miramar.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6437/requer._no_421_2020_-_ver._geusa_ribeiro_-_retorno_onibus.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6438/requer._no_422_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6439/requer._no_423_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6440/requer._no_424_2020_-_ver._evilasio_cavalcanti_-_imovel_escola.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6441/requer._no_425_2020_-_ver._socorro_gomes_-_terraplanagem_pavimentacao_renascer.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6442/requer._no_426_2020_-_ver._socorro_gomes_-_poda_limpeza_praca.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6443/requer._no_427_2020_-_ver._graca_rezende_-_psf_bela_vista_2.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6444/requer._no_428_2020_-_ver._graca_rezende_-_planejamento_aulas_atividades.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6445/requer._no_429_2020_-_ver._graca_rezende_-_oftalmologista_creches__escolas.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6446/requer._no_430_2020_-_ver._valdi_tartaruga_-_dispensa_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6447/requer._no_431_2020_-_ver._geusa_ribeiro_-_contrato_dois_anos.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6448/requer._no_432_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6449/requer._no_433_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6450/requer._no_434_2020_-_ver._jose_pereira_-_instalacao_relogio_digital.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6451/requer._no_435_2020_-_ver._valdi_tartaruga_-_substituicao_postes_intermares.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6452/requer._no_436_2020_-_ver._valdi_tartaruga_-_construcao_espacos_para_esportes.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6516/requer._no_437_2020_-_ver._evilasio_cavalcanti_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6517/requer._no_438_2020_-_ver._evilasio_cavalcanti_-_instalacao_de_lixeiras_centro.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6518/requer._no_439_2020_-_ver._evilasio_cavalcanti_-_solucao_problemas_galerias_pluviais.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6453/requer._no_440_2020_-_ver._graca_rezende_-_nomeacao_viaduto_br230.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6454/requer._no_441_2020_-_ver._graca_rezende_-_mocao_dia_educador_fisico.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6455/requer._no_442_2020_-_ver._graca_rezende_-_mini-urbanizacao_box_jacare.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6462/requer._no_443_2020_-_ver._jose_pereira_-_refletores_largo_nazare.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6463/requer._no_444_2020_-_ver._jose_pereira_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6464/requer._no_445_2020_-_ver._jose_pereira_-_convenio_plano_saude.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6465/requer._no_446_2020_-_ver._lidio_jose_-_restauracao_praca_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6466/requer._no_447_2020_-_ver._lidio_jose_-_limpeza_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6467/requer._no_448_2020_-_ver._benival_severo_-_lombadas_fisicas_renascer_2.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6519/requer._no_449_2020_-_ver._geusa_ribeiro_-_convenio_fortaleza_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6468/requer._no_450_2020_-_valdi_tartaruga_-_navios_porto_visitacao.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6470/requer._no_451_2020_-_graca_rezende_-_inclusao_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6471/requer._no_452_2020_-_graca_rezende_-_estadio_futebol.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6469/requer._no_453_2020_-_ver._fabiana_regis_-_estacionamento_dique.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6472/requer._no_454_2020_-_ver._fabiana_regis_-_habilitacao_mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6521/requer._no_455_2020_-_ver._fabiana_regis_-_campanha_orientacao_transito.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6522/requer._no_456_2020_-_ver._fabiana_regis_-_interdicao_ruas_pratica_esportes.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6523/requer._no_457_2020_-_ver._jose_pereira_-_servico_de_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6524/requer._no_458_2020_-_ver._jose_pereira_-_acessibilidade_praia_do_poco.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6525/requer._no_459_2020_-_ver._jose_pereira_-_instalacao_coletores_de_lixo_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6526/requer._no_460_2020_-_ver._benival_severo_-_protecao_campo_futebol_renascer_3.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6527/requer._no_461_2020_-_ver._valdi_tartaruga_-_faixa_de_pedestre_intermares.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6528/requer._no_462_2020_-_ver._valdi_tartaruga_-_construcao_kitesurf_intermares_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6529/requer._no_463_2020_-_ver._professor_luizinho_-_calcamento_rua_camboinha.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6530/requer._no_464_2020_-_ver._professor_luizinho_-_calcamento_rua_camboinha.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6531/requer._no_465_2020_-_ver._graca_rezende_-_pavimentacao_joao_machado_e_ismael_farias.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6532/requer._no_466_2020_-_ver._graca_rezende_-_material_publicitario.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6533/requer._no_467_2020_-_ver._divino_felizardo_-_coberta_psf_renascer.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6534/requer._no_468_2020_-_ver._divino_felizardo_-_curso_de_capacitacao_psf.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6535/requer._no_469_2020_-_ver._prof._luizinho_-_terraplanagem_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6536/requer._no_470_2020_-_ver._valdi_tartaruga_-_instalacao_faixa_de_pedetres_lombadas_intermares.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6537/requer._no_471_2020_-_ver._valdi_tartaruga_-_lista_ceps_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6538/requer._no_472_2020_-_ver._divino_felizardo_-_revitalizacao_portal_entrada_intermares.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6539/requer._no_473_2020_-_ver._divino_felizardo_-_praca_ademar_alves_intermares.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6540/requer._no_474_2020_-_ver._graca_rezende_-_construcao_creche_camboinha.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6541/requer._no_475_2020_-_ver._graca_rezende_-_construcao_escola_quadra_poliesportiva_camboinha.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6542/requer._no_476_2020_-_ver._graca_rezende_-_revitalizacao_praca_da_palmeira_centro.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6549/requer._no_477_2020_-_ver._fabiana_regis_-_inclusao_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6550/requer._no_478_2020_-_ver._fabiana_-_divulgar_lei_55_2018.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6551/requer._no_479_2020_-_ver._fabiana_-_cumprimento_lei_55_2018.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6584/requer._no_480_2020_-_ver._socorro_gomes_-_restaurante_popular_jacare.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6585/requer._no_481_2020_-_ver._socorro_gomes_-_mercado_publico_oceania.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6586/requer._no_482_2020_-_ver._socorro_gomes_-_asfaltamento_jose_araken_jacare.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6552/requer._no_483_2020_-_ver._ivanio_-_calcamento_rua_vila_maria.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6553/requer._no_484_2020_-_ver._pereira_-_mutirao_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6555/requer._no_486_2020_-_ver._pereira_-_placas_trafego_bicicletas_intermares.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6556/requer._no_487_2020_-_ver._fabiana_-_palestras_cancer_de_mama.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6557/requer._no_488_2020_-_ver._fabiana_-_pactuacao_governo_estado_cirurgias_cataratas.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6558/requer._no_489_2020_-_ver._fabiana_-_exames_mamografias_outubro_rosa.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6559/requer._no_490_2020_-_ver._valdi_-_postes_iluminacao_ginasio_vila_feliz.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6560/requer._no_491_2020_-_ver._valdi_-_rede_eletrica_rua_mar_belo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6587/requer._no_492_2020_-_ver._divino_-_combate_surto_esporotricose.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6588/requer._no_493_2020_-_ver._divino_-_pavimentacao_rua_amorim_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6589/requer._no_494_2020_-_ver._divino_-_regularizacao_galpoes_distrito_mecanico.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6590/requer._no_495_2020_-_ver._rey_-_posto_de_saude_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6591/requer._no_496_2020_-_ver._rey_-_atendimento_postos_saude_renascer_ate_22h.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6592/requer._no_497_2020_-_ver._rey_-_construcao_creche_renascer_iv.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6593/requer._no_498_2020_-_ver._pereira_-_pavimentacao_rua_geraldo_carvalho.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6594/requer._no_499_2020_-_ver._pereira_-_limpeza_orla_intermares.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6595/requer._no_500_2020_-_ver._pereira_-_rondas_praca_joao_lacerda_e_entorno.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6596/requer._no_501_2020_-_ver._valdi_-_recuperacao_canteiro_central_rua_djalma_gusmao.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6597/requer._no_502_2020_-_ver._valdi_-_calcadao_av_jair_cavalcante_ate_estacao_cbtu.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6598/requer._no_503_2020_-_ver._valdi_-_iluminacao_led_praca_do_surfista.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6599/requer._no_504_2020_-_ver._geusa_-_informacoes_entrega_moradias_e_beneficiarios_ocupacoes.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6600/requer._no_505_2020_-_ver._evilasio_-_projeto_drenagem_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6601/requer._no_506_2020_-_ver._evilasio_-_projeto_captacao_energia_solar_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6602/requer._no_507_2020_-_ver._graca_-_implementacao_policlinica_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6603/requer._no_508_2020_-_ver._graca_-_unidade_movel_saude_mulher_exames_mamografia.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6604/requer._no_509_2020_-_ver._graca_-_centro_de_referencia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6623/requer._no_510_2020_-_ver._rey_-_reforma_mercado_publico_renascer.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6624/requer._no_511_2020_-_ver._rey_-_calcamento_rua_santa_guia.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6612/requer._no_512_2020_-_ver._divino_felizardo__-_construcao_pier_renascer_3.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6613/requer._no_513_2020_-_ver._divino_felizardo_-_parada_onibus_renascer_3.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6614/requer._no_514_2020_-_ver._divino_felizardo_-_caicaras_artesanais_renascer_3.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6615/requer._no_515_2020_-_ver._prof_luizinho_-_pintura_quadra_poliesportiva_camalau.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6616/requer._no_516_2020_-_ver._fabiana_regis_-_contratados_meses_julho_agosto_setembro_outubro.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6617/requer._no_517_2020_-_ver._fabiana_regis_-_documentos_denuncias_folha_pagamento.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6618/requer._no_518_2020_-_ver._fabiana_regis_-_academia_ginastica_camalau.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6619/requer._no_519_2020_-_ver._valdi_tartaruga_-_construcao_calcada_intermares.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6658/requer._no_520_2020_-_ver._pereira_-_sacolas_plasticas_dejetos_animais.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6659/requer._no_521_2020_-_ver._pereira_-_postes_e_lampadas_academia_olimpia_intermares.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6660/requer._no_522_2020_-_ver._pereira_-_melhorias_giradouro_largo_nazare.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6620/requer._no_523_2020_-_ver._graca_rezende_-_programa_nutricao_escolas.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6621/requer._no_524_2020_-_ver._graca_rezende_-_inclusao_aula_informatica_tecnologia.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6625/requer._no_526_2020_-_ver._divino_-_pavimentacao_travessa_carolino_cardoso.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6626/requer._no_527_2020_-_ver._divino_-_pavimentacao_rua_porto_marseille.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6627/requer._no_528_2020_-_ver._divino_-_drenagem_e_pavimentacao_rua_ovidio_ezidro.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6628/requer._no_529_2020_-_ver._prof._luizinho_-_esteiras__acecibilidade_praias.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6629/requer._no_530_2020_-_ver._lidio_-_vigilancia_dique_de_cabedelo_e_entorno.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6630/requer._no_531_2020_-_ver._lidio_-_pavimentacao_bairro_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6631/requer._no_532_2020_-_ver._lidio_-_cobertura_quadra_esportes_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6632/requer._no_533_2020_-_ver._valdi_-_recuperacao_bancos_calcadinha_intermares.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6633/requer._no_534_2020_-_ver._graca_-_drenagem_e_pavimentacao_logradouros_infracitados.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6634/requer._no_535_2020_-_ver._graca_-_denominacao_creche_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6635/requer._no_536_2020_-_ver._graca_-_memorial_alvaro_ximenes.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6636/requer._no_537_2020_-_ver._fabiana_-_retorno_onibus_jacare.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6637/requer._no_538_2020_-_ver._fabiana_-_resolucao_falta_dagua_jacare.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7725/requer._no_539_2020_-_ver._divino_-_iluminacao_led_rua_geraldo_pessoa_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7726/requer._no_540_2020_-_ver._divino_-_pavimentacao_rua_nossa_senhora_da_luz.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7727/requer._no_541_2020_-_ver._ivanio_-_instalacao_lixeiras_praia_de_miramar.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7728/requer._no_542_2020_-_ver._ivanio_-_instalacao_placas_orientacao_peixe_boi_marinho.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6638/requer._no_543_2020_-_ver._graca_-_reforma_e_construcao_ubs_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6639/requer._no_544_2020_-_ver._graca_-_implantacao_escola_de_pesca.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6640/requer._no_545_2020_-_ver._graca_-_reforma_ampliacao_e_construcao_escolas_e_creches.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6643/requer._no_546_2020_-_ver._divino_-_galeria_pluvial_rua_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6644/requer._no_547_2020_-_ver._valdi_-_extensao_rede_eletrica_rua_nova_vitoria.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6645/requer._no_548_2020_-_ver._valdi_-_transporte_coletivo_urbano_intramunicipal.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6646/requer._no_549_2020_-_ver._graca_-_reforco_policiamento_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6647/requer._no_550_2020_-_ver._graca_-_programa_capacita_juventude.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6648/requer._no_551_2020_-_ver._graca_-_linhas_credito_microempreendedores.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6649/requer._no_552_2020_-_ver._valdi_-_regulamentacao_mototaxi.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6650/requer._no_553_2020_-_ver._valdi_-_quiosques_orla_intermares.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6651/requer._no_554_2020_-_ver._graca_-_galeria_fotos_hospital_geral_municipio.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6652/requer._no_555_2020_-_ver._graca_-_galeria_fotos_primeiras_damas.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6661/requer._no_556_2020_-_ver._graca_-_pavimentacao_ruas_cota_duodecimal_nao_utilizada.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6662/requer._no_557_2020_-_ver._ivanio_-_denominacao_praca_vereador_anchieta.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6683/requer._no_558_2020_-_ver._evilasio_-_construcao_creche_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6682/requer._no_559_2020_-_ver._evilasio_-_construcao_creche_renascer.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6681/requer._no_560_2020_-_ver._evilasio_-_construcao_praca_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6663/requer._no_561_2020_-_ver._herlon_-_votos_de_aplausos_nau_catarineta.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6664/requer._no_562_2020_-_ver._herlon_-_manutencao_ruas_e_passeio_av._oceano_atlantico_e_cassiano_nobrega.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6665/requer._no_563_2020_-_ver._graca_-_retirada_invasoes_faixa_dominio_cbtu_jacare.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6666/requer._no_564_2020_-_ver._graca_-_denominacao_centro_educacao_prof_ivonete_araujo_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6667/requer._no_565_2020_-_ver._evilasio_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6668/requer._no_566_2020_-_ver._pereira_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6582/veto_total_ao_pl_no_004_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6153/veto_total_ao_pl_no_005.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6810/veto_total__ao_pl_no_015_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6583/veto_total_ao_pl_no_023_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6811/veto_total__ao_pl_no_036_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6809/veto_total__ao_pl_no_038_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6808/veto_total__ao_pl_no_039_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6812/veto_total__ao_pl_no_040_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7840/veto_total_ao_pl_no_054_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/7098/veto_total_pl_no_059_2020-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7335/veto_total__ao_pl_no_055_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2020/6687/relatorio_da_comissao_de_representacao_da_camara_municipal_de_cabedelo-pb_-_brasilia-df_-_de_01_a_04.12.2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H741"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="196.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="222.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="221.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>