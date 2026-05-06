--- v0 (2026-02-05)
+++ v1 (2026-05-06)
@@ -51,9880 +51,9880 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATSE</t>
   </si>
   <si>
     <t>Ata de Sessão Especial</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6991/ata_1o_sessao_especial_-_23-03-2021-relatorio_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6991/ata_1o_sessao_especial_-_23-03-2021-relatorio_saude.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Especial</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7131/2a_sessao_especial_-_25-05-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7131/2a_sessao_especial_-_25-05-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Especial</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7161/3a_sessao_especial_-_22-06-2021-prestacao_de_contas_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7161/3a_sessao_especial_-_22-06-2021-prestacao_de_contas_saude.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Especial</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7324/4a_sessao_especial_-_14-09-2021-setembro_amarelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7324/4a_sessao_especial_-_14-09-2021-setembro_amarelo.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Especial</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7325/5a_sessao_especial_-_21-09-2021-dia_nacional_pessoa_deficiencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7325/5a_sessao_especial_-_21-09-2021-dia_nacional_pessoa_deficiencia.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Especial</t>
   </si>
   <si>
     <t>7326</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7326/6a_sessao_especial_-_23-09-2021_-__semana_nacional_transito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7326/6a_sessao_especial_-_23-09-2021_-__semana_nacional_transito.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Especial</t>
   </si>
   <si>
     <t>7422</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7422/7a_sessao_especial_-_cancelada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7422/7a_sessao_especial_-_cancelada.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Especial - Cancelada</t>
   </si>
   <si>
     <t>7423</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7423/8a_sessao_especial_-_19-10-2021_-_altetas_beach_soccer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7423/8a_sessao_especial_-_19-10-2021_-_altetas_beach_soccer.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão Especial</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7424/9a_sessao_especial_-_26-10-2021_-_dia_guarda_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7424/9a_sessao_especial_-_26-10-2021_-_dia_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Especial</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7521/10a_sessao_especial_-_16-11-2021-homenagem_gestores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7521/10a_sessao_especial_-_16-11-2021-homenagem_gestores.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Especial</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7522/11a_sessao_especial_-_07-12-2021-apresentacao_relatorio_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7522/11a_sessao_especial_-_07-12-2021-apresentacao_relatorio_saude.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Especial</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>ATSX</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6720/ata_1a_sessao_extraordinaria_remota-26-01-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6720/ata_1a_sessao_extraordinaria_remota-26-01-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7182/ata_2o_sessao_extraordinaria_remota-30-06-2021-posse.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7182/ata_2o_sessao_extraordinaria_remota-30-06-2021-posse.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7684/ata_3a_sessao_extraordinaria_presencial_-_22-12-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7684/ata_3a_sessao_extraordinaria_presencial_-_22-12-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>ATSO</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6756/ata_1o_sessao_ordinaria_02-02-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6756/ata_1o_sessao_ordinaria_02-02-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6757/ata_2o_sessao_ordinaria_09-02-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6757/ata_2o_sessao_ordinaria_09-02-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6945/ata_3o_sessao_ordinaria_23-02-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6945/ata_3o_sessao_ordinaria_23-02-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6946/ata_4o_sessao_ordinaria_02-03-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6946/ata_4o_sessao_ordinaria_02-03-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6947/ata_5o_sessao_ordinaria_16-03-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6947/ata_5o_sessao_ordinaria_16-03-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6948/ata_6o_sessao_ordinaria_23-03-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6948/ata_6o_sessao_ordinaria_23-03-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6949/ata_7a_sessao_ordinaria_06-04-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6949/ata_7a_sessao_ordinaria_06-04-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6986/ata_8a_sessao_ordinaria_13-04-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6986/ata_8a_sessao_ordinaria_13-04-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6987/ata_9a_sessao_ordinaria_20-04-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6987/ata_9a_sessao_ordinaria_20-04-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7048/ata_10a_sessao_ordinaria_27-04-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7048/ata_10a_sessao_ordinaria_27-04-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7049/ata_11a_sessao_ordinaria_04-05-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7049/ata_11a_sessao_ordinaria_04-05-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7056/ata_12a_sessao_ordinaria_11-05-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7056/ata_12a_sessao_ordinaria_11-05-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7090/ata_13a_sessao_ordinaria_18-05-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7090/ata_13a_sessao_ordinaria_18-05-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7101/ata_14a_sessao_ordinaria_25-05-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7101/ata_14a_sessao_ordinaria_25-05-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7158/ata_15a_sessao_ordinaria_01-06-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7158/ata_15a_sessao_ordinaria_01-06-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7159/ata_16a_sessao_ordinaria_15-06-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7159/ata_16a_sessao_ordinaria_15-06-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7160/ata_17a_sessao_ordinaria_22-06-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7160/ata_17a_sessao_ordinaria_22-06-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7181/ata_18a_sessao_ordinaria_30-06-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7181/ata_18a_sessao_ordinaria_30-06-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7238/ata_19a_sessao_ordinaria_03-08-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7238/ata_19a_sessao_ordinaria_03-08-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7239/ata_20a_sessao_ordinaria_10-08-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7239/ata_20a_sessao_ordinaria_10-08-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7240/ata_21a_sessao_ordinaria_17-08-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7240/ata_21a_sessao_ordinaria_17-08-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7257/ata_22a_sessao_ordinaria_24-08-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7257/ata_22a_sessao_ordinaria_24-08-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 22ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7281/ata_23a_sessao_ordinaria_31-08-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7281/ata_23a_sessao_ordinaria_31-08-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 23ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7321</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7321/ata_24a_sessao_ordinaria_14-09-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7321/ata_24a_sessao_ordinaria_14-09-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 24ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7322</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7322/ata_25a_sessao_ordinaria_21-09-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7322/ata_25a_sessao_ordinaria_21-09-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 25ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7323/ata_26a_sessao_ordinaria_28-09-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7323/ata_26a_sessao_ordinaria_28-09-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 26ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7393</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7393/ata_27a_sessao_ordinaria_05-10-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7393/ata_27a_sessao_ordinaria_05-10-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 27ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7419/ata_28a_sessao_ordinaria_19-11-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7419/ata_28a_sessao_ordinaria_19-11-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 28ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7420</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7420/ata_29a_sessao_ordinaria_26-10-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7420/ata_29a_sessao_ordinaria_26-10-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 29ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7421</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7421/ata_30a_sessao_ordinaria_09-11-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7421/ata_30a_sessao_ordinaria_09-11-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 30ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7523/ata_31a_sessao_ordinaria_16-11-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7523/ata_31a_sessao_ordinaria_16-11-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 31ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7524/ata_32a_sessao_ordinaria_23-11-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7524/ata_32a_sessao_ordinaria_23-11-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 32ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7525/ata_33a_sessao_ordinaria_30-11-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7525/ata_33a_sessao_ordinaria_30-11-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 33ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7526/ata_34a_sessao_ordinaria_07-12-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7526/ata_34a_sessao_ordinaria_07-12-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 34ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7527</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7527/ata_35a_sessao_ordinarias_14-12-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7527/ata_35a_sessao_ordinarias_14-12-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 35ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>ATSS</t>
   </si>
   <si>
     <t>Ata de Sessão Solene</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6690/ata_1a_sessao_solene_-_01-01-2021_-_posse.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6690/ata_1a_sessao_solene_-_01-01-2021_-_posse.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Solene</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6721/ata_2a_sessao_solene_-_01-02-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6721/ata_2a_sessao_solene_-_01-02-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Solene</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6691/ato_da_mesa_no_001_2021_-_medidas_enfrentamento_covid.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6691/ato_da_mesa_no_001_2021_-_medidas_enfrentamento_covid.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as medidas para enfrentamento da emergência de saúde pública decorrente da infecção humana pelo COVID-19 (CORONAVÍRUS), Sessões Remotas, e dá outras providências</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6758/ato_da_mesa_no_002_2021_-_medidas-novas-covid-19.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6758/ato_da_mesa_no_002_2021_-_medidas-novas-covid-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre novas medidas para enfrentamento da emergência de saúde pública decorrente da infecção humana pelo COVID-19 (Coronavírus), Sessões Remotas, e dá outras providências</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6805/ato_da_mesa_no_003_2021_-_medidas_covid-19.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6805/ato_da_mesa_no_003_2021_-_medidas_covid-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre novas medidas para enfrentamento da pandemia do coronavírus (Covid-19), no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6890/ato_da_mesa_no_004_2021_-_feriados_enfrentamento_covid-19.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6890/ato_da_mesa_no_004_2021_-_feriados_enfrentamento_covid-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre feriados no âmbito da Câmara Municipal de Cabedelo (PB), em caráter excepcional, com a finalidade de conter a propagação da pandemia da Covid-19, e dá outras providências</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6891/ato_da_mesa_no_005_2021_-_incorrecao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6891/ato_da_mesa_no_005_2021_-_incorrecao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a continuidade das novas medidas para enfrentamento da pandemia do Coronavírus (Covid-19), no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências (Republicado por incorreção)</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7191/ato_da_mesa_no_006_2021_-_sessoes_hibridas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7191/ato_da_mesa_no_006_2021_-_sessoes_hibridas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as sessões híbridas em face do enfrentamento da pandemia do Coronavírus (Covid-19), no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7255/ato_da_mesa_no_007_2021_-_sessoes_presenciais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7255/ato_da_mesa_no_007_2021_-_sessoes_presenciais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o retorno das sessões presenciais e a continuidade das medidas para enfrentamento da pandemia do coronavírus (Covid-19), no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>7392</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7392/ato_da_mesa_no_008_2021_-_sessao_cabedelo_clube.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7392/ato_da_mesa_no_008_2021_-_sessao_cabedelo_clube.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização da Sessão Ordinária do dia 26 de outubro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>APR</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6692/ato_da_presidente_no_001_2021_-_ccjr.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6692/ato_da_presidente_no_001_2021_-_ccjr.pdf</t>
   </si>
   <si>
     <t>Constitui a Comissão de Constituição, Justiça e Redação da Câmara Municipal de Cabedelo (PB), para o biênio 2021/2022, e dá outras providências</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6693/ato_da_presidente_no_002_2021_-_cof.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6693/ato_da_presidente_no_002_2021_-_cof.pdf</t>
   </si>
   <si>
     <t>Constitui a Comissão de Orçamento e Finanças da Câmara Municipal de Cabedelo (PB), para o biênio 2021/2022, e dá outras providências</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6694/ato_da_presidente_no_003_2021_-_cppm.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6694/ato_da_presidente_no_003_2021_-_cppm.pdf</t>
   </si>
   <si>
     <t>Constitui a Comissão de Políticas Públicas Municipais da Câmara Municipal de Cabedelo (PB), para o biênio 2021/2022, e dá outras providências</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6695/ato_da_presidente_no_004_2021_-_conselho_de__etica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6695/ato_da_presidente_no_004_2021_-_conselho_de__etica.pdf</t>
   </si>
   <si>
     <t>Constitui o Conselho de Ética e Decoro Parlamentar da Câmara Municipal de Cabedelo (PB), para o biênio 2021/2022, e dá outras providências</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6696/ato_da_presidente_no_005_2021_-_representante_conselho_pequenos_negocios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6696/ato_da_presidente_no_005_2021_-_representante_conselho_pequenos_negocios.pdf</t>
   </si>
   <si>
     <t>Designa Representantes da Câmara Municipal de Cabedelo/PB, para o Conselho Consultivo dos Pequenos Negócios, e dá outras providências</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6722/ato_da_presidente_no_006_2021_-_horario_expediente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6722/ato_da_presidente_no_006_2021_-_horario_expediente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de expediente da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6727/ato_da_presidente_no_007_2021_-_luto_senado_jose_maranhao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6727/ato_da_presidente_no_007_2021_-_luto_senado_jose_maranhao.pdf</t>
   </si>
   <si>
     <t>Declara Luto Oficial</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6728/ato_da_presidente_no_008_2021_-_expediente_carnaval.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6728/ato_da_presidente_no_008_2021_-_expediente_carnaval.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre outras medidas para enfrentamento da emergência de saúde pública decorrente da infecção humana pelo Covid-19 (Coronavírus), sessões remotas, e dá outras providências</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6729/ato_da_presidente_no_009_2021_-_licenca_ver._rey.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6729/ato_da_presidente_no_009_2021_-_licenca_ver._rey.pdf</t>
   </si>
   <si>
     <t>Concede licença por motivo de saúde ao Vereador Reinaldo Barbosa de Lima (Rey), e dá outras providências</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6759/ato_da_presidente_no_010_2021_-_horario_expediente-covid-19.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6759/ato_da_presidente_no_010_2021_-_horario_expediente-covid-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de expediente da Câmara Municipal de Cabedelo (PB), em face do agravamento da pandemia do COVID-19, e dá outras providências</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6806/ato_da_presidente_no_011_2021_-_representante_comdecon.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6806/ato_da_presidente_no_011_2021_-_representante_comdecon.pdf</t>
   </si>
   <si>
     <t>Designa Representantes da Câmara Municipal de Cabedelo/PB, para o Conselho Municipal de Defesa do Consumidor - COMDECON, e dá outras providências.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6807/ato_da_presidente_no_012_2021_-_luto_fernando_macedo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6807/ato_da_presidente_no_012_2021_-_luto_fernando_macedo.pdf</t>
   </si>
   <si>
     <t>Declara Luto Oficial e dá outras providências</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6889/ato_da_presidente_no_013_2021_-_frente_parlamentar_rio_jaguaribe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6889/ato_da_presidente_no_013_2021_-_frente_parlamentar_rio_jaguaribe.pdf</t>
   </si>
   <si>
     <t>Constitui a Frente Parlamentar do Rio Jaguaribe no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6992/ato_da_presidente_no_014_2021-frente_parlamentar_mototaxista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6992/ato_da_presidente_no_014_2021-frente_parlamentar_mototaxista.pdf</t>
   </si>
   <si>
     <t>Constitui a Frente Parlamentar em Defesa dos Mototaxistas e Motofretistas no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7054/ato_da_presidente_no_015_2021-frente_parlamentar-br-230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7054/ato_da_presidente_no_015_2021-frente_parlamentar-br-230.pdf</t>
   </si>
   <si>
     <t>Constitui a Frente Parlamentar para estudos sobre a BR-230 durante o período de obras no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7055/ato_da_presidente_no_016_2021-frente_parlamentar_projeto_orla.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7055/ato_da_presidente_no_016_2021-frente_parlamentar_projeto_orla.pdf</t>
   </si>
   <si>
     <t>Constitui a Frente Parlamentar do Projeto Orla no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7147/ato_da_presidente_no_017_2021-substituicao_membro_cof.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7147/ato_da_presidente_no_017_2021-substituicao_membro_cof.pdf</t>
   </si>
   <si>
     <t>Designa membro titular da Comissão de Orçamento e Finanças, do 1º biênio da 15ª Legislatura</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7148/ato_da_presidente_no_018_2021-substituicao_menbro_cppm.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7148/ato_da_presidente_no_018_2021-substituicao_menbro_cppm.pdf</t>
   </si>
   <si>
     <t>Designa membro titular da Comissão de Políticas Públicas Municipal, do 1º biênio da 15ª Legislatura</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7162/ato_do_presidente_no_019_2021-luto_oficial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7162/ato_do_presidente_no_019_2021-luto_oficial.pdf</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7163/ato_do_presidente_no_020_2021-prorrogacao_sessao_dia_29-06.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7163/ato_do_presidente_no_020_2021-prorrogacao_sessao_dia_29-06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação da Sessão Ordinária deste terça-feira, dia 29 de junho de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7164/ato_do_presidente_no_021_2021_convocacao_suplente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7164/ato_do_presidente_no_021_2021_convocacao_suplente.pdf</t>
   </si>
   <si>
     <t>Convoca o 1º Suplente de Vereador Fernando Antônio Monteiro de Oliveira Sobrinho - DEM para posse no cargo de Vereador, e dá outras providências</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7165/ato_do_presidente_no_022_2021-convocacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7165/ato_do_presidente_no_022_2021-convocacao.pdf</t>
   </si>
   <si>
     <t>Convoca o 2º Suplente de Vereador Edson da Silva Dias - DEM para posse no cargo de Vereador, e dá outras providências</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7177/ato_do_presidente_no_023_2021-licitacao_ou_contratacao_direta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7177/ato_do_presidente_no_023_2021-licitacao_ou_contratacao_direta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a opção da Câmara Municipal de Cabedelo (PB) por licitar ou contratar diretamente nos termos da Lei Federal nº 14.133/2021, e dá outras providências</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7178/ato_do_presidente_no_024_2021-_horario_de_expediente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7178/ato_do_presidente_no_024_2021-_horario_de_expediente.pdf</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7179/ato_do_presidente_no_025_2021-conselho_turismo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7179/ato_do_presidente_no_025_2021-conselho_turismo.pdf</t>
   </si>
   <si>
     <t>Designa Representantes da Câmara Municipal de Cabedelo/PB, para o Conselho Municipal de Turismo - COMTUR, e dá outras providências</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7180/ato_do_presidente_no_026_2021-comissao_congresso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7180/ato_do_presidente_no_026_2021-comissao_congresso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros da Comissão de Representação da Câmara Municipal para representar a edilidade em Brasília-DF, e dá outras providências</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7256/ato_do_presidente_no_027_2021-ponto_facultativo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7256/ato_do_presidente_no_027_2021-ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo (PB), do dia 06 de setembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7263/ato_do_presidente_no_028_2021-antecipacao_sessao_ordinaria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7263/ato_do_presidente_no_028_2021-antecipacao_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação do horário da Sessão Ordinária desta terça-feira, dia 14 de setembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7299/ato_do_presidente_no_029_2021-representante_commea.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7299/ato_do_presidente_no_029_2021-representante_commea.pdf</t>
   </si>
   <si>
     <t>Designa Representante da Câmara Municipal de Cabedelo/PB, no Conselho Municipal de Meio Ambiente - COMMEA, e dá outras providências</t>
   </si>
   <si>
     <t>7327</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7327/ato_do_presidente_no_030_2021_-_antecipacao_sessao_ordinaria_05-10-21.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7327/ato_do_presidente_no_030_2021_-_antecipacao_sessao_ordinaria_05-10-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação do horário da Sessão Ordinária desta terça-feira, dia 05 de outubro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7328/ato_do_presidente_no_031_2021_-_horario_expediente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7328/ato_do_presidente_no_031_2021_-_horario_expediente.pdf</t>
   </si>
   <si>
     <t>7329</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7329/ato_do_presidente_no_032_2021_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7329/ato_do_presidente_no_032_2021_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo (PB), do dia 11 de outubro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>7390</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7390/ato_do_presidente_no_033_2021-2021-_antecipacao_sessao_ordinaria_19-10-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7390/ato_do_presidente_no_033_2021-2021-_antecipacao_sessao_ordinaria_19-10-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação do horário da Sessão Ordinária desta terça-feira, dia 19 de outubro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>7391</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7391/ato_do_presidente_no_034_2021-2021-ponto_facultativo_funcionario_publico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7391/ato_do_presidente_no_034_2021-2021-ponto_facultativo_funcionario_publico.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo o expediente da Câmara Municipal de Cabedelo (PB) no dia 1º de novembro do corrente ano, em razão da transferência do feriado do dia do Servidor Público, e dá outras providências</t>
   </si>
   <si>
     <t>7425</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7425/ato_do_presidente_no_035_2021-antecipacao_sessao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7425/ato_do_presidente_no_035_2021-antecipacao_sessao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação do horário da Sessão Ordinária desta terça-feira, dia 16 de novembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>7429</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7429/ato_do_presidente_no_036_2021-_antecipacao_sessao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7429/ato_do_presidente_no_036_2021-_antecipacao_sessao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação do horário da Sessão Ordinária desta terça-feira, dia 23 de novembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>7427</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7427/ato_do_presidente_no_037_2021-comissao_recife.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7427/ato_do_presidente_no_037_2021-comissao_recife.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros da Comissão de Representação da Câmara Municipal para representar a edilidade em Recife-PE, e dá outras providências</t>
   </si>
   <si>
     <t>7428</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7428/ato_do_presidente_no_038_2021-comissao_lom.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7428/ato_do_presidente_no_038_2021-comissao_lom.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para exame de Proposta de Emenda a LOM nº 001/2021. e dá outras providências</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7430/ato_do_presidente_no_039_2021_-_antecipacao_sessao_ordinaria_07-12-2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7430/ato_do_presidente_no_039_2021_-_antecipacao_sessao_ordinaria_07-12-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação do horário da Sessão Ordinária deste terça-feira, dia 07 de dezembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7431/ato_do_presidente_no_040_2021-ponto_facultativo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7431/ato_do_presidente_no_040_2021-ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo o expediente da Câmara Municipal de Cabedelo, no dia 08 de dezembro, e dá outras providências</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7432/ato_do_presidente_no_041_2021-expediente_administrativofinal_de_ano.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7432/ato_do_presidente_no_041_2021-expediente_administrativofinal_de_ano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente administrativo da Câmara Municipal, no período de recesso parlamentar</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7433/ato_do_presidente_no_042_2021-antecipacao_sessao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7433/ato_do_presidente_no_042_2021-antecipacao_sessao.pdf</t>
   </si>
   <si>
     <t>Antecipa o horário da Sessão Ordinária deste terça-feira, dia 14 de dezembro de 2021</t>
   </si>
   <si>
     <t>7434</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7434/ato_do_presidente_no_043_2021-interdicao_camara.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7434/ato_do_presidente_no_043_2021-interdicao_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a interdição, temporária, do anexo Administrativo da Câmara Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Graça Rezende</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7050/pdl_no_001_2021_-_diploma_ao_merito_turistico_juliete_freire-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7050/pdl_no_001_2021_-_diploma_ao_merito_turistico_juliete_freire-arquivado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Turístico a Advogada, Maquiadora e Influenciadora Digital Juliette Freire Feitosa, e dá outras providências</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7395/pdl_no_002_2021_-_titulo_de_cidadao_cabedelense_sra._jacira_pereira_da_silva_-_dl_no_815_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7395/pdl_no_002_2021_-_titulo_de_cidadao_cabedelense_sra._jacira_pereira_da_silva_-_dl_no_815_2021.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Jacira Pereira da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>7991</t>
   </si>
   <si>
     <t>Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7991/pdl_no_003_2021_-_titulo_de_cidadao_cabedelense_vereador_ivanio_do_nascimento_-_dl_no_816_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7991/pdl_no_003_2021_-_titulo_de_cidadao_cabedelense_vereador_ivanio_do_nascimento_-_dl_no_816_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Vereador Ivânio do Nascimento, e dá outras providências</t>
   </si>
   <si>
     <t>7992</t>
   </si>
   <si>
     <t>Janderson Brito</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7992/pdl_no_004_2021_-_titulo_de_cidadao_cabedelense_sr._paulo_antonio_de_lucena_-_dl_no_817_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7992/pdl_no_004_2021_-_titulo_de_cidadao_cabedelense_sr._paulo_antonio_de_lucena_-_dl_no_817_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Paulo Antônio de Lucena, e dá outras providências</t>
   </si>
   <si>
     <t>7993</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7993/pdl_no_005_2021_-_titulo_de_cidadao_cabedelense_sr._marcelo_queiroga_-_dl_n_818_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7993/pdl_no_005_2021_-_titulo_de_cidadao_cabedelense_sr._marcelo_queiroga_-_dl_n_818_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Marcelo Antônio Cartaxo Queiroga Lopes, e dá outras providências</t>
   </si>
   <si>
     <t>7994</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7994/pdl_no_006_2021_-_titulo_de_cidadao_cabedelense_sra._michelle_cardoso_-_dl_no_819_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7994/pdl_no_006_2021_-_titulo_de_cidadao_cabedelense_sra._michelle_cardoso_-_dl_no_819_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Michelle Ramalho Cardoso, e dá outras providências</t>
   </si>
   <si>
     <t>7995</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7995/pdl_no_007_2021_-_titulo_de_cidadao_cabedelense_sr._benival_severo_dos_ramo_-_dl_n_820_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7995/pdl_no_007_2021_-_titulo_de_cidadao_cabedelense_sr._benival_severo_dos_ramo_-_dl_n_820_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Benival Severo do Ramos, e dá outras providências</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7996/pdl_no_008_2021_-_titulo_de_cidadao_cabedelense_sr._andre_luiz_almeida_coutinho_-_dl_no_821_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7996/pdl_no_008_2021_-_titulo_de_cidadao_cabedelense_sr._andre_luiz_almeida_coutinho_-_dl_no_821_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Sr. André Luís de Almeida Coutinho, e dá outras providências</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Vitor Hugo Peixoto Castelliano</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6730/plc_no_001_2021-altera_lc_no_22_2007_-_iptu_-_lc_77_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6730/plc_no_001_2021-altera_lc_no_22_2007_-_iptu_-_lc_77_2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 22, de 08 de outubro de 2007, e dá outras providências</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6993/plc_no_002_2021-do_prefeito_municipal-altera_codigo_tributario_lc_no_02_1997_-_lc_no_78_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6993/plc_no_002_2021-do_prefeito_municipal-altera_codigo_tributario_lc_no_02_1997_-_lc_no_78_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário do Município de Cabedelo/PB - Lei Complementar nº 02/1997, e dá outras providências</t>
   </si>
   <si>
     <t>7354</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7354/plc_no_003_2021-regime_previdencia_complementar_cabedelo_-_lc_03_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7354/plc_no_003_2021-regime_previdencia_complementar_cabedelo_-_lc_03_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Cabedelo; fixa o limite máximo para a concessão de aposentadorias e pensões pelo Regime de Previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a Plano de Benefícos de Previdência Complementar, e dá outras providências</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Evilásio Cavalcanti</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6697/veto_parcial_ao_pl_no_001_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6697/veto_parcial_ao_pl_no_001_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Cultura Evangélica no âmbito do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6698/pl_no_002_2021-prefeito_municipal-contratacao_excepcional_interesse_publico_-_lei_no_2.097_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6698/pl_no_002_2021-prefeito_municipal-contratacao_excepcional_interesse_publico_-_lei_no_2.097_2021.pdf</t>
   </si>
   <si>
     <t>Define outras situações de emergência para contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público no âmbito do Município de Cabedelo/PB, de que trata o art. 3º, X, da Lei nº 1.737/2015, e dá outras providências</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6699/pl_no_003_2021-prefeito_municipal-vencimentos_servidores_pmc_-_lei_no_2.096_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6699/pl_no_003_2021-prefeito_municipal-vencimentos_servidores_pmc_-_lei_no_2.096_2021.pdf</t>
   </si>
   <si>
     <t>Atualiza o vencimento dos servidores da Prefeitura Municipal de Cabedelo, para o Salário Mínimo - Piso Nacional 2021, e dá outras providências</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6700/pl_no_004_2021-prefeito_municipal-abertura_de_credito_cmc-lei_no_2.098_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6700/pl_no_004_2021-prefeito_municipal-abertura_de_credito_cmc-lei_no_2.098_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial ao Orçamento de 2021, para o fim que especifica e dá outras providências</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6701/pl_no_005_2021-prefeito_municipal-credito_banco_do_brasil-lei_no_2.100_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6701/pl_no_005_2021-prefeito_municipal-credito_banco_do_brasil-lei_no_2.100_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., e dá outras providências</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6702/pl_no_006_2021-prefeito_municipal-credito_caixa_economica-lei_no_2.101_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6702/pl_no_006_2021-prefeito_municipal-credito_caixa_economica-lei_no_2.101_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6703/pl_no_007_2021-prefeito_municipal-altera_lei_no_2.094_2021-lei_no_2.099_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6703/pl_no_007_2021-prefeito_municipal-altera_lei_no_2.094_2021-lei_no_2.099_2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 7º da Lei nº 2.094/2021, e dá outras providências</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>Hérlon Cabral</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6723/pl_no_008_2021-ver._herlon_cabral-informacoes_deficiente_visuais-adm._publica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6723/pl_no_008_2021-ver._herlon_cabral-informacoes_deficiente_visuais-adm._publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia do direito ao acesso pleno à informação aos deficientes visuais, por meio da implementação do Projeto "#PraCegoVer" nas publicações que vinculem imagens, nos sítios eletrônicos e redes sociais de órgãos da Administração Pública Municipal Direta e Indireta e dá outras providências.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6724/pl_no_009_2021-ver._helon_cabral-informacoes_deficientes_visuais-cmc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6724/pl_no_009_2021-ver._helon_cabral-informacoes_deficientes_visuais-cmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia do direito ao acesso pleno à informação aos deficientes visuais, por meio da implementação do Projeto "#PraCegoVer" nas publicações que vinculem imagens, nos sítios eletrônicos e redes sociais de órgãos da Câmara de Vereadores de Cabedelo e dá outras providências.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6725/pl_no_010_2021-prefeito__municipal_-_altera_lei_no_2.049_2019__ordenadores_despesas_-_lei_no_2.103_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6725/pl_no_010_2021-prefeito__municipal_-_altera_lei_no_2.049_2019__ordenadores_despesas_-_lei_no_2.103_2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao artigo 2º da Lei nº 2.049/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6726/pl_no_011_2021-prefeito_municipal_-altera_lei_no_1.025_2021_-_procom_-_lei_2.102_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6726/pl_no_011_2021-prefeito_municipal_-altera_lei_no_1.025_2021_-_procom_-_lei_2.102_2021.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do artigo 62 da Lei nº 1.025/2001, e dá outras providências.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6731/pl_no_012_2021-ver._graca_rezende-semana_doacao_de_livros-lei_no_2.117_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6731/pl_no_012_2021-ver._graca_rezende-semana_doacao_de_livros-lei_no_2.117_2021.pdf</t>
   </si>
   <si>
     <t>Institui, no Calendário Oficial de Eventos do Município de Cabedelo, a "Semana da Doação de Livros"</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6732/veto_total_pl_no_013_2021-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6732/veto_total_pl_no_013_2021-veto_mantido.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana de Prevenção a Brincadeiras Perigosas" nas Escolas da Rede Pública Municipal de Ensino de Cabedelo</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>Júnior Paulo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6803/pl_no_014_2021-ver._junior_paulo_-_igrejas_e_templos_atividade_essencial_-_lei_no_2.112_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6803/pl_no_014_2021-ver._junior_paulo_-_igrejas_e_templos_atividade_essencial_-_lei_no_2.112_2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as igrejas e os templos religiosos como atividade essencial em períodos de calamidade pública no município de Cabedelo-PB, e dá outras providências</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>Márcio Silva</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6804/pl_no_015_2021-ver._marcio_-_educacao_domiciliar-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6804/pl_no_015_2021-ver._marcio_-_educacao_domiciliar-arquivado.pdf</t>
   </si>
   <si>
     <t>Reconhece e regulamenta o exercício do direito à educação domiciliar no âmbito da educação básica de Cabedelo</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6814/pl_no_016_2021-ver._andre_coutinho_-_atividade_fisica_essencial_-_lei_no_2.110_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6814/pl_no_016_2021-ver._andre_coutinho_-_atividade_fisica_essencial_-_lei_no_2.110_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca do "Reconhecimento da prática da atividade física como atividade essencial", e dá outras providências</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>Alex Lucena</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6815/veto_parcial__ao_pl_no_017_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6815/veto_parcial__ao_pl_no_017_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Defesa Civil, a ser comemorado anualmente, no dia 06 de novembro, que passa a integrar o Calendário de Eventos Oficiais de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6813/pl_no_018_2021-prefeito_municipal-ratifica_protocolo_aquisicao_vacinas_-_lei_no_2.104_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6813/pl_no_018_2021-prefeito_municipal-ratifica_protocolo_aquisicao_vacinas_-_lei_no_2.104_2021.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para o combate à pandemia do Coronavírus; medicamentos, insumos e equipamentos na área da saúde</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6996/veto_total__ao_pl_no_019_2020_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6996/veto_total__ao_pl_no_019_2020_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural e Imaterial do Município de Cabedelo - PB o "Movimento Maio Amarelo", e adota outras providências</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6887/pl_no_020_2021-prefeito_municipal_-_programa_auxilio_financeiro_ambulantes_covid___lei_no_2.105_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6887/pl_no_020_2021-prefeito_municipal_-_programa_auxilio_financeiro_ambulantes_covid___lei_no_2.105_2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE CABEDELO, PROGRAMA DE AUXÍLIO FINANCEIRO TEMPORÁRIO AOS COMERCIANTES AMBULANTES QUE TIVERAM SUAS ATIVIDADES INTERROMPIDAS EM DECORRÊNCIAS DOS EFEITOS DA PANDEMIA DO COVID-19, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6886/pl_no_021_2021-prefeito_municipal_-_consorcio_intermunicipal_regiao_metropolitana_joao_pessoa_-_lei_no_2.106_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6886/pl_no_021_2021-prefeito_municipal_-_consorcio_intermunicipal_regiao_metropolitana_joao_pessoa_-_lei_no_2.106_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CABEDELO/PB A CONSTIOTUIR COM OS MUNICÍPIOS METROPOLITANOS, O CONSÓRCIO INTERMUNICIPAL DA REGIÃO METROPOLITANA DE JOÃO PESSOA, RATIFICA O PROTOCOLO DE INTENÇÕES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6995/pl_no_022_2021-ver._marcio_silva-dispensa_taxa_inscricao_concursos_publicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6995/pl_no_022_2021-ver._marcio_silva-dispensa_taxa_inscricao_concursos_publicos.pdf</t>
   </si>
   <si>
     <t>Dispensa de pagamento de taxa de inscrição em concursos públicos municipal os postulantes a cargos ou empregos públicos que tenham renda familiar per capita não superior a um salário mínimo e desempregados</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6994/pl_no_023_2021-ver._marcio_silva-funcionamento_estabelecimentos_comerciais-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6994/pl_no_023_2021-ver._marcio_silva-funcionamento_estabelecimentos_comerciais-arquivado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento dos estabelecimentos comerciais não essenciais no final de semana via delivery e take away (retirada em loja)</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6997/pl_no_024_2021-prefeito_municipal-_denomina_centro_zoonoses_mariana_batista_bezerra.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6997/pl_no_024_2021-prefeito_municipal-_denomina_centro_zoonoses_mariana_batista_bezerra.pdf</t>
   </si>
   <si>
     <t>Denomina de "Mariana Batista Bezerra", o Centro de Zoonoses do Município de Cabedelo/PB, localizado no Bairro Portal do Poço, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6888/pl_no_025_2021-prefeito_municipal_-_reestruturacao_conselho_fundeb_-_lei_no_2.107.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6888/pl_no_025_2021-prefeito_municipal_-_reestruturacao_conselho_fundeb_-_lei_no_2.107.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO  E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO – CACS-FUNDEB DO MUNICÍPIO DE CABEDELO/PB, EM CONFORMIDADE COM O ARTIGO212-A DA CONSTITITUIÇÃO FEDERAL, REGULAMENTADO NA FORMA DA LEI FEDERAL Nº 14.113, DE 25 DE DEZEMBRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6998/pl_no_026_2021-prefeito_municipal-_altera_lei_no_2.018_2019.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6998/pl_no_026_2021-prefeito_municipal-_altera_lei_no_2.018_2019.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5° da Lei nº 2.018/2019, e dá outras providências</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6944/pl_no_027_2021-prefeito_municipal_-_credito_especial_orcamento_2021_-_lei_no_2.113_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6944/pl_no_027_2021-prefeito_municipal_-_credito_especial_orcamento_2021_-_lei_no_2.113_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao Orçamento de 2021, para atender as despesas oriundas da Lei Municipal nº 2.105/2021, e dá outras providências</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>Ivânio do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7053/pl_no_028_2021-ver._ivanio_do_nascimento-prevencao_covid-lei_no_2.129_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7053/pl_no_028_2021-ver._ivanio_do_nascimento-prevencao_covid-lei_no_2.129_2021.pdf</t>
   </si>
   <si>
     <t>Obriga a adoção de procedimentos de prevenção ao COVID-19 nos estabelecimentos bancários, cooperativas de crédito, casas lotéricas e estabelecimentos congêneres, durante o período de pandemia</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6999/pl_no_029_2021-ver._evilasio_cavalcanti-_carteira_identificacao_autista_-_lei_no_2.119_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6999/pl_no_029_2021-ver._evilasio_cavalcanti-_carteira_identificacao_autista_-_lei_no_2.119_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Carteira de Identificação do Autista (CIA), para a pessoa diagnosticada com Transtorno do Espectro Autista (TEA), no âmbito do Município de Cabedelo - PB, e dá outras providências</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6950/pl_no_030_2021_-_prefeito_municipal_-_ldo_2022-_lei_no_2.131_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6950/pl_no_030_2021_-_prefeito_municipal_-_ldo_2022-_lei_no_2.131_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias do Município de Cabedelo, para o exercício financeiro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7000/pl_no_031_2021-ver._evilasio_cavalcanti-_prevencao_diabetes_creches_e_escolas_-_veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7000/pl_no_031_2021-ver._evilasio_cavalcanti-_prevencao_diabetes_creches_e_escolas_-_veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Prevenção ao Diabetes nas creches e escolas públicas municipais</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7051/pl_no_032_2021-ver._evilasio_cavalcanti_-_incentivo_jogo_de_xadrez_-_veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7051/pl_no_032_2021-ver._evilasio_cavalcanti_-_incentivo_jogo_de_xadrez_-_veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Institui incentivo à prática do jogo de xadrez nas escolas, praças e bibliotecas municipais, e a promoção de campeonatos escolares municipais para crianças e adolescentes</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>José Pereira</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7052/pl_no_033_2021-ver._jose_pereira_-_aplicacao_questionario_m-chat_autismo_-_veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7052/pl_no_033_2021-ver._jose_pereira_-_aplicacao_questionario_m-chat_autismo_-_veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação do questionário M-CHAT para realização do rastreamento de sinais precoces do autismo, nas Unidades de Saúde e visita domiciliar pelo agente comunitário de saúde (ACS) no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7095/pl_no_034_2021-ver._junior_paulo_-_dia_municipal_consciencia_crista_-_veto_parcial_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7095/pl_no_034_2021-ver._junior_paulo_-_dia_municipal_consciencia_crista_-_veto_parcial_mantido.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Consciência Cristã no Município de Cabedelo-PB, e dá outras providências</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7096/pl_no_035_2021-prefeito_municipal_-_altera_lei_2.042_2019_-_lei_no_2.120_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7096/pl_no_035_2021-prefeito_municipal_-_altera_lei_2.042_2019_-_lei_no_2.120_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.042, de 23 de dezembro de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7091/pl_no_036_2021-prefeito_municipal_-_altera_lei_1.731_20014_-_lei_no_2.121_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7091/pl_no_036_2021-prefeito_municipal_-_altera_lei_1.731_20014_-_lei_no_2.121_2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º e revoga o Anexo I da Lei nº 1.731/2014, e dá outras providências</t>
   </si>
   <si>
     <t>7394</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7394/pl_no_037_2021-ver._ivanio_nascimento_-_cadastro_animais_adocao_-_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7394/pl_no_037_2021-ver._ivanio_nascimento_-_cadastro_animais_adocao_-_veto_total.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro Municipal de Animais para Adoção no Município de Cabedelo</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7093/pl_no_038_2021-ver._ivanio_nascimento_-_politica_publica_saude_escolar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7093/pl_no_038_2021-ver._ivanio_nascimento_-_politica_publica_saude_escolar.pdf</t>
   </si>
   <si>
     <t>Cria a política pública de saúde escolar para a realização anual de consulta clínica, oftalmológica, ortodôntica e otorrinolaringologista para alunos da rede pública municipal e dá outras providências</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7094/pl_no_039_2021-ver._ivanio_do_nascimento-reconhecimento_beach_tennis-lei_no_2.126_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7094/pl_no_039_2021-ver._ivanio_do_nascimento-reconhecimento_beach_tennis-lei_no_2.126_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento do Beach Tennis como modalidade esportiva, no âmbito do município de Cabedelo</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7132/pl_no_040_2021-prefeito_municipal_-_autoriza_abertura_credito_especial_orcamento_2021_-_lei_no_2.122_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7132/pl_no_040_2021-prefeito_municipal_-_autoriza_abertura_credito_especial_orcamento_2021_-_lei_no_2.122_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial no Orçamento de 2021, para atender as despesas com a operação de crédito com o Banco da Caixa Econômica Federal e Banco do Brasil S/A, e dá outras providências</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7136/pl_no_041_2021-ver._jose_pereira-alinhamentos_de_fios_e_cabos-_lei_no_2.127_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7136/pl_no_041_2021-ver._jose_pereira-alinhamentos_de_fios_e_cabos-_lei_no_2.127_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de alinhamento de cabos e fiação aérea e remoção dos excedentes e sem uso, instalados por pessoa jurídica que opere ou utilize rede aérea no Município de Cabedelo</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
     <t>Edvaldo Neto</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7137/pl_no_042_2021-ver._edvaldo_neto-denomina_rua_bolero_de_ravel-lei_no_2.125_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7137/pl_no_042_2021-ver._edvaldo_neto-denomina_rua_bolero_de_ravel-lei_no_2.125_2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Bolero de Ravel a atual Rua Projetada (acesso ao Iate Club), neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7138/pl_no_043_2021-ver._edvaldo_neto-comprovacao_de_vida_idosos-lei_no_2.130_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7138/pl_no_043_2021-ver._edvaldo_neto-comprovacao_de_vida_idosos-lei_no_2.130_2021.pdf</t>
   </si>
   <si>
     <t>Determina a obrigatoriedade dos bancos a procederem as visitas de comprovação de vida, em caso de clientes idosos, e portadores de necessidades especiais com comprovada capacidade de mobilidade reduzida e dá outras providências</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7133/pl_no_044_2021-prefeito_municipal-requisitos_cargos_medico_-_lei_no_2.123_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7133/pl_no_044_2021-prefeito_municipal-requisitos_cargos_medico_-_lei_no_2.123_2021.pdf</t>
   </si>
   <si>
     <t>Cria requisitos e atribuições para os cargos de médico que compõem a estrutura administrativa da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7139/pl_no_045_2021-prefeito_municipal-fundo_municipal_direitos_da_mulher-lei_no_2.128_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7139/pl_no_045_2021-prefeito_municipal-fundo_municipal_direitos_da_mulher-lei_no_2.128_2021.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal dos Direitos da Mulher - FMDM, e dá outras providências</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7140/pl_no_046_2021-ver._marcio_silva-denomina_rua_fernando_astrogildo_da_silva-lei_no_2.124_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7140/pl_no_046_2021-ver._marcio_silva-denomina_rua_fernando_astrogildo_da_silva-lei_no_2.124_2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Fernando Astrogildo da Silva a atual Via Local 24, localizada entre a São Braz Indústria e Comércio de Alimentos e Musa Motel, do Loteamento Morada Nova, no bairro Morada Nova, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7184/pl_no_047_2021-ver._ivanio_do_nascimento_-_contratacao_mulheres_violencia_domestica_-_veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7184/pl_no_047_2021-ver._ivanio_do_nascimento_-_contratacao_mulheres_violencia_domestica_-_veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estímulo a contratação de mulheres em situação de violência doméstica e dá outras providências</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7185/pl_no_048_2021-ver._ivanio_do_nascimento_-_atendimento_prioritario_oncologicos_-_arquivada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7185/pl_no_048_2021-ver._ivanio_do_nascimento_-_atendimento_prioritario_oncologicos_-_arquivada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de atendimento prioritário às pessoas em tratamento oncológico nos estabelecimentos que especifica e dá outras providências</t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7186/pl_no_049_2021-ver._ivanio_do_nascimento_-_semana_do_pescador_-_veto_parcial_mantido_-_lei_no_2.137_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7186/pl_no_049_2021-ver._ivanio_do_nascimento_-_semana_do_pescador_-_veto_parcial_mantido_-_lei_no_2.137_2021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Pescador no Município de Cabedelo e dá outras providências</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7187/pl_no_050_2021-ver._andre_coutinho_-_semana_doador_sangue_-_veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7187/pl_no_050_2021-ver._andre_coutinho_-_semana_doador_sangue_-_veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Doador de Sangue e Conscientização sobre Doação de Sangue no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7190/pl_no_051_2021-prefeito_municipal_-_suspensao_vacinacao_escolha_vacina_covid_-_lei_no_2132_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7190/pl_no_051_2021-prefeito_municipal_-_suspensao_vacinacao_escolha_vacina_covid_-_lei_no_2132_2021.pdf</t>
   </si>
   <si>
     <t>Determina suspender pelo prazo de 60 (sessenta) dias a vacinação contra a Covid-19, do cidadão que se recusar a ser imunizado em virtude da escolha do fabricante do imunizante, e dá outras providências</t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7188/projeto_de_lei_no_052_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7188/projeto_de_lei_no_052_2021.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei nº 1.543, de 19 de outubro de 2011, e dá outras providências</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7189/projeto_de_lei_no_053_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7189/projeto_de_lei_no_053_2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Faustino da Silva Filho o trecho compreendido entre as ruas José Rubenildo da Silva e Antônio Ferreira da Silva no bairro de Renascer II, neste Município e dá outras providências</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7205/pl_no_054_2021-prefeito_municipal_-_semana_prevencao_cyberbullying_-_lei_no_2.133_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7205/pl_no_054_2021-prefeito_municipal_-_semana_prevencao_cyberbullying_-_lei_no_2.133_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Semana da Prevenção e Combate à Violência na Internet (Cyberbullying)</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7204/pl_no_055_2021-prefeito_municipal_-_desafeta_parte_rua_projetada_jd_atlantico_ii-_lei_n_2.160_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7204/pl_no_055_2021-prefeito_municipal_-_desafeta_parte_rua_projetada_jd_atlantico_ii-_lei_n_2.160_2021.pdf</t>
   </si>
   <si>
     <t>Desafeta da condição de bem de uso comum do povo, parte da Rua Projetada, localizada no Loteamento Jardim Atlântico II, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7236/pl_no_056_2021-ver._edvaldo_neto_-_fornecimento_protetor_solar_empregados_-_lei_no_2.143_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7236/pl_no_056_2021-ver._edvaldo_neto_-_fornecimento_protetor_solar_empregados_-_lei_no_2.143_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de protetor solar ao empregado de empresas que prestem serviço ao Município de Cabedelo desempenhando suas atividades expostos à radiação solar, e dá outras providências</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7237/pl_no_057_2021-ver._ivanio_do_nascimento_-_semana_do_paradesporto_-_lei_no_2.141_2021-veto_parcial_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7237/pl_no_057_2021-ver._ivanio_do_nascimento_-_semana_do_paradesporto_-_lei_no_2.141_2021-veto_parcial_mantido.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Paradesporto e inclui no Calendário Oficial de Eventos no Município</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7234/pl_no_058_2021-prefeito_municipal_-_credito_especial_orcamento_2021_caravana_esporte_-_lei_no_2.140_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7234/pl_no_058_2021-prefeito_municipal_-_credito_especial_orcamento_2021_caravana_esporte_-_lei_no_2.140_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao orçamento de 2021, para atender as despesas com o Convênio firmado junto ao Ministério da Cidadania destinado ao Projeto "Caravana do Esporte", e dá outras providências</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7235/pl_no_059_2021-prefeito_municipal_-_credito_especial_orcamento_2021_projeto_bom_de_bola_-_lei_no_2.139_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7235/pl_no_059_2021-prefeito_municipal_-_credito_especial_orcamento_2021_projeto_bom_de_bola_-_lei_no_2.139_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2021, para atender as despesas com o Convênio firmado junto ao Ministério da Cidadania destinado ao Projeto "Bom de Bola, Bom de Nota", e dá outras providências</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7258/pl_no_060_2021-ver._edvaldo_neto-notificacao_compulsoria_casos_de_violencia_da_mulher-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7258/pl_no_060_2021-ver._edvaldo_neto-notificacao_compulsoria_casos_de_violencia_da_mulher-arquivado.pdf</t>
   </si>
   <si>
     <t>Estabelece a notificação compulsória, no âmbito do Município de Cabedelo, dos casos de violência contra a mulher que for atendida nos serviços de saúde públicos ou privados, e dá outras providências</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Divino Felizardo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7259/pl_no_061_2021-ver._divino_felizardo_-_rua_francisco_alves_da_silva_-_lei_no_2.142_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7259/pl_no_061_2021-ver._divino_felizardo_-_rua_francisco_alves_da_silva_-_lei_no_2.142_2021.pdf</t>
   </si>
   <si>
     <t>Denomina "Rua Francisco Alves da Silva", a atual Rua Projetada nº 02, localizada no Loteamento Jardim Gama, Lotes 07 e 08, Quadra 02, neste Município</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7262/pl_no_062_2021-ver._janderson_brito_-_selo_amigo_do_meio_ambiente-veto_total-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7262/pl_no_062_2021-ver._janderson_brito_-_selo_amigo_do_meio_ambiente-veto_total-arquivado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Selo Amigo do Meio Ambiente no Município de Cabedelo - PB, e dá outras providências</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7260/pl_no_063_2021-ver._evilasio_cavalcanti_-_semana_municipal_da_psicologia_-_lei_no_2.148_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7260/pl_no_063_2021-ver._evilasio_cavalcanti_-_semana_municipal_da_psicologia_-_lei_no_2.148_2021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Psicologia no âmbito do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7283/pl_no_064_2021-prefeito_municipal-_ppa_2022-2025-lei_no_2.176_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7283/pl_no_064_2021-prefeito_municipal-_ppa_2022-2025-lei_no_2.176_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual (PPA) do Município de Cabedelo/PB para o Quadriênio 2022-2025, e dá outras providências</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7261/pl_no_065_2021-ver._edvaldo_neto_-_av._jose_vasconcelos_maia_-_lei_no_2.149.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7261/pl_no_065_2021-ver._edvaldo_neto_-_av._jose_vasconcelos_maia_-_lei_no_2.149.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida José Vasconcelos Maia a atual Aveninda 01, situada entre os Lotes 1ª a 22W, da Quadra 01, do Loteamento Progresso, no Bairro do  Parque Esperança, neste Município</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7282/pl_no_066_2021-prefeito_municipal_-_altera_lei_no_2.105_2021_-_lei_no_2.138_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7282/pl_no_066_2021-prefeito_municipal_-_altera_lei_no_2.105_2021_-_lei_no_2.138_2021.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei nº 2.105, de 25 de março de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7296/pl_no_067_2021-ver._ivanio_do_nascimento_-_programa_empresa_amiga_do_esporte_e_lazer-_veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7296/pl_no_067_2021-ver._ivanio_do_nascimento_-_programa_empresa_amiga_do_esporte_e_lazer-_veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa "Empresa Amiga do Esporte e do Lazer", no âmbito do Município de Cabedelo</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7297/pl_no_068_2021-ver._ivanio_do_nascimento_-semana_do_empreendedorismo_feminino-_lei_no_2.159_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7297/pl_no_068_2021-ver._ivanio_do_nascimento_-semana_do_empreendedorismo_feminino-_lei_no_2.159_2021.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município a Semana do Empreendedorismo Feminino, e dá outras providências</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7298/pl_no_069_2021-_ver._ivanio_do_nascimento_-_programa_esporte_da_melhor_idade-arquiva-se.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7298/pl_no_069_2021-_ver._ivanio_do_nascimento_-_programa_esporte_da_melhor_idade-arquiva-se.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa "Esporte da Melhor Idade" no âmbito do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7313/pl_no_070_2021-ver._ivanio_do_nascimento_-_programa_adote_uma_praca-arquiva-se.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7313/pl_no_070_2021-ver._ivanio_do_nascimento_-_programa_adote_uma_praca-arquiva-se.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa Municipal "Adote uma Praça" no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7311/pl_no_071_2021-prefeito_municipal_-_economia_criativa_-_lei_no_2.146_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7311/pl_no_071_2021-prefeito_municipal_-_economia_criativa_-_lei_no_2.146_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Economia Criativa - CABEDELO+CRIATIVA, implementa o Polo da Economia Criativa no Município de Cabedelo/PB, e dá outras providências.</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7312/pl_no_072_2021_-_prefeito_municipal_-_escola_de_danca_ballet_jovem_-_lei_no_2.147_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7312/pl_no_072_2021_-_prefeito_municipal_-_escola_de_danca_ballet_jovem_-_lei_no_2.147_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Preparatório Escola de Dança de Cabedelo - Ballet Jovem de Cabedelo, Ballet Popular de Cabedelo e a Companhia Clássica Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>7336</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7336/pl_no_073_2021-ver._edvaldo_neto_-_denomina_avenidas_despacho_retirada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7336/pl_no_073_2021-ver._edvaldo_neto_-_denomina_avenidas_despacho_retirada.pdf</t>
   </si>
   <si>
     <t>Denomina as Avenidas do Loteamento Intermares (Lado Oeste); nos bairros Portal do Poço e Amazônia Park; as Ruas Projetadas do Loteamento Jardim Atlântico (Parte II e Prolongamentos nos bairros Jardim Camboinha e Recanto do Poço); as Vias Locais do Loteamento Praia Mar no bairro do Poço; as Vias Locais e Vila Coletora do Loteamento Morada Nova no bairro Parque Esperança; as Avenidas dos Loteamentos Jardins Alfa, Beta e Gama no bairro Jardim América, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7314/pl_no_074_2021-ver._herlon_cabral-cadastro_pessoas_com_deficiencia-arquiva-se.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7314/pl_no_074_2021-ver._herlon_cabral-cadastro_pessoas_com_deficiencia-arquiva-se.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro Municipal de Identificação das Pessoas com Deficiência de qualquer natureza no Município de Cabedelo</t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7337/pl_no_075_2021-ver._herlon_cabral_-_prioridade_atendimento_quimio_radio_e_hemodialise-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7337/pl_no_075_2021-ver._herlon_cabral_-_prioridade_atendimento_quimio_radio_e_hemodialise-arquivado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a determinação de prioridade de atendimento para pessoas que realizam tratamento de quimioterapia, radioterapia, hemodiálise, ou utilizem bolsa de colostomia, na Cidade de Cabedelo</t>
   </si>
   <si>
     <t>7338</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7338/pl_no_076_2021-ver._herlon_cabral-divulgacao_pessoa_com_neoplausia-arquiva-se.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7338/pl_no_076_2021-ver._herlon_cabral-divulgacao_pessoa_com_neoplausia-arquiva-se.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação dos direitos da pessoa com neoplasia maligna (câncer)</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7340/pl_no_077_2021-ver._marcio_silva_-_ideologia_genero_escolas_depacho_retirada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7340/pl_no_077_2021-ver._marcio_silva_-_ideologia_genero_escolas_depacho_retirada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de pronomes neutros nas escolas em âmbito escolar público/privado e demais órgãos públicos do Município, proibição de instalação à adequação e o uso comum de banheiros públicos por pessoas de sexos diferentes, que não sejam destinadas aos sexos masculino e feminino, proibição da orientação sexual e qualquer prática capaz de comprometer o desenvolvimento da personalidade dos alunos, além de proibir o ensino à ideologia de gênero</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7341/pl_no_078_2021-janderson_brito_-_maus_tratos_animais_condominios-_lei_no_2.155_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7341/pl_no_078_2021-janderson_brito_-_maus_tratos_animais_condominios-_lei_no_2.155_2021.pdf</t>
   </si>
   <si>
     <t>Obriga os síndicos e administradores de condomínios a comunicar casos de maus tratos contra animais às autoridades competentes, no Município de Cabedelo</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7520/pl_no_079_2021_-_prefeito_municipal-loa_2022-_lei_no_2.177_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7520/pl_no_079_2021_-_prefeito_municipal-loa_2022-_lei_no_2.177_2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cabedelo, para o exercício financeiro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7342/pl_no_080_2021-prefeito_municipal_-_quadra_gilberto_nunes_neto-_lei_n_2.152_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7342/pl_no_080_2021-prefeito_municipal_-_quadra_gilberto_nunes_neto-_lei_n_2.152_2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Gilberto Pereira Nunes Neto, a Quadra localizada na Rua Campina da Vila, S/N, Centro, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7343/pl_no_081_2021-prefeito_municipal_-_conselho_municipal_direitos_idoso_-_lei_no_2.151_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7343/pl_no_081_2021-prefeito_municipal_-_conselho_municipal_direitos_idoso_-_lei_no_2.151_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal dos Direitos do Idoso, cria o Fundo Municipal dos Direitos do Idoso, e dá outras providências</t>
   </si>
   <si>
     <t>7339</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7339/pl_no_082_2021-ver._ivanio_do_nascimento_-_processos_administrativos_pessoa_violencia_domestica-arquiva-se.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7339/pl_no_082_2021-ver._ivanio_do_nascimento_-_processos_administrativos_pessoa_violencia_domestica-arquiva-se.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a tramitação prioritária dos processos administrativos que figurem como parte ou interessada a vítima de violência doméstica e familiar</t>
   </si>
   <si>
     <t>7344</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7344/pl_no_083_2021-ver._marcio_silva_-_semana_lingua_portuguesa_retirada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7344/pl_no_083_2021-ver._marcio_silva_-_semana_lingua_portuguesa_retirada.pdf</t>
   </si>
   <si>
     <t>Estabelece a "Semana Municipal de Valorização da Língua Portuguesa" e cria medidas protetivas ao direito dos estudantes no Município ao aprendizado da língua portuguesa de acordo com a norma culta e orientações legais de ensino, na forma que menciona</t>
   </si>
   <si>
     <t>7330</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7330/pl_no_084_2021_-_prefeito_municipal_-_abertura_de_credito_-_bom_de_bola_-_lei_no_2.144_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7330/pl_no_084_2021_-_prefeito_municipal_-_abertura_de_credito_-_bom_de_bola_-_lei_no_2.144_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2021, para atender as despesas com o convênio firmado junto ao Ministério da Cidadania destinado ao Projeto "Bom de Bola, Bom de Nota", e dá outras providências</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7331/pl_no_085_2021-prefeito_municipal_-_abertura_de_credito_caravana_do_esporte_-_lei_no_2.145_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7331/pl_no_085_2021-prefeito_municipal_-_abertura_de_credito_caravana_do_esporte_-_lei_no_2.145_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2021, para atender as despesas com o convênio firmado junto ao Ministério da Cidadania destinado ao Projeto "Caravana do Esporte", e dá outras providências</t>
   </si>
   <si>
     <t>7347</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7347/pl_no_086_2021-ver._prefeito_municipal_-_programa_itinerante_cadastro_unico_e_bolsa_familia-_lei_no_2.157_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7347/pl_no_086_2021-ver._prefeito_municipal_-_programa_itinerante_cadastro_unico_e_bolsa_familia-_lei_no_2.157_2021.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Itinerante do Cadastro Único e Bolsa Família, e dá outras providências</t>
   </si>
   <si>
     <t>7348</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7348/pl_no_087_2021-prefeito_municipal_-_banco_de_alimentos-_lei_n_2.158_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7348/pl_no_087_2021-prefeito_municipal_-_banco_de_alimentos-_lei_n_2.158_2021.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Cabedelo, o Programa Banco de Alimentos, e dá outras providências</t>
   </si>
   <si>
     <t>7349</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7349/pl_no_088_2021-ver._herlon_cabral-_semana_conscientizacao_distrofia_muscular_duchenne-lei_no_2.174_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7349/pl_no_088_2021-ver._herlon_cabral-_semana_conscientizacao_distrofia_muscular_duchenne-lei_no_2.174_2021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização sobre a Distrofia Muscular de Duchenne no Município de Cabedelo</t>
   </si>
   <si>
     <t>7350</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7350/pl_no_089_2021_2021-ver._herlon_cabral_-_campanha_permanente_saude_guarda_municipa-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7350/pl_no_089_2021_2021-ver._herlon_cabral_-_campanha_permanente_saude_guarda_municipa-arquivado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Campanha Permanente "100% Saúde" da Guarda Municipal de Cabedelo e dá outras providências</t>
   </si>
   <si>
     <t>7351</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7351/pl_no_090_2021-ver._herlon_cabral-gestante_deficiencia_auditiva-arquiva-se.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7351/pl_no_090_2021-ver._herlon_cabral-gestante_deficiencia_auditiva-arquiva-se.pdf</t>
   </si>
   <si>
     <t>Garante às gestantes e parturientes com qualquer deficiência auditiva o direito de ser acompanhada por intérprete de libras conforme discrimina</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Edson da Ótica</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7352/pl_no_091_2021-ver._edson_da_otica_-_rua_janaina_estrela_braga_conceicao-_lei_n_2.156_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7352/pl_no_091_2021-ver._edson_da_otica_-_rua_janaina_estrela_braga_conceicao-_lei_n_2.156_2021.pdf</t>
   </si>
   <si>
     <t>Denomina "Rua Janaína Estrêla Braga da Conceição", a atual Rua Via Local 21 (Lto Morada Nova), 77 - Parque Esperança, neste Município</t>
   </si>
   <si>
     <t>7346</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7346/pl_no_092_2021-ver._edvaldo_neto_-_avenida_cavalo_alado_-_lei_no_2.150.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7346/pl_no_092_2021-ver._edvaldo_neto_-_avenida_cavalo_alado_-_lei_no_2.150.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Cavalo Alado, a atual Avenida 01 do Loteamento Jardim Gama - com início no Lote 01 da Quadra 02 e término no Lote 1A da Quadra 08, localizado no Bairro Jardim América</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7502/pl_no_093_2021-prefeito_municipal_-_programa_bolsa_atleta-_lei_no_2.154_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7502/pl_no_093_2021-prefeito_municipal_-_programa_bolsa_atleta-_lei_no_2.154_2021.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Cabedelo o Programa Bolsa Atleta, e dá outras providências</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7503/pl_no_094_2021-ver._wagner_do_solanense-_denomina_rua_eronildo_carlos_dos_santos-lei_no_2.171_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7503/pl_no_094_2021-ver._wagner_do_solanense-_denomina_rua_eronildo_carlos_dos_santos-lei_no_2.171_2021.pdf</t>
   </si>
   <si>
     <t>Denomina "Rua Eronildo Carlos dos Santos", a atual Rua Via Local - com início no Lote 03 da Quadra 03 e término na área verde paralela a linha férrea, localizada no Bairro Jardim Camboinha, neste Município</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7504/pl_no_095_2021-prefeito_municipal-_palestras_e_seminarios_alcool_tabaco_e_drogas_alucinogenas-lei_no_2.173_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7504/pl_no_095_2021-prefeito_municipal-_palestras_e_seminarios_alcool_tabaco_e_drogas_alucinogenas-lei_no_2.173_2021.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de realização de palestras, seminários e outras atividades afins sobre prevenção ao abuso de álcool, tabaco e drogas alucinógenas como parte do projeto pedagógico dos estabelecimentos da rede municipal de ensino do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7505/pl_no_096_2021-prefeito_municipal_-_selo_seguro-_lei_n_2.153_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7505/pl_no_096_2021-prefeito_municipal_-_selo_seguro-_lei_n_2.153_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Selo Estabelecimento Seguro, para premiação semestral de empresas prestadores de serviço na área de alimentos (bares, restaurantes, padarias, lanchonetes e similares), que atendam às normas legais e regulamentares, e dá oturas providências</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7506/pl_no_097_2021-prefeito_municipal-_programa_orfaos_da_covid-19-lei_no_2.172_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7506/pl_no_097_2021-prefeito_municipal-_programa_orfaos_da_covid-19-lei_no_2.172_2021.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Amparo Social e Saúde Mental às Crianças e Adolescentes que se tornaram órfãos de pai e mãe devido à pandemia causada pea Covid-19 - Programa Órfãos da COVID-19, e dá outras providências</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7507/pl_no_098_2021-ver._jose_pereira-_denomina_de_avenida_flavio_de_oliveira-lei_no_2.170_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7507/pl_no_098_2021-ver._jose_pereira-_denomina_de_avenida_flavio_de_oliveira-lei_no_2.170_2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Flávio de Oliveira, a atual Avenida 17 - início no Lote 1A (com frente a Rua Mar do Caribe) da Quadra 8A e término no Lote 1A da mesma Quadra (com frente a extensão da Avenida Cavalo Marinho), localizaea no Bairro Portal do Poço</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7508/pl_no_099_2021-ver._jose_pereira_-_denomina_de_avenida_marconi_dantas_ribeiro-lei_no_2.169_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7508/pl_no_099_2021-ver._jose_pereira_-_denomina_de_avenida_marconi_dantas_ribeiro-lei_no_2.169_2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Marconi Dantas Ribeiro, a atual Avenida 20 - início no Lote 2A (com frente a Rua Mar do Caribe) da Quadra 87 e término no Lote 2A da mesma Quadra (com frente a extensão da Avenida Cavalo Marinho) , localizada no bairro Portal do Poço</t>
   </si>
   <si>
     <t>7934</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7934/pl_no_100_2021-ver._jose_pereira_-_rua_jose_nobregavda_silva_bairro_do_poco-veto_total-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7934/pl_no_100_2021-ver._jose_pereira_-_rua_jose_nobregavda_silva_bairro_do_poco-veto_total-veto_mantido.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Nóbrega da Silva, a atual Via Local 05 e Via Local 14 - com início no Lote 13 da Quadra 09 e término no Lote S/D da Quadra 23, onde está localizada a Escola Maria José de Miranda Burity, localizada no Bairro do Poço</t>
   </si>
   <si>
     <t>7936</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7936/pl_no_101_2021-jose_pereira-_avenida_claudio_paulo_maciel-_lei_no_2.184_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7936/pl_no_101_2021-jose_pereira-_avenida_claudio_paulo_maciel-_lei_no_2.184_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Cláudio Paulo Maciel, a atual Avenida 27 - início no Lote 01 da Quadra 94 e término no Lote 02 da mesma Quadra, localizada no bairro Amazônia Park</t>
   </si>
   <si>
     <t>7937</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7937/pl_no_102_20221-ver._jose_pereira-_av._francisco_paulo_cosentino-lei_no_2.185_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7937/pl_no_102_20221-ver._jose_pereira-_av._francisco_paulo_cosentino-lei_no_2.185_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Francisco Paulo Cosentino Sorrentino, a atual Avenida 28 - início no Lote 01 da Quadra 95 e término no Lote 02 da mesma Quadra, localizada no Bairro Amazônia Park</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7509/pl_no_103_2021-ver._jose_pereira-denomna_de_avenida_maria_da_gracas_goncalves-lei_no_2.168_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7509/pl_no_103_2021-ver._jose_pereira-denomna_de_avenida_maria_da_gracas_goncalves-lei_no_2.168_2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Maria da Graças Gonsalves, a atual Avenida 22 - início no Lote 01 da Quadra 89 e término no Lote 02 da mesma Quadra, localizada no bairro Portal do Poço</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7510/pl_no_104_2021-prefeito_municipal-_programa_estagio_nao_remunerado-lei_no_2.165_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7510/pl_no_104_2021-prefeito_municipal-_programa_estagio_nao_remunerado-lei_no_2.165_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Estágio Não Remunerado no âmbito do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7511/pl_no_105_2021-_ver._jose_pereira-denomina_as_atuais_via_local-lei_n_2.173_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7511/pl_no_105_2021-_ver._jose_pereira-denomina_as_atuais_via_local-lei_n_2.173_2021.pdf</t>
   </si>
   <si>
     <t>Denomina as atuais Via Local 15 com início no Lote 07 da Quadra 23 e término no Lote S/D da mesma Quadra localizada no bairro do Poço; a atual Avenida 03 do Lote Jardim Gama - com início no Lote B da Quadra 04 e término no Lote 01 da Quadra 10, localizado no Bairro de Jardim Américo; a atual Avenida 04 do Lot. Jardim Gama - com início no Lote C da Quadra 05 e término no Lote 01 da Quadra 12, localizado no bairro de Jardim Gama</t>
   </si>
   <si>
     <t>7773</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7773/pl_no_106_2021_-ver._edvaldo_neto_-_rua_joao_luiz_medeiros_-_veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7773/pl_no_106_2021_-ver._edvaldo_neto_-_rua_joao_luiz_medeiros_-_veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua João Luiz Almeida de Medeiros, e dá outras providências</t>
   </si>
   <si>
     <t>7938</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7938/pl_no_107_201-do_ver._wagner_do_solanense-avenida_bento_francisco_de_medeiros-lei_no_2.191_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7938/pl_no_107_201-do_ver._wagner_do_solanense-avenida_bento_francisco_de_medeiros-lei_no_2.191_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Bento Francisco de Medeiros, e dá outras providências</t>
   </si>
   <si>
     <t>7939</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Reinaldo Lima (Rey)</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7939/pl_no_108_2022-ver._reinaldo_lima-_rua_severina_almeida_de_medeiros-lei_no_2.186_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7939/pl_no_108_2022-ver._reinaldo_lima-_rua_severina_almeida_de_medeiros-lei_no_2.186_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Severnia Almeida de Medeiros, e dá outras providências</t>
   </si>
   <si>
     <t>7940</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7940/pl_no_109_2022-ver._jose_pereira-avenida_severina_sobral_da_silva-lei_no_2.187_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7940/pl_no_109_2022-ver._jose_pereira-avenida_severina_sobral_da_silva-lei_no_2.187_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Severina Sobral da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>7941</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7941/pl_no_110_2021-ver._jose_pereira-_rua_francisco_de_oliveira-veto_total-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7941/pl_no_110_2021-ver._jose_pereira-_rua_francisco_de_oliveira-veto_total-veto_mantido.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Francisco de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>7943</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7943/pl_no_111_2022-ver._jose_pereira-av._edinaldo_inacio_de_freitas-lei_no_2.188_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7943/pl_no_111_2022-ver._jose_pereira-av._edinaldo_inacio_de_freitas-lei_no_2.188_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Edinaldo Inácio de Freitas, a atual Avenida 29 - início no Lote 01 da Quadra 96 e término no Lote 02 da mesma quadra, localizada no bairro Amazônia Park</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7501/pl_no_112_2021-ver._edvaldo_neto_-_lei_2.178_2022_-_veto_parcial_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7501/pl_no_112_2021-ver._edvaldo_neto_-_lei_2.178_2022_-_veto_parcial_mantido.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas Projetadas do Lot. Jardim Atlântico (Parte II e Prolongamentos nos bairros Jardim Camboinha e Recanto do Poço), as Vias Locais do Lot. Praia Mar no bairro do Poço, as Vias Locais e Via Coletoria do Lot. Morada Nova no bairro Parque Esperança, as Avenidas dos Lot. Jardins Alfa, Beta e Gama no bairro Jardim América, a Avenida 10 do Lot. Parque Esperança no bairro Renascer neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>7944</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7944/pl_no_113_2022-ver._jose_pereira-av._andre_andrade_da_silva-lei_no_2.189_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7944/pl_no_113_2022-ver._jose_pereira-av._andre_andrade_da_silva-lei_no_2.189_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida André Andrade da Silva, a atual Avenida 19 - início no Lote 01 da Quadra 85 e término no Lote 02 da mesma quadra, localizda no bairro Portal do Poço</t>
   </si>
   <si>
     <t>7945</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7945/pl_no_114_2021-do_vereador_jose_pereira-av._radialista_airton_da_silva_airton_jose-lei_no_2.190_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7945/pl_no_114_2021-do_vereador_jose_pereira-av._radialista_airton_da_silva_airton_jose-lei_no_2.190_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Radialista Airton da Silva (Airton José), e dá outras providências</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação Florescer Ativamente - AFA, e dá outras providências</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7513/pl_no_116_2021_-_prefeito_municipal_-_abertura_de_credito-investimentos_infraestrutura-lei_n_2.162_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7513/pl_no_116_2021_-_prefeito_municipal_-_abertura_de_credito-investimentos_infraestrutura-lei_n_2.162_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial no Orçamento de 2021, para atender as despesas com investimentos em infraestrutura, com recursos oriundos da operação de crédito com a Caixa Econômica Federal, e dá outras providências</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7514/pl_no_117_2021-prefeito_municipal-abertura_de_credito_ao_orcamento_municipal_exercicio_2021-_lei_n_2.161_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7514/pl_no_117_2021-prefeito_municipal-abertura_de_credito_ao_orcamento_municipal_exercicio_2021-_lei_n_2.161_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento do Município de Cabedelo ao Exercício de 2021, com recursos da complementação da União na modalidade do VAAF/FUNDEB, e dá outras providências</t>
   </si>
   <si>
     <t>7515</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7515/pl_no_118_2021-prefeito_municipal-programa_residencia_medica-_lei_no_2.163_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7515/pl_no_118_2021-prefeito_municipal-programa_residencia_medica-_lei_no_2.163_2021.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da saúde municipal de Cabedelo o Programa de Residência Médica em Medicina de Família e Comunidade, nos termos da Portaria nº 1.248/2013 do Ministério da Saúde e da Portaria Interministerial nº 1.618/2015, e dá outras providências</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7516/pl_no_119_2021-prefeito_municipal-_criacao_do_fundo_municipal_de_turismo-lei_no_2.164_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7516/pl_no_119_2021-prefeito_municipal-_criacao_do_fundo_municipal_de_turismo-lei_no_2.164_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Turismo, e dá outras providências</t>
   </si>
   <si>
     <t>8289</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/8289/pl_no_120_2021-ver._andre_coutinho_-_utilidade_publica_academia_cabedelense_de_ciencias_artes_e_letras_em_tramitacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/8289/pl_no_120_2021-ver._andre_coutinho_-_utilidade_publica_academia_cabedelense_de_ciencias_artes_e_letras_em_tramitacao.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Academia Cabedelense de Ciências, Artes e Letras – ACCAL – Litorânea, e dá outras providências</t>
   </si>
   <si>
     <t>7517</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7517/pl_no_121_2021-prefeito_municipal-altera_dispositivos_da_lei_municipal_n_1.412_-_lei_n_2.167_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7517/pl_no_121_2021-prefeito_municipal-altera_dispositivos_da_lei_municipal_n_1.412_-_lei_n_2.167_2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.412, de 22 de agosto de 2008, e dá outras providências</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7518/pl_no_122_2021-prefeito_municipal-concilia_cabedelo-_lei_no_2.166_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7518/pl_no_122_2021-prefeito_municipal-concilia_cabedelo-_lei_no_2.166_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Conciliação Jurídico-Fiscal do Município de Cabedelo - Concilia-Cabedelo, que dispõe sobre a concessão de benefícios fiscais de créditos inscritos ou não em dívida ativa, ajuizados e não ajuizados pela Procuradoria Geral do Município, e dá outras providências</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7097/pr_no_001_2021_-_ver._edvaldo_neto_-_alteracao_regimento_interno-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7097/pr_no_001_2021_-_ver._edvaldo_neto_-_alteracao_regimento_interno-_arquivado.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos a Resolução nº 158/2006 (Regimento Interno da Câmara Municipal de Cabedelo-PB), e dá outras providências</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7183/pr_n_002_2021_-_ver._andre_coutinho_-_comissao_de_representacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7183/pr_n_002_2021_-_ver._andre_coutinho_-_comissao_de_representacao.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão de Representação da Câmara Municipal de Cabedelo (PB), com o objetivo de dirigir-se a Brasília -DF, e dá outras providências</t>
   </si>
   <si>
     <t>7353</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7353/pr_no_003_2021_-_presidente_cmc__-_sistema_camara_digital.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7353/pr_no_003_2021_-_presidente_cmc__-_sistema_camara_digital.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema - Processo Eletrônico Digital - "Câmara Digital" - no âmbito da Câmara Municipal de Cabedelo (PB), e adota providências correlatas</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7528/pr_no_004_2021_-_presidente_cmc_comissao_de_representacao_da_camara_municipal_-_recife-pe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7528/pr_no_004_2021_-_presidente_cmc_comissao_de_representacao_da_camara_municipal_-_recife-pe.pdf</t>
   </si>
   <si>
     <t>Cria Comissão de Representação da Câmara Municipal de Cabedelo (PB), com o objetivo de representar a edilidade em Recife (PE), e dá outras providências</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7529/pr_no_005_2021_-_presidente_cmc_-_plano_anual_de_contratacoes_cmc_-_resolucao_246_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7529/pr_no_005_2021_-_presidente_cmc_-_plano_anual_de_contratacoes_cmc_-_resolucao_246_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Anual de Contratações (PAC) da Câmara Municipal de Cabedelo (PB)</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7530/pr_no_006_2021_-_presidente_cmc_-_plano_de_desenvolvimento_de_lideres_cmc_-_resolucao_247_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7530/pr_no_006_2021_-_presidente_cmc_-_plano_de_desenvolvimento_de_lideres_cmc_-_resolucao_247_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Desenvolvimento de Líderes (PDL) da Câmara Municipal de Cabedelo (PB)</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7531/pr_no_007_2021_-_presidente_cmc_-_plano_de_logistica_sustentavel_cmc_-_resolucao_248_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7531/pr_no_007_2021_-_presidente_cmc_-_plano_de_logistica_sustentavel_cmc_-_resolucao_248_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Logística Sustentável da Câmara Municipal de Cabedelo (PB)</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7532/pr_no_008_2021_-_presidente_cmc_-_plano_de_integridade_cmc_-_resolucao_249_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7532/pr_no_008_2021_-_presidente_cmc_-_plano_de_integridade_cmc_-_resolucao_249_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Integridade da Câmara Municipal de Cabedelo (PB)</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7533/pr_no_009_2021_-_presidente_cmc_-_politica_de_gestao_de_riscos_cmc_-_resolucao_250_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7533/pr_no_009_2021_-_presidente_cmc_-_politica_de_gestao_de_riscos_cmc_-_resolucao_250_2022.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Gestão de Riscos da Câmara Municipal de Cabedelo (PB)</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7534/pr_no_010_2021_-_presidente_cmc_-_carta_de_servico_cmc_-_resolucao_251_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7534/pr_no_010_2021_-_presidente_cmc_-_carta_de_servico_cmc_-_resolucao_251_2022.pdf</t>
   </si>
   <si>
     <t>Institui a Carta de Serviços ao Usuário da Câmara Municipal de Cabedelo (PB)</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7535/pr_no_011_2021_-_presidente_cmc_-_politica_da_governanca_-_resolucao_245_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7535/pr_no_011_2021_-_presidente_cmc_-_politica_da_governanca_-_resolucao_245_2022.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Governança no âmbito da Câmara Municipal de Cabedelo (PB)</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Edvaldo Neto, Alex Lucena, André Luís Almeida Coutinho, Dinho, Divino Felizardo, Evilásio Cavalcanti, Graça Rezende, Hérlon Cabral, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6688/requer._no_001_2021-ver._edvaldo_neto_e_outros_-urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6688/requer._no_001_2021-ver._edvaldo_neto_e_outros_-urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 26/01/2021, das seguintes proposituras: Projeto de Lei n° 002/2021 - Do Prefeito Municipal - Define outras situações de emergência para contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público no âmbito do Município de Cabedelo/PB, de que trata o art. 3º, X, da Lei nº 1.737/2015, e dá outras providências; Proejto de Lei nº 003/2021 - Do Prefeito Municipal - Atualiza o vencimento dos servidores da Prefeitura Municipal de Cabedelo, para o Salário Mínimo - Piso Nacional 2021, e dá outras providências; e Projeto de Lei nº 04/2021 - Do Prefeito Municipal - Autoriza a abertura de Crédito Adicional Especial ao Orçamento de 2021, para o fim que especifica e, dá outras providências</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6704/requer._no_002_2021-_ver._andre_coutinho-reparos_rua_rui_barbosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6704/requer._no_002_2021-_ver._andre_coutinho-reparos_rua_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de realizar reparos de calçamento e limpeza de galerias na Rua Rui Barbosa, no Recanto do Poço</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6705/requer._no_003_2021-ver._andre_coutinho-asfalto_ruas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6705/requer._no_003_2021-ver._andre_coutinho-asfalto_ruas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de complementar o asfalto das Ruas Presidente João Pessoa (sentido Centro), Cleto Campelo (sentido Estação Ferroviária ao Ferry Boat), João José Viana e Liberato José de Miranda.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6706/requer._no_004_2021-ver._andre_coutinho-_asfalto_binario_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6706/requer._no_004_2021-ver._andre_coutinho-_asfalto_binario_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para o asfaltamento do Binário Viário do Poço, bem como das ruas paralelas: Antônio Neves, Rosa Vieira, Rita Maria de Lima Mimosa e Otávio Novaes</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6707/requer._no_005_2021-ver._jose_pereira-abertura_casa_cidadania.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6707/requer._no_005_2021-ver._jose_pereira-abertura_casa_cidadania.pdf</t>
   </si>
   <si>
     <t>Solicitar envio de ofício desta Casa Legislativa ao Governo do Estado, através da Secretaria de Desenvolvimento Humano, solicitando a reabertura da Casa da Cidadania</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6708/requer._no_006_2021-ver._jose_pereira-fiscalizacao_embarcacoes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6708/requer._no_006_2021-ver._jose_pereira-fiscalizacao_embarcacoes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura a fiscalização das embarcações localizadas na Ilha de Areia Vermelha que estiverem com som elevado, perturbando visitantes e turistas</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6709/requer._no_007_2021-ver._jose_pereira-monitoramento_de_cameras.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6709/requer._no_007_2021-ver._jose_pereira-monitoramento_de_cameras.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a ampliação do sistema de monitoramento de câmeras em todas as principais avenidas da cidade</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6710/requer._no_008_2021-ver._alex_lucena-construcao_praca_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6710/requer._no_008_2021-ver._alex_lucena-construcao_praca_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de construir uma Praça com Quadra Poliesportiva no Bairro de Jardim Camboinha</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6711/requer._no_009_2021-ver._herlon_cabral-_sessao_especial_transito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6711/requer._no_009_2021-ver._herlon_cabral-_sessao_especial_transito.pdf</t>
   </si>
   <si>
     <t>Sessão Especial sobre as mudanças no trânsito e a implantação de semáforos na cidade</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6712/requer._no_010__2021-ver._divino_felizardo-coberta_psf_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6712/requer._no_010__2021-ver._divino_felizardo-coberta_psf_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, reiterando Requerimento n° 467/2020, estudar a possibilidade de colocar cobertas para abrigar a população que espera por atendimento no PSF do Renascer III</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6713/requer._no_011_2021-ver._evilasio_cavalcanti-isolamento_tomadas_creches.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6713/requer._no_011_2021-ver._evilasio_cavalcanti-isolamento_tomadas_creches.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, junto aos órgãos e secretarias competentes, tomar medidas preventivas de isolamento elétrico nas tomadas de energia elétrica constantes nas creches do Município</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6714/requer._no_012_2021-ver._evilasio_cavalcanti-minuta_projeto_de_lei_servico_voluntario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6714/requer._no_012_2021-ver._evilasio_cavalcanti-minuta_projeto_de_lei_servico_voluntario.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa de Projeto de Lei que "Dispõe sobre a criação do Serviço Voluntário no Município de Cabedelo, e dá outras providências"</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6715/requer._no_013_2021-ver._graca_rezende-centro_refrencia_da_mulher.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6715/requer._no_013_2021-ver._graca_rezende-centro_refrencia_da_mulher.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Políticas Públicas para as Mulheres , reiterando Requerimentos 327/2013 e 509/2020, a construção do Centro de Referência da Mulher, para acolhimento, acompanhamento psicossocial, formação profissional e atendimento jurídico especializado às mulheres em situação de violência</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6716/requer._no_014_2021-ver._ivanio_da_miramar-praca_miramar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6716/requer._no_014_2021-ver._ivanio_da_miramar-praca_miramar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente denominar de "Praça Ana Lúcia da Silva Ribeiro", bem como instalação de referida placa, em praça localizada na Rua Poeta Hermes do Nascimento, em Ponta de Matos</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6717/requer._no_015_2021-ver._janderson_brito-frente_parlamentar_familia_crista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6717/requer._no_015_2021-ver._janderson_brito-frente_parlamentar_familia_crista.pdf</t>
   </si>
   <si>
     <t>Solicitar a criação da Frente Parlamentar de Apoio a Família e aos Cristãos</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6718/requer._no_016_2021-ver._janderson_brito-programa_previne_brasil.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6718/requer._no_016_2021-ver._janderson_brito-programa_previne_brasil.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Saúde estudar a possibilidade da aplicabilidade do Programa Previne Brasil para contemplar a Atenção Básica do Município</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6719/requer._no_017_2021-ver._janderson_brito-_quadra_urbanizada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6719/requer._no_017_2021-ver._janderson_brito-_quadra_urbanizada.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de uma praça ou quadra urbanizada no Loteamento Estefani Palhano</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6733/requer._no_018_2021-ver._rey_-_licenca_por_motivo_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6733/requer._no_018_2021-ver._rey_-_licenca_por_motivo_saude.pdf</t>
   </si>
   <si>
     <t>Concessão de Licença Médica de 30 (trinta) dias por Motivo de Saúde ao Vereador Reinaldo Lima (Rey)</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6734/requer._no_019_2021-ver._marcio_silva_-_abertura_ruas_intermares_e_bela_vista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6734/requer._no_019_2021-ver._marcio_silva_-_abertura_ruas_intermares_e_bela_vista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente realizar um estudo de viabilidade para abertura de duas ruas entre os bairros de Intermares e Bela Vista II, para viabilizar e desafogar o fluxo de veículos, dando seguimento as Avenidas Mar das Antilhas e Oceano Índico até a Av. Intermares, no Bela Vista</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6735/requer._no_020_2021-ver._alex_-_pavimentacao_rua_karina_zagel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6735/requer._no_020_2021-ver._alex_-_pavimentacao_rua_karina_zagel.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar o final da Rua Karina Zagel de Mendonça, em Camboinha 3</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6736/requer._no_021_2021-ver._alex_-_pavimentacao_rua_rio_paraiba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6736/requer._no_021_2021-ver._alex_-_pavimentacao_rua_rio_paraiba.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de incluir, no Pavimenta 3, a Rua Rio Paraíba, no Jardim Jericó</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6737/requer._no_022_2021-ver._alex_-_iluminacao_led_rua_claudia_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6737/requer._no_022_2021-ver._alex_-_iluminacao_led_rua_claudia_pereira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a substituição da iluminação por luminárias de led na Rua Claudi Ruth Braga Pereira, no Loteamento Jardim Jericó</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6738/requer._no_023_2021-ver._wagner_-_pavimentacao_ruas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6738/requer._no_023_2021-ver._wagner_-_pavimentacao_ruas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar o trecho que une as seguintes ruas: Rua Jair Cunha Cavalcanti, no Bairro Jardim Atlântico (em frente ao petcoke), a Rua Santa Rita de Cássia, na comunidade Jardim Jericó, em Jardim Camboinha</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6739/requer._no_024_2021-ver._wagner_-_pavimentacao_ruas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6739/requer._no_024_2021-ver._wagner_-_pavimentacao_ruas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar as Ruas João Paulo II e Nossa Senhora de Aparecida, na Comunidade Jardim Jericó, em Jardim Camboinha</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6740/requer._no_025_2021-ver._pereira_-_subprefeitura_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6740/requer._no_025_2021-ver._pereira_-_subprefeitura_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de uma subprefeitura no bairro de Intermares, atendendo o próprio bairro e as demandas dos bairros de Ponta de Campina, Poço, Recanto do Poço, Portal do Poço, Jacaré, Amazônia Park e Bela Vista</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6741/requer._no_026_2021-ver._pereira_-_execucao_lei_1463.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6741/requer._no_026_2021-ver._pereira_-_execucao_lei_1463.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que a Lei n° 1.463, que versa sobre a permissão de exploração publicitária nas placas indicativas de nomes de ruas e logradouros públicos, aprovada em 24/07/2013 e de propositura do Vereador Pereira, seja de fato executada</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6742/requer._no_027_2021-ver._pereira_-_lombada_fisica_rua_antonio_neves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6742/requer._no_027_2021-ver._pereira_-_lombada_fisica_rua_antonio_neves.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, junto a secretaria responsável, a instalação de uma lombada física na Rua Antônio Neves, próximo a casa n° 98, no bairro do Poço</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6743/requer._no_028_2021-ver._wagner_-_drenagem_rua.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6743/requer._no_028_2021-ver._wagner_-_drenagem_rua.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de efetuar drenagem da Rua Projetada, conhecida como Bairro 13, que fica por trás da USF do Jardim Atlântico, localizada na Comunidade Jardim Jericó, em Jardim Camboinha</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6744/requer._no_029_2021-ver._andre_-_pl_estagio_nao_remunerado_prefeitura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6744/requer._no_029_2021-ver._andre_-_pl_estagio_nao_remunerado_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a inciativa do Projeto de Lei que "Institui estágio não remunerado no âmbito da Prefeitura Municipal de Cabedelo, e dá outras providências", nos termos das justificativas e minuta em anexo</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6745/requer._no_030_2021-ver._edvaldo_-_iluminacao_led_monte_castelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6745/requer._no_030_2021-ver._edvaldo_-_iluminacao_led_monte_castelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de implementar iluminação de led no Bairro Monte Castelo</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6746/requer._no_031_2021-ver._edvaldo_-_prioridade_vacinacao_cadastrados_sus.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6746/requer._no_031_2021-ver._edvaldo_-_prioridade_vacinacao_cadastrados_sus.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de priorizar a vacinação contra a covid-19 aos cidadãos que possuam cadastro no sistema único de saúde de Cabedelo</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6747/requer._no_032_2021-ver._edvaldo_-_instalacao_bueiros_e_limpeza_galerias_monte_castelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6747/requer._no_032_2021-ver._edvaldo_-_instalacao_bueiros_e_limpeza_galerias_monte_castelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de instalar bueiros "inteligentes", bem como proceder a limpeza e manutenção dos mesmo nas galerias do Bairro Monte Castelo</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6748/requer._no_033_2021-ver._junior_paulo_-_abastecimento_agua_comunidade_taliba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6748/requer._no_033_2021-ver._junior_paulo_-_abastecimento_agua_comunidade_taliba.pdf</t>
   </si>
   <si>
     <t>Solicitar a CAGEPA informações no tocante a ligação e abastecimento de água na Avenida São Cristóvão e ruas adjacentes, na Comunidade Talibã, no bairro Jardim Oceania</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6749/requer._no_034_2021-ver._junior_paulo_-_manutencao_pracas_jd_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6749/requer._no_034_2021-ver._junior_paulo_-_manutencao_pracas_jd_brasilia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a realização de serviços de manutenção de duas pequenas praças, que dividem as Ruas São Miguel e São Francisco, ambas situadas no Bairro Jardim Brasília, com implantação de bancos e lâmpadas de led</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6750/requer._no_035_2021-ver._evilasio_-_sessao_especial_fevereiro_roxo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6750/requer._no_035_2021-ver._evilasio_-_sessao_especial_fevereiro_roxo.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial para discussão junto a sociedade civil organizada da Campanha Fevereiro Roxo, dedicada a conscientização sobre Alzheimer, Lúpus e Fibromialgia</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6751/requer._no_036_2021-ver._evilasio_-_sessao_especial_fevereiro_laranja.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6751/requer._no_036_2021-ver._evilasio_-_sessao_especial_fevereiro_laranja.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial sobre a Campanha Fevereiro Laranja, dedicada à conscientização sobre a leucemia</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6752/requer._no_037_2021-ver._graca_-_pl_placas_fotovoltaicas_escolas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6752/requer._no_037_2021-ver._graca_-_pl_placas_fotovoltaicas_escolas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a implantação de placas fotovoltaicas nas creches e escolas da Rede Municipal de Ensino do Município de Cabedelo, utilizando a energia solar como fonte de energia alternativa, e dá outras providências", nos termos das justificativas e minuta em anexo</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6753/requer._no_038_2021-ver._graca_-_pl_alimentos_organicos_merenda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6753/requer._no_038_2021-ver._graca_-_pl_alimentos_organicos_merenda.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispões sobre a inclusão de alimentos orgânicos na composição da merenda escolar distribuída na Rede Municipal de Ensino do Município de Cabedelo, e dá outras providências", nos termos das justificativas e minuta em anexo</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6754/requer._no_039_2021-ver._graca_-_nome_quadra_esportes_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6754/requer._no_039_2021-ver._graca_-_nome_quadra_esportes_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal para que seja atribuído o nome a quadra de esportes do Renascer II de "Vereador Antônio Anchieta de Farias", conforme determina a Lei nº 933/1988, em plena vigência</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>Edvaldo Neto, Alex Lucena, André Luís Almeida Coutinho, Dinho, Divino Felizardo, Evilásio Cavalcanti, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6755/requer._no_040_2021-ver._edvaldo_e_outros_-_urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6755/requer._no_040_2021-ver._edvaldo_e_outros_-_urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 09/02/2021, das seguintes proposituras: 1) Projeto de Lei nº 005/2021 - Do Prefeito Municipal - Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., e dá outras providências; 2) Projeto de Lei nº 006/2021 - Do Prefeito Municipal - Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências; e 3) Projeto de Lei nº 007/2021 - Do Prefeito Municipal - Altera o artigo 7º da Lei nº 2.094/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6760/requer._no_041_2021-ver._junior_paulo_-_pavimentacao_e_drenagem_rua_ruy_carneiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6760/requer._no_041_2021-ver._junior_paulo_-_pavimentacao_e_drenagem_rua_ruy_carneiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal realizar serviços de pavimentação e drenagem da Rua Senador Ruy Carneiro, no Bairro Recanto do Poço, além da implantação de lâmpadas de led em toda a área</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6761/requer._no_042_2021-ver._junior_paulo_-_reforma_praca_st_rita_de_cassia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6761/requer._no_042_2021-ver._junior_paulo_-_reforma_praca_st_rita_de_cassia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal serviços de manutenção e reforma da Praça Santa Rita de Cássia, na Rua Senador Ruy Carneiro, no Bairro Recanto do Poço, com implantação de bancos, área de atividades físicas para idosos, área de lazer para crianças e lâmpadas de led</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6762/requer._no_043_2021-ver._wagner_-_iluminacao_led_rua_antonio_serrano.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6762/requer._no_043_2021-ver._wagner_-_iluminacao_led_rua_antonio_serrano.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de trocar por lâmpadas de led a iluminação pública da Rua Antônio Paulino Serrano, no Bairro Jardim Manguinhos</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6763/requer._no_044_2021-ver._wagner_-_pavimentacao_rua_nova_paisagem.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6763/requer._no_044_2021-ver._wagner_-_pavimentacao_rua_nova_paisagem.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar a Rua Nova Paisagem, no Bairro do Jacaré</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6764/requer._no_047_2021-ver._evilasio_-_pl_entrega_domiciliar_medicamentos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6764/requer._no_047_2021-ver._evilasio_-_pl_entrega_domiciliar_medicamentos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a entrega domiciliar de medicamentos durante a pandemia do Coronavírus (COVID-19), e adota outras providências"</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6765/requer._no_048_2021-ver._andre_-_iluminacao_led_av_max_zagel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6765/requer._no_048_2021-ver._andre_-_iluminacao_led_av_max_zagel.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de promover a substituição por iluminação de led na Avenida Max Zagel, em Camboinha</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6766/requer._no_049_2021-ver._andre_-_inclusao_prioridade_vacinacao_trabalhadores_transporte_publico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6766/requer._no_049_2021-ver._andre_-_inclusao_prioridade_vacinacao_trabalhadores_transporte_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de inclusão, no Plano Municipal de Operacionalização da Vacinação contra a Covid-19, dos trabalhadores de transporte público individual de passageiros cadastrados junto ao Município, em regime de igualdade de prioridade atribuído pelo Plano Nacional de Imunização aos trabalhadores do transporte coletivo rodoviário, ferroviário, aquaviário e portuário</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Divino Felizardo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6767/requer._no_050_2021-ver._andre_e_divino_-_construcao_pier_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6767/requer._no_050_2021-ver._andre_e_divino_-_construcao_pier_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, através das secretarias competentes, providências no sentido de construir um píer na Praia do Jacaré, em Cabedelo, propício a ancoragem de embarcações turísticas e de pescadores</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6768/requer._no_051_2021-ver._pereira_-_criacao_e_instalacao_minibibliotecas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6768/requer._no_051_2021-ver._pereira_-_criacao_e_instalacao_minibibliotecas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a possibilidade de criação e instalação de minibibliotecas nos bairros do Município</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6769/requer._no_052_2021-ver._pereira_-_rua_antonio_de_jesus_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6769/requer._no_052_2021-ver._pereira_-_rua_antonio_de_jesus_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no Programa Pavimenta Cabedelo 2021, da Rua Antônio Assunção de Jesus, no bairro do Poço</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6770/requer._no_053_2021-ver._pereira_-_galeria_rua_sao_sebastiao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6770/requer._no_053_2021-ver._pereira_-_galeria_rua_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de instalar uma galeria para sanar o esgoto a céu aberto na Rua São Sebastião (Beco da Usina), no Renascer III</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6771/requer._no_054_2021-ver._ivanio_-_nomeacao_quadra_beach_soccer_edmilson_trigueiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6771/requer._no_054_2021-ver._ivanio_-_nomeacao_quadra_beach_soccer_edmilson_trigueiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente que a quadra de beach soccer, localizada na Rua Poeta Hermes do Nascimento, em Ponta de Matos, seja denominada "Quadra Edimilson do Nascimento Trigueiro", bem como providenciar a instalação de uma placa na referida quadra</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6772/requer._no_055_2021-ver._marico_silva_-_pavimentacao_rua_valdemar_de_brito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6772/requer._no_055_2021-ver._marico_silva_-_pavimentacao_rua_valdemar_de_brito.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente a conclusão da pavimentação da Rua Valdemar Melo de Brito, no Bairro do Poço</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6773/requer._no_056_2021-ver._wagner_-_demandas_centro_de_atendimento_pessoa_deficiencia_e_transtorno.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6773/requer._no_056_2021-ver._wagner_-_demandas_centro_de_atendimento_pessoa_deficiencia_e_transtorno.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Transporte providências no sentido de atender as demandas do Centro de Atendimento a Pessoa com Deficiência e Transtorno (Inclusão), na Rua Estudante Paulo Maia Guimarães, 452, em Formosa</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6774/requer._no_057_2021-ver._herlon_-_vacinacao_covid-19_professores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6774/requer._no_057_2021-ver._herlon_-_vacinacao_covid-19_professores.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Saúde a vacinação urgente contra a COVID-19 dos professores das redes pública e privada de ensino do Município</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6775/requer._no_058_2021-ver._herlon_-_pl_escolas_atividade_essencial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6775/requer._no_058_2021-ver._herlon_-_pl_escolas_atividade_essencial.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal apresentar projeto de lei torne como atividade essencial as escolas públicas e privadas da nossa cidade</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6776/requer._no_059_2021-ver._herlon_-_pavimentacao_rua_joao_castor_de_sena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6776/requer._no_059_2021-ver._herlon_-_pavimentacao_rua_joao_castor_de_sena.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de realizar serviços de engenharia para pavimentação e correção de falhas na Rua João Castor de Sena, em Jardim Brasília</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6777/requer._no_060_2021-ver._junior_paulo_-_pavimentcao_rua_milton_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6777/requer._no_060_2021-ver._junior_paulo_-_pavimentcao_rua_milton_araujo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a realização de serviços de restauração da pavimentação da Rua Milton Herculano Araújo, no Bairro Jardim Brasília, com implantação de lâmpadas de led em toda rua</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento e Habitação a continuidade das entregas das regularizações fundiárias no Município de Cabedelo</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6779/requer._no_062_2021-ver._janderson_-_vacinacao_covid_guardas_municipais_ubs.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6779/requer._no_062_2021-ver._janderson_-_vacinacao_covid_guardas_municipais_ubs.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Saúde a possibilidade de incluir, no Programa Municipal de Imunização contra a COVID-19, os guardas municipais que trabalham nas Unidades Básicas de Saúde, CEO, Policlínica e Hospital</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a reforma do Ginásio Poliesportivo do Bairro de Camalaú</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6781/requer._no_064_2021-ver._edvaldo_neto_-_energia_solar_predios_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6781/requer._no_064_2021-ver._edvaldo_neto_-_energia_solar_predios_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o estudo de viabilidade para implantação de energia solar nos prédios e órgãos públicos do Município</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6782/requer._no_065_2021-ver._edvaldo_-_lombadas_rua_severino_de_franca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6782/requer._no_065_2021-ver._edvaldo_-_lombadas_rua_severino_de_franca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB providências no sentido de instalar lombadas para redução de velocidade na Rua Severino Luiz de França, no Bairro Jardim Alfa</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6783/requer._no_066_2021-ver._edvaldo_neto_-_sinalizacao_lombadas_av_oceano_atlantico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6783/requer._no_066_2021-ver._edvaldo_neto_-_sinalizacao_lombadas_av_oceano_atlantico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB providências no sentido de sinalizar as lombadas existentes na Avenida Oceano Atlântico, em Intermares</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6784/requer._no_067_2021-ver._graca_-_sessao_especial_prestacao_contas_legislativo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6784/requer._no_067_2021-ver._graca_-_sessao_especial_prestacao_contas_legislativo.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade remota, para o dia 08 de abril do corrente ano, para Prestação de Contas do Poder Legislativo à população cabedelense, do Biênio 2019/2020</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6785/requer._no_068_2021-ver._graca_-_votos_aplausos_e_sessao_especial_dia_mulher.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6785/requer._no_068_2021-ver._graca_-_votos_aplausos_e_sessao_especial_dia_mulher.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a todas a mulheres pelo dia 08 de março e realização de Sessão Especial, na modalidade remota, em data a ser agendada, alusiva ao "Dia Internacional da Mulher"</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6786/requer._no_069_2021-ver._graca_-_live_retorno_as_aulas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6786/requer._no_069_2021-ver._graca_-_live_retorno_as_aulas.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Educação examinar a possibilidade de realizar a transmissão, através de mídias sociais da Prefeitura Municipal de Cabedelo, da "Live de Retorno às Aulas"</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6787/requer._no_070_2021-ver._marcio_silva_-_iluminacao_led_ruas_sao_pedro_e_pescadores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6787/requer._no_070_2021-ver._marcio_silva_-_iluminacao_led_ruas_sao_pedro_e_pescadores.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura providências no sentido de trocar por lâmpadas de led a iluminação pública das Ruas São Pedro e dos Pescadores, no Bairro Salinas Ribamar</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6788/requer._no_071_2021-ver._macio_silva_-_fechamento_av._oceano_atlantico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6788/requer._no_071_2021-ver._macio_silva_-_fechamento_av._oceano_atlantico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, SEMOB e Secretaria de Esportes que o atual fechamento da Av. Oceano Atlântico,  de segunda a sexta-feira, das 05h00 as 07h30min, seja também realizado aos sábados e feriados</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6789/requer._no_072_2021-ver._wagner_-_pavimentacao_rua_heriberto_souza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6789/requer._no_072_2021-ver._wagner_-_pavimentacao_rua_heriberto_souza.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar a Rua Heriberto de Souza, no Bairro Jardim Camboinha</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6790/requer._no_073_2021-ver._ivanio_-_telas_protecao_quadra_ana_ribeiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6790/requer._no_073_2021-ver._ivanio_-_telas_protecao_quadra_ana_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria competente, providenciar a instalação de telas de proteção ao redor da quadra de futevôlei, localizada na Praça Ana Lúcia da Silva Ribeiro, na Rua Poeta Hermes do Nascimento, em Ponta de Matos</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6791/requer._no_074_2021-ver._andre_coutino_-_calcamento_rua_golfo_campeche.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6791/requer._no_074_2021-ver._andre_coutino_-_calcamento_rua_golfo_campeche.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA providências no sentido de complementar o calçamento da Rua Golfo de Campeche, em Ponta de Campina</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6792/requer._no_075_2021-ver._andre_coutino_-_medidas_contencao_alagamentos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6792/requer._no_075_2021-ver._andre_coutino_-_medidas_contencao_alagamentos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria da SEINFRA e Defesa Civil, providências no sentido de adotar medidas de contenção dos alagamentos das ruas/vias que costumam acumular água, com limpeza de ruas, vielas, bueiros e galerias, e realização de aterros</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6793/requer._no_076_2021-ver._andre_coutinho_-_sanitarizacao_mercados_publicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6793/requer._no_076_2021-ver._andre_coutinho_-_sanitarizacao_mercados_publicos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de realizar a sanitização das feiras livres do Mercado Público Central de Cabedelo e do Renascer, bem como testagem dos feirantes e distribuição de materiais de proteção ao COVID-19</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6794/requer._no_077_2021-ver._pereira_-_reforma_praca_taxi_praca_getulio_vargas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6794/requer._no_077_2021-ver._pereira_-_reforma_praca_taxi_praca_getulio_vargas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de reformar a praça de taxi, localizada em frente a Praça Getúlio Vargas, no Centro da Cidade</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6795/requer._no_078_2021-ver._pereira_-_cacambas_lixo_e_entulho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6795/requer._no_078_2021-ver._pereira_-_cacambas_lixo_e_entulho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, e secretaria responsável, disponibilizar caçambas de lixo e entulho em áreas de transbordo, neste Município</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6796/requer._no_079_2021-ver._pereira_-_manutencao_rede_protecao_quadra_praca_acai.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6796/requer._no_079_2021-ver._pereira_-_manutencao_rede_protecao_quadra_praca_acai.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para manutenção da rede de proteção na quadra de esportes e o complemento da rede na parte superior da quadra, na Praça do Açaí, em Intermares</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6797/requer._no_080_2021-ver._junior_paulo_-_pavimentacao_rua_cel_jose_teles.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6797/requer._no_080_2021-ver._junior_paulo_-_pavimentacao_rua_cel_jose_teles.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal realizar, em caráter de urgência, serviços de restauração da pavimentação e adequação das vias de acesso as empresas e residências da Rua Coronel José Teles, no Centro</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6798/requer._no_081_2021-ver._junior_paulo_-_pavimentacao_rua_elvira_gomes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6798/requer._no_081_2021-ver._junior_paulo_-_pavimentacao_rua_elvira_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal realizar serviços de pavimentação e drenagem da Rua Elvira Gomes de Oliveira, no Bairro Jardim Brasília, bem como implantação de lâmpadas de led</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6799/requer._no_082_2021-ver._junior_paulo_-_pavimentacao_rua_maria_das_dores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6799/requer._no_082_2021-ver._junior_paulo_-_pavimentacao_rua_maria_das_dores.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a realização de serviços de pavimentação e drenagem da Rua Maria das Dores da Silva, no Bairro Jardim Brasília, bem como implantação de lâmpadas de led</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>Edvaldo Neto, Ivânio do Nascimento, Júnior Paulo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6800/requer._no_083_2021-ver._edvaldo_-_frente_parlamentar_rio_jaguaribe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6800/requer._no_083_2021-ver._edvaldo_-_frente_parlamentar_rio_jaguaribe.pdf</t>
   </si>
   <si>
     <t>Solicitar a Presidência da Câmara Municipal, em consonância com a Resolução 225/2019 e depois de ouvido o Plenário, a criação de Frente Parlamentar com o objetivo de apoiar, incentivar e assistir estudos relativos ao Rio Jaguaribe</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6801/requer._no_084_2021-ver._edvaldo_-_denominacao_unidade_zoonozes_mariana_bezerra.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6801/requer._no_084_2021-ver._edvaldo_-_denominacao_unidade_zoonozes_mariana_bezerra.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para denominar de Unidade de Zoonoses e Clínica de Bem Estar Animal Mariana Batista Bezerra o atual Centro de Zoonoses</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6802/requer._no_085_2021-ver.edvaldo_-_troca_poste_rua_pedro_aleixo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6802/requer._no_085_2021-ver.edvaldo_-_troca_poste_rua_pedro_aleixo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências junto a Energisa para proceder a troca do poste situado na Rua Pedro Aleixo de Moura, defronte a casa 198-A, que se encontra deteriorado, inclinado e com risco de ruir</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6965/requer._no_086_2021-ver.divino_felizardo_-_sessao_especial_ong_guajiru.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6965/requer._no_086_2021-ver.divino_felizardo_-_sessao_especial_ong_guajiru.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade remota, por vídeo conferência, em data a ser agendada, para debater a destinação de um terreno e o projeto de construção da nova sede da ONG Guajiru - Tartarugas Urbanas</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6816/requer._no_087_2021-ver._andre_coutinho_-_revisao_legislacao_urbanistica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6816/requer._no_087_2021-ver._andre_coutinho_-_revisao_legislacao_urbanistica.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria do Uso e Ocupação do Solo analisar a possibilidade de revisão da Legislação Urbanística da cidade, especialmente a Lei Complementar nº 03/1998 (Código de Edificações) e Lei Complementar nº 06/1999 (Código do Zoneamento do Uso e Ocupação do Solo)</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6817/requer._no_088_2021-ver._alex_lucena_-_acrescentar_itinerario_onibus.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6817/requer._no_088_2021-ver._alex_lucena_-_acrescentar_itinerario_onibus.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana, junto a Empresa Reunidas, estudar a viabilidade de acrescentar itinerário de linha de ônibus que atende os bairros Jardim Manguinhos, Jardim Camboinha, Recanto do Poço, Oceania e Jacaré, com destino final na cidade de João Pessoa</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6818/requer._no_089_2021-ver._alex_lucena_-_pavimentar_rua_antonia_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6818/requer._no_089_2021-ver._alex_lucena_-_pavimentar_rua_antonia_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar a Rua Antônia Fernandes Oliveira, em Jardim Camboinha</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6819/requer._no_090_2021-ver._alex_lucena_-_pavimentar_rua_augusto_farias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6819/requer._no_090_2021-ver._alex_lucena_-_pavimentar_rua_augusto_farias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar a Rua Augusto José Couto de Farias, em Jardim Camboinha</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6820/requer._no_091_2021-ver._andre_coutinho_-_auxilio_emergencial_ambulantes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6820/requer._no_091_2021-ver._andre_coutinho_-_auxilio_emergencial_ambulantes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de viabilizar a criação de um auxílio emergencial para os ambulantes cadastrados na SETUR, que exploram a atividade informal durante as festividades do Carnaval, São João, Aniversário da Cidade, ou de forma permanente no Município</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6821/requer._no_092_2021-ver._graca_-_nome_mercado_publico_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6821/requer._no_092_2021-ver._graca_-_nome_mercado_publico_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal para que seja atribuído o nome de "Fernando Firmino de Macêdo" ao Mercado Público Municipal</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6822/requer._no_093_2021-ver._wagner_-_posto_bolsa_familia_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6822/requer._no_093_2021-ver._wagner_-_posto_bolsa_familia_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de criar um posto de atendimento do bolsa família no bairro Renascer</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6966/requer._no_094_2021-ver._ivanio_do_miramar-_conserto_calcamento_rua_n_s_navegantes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6966/requer._no_094_2021-ver._ivanio_do_miramar-_conserto_calcamento_rua_n_s_navegantes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente a realizar o conserto/reparo do calçamento da Rua Nossa Senhora dos Navegantes (rua da delegacia - destino praia)</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6823/requer._no_095_2021-ver._pereira_-_unidade_movel_procon_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6823/requer._no_095_2021-ver._pereira_-_unidade_movel_procon_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal analisar a possibilidade de adquirir uma unidade móvel de atendimento para as atividades do Procon Municipal</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6824/requer._no_096_2021-ver._pereira_-_credito_especial_desenvolver_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6824/requer._no_096_2021-ver._pereira_-_credito_especial_desenvolver_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria, Comércio e Portos realizar estudo técnico para desenvolver meios para facilitar a abertura de Crédito Especial do Programa Desenvolver Cabedelo aos pescadores profissionais do Município</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6825/requer._no_097_2021-ver._pereira_-_testagem_rapida_em_msssa_covid-19.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6825/requer._no_097_2021-ver._pereira_-_testagem_rapida_em_msssa_covid-19.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde solicitar a possibilidade de testagem rápida (IgM e IgG) em massa, para confirmar diagnóstico em pacientes que tenham tido sintomas ou contato com pessoas infectadas pela Covid-19 em Intermares</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6826/requer._no_098_2021-_ver._janderson_brito_-_votos_de_aplausos_iefpb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6826/requer._no_098_2021-_ver._janderson_brito_-_votos_de_aplausos_iefpb.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Secretário de Finanças de Cabedelo Ricardo Coelho, bem como ao Diretor Geral do IFPB, Campus Cabedelo, Lício Romero, ao Reitor do IFPB-PB, Nicácio Lopes e ao Prefeito Vítor Hugo, pela parceria firmada no desenvolvimento de projetos científicos, de sustentabilidade e inovação tecnológica no aperfeiçoamento das estatísticas</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6827/requer._no_099_2021-ver._junior_paulo_-_troca_postes_rua_e_travessa_sao_miguel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6827/requer._no_099_2021-ver._junior_paulo_-_troca_postes_rua_e_travessa_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal  providências, junto a Energisa, para proceder troca de postes situados na Rua São Miguel, em frente a casa nº 809, e na 2ª Travessa São Miguek, em frente a casa nº 312, em Jardim Brasília, que estão com risco iminente de queda</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6828/requer._no_100_2021-ver._junior_paulo_-_led_rua_manoel_nascimento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6828/requer._no_100_2021-ver._junior_paulo_-_led_rua_manoel_nascimento.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a implantação de lâmpadas de led na Rua Manoel Araújo do Nascimento, em Jardim Brasília</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6829/requer._no_101_2021-ver._junior_paulo_-_praca_e_quadra_recando_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6829/requer._no_101_2021-ver._junior_paulo_-_praca_e_quadra_recando_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de uma Praça e uma Quadra Poliesportiva no Bairro Recanto do Poço</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6830/requer._no_102_2021-ver._edvaldo_neto_-_paradas_onibus_ecologicas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6830/requer._no_102_2021-ver._edvaldo_neto_-_paradas_onibus_ecologicas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de paradas de ônibus ecológicas, através de concessão pública para exploração publicitária, sem ônus a municipalidade</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6831/requer._no_103_2021-ver._edvaldo_neto_-_linha_credito_microempreendedores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6831/requer._no_103_2021-ver._edvaldo_neto_-_linha_credito_microempreendedores.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria, Comércio, Ciência, Tecnologia e Portos viabilizar a concessão de linha de crédito através do "Programa Desenvolver Cabedelo" para microempreendedores cabedelenses que possuam restrições em órgãos de proteção ao crédito</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6832/requer._no_104_2021-_ver._janderson_brito_-_votos_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6832/requer._no_104_2021-_ver._janderson_brito_-_votos_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Prefeito Municipal, Vitor Hugo Peixoto Castelliano, em razão da adesão ao Protocolo de Intenções formado entre municípios brasileiros para aquisição de vacinas ao combate à pandemia do Coronavírus</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6833/requer._no_105_2021-_ver._graca_rezende_-__fundo_direitos_da_mulher.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6833/requer._no_105_2021-_ver._graca_rezende_-__fundo_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Cria o Fundo Municipal dos Direitos da Mulher - FMDM", nos termos das justificativas e minuta em anexo</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Dinho, Edvaldo Neto, Graça Rezende, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6834/requer._no_106_2021-ver._andre_coutinho_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6834/requer._no_106_2021-ver._andre_coutinho_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 16/03/2021, da proposituras: Projeto de Lei nº 016/2021 - Do Vereador André Coutinho - Dispõe acerca do "Reconhecimento da prática de atividade física como atividade essencial e dá outras providências"</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Dinho, Edvaldo Neto, Ivânio do Nascimento, Janderson Brito, Júnior Paulo, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6835/requer._no_107_2021-ver._alex_lucena_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6835/requer._no_107_2021-ver._alex_lucena_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 16/03/2021, da seguinte propositura: Projeto de Lei nº 017/2021 - Do Vereador Alex Lucena - Institui o Dia Municipal da Defesa Civil, a ser comemorado anualmente no dia  06 de novembro, que passa a integrar o Calendário de Eventos Oficial de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Dinho, Edvaldo Neto, Ivânio do Nascimento, Janderson Brito, Júnior Paulo, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6836/requer._no_108_2021-ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6836/requer._no_108_2021-ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 16/03/2021, da seguinte propositura: Projeto de Lei nº 018/2021 - Do Prefeito Municipal - Ratifica o Protocolo de Intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para o combate da pandemia do Coronavírus, medicamentos, insumos e equipamentos na área da saúde</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6837/requer._no_109_2021-ver._edvaldo_neto_-_dispensa_intersticio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6837/requer._no_109_2021-ver._edvaldo_neto_-_dispensa_intersticio.pdf</t>
   </si>
   <si>
     <t>Dispensa intervalo regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 16/03/2021, do Projeto de Lei Complementar nº 001/2021 - Do Prefeito Municipal - Altera dispositivo da Lei Complementar nº 22, de 08 de outubro de 2007, e dá outras providências</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6838/requer._no_110_2021-ver._andre_coutinho_-_calcamento_e_drenagem_ruas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6838/requer._no_110_2021-ver._andre_coutinho_-_calcamento_e_drenagem_ruas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA providências no sentido de agilizar a execução do calcamento e drenagem da Rua José Maria de Lucena, no Recanto do Poço, Ruas da Escola Salinas e Rua do Beco, no Salinas Ribamar</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6839/requer._no_111_2021-ver._evilasio_cavalcanti-atendimento_de_telemedicina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6839/requer._no_111_2021-ver._evilasio_cavalcanti-atendimento_de_telemedicina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, conjuntamente com a Secretaria de Saúde, providências no sentido de estudar a possibilidade de implementar o atendimento através da Telemedicina na rede pública de saúde do Município de Cabedelo</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6840/requer._no_112_2021-ver._evilasio_cavalcanti-frente_parlamentar_miata_em_defesa_dos_moto_taxistas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6840/requer._no_112_2021-ver._evilasio_cavalcanti-frente_parlamentar_miata_em_defesa_dos_moto_taxistas.pdf</t>
   </si>
   <si>
     <t>Instituir a Frente Parlamentar Mista em Defesa dos Mototaxistas e Motofretistas no âmbito do Município de Cabedelo</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6841/requer._no_113_2021-ver._andre_coutinho-carro_do_fumace.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6841/requer._no_113_2021-ver._andre_coutinho-carro_do_fumace.pdf</t>
   </si>
   <si>
     <t>Solicitar a Gerência Operacional de Vigilância Ambiental da Secretaria de Estado da Saúde providências no sentido de levar a Operação de Ultra Baixo Volume (UBV), conhecida por "fumacê", a todos os bairros do Município de Cabedelo</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6842/requer._no_114_2021-ver._andre_coutinho-pontos_de_acesso_para_vacinacao_da_covid.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6842/requer._no_114_2021-ver._andre_coutinho-pontos_de_acesso_para_vacinacao_da_covid.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de efetuar parcerias com áreas públicas e privadas do Município, visando a organização da vacinação do COVID-19 em nosso Município</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6843/requer._no_115_2021-ver._graca_rezende-recursos_financeiros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6843/requer._no_115_2021-ver._graca_rezende-recursos_financeiros.pdf</t>
   </si>
   <si>
     <t>Solicitar aos Deputados Federais Efraim Filho e Julian Lemos que sejam viabilizados recursos financeiros, através de emenda parlamentar, para fins específico de construção para Obra do Novo Projeto Turístico da Praia do Jacaré, apresentado pelo Prefeito Municipal Vitor Hugo</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6844/requer._no_116_2021-ver._graca_rezende-aumento_abusivo_do_comercio_local.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6844/requer._no_116_2021-ver._graca_rezende-aumento_abusivo_do_comercio_local.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e PROCON Municipal estudar a possibilidade de realizar ações imediatas contra aumento abusivo de preço no comércio local, bem como ação fiscalizadora nos postos de gasolina.  Na oportunidade, parabenizo toda a Secretaria pelas ações realizadas na fiscalização do cumprimento das novas e necessárias medidas restritivas impostas no novo Decreto Municipal</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6845/requer._no_117_2021-ver._wagner__do_solanense-pavimentacao_rua_daywiane_bezerra_cabral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6845/requer._no_117_2021-ver._wagner__do_solanense-pavimentacao_rua_daywiane_bezerra_cabral.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar a Rua Deywiane Bezerra Cabral, no bairro Jacaré</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6846/requer._no_118_2021-ver._ivanio_da_miramar-conserto_cratera_rua_cassiano_da_nobbrega.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6846/requer._no_118_2021-ver._ivanio_da_miramar-conserto_cratera_rua_cassiano_da_nobbrega.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente realizar o conserto/reparo de uma cratera na Rua Cassiano da Cunha Nóbrega, por trás da Colônia dos Pescadores, que está inviabilizando a passagem de veículos e pedestres</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6847/requer._no_119_2021-ver._ivanio_da_miramar-carro_de_som.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6847/requer._no_119_2021-ver._ivanio_da_miramar-carro_de_som.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar carro de som com o objetivo de informar a população cabedelense, principalmente idosos, sobre a data e faixa etária que está sendo feita a vacinação contra a COVID-19</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6849/requer._no_120_2021-ver._alex_lucena-alargamento_rua_cleto_campelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6849/requer._no_120_2021-ver._alex_lucena-alargamento_rua_cleto_campelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Uso e Ocupação do Solo, Infraestrutura e SEMOB, providências no sentido de que sejam feitos estudos técnicos de alargamento de parte da Rua Cleto Campelo, localizada nos bairros de Camalaú e Jardim Brasília</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6848/requer._no_121_2021-ver._alex_lucena-substituicao_de_luminarias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6848/requer._no_121_2021-ver._alex_lucena-substituicao_de_luminarias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de substituir as luminárias existentes por luminárias em led, localizadas nas Ruas Aurélio Guedes Cavalcante, Karina Zagel Mendonça, em Jardim Camboinha, e Marcia Travassos, em Jardim Jericó, neste Município</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6850/requer._no_122_2021-ver._jose_pereira-notificacao_de_proprietarios_de_terrenos_baldios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6850/requer._no_122_2021-ver._jose_pereira-notificacao_de_proprietarios_de_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal para que sejam notificados os proprietários de terrenos baldios sujos, com potenciais focos de proliferação de mosquitos causadores de doenças, conforme a Lei Complementar nº 55/2015</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6851/requer._no_123_2021-ver_.jose__pereira-pavimentacao_ruas_otavio_novais_e_alfredo_chaves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6851/requer._no_123_2021-ver_.jose__pereira-pavimentacao_ruas_otavio_novais_e_alfredo_chaves.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo 2021, das Ruas Otávio Novaes e Alfredo Chaves, no bairro do Poço</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6852/requer._no_124_2021-ver._jose_pereira-creche_munic._intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6852/requer._no_124_2021-ver._jose_pereira-creche_munic._intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal , através da secretaria responsável, a possibilidade de construção de uma Creche Municipal no bairro de Intermares</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6853/requer._no_125_2021-ver._wagner_do_solanense-reguralizacao_do_lot._jardim_atlantico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6853/requer._no_125_2021-ver._wagner_do_solanense-reguralizacao_do_lot._jardim_atlantico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para a regularização fundiária da área localizada no Loteamento Jardim Atlântico II (conhecido como Bairro 13), no bairro Jardim Camboinha</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6854/requer._no_126_2021-ver._junior_paulo-recuperacao_da_rua_vila_maria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6854/requer._no_126_2021-ver._junior_paulo-recuperacao_da_rua_vila_maria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a realização de serviços de recuperação da pavimentação da Rua Vila Maria, no bairro Jardim Brasília, solicitando também a implantação de lâmpadas de led em toda a rua</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6855/requer._no_127_2021-ver._junior_paulo-manutencao_e_reforma_da_praca_da_rodinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6855/requer._no_127_2021-ver._junior_paulo-manutencao_e_reforma_da_praca_da_rodinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a realização de serviços de manutenção e reforma da Praça da Rodinha, na Rua Siqueira Campos, em Camalaú, bem como a implantação de bancos de assentos, área para práticas de atividades físicas para idosos, pequena área de lazer para crianças e lâmpadas de led</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6856/requer._no_128_2021-ver._junior_paulo-pavimentacao_e_drenagem_da_rua_jose_lins_do_rego.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6856/requer._no_128_2021-ver._junior_paulo-pavimentacao_e_drenagem_da_rua_jose_lins_do_rego.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a realização de serviços de pavimentação e drenagem da Rua José Lins do Rego, no Recanto do Poço, bem como a implantação de lâmpadas de led em toda a rua</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Graça Rezende, Alex Lucena, André Luís Almeida Coutinho, Dinho, Edvaldo Neto, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6857/requer._no_129_2021-ver._graca_rezende-merc._pub._francisco_figueiredo_de_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6857/requer._no_129_2021-ver._graca_rezende-merc._pub._francisco_figueiredo_de_lima.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal , reconsiderando o Requerimento nº 092/2021, aprovado na Sessão Ordinária do dia 16/03/2021, para que seja mantido o nome de "Francisco Figueiredo de Lima" no Mercado Público Municipal de Cabedelo, por tratar-se de uma denominação que se perpetua desde a sua construção, embora sem legislação definidora. Em consequência, que seja escolhido um novo "prédio municipal ou logradouro público" para se prestar a homenagem póstuma ao Senhor "Fernando Firmino de Macêdo", pela relevância dos honrosos serviços prestados</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6858/requer._no_130_2021-ver._edvaldo_neto-castracao_de_animais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6858/requer._no_130_2021-ver._edvaldo_neto-castracao_de_animais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para realização de mutirão de castração de animais de rua, como como dos animais de propriedade dos cidadãos que vivem em estado de vulnerabilidade social</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6859/requer._no_131_2021-ver._edvaldo_neto-inst._de_placas_identificativas_de_logradoros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6859/requer._no_131_2021-ver._edvaldo_neto-inst._de_placas_identificativas_de_logradoros.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que o Município viabiliza a instalação de placas identificativas dos logradouros públicos, através de concessão pública para exploração publicitária, sem ônus à Municipalidade</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Dinho, Edvaldo Neto, Graça Rezende, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6860/requer._no_132_2021-ver._andre_coutinho-urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6860/requer._no_132_2021-ver._andre_coutinho-urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 23/03/2021, do "Projeto de Lei nº 020/2021 - Do Prefeito Municipal - Institui no âmbito do Município de Cabedelo, Programa de Auxílio Financeiro Temporário aos comerciantes ambulantes que tiveram suas atividades interrompidas em decorrência dos efeitos da pandemia do Covid-19, e dá outras providências"</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Dinho, Graça Rezende, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6861/requer._no_133_2021-_ver._edvaldo_neto-urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6861/requer._no_133_2021-_ver._edvaldo_neto-urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 23/03/2021, do "Projeto de Lei nº 021/2021 - Do Prefeito Municipal - Autoriza o Município de Cabedelo/PB a constituir com os municípios metropolitanos, o consórcio intermunicipal da região metropolitana de João Pessoa, ratifica o protocolo de intenções, e dá outras providências"</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Dinho, Edvaldo Neto, Graça Rezende, Ivânio do Nascimento, Janderson Brito, José Pereira, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6862/requer._no_134_2021-ver._edvaldo_neto_e_outros-proj.de_lei__025_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6862/requer._no_134_2021-ver._edvaldo_neto_e_outros-proj.de_lei__025_2021.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 23/03/2021, do "Projeto de Lei nº 025/2021 - Do Prefeito Municipal - Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação e de Valorização dos Profissionais da Educação - CACS-FUNDEB do Município de Cabedelo/PB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020, e dá outras providências"</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6863/requer._no_135_2021-ver._andre_coutinho-criacao_da_plataforma_digital.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6863/requer._no_135_2021-ver._andre_coutinho-criacao_da_plataforma_digital.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Comunicação e Cultura providências no sentido de analisar a viabilidade da criação de uma plataforma digital para os artesãos do Município de Cabedelo</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6864/requer._no_136_2021-ver._andre_coutinho-proj.de_lei__emprego_e_renda_para_mulheres_vitimas_de_violencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6864/requer._no_136_2021-ver._andre_coutinho-proj.de_lei__emprego_e_renda_para_mulheres_vitimas_de_violencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de adotar a iniciativa do Projeto de que que "Cria no âmbito do Município de Cabedelo o Programa de atendimento para fins de emprego e renda às mulheres vítimas de violência doméstica e familiar, e dá outras providências"</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6865/requer._no_137_2021-ver._janderson_brito-sanitizacao_para_desinfeccaodos_prospios_publicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6865/requer._no_137_2021-ver._janderson_brito-sanitizacao_para_desinfeccaodos_prospios_publicos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Defesa Civil a sanitização para desinfecção dos prédios públicos, onde houver atendimento ao público, bem como aos setores de saúde (PSFs, hospitais, CEOs e policlínicas), visando reduzir a propagação do COVID-19</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6866/requer._no_138_2021-ver._janderson_brito-unidade_basica_de_saude_em_ponta_de_campina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6866/requer._no_138_2021-ver._janderson_brito-unidade_basica_de_saude_em_ponta_de_campina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a implantação de uma Unidade Básica de Saúde no bairro de Ponta de Campina</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Dinho</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6867/requer._no_139_2021-ver._joedson_ferreira-restauracao_do_calcamento__rua_joao_luiz_batista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6867/requer._no_139_2021-ver._joedson_ferreira-restauracao_do_calcamento__rua_joao_luiz_batista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de restaurar o calçamento da Rua João Luís Batista, em Camalaú</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6868/requer._no_140_2021-ver._joedson_ferreira-reforma_do_cercado_de_protecao_no_parque_natural_do_jardim_manguinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6868/requer._no_140_2021-ver._joedson_ferreira-reforma_do_cercado_de_protecao_no_parque_natural_do_jardim_manguinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de reformar o cercado de proteção, com estacas de concreto e arame farpado, ao redor do Parque Natural Municipal, localizado na BR-230, S/N, em Jardim Manguinhos</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6869/requer._no_141_2021-ver._joedson_ferreira-regularizacao_das_casas__rua_projetada_no_antigo_lixao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6869/requer._no_141_2021-ver._joedson_ferreira-regularizacao_das_casas__rua_projetada_no_antigo_lixao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a regularização fundiária das casas da Rua Projetada (antigo lixão), em Camboinha 2, próximo ao Jardim Jericó</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6870/requer._no_142_2021-ver._alex_lucena-pavimentacao_da_rua_joao_targino-_bairro_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6870/requer._no_142_2021-ver._alex_lucena-pavimentacao_da_rua_joao_targino-_bairro_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar a Rua João Targino Deogado, em Jardim Brasil, Camboinha</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6871/requer._no_143_2021-ver._alex_lucena-pavimentacao_da_rua_maria_amorim_de_andrade-jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6871/requer._no_143_2021-ver._alex_lucena-pavimentacao_da_rua_maria_amorim_de_andrade-jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar a Rua Maria Amorim de Andrade, em Jardim Camboinha</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6872/requer._no_144_2021-ver._alex_lecena-pavimentacao_da_rua_das_orquideas-_jardim_jerico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6872/requer._no_144_2021-ver._alex_lecena-pavimentacao_da_rua_das_orquideas-_jardim_jerico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar a Rua das Orquídeas, em Jardim Jericó, em Camboinha</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6873/requer._no_145_2021-ver._ivanio_do_miramar-auxilio_beneficio_para_os_musicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6873/requer._no_145_2021-ver._ivanio_do_miramar-auxilio_beneficio_para_os_musicos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente a concessão de um auxílio/benefício em favor da categoria dos músicos de nossa cidade, uma das mais prejudicadas com a pandemia do Covid-19</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6874/requer._no_146_2021-ver._jose_pereira-pavimentacao_rua_golfo_da_china-_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6874/requer._no_146_2021-ver._jose_pereira-pavimentacao_rua_golfo_da_china-_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo 2021, da Rua Golfo da China, em Intermares</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6875/requer._no_147_2021-ver._jose_pereira-maquina_de_servico_de_terra_planagem.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6875/requer._no_147_2021-ver._jose_pereira-maquina_de_servico_de_terra_planagem.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura máquina para serviço de terraplanagem na Rua Golfo de Veneza, em Intermares</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6876/requer._no_148_2021-ver._jose_pereira-aux._financeiro_aos_artistas_e_profissionais_da_cultura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6876/requer._no_148_2021-ver._jose_pereira-aux._financeiro_aos_artistas_e_profissionais_da_cultura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal um estudo de impacto financeiro para a concessão de auxílio financeiro aos artistas e profissionais da cultura que foram impossibilitados de trabalhar em virtude da pandemia da Covid-19</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6877/requer._no_149_2021-ver._andre_coutinho-recuperacao_do_calcamento_da_rua_antonio_paulino_serrano.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6877/requer._no_149_2021-ver._andre_coutinho-recuperacao_do_calcamento_da_rua_antonio_paulino_serrano.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA providências no sentido de efetuar a recuperação do calçamento, implantando asfalto, na Rua Antônio Paulino Serrano (rua principal), em Jardim Manguinhos</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6878/requer._no_150_2021-ver._edvaldo_neto-recuperacao_do_asfalto_da_rua_djalma_vilar_de_gusmao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6878/requer._no_150_2021-ver._edvaldo_neto-recuperacao_do_asfalto_da_rua_djalma_vilar_de_gusmao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA providências no sentido de reparar o asfalto da Rua Djalma Vilar de Gusmão, em Intermares</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6879/requer._no_151_2021-ver._junior_paulo-pavimentacao_da_rua_terezinha_costa-recanto_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6879/requer._no_151_2021-ver._junior_paulo-pavimentacao_da_rua_terezinha_costa-recanto_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal realizar serviços de pavimentação da Rua Terezinha Costa, no Recanto do Poço, bem como implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6880/requer._no_152_2021-ver._junior_paulo-restauracao_do_centro_de_lazer_do_idoso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6880/requer._no_152_2021-ver._junior_paulo-restauracao_do_centro_de_lazer_do_idoso.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a realização de serviços de restauração de toda área onde está situado o Centro de Lazer do Idoso e também a reestruturação do mesmo, na Rua Duque de Caxias, Centro</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6881/requer._no_153_2021_-ver._junior_paulo-pavimentacao_da_rua_av._imbiridiba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6881/requer._no_153_2021_-ver._junior_paulo-pavimentacao_da_rua_av._imbiridiba.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a realização ode serviços de pavimentação da Av. Imbiridiba, no Portal do Poço, bem como implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6882/requer._no_154_2021-ver._janderson_brito-doacao_do_salario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6882/requer._no_154_2021-ver._janderson_brito-doacao_do_salario.pdf</t>
   </si>
   <si>
     <t>Comunicar a Presidente da Casa Legislativa, em virtude do Município de Cabedelo fazer parte do Consórcio Nacional de aquisição de vacinas e insumos contra a Covid-19, a doação de 100% do meu provento salarial referente a um mês para a compra de vacinas e insumos</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6883/requer._no_155_2021-ver._graca_rezende-sindrome_inflamatoria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6883/requer._no_155_2021-ver._graca_rezende-sindrome_inflamatoria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde, reiterando o Requerimento nº 392/2020, para realizar alerta aos munícipes sobre a ocorrência da Síndrome Inflamatória Multissistêmica Pediátrica (SIM-P), potencialmente, associada ao Coronavírus</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6884/requer._no_156_2021-ver._graca_rezende-pavimentacao_e_drenagem_das_ruas_juvencio_coelho_de_carvalhomaria_de_passos_rocobenedito_fernandes_viera.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6884/requer._no_156_2021-ver._graca_rezende-pavimentacao_e_drenagem_das_ruas_juvencio_coelho_de_carvalhomaria_de_passos_rocobenedito_fernandes_viera.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura incluir, no Calendário de Drenagem e Pavimentação do Município (Pavimenta III), as Ruas Juvêncio Coelho de Carvalho, Maria de Passos Roco e Benedito Fernandes Vieira, em Camboinha I</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6885/requer._no_157_2021-ver._divino_felizardo-vacinacao_agentes_de_transito_contra_covid.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6885/requer._no_157_2021-ver._divino_felizardo-vacinacao_agentes_de_transito_contra_covid.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a inclusão da Categoria dos Agentes de Trânsito de Cabedelo, no grupo prioritário da Segurança Pública e Salvamento do Programa Emergencial de Vacinação para o combate e erradicação do vírus da COVID-19</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Edvaldo Neto, Evilásio Cavalcanti, Graça Rezende, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6892/requer._no_158_2021-marcio_silva_e_outros_-_urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6892/requer._no_158_2021-marcio_silva_e_outros_-_urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 06/04/2021, do "Projeto de Lei nº 026/2021 - Do Prefeito Municipal -Altera o art. 5º da Lei nº 2.018 de 2019, e dá outras providências"</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6893/requer._no_159_2021-ver._andre_coutino-criacao_do_programa_olhar_do_amanha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6893/requer._no_159_2021-ver._andre_coutino-criacao_do_programa_olhar_do_amanha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Saúde e Educação providências no sentido de analisar a viabilidade da criação do Programa Olhar do Amanhã, neste Município</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6894/requer._no_160_2021-ver._andre_coutinho-minuta_projeto_de_lei_coleta_seletiva_residuos_reciclaveis.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6894/requer._no_160_2021-ver._andre_coutinho-minuta_projeto_de_lei_coleta_seletiva_residuos_reciclaveis.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui a Coleta Seletiva dos Resíduos Recicláveis Descartados pelos Órgãos da Administração Pública Municipal, instituindo a Coleta Seletiva Solidária, e dá outras providências"</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6895/requer._no_161_2021-ver._alex_lucena-recuperacao__rua_aurelio_guedes_cavalcante_e_karina_zagel_mendonca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6895/requer._no_161_2021-ver._alex_lucena-recuperacao__rua_aurelio_guedes_cavalcante_e_karina_zagel_mendonca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de recuperar o calçamento das Ruas Aurélio Guedes Cavalcante e Karina Zagel Mendonça, em Jardim Camboinha</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6896/requer._no_162_2021-ver._alex_lucena-substituicao__luminarias_rua_ivo_souto_maior_e_joao_targino_delgado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6896/requer._no_162_2021-ver._alex_lucena-substituicao__luminarias_rua_ivo_souto_maior_e_joao_targino_delgado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de substituir por luminárias de led as luminárias existentes nas Ruas Ivo Souto Maior e João Targino Delgado, em Jardim Camboinha</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6897/requer._no_163_2021-ver._alex_lucena-pavimentacao_rua_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6897/requer._no_163_2021-ver._alex_lucena-pavimentacao_rua_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar a Rua Nossa Senhora de Fátima, no Loteamento Jardim Atlântico, em Camboinha</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6898/requer._no_164_2021-ver._ivanio_da_miramar-reparo__telhado_do_mercado_publico_francisco_figueiredo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6898/requer._no_164_2021-ver._ivanio_da_miramar-reparo__telhado_do_mercado_publico_francisco_figueiredo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar o reparo do telhado no Mercado Público Francisco Figueiredo</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6899/requer._no_165_2021-ver._andre_coutinho-programa_concilia_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6899/requer._no_165_2021-ver._andre_coutinho-programa_concilia_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Receita a prorrogação do prazo para adesão ao Programa de Conciliação Jurídico Fiscal do Município de Cabedelo - "Concilia-Cabedelo"</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6900/requer._no_166_2021-ver._jose_pereira-pavimentacao_rua_mar_do_caribe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6900/requer._no_166_2021-ver._jose_pereira-pavimentacao_rua_mar_do_caribe.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no Programa Pavimenta Cabedelo 2021, da Rua Mar do Caribe, em Intermares</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6901/requer._no_167_2021-ver._jose_pereira-implatacao_de_led_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6901/requer._no_167_2021-ver._jose_pereira-implatacao_de_led_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a implantação de iluminação do tipo "led" em todas as ruas do bairro de Intermares</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6902/requer._no_168_2021-ver._janderson_brito-vacinacao_covid_guardas_civis.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6902/requer._no_168_2021-ver._janderson_brito-vacinacao_covid_guardas_civis.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretaria de Saúde estudo para inclusão dos Guardas Civis Metropolitanos (GCM) na vacinação em combate ao Covid-19</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6903/requer._no_169_2021-ver._janderson_brito-iluminacao_de_led_ruas_amendoeirasgolfo_de_oman.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6903/requer._no_169_2021-ver._janderson_brito-iluminacao_de_led_ruas_amendoeirasgolfo_de_oman.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de realizar serviços de implantação de iluminação e substituição de lâmpadas em led nas seguintes ruas: Rua das Amendoeiras, Rua Golfo de Oman, Rua Diácono Carlos Peixoto de Vasconcelos e Rua Golfo de Campeche, em Ponta de Campina</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6904/requer._no_170_2021-ver._junior_paulo-pavimentacao_rua_professor_clodoaldo_trigueiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6904/requer._no_170_2021-ver._junior_paulo-pavimentacao_rua_professor_clodoaldo_trigueiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal realizar serviços de pavimentação da Rua Professor Clodoaldo Trigueiro, em Camboinha II, bem como implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6905/requer._no_171_2021-ver._junior_paulo-postes_rua_jair_cunha_cavalcante.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6905/requer._no_171_2021-ver._junior_paulo-postes_rua_jair_cunha_cavalcante.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a instalação de postes com lâmpadas de led na Rua Jair Cunha Cavalcante, no Recanto do Poço</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6906/requer._no_172_2021-ver._junior_paulo-pavimentacao_rua_honorio_patricio_dos_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6906/requer._no_172_2021-ver._junior_paulo-pavimentacao_rua_honorio_patricio_dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a pavimentação asfáltica da Rua Honório Patrício dos Santos, no Recanto do Poço, bem como implantação de lâmpadas de led em toda rua</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6907/requer._no_173_2021-ver._edvaldo_neto-dnit_informacao_iluminacao_viaduto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6907/requer._no_173_2021-ver._edvaldo_neto-dnit_informacao_iluminacao_viaduto.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Superintendente Regional do DNIT no Estado da Paraíba informações sobre a existência, ou não, de iluminação nos viadutos construídos na extensão da BR-230</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6908/requer._no_174_2021-edvaldo_neto-servico_de_alerta_de_desastres_naturais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6908/requer._no_174_2021-edvaldo_neto-servico_de_alerta_de_desastres_naturais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências junto a Defesa Civil no sentido de cadastrar o Município no Serviço de Alerta de Desastres Naturais do Governo Federal, para que os munícipes possam receber, através de SMS, informações preventivas</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6909/requer._no_175_2021-ver._evilasio_cavalcanti-revitalizacao__praca_em_frente_a_cbtu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6909/requer._no_175_2021-ver._evilasio_cavalcanti-revitalizacao__praca_em_frente_a_cbtu.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a revitalização da praça situada na Rua Ademar Viana, Centro, em frente ao portão da CBTU</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6910/requer._no_176_2021-ver._marcio_silva-postes_e_refletores_praca_joao_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6910/requer._no_176_2021-ver._marcio_silva-postes_e_refletores_praca_joao_pereira.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a instalação de um poste e quatro refletores na Praça João Pereira de Lacerda, na Av. Mar das Antilhas</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6911/requer._no_177_2021-ver._marcio_silva-projeto_de_lei_educacao_domiciliar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6911/requer._no_177_2021-ver._marcio_silva-projeto_de_lei_educacao_domiciliar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Reconhece e regulamenta o exercício do direito à educação domiciliar no âmbito da educação básica de Cabedelo"</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6912/requer._no_178_2021-ver._marcio_silva-delegacia_civil_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6912/requer._no_178_2021-ver._marcio_silva-delegacia_civil_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal viabilizar, junto ao Governo do Estado da Paraíba, através da Secretaria de Segurança Pública, implantar uma sede de Delegacia da Polícia Civil no bairro de Intermares</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6913/requer._no_179_2021-ver._divino_felizardo-caminhao_frigorifico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6913/requer._no_179_2021-ver._divino_felizardo-caminhao_frigorifico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal reiterar, junto a Superintendência Federal de Agricultura na Paraíba, a solicitação da liberação de um caminhão frigorífico para atender diversas demandas no Município de Cabedelo</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6914/requer._no_180_2021-ver._divino_felizardo-vacinacao__mototaxistas_contra_covid_19.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6914/requer._no_180_2021-ver._divino_felizardo-vacinacao__mototaxistas_contra_covid_19.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde um mutirão de testagem em massa do Covid-19 para a categoria dos mototaxistas do Município</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Edvaldo Neto, André Luís Almeida Coutinho, Divino Felizardo, Evilásio Cavalcanti, Graça Rezende, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6915/requer._no_181_2021-ver._edvaldo_neto_e_outros-urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6915/requer._no_181_2021-ver._edvaldo_neto_e_outros-urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 13/04/2021, do "Projeto de Lei nº 027/2021 - Do Prefeito Municipal -Autoriza a abertura de crédito especial ao orçamento de 2021, para atender as despesas oriundas da Lei Municipal nº 2.105/2021, e dá outras providências"</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6916/requer._no_182_2021-ver._andre_coutinho-implantacao_da_cozinha_solidaria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6916/requer._no_182_2021-ver._andre_coutinho-implantacao_da_cozinha_solidaria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a viabilidade da implantação da Cozinha Comunitária (Solidária) no Município de Cabedelo</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, José Pereira</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6917/requer._no_183_2021-ver._andre_coutinho-criacao_do_banco_de_alimentos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6917/requer._no_183_2021-ver._andre_coutinho-criacao_do_banco_de_alimentos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a viabilidade de criação de um Banco de Alimentos no Município de Cabedelo</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6984/requer._no_184_2021-ver._evilasio_cavalcanti-manutencao_rio_jaguaribe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6984/requer._no_184_2021-ver._evilasio_cavalcanti-manutencao_rio_jaguaribe.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Defesa Civil providências com relação a manutenção do Rio Jaguaribe, nos trechos no entorno do Jardim Alfa, Jardim Beta, Jardim Gama e Comunidade Castelinho, neste Município, com ações de limpeza das margens, drenagem do rio e revitalização de pontos críticos necessários</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6918/requer._no_185_2021-ver._edvaldo_neto-programa_de_fornecimento_de_absorventes_higienicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6918/requer._no_185_2021-ver._edvaldo_neto-programa_de_fornecimento_de_absorventes_higienicos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a viabilidade do Projeto de Lei que "Institui o Programa de Fornecimento de Absorventes Higiênicos nas Escolas Municipais de Cabedelo"</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a viabilidade do Projeto de Lei que "Dispõe sobre a priorização da matrícula escolar para irmãos na mesma unidade da Rede Pública Municipal, e dá outras providências"</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6920/requer._no_187_2021-_ver._graca_rezende-restaurante_popular_maria_da_paz_campos_rezende.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6920/requer._no_187_2021-_ver._graca_rezende-restaurante_popular_maria_da_paz_campos_rezende.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal para que seja denominado de Maria da Paz Campos Rezende (popularmente conhecida como "Dona Paizinha") o Restaurante Popular que será inaugurado no final do mês no bairro do Jacaré</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6921/requer._no_188_2021-ver._ivanio_da_miramar-lampadas_de_led_trav._camilo_de_holanda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6921/requer._no_188_2021-ver._ivanio_da_miramar-lampadas_de_led_trav._camilo_de_holanda.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a substituição das atuais lâmpadas por lâmpadas de led na Travessa Camilo de Holanda, no bairro Santa Catarina</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6922/requer._no_189_2021-ver._ivanio_da_miramar-reparo_dos_bancos_rua_hermes_do_nascimento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6922/requer._no_189_2021-ver._ivanio_da_miramar-reparo_dos_bancos_rua_hermes_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar o reparo dos bancos da praça localizada na Rua Hermes do Nascimento, em Ponta de Matos</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6923/requer._no_190_2021-ver._edvalto_neto-construcao_do_muro_de_contencao_-gabiao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6923/requer._no_190_2021-ver._edvalto_neto-construcao_do_muro_de_contencao_-gabiao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de providenciar a construção de muro de contenção (gabião), objetivando conter o avanço do mar na Praia do Poço, no trecho onde se encontra o estabelecimento "Cibelly Bar"</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6924/requer._no_191_2021-ver._andre_coutinho-coleta_de_materias_eletronicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6924/requer._no_191_2021-ver._andre_coutinho-coleta_de_materias_eletronicos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura providências no sentido de promover a coleta de materiais eletrônicos para reciclagem ou descarte correto, através da troca por muda de planta a ser disponibilizada em pontos de coleta</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6925/requer._no_192_2021-ver._reinaldo_lima-reforma_e_ampliacao__mercado_publico_renascer_3.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6925/requer._no_192_2021-ver._reinaldo_lima-reforma_e_ampliacao__mercado_publico_renascer_3.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a reforma e ampliação do Mercado Público do Renascer III</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6926/requer._no_193_2021-ver._reinaldo_lima-reforma_e_ampliacao_unidade_de_saude_renascer_3.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6926/requer._no_193_2021-ver._reinaldo_lima-reforma_e_ampliacao_unidade_de_saude_renascer_3.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a reforma e ampliação da Unidade de Saúde da Família do Renascer III (USF equipe II e III), localizado na Rua Padre Alfredo Barbosa</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6927/requer._no_194_2021-ver._alex_lucena-pavimentacao_rua_pedro_aleixo_de_moura_e_juarez_tavora.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6927/requer._no_194_2021-ver._alex_lucena-pavimentacao_rua_pedro_aleixo_de_moura_e_juarez_tavora.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de asfaltar as Ruas Pedro Aleixo de Moura e Ismael Farias, com início no cruzamento com a Juarez Távora, em Camalaú</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6928/requer._no_195_2021-ver._alex_lucena-pavimentacao_rua_bel_claudia_ruth_braga_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6928/requer._no_195_2021-ver._alex_lucena-pavimentacao_rua_bel_claudia_ruth_braga_pereira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de asfaltar a Rua Bel Cláudia Ruth Braga Pereira, no Loteamento Jardim Jericó, em Camboinha</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6929/requer._no_196_2021-_ver._alex_lucena-_pavimentacao__ruas_da_comunidade__gamileira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6929/requer._no_196_2021-_ver._alex_lucena-_pavimentacao__ruas_da_comunidade__gamileira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar as ruas dentro da Comunidade da Gameleira, localizada no bairro de Jardim Camboinha</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6930/requer._no_197_2021-ver._junior_paulo-instalacao_de_wi-fi_livre.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6930/requer._no_197_2021-ver._junior_paulo-instalacao_de_wi-fi_livre.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal proceder, em parceria público-privada, a instalação de wi-fi livre em todas as praças mais movimentadas e frequentadas do Município, como também no Mercado Público e todos os pontos turísticos viáveis para tal benefício</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6931/requer._no_198_2021-_ver._junior_paulo-pavimentacao_rua_vinicius_de_morais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6931/requer._no_198_2021-_ver._junior_paulo-pavimentacao_rua_vinicius_de_morais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a realização de serviços de pavimentação da Rua Vinícius de Moraes, no bairro Recanto do Poço, bem como implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6932/requer._no_199_2021-ver._graca_rezende-criacao_conselho_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6932/requer._no_199_2021-ver._graca_rezende-criacao_conselho_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a criação do Conselho Municipal da Juventude - CMJ, órgão deliberativo, consultivo e fiscalizador, de caráter permanente e composição paritária entre o governo e a sociedade civil, vinculado a Secretaria Municipal de Esporte, Juventude e Lazer</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6933/requer._no_200_2021-ver._graca_rezende-programa_de_instalacao_de_estacoes_digitais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6933/requer._no_200_2021-ver._graca_rezende-programa_de_instalacao_de_estacoes_digitais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a criação de um Programa de instalação de Estações Digitais, em locais remotos, para ampliar a capacidade de acesso a computadores e internet entre jovens do Município</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6985/requer._no_201_2021-ver._evilasio_cavalcanti-vacinacao_covid_professores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6985/requer._no_201_2021-ver._evilasio_cavalcanti-vacinacao_covid_professores.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal avaliar a possibilidade de incluir na prioridade do plano de imunização do Município os professores da Rede Pública e Privada que estão na ativa e que atuam no âmbito do Município, bem como profissionais da educação que atuam de maneira direta com os alunos</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6934/requer._no_202_2021-ver._jose_pereira-limpeza_e_manutencao_galerias_pluviais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6934/requer._no_202_2021-ver._jose_pereira-limpeza_e_manutencao_galerias_pluviais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Defesa Civil providências no sentido de realizar limpeza e manutenção nas galerias pluviais da Rua Honório Patrício dos Santos, no Recanto do Poço</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6935/requer._no_203_2021-ver._jose_pereira-programa_pavimenta_cabedelo_4.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6935/requer._no_203_2021-ver._jose_pereira-programa_pavimenta_cabedelo_4.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo 4, das seguintes ruas localizadas no bairro Recanto do Poço: Rua Carmelita Morais de Medeiros, Rua Tom Jobim, Rua Petronílio Olímpio de Moura, Rua Teresinha Costa, Rua Vinícius de Morais, Rua Senador Rui Carneiro e Rua Rui Barbosa</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6936/requer._no_204_2021-ver._jose_pereira-construcao_habitacoes_populares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6936/requer._no_204_2021-ver._jose_pereira-construcao_habitacoes_populares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal investimento para construção de habitações populares do tipo condomínio vertical, no bairro do Recanto do Poço</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6937/requer._no_205_2021-ver_.marcio_silva-corrimao_ligando_salinas_ribamar_a_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6937/requer._no_205_2021-ver_.marcio_silva-corrimao_ligando_salinas_ribamar_a_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de instalar um corrimão na ponte que liga o bairro Salinas Ribamar, em Cabedelo, com o bairro de Mandacaru, em João Pessoa</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6938/requer._no_206_2021-ver._herlon_cabral-iluminacao_postes_da_cidade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6938/requer._no_206_2021-ver._herlon_cabral-iluminacao_postes_da_cidade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a revisão da iluminação e instalação de novas lâmpadas nos postes das Ruas Coronel José Teles, Primo José Viana e Francisco Serafim, nos bairro de Santa Catarina e Ponta de Matos</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a manutenção da Praça Venâncio Neiva, com pintura dos bancos e meio-fio, recolocação dos lixeiros, serviços de jardinagem e demais itens necessários a boa manutenção do local</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6940/requer._no_208_2021-ver._herlon_cabral-inclucao_vacinacao_preferencial__covid_pessoas_dificientes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6940/requer._no_208_2021-ver._herlon_cabral-inclucao_vacinacao_preferencial__covid_pessoas_dificientes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a inclusão na ordem de vacinação preferencial contra a Covid-19 das pessoas com deficiência</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6941/requer._no_209_2021-ver._wagner_solanense-troca_lampadas_ruas_cleto_campelo_e_sao_sebastiao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6941/requer._no_209_2021-ver._wagner_solanense-troca_lampadas_ruas_cleto_campelo_e_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de trocar as lâmpadas velhas dos postes por novas, nas seguintes ruas: Rua Cleto Campelo e São Sebastião, em Camalaú</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6942/requer._no_210_2021-ver._janderson_brito-calendario_de_eventos_esportivos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6942/requer._no_210_2021-ver._janderson_brito-calendario_de_eventos_esportivos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Esporte, Juventude e Lazer estudar a possibilidade de incluir no Calendário de Eventos Esportivos do Município a prática do caiaque noturno e rotas como Areia Vermelha e outros locais de atrativos e exploração</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6943/requer._no_211_2021-ver._janderson_brito-inclusao_vacina_covid_para_pessoas__deficiencia_intelectual.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6943/requer._no_211_2021-ver._janderson_brito-inclusao_vacina_covid_para_pessoas__deficiencia_intelectual.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Saúde a inclusão, como grupo prioritário para vacinação contra a Covid-19, das pessoas com síndrome de down, transtorno do espectro autista (TEA) e deficiência intelectual</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6951/requer._no_212_2021-ver.alex_lucena-coberta_do_mercado_publico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6951/requer._no_212_2021-ver.alex_lucena-coberta_do_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de construir uma coberta na parte interna do Mercado Público de Cabedelo, no setor de frutas e verduras, para minimizar os efeitos das chuvas</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6952/requer._no_213_2021-ver._alex_lucena-criacao_da_frente_parlamentar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6952/requer._no_213_2021-ver._alex_lucena-criacao_da_frente_parlamentar.pdf</t>
   </si>
   <si>
     <t>Criar Frente Parlamentar com objetivo de apoiar, incentivar e assistir estudos relativos ao Projeto Orla</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6988/requer._no_214_2021-ver._andre_coutinho-ilha_da_restinga.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6988/requer._no_214_2021-ver._andre_coutinho-ilha_da_restinga.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura informações das providências que estão sendo tomadas no tocante ao abandono de animais  na Ilha da Restinga, denunciado nas mídias locais</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6989/requer._no_215_2021-ver._andre_coutinho-manutencao_pracas_publicas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6989/requer._no_215_2021-ver._andre_coutinho-manutencao_pracas_publicas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura; Meio Ambiente, Pesca e Aquicultura; e Defesa Civil providências no sentido de formar equipe permanente especialmente direcionada à manutenção das praças públicas deste Município</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6990/requer._no_216_2021-ver._andre_coutinho-pavimentacao_av._cassiano_nobrega_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6990/requer._no_216_2021-ver._andre_coutinho-pavimentacao_av._cassiano_nobrega_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de proceder o asfaltamento das seguintes localidades: Avenida Cassiano da Cunha Nóbrega - trecho já pavimentado em paralelepípedo, conhecido como Calçadão de Formosa, aproximadamente 150m, até o Monumento de Nossa Senhora dos Navegantes, e o capeamento asfáltico para que se dê continuidade ao recapeamento asfáltico da Rua João Vitaliano, no bairro Ponta de Matos</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6953/requer._no_217_2021-ver._edvaldo_neto-vagas_assai_atacadista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6953/requer._no_217_2021-ver._edvaldo_neto-vagas_assai_atacadista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria, Comércio, Ciência, Tecnologia e Portos para que solicite a empresa "Assaí Atacadista" quais as vagas de emprego serão abertas na Filial Cabedelo, para oferecer cursos de capacitação aos munícipes objetivando a colocação dos mesmos no mercado de trabalho</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6954/requer._no_218_2021-ver._junior_paulo-pavimentacao_rua_cleto_campelo_e_ernani_siqueira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6954/requer._no_218_2021-ver._junior_paulo-pavimentacao_rua_cleto_campelo_e_ernani_siqueira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder, em caráter de urgência, a realização de serviços de restauração de pavimentação e adequação das vias de acessos das Ruas São Miguel, Cleto Campelo e Ernane Siqueira, em Jardim Brasília</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6955/requer._no_219_2021-ver._junior_paulo-quadra_poliesportiva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6955/requer._no_219_2021-ver._junior_paulo-quadra_poliesportiva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal proceder a construção de uma Quadra Poliesportiva no Bairro Jardim Brasília</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6956/requer._no_220_2021-ver._junior_paulo-pavimentacao_rua_siqueira_campos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6956/requer._no_220_2021-ver._junior_paulo-pavimentacao_rua_siqueira_campos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal proceder a realização de serviços de pavimentação asfáltica da Rua Siqueira Campos, em Camalaú, bem como a implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6957/requer._no_221_2021-ver._jose_pereira-empresa_projecta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6957/requer._no_221_2021-ver._jose_pereira-empresa_projecta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que os recursos referentes ao acordo firmado entre a empresa Projecta e o Poder Judiciário, que brevemente será devolvido ao município, seja destinado para recuperação das Praças Santa Rita de Cássia, no Recanto do Poço, e Enivaldo F. de Miranda (Praça da Palmeira), no Centro da cidade</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6958/requer._no_222_2021-ver._jose_pereira-mocao_de_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6958/requer._no_222_2021-ver._jose_pereira-mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Senhora Juliette Freire, em razão da publicidade dos nossos pontos turísticos e os valores que tanto enaltecem a Paraíba, em rede nacional no Big Brother Brasil 2021</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6959/requer._no_223_2021-ver.jose_pereira-programa_pavimenta_cabedelo_4.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6959/requer._no_223_2021-ver.jose_pereira-programa_pavimenta_cabedelo_4.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como a Secretaria de Infraestrutura, a inclusão, no Programa Pavimenta Cabedelo 4, da Rua Anália Morais, em Camboinha II</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura providências para substituir as lâmpadas e refletores que se encontram queimadas na Praça do Açaí, em Intermares</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a obrigatoriedade da inclusão de opções de alimentação adequada nos cardápios da merenda escolar aos alunos que necessitem de atenção nutricional individualizada no Município de Cabedelo - PB, e dá outras providências"</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6962/requer._no_226_2021-ver._marcio_silva-redutor_de_velocidade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6962/requer._no_226_2021-ver._marcio_silva-redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura a instalação de um redutor de velocidade na Avenida Mar da Irlanda</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6963/requer._no_227_2021-ver._marcio_silva-cursos_profissionalizantes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6963/requer._no_227_2021-ver._marcio_silva-cursos_profissionalizantes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Indústria, Comércio, Ciência, Tecnologia e Portos elaborar projeto para incentivar a segurança no horário de fechamento, como também o consumo de produtos e serviços de empresas estabelecidas em nossa cidade</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6964/requer._no_228_2021-ver._graca_rezende-busto_aglaia_de_amorim.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6964/requer._no_228_2021-ver._graca_rezende-busto_aglaia_de_amorim.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal encaminhar Projeto de Lei a esta Casa Legislativa para construção de um busto em concreto em homenagem a Professora Agláia de Amorim Garcia Ximenes, na praça que será implantada, na Urbanização da Área Verde 02, em Intermares</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6967/requer._no_229_2021-ver.wagner_solanense-tendas_caixa_economica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6967/requer._no_229_2021-ver.wagner_solanense-tendas_caixa_economica.pdf</t>
   </si>
   <si>
     <t>Solicitar a Gerente Geral da Caixa Econômica Federal, Agência Cabedelo-PB, que sejam colocadas tendas na parte externa da Caixa Econômica Federal, para abrigar os usuários enquanto aguardam na fila de espera, localizada na Rua Duque de Caxias, Centro</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6968/requer._no_230_2021-ver._wagner_solanense-lampadas_de_led_ruapresidente_joao_pessoa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6968/requer._no_230_2021-ver._wagner_solanense-lampadas_de_led_ruapresidente_joao_pessoa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de trocar por lâmpadas de led a iluminação pública das Ruas Presidente João Pessoa e Liberato José de Miranda, no Centro</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7027/requer._no_231_2021-ver.reinaldo_lima-tela_de_protecao_praca_maria_da_penha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7027/requer._no_231_2021-ver.reinaldo_lima-tela_de_protecao_praca_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de tela de proteção na Praça Maria da Penha</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7028/requer._no_232_2021-ver._reinaldo_lima-estrutura_metalica_quadra_renascer_3.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7028/requer._no_232_2021-ver._reinaldo_lima-estrutura_metalica_quadra_renascer_3.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o fechamento da parte da frente e atrás com estrutura metálica da Quadra Antônio Anchieta de Farias (Quadra do Renascer III)</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6969/requer._no_233_2021-ver._ivanio_da_miramar-terra_planagem_rua_sao_pedro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6969/requer._no_233_2021-ver._ivanio_da_miramar-terra_planagem_rua_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar o serviço de terraplanagem na Rua São Pedro, em Oceania</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6970/requer._no_234_2021-ver._ivanio_da_miramar-revitalizacao_praca_rua_castelo_branco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6970/requer._no_234_2021-ver._ivanio_da_miramar-revitalizacao_praca_rua_castelo_branco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente que providencie a revitalização da praça localizada na Rua Castelo Branco, bairro Santa Catarina</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6971/requer._no_235_2021-ver._graca_rezande-restaurantes_populares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6971/requer._no_235_2021-ver._graca_rezande-restaurantes_populares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade e solicitar providências junto a Secretaria Competente no sentido de proceder um estudo para implantação de outras unidades de Restaurantes Populares, dando como sugestão os bairros de Jardim Manguinhos e Camboinha</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6972/requer._no_236_2021-ver._marcio_silva-proibicao_de_estacionamento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6972/requer._no_236_2021-ver._marcio_silva-proibicao_de_estacionamento.pdf</t>
   </si>
   <si>
     <t>Solicitar a SEMOB a proibição de estacionamento de um dos lados da via da Avenida Oceano Pacífico Bacia Sul, que vai da Av. Mar Vermelho até o bairro Bela Vista</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6973/requer._no_237_2021-ver._jose_pereira-pavimentacao_rua_primo_jose_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6973/requer._no_237_2021-ver._jose_pereira-pavimentacao_rua_primo_jose_viana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação asfáltica da Rua Primo José Viana, em Ponta de Matos</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6974/requer._no_238_2021-ver._jose_pereira-limpeza_e_manutencao_galerias_pluviais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6974/requer._no_238_2021-ver._jose_pereira-limpeza_e_manutencao_galerias_pluviais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Defesa Civil providências no sentido de realizar limpeza e manutenção nas galerias pluviais de todas as principais ruas e avenidas, no bairro Renascer</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6975/requer._no_239_2021-ver._jose_pereira-limpeza_urbana_rua_honorio_patricio_dos_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6975/requer._no_239_2021-ver._jose_pereira-limpeza_urbana_rua_honorio_patricio_dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de limpeza urbana na Rua Honório Patrício dos Santos, principal do Recanto do Poço</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6976/requer._no_240_2021-ver._wagner_solanense-pavimentacao_rua_antonia_fernandes_de_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6976/requer._no_240_2021-ver._wagner_solanense-pavimentacao_rua_antonia_fernandes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar a Rua Antônia Fernandes de Oliveira, no Jardim Camboinha</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6977/requer._no_241_2021-ver._janderson_brito-reabertura_do_setor_de_eventos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6977/requer._no_241_2021-ver._janderson_brito-reabertura_do_setor_de_eventos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde um estudo acerca de novo protocolo sanitário que possibilite a reabertura do setor de eventos sociais, além do funcionamento de circos, teatros e cinemas no Município</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6978/requer._no_242_2021-ver._janderson_brito-alteracao_do_art._11o.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6978/requer._no_242_2021-ver._janderson_brito-alteracao_do_art._11o.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Altera a Lei n° 2.083/2020 em seu art. 11; suprime em sua totalidade o art. 12; e onde se lê "transporte remunerado privado individual de passageiros" leia-se "transporte complementar remunerado privado individual de passageiros"</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6979/requer._no_243_2021-ver._graca_rezende-campanha_educativa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6979/requer._no_243_2021-ver._graca_rezende-campanha_educativa.pdf</t>
   </si>
   <si>
     <t>Solicitar aos Prefeitos Municipais de Cabedelo e João Pessoa que, junto as suas respectivas Secretarias municipais de Educação, verifiquem a possibilidade de implantarem um Projeto ou Campanha Educativa sobre "Educação Ambiental", de forma lúdica, para as crianças e adolescentes da "Comunidade Ribeirinha", que moram nas margens do Rio Jaguaribe; instituindo no âmbito do Município de Cabedelo a Política Municipal de Educação Ambiental, a ser introduzida nos bairros e comunidades do Município</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6980/requer._no_244_2021-ver._graca_rezende-projeto_mulheres_empreendedoras_da_ribeirinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6980/requer._no_244_2021-ver._graca_rezende-projeto_mulheres_empreendedoras_da_ribeirinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Políticas Públicas para as Mulheres que seja realizado o programa profissionalizante "Projeto Mulheres Empreendedoras da Ribeirinha", visando a geração de emprego e renda</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6981/requer._no_245_2021-_ver._junior_paulo-pavimentacao_rua_nossa_senhora_aparecida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6981/requer._no_245_2021-_ver._junior_paulo-pavimentacao_rua_nossa_senhora_aparecida.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação de partes da grande Rua Nossa Senhora Aparecida, no bairro Jardim Manguinhos, bem como implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6982/requer._no_246_2021-ver.junior_paulo-servico_de_troca_de_manilhas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6982/requer._no_246_2021-ver.junior_paulo-servico_de_troca_de_manilhas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e Proteção e Defesa Civil proceder a realização de serviços de troca de manilhas e restauração da pavimentação de toda Rua São Francisco, situada no Bairro de Jardim Brasília; bem como implantação de lâmpadas led</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6983/requer._no_247_2021-ver._junior_paulo-pavimentacao_e_drenagem__rua_barbara_regina_coata_da_cunha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6983/requer._no_247_2021-ver._junior_paulo-pavimentacao_e_drenagem__rua_barbara_regina_coata_da_cunha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder a realização de serviços de pavimentação e drenagem da Rua Bárbara Regina Costa da Cunha, no Portal do Poço, bem como implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7001/requer._no_248_2021-ver._alex_lucena-regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7001/requer._no_248_2021-ver._alex_lucena-regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de viabilizar a regularização fundiária em área pública localizada entre as quadras 33, 34 e 35, 36 do Loteamento Jardim Camboinha, ocupação com aproximadamente 40 anos de existência</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7002/requer._no_249_2021-ver._wagner_solanense-pavimentacao_trav._enivaldo_miranda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7002/requer._no_249_2021-ver._wagner_solanense-pavimentacao_trav._enivaldo_miranda.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a pavimentação asfáltica na Travessa Enivaldo Miranda Três, em Ponta de Matos</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7003/requer._no_250_2021-ver._andre_coutinho-programa_orfaos_da_covid-19.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7003/requer._no_250_2021-ver._andre_coutinho-programa_orfaos_da_covid-19.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui a Política Municipal de Amparo Social e Saúde Mental às Crianças e Adolescentes que se tornaram órfãos devido à pandemia causada pela Covid-19 - Programa Órfãos da Covid-19"</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7004/requer._no_251_2021-ver._andre_coutinho-praia_inclusiva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7004/requer._no_251_2021-ver._andre_coutinho-praia_inclusiva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a criação de um Programa de Acesso à Praia por pessoas com mobilidade reduzida no Largo de Nazaré ("Praia Inclusiva"), aproveitando-se da estrutura criada por esta gestão municipal no local, inclusive com rampas de acesso e estacionamento, provendo-o com atendimento de equipe técnica, cadeiras anfíbias, esteiras especiais para o trajeto até o mar e material desportivo de apoio</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7005/requer._no_252_2021-ver._andre_coutinho-limpezapaisagismo_canteiro_central_rua_djalma_vilar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7005/requer._no_252_2021-ver._andre_coutinho-limpezapaisagismo_canteiro_central_rua_djalma_vilar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias da Seinfra e Meio Ambiente, Pesca e Aquicultura, providências no sentido de efetuar a limpeza, nivelamento, arborização e paisagismo do canteiro central da Rua Djalma Vilar de Gusmão, no bairro Bela Vista</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7029/requer._no_253_2021-ver._ivanio-instalacao_de_rede_de_protecao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7029/requer._no_253_2021-ver._ivanio-instalacao_de_rede_de_protecao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a instalação de uma rede de proteção no Poço de Visita</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7030/requer._no_254_2021-ver._ivanio-bueiro_inteligente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7030/requer._no_254_2021-ver._ivanio-bueiro_inteligente.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de "bueiros inteligentes" na Rua Francisco Serafim, no bairro de Santa Catarina</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7031/requer._no_255_2021-ver._ivanio-cancelas_nas_passagens_de_niveiscbtu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7031/requer._no_255_2021-ver._ivanio-cancelas_nas_passagens_de_niveiscbtu.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Proteção e Defesa Civil e CBTU a instalação de cancelas nas passagens de níveis em Jardim Manguinhos, "Rua da Balsa", Jardim Jericó, Camboinha, Vila Feliz, Portal do Poço, Renascer e Parque Esperança, oferecendo melhor sinalização a motoristas e pedestres e evitando acidentes</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7102/requer._no_256_2021-ver._graca_rezende-finalizacao_da_pavimentacao_rua_otavio_novais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7102/requer._no_256_2021-ver._graca_rezende-finalizacao_da_pavimentacao_rua_otavio_novais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de finalizar o calçamento das Ruas Otávio Novais e Santa Cavalcanti, no Poço, bem como serviços de drenagem de águas pluviais</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7009/requer._no_257_2021-ver._herlon_cabral-conserto_buraco_rua_joao_machado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7009/requer._no_257_2021-ver._herlon_cabral-conserto_buraco_rua_joao_machado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de conserto em buraco que vem aumentando na Rua João Machado, entre o Cabedelo Clube e o posto de combustível</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7006/requer._no_258_2021-ver._herlon_cabral-castracao_e_adocao_de_gatos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7006/requer._no_258_2021-ver._herlon_cabral-castracao_e_adocao_de_gatos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde o recolhimento, para ação de castração e posterior evento de doação, dos gatos de rua ou abandonados que frequentam o Mercado Público e os cemitérios</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7007/requer._no_259_2021-ver._herlon_cabral-mocao_de_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7007/requer._no_259_2021-ver._herlon_cabral-mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Senhor Wellington da Costa Machado, eleito no último dia 7 de maio o mais novo membro da Academia Paraibana de Poesia (APP)</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7008/requer._no_260_2021-evilasio_cavalcanti-revitalizacao_praca_entre_rua_golfo_de_oman_e_golfo_de_siao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7008/requer._no_260_2021-evilasio_cavalcanti-revitalizacao_praca_entre_rua_golfo_de_oman_e_golfo_de_siao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal  e Secretaria de Infraestrutura a revitalização da praça situada entre as Ruas Golfo de Oman e Golfo de Sião, em Ponta de Campina, com ações de reforma ou mudanças dos bancos da praça, poda de limpeza nas árvores no entorno da praça, troca da iluminação por lâmpadas com tecnologia em led, e pintura e limpeza de toda a estrutura da praça</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7010/requer._no_261_2021-ver._evilasio_cavalcanti-programa_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7010/requer._no_261_2021-ver._evilasio_cavalcanti-programa_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão no "Programa Pavimenta Cabedelo" da Rua Costa Bela Vista, no bairro de Ponta de Campina (acesso a Polícia Federal e praia)</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7011/requer._no_262_2021-ver._wagner_solanense-sistema_de_energia_fotovoltaica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7011/requer._no_262_2021-ver._wagner_solanense-sistema_de_energia_fotovoltaica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal efetuar estudo para implantação e instalação de sistema de energia fotovoltaica, junto as repartições públicas do Município, com recursos de ordem federal e municipal (Fundo Municipal de Meio Ambiente) e linhas de créditos acessíveis para tal fim</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7012/requer._no_263_2021-ver._janderson_brito-royalties_de_petroleo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7012/requer._no_263_2021-ver._janderson_brito-royalties_de_petroleo.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Indústria, Comércio, Ciência, Tecnologia e Portos; de Finanças e de Planejamento Urbano e Habitação, bem como a Procuradoria do Município, efetuar estudo sobre a aplicabilidade de royalties de petróleo no Município de Cabedelo._x000D_
 Na oportunidade, solicitar a Presidência da Câmara Municipal a criação imediata da Frente Parlamentar dos Royalties de Petróleo no Município de Cabedelo</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7013/requer._no_264_2021-ver._janderson_brito-ruinas_do_almagre.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7013/requer._no_264_2021-ver._janderson_brito-ruinas_do_almagre.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Planejamento Urbano e Habitação, bem como ao IPHAN, estudo para abertura de acesso de passagem para a praia, com aproximadamente 4 metros, próximo às Ruínas do Almagre</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7014/requer._no_265_2021-ver._janderson_brito-pavimentacao_rua_nilson_bhaia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7014/requer._no_265_2021-ver._janderson_brito-pavimentacao_rua_nilson_bhaia.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de realizar serviços de pavimentação da Rua Nilson Bahia, em toda sua extensão, em Ponta de Campina</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7015/requer._no_266_2021-ver._edvaldo_neto-implantacao_de_sistema_eletronico_farmacia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7015/requer._no_266_2021-ver._edvaldo_neto-implantacao_de_sistema_eletronico_farmacia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a realização de estudo para implementação de sistema eletrônico que comunique aos usuários da Farmácia Municipal a disponibilidade de seus medicamentos, bem como agendar o dia e horário para retirada dos mesmos</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7016/requer._no_267_2021-ver._edvaldo_neto-maquina_trituradora_de_poda_e_coco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7016/requer._no_267_2021-ver._edvaldo_neto-maquina_trituradora_de_poda_e_coco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal  e Secretaria de Meio Ambiente, Pesca e Aquicultura a realização de estudo para aquisição de uma máquina trituradora de poda e coco, transformando os resíduos em adubo orgânico a ser utilizado pelo horto municipal</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7017/requer._no_268_2021-ver._edvaldo_neto-pavimentacao_rua_genival_de_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7017/requer._no_268_2021-ver._edvaldo_neto-pavimentacao_rua_genival_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar a Rua Genival de Oliveira, com início no Lote-12 da Quadra-C e término no Lote-01 da Quadra-F do Loteamento Morada Nova; e a Via Local 07, com início no Lote-01 da Quadra-P e término no Lote-C do Loteamento Nova Morada</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7018/requer._no_269_2021-ver._jose_pereira-maquina_terraplanagem.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7018/requer._no_269_2021-ver._jose_pereira-maquina_terraplanagem.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura máquina para serviços de terraplanagem na Rua Amélia Pereira das Neves, no bairro Portal do Poço</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7019/requer._no_270_2021-ver._jose_pereira-pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7019/requer._no_270_2021-ver._jose_pereira-pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo, da Rua Golfo de Valência (aproximadamente 60 metros de extensão), em Intermares</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7020/requer._no_271_2021-ver._jose_pereira-tapa_buraco_tecop.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7020/requer._no_271_2021-ver._jose_pereira-tapa_buraco_tecop.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de "tapa buraco" em frente ao TECOP (Terminal de Combustíveis da Paraíba), na Rua Jair Cunha Cavalcante, no Recanto do Poço</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7021/requer._no_272_2021-ver._marcio_silva-votos_de_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7021/requer._no_272_2021-ver._marcio_silva-votos_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao senhor Esdras de Arruda Batista (Cabo Arruda), Policial Militar, lotado na 6ª CIPM</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7022/requer._no_273_2021-ver._marcio_silva-estacionamento_lado_unico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7022/requer._no_273_2021-ver._marcio_silva-estacionamento_lado_unico.pdf</t>
   </si>
   <si>
     <t>Solicitar a SEMOB estudar a possibilidade de se estacionar apenas em um lado da via na Avenida Oceano Pacífico bacia sul, que vai da Av. Mar Vermelho até o bairro Bela Vista.</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7023/requer._no_274_2021-ver._junior_paulo-recuperacao_e_lampadas_led.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7023/requer._no_274_2021-ver._junior_paulo-recuperacao_e_lampadas_led.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de recuperação da pavimentação da Rua Antônio Vitor Tavares, em Camalaú, bem como sejam implantadas lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7024/requer._no_275_2021-ver._junior_paulo-criacao_de_novos_pstos_para_vacinacao_covid-19.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7024/requer._no_275_2021-ver._junior_paulo-criacao_de_novos_pstos_para_vacinacao_covid-19.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a criação de novos postos de vacinação contra a Covid-19, visando facilitar o deslocamento da população</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7025/requer._no_276_2021-ver._junior_paulo-pavimentacao_e_drenagem.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7025/requer._no_276_2021-ver._junior_paulo-pavimentacao_e_drenagem.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação e drenagem da Rua Deywiane Vicente Cabral, no Portal do Poço, bem como implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7103/requer._no_277_2021-ver._graca_rezende-programacao_junina_nos_pontos_de_vacinacao_covid_19.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7103/requer._no_277_2021-ver._graca_rezende-programacao_junina_nos_pontos_de_vacinacao_covid_19.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde para que na "Semana do São João" sejam realizadas programações juninas nos pontos de vacinação do município, com parceria com a Secretaria de Cultura, contratando trios pé-de-serra locais</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7104/requer._no_278_2021-ver._graca_rezende-curso_de_capacitacao_professoresdiretoree_supervisores_escolas_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7104/requer._no_278_2021-ver._graca_rezende-curso_de_capacitacao_professoresdiretoree_supervisores_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação estudar a viabilidade de promover um Curso de Capacitação aos professores, diretores e supervisores das Escolas Municipais: "A escola após a pandemia - como conduzir o retorno as aulas"</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7026/requer._no_279_2021-ver._divino_felizardo_-_pl_programa_previne_brasil.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7026/requer._no_279_2021-ver._divino_felizardo_-_pl_programa_previne_brasil.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui no âmbito da Saúde Municipal de Cabedelo o Prêmio do Programa Previne Brasil da Atenção Primária à Saúde - APS, previsto nas Portarias nº 6/GM/MS, de 28 de setembro de 2017, Portaria nº 2.713, de 6 de outubro de 2020, Portaria GM/MS nº 166, de 27 de janeiro de 2021 e Portaria GM/MS nº 238 de 08 de fevereiro de 2021, do Ministério da Saúde, que será devido aos profissionais trabalhadores das Equipes da Atenção Básica (ESF)"</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7032/requer._no_280_2021-ver._wagner_solanense-sessao_especial_maio_laranja.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7032/requer._no_280_2021-ver._wagner_solanense-sessao_especial_maio_laranja.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade remota, para discussão sobre temas inerentes ao "Maio Laranja"</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7033/requer._no_281_2021-ver._reinaldo_lima-creche_renascer_iv.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7033/requer._no_281_2021-ver._reinaldo_lima-creche_renascer_iv.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de uma creche no Renascer IV</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7034/requer._no_282_2021-ver._reinaldo_lima-_restaurante_popupalar_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7034/requer._no_282_2021-ver._reinaldo_lima-_restaurante_popupalar_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a criação de um Restaurante Popular no Bairro Renascer</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7035/requer._no_283_2021-ver._alex_lucena-_desapropriacao_dos_lotes_12192021-jardin_jerico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7035/requer._no_283_2021-ver._alex_lucena-_desapropriacao_dos_lotes_12192021-jardin_jerico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de desapropriar os Lotes 1, 2, 19, 20 e 21 da Quadra H, Loteamento Jardim Jericó, em Camboinha, com a finalidade de ser construída uma praça com quadra poliesportiva</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7036/requer._no_284_2021-ver._edvaldo_neto-frente_parlamentar_seguranca_br-230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7036/requer._no_284_2021-ver._edvaldo_neto-frente_parlamentar_seguranca_br-230.pdf</t>
   </si>
   <si>
     <t>Criar Frente Parlamentar com o objetivo de apoiar, incentivar e assistir estudos que tragam maior segurança a população que trafega na BR-230 durante o período de obras, tais como: iluminação e sinalização da rodovia, instalação e localização das passarelas de pedestres, paradas de ônibus, acessos às vias adjacentes e cronograma de obras</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7037/requer._no_285_2021-ver._edvaldo_neto-bueiros_inteligentes_e_redes_de_contencao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7037/requer._no_285_2021-ver._edvaldo_neto-bueiros_inteligentes_e_redes_de_contencao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para proceder a limpeza e manutenção das galerias pluviais, a instalação de bueiros "inteligentes" e redes de contenção de detritos sólidos no Bairro dos Jardins</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7038/requer._no_286_2021-ver._marcio_silva-_reparos_e_relocacao_de_bueiros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7038/requer._no_286_2021-ver._marcio_silva-_reparos_e_relocacao_de_bueiros.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura estudar a possibilidade de enviar uma equipe para a Rua Mar do Norte para reparo da mesma e recolocação de bueiros</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7039/requer._no_287_2021-ver._evilasio_cavalcanti-_manutencao_da_rua_12_de_dezembro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7039/requer._no_287_2021-ver._evilasio_cavalcanti-_manutencao_da_rua_12_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e Defesa Civil a manutenção na Rua 12 de Dezembro, Camboinha, com ações de reforço na iluminação, desobstrução, raspagem e nivelamento da via através de máquinas específicas ao serviço, troca da iluminação por lâmpadas em led, e pintura e limpeza de todo o canteiro da rua</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7040/requer._no_288_2021-ver._evilasio_cavalcanti-imunizacaoprofessores-retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7040/requer._no_288_2021-ver._evilasio_cavalcanti-imunizacaoprofessores-retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde elaborar estudo para avaliar a viabilidade e possibilidade de aplicar a prioridade do plano de imunização do Município aos trabalhadores da educação de creches, pré-escolas e fundamentais 1 e 2 que estão na ativa em suas atividades</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7041/requer._no_289_2021-ver._jose_pereira-seguranca_permanente_nas_escolas_e_creches.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7041/requer._no_289_2021-ver._jose_pereira-seguranca_permanente_nas_escolas_e_creches.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Segurança estudar a possibilidade de disponibilizar segurança permanente nas entradas das escolas e creches municipais, para prevenir crimes e promover melhor segurança aos funcionários, professores, familiares e alunos</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7042/requer._no_290_2021-ver._jose_pereira-terraplanagem_mar_do_caribe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7042/requer._no_290_2021-ver._jose_pereira-terraplanagem_mar_do_caribe.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de realizar em caráter de urgência serviços de terraplanagem na Rua Mar do Caribe, no bairro de Intermares, que se encontra intransitável</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7043/requer._no_291_2021-ver._jose_pereira-minuta_pl_alinhamentos_de_cabos_telefonicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7043/requer._no_291_2021-ver._jose_pereira-minuta_pl_alinhamentos_de_cabos_telefonicos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a obrigatoriedade de alinhamento de cabos e fiação aérea e remoção dos excedentes e sem uso, instalados por pessoa jurídica que opere ou utilize rede aérea no Município de Cabedelo"</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7044/requer._no_292_2021-ver._junior_paulo_-pavimentacao_e_drenagem_rua_joao_edvaldo_freitas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7044/requer._no_292_2021-ver._junior_paulo_-pavimentacao_e_drenagem_rua_joao_edvaldo_freitas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder a realização de serviços de pavimentação e drenagem da Rua João Edvaldo de Freitas, em Jardim Brasília, bem como implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7045/requer._no_293_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_castro_alves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7045/requer._no_293_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_castro_alves.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder a realização de serviços de pavimentação e drenagem da Rua Castro Alves, no Recanto do Poço, bem como a implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7046/requer._no_294_2021-ver._junior_paulo-_solucao_esgoto_ceu_aberto_rua_monsenhor_jose_da_silva_coutinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7046/requer._no_294_2021-ver._junior_paulo-_solucao_esgoto_ceu_aberto_rua_monsenhor_jose_da_silva_coutinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e Proteção e Defesa Civil proceder com medidas, em caráter de urgência, para solucionar problemas de esgoto a céu aberto na Rua Monsenhor José da Silva Coutinho, em Jardim Brasília</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7047/requer._no_295_2021-ver._edvaldo_neto-_criacao_cartao_saudee_implantacao_prontuario_eletronico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7047/requer._no_295_2021-ver._edvaldo_neto-_criacao_cartao_saudee_implantacao_prontuario_eletronico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de estudar a viabilidade de criação do "Cartão de Saúde do Cabedelense" e a implantação de prontuário eletrônico no âmbito do Município</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7057/requer._no_296_2021-ver._andre_coutinho-capeamento_asfaltico_praca_jose_americo_de_almeida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7057/requer._no_296_2021-ver._andre_coutinho-capeamento_asfaltico_praca_jose_americo_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de proceder com serviço de capeamento asfáltico do entorno da Praça José Américo de Almeida (Praça da Igreja Batista), entre as ruas Praça José A. de Almeida e Tenente Antônio Pontes, em Ponta de Matos</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7058/requer._no_297_2021-ver._andre_coutinho-capeamento_asfaltico_rua_ver._pedro_americo_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7058/requer._no_297_2021-ver._andre_coutinho-capeamento_asfaltico_rua_ver._pedro_americo_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA providências para o capeamento asfáltico da Rua Vereador Pedro Américo da Silva</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7059/requer._no_298_2021-ver._ivanio_da_miramar-quadra_poliesportiva_ponta_de_mato.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7059/requer._no_298_2021-ver._ivanio_da_miramar-quadra_poliesportiva_ponta_de_mato.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a inclusão, no projeto de revitalização da orla, de uma quadra poliesportiva, em Ponta de Matos</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7060/requer._no_299_2021-ver._ivanio_da_miramar-bueiro_inteligente_rua_ismael_farias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7060/requer._no_299_2021-ver._ivanio_da_miramar-bueiro_inteligente_rua_ismael_farias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a desobstrução dos bueiros, bem como instalação do "bueiro inteligente" na Rua Ismael Farias, no Centro</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7061/requer._no_300_2021-_ver._joedson_ferreira-substituicao_das_lampadas_de_led_rua_santo_antonio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7061/requer._no_300_2021-_ver._joedson_ferreira-substituicao_das_lampadas_de_led_rua_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a substituição das lâmpadas convencionais da Rua Santo Antônio, no bairro Renascer II, por lâmpadas de led</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7062/requer._no_301_2021-ver._joedson_ferreira-reparos_e_instalacao_de_cadeiras_na_usf_renascer_2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7062/requer._no_301_2021-ver._joedson_ferreira-reparos_e_instalacao_de_cadeiras_na_usf_renascer_2.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal reparos no forro de PVC e a instalação de cadeiras de espera para os pacientes da USF localizada na Rua Nova Esperança, S/N, Renascer 2</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7063/requer._no_302_2021-ver._joedson_ferreira-implantacao_de_linha_de_onibus_jardim_manguinhos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7063/requer._no_302_2021-ver._joedson_ferreira-implantacao_de_linha_de_onibus_jardim_manguinhos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a implantação de linha de ônibus no bairro Jardim Manguinhos</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7064/requer._no_303_2021-ver._evilasio_cavalcanti-exames_do_dimero-d_d-dimero.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7064/requer._no_303_2021-ver._evilasio_cavalcanti-exames_do_dimero-d_d-dimero.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde avaliar a possibilidade de incluir na gestão de saúde do Município exames que afiram a quantidade do dímero-D (D-dímero) no sangue de pacientes, importante auxiliador no diagnóstico de trombose venosa profunda e tromboembolismo pulmonar</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7065/requer._no_304_2021-ver._edvaldo_neto-instalacao_de_lombadas_rua_solon_de_lucena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7065/requer._no_304_2021-ver._edvaldo_neto-instalacao_de_lombadas_rua_solon_de_lucena.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB providências no sentido de instalar lombadas para redução de velocidade no final da Rua Solon de Lucena, nas imediações da Casa de "Dona Paizinha"</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7066/requer._no_305_2021-ver._edvaldo_neto-jantar_a_preco_acessivel_atraves_do_restaurante_popular.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7066/requer._no_305_2021-ver._edvaldo_neto-jantar_a_preco_acessivel_atraves_do_restaurante_popular.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social providências no sentido de estudar a possibilidade de "Disponibilização de jantar, a preço acessível, através do Restaurante Popular, para a população que se encontra em situação de vulnerabilidade social"</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7067/requer._no_306_2021-ver._jose_pereira-carro_fumace.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7067/requer._no_306_2021-ver._jose_pereira-carro_fumace.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governo do Estado, através da Secretaria de Saúde, providências no sentido de disponibilizar o carro fumacê para realizar rondas no Município de Cabedelo, na prevenção e combate a proliferação de mosquitos causadores de doenças</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7068/requer._no_307_2021-ver._jose_pereira-pavimenta_cabedelo_rua_maria_ramos_de_carvalho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7068/requer._no_307_2021-ver._jose_pereira-pavimenta_cabedelo_rua_maria_ramos_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo, da Rua Maria Ramos Carvalho, no bairro do Poço</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7069/requer._no_308_2021-ver._jose_pereira-pavimenta_cabedelo_rua_marlin_azul.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7069/requer._no_308_2021-ver._jose_pereira-pavimenta_cabedelo_rua_marlin_azul.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo, da Rua Marlim Azul, no bairro Portal do Poço</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7070/requer._no_309_2021-ver._marcio_silva-pavimentacao_ruas_delfin_moreira_e_francisco_bento_de_farias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7070/requer._no_309_2021-ver._marcio_silva-pavimentacao_ruas_delfin_moreira_e_francisco_bento_de_farias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente estudar a possibilidade de inclui,r nos projetos de pavimentação, as Ruas Delfin Moreira e Francisco Bento de Farias, no Jardim América</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7071/requer._no_310_2021-ver._marcio_silva-_desconto_iptu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7071/requer._no_310_2021-ver._marcio_silva-_desconto_iptu.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de instituir desconto no valor do Imposto sobre a Propriedade Predial e Territorial Urbana (IPTU) para quem faz recuperação da calçada para proteção dos pedestres e moradores, facilitando também a acessibilidade para pessoas com deficiência</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7072/requer._no_311_2021-ver._junior_paulo-limpeza_do_terreno_em_frente_a_igreja_assembleia_de_deus_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7072/requer._no_311_2021-ver._junior_paulo-limpeza_do_terreno_em_frente_a_igreja_assembleia_de_deus_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e órgãos competentes providências em relação ao terreno situado na Rua Ivo Solto Maior, em frente a Igreja Assembleia de Deus, em Camboinha, que se encontra em situação crítica, com falta de limpeza, oferecendo riscos de doenças e insegurança aos moradores</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7073/requer._no_312_2021-ver._jose_pereira-pavimentacao_da_rua_pau_brasil.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7073/requer._no_312_2021-ver._jose_pereira-pavimentacao_da_rua_pau_brasil.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo, da Rua Pau Brasil, no Portal do Poço</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7074/requer._no_313_2021-ver._jose_pereira-proj._de_lei_questionario_m-chat_nas_usb_rastreamaento_precoce_dos_sinais_do_autismo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7074/requer._no_313_2021-ver._jose_pereira-proj._de_lei_questionario_m-chat_nas_usb_rastreamaento_precoce_dos_sinais_do_autismo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a aplicação do questionário M-CHAT para realização do rastreamento de sinais precoces do autismo, nas Unidades de Saúde e visita domiciliar pelo agente comunitário de saúde (ACS) no município de Cabedelo, e dá outras providências"</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7075/requer._no_314_2021-ver._andre_coutinho-criacao_do_programa_de_incentivo_de_cconscientizacao_e_tratamento_da_endometriose.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7075/requer._no_314_2021-ver._andre_coutinho-criacao_do_programa_de_incentivo_de_cconscientizacao_e_tratamento_da_endometriose.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de analisar a viabilidade da criação de programa de incentivo para conscientização e tratamento precoce da Endometriose</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7076/requer._no_315_2021-ver._ivanio_da_miramar-pavimentacao_da_rua_pau_brasil-retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7076/requer._no_315_2021-ver._ivanio_da_miramar-pavimentacao_da_rua_pau_brasil-retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a inclusão de um trecho da Rua Pau Brasil, no Portal do Poço, no Projeto Pavimenta 4</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7077/requer._no_316_2021-ver._alex_lucena-creche_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7077/requer._no_316_2021-ver._alex_lucena-creche_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de construir uma creche no bairro de Camboinha, no Loteamento Jardim Camboinha</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7078/requer._no_317_2021-ver._helon_cabral_-manutencao_do_posto_de_saude_eduardpo_anibal_moura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7078/requer._no_317_2021-ver._helon_cabral_-manutencao_do_posto_de_saude_eduardpo_anibal_moura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Saúde e Infraestrutura serviços de manutenção do prédio do Posto da UFS-Centro Eduardo Aníbal Moura, a ampliação da coberta externa onde o povo aguarda atendimento e a manutenção ou troca do bebedouro</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7079/requer._no_318_2021-ver._andre_coutinho-testagem_do_covid-19_em_todos_os_servidores_da_camara.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7079/requer._no_318_2021-ver._andre_coutinho-testagem_do_covid-19_em_todos_os_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Saúde providências no sentido de realizar testagem do COVID-19 em todos os servidores da Câmara Municipal de Cabedelo</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7080/requer._no_319_2021-ver._ivanio_da_miramar-aplicativo_ou_disponibilizacao_em_redes_socias_das_listas_de_medicamentos_distribuidos_de_forma_gratuita_no_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7080/requer._no_319_2021-ver._ivanio_da_miramar-aplicativo_ou_disponibilizacao_em_redes_socias_das_listas_de_medicamentos_distribuidos_de_forma_gratuita_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar um estudo de viabilidade, buscando a implantação de um aplicativo ou a disponibilização, através das redes sociais ou do site da Prefeitura Municipal de Cabedelo, de uma lista com todos os medicamentos que são distribuídos de forma gratuita pelo Município, bem como sua disponibilidade e opção de agendamento para retirada, evitando aglomerações nos órgãos municipais</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7081/requer._no_320_2021-ver._wagner_do_solanense-dosponibilizacao_de_guardas_para_seguranca_no_atendimento_a_pessoas_comdeficiencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7081/requer._no_320_2021-ver._wagner_do_solanense-dosponibilizacao_de_guardas_para_seguranca_no_atendimento_a_pessoas_comdeficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança Municipal e Guarda Metropolitana providências no sentido de disponibilizar guardas municipais para fazer a segurança do Centro de Atendimento a Pessoas com Deficiência e Transtorno, durante o expediente diário, localizado na Rua Estudante Paulo Maia Guimarães, nº 452, no Bairro de Formosa</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7082/requer._no_321_2021-ver._edvaldo_neto-muro_de_contencao_gabiao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7082/requer._no_321_2021-ver._edvaldo_neto-muro_de_contencao_gabiao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento Urbano e de Meio Ambiente providências no sentido de estudar a possibilidade de construção de muro de contenção ("gabião"), objetivando conter o avanço do mar na Praia de Ponta de Matos, no trecho por trás da Colônia dos Pescadores</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Edvaldo Neto, André Luís Almeida Coutinho, Hérlon Cabral, Ivânio do Nascimento, Janderson Brito, José Pereira, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7083/requer._no_322_2021-ver._edvaldo_neto-votos_de_aplausos_fernando_jose_de_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7083/requer._no_322_2021-ver._edvaldo_neto-votos_de_aplausos_fernando_jose_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Fernando José de Oliveira em ração dos relevantes serviços prestados a Câmara Municipal de Cabedelo</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7084/requer._no_323_2021-ver._marcio_silva-sinalizacao_das_lombadas_com_tintas_refletivas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7084/requer._no_323_2021-ver._marcio_silva-sinalizacao_das_lombadas_com_tintas_refletivas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura que os redutores de velocidade dos bairros de Cabedelo sejam sinalizados de forma que seja indicado por tinta refletiva para sinalização pintadas na diagonal ou mesmo por tachões refletivos posicionados em 3 linhas, ocupando a mesma largura da pista</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7085/requer._no_324_2021-ver._evilasio_cavalcanti-contratacao_de_empresa_terceirizada_especializada_ou_aquisicao_de_tomografo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7085/requer._no_324_2021-ver._evilasio_cavalcanti-contratacao_de_empresa_terceirizada_especializada_ou_aquisicao_de_tomografo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde elaborar estudo para avaliar a viabilidade e possibilidade de contratação de empresa terceirizada especializada ou aquisição de um tomógrafo para realização de tomografias em pacientes vítimas da COVID-19</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7086/requer._no_325_2021-ver._evilasio_cavalcanti_--aquisicao_de_aparelho_de_ultrassonografia_com_dopller.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7086/requer._no_325_2021-ver._evilasio_cavalcanti_--aquisicao_de_aparelho_de_ultrassonografia_com_dopller.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde elaborar estudo para avaliar a viabilidade e possibilidade de contratação de empresa terceirizada especializada ou aquisição de Aparelho de Ultrassonografia com Doppler dentro das especificações da ANVISA</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7087/requer._no_326_2021-ver._janderson_brito-reabertura_da_7_o_dd_delegacia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7087/requer._no_326_2021-ver._janderson_brito-reabertura_da_7_o_dd_delegacia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governador do Estado da Paraíba  e Secretaria Estadual de Segurança e Defesa Social a reabertura da 7ª DD - Delegacia Distrital do Município de Cabedelo, nos horários noturnos</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7088/requer._no_327_2021-ver._junior_paulo-servico_de_limpeza_das_vias_ferreas_em_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7088/requer._no_327_2021-ver._junior_paulo-servico_de_limpeza_das_vias_ferreas_em_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura, como também a empresa Câmara Ambiental Eireli, proceder com a realização de serviços de limpeza e capinação dos entornos das vias férreas, a partir do Centro da cidade até o bairro de Renascer</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7089/requer._no_328_2021-ver._junor_paulo-pavimentacao_e_drenagem_rua_guabirada_-poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7089/requer._no_328_2021-ver._junor_paulo-pavimentacao_e_drenagem_rua_guabirada_-poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder a realização de serviços de pavimentação e drenagem da Rua Guabiraba, no bairro Portal do Poço, bem como a implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7105/requer._no_329_2021-ver._alex_lucena-fiscalizacao_em_torno_do_binario_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7105/requer._no_329_2021-ver._alex_lucena-fiscalizacao_em_torno_do_binario_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal de Cabedelo e Secretaria de Mobilidade Urbana providências no sentido de intensificar as fiscalizações em torno do binário instalado em Intermares, precisamente na Av. Oceano Atlântico, na qual condutores de veículos trafegam na contramão</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7106/requer._no_330_2021-ver._ivanio_da_miramar-revitalizacao_da_pracinha_da_santa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7106/requer._no_330_2021-ver._ivanio_da_miramar-revitalizacao_da_pracinha_da_santa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a revitalização da praça conhecida como "Pracinha da Santa", na Rua Santa Lúcia, em Monte Castelo</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7107/requer._no_331_2021-ver._ivanio_da_miramar-implantacao_de_ponto_de_taxi_no_projeto_orla.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7107/requer._no_331_2021-ver._ivanio_da_miramar-implantacao_de_ponto_de_taxi_no_projeto_orla.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a implantação de um ponto de táxi no "Projeto da Orla", na Rua Hermes do Nascimento, em Ponta de Matos, objetivando maior acessibilidade e conforto aos turistas que ali frequentam</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7142/requer._no_332_2021-ver._janderson_brito-viaduto_rino_ronconi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7142/requer._no_332_2021-ver._janderson_brito-viaduto_rino_ronconi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Deputado Federal Efraim Filho (DEM), bem como a toda bancada da Paraíba na Câmara Federal do Congresso Nacional viabilizar a apresentação de um Projeto de Lei para denominar de "Viaduto Rino Ronconi" um dos viadutos que está sendo construído na Rodovia BR-230, no trecho situado no Município de Cabedelo</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7108/requer._no_333_2021-ver._andre_coutinho-estudos_tecnicos_de_ingles_ou_espanhol_para_servidors_da_sec._de_turismo_e_guardas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7108/requer._no_333_2021-ver._andre_coutinho-estudos_tecnicos_de_ingles_ou_espanhol_para_servidors_da_sec._de_turismo_e_guardas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo disponibilizar duas equipes para realização de estudos técnicos de língua estrangeira (inglês ou espanhol), destinada aos servidores públicos desta secretaria responsáveis pelo atendimento ao público e aos agentes da Guarda Municipal que atuam na segurança dos pontos turísticos ou praias</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7109/requer._no_334_2021-ver._wagner_do_solanense-regularizacao_fundiaria_rua_ana_alves_de_figueiredo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7109/requer._no_334_2021-ver._wagner_do_solanense-regularizacao_fundiaria_rua_ana_alves_de_figueiredo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para a regularização fundiária da comunidade localizada na Rua Ana Alves de Figueiredo (do Pontilhão de Jardim Manguinhos), entre Jardim Manguinhos e Camboinha</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7110/requer._no_335_2021-ver._wagner_do_solanense-drenagem_do_pontilhao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7110/requer._no_335_2021-ver._wagner_do_solanense-drenagem_do_pontilhao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de efetuar a drenagem do pontilhão que liga o bairro de Jardim Manguinhos ao bairro de Camboinha, na Rua Ana Alves de Figueiredo</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7111/requer._no_336_2021-ver._andre__coutinho-vistoria_tecnica_contra_proliferacao_de_caramujo_africanos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7111/requer._no_336_2021-ver._andre__coutinho-vistoria_tecnica_contra_proliferacao_de_caramujo_africanos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Saúde e Diretoria de Zoonoses providências no sentido de proceder vistoria técnica na orla de Intermares e todos os bairros de Cabedelo, diante de uma possível proliferação de caramujos africanos</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7112/requer._no_337_2021-ver._herlon_cabral-psicologo_para_usf_eduardo_anibal_moura_centro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7112/requer._no_337_2021-ver._herlon_cabral-psicologo_para_usf_eduardo_anibal_moura_centro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde destinar um psicólogo para a USF-Centro/Eduardo Aníbal Moura</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7113/requer._no_338_2021-ver._herlon_cabral-_inclusao_vacinacao_covid_19_aquaviarios-retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7113/requer._no_338_2021-ver._herlon_cabral-_inclusao_vacinacao_covid_19_aquaviarios-retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a inclusão na ordem de vacinação preferencial contra a Covid-19 de todos os trabalhadores de transporte aquaviário</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7114/requer._no_339_2021-ver._jose_pereira-escoamento_e_terraplanagem_rua_pau_brasil.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7114/requer._no_339_2021-ver._jose_pereira-escoamento_e_terraplanagem_rua_pau_brasil.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de escoamento de água e terraplanagem na Rua Pau Brasil, no Portal do Poço</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>José Pereira, Alex Lucena, André Luís Almeida Coutinho, Dinho, Edvaldo Neto, Ivânio do Nascimento, Janderson Brito, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7115/requer._no_340_2021-ver._jose_pereira-votos_de_aplausos_iris.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7115/requer._no_340_2021-ver._jose_pereira-votos_de_aplausos_iris.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a servidora Iris Cristina Macêdo de Farias, em razão dos relevantes serviços prestados à Câmara Municipal de Cabedelo, ao longo dos seus mais de vinte anos de trabalhos no legislativo</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7116/requer._no_341_2021-ver._jose_pereira-proibicao_de_fogueira_e_fogos_de_artificios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7116/requer._no_341_2021-ver._jose_pereira-proibicao_de_fogueira_e_fogos_de_artificios.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal para que, através de Decreto Municipal, seja proibido em todos os espaços públicos e privados o ato de acender fogueiras e queimar fogos de artifício durante o mês junino</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7117/requer._no_342_2021-ver._marcio_silva-concessao_de_incentivo_a_rede_hoteleira_e_similares_com_reducao_de_iptu_e_iss.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7117/requer._no_342_2021-ver._marcio_silva-concessao_de_incentivo_a_rede_hoteleira_e_similares_com_reducao_de_iptu_e_iss.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, a Procuradoria do Município e Secretarias de Turismo e Finanças a concessão de incentivos a rede hoteleira e similares que se instalarem na cidade, através da redução no valor do IPTU e ISS, com contrapartida da contratação de funcionários residentes no Município</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7118/requer._no_343_2021-ver._marcio_silva-inclusao_da_vacinacao_covid-19_em_pessoas_com_esquizofrenia-retirada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7118/requer._no_343_2021-ver._marcio_silva-inclusao_da_vacinacao_covid-19_em_pessoas_com_esquizofrenia-retirada.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a inclusão na ordem de vacinação preferencial contra a Covid-19 as pessoas com esquizofrenia, por se tratar de medida de extrema necessidade</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7119/requer._no_344_2021-ver._edvaldo_neto-instalacao_de_faixa_de_pedestre_rua_antonio_paulino_serrano.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7119/requer._no_344_2021-ver._edvaldo_neto-instalacao_de_faixa_de_pedestre_rua_antonio_paulino_serrano.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana providências no sentido de proceder a instalação de faixa de pedestre elevada na Rua Antônio Paulino Serrano, defronte a 2ª Igreja Batista de Cabedelo</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7120/requer._no_345_2021-ver._edvaldo_neto-criacao_do_pelotao_especializado_de_apoio_ao_turista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7120/requer._no_345_2021-ver._edvaldo_neto-criacao_do_pelotao_especializado_de_apoio_ao_turista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Segurança e Turismo providências no sentido de estudar a possibilidade da criação do "Pelotão Especializado de Apoio ao Turista"</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7121/requer._no_346_2021-ver._edvaldo_neto-criacao_do_centro_de_tratamento_pos-covid-19.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7121/requer._no_346_2021-ver._edvaldo_neto-criacao_do_centro_de_tratamento_pos-covid-19.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de estudar a possibilidade de criação do Centro de Tratamento Pós-Covid-19</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7122/requer._no_347_2021-ver._reinaldo_lima-2o_via_de_acesso_renascer_2_ao_renascer_4.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7122/requer._no_347_2021-ver._reinaldo_lima-2o_via_de_acesso_renascer_2_ao_renascer_4.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura uma 2ª Via de Acesso que liga o Bairro Renascer II ao Bairro Renascer IV</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7123/requer._no_348_2021-ver._reinaldo_lima-pier_comunidade_rabo_da_gata.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7123/requer._no_348_2021-ver._reinaldo_lima-pier_comunidade_rabo_da_gata.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura a construção de um píer na Comunidade do Rabo da Gata, para atender melhor os pescadores e marisqueiros locais</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7124/requer._no_349_2021-ver._helon_cabral_-dentista_para_o_psf_siqueira_campos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7124/requer._no_349_2021-ver._helon_cabral_-dentista_para_o_psf_siqueira_campos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde destinar um dentista para o PSF-Siqueira Campos, em Camalaú</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7125/requer._no_350_2021-ver._divino_felizardo-coleta_de_lixo_rua_prefeito_joaquim_pessoa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7125/requer._no_350_2021-ver._divino_felizardo-coleta_de_lixo_rua_prefeito_joaquim_pessoa.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a realização de uma coleta de lixo (móveis velhos, sofás, eletrodomésticos e entulhos) despejado na Rua Prefeito Joaquim Pessoa, Lot. Jardim América, próximo ao nº 16, Quadra 77, que está dificultando o trânsito local e gerando proliferação de insetos e ratos</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7126/requer._no_351_2021-ver._divino_felizardo-rondas_ostensivas_arredores_das_agencia_bancarias_em_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7126/requer._no_351_2021-ver._divino_felizardo-rondas_ostensivas_arredores_das_agencia_bancarias_em_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Comandante da Polícia Militar da Paraíba e Secretaria Municipal de Segurança destinar uma guarnição para realizar rondas ostensivas nos arredores das agências bancárias de Cabedelo, principalmente nos horários de maior movimento</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7127/requer._no_352_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_joao_alencar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7127/requer._no_352_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_joao_alencar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação e drenagem da Rua João Alencar de Assunção, no Renascer 2, Loteamento Parque Esperança, bem como implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7128/requer._no_353_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_das_hortencias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7128/requer._no_353_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_das_hortencias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação e drenagem da Rua das Hortênsias, no Bairro Renascer 2, Lot. Parque Esperança, bem como implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7129/requer._no_354_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_alexandre_vieira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7129/requer._no_354_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_alexandre_vieira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação e drenagem da Rua Alexandre Vieira Nunes, no Bairro Renascer 2, Lot. Parque Esperança, bem como implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7130/requer._no_355_2021-ver._marcio_silva-instalacao_de_galeria_e_manutencao__rua__quatrocentos_e_setenta_e_cinco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7130/requer._no_355_2021-ver._marcio_silva-instalacao_de_galeria_e_manutencao__rua__quatrocentos_e_setenta_e_cinco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Defesa Civil e Infraestrutura providências para instalação de galeria ou efetuar nivelamento e manutenção da Rua Quatrocentos e Setenta e Cinco, Jardim Alfa, esquina com a Rua Quatrocentos e Setenta e Quatro, paralela a Rodovia Governador Antônio Mariz</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Dinho, Edvaldo Neto, Graça Rezende, Ivânio do Nascimento, José Pereira, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7134/requer._no_356_2021-ver._edvaldo_neto_e_outros-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7134/requer._no_356_2021-ver._edvaldo_neto_e_outros-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária Remota de 15/06/2021, das seguintes proposituras: "Projeto de Lei nº 040/2021 - Do Prefeito Municipal - Autoriza abertura de crédito especial no orçamento de 2021, para atender as despesas com a operação de crédito com o Banco da Caixa Econômica Federal e Banco do Brasil S/A, e dá outras providências; e Projeto de Lei nº 044/2021 - Do Prefeito Municipal - Cria requisitos e atribuições para os cargos de médico que compõem a Estrutura Administrativa da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7135/requer._no_357_2021-ver._edvaldo_neto-_intervalo_regimental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7135/requer._no_357_2021-ver._edvaldo_neto-_intervalo_regimental.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 15/06/2021, do Projeto de Lei Complementar nº 002/2021 - Do Prefeito Municipal - Altera o Código Tributário do Município de Cabedelo-PB - Lei Complementar nº 02/1997, e dá outras providências</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7151/requer._no_358_2021-ver._ivanio_da_miramar_-_auxilio_pescadores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7151/requer._no_358_2021-ver._ivanio_da_miramar_-_auxilio_pescadores.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente a concessão de um auxílio/benefício em favor dos pescadores da nossa cidade para a manutenção de suas embarcações</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7143/requer._no_359_2021-ver._wagner_do_solanense-pavimentacao_rua_professor_clodoaldo_trigueiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7143/requer._no_359_2021-ver._wagner_do_solanense-pavimentacao_rua_professor_clodoaldo_trigueiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar a Rua Professor Clodoaldo Trigueiro, localizada no bairro de Camboinha</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7144/requer._no_360_2021-ver._jose_pereira-operacao_tapa_buracos_loteamente_bela_vista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7144/requer._no_360_2021-ver._jose_pereira-operacao_tapa_buracos_loteamente_bela_vista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de realizar uma "Operação Tapa Buracos" no Loteamento Bela Vista, em Intermares</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7152/requer._no_361_2021-ver._jose_pereira_-_clube_terceira_idade_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7152/requer._no_361_2021-ver._jose_pereira_-_clube_terceira_idade_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade da Prefeitura ceder um espaço no bairro de Intermares para implantar a sede do Clube da Terceira Idade</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7145/requer._no_362_2021-ver._jose_pereira-lei_no_1.680_2013_inscricao_de_cep_e_novas_placas_indicativas_de_logradoros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7145/requer._no_362_2021-ver._jose_pereira-lei_no_1.680_2013_inscricao_de_cep_e_novas_placas_indicativas_de_logradoros.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Comunicação Social a execução da Lei nº 1.643/2013, que dispõe sobre a exploração publicitária nas placas indicativas de nomes de logradouros públicos; bem como a execução da Lei nº 1.680/2013, que determina a inscrição do CEP nas novas denominações e reposições de placas indicativas de logradouros públicos</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7146/requer._no_363_2021-ver.marcio_silva-diminuicao_da_taxa_de_iluminacao_publica_energia_de_fontes_renovaveis.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7146/requer._no_363_2021-ver.marcio_silva-diminuicao_da_taxa_de_iluminacao_publica_energia_de_fontes_renovaveis.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Finanças providências para realizar estudo para diminuição da taxa de Contribuição de Iluminação Pública para os consumidores finais de energia de fontes renováveis, conforme regulamentação da ANEEL</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7150/requer._no_364_2021-ver._andre_coutinho-_votos_de_aplausos-_secretario_municipal_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7150/requer._no_364_2021-ver._andre_coutinho-_votos_de_aplausos-_secretario_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao modelo de gestão pública municipal no enfrentamento e prevenção ao Covid-19, representado pelo honrado e competente Secretário Municipal de Saúde, Sr. Murilo Wagner Suassuna de Oliveira e demais membros da equipe de Saúde dos quadros do Município</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7153/requer._no_365_2021-ver._junior_paulo_-_desobstrucao_galerias_ruas_maria_jose_lucena_e_joao_pessoa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7153/requer._no_365_2021-ver._junior_paulo_-_desobstrucao_galerias_ruas_maria_jose_lucena_e_joao_pessoa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Proteção e Defesa Civil e Infraestrutura proceder com a realização de serviços de desobstrução das galerias pluviais e reformas das mesmas, situadas nas Ruas Maria José de Lucena e Rua Presidente João Pessoa, no bairro do Recanto do Poço</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7154/requer._no_366_2021-ver._junior_paulo_-_pavimentacao_e_drenagem_rua_celeste_miranda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7154/requer._no_366_2021-ver._junior_paulo_-_pavimentacao_e_drenagem_rua_celeste_miranda.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder com a realização de serviços de pavimentação e drenagem da Rua Celeste Miranda, no bairro Parque Esperança, bem como a implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7155/requer._no_367_2021-ver._junior_paulo_-_pavimentacao_e_drenagem_av._cap._joao_medeiros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7155/requer._no_367_2021-ver._junior_paulo_-_pavimentacao_e_drenagem_av._cap._joao_medeiros.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder com a realização de serviços de pavimentação e drenagem da Avenida Capitão João Maurício Campos de Medeiros, no bairro Portal do Poço</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7156/requer._no_368_2021-ver._edvaldo_neto_-_sistema_notificacao_eletronica_denatran.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7156/requer._no_368_2021-ver._edvaldo_neto_-_sistema_notificacao_eletronica_denatran.pdf</t>
   </si>
   <si>
     <t>Solicitar a SEMOB providências no sentido de aderir ao "Sistema de Notificação Eletrônica do DENATRAN"</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7157/requer._no_369_2021-ver._edvaldo_neto_-_pl_cursos_primeiros_socorros_profissonais_educacao_basica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7157/requer._no_369_2021-ver._edvaldo_neto_-_pl_cursos_primeiros_socorros_profissonais_educacao_basica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Procurador Geral do Município e as Secretarias de Educação e Saúde providências no sentido de estudar a implementação do Projeto de Lei que "Institui a obrigatoriedade da realização de cursos de primeiros socorros para professores e funcionários de estabelecimentos de ensino públicos e privados da educação básica no Município de Cabedelo, e institui o selo 'Fernando Macêdo', de capacitação em primeiros socorros"</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7166/requer._no_370_2021-ver._andre_coutinho-divulgacao_programa_sinal_vermelho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7166/requer._no_370_2021-ver._andre_coutinho-divulgacao_programa_sinal_vermelho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Políticas Públicas para as Mulheres e de Comunicação Social providências no sentido de realizar a divulgação do Programa "Sinal Vermelho", através de cartazes nos órgãos públicos, nas redes sociais do Município e em outdoors em pontos movimentados da cidade</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7167/requer._no_371_2021-_ver._alex_lucena-faixa_pedestre_cemiterio_camalau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7167/requer._no_371_2021-_ver._alex_lucena-faixa_pedestre_cemiterio_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Mobilidade Urbana e ao DNIT providências no sentido de implantar uma faixa de pedestre em frente ao cemitério da cidade, localizado as margens da BR 230, Km 02, bairro de Camalaú</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7168/requer._no_372_2021-ver._alex_lucena-pavimentacao_rua_quatrocentos__e__setenta_e_quatro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7168/requer._no_372_2021-ver._alex_lucena-pavimentacao_rua_quatrocentos__e__setenta_e_quatro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar a Rua Quatrocentos e setenta e quatro, no Loteamento Parque Esperança, no bairro do Renascer</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7169/requer._no_373_2021-ver._edvaldo_neto-educacao_para_o_transito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7169/requer._no_373_2021-ver._edvaldo_neto-educacao_para_o_transito.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, SEMOB e Secretaria de Educação providências no sentido de estudar a implementação de Projeto de Lei que "Dispõe sobre a inclusão do conteúdo 'Educação para o Trânsito' na grade curricular das escolas públicas e privadas do Município de Cabedelo</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7170/requer._no_374_2021-ver._edvaldo_neto-forum_da_juventude-retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7170/requer._no_374_2021-ver._edvaldo_neto-forum_da_juventude-retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar a Câmara Municipal de Cabedelo a realização do "Fórum Municipal da Juventude com o tema: Jovem como instrumento de transformação da sociedade cabedelense", no dia 12 de agosto do corrente ano</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7171/requer._no_375_2021-_ver._ivanio_do_nascimento-nome_praca_manoel_jose_das_neves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7171/requer._no_375_2021-_ver._ivanio_do_nascimento-nome_praca_manoel_jose_das_neves.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente nomear de "Praça Manoel José das Neves" a praça localizada na Rua Castelo Branco, bairro de Ponta de Matos, bem como a instalação de placa na referida placa</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7172/requer._no_376_2021-ver._jose_pereira-recuperacao_parque_infantil.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7172/requer._no_376_2021-ver._jose_pereira-recuperacao_parque_infantil.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a manutenção da Praça do Açaí, no bairro de Intermares, com serviços de pintura, recuperação de equipamentos danificados no parque infantil, manutenção nas redes da quadra de esportes e demais itens necessários</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7173/requer._no_377_2021-ver._jose_pereira-pavimentacao_ruas_moacir_dantas_e_manuel_barbosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7173/requer._no_377_2021-ver._jose_pereira-pavimentacao_ruas_moacir_dantas_e_manuel_barbosa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura que sejam incluídas no Programa Pavimenta Cabedelo as Ruas Antônio Moacir Dantas e Manoel Barbosa de Araújo, no bairro Amazônia Park</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7174/requer._no_378_2021-ver._marcio_silva-parceria_cartorio_certidao_nascimento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7174/requer._no_378_2021-ver._marcio_silva-parceria_cartorio_certidao_nascimento.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Saúde parceria com o cartório para que os nascidos no Hospital e Maternidade Municipal Padre Alfredo Barbosa saiam com sua Certidão de Nascimento antes da alta hospitalar</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7175/requer._no_379_2021-ver._andre_coutinho-escola_de_idiomas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7175/requer._no_379_2021-ver._andre_coutinho-escola_de_idiomas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui Escola de Idiomas no Município de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Dinho, Evilásio Cavalcanti, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7176/requer._no_380_2021-ver._janderson_brito-urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7176/requer._no_380_2021-ver._janderson_brito-urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária Remota de 03/08/2021, do "Projeto de Lei nº 051/2021 - Do Prefeito Municipal - Determina suspender pelo prazo de 60 (sessenta) dias a vacinação contra a covid-19, do cidadão que se recusar a ser imunizado em virtude da escolha do fabricante do imunizante, e dá outras providências"</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7192/requer._no_381_2021-ver._jose_pereira-programa_pavimenta_cabedelo-renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7192/requer._no_381_2021-ver._jose_pereira-programa_pavimenta_cabedelo-renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo, da Rua João Clementino Gomes, no bairro do Renascer</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7193/requer._no_382_2021-ver._ivanio_da_miramar-aparelho_de_espirometria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7193/requer._no_382_2021-ver._ivanio_da_miramar-aparelho_de_espirometria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente a aquisição de um aparelho de espirometria, que realiza teste de função pulmonar, avaliando e diagnosticando doenças respiratórias e sequelas decorrentes da Covid-19</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7194/requer._no_383_2021-ver._andre_coutinho-minuta_pl_turismo_educativo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7194/requer._no_383_2021-ver._andre_coutinho-minuta_pl_turismo_educativo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Cria no âmbito do Município de Cabedelo, o Projeto Turismo Educativo e dá outras providências"</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7195/requer._no_384_2021-ver._jose_pereira-revisao_da_rede_eletrica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7195/requer._no_384_2021-ver._jose_pereira-revisao_da_rede_eletrica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Diretor Presidente da Energisa Paraíba providências no sentido de realizar revisão da rede elétrica do Loteamento Bela Vista e todo o bairro de Intermares</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7196/requer._no_385_2021-ver._evilasio_cavalcanti-minuta_pl_jogo_de_xadrez.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7196/requer._no_385_2021-ver._evilasio_cavalcanti-minuta_pl_jogo_de_xadrez.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui incentivo à prática do Jogo de Xadrez nas escolas, praças e bibliotecas municipais, e a promoção de campeonatos escolares municipais para crianças e adolescentes"</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7197/requer._no_386_2021-ver._evilasio_cavalcanti-minuta_pl_prevencao_ao_diabetes_nas_creches_e_escolas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7197/requer._no_386_2021-ver._evilasio_cavalcanti-minuta_pl_prevencao_ao_diabetes_nas_creches_e_escolas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui o Programa de Prevenção ao Diabetes nas Creches e Escolas Públicas Municipais"</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7198/requer._no_387_2021-ver._alex_lucena-pavimentacao_rua_francisco_pilar_e_maria_do_pace_rocco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7198/requer._no_387_2021-ver._alex_lucena-pavimentacao_rua_francisco_pilar_e_maria_do_pace_rocco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar as Ruas Francisco Pilar, Doze de Dezembro e Mara do Pace Rocco, no bairro de Camboinha</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7199/requer._no_388_2021-ver._marcio_silva-campanha_incentivo_a_vacinacao_de_comunidades_carentes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7199/requer._no_388_2021-ver._marcio_silva-campanha_incentivo_a_vacinacao_de_comunidades_carentes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Saúde estudar a possibilidade de criar campanha de conscientização e incentivo de vacinação para os moradores das comunidades carentes, bem como que os agentes comunitários e profissionais de saúde levem vacinação aos moradores dessas comunidades</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7200/requer._no_389_2021-ver._joedson_ferreira_dinho-substituicao_lampadas_led.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7200/requer._no_389_2021-ver._joedson_ferreira_dinho-substituicao_lampadas_led.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a substituição das lâmpadas convencionais da Rua João Castor de Sena, no bairro Jardim Brasília, por lâmpadas de led</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7201/requer._no_390_2021-ver._junio_paulo-pavimentacao_rua_solon_lopes_e_jose_eliziario_e_lampadas_led.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7201/requer._no_390_2021-ver._junio_paulo-pavimentacao_rua_solon_lopes_e_jose_eliziario_e_lampadas_led.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder a realização de serviços de recuperação de pontos da pavimentação na Rua Solon Lopes de Mendonça e Rua José Eliziário da Silva, no bairro de Monte Castelo, bem como a implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7202/requer._no_391_2021-ver._junior_paulo-pavimentacao_rua_elizabeth_alves_galvao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7202/requer._no_391_2021-ver._junior_paulo-pavimentacao_rua_elizabeth_alves_galvao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação asfáltica em toda Rua Elizabeth Alves Galvão, no Centro</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Dinho, Divino Felizardo, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Júnior Paulo, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7203/requer._no_392_2021-ver._andre_coutinho-urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7203/requer._no_392_2021-ver._andre_coutinho-urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 10/08/2021, do "Projeto de Lei nº 054/2021 - Do Vereador André Coutinho - Dispõe sobre a semana da prevenção e combate à violência na internet (cyberbullying)"</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7220/requer._no_393_2021-ver._evilasio_cavalcanti-_sessao_especial_setembro_amarelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7220/requer._no_393_2021-ver._evilasio_cavalcanti-_sessao_especial_setembro_amarelo.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial referente a Campanha de Prevenção ao Suicídio, o Setembro Amarelo</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7221/requer._no_394_2021-ver._evilasio_cavalcanti-sessao_especial_outubro_rosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7221/requer._no_394_2021-ver._evilasio_cavalcanti-sessao_especial_outubro_rosa.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, no dia 05 de outurbro de 2021, no Salão Nobre do Cabedelo Clube, em alusão a Campanha Internacional do Outubro Rosa, com o objetivo de debater sobre o câncer de mama</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7264/requer._no_395_2021-ver._evilasio_cavalcanti-sessao_especial_novembro_azul.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7264/requer._no_395_2021-ver._evilasio_cavalcanti-sessao_especial_novembro_azul.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na primeira semana do mês de novembro de 2021,sobre o lançamento do calendário de atividades do Novembro Azul</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7210/requer._no_396_2021-ver._edvaldo_neto-_distribuicao_de_sopa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7210/requer._no_396_2021-ver._edvaldo_neto-_distribuicao_de_sopa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social providências no sentido de retornar com a distribuição da sopa as pessoas em situação de vulnerabilidade social</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7211/requer._no_397_2021-ver._edvaldo_neto-sessao_especial_inclusao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7211/requer._no_397_2021-ver._edvaldo_neto-sessao_especial_inclusao.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade remota, para debater políticas públicas de inclusão de pessoas com deficiência, no dia 21 de setembro de 2021, data alusiva ao Dia Nacional de Luta das Pessoas com Deficiência</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7212/requer._no_398_2021-ver._wagner_solannense-_pavimentacao_rua_mar_azul.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7212/requer._no_398_2021-ver._wagner_solannense-_pavimentacao_rua_mar_azul.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de pavimentar a Rua Mar Azul, no Bairro Jardim Oceania</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7213/requer._no_399_2021-ver._ivanio_da_miramar_-creche_ponta_de_matos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7213/requer._no_399_2021-ver._ivanio_da_miramar_-creche_ponta_de_matos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação estudar a possibilidade da construção de uma creche no bairro de Ponta de Matos</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7214/requer._no_400_2021-ver._alex_lucena-_balanca_digital_mercado_publico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7214/requer._no_400_2021-ver._alex_lucena-_balanca_digital_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de implantar uma balança digital no Mercado Público Municipal Francisco Figueiredo</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7215/requer._no_401_2021-ver._alex_coutinho-pavimentacao_ruas_prof._josenilda_do_socorro_juvencio_coelho_e_benedito_fernades.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7215/requer._no_401_2021-ver._alex_coutinho-pavimentacao_ruas_prof._josenilda_do_socorro_juvencio_coelho_e_benedito_fernades.pdf</t>
   </si>
   <si>
     <t>Solcitar ao Prefeito Municipal providências no sentido de pavimentar as Ruas Prof. Josenilda do Socorro Vieira, Juvêncio Coelho de Carvalho e Benedito Fernandes Vieira, no bairro de Camboinha</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7241/requer._no_402_2021-ver._junior_paulo-pavimentacao_e_drenagem_av._jose_ferreira_de_moises.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7241/requer._no_402_2021-ver._junior_paulo-pavimentacao_e_drenagem_av._jose_ferreira_de_moises.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar serviços de pavimentação e drenagem da Av. José Ferreira de Moraes, no bairro Parque Esperança</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7216/requer._no_403_2021-ver._andre_coutinho-votos_de_aplausos_covid-19.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7216/requer._no_403_2021-ver._andre_coutinho-votos_de_aplausos_covid-19.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a todos os profissionais de Saúde que estão na lina de frente da campanha de vacinação contra a Covid-19, bem como ao Secretário Municipal de Saúde, Murilo Suassuna e a gestão do Prefeito Municipal, Vitor Hugo Peixoto Castelliano e do Vice-Prefeito, Mersinho Lucena, por Cabedelo ter sido a primeira cidade da região metropolitada a vacinar 18+ (maiores de dezoito anos)</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7217/requer._no_404_2021-ver._andre_coutinho-minuta_pl_disciplina_educacao_financeira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7217/requer._no_404_2021-ver._andre_coutinho-minuta_pl_disciplina_educacao_financeira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a inciativa do Projeto de Lei que "Institui como disciplina, no currículo do ensino infantil e fundamental, a educação financeira e dá outras providências"</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7222/requer._no_405_2021-_ver._jose_pereira-calcamento_rua_mar_salgado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7222/requer._no_405_2021-_ver._jose_pereira-calcamento_rua_mar_salgado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a complementação do calçamento da Rua Mar Salgado, em Intermares</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7223/requer._no_406_2021-_ver._jose_pereira-_operacao_taba_buraco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7223/requer._no_406_2021-_ver._jose_pereira-_operacao_taba_buraco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Defesa Civil e Infraestrutura providências no sentido de realizar a "Operação Tapa Buraco" nas ruas que já possuem calçamento e uma máquina para serviço de terraplanagem para as não calçadas, no Distrito Industrial, no bairro do Renascer</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7218/requer._no_407_2021-ver._marcio_silva-pavimentacao_rua_golfo_de_san_matias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7218/requer._no_407_2021-ver._marcio_silva-pavimentacao_rua_golfo_de_san_matias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Infraestrutura providências no sentido de realizar o serviço de pavimentação da Rua Golfo de San Matias, em Intermares</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7219/requer._no_408_2021-ver._janderson_brito-inclusao_pauta_pl_no_0052_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7219/requer._no_408_2021-ver._janderson_brito-inclusao_pauta_pl_no_0052_2021.pdf</t>
   </si>
   <si>
     <t>Inclusão na Ordem do Dia da Sessão de 17/08/2021 o Projeto de Lei nº 052/2021 - Do Prefeito Municipal - "Altera o art. 1º da Lei nº 1.543, de 19 de outubro de 2011, e dá outras providências"</t>
   </si>
   <si>
     <t>7242</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7242/requer._no_409_2021-ver._evilasio_cavalcanti_rgularizacao_fundiaria_programa_habita_legal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7242/requer._no_409_2021-ver._evilasio_cavalcanti_rgularizacao_fundiaria_programa_habita_legal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal para que, em conjunto com a Secretaria de Planejamento Urbano e Habitação e outros órgãos e secretarias competentes, estudar a possibilidade de regularização fundiária de trechos situados no bairro Jardins Alfa, Beta e Gama, o incluindo no Programa Habita Legal</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7224/requer._no_410_2021-ver._divino_felizardo-_sessao_especial-_retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7224/requer._no_410_2021-ver._divino_felizardo-_sessao_especial-_retirado.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial de Audiência Pública, na modalidade híbrida, em data a ser agendada, com o objetivo de debater o Projeto de Lei Complementar nº 003/2021 - Do Prefeito Municipal - "Institui o Regime de Previdência Complementar no âmbito do Município de Cabedelo; fixa o limite máximo para concessão de aposentadorias e pensões pelo Regime de Previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a Plano de Benefícios de Previdência Complementar, e dá outras providências"</t>
   </si>
   <si>
     <t>7243</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7243/requer._no_411_2021-ver._andre_coutinho-minuta_pl_centro_de_acolhimento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7243/requer._no_411_2021-ver._andre_coutinho-minuta_pl_centro_de_acolhimento.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de construir um Centro de Acolhimento aos Animais Abandonados e adotar a iniciativa do Projeto de Lei que "Autoriza o Poder Executivo a criar Centro de Acolhimento aos Animais Abandonados no âmbito do Município de Cabedelo, e dá outras providências"</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7225/requer._no_412_2021-ver._herlon_cabral-iluminacao_pracas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7225/requer._no_412_2021-ver._herlon_cabral-iluminacao_pracas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de poda, pintura, capinação, iluminação e manutenção em geral da Praça Pedro Américo, Praça da Palmeira e Praça da Rodinha</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7226/requer._no_413_2021-ver._herlon_cabral-censo_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7226/requer._no_413_2021-ver._herlon_cabral-censo_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Saúde, Assistência Social e Políticas Públicas para as Mulheres, estudo de viabilidade de realização de um censo municipal com a finalidade de apurar a quantidade de pessoas com deficiência em Cabedelo, com impedimento de longo prazo de natureza física, mental, intelectual ou sensorial, a qualidade de vida delas e de suas famílias, com o objetivo de estruturar políticas públicas municipais necessárias e suficientes para promover melhoria de vida delas e suas famílias</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7227/requer._no_414_2021-ver._edvaldo_neto-reforco_escolar_escolas_publicas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7227/requer._no_414_2021-ver._edvaldo_neto-reforco_escolar_escolas_publicas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação providências no sentido de estudar a possibilidade de implementação de "Reforço Escolar aos alunos da Rede Pública de Ensino"</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7228/requer._no_415_2021-ver._edson_da_otica-patrol_ruas_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7228/requer._no_415_2021-ver._edson_da_otica-patrol_ruas_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar patrol para passar nas Ruas Parque Esperança e Nossa Senhora da Conceição, no Renascer II</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7229/requer._no_416_2021-ver._edson_da_otica-atendimento_itinerante_bolsa_familia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7229/requer._no_416_2021-ver._edson_da_otica-atendimento_itinerante_bolsa_familia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Cria o Programa Itinerante do Cadastro Único e Programa Bolsa Família e dá outras providências"</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7230/requer._no_417_2021-ver._janderson_brito-programa_mais_asfalto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7230/requer._no_417_2021-ver._janderson_brito-programa_mais_asfalto.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura incluir no "Programa + Asfalto" o pavimento asfáltico em toda extensão do binário que liga o bairro do Poço ao bairro de Ponta de Campina</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7231/requer._no_418_2021-ver._janderson_brito-minuta_pl_incentivo_ao_esporte.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7231/requer._no_418_2021-ver._janderson_brito-minuta_pl_incentivo_ao_esporte.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte, Juventude e Lazer providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Cria o Programa Municipal de Incentivo ao Esporte, institui o Fundo Municipal de Apoio ao Esporte e dá outras providências"</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7232/requer._no_419_2021-ver._junior_paulo-implantacao_de_rampas_de_piso_tatil.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7232/requer._no_419_2021-ver._junior_paulo-implantacao_de_rampas_de_piso_tatil.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder a realização de serviços de implantação de rampas de piso tátil para pessoas com deficiências, de acordo com a LBI-13.146, de julho de 2015, em todas as praças do Município</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7233/requer._no_420_2021-ver._junior_paulo-votos_de_aplausos_atleta_joao_roberto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7233/requer._no_420_2021-ver._junior_paulo-votos_de_aplausos_atleta_joao_roberto.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao jovem atleta João Roberto Pereira da Silva</t>
   </si>
   <si>
     <t>7244</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7244/requer._no_421_2021-ver._andre_coutinho-patrulhamento_de_praias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7244/requer._no_421_2021-ver._andre_coutinho-patrulhamento_de_praias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo providências no sentido de realizar a aquisição de veículos e equipamentos especializados no patrulhamento de praias, orla e pontos turísticos no Município de Cabedelo</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7245/requer._no_422_2021-ver._alex_lucena-pavimentacao_ruas_prof._cleberto_silva_e_clodoaldo_trigueiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7245/requer._no_422_2021-ver._alex_lucena-pavimentacao_ruas_prof._cleberto_silva_e_clodoaldo_trigueiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de incluir no Programa Pavimenta Cabedelo as Ruas Prof. Cleberto Silva Fonseca e Prof. Clodoaldo Trigueiro, ambas no sentido BR 230 praia</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7246/requer._no_423_2021-ver._alex_lucena-pavimentacao_ruas_aurelio_guedes_e_karina_zaguel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7246/requer._no_423_2021-ver._alex_lucena-pavimentacao_ruas_aurelio_guedes_e_karina_zaguel.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de incluir no Programa Pavimenta Cabedelo as Ruas Aurélio Guedes Cavalcante, Karina Zaguel Mendonça e Ivo Souto Maior, sentido BR 230 praia</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7247/requer._no_424_2021-ver._edvaldo_neto-palestras_educativas_combate_as_drogas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7247/requer._no_424_2021-ver._edvaldo_neto-palestras_educativas_combate_as_drogas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui a obrigatoriedade de realização de palestras educativas e preventivas de combate às drogas nas atividades dos estabelecimentos de ensino do Município e dá outras providências"</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7248/requer._no_425_2021-ver._edvaldo_neto-denomina_quadra_campina_da_vila_gilberto_pereira_neto_nunes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7248/requer._no_425_2021-ver._edvaldo_neto-denomina_quadra_campina_da_vila_gilberto_pereira_neto_nunes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para denominar de Quadra Gilberto Pereira Nunes Neto a atual quadra da Campina da Vila</t>
   </si>
   <si>
     <t>7249</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7249/requer._no_426_2021-ver._jose_pereira-recuperacao_rua_petronilio_olimpio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7249/requer._no_426_2021-ver._jose_pereira-recuperacao_rua_petronilio_olimpio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a recuperação completa da Rua Pretronílio Olímpio de Moura, no bairro do Recanto do Poço</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7250/requer._no_427_2021-ver._jose_pereira-setembro_verde.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7250/requer._no_427_2021-ver._jose_pereira-setembro_verde.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municpal a adesão nos prédios públicos municipais, referente ao SETEMBRO VERDE sobre a Conscientização da Doação de Órgãos e Tecidos, instalando iluminação verde no período noturno</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7251/requer._no_428_2021-ver._junior_paulo-prevencao_as_drogas-retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7251/requer._no_428_2021-ver._junior_paulo-prevencao_as_drogas-retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação prodecer com estudo de viabilidade para realização da Criação de um Plano Escolar de Prevenção as Drogas (PEPD), titulado de "Projeto DIGA NÃO AS DROGAS", visando qualificar os educadores da Rede de Ensino Público Municipal</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7266/requer._no_429_2021-ver._andre_coutinho-implantar_codigo_da_vigilancia_sanitaria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7266/requer._no_429_2021-ver._andre_coutinho-implantar_codigo_da_vigilancia_sanitaria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Procuradoria do Município e Diretoria da Vigilância Sanitária providênicas no sentido de confeccionar e implantar, no Município de Cabedelo/PB, um Código da Vigilância Sanitária Municipal</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7435/requer._no_430_3021-ver._andre_coutinho-protocolo_de_averiguacao-criancas_e_adolescentes_em_situacao_de_violencia_domestica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7435/requer._no_430_3021-ver._andre_coutinho-protocolo_de_averiguacao-criancas_e_adolescentes_em_situacao_de_violencia_domestica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação providências no sentido de implantar, no Município de Cabedelo/PB, protocolo de averiguação e acompanhamento de crianças e adolescentes que apresentam atitudes características da vivência de violência doméstica no âmbito familiar</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7301/requer._no_431_2021-ver._andre_coutinho_-_pl_selo_estabelecimento_seguro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7301/requer._no_431_2021-ver._andre_coutinho_-_pl_selo_estabelecimento_seguro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a criação do Selo Estabelecimento Seguro, para premiação semestral de empresas prestadoreas de serviço na área de alimentos (bares, restaurantes e similares), que atendam às normas legais e regulamentares, e dá outras providências"</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7252/requer._no_432_2021-ver._janderson_brito-capacitacao_manipulacao_de_alimentos_vendedores_ambulantes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7252/requer._no_432_2021-ver._janderson_brito-capacitacao_manipulacao_de_alimentos_vendedores_ambulantes.pdf</t>
   </si>
   <si>
     <t>Solicitar as Secretarias de Indústria, Comércio, Ciência, Tecnologia e Portos e de Turismo avaliar a possibilidade de realizar capacitação nas áreas de Atendimento ao Público e Manipulação de Alimentos entre os vendedores ambulantes</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7253/requer._no_433_2021-ver._janderson_brito-festival_gastronomico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7253/requer._no_433_2021-ver._janderson_brito-festival_gastronomico.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Turismo a criação do Festival Gastronômico do Município de Cabedelo, fazendo honras a nossa vasta diversidade culinária e visando o desenvolvimento econômico, cultural e turístico do Município</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Janderson Brito, José Pereira, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7254/requer._no_434_2021-ver._janderson_brito-urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7254/requer._no_434_2021-ver._janderson_brito-urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 31/08/2021, do "Projeto de Lei nº 066/2021 - Do Prefeito Municipal - Altera o art. 3º da Lei nº 2.105, de 25 de março de 2021, neste Município"</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7265/requer._no_435_2021-ver._edvaldo_neto-sessao_especial_semana_nacional_do_transito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7265/requer._no_435_2021-ver._edvaldo_neto-sessao_especial_semana_nacional_do_transito.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, no dia 20 de setembro do corrente ano, na modalidade híbrida, alusiva a Semana Nacional de Trânsito, nos moldes do artigo 326 do CBT, para abordagem dos temas: A educação para o trânsito nas escolas e respeito e responsabilidade no trânsito</t>
   </si>
   <si>
     <t>7436</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7436/requer._no_436_2021-ver._andre_coutinho-regularizacao_fundiaria_do_bairro_salinas_do_ribamar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7436/requer._no_436_2021-ver._andre_coutinho-regularizacao_fundiaria_do_bairro_salinas_do_ribamar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento Urbano e Habitação e de Controle do Uso e Ocupação do Solo providências no sentido de proceder com estudos e execução da regularização fundiária do bairro Salinas do Ribamar</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7267/requer._no_437_2021-ver._andre_coutinho-votos_de_aplausos_escola_rebotica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7267/requer._no_437_2021-ver._andre_coutinho-votos_de_aplausos_escola_rebotica.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Projeto Escola de Robótica da Secretaria de Educação Municipal e aos alunos da Rede Municipal de Ensino, que obtiveram classificação na Etapa Regional da Olimpíada Brasileira de Robótica (OBR), ocorrida no último dia 14 de julho, para representar a Paraíba na etapa nacional</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7268/requer._no_438_2021-ver._reinaldo_lima-reforma_e_ampliacao__escola_jose_verissimo_de_andrade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7268/requer._no_438_2021-ver._reinaldo_lima-reforma_e_ampliacao__escola_jose_verissimo_de_andrade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a reforma e ampliação da Escola Municipal maria José Veríssimo de Andrade, no Bairro Renascer IV</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7269/requer._no_439_2021-_ver._reinaldo_lima-incluir_pavimenta_iv_a_rua_santa_guia_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7269/requer._no_439_2021-_ver._reinaldo_lima-incluir_pavimenta_iv_a_rua_santa_guia_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo IV, da Rua Santa Guia, no Renascer II</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7270/requer._no_440_2021-ver._jose_pereira-estudo_financeiro_construcao_portal_turistico_entrada_da_cidade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7270/requer._no_440_2021-ver._jose_pereira-estudo_financeiro_construcao_portal_turistico_entrada_da_cidade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria responsável estudo financeiro para a construção de um Portal Turístico na entrada da cidade</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7271/requer._no_441_2021-ver._jose_pereira-instalacao_de_placas_belingue_pontos_turisticos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7271/requer._no_441_2021-ver._jose_pereira-instalacao_de_placas_belingue_pontos_turisticos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria responsável a instalação de placas de sinalização bilíngue (português-inglês), indicando acesso a todos os pontos turísticos da cidade</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7272/requer._no_442_2021-ver._edvaldo_neto-reformar_e_vitalizar_mercado_francisco_figueiredo_de_lima_mercado_do_peixe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7272/requer._no_442_2021-ver._edvaldo_neto-reformar_e_vitalizar_mercado_francisco_figueiredo_de_lima_mercado_do_peixe.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências para reformar e revitalizar o Mercado Francisco Figueiredo de Lima, popularmente conhecido como Mercado do Peixe</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7284/requer._no_443_2021-ver._andre_coutinho-capeamento_asfaltico_das_ruas_heitor_gusmao_monsenhor_walfredo_leal_praca_venancio_neiva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7284/requer._no_443_2021-ver._andre_coutinho-capeamento_asfaltico_das_ruas_heitor_gusmao_monsenhor_walfredo_leal_praca_venancio_neiva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Seinfra providências no capeamento asfáltico das Ruas Heitor Gusmão, Monsenhor Valfredo Leal, Praça Venâncio Neiva, Dr. João da Mata, no bairro do Centro</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7273/requer._no_444_2021-ver._wagner_do_solanense-instalar_barreira_de_contencao_rua_solon_de_lucena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7273/requer._no_444_2021-ver._wagner_do_solanense-instalar_barreira_de_contencao_rua_solon_de_lucena.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de instalar barreira de contenção e sinalizar a curva a beira mar que fica situada no fianl da Rua Solon de Lucena, sentido Avenida Atlântica, em Ponta de Matos</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7274/requer._no_445_2021-ver._janderson_brito_-_criacao_espaco_da_mulher.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7274/requer._no_445_2021-ver._janderson_brito_-_criacao_espaco_da_mulher.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias Municipais de Políticas Públicas para Mulheres e de Assistência Social a criação do Espaço da Mulher, destinado a atividades inclusivas, com cursos de capacitação voltados ao mercado de trabalho, oficinas de artesanato, atividades de embelezamento, ações preventivas voltadas à saúde da mulher, oficinas jurídicas sobre direitos da mulher e oficinas de socialização familiar, serviços de assisência psicológica, nutricional e dentária</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7285/requer._no_446_2021-ver._janderson_brito-hospital_publico_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7285/requer._no_446_2021-ver._janderson_brito-hospital_publico_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de um Hospital Público Veterinário no Município para prestar atendimento de urgência, emergência e rotina aos animais domésticos de proprietários comprovados de baixa renda, abandonados ou em situação de rua</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7275/requer._no_447_2021-ver._janderson_brito_-_sistema_ar_condicionado_salas_escolas_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7275/requer._no_447_2021-ver._janderson_brito_-_sistema_ar_condicionado_salas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação providências no sentido de implantar sistema de ar condicionado nas salas das escolas da rede municipal de ensino, trazendo conforto e qualidade estrutural aos alunos, permitindo maior concentração e participação nas atividades curriculares</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7276/requer._no_448_2021-ver._alex_lucena-_lampadas_led_rua_nilo_montenegro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7276/requer._no_448_2021-ver._alex_lucena-_lampadas_led_rua_nilo_montenegro.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de substituir as luminárias existentes na Rua Nilo Montenegro, no bairro de Jardim Camboinha, por luminárias de led em toda sua extensão</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7277/requer._no_449_2021-ver._alex_lucena-_pl_interpretes_libras_reparticoes_publicas_e_privadas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7277/requer._no_449_2021-ver._alex_lucena-_pl_interpretes_libras_reparticoes_publicas_e_privadas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a obrigação da presença de Intérpretes da Língua Brasileira de Sinais (Libras), no horário de atendimento ao público, em repartições públicas ou privadas, no âmbito do Município de Cabedelo, e dá outras providências", junto a criação de uma Central de Intérpretes de Libras, nomeado como "A Voz do Surdo", no organograma da Secretaria de Assistência Social</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7278/requer._no_450_2021-ver._marcio_silva_-_zonas_processamento_exportacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7278/requer._no_450_2021-ver._marcio_silva_-_zonas_processamento_exportacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Muncipal, bem como a Secretaria de Indústria, Comércio, Ciência Tecnologia e Portos providências no sentido de estudar a implantação das Zonas de Processamento de Exportação (ZPE)</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7279/requer._no_451_2021-ver._marcio_silva_-_pavimentacao_rua_prof._salatiel_medeiros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7279/requer._no_451_2021-ver._marcio_silva_-_pavimentacao_rua_prof._salatiel_medeiros.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Infraestrutura providências no sentido de realizar serviço de pavimentação na Rua Professor Salatiel Fernando de Medeiros, no Recanto do Poço</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7280/requer._no_452_2021-ver._junor_paulo_-_lampadas_led_jardim_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7280/requer._no_452_2021-ver._junor_paulo_-_lampadas_led_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar serviços de troca das luminárias convencionais, por luminárias em led, em todo o bairro Jardim Brasília</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7377/requer._no_453_2021-ver._junior_paulo_-_cobertura_e_pintura_quadra_jd_manguinhos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7377/requer._no_453_2021-ver._junior_paulo_-_cobertura_e_pintura_quadra_jd_manguinhos.pdf</t>
   </si>
   <si>
     <t>Solcitar ao Prefeito Municipal, Secretaria de Esporte, Juventude e Lazer e secretarias competentes a instalação de uma cobertura e nova pintura de demarcação esportiva para a quadra poliesportiva na nova praça do bairro de Jardim Manguinhos</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7302/requer._no_454_2021-ver._junior_paulo_-_regularizacao_fundiaria_comunidade_taliba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7302/requer._no_454_2021-ver._junior_paulo_-_regularizacao_fundiaria_comunidade_taliba.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento Urbano e Habitação e de Controle do Uso e Ocupação do Solo proceder com estudo e realização da regularização fundiária da Comunidade "Talibã", no Bairro de Jardim Oceania</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7286/requer._no_455_2021-ver._andre_coutinho-minuta_programa_educacao_nota_10.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7286/requer._no_455_2021-ver._andre_coutinho-minuta_programa_educacao_nota_10.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui, no âmbito do Poder Executivo Municipal, o Programa 'Educação Nota 10', e dá outras providências"</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7287/requer._no_456_2021-ver._evilasio_cavalcanti-pavimenta_rua_maurilio_alencar_cavalcante.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7287/requer._no_456_2021-ver._evilasio_cavalcanti-pavimenta_rua_maurilio_alencar_cavalcante.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão no "Programa Pavimenta Cabedelo" da rua Maurílio Alencar Cavalcante, no bairro de Jardim América</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7411/requer._no_457_2021-ver._evilasio_cavalcanti_-_calcamento_rua_getulio_vargas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7411/requer._no_457_2021-ver._evilasio_cavalcanti_-_calcamento_rua_getulio_vargas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no "Programa Pavimenta Cabedelo", da Rua Presidente Getúlio Vargas, no Renascer II</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7303/requer._no_458_2021-ver._evilasio_cavalcanti_-_museu_historico_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7303/requer._no_458_2021-ver._evilasio_cavalcanti_-_museu_historico_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a revitalização e modernização da antiga Prefeitura, localizada na Rua Aderbal Piragibe, visando a construção de um Museu Histórico Municipal na Cidade</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7304/requer._no_459_2021-ver._evilasio_cavalcanti_-_espaco_identificacao_km_0.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7304/requer._no_459_2021-ver._evilasio_cavalcanti_-_espaco_identificacao_km_0.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo a criação de um "Espaço de Identificação" para os ciclistas e motoqueiros (turistas), no Km 0, localizado na Praça dos Marinheiros, Centro</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7305/requer._no_460_2021-ver._junior_paulo_-_manutencao_praca_do_moinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7305/requer._no_460_2021-ver._junior_paulo_-_manutencao_praca_do_moinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Esporte, Juventude e Lazer proceder, em caráter de urgência, a realização de serviços de manutenção da "Praça do Moinho", localizada entre os bairros de Camalaú e Jardim Brasília, bem como implantação de equipamentos de atividades físicas para idosos e de lazer das crianças, além da construção de quadra poliesportiva</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7288/requer._no_461_2021-ver._jose_pereira-votos_de_aplausos_secretario_yussef_asevedo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7288/requer._no_461_2021-ver._jose_pereira-votos_de_aplausos_secretario_yussef_asevedo.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Senhor Secretário Yussef Asevêdo de Oliveira, pelo valoroso e competente trabalho desempenhado na Secretaria da Receita Municipal de Cabedelo, estendendo-se à sua equipe de servidores</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7289/requer._no_462_2021-ver._jose_pereira-pavimenta_2022_a_rua_mar_do_caribe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7289/requer._no_462_2021-ver._jose_pereira-pavimenta_2022_a_rua_mar_do_caribe.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão no Programa Pavimenta Cabedelo 2022 da Rua Mar do Caribe, no bairro Portal do Poço</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7290/requer._no_463_2021-ver._alex_lucena-_reforma_e_ampliacao_do_caee_centro_de_atendimento_educacional_especializado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7290/requer._no_463_2021-ver._alex_lucena-_reforma_e_ampliacao_do_caee_centro_de_atendimento_educacional_especializado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de reformar e ampliar o CAEE (Centro de Atendimento Educacional Especializado), buscando mais conforto às crianças com deficiência física que ali são atendidas</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7291/requer._no_464_2021-ver._janderson_brito-centro_referencia_capacitacao_maritimos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7291/requer._no_464_2021-ver._janderson_brito-centro_referencia_capacitacao_maritimos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a criação do Centro de Referência, Capacitação e Apoio aos Marítimos de Cabedelo</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7292/requer._no_465_2021-ver._marcio_silva-_desenvolver_projetos_areas_verdes_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7292/requer._no_465_2021-ver._marcio_silva-_desenvolver_projetos_areas_verdes_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como ao Secretário do Meio Ambiente, Pesca e Aquicultura estudar a possibilidade de desenvolver projetos para implantação/construção de áreas verdes no bairro de Intermares</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7293/requer._no_466_2021-ver._divino_felizardo-_farmacia_solidaria_pet.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7293/requer._no_466_2021-ver._divino_felizardo-_farmacia_solidaria_pet.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui o Programa Farmácia Solidária Pet, a ser desenvolvido no Centro de Zoonoses do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7294/requer._no_467_2021-ver._herlon_cabral-servicos_de_poda_pintura_capinacao_iluminacao_praca_campina_da_vila.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7294/requer._no_467_2021-ver._herlon_cabral-servicos_de_poda_pintura_capinacao_iluminacao_praca_campina_da_vila.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de poda, pintura, capinação, iluminação e manutenção em geral da Praça Campina da Vila</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7315/requer._no_468_2021-ver._herlon_cabral-_relatorios_medicos_contratados_prefeitura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7315/requer._no_468_2021-ver._herlon_cabral-_relatorios_medicos_contratados_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secrtaria de Saúde apresentar relatório com todos os médicos contratados pela Prefeitura no período de 2019 a 2021</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7316/requer._no_469_2021-ver._divino_felizardo-quebra_intersticio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7316/requer._no_469_2021-ver._divino_felizardo-quebra_intersticio.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 21/09/2021, do Projeto de Lei Complementar nº 003/2021 - Do Prefeito Municipal - Institui o Regime de Previdência Complementar no âmbito do Município de Cabedelo; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar, e dá outras providências.</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7300/requer._no_470_2021-ver._edvaldo_neto-calcamento_rua_antonio_victor_tavares-retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7300/requer._no_470_2021-ver._edvaldo_neto-calcamento_rua_antonio_victor_tavares-retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de reparar o calçamento da Rua Antônio Victor Tavares, em Camalaú</t>
   </si>
   <si>
     <t>7306</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7306/requer._no_471_2021-ver._edvaldo_neto_-_programa_mediacao_escolar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7306/requer._no_471_2021-ver._edvaldo_neto_-_programa_mediacao_escolar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que  "Institui o Programa de Mediação Escolar nas Escolas da Rede Pública do Muncípio de Cabedelo, e dá outras providências"</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7307/requer._no_472_2021-ver._alex_lucena_-_asfalto_rua_marcia_travassos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7307/requer._no_472_2021-ver._alex_lucena_-_asfalto_rua_marcia_travassos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de realizar o capeamento asfáltico na Rua Márcia Travassos, em Jardim Jericó</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7308/requer._no_473_2021-ver._alex_lucena_-_led_rua_augusto_de_farias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7308/requer._no_473_2021-ver._alex_lucena_-_led_rua_augusto_de_farias.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de substituir as luminárias existentes na Rua Augusto José Couto de Farias, no bairro de Jardim Camboinha, por luminárias de led em toda sua extensão</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7317/requer._no_474_2021-ver._ivanio_da_miramar_-_votos_de_aplausos_atletas_beach_soccer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7317/requer._no_474_2021-ver._ivanio_da_miramar_-_votos_de_aplausos_atletas_beach_soccer.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos atletas Joanderson dos Santos Pereira; Caio Lucas Amorim Barbosa; Cássio Santos do Nascimento; Carlos Manoel dos Santos; e Douglas de Araújo Alexandria convocados para a Seleção Paraibana de Beach Soccer</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7309/requer._no_475_2021-ver._jose_pereira_-_implantacao_disque-silencio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7309/requer._no_475_2021-ver._jose_pereira_-_implantacao_disque-silencio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura a implantação do "Disque-Silêncio", disponível 24 horas por dia, todos os dias da semana</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7310/requer._no_476_2021-ver._jose_pereira_-_reserva_persentual_vagas_concursos_para_locais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7310/requer._no_476_2021-ver._jose_pereira_-_reserva_persentual_vagas_concursos_para_locais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal viabilizar o encaminhamento de propositura legislativa que busque bonificar e/ou reservar percentual de vagas, nos concursos públicos promovidos nesta municipalidade, para os filhos da Cidade.</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7385/requer._no_477_2021-ver._jose_pereira_-_totens_digitais_informacoes_turisticas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7385/requer._no_477_2021-ver._jose_pereira_-_totens_digitais_informacoes_turisticas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de instalar em espaços públicos totens digitais para informações turísticas, com disponibilidade de rede wi-fi gratuita</t>
   </si>
   <si>
     <t>7360</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7360/requer._no_478_2021-ver._evilasio_cavalcanti-_rua_quatrocentos_e_setenta_e_nove-pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7360/requer._no_478_2021-ver._evilasio_cavalcanti-_rua_quatrocentos_e_setenta_e_nove-pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo, da Rua Quatrocentos e Setenta e Nove, no bairro do Renascer</t>
   </si>
   <si>
     <t>7361</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7361/requer._no_479_2021-ver._evilasio_cavalcanti-minuta_pl_praca_pedro_florentino_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7361/requer._no_479_2021-ver._evilasio_cavalcanti-minuta_pl_praca_pedro_florentino_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitarao Prefeito Municipal estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Denomina praça pública, localizada em Ponta de Campina, de Praça Pedro Florentino da Silva, e dá outras providências", situada entre as Ruas Golfo de Sião e Golfo de Omã</t>
   </si>
   <si>
     <t>7412</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7412/requer._no_480_2021-ver._evilasio_cavalcanti_-_votos_aplausos_professores_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7412/requer._no_480_2021-ver._evilasio_cavalcanti_-_votos_aplausos_professores_municipais.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a todos os professores da Rede Pública Municipal e Particular que atuam na Educação do Município, em alusão ao 15 de outubro, Dia do Professor</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7318/requer._no_481_2021-ver._andre_coutinho_-_sessao_especial_aniversario_guarda_metropolitano.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7318/requer._no_481_2021-ver._andre_coutinho_-_sessao_especial_aniversario_guarda_metropolitano.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, a ser agendada posteriormente, na modalidade híbrida, alusiva aos 38 anos de aniversário da Guarda Metropolitana de Cabedelo e ao Dia da Guarda Municipal</t>
   </si>
   <si>
     <t>7384</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7384/requer._no_482_2021-ver._ivanio_do_nascimento_-_lampadas_led_rua_pedro_aleixo_moura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7384/requer._no_482_2021-ver._ivanio_do_nascimento_-_lampadas_led_rua_pedro_aleixo_moura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a substituição das atuais lâmpadas por lâmpadas de led, na Rua Pedro Aleixo de Moura, Centro</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7383/requer._no_483_2021-ver._jose_pereira_-_pista_skate_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7383/requer._no_483_2021-ver._jose_pereira_-_pista_skate_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal avaliar a possibilidade de construir uma pista de skate no bairro do Jacaré</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7386/requer._no_484_2021-ver._ivanio_do_nascimento_-_votos_aplausos_gaston_gomes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7386/requer._no_484_2021-ver._ivanio_do_nascimento_-_votos_aplausos_gaston_gomes.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Secretário Gaston Gomes da Silva Neto pelo valoroso e competente trabalho desempenhado na Secretaria de Defesa Civil do Município, extensivo a sua equipe de servidores</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7382/requer._no_485_2021-ver._edvaldo_neto_-_calcamento_rua_primo_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7382/requer._no_485_2021-ver._edvaldo_neto_-_calcamento_rua_primo_viana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de reparar o calçamento da Rua Primo José Viana, em Ponta de Matos</t>
   </si>
   <si>
     <t>7387</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7387/requer._no_486_2021-ver._edvaldo_neto_-_programa_conscientizacao_gravidez_adolescencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7387/requer._no_486_2021-ver._edvaldo_neto_-_programa_conscientizacao_gravidez_adolescencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e de Saúde providências no sentido de estudar a implementação do Projeto de Lei que "Institui o Programa de Conscientização de Combate à Gravidez na Adolescência no âmbito das Escolas Municipais e dá outras providências"</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7381/requer._no_487_2021-ver._wagner_do_solanense_-_monitoramento_cameras_escolas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7381/requer._no_487_2021-ver._wagner_do_solanense_-_monitoramento_cameras_escolas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a implantação de um sistema de monitoramento de câmeras nas escolas da Rede Municipal de Ensino</t>
   </si>
   <si>
     <t>7319</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7319/requer._no_488-2021-ver.herlon_cabral-_copias_relatorio_odontologos_e_enfermeiros_contratados_periodo_2019.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7319/requer._no_488-2021-ver.herlon_cabral-_copias_relatorio_odontologos_e_enfermeiros_contratados_periodo_2019.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde apresentação de relatório com todos os odontólogos e enfermeiros contratados pela Prefeitura no período de 2019 a 2021</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7380/requer._no_489_2021-ver._alex_lucena_-_votos_aplausos_antonio_figueiredo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7380/requer._no_489_2021-ver._alex_lucena_-_votos_aplausos_antonio_figueiredo.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. Antônio de Figueiredo Antunes Neto pelos relevantes serviços prestados à cidade de Cabedelo como subsecretário de infraestrutura</t>
   </si>
   <si>
     <t>7379</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7379/requer._no_490_2021-ver._janderson_brito_-_iluminacao_led_ruas_joao_viana_e_cleto_campelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7379/requer._no_490_2021-ver._janderson_brito_-_iluminacao_led_ruas_joao_viana_e_cleto_campelo.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de realizar serviços de implantação de iluminação de led com urgência nas Ruas João José Viana e Cleto Campelo, no Centro</t>
   </si>
   <si>
     <t>7388</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7388/requer._no_491_2021-ver._junior_paulo_-pl_parceria_centro_acolhimento_dependentes_quimicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7388/requer._no_491_2021-ver._junior_paulo_-pl_parceria_centro_acolhimento_dependentes_quimicos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre autorização de parcerias com Centros de Acolhimento e Convivência para Dependentes Químicos em Situação de Vulnerabilidade Social, com Cidades vizinhas do Município de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>7320</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>Dinho, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva, Reinaldo Lima (Rey)</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7320/requer._no_492_2021-ver.divino_felizardo_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7320/requer._no_492_2021-ver.divino_felizardo_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 05/10/2021, das seguintes proposituras: 1. "Projeto de Lei nº 084/2021 - Do Prefeito Municipal - Autoriza Abertura de Crédito Especial ao Orçamento de 2021 para atender as despesas com o convênio firmado junto ao Ministério da Cidadania destinado ao Projeto "Bom de Bola, Bom de Nota", e dá outras providências; 2. Projeto de Lei nº 085/2021 - Do Prefeito Municipal - Autoriza Abertura de Crédito Especial ao Orçamento de 2021 para atender as despesas com o convênio firmado junto ao Ministério da Cidadania destinado ao Projeto "caravana do Esporte, e dá outras providências."</t>
   </si>
   <si>
     <t>7362</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7362/requer._no_493_2021-ver._junior_paulo-pavimentacao_asfaltica_rua_monsenhor_jose_da_silva_coutinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7362/requer._no_493_2021-ver._junior_paulo-pavimentacao_asfaltica_rua_monsenhor_jose_da_silva_coutinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder a realização de serviços de pavimentação asfáltica em toda Rua Monsenhor José da Silva Coutinho, no bairro de Camalaú</t>
   </si>
   <si>
     <t>7536</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7536/requer._no_494_2021-ver._andre_coutinho-sessao_especial_alusiva_aos_100_dias_de_gestao-retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7536/requer._no_494_2021-ver._andre_coutinho-sessao_especial_alusiva_aos_100_dias_de_gestao-retirado.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade híbrida, em data a ser agendada pela Presidência, alusiva aos 100 dias de Gestão do Vereador André Coutinho, como Presidente da Câmara Municipal de Cabedelo, e equipe técnica</t>
   </si>
   <si>
     <t>7363</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7363/requer._no_495_2021-divino_felizardo-minuta_pl_criacao_memorial_vitimas_covid.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7363/requer._no_495_2021-divino_felizardo-minuta_pl_criacao_memorial_vitimas_covid.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal analisar a minuta de Projeto de Lei que "Dispõe sobre a criação de Memorial em Homenagem às Vítimas do Novo Coronavírus (COVID-19) no Município de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7410/requer._no_496_2021-ver._divino_felizardo_-_pintura_sinalizacao_ruas_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7410/requer._no_496_2021-ver._divino_felizardo_-_pintura_sinalizacao_ruas_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana providências no sentido de revitalizar a pintura das ruas (sinalização gráfica horizontal) no bairro de Intermares</t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7364/requer._no_497_2021-alex_lucena-substituir_luminarias_rua_ismael_farias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7364/requer._no_497_2021-alex_lucena-substituir_luminarias_rua_ismael_farias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura providências no sentido de substituir as luminárias existentes na Rua Ismael Farias, Centro, por luminárias de led no modelo pétala</t>
   </si>
   <si>
     <t>7437</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7437/requer._no_498_2021-ver._andre_coutinho-_linha_especial_de_credito_para_turismo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7437/requer._no_498_2021-ver._andre_coutinho-_linha_especial_de_credito_para_turismo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria, Comércio, Ciência, Tecnologia e Portos providências no sentido de realizar estudo técnico para prosterior viabilização de Aumento de Linha Especial de Crédito para o Setor de Turismo</t>
   </si>
   <si>
     <t>7365</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7365/requer._no_499_2021-ver._wagner_do_solanense-asfaltar_ruas_jair_cunha__e_rua_ana_alves_de_figueiredo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7365/requer._no_499_2021-ver._wagner_do_solanense-asfaltar_ruas_jair_cunha__e_rua_ana_alves_de_figueiredo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de asfaltar o trecho que une as Ruas Jair Cunha Cavaltanti, no bairro Recanto do Poço, a Rua Ana Alves de Figueiredo, na Comunidade Jardim Manguinhos</t>
   </si>
   <si>
     <t>7366</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7366/requer._no_500_2021-ver._andre_coutinho-atualizacao_legislacao_guarda_metroplolitana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7366/requer._no_500_2021-ver._andre_coutinho-atualizacao_legislacao_guarda_metroplolitana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de realizar atualização da legislação pertinente à Guarda Metropolitana de Cabedelo</t>
   </si>
   <si>
     <t>7367</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7367/requer._no_501_2021-ver._andre_coutinho-habilita_guardas_metropolitanos_fiscalizacao_do_transito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7367/requer._no_501_2021-ver._andre_coutinho-habilita_guardas_metropolitanos_fiscalizacao_do_transito.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança providências quanto a possibilidade de habilitar os guardas metropolitanos para atuação na fiscalização do trânsito, em apoio a Secretaria de Mobilidade Urbana</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7368/requer._no_502_2021-ver._junior_paulo-troca_luminarias_todo_bairro_jardim_manguinhos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7368/requer._no_502_2021-ver._junior_paulo-troca_luminarias_todo_bairro_jardim_manguinhos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder a realizçaão de serviços de troca das luminárias convencionais por luminárias em led, em todo bairro Jardim Manguinhos</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7355/requer._no_503_2021-ver._ivanio_do_nascimento-votos_de_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7355/requer._no_503_2021-ver._ivanio_do_nascimento-votos_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos atletas Thiago Silva Gomes e Felipe Rodrigues de Araújo convocados pela Federação Paraibana de Beach Soccer</t>
   </si>
   <si>
     <t>7409</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7409/requer._no_504_2021-ver._ivanio_da_miramar_-_campeonato_beach_soccer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7409/requer._no_504_2021-ver._ivanio_da_miramar_-_campeonato_beach_soccer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaira de Esporte, Juventude e Lazer realizar estudo de viabilidade no sentido de organzar um Campeonato de Beach Soccer entre os bairro da Cidade, viabilizando o transporte dos atletas</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7369/requer._no_505_2021-divino_felizardo-votos_de_aplauso_karoline_rodrigues_dos_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7369/requer._no_505_2021-divino_felizardo-votos_de_aplauso_karoline_rodrigues_dos_santos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos para Karoline Rodrigues dos Santos, aluna da Escola Municipal de Ensino Fundamental Plácido de Almeida, ao professor orientador, Douglas de Oliveira Domingos, e a Coordenadora do Projeto, Benícia de Paula Januário do Nascimento, pelo 1º lugar na categoria Conto, no Prêmio MPT na Escola, garantindo vaga para a seletiva nacional</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7370/requer._no_506_2021-ver._jose_pereira-votos_de_apausos_sec._municipal_infraestrutura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7370/requer._no_506_2021-ver._jose_pereira-votos_de_apausos_sec._municipal_infraestrutura.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Secretário Ubiraci Santos de Carvalho, pelo valoroso e competente trabalho desempenhado na Secretaria de Infraestrutura de Cabedelo, estendendo-se a sua equipe de servidores</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7371/requer._no_507_2021-ver._jose_pereira-rua_golfo_de_lubeck-pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7371/requer._no_507_2021-ver._jose_pereira-rua_golfo_de_lubeck-pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo, da Rua Golfo de Lubeck, em Intermares</t>
   </si>
   <si>
     <t>7356</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7356/requer._no_508_2021-ver._janderson_brito-pagamento_14o_salario_professores_e_agentes_combate_endemias-retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7356/requer._no_508_2021-ver._janderson_brito-pagamento_14o_salario_professores_e_agentes_combate_endemias-retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal realizar estudo orçamentário acerca da possibilidad de implantar para 2022 o pagamento do 14º salário para os professores, agentes de saúde e agentes de combate a endemias</t>
   </si>
   <si>
     <t>7378</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7378/requer._no_509_2021-ver._janderson_brito-votos_de_aplausos_antonio_marques_neves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7378/requer._no_509_2021-ver._janderson_brito-votos_de_aplausos_antonio_marques_neves.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Antônio Marques Neves Guerra em razão de seu talento musical e como fomra de incentivo a sua arte</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7372/requer._no_510_2021-ver._ivanio_da_miramar-drenagem_e_pavimentacao_rua_pedro_gonzaga_de_lima_e_nossa_senhora_dos_navegantes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7372/requer._no_510_2021-ver._ivanio_da_miramar-drenagem_e_pavimentacao_rua_pedro_gonzaga_de_lima_e_nossa_senhora_dos_navegantes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a drenagem e pavimentação asfáltica das Ruas Pedro Gonzaga de Lima e Nossa Senhora dos Navegantes, em Ponta de Matos</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7373/requer._no_511_2021-ver._marcio_silva-minuta_pl_estutantes_ligua_portuguesa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7373/requer._no_511_2021-ver._marcio_silva-minuta_pl_estutantes_ligua_portuguesa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Cria medidas protetivas ao direito dos estudantes no Município ao aprendizado da língua protuguesa, de acordo com a norma culta e orientações legais de ensino, na fora que meciona"</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7374/requer._no_512_2021-ver._marcio_silva-pavimentacap_rua_dos_pescadores_salinas_ribamar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7374/requer._no_512_2021-ver._marcio_silva-pavimentacap_rua_dos_pescadores_salinas_ribamar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de realizar o serviço de pavimentação na Rua dos Pescadores, no bairro de Salinas Ribamar</t>
   </si>
   <si>
     <t>7396</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7396/requer._no_513_2021-ver._andre_coutinho-sessao_especial-dia_dos_gestores_das_escolas-votos_de_aplausos-gestores_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7396/requer._no_513_2021-ver._andre_coutinho-sessao_especial-dia_dos_gestores_das_escolas-votos_de_aplausos-gestores_municipais.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade híbrida, a ser agendada pela Presidência, alusiva ao Dia Municipal dos Gestores das Escolas e Creches, comemorado em 12 de novembro, e Votos de Aplausos aos Gestores Municipais que estão participando do Programa Compromisso com a Educação</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7357/requer._no_514_2021-ver._herlon_cabral-sessao_especial_projeto_orla-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7357/requer._no_514_2021-ver._herlon_cabral-sessao_especial_projeto_orla-rejeitado.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial sobre o Projeto Orla, seus benefícios e eventuais malefícios, impacto ambiental, cronograma de execução, eventuais desapropriações, dirimir dúvidas da população e ouvir autoridades no assunto</t>
   </si>
   <si>
     <t>7389</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7389/requer._no_515_2021-ver._edvaldo_neto-criacao_parque_municipal_jaguaribe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7389/requer._no_515_2021-ver._edvaldo_neto-criacao_parque_municipal_jaguaribe.pdf</t>
   </si>
   <si>
     <t>Solicitar oa Prefeito Municipal, as Secretarias de Planejamento Urbano e de Meio-Ambiente providências no sentido de estudar a possibilidade da criação do Parque Municipal do Baixo Jaguaribe, contemplando os moradores dos bairros Jardins Alfa, Beta, Gama e América</t>
   </si>
   <si>
     <t>7358</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7358/requer._no_516_2021-ver._edson_da_otica-inclusao_pavimenta_iv_rua_jose_ferreira_de_moraes-retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7358/requer._no_516_2021-ver._edson_da_otica-inclusao_pavimenta_iv_rua_jose_ferreira_de_moraes-retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no Programa Pavimenta Cabedelo IV, da Rua José Ferreira de Moraes, no Bairro Renascer II</t>
   </si>
   <si>
     <t>7359</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7359/requer._no_517_2021-ver._edvaldo_neto_e_outros-urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7359/requer._no_517_2021-ver._edvaldo_neto_e_outros-urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de19/10/2021, do Projeto de Lei nº 092/2021 - Do Vereador Edvaldo Neto – "Denomina de Avenida Cavalo Alado, a atual Avenida 01 do Loteamento Jardim Gama - com início no Lote 01 da Quadra 02 e término no Lote 1A da Quadra 08, localizado no Bairro Jardim América"</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7413/requer._no_518_2021-ver._andre_coutinho_-_projeto_ambulante_parceiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7413/requer._no_518_2021-ver._andre_coutinho_-_projeto_ambulante_parceiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria, Comércio, Ciência, Tecnologia e Portos providências no sentido de verificar a viabilidade da execução do Projeto Ambulante Parceiro</t>
   </si>
   <si>
     <t>7438</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7438/requer._no_519_2021-ver._reinaldo_lima-construcao_galeria_fluvial_na_rua_raul_seixa-renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7438/requer._no_519_2021-ver._reinaldo_lima-construcao_galeria_fluvial_na_rua_raul_seixa-renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a construção de uma galeria fluvial na Rua Raul Seixas, no Renascer II</t>
   </si>
   <si>
     <t>7439</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7439/requer._no_520_2021-ver._reinaldo_lima-quadra_na_escola_municipal_placido_de_almeida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7439/requer._no_520_2021-ver._reinaldo_lima-quadra_na_escola_municipal_placido_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de uma quadra poliesportiva na Escola Municpal Plácido de Almeida, no Renascer III</t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7375/requer._no_521_2021-ver._herlon_cabral-transmissao_ao_vivo_processos_licitacao_camara-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7375/requer._no_521_2021-ver._herlon_cabral-transmissao_ao_vivo_processos_licitacao_camara-rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar a Câmara Municipal de Cabedelo e sua equipe técnica estudar a possibilidade de se implantar, regulamentar e executar a transmissão ao vivo de todas as sessões licitatórias do Poder Legislativo</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Divino Felizardo, Edvaldo Neto, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7376/requer._no_522_2021-ver._marcio_silva_e_outros-urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7376/requer._no_522_2021-ver._marcio_silva_e_outros-urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 26/10/2021, do Projeto de Decreto Legislativo nº 002/2021 - Do Vereador André Coutinho – "Concede Título de Cidadã Cabedelense a Jacira Pereira da Silva, e dá outras providências"</t>
   </si>
   <si>
     <t>7408</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7408/requer._no_523_2021-ver._junior_paulo_-_regularizacao_fundiaria_jardim_jerico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7408/requer._no_523_2021-ver._junior_paulo_-_regularizacao_fundiaria_jardim_jerico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento Urbano e Habitação e do Controle do Uso e Ocupação do Solo proceder estudo e realização da regulariação fundiária no Bairro de jardim Camboinha II, no Loteamento Jardim Jericó II, nas Quadras O, V, X e Y</t>
   </si>
   <si>
     <t>7440</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7440/requer._no_524_2021-ver._andre_coutinho_-_calcada_rua_annita_luiza_melo_di_lascio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7440/requer._no_524_2021-ver._andre_coutinho_-_calcada_rua_annita_luiza_melo_di_lascio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA providências para a construção de calçada e instalação de iluminação de led da Rua Annita Luiza Melo Di Lascio, em Ponta de Campina</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7406/requer._no_525_2021-ver._reinaldo_lima_-_ar-condicinados_escola_placido_almeida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7406/requer._no_525_2021-ver._reinaldo_lima_-_ar-condicinados_escola_placido_almeida.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de ar-condicinonados na Escola Municipal Plácido de Almeida, no Renascer III</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7407/requer._no_526_2021-ver._reinaldo_lima_-_troca_alambrado_quadra_renascer_iii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7407/requer._no_526_2021-ver._reinaldo_lima_-_troca_alambrado_quadra_renascer_iii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a troca dos alambrados da Quadra Poliesportiva Antônio Anchieta de Farias (Quadra do Renascer III)</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7623/requer._no_527_2021-ver._reinaldo_lima_rey_-_parque_infantil_escola_maria_jose_verissimo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7623/requer._no_527_2021-ver._reinaldo_lima_rey_-_parque_infantil_escola_maria_jose_verissimo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a instalação de um parque infantil na Escola Municipal Maria José Veríssimo de Andrade</t>
   </si>
   <si>
     <t>7441</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7441/requer._no_528_2021-ver._reinaldo_lima-instacao_de_poste_de_iluminacao_na_rua_luiza_maria_da_conceicao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7441/requer._no_528_2021-ver._reinaldo_lima-instacao_de_poste_de_iluminacao_na_rua_luiza_maria_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a instalação de 02 (dois) postes de iluminação pública na Rua Luiza Maria da Conceição, no Renascer II</t>
   </si>
   <si>
     <t>7442</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7442/requer._no_529_2021-ver._reinaldo_lima-reforma_e_ampliacao_da_escola_municipal_placido_almeida-renascer_iii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7442/requer._no_529_2021-ver._reinaldo_lima-reforma_e_ampliacao_da_escola_municipal_placido_almeida-renascer_iii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a reforma e ampliação da Escola Municipal Plácido de Almeida, no Renascer III</t>
   </si>
   <si>
     <t>7443</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7443/requer._no_530_2021-ver._reinaldo_lima-manutencao_do_telhado_da_quadra_antonio_anchieta_de_farias-renascer_iii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7443/requer._no_530_2021-ver._reinaldo_lima-manutencao_do_telhado_da_quadra_antonio_anchieta_de_farias-renascer_iii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a manutenção do telhado da Quadra Antônio Anchieta de Farias (Quadra do Renascer III)</t>
   </si>
   <si>
     <t>7414</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7414/requer._no_531_2021-ver._alex_lucena_-_correcao_desnivel_ruas_max_zagel_e_marcia_travassos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7414/requer._no_531_2021-ver._alex_lucena_-_correcao_desnivel_ruas_max_zagel_e_marcia_travassos.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de corrigir o desnível desproporcional nos cruzamentos das ruas Av. Max Zagel com Márcia Travassos, ambas contempladas no Programa Pavimenta Cabedelo; bem como a Secretaria de Mobilidade Urbana a instalação de placas informativas no local citado</t>
   </si>
   <si>
     <t>7405</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7405/requer._no_532_2021-ver._alex_lucena_-_quebra-molas_av._max_zagel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7405/requer._no_532_2021-ver._alex_lucena_-_quebra-molas_av._max_zagel.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Mobilidade Urbana providências no sentido de implantar quebra-molas como redutores de velocidade na Av. Max Zagel, em Camboinha</t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7415/requer._no_533_2021-ver._wagner_solanense_-_lampadas_led_ruas_santa_rita_e_n_s_aparecida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7415/requer._no_533_2021-ver._wagner_solanense_-_lampadas_led_ruas_santa_rita_e_n_s_aparecida.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de instalar lâmpadas de led nas Ruas Santa Rita de Cássia e Nossa Senhora Aparecida, na Comunidade Jardim Jericó, no bairro Jardim Camboinha</t>
   </si>
   <si>
     <t>7416</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7416/requer._no_534_2021-ver._divino_felizardo_-_pl_abordagem_social_criancas_adolescentes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7416/requer._no_534_2021-ver._divino_felizardo_-_pl_abordagem_social_criancas_adolescentes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Cria o Serviço de Abordagem Social - SAS, de Crianças e Adolescentes em situação de rua no Município de Cabedelo-PB"</t>
   </si>
   <si>
     <t>7404</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7404/requer._no_535_2021-ver._edvaldo_neto_-_fundo_municipal_habitacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7404/requer._no_535_2021-ver._edvaldo_neto_-_fundo_municipal_habitacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Controle do Uso e Ocupação do Solo, de Assistência Social e de Planejamento providências no sentido de estudar a possibilidade de criação do Fundo Municipal de Habitação</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7403/requer._no_536_2021-ver._edvaldo_neto_-_reforma_escola_estadual_padre_vieira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7403/requer._no_536_2021-ver._edvaldo_neto_-_reforma_escola_estadual_padre_vieira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governador do Estado da Paraíba e ao Secretário de Educação do Estado providências no sentido de proceder reforma da Escola Estadual de Ensino Fundamental Padre Antônio Vieira, na Comunidade Salinas Ribamar, em Cabedelo</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7402/requer._no_537_2021-ver._evilasio_cavalcanti_-_intensificacao_rondas_guarda_metropolitana_recanto_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7402/requer._no_537_2021-ver._evilasio_cavalcanti_-_intensificacao_rondas_guarda_metropolitana_recanto_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança Municipal a intensificação das rondas da Guarda Civil Metropolitana no bairro Recanto do Poço</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7417/requer._no_538_2021-ver._marcio_silva_-_pl_banco_de_leite_hospital_padre_alfredo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7417/requer._no_538_2021-ver._marcio_silva_-_pl_banco_de_leite_hospital_padre_alfredo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no  sentido de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a implantação do Banco de Leite no Hospital e Maternidade Municipal Padre Alfredo Barbosa e dá outras providências"</t>
   </si>
   <si>
     <t>7397</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7397/requer._no_539_2021-ver._marcio_silva-votos_de_aplausos-josenilda_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7397/requer._no_539_2021-ver._marcio_silva-votos_de_aplausos-josenilda_santos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Josenilda Batista dos Santos em razão de seu trabalho, desenvoltura e presteza à frente da Secretaria Municipal de Administração</t>
   </si>
   <si>
     <t>7398</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7398/requer._no_540_2021-ver._junior_paulo_-_votos_aplausos_adrikeyvem_cardoso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7398/requer._no_540_2021-ver._junior_paulo_-_votos_aplausos_adrikeyvem_cardoso.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. Adrikeyvem Adrian da Silva Cardoso, Diretor de Obras do Município, pelo excelente trabalho à frente das obras realizadas pela Prefeitura de Cabedelo, através da Secretaria de Infraestrutura</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7444/requer._no_541_2021-ver._junior_paulo-rua_maria_ramos_ramalho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7444/requer._no_541_2021-ver._junior_paulo-rua_maria_ramos_ramalho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de restauração de pavimentação na Rua Maria Ramos Carvalho, na Praia do Poço, bem como implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7399</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7399/requer._no_542_2021-ver._jose_pereira_-_cameras_portateis_uniformes_guardas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7399/requer._no_542_2021-ver._jose_pereira_-_cameras_portateis_uniformes_guardas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudos para a possibilidade de implantação de câmeras portáteis nos uniformes dos guardas metropolitados e dos agentes municipais de trânsito</t>
   </si>
   <si>
     <t>7401</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7401/requer._no_543_2021-ver._jose_pereira_-_campanha_praia_limpa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7401/requer._no_543_2021-ver._jose_pereira_-_campanha_praia_limpa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a realização da campanha "Praia Limpa" em todas as praias do Município</t>
   </si>
   <si>
     <t>7400</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7400/requer._no_544_2021-ver._janderson_brito_-_incentivo_pqa-vs.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7400/requer._no_544_2021-ver._janderson_brito_-_incentivo_pqa-vs.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria  Municipal de Saúde providências no sentido de realizar estudo acerca da criação do "Incentivo PQA-VS" (Programa de Qualificação das Ações de Vigilância em Saúde) neste Município</t>
   </si>
   <si>
     <t>7445</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7445/requer._no_545_2021-ver._reinaldo_lima-_pavimentacao_rua_santa_isabel-renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7445/requer._no_545_2021-ver._reinaldo_lima-_pavimentacao_rua_santa_isabel-renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo (Pavimenta IV), da Rua Santa Isabel, no Renascer II</t>
   </si>
   <si>
     <t>7446</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7446/requer._no_546_2021-ver._reinaldo_lima-pavimentacao_rua_24_de_julho-renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7446/requer._no_546_2021-ver._reinaldo_lima-pavimentacao_rua_24_de_julho-renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo (Pavimenta IV), da Rua 24 de julho, no Renascer II</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7447/requer._no_547_2021-ver._ivanio_da_miramar-votos_de_aplausos-karine_garcia-policlinica_leonard_mozart.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7447/requer._no_547_2021-ver._ivanio_da_miramar-votos_de_aplausos-karine_garcia-policlinica_leonard_mozart.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Sra. Karine Garcia de Sousa, atual Gestora/Diretora do Centro Municipal de Referência em Saúde Leonard Mozart - Policlínica</t>
   </si>
   <si>
     <t>7448</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7448/requer._no_548_2021-ver._marcio_silva-_iluminacao_publica_avenida_mar_tirreno_bairro_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7448/requer._no_548_2021-ver._marcio_silva-_iluminacao_publica_avenida_mar_tirreno_bairro_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de revisar o sistema de iluminação públicoa na Av. Mar Tirreno, em Intermares, subistituindo as lâmpadas tradicionais por lâmpadas de led</t>
   </si>
   <si>
     <t>7449</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7449/requer._no_549_2021-ver._jose_pereira-construcao_parque_aquatico_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7449/requer._no_549_2021-ver._jose_pereira-construcao_parque_aquatico_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudos para a construção de um Parque Aquático Municipal</t>
   </si>
   <si>
     <t>7450</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7450/requer._no_550_2021-ver._jose_pereira-postos_guarda-vidas_nas_praias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7450/requer._no_550_2021-ver._jose_pereira-postos_guarda-vidas_nas_praias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de postos elevados de guarda-vidas nas praias do Município</t>
   </si>
   <si>
     <t>7451</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7451/requer._no_551_2021-ver._janderson_brito-decimo_quarto_salario_para_agentes_comunitarios_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7451/requer._no_551_2021-ver._janderson_brito-decimo_quarto_salario_para_agentes_comunitarios_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde estudar a possibilidade de décimo quarto salário para os agentes comunitários de saúde</t>
   </si>
   <si>
     <t>7452</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7452/requer._no_552_2021-ver._herlon_cabral-lombadas_fisicas_entre_o_km_0_e_2_da_br-230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7452/requer._no_552_2021-ver._herlon_cabral-lombadas_fisicas_entre_o_km_0_e_2_da_br-230.pdf</t>
   </si>
   <si>
     <t>Solicitar a Superitendência Regional do DNIT na Paraíba realizar serviços de revitalização e manutenção das lombadas físicas ("ondulações transversais") existentes entr o km 0 e o km 2 da BR-230, acompanhadas da devida sinalização viária</t>
   </si>
   <si>
     <t>7453</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7453/requer._no_553_2021-ver._junior_paulo-rua_juscelino_kubitscheck.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7453/requer._no_553_2021-ver._junior_paulo-rua_juscelino_kubitscheck.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder a realização de serviços de pavimentação asfáltica em toda Rua Juscelino Kubitscheck, em Camalaú</t>
   </si>
   <si>
     <t>7418</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7418/requer._no_554_2021_2021-vver._edvaldo_neto_e_outros-urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7418/requer._no_554_2021_2021-vver._edvaldo_neto_e_outros-urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 16/11/2021, das seguintes proposituras: Projeto de Lei nº 093/2021 - Do Prefeito Municipal - Institui no âmbito do município de Cabedelo o Programa Bolsa Atleta, e dá outras providências; Projeto de Lei nº 096/2021 - Do Prefeito Municipal - Dispõe sobre a criação do Selo Estabelecimento Seguro para premiação semestral de empresas prestadoreas de serviço na área de alimentos (bares, restaurantes, padarias, lanchonetes e similares), que atendam às normas legais e regulamentares, e dá outras providências</t>
   </si>
   <si>
     <t>7454</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7454/requer._no_555_2021-ver._alex_lucena-municipalizacao_escola_estadual_sao_judas_tadeu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7454/requer._no_555_2021-ver._alex_lucena-municipalizacao_escola_estadual_sao_judas_tadeu.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de viabilizar junto ao Governo do Estado a "municipalização" da Escola Estadual São Judas Tadeu, em Camboinha III</t>
   </si>
   <si>
     <t>7455</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7455/requer._no_556_2021-ver._alex_lucena-rondas_ostensivas_no_bairro_de_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7455/requer._no_556_2021-ver._alex_lucena-rondas_ostensivas_no_bairro_de_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Segurança e ao comando da 6ª CIA da Polícia Militar do Estado da Paraíba intensificar as rondas ostensicas no bairro de Camboinha</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7456/requer._no_557_2021-ver._joedson_ferreira-inclusao_rua_joao_targino_delgado_no_programa_pavimenta_iv.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7456/requer._no_557_2021-ver._joedson_ferreira-inclusao_rua_joao_targino_delgado_no_programa_pavimenta_iv.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão da Rua João Targino Delgado, em Camboinha 3, no Programa Pavimenta IV</t>
   </si>
   <si>
     <t>7457</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7457/requer._no_558_2021-ver._joedson_ferreira-melhorias_no_psf-usf.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7457/requer._no_558_2021-ver._joedson_ferreira-melhorias_no_psf-usf.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde melhorias nos PSF-USF do Município</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7458/requer._no_559_2021-ver._wagner_do_solanense-votos_de_aplausos-teca_do_coco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7458/requer._no_559_2021-ver._wagner_do_solanense-votos_de_aplausos-teca_do_coco.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Família do Mestre Benedito, encabeçada pela sua filha Têca do Côco, em alusão ao dia do Côco de Roda</t>
   </si>
   <si>
     <t>7459</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7459/requer._no_560_2021-ver._marcio_silva-revitalizacao_da_praca_santa_emilia_de_rodat-praca_da_santinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7459/requer._no_560_2021-ver._marcio_silva-revitalizacao_da_praca_santa_emilia_de_rodat-praca_da_santinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências para a revitalização da Praça Santa Emília de Rodat, na Rua Desembargador Manoel Felício Pinto, em Monte Castelo</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7460/requer._no_561_2021-ver._jose_pereira-pintura_faixa_de_pedestre-rua_raul_seixas-_avenida_ambrosio_miranda-rua_jose_rubenildo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7460/requer._no_561_2021-ver._jose_pereira-pintura_faixa_de_pedestre-rua_raul_seixas-_avenida_ambrosio_miranda-rua_jose_rubenildo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Mobilidade Urbana serviço de pintura de faixas de travessia de pedestres em toda extensão da Rua Raul Seixas e Avenida Ambrósio Miranda de Araújo, no Renascer 3, e na Rua José Rubenildo da Silva, no Renascer 2</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7461/requer._no_562_2021-ver._jose_pereira-aquisicao_bicicletas_para_guarda_civil_metropolitana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7461/requer._no_562_2021-ver._jose_pereira-aquisicao_bicicletas_para_guarda_civil_metropolitana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, reiterando Requerimento nº 359/2020, aquisição de bicicletas para a Guarda Civil Metropolitana (GCM) desenvolver medidas efetivas no combate a violência em nossas praias</t>
   </si>
   <si>
     <t>7462</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7462/requer._no_563_2021-ver._herlon_cabral_-_interdicao_praca_getulio_vargas_-_rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7462/requer._no_563_2021-ver._herlon_cabral_-_interdicao_praca_getulio_vargas_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal e Secretaria de Mobilidade Urbana analisar a possibilidade de interdição de ruas que margeiam a Praça Getúlio Vargas, das 17h às 0h das sextas-feiras aos domingos</t>
   </si>
   <si>
     <t>7463</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7463/requer._no_564_2021-ver._janderson_brito-construcao_laboratorio_de_robotica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7463/requer._no_564_2021-ver._janderson_brito-construcao_laboratorio_de_robotica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a construção do Laboratório de Robótica do Município de Cabedelo</t>
   </si>
   <si>
     <t>7464</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7464/requer._no_565_2021-ver._janderson_brito-quadra_de_areia_e_academia_na_praca_venancio_neiva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7464/requer._no_565_2021-ver._janderson_brito-quadra_de_areia_e_academia_na_praca_venancio_neiva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municpal e Secretaria de Infraestrutura a construção de uma quadra de areia destinada a atividades esportivas e a instalação de uma academia ao ar livre na Praça Venâncio Neiva, Centro</t>
   </si>
   <si>
     <t>7465</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7465/requer._no_566_2021-ver._junior_paulo-pavimentacao_e_drenagem_da_rua_hortencia_helena_bairro_jardim_gama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7465/requer._no_566_2021-ver._junior_paulo-pavimentacao_e_drenagem_da_rua_hortencia_helena_bairro_jardim_gama.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação e drenagem da Rua Hortência Helena, em Jardim Gama, bem como a implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7466</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7466/requer._no_567_2021-ver._junior_paulo-pier_flutuante_no_rio_paraiba-comunidade_do_jardim_manguinhos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7466/requer._no_567_2021-ver._junior_paulo-pier_flutuante_no_rio_paraiba-comunidade_do_jardim_manguinhos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretarias competentes providências no sentido de construir um pier flutuante nas margens do Rio Paraíba, na comunidade do Jardim Manguinhos para auxiliar as atividades de pesca artesanal da comunidade e adjacência</t>
   </si>
   <si>
     <t>7467</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7467/requer._no_568_2021-ver._edvaldo_neto-resolucao_51-2019-comite_para_gestao_da_rede_nacional_para_simplificacao_do_registro_de_empresas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7467/requer._no_568_2021-ver._edvaldo_neto-resolucao_51-2019-comite_para_gestao_da_rede_nacional_para_simplificacao_do_registro_de_empresas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria do Controle do Uso e Ocupação do Solo - SECOS implementar a Resolução nº 51/2019 do Comitê para Gestão da Rede Nacional para Simplificação do Registro e da Legalização de Empresas e Negócios</t>
   </si>
   <si>
     <t>7468</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7468/requer._no_569_2021-ver._reinaldo_lima-revitalizacao_e_pintura_das_ruas_no_bairro_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7468/requer._no_569_2021-ver._reinaldo_lima-revitalizacao_e_pintura_das_ruas_no_bairro_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana a revitalização e pintura das ruas asfaltadas do bairro Renascer</t>
   </si>
   <si>
     <t>7469</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7469/requer._no_570_2021-ver._reinaldo_lima-cursos_profissionalizantes_para_jovens_e_moradores_do_bairro_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7469/requer._no_570_2021-ver._reinaldo_lima-cursos_profissionalizantes_para_jovens_e_moradores_do_bairro_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a implantação de cursos profissionalizantes aos jovens e moradores do bairro Renascer</t>
   </si>
   <si>
     <t>7624</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7624/requer._no_571_2021-ver._reinaldo_lima_rey_-_caravana_servicos_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7624/requer._no_571_2021-ver._reinaldo_lima_rey_-_caravana_servicos_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a Caravana dos Serviços de Saúde no bairro Renascer</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7537/requer._no_295-a_2021-ver._andre_coutinho-bosque_de_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7537/requer._no_295-a_2021-ver._andre_coutinho-bosque_de_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias da Infraestrutura e de Meio Ambiente, Pesca e Aquicultura providências no sentido de transformar a área pública 3, no bairro de Intermares, em um "Bosque de Intermares", com pista de caminhada ecológica, iluminação de led, preservação do paisagismo e arborização (Requerimento nº 295/A 2021)</t>
   </si>
   <si>
     <t>7470</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7470/requer._no_573_2021-ver._jose_pereira-cinema_gratuito_ao_ar_livre_nas_comunidades_carentes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7470/requer._no_573_2021-ver._jose_pereira-cinema_gratuito_ao_ar_livre_nas_comunidades_carentes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura a criação de projeto que leve cinema gratuito ao ao ar livre nas comunidades carentes, buscando interação social e valorização da cultura no município</t>
   </si>
   <si>
     <t>7471</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7471/requer._no_574_2021-ver._jose_pereira-votos_de_aplausos-jovanio_lucena_souza_filho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7471/requer._no_574_2021-ver._jose_pereira-votos_de_aplausos-jovanio_lucena_souza_filho.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao paratleta Jovanio de Lucena Souza Filho por representar a cidade de Cabedelo nas Paralimpíadas Escolares 2021, realizadas em São Paulo</t>
   </si>
   <si>
     <t>7472</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7472/requer._no_575_2021-ver._joedson_ferreira-votos_de_aplausos-vereadores_da_camara_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7472/requer._no_575_2021-ver._joedson_ferreira-votos_de_aplausos-vereadores_da_camara_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos vereadores desta Casa Legislativa pelo excelente trabalho</t>
   </si>
   <si>
     <t>7473</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7473/requer._no_576_2021-ver._joedson_ferreira-reparo_e_conserto_da_rua_marcia_travassos-camboinha_2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7473/requer._no_576_2021-ver._joedson_ferreira-reparo_e_conserto_da_rua_marcia_travassos-camboinha_2.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura o reparo e conserto da Rua Márcia Travassos, em Camboinha 2</t>
   </si>
   <si>
     <t>7474</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7474/requer._no_577_2021-ver._ivanio_do_nascimento-escolinha_de_esporte-bairro_ponta_de_matos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7474/requer._no_577_2021-ver._ivanio_do_nascimento-escolinha_de_esporte-bairro_ponta_de_matos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte, Juventude e Lazer realizar estudo de viabilidade com o intuito de implementar no bairro de Ponta de Matos "Escolinhas de Esporte", extensível a todo Município, oferecento as crianças e adolescentes o incentivo a prática esportiva</t>
   </si>
   <si>
     <t>7475</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7475/requer._no_578_2021-ver._edvaldo_neto-atualizacao_da_lei_complementar_no_55_de_2015-terrenos_baldios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7475/requer._no_578_2021-ver._edvaldo_neto-atualizacao_da_lei_complementar_no_55_de_2015-terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura, do Controle do Uso e Ocupação do Solo e da Receita Municipal providências no sentido de "Estudar a atualização da Lei Complementar nº 55/2015, que dispõe sobre a adoção de condutas referetnes aos terrenos baldios localizados no Município de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>7476</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7476/requer._no_579_2021-ver._marcio_silva-uso_obrigatorio_de_acessorios_de_seguranca_para_os_surfistas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7476/requer._no_579_2021-ver._marcio_silva-uso_obrigatorio_de_acessorios_de_seguranca_para_os_surfistas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretarias competentes providências quanto a tornar obrigatório o uso do leash, strep ou cordinha (acessório de segurança) para os surfistas no âmbito do Município de Cabedelo e que haja sanção caso não utilizem o objeto discutido</t>
   </si>
   <si>
     <t>7477</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7477/requer._no_580_2021-ver._evilasio_cavalcanti-criacao_da_carteirinha_de_identificacao_funcional-assessores_parlamentares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7477/requer._no_580_2021-ver._evilasio_cavalcanti-criacao_da_carteirinha_de_identificacao_funcional-assessores_parlamentares.pdf</t>
   </si>
   <si>
     <t>Socilicar a Presidência da Casa avaliar a possibilidade de "criação da Carteirinha de Identificação Funcional" para assessores parlamentares que compõem o Legislativo Municipal</t>
   </si>
   <si>
     <t>7478</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7478/requer._no_581_2021-ver._andre_coutinho-votos_de_aplausos-hugo_goncalves_ferreira_neto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7478/requer._no_581_2021-ver._andre_coutinho-votos_de_aplausos-hugo_goncalves_ferreira_neto.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Hugo Gonçalves Ferreira Neto, atleta profissional de futebol, residente em Cabedelo, atualmente Campeão Brasileiro da Série B pelo Botafogo -RJ, elevando o nome de Cabedelo nacionalmente</t>
   </si>
   <si>
     <t>7479</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7479/requer._no_582_2021-ver._reinaldo_lima-empresa_transporte_unitrans-linha_de_onibus_522-linha_do_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7479/requer._no_582_2021-ver._reinaldo_lima-empresa_transporte_unitrans-linha_de_onibus_522-linha_do_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar a Empresa de Transporte UNITRANS estudar a possibilidade da linha de ônibus 522, que faz a linha do Renascer, voltar a circular até as 00h00min, visando atender as necessidades dos usuários que moram naquela localidade</t>
   </si>
   <si>
     <t>7480</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7480/requer._no_583_2021-ver._jose_pereira-manutencao_parque_infantil-praca_durval_portela.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7480/requer._no_583_2021-ver._jose_pereira-manutencao_parque_infantil-praca_durval_portela.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a recuperação e manutenção do parque infantil, bem como a instalação de cerca para evitar entrada de animais na areia do parque, na Praça Durval Portela, em Intermares</t>
   </si>
   <si>
     <t>7481</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7481/requer._no_584_2021-ver._jose_pereira-terraplanagem_rua_antonio_dantas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7481/requer._no_584_2021-ver._jose_pereira-terraplanagem_rua_antonio_dantas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviço de terraplanagem na Rua Antônio Dantas, principal do Amazônia Park</t>
   </si>
   <si>
     <t>7482</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7482/requer._no_585_2021-ver._divino_felizardo-construcao_de_rampa_de_acesso_ao_mar-rua_luiza_vieira_campos_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7482/requer._no_585_2021-ver._divino_felizardo-construcao_de_rampa_de_acesso_ao_mar-rua_luiza_vieira_campos_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de construir uma rampa de acesso ao mar na Rua Prof. Luiza Vieira Campos Silva, Poço, possibilitando aos pescadores residentes no local transitarem com suas embarcações de pequeno porte</t>
   </si>
   <si>
     <t>7483</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7483/requer._no_586_2021-ver._marcio_silva-iniciativa_projeto_de_lei-utilizacao_faixa_de_areia-trailers.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7483/requer._no_586_2021-ver._marcio_silva-iniciativa_projeto_de_lei-utilizacao_faixa_de_areia-trailers.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretarias competentes providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Estabelece regras apra utilização da faixa de areia da praia quanto aos trailers e similares, limitando o distanciamento de cada além das condições de cadastramento deste no município, e dá outras providências"</t>
   </si>
   <si>
     <t>7484</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7484/requer._no_587_2021-ver._junior_paulo-pavimentacao_rua_vicente_lelpo-bairro_jardim_gama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7484/requer._no_587_2021-ver._junior_paulo-pavimentacao_rua_vicente_lelpo-bairro_jardim_gama.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaira de Infraestrutra a realização de serviços de pavimentação e drenagem da Rua Vicente Lelpo, em Jardim Gama, bem como implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7485</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7485/requer._no_588_2021-ver._junior_paulo-pavimentacao_rua_mangue_seco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7485/requer._no_588_2021-ver._junior_paulo-pavimentacao_rua_mangue_seco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação e drenagem da Rua Mangue Eco e Rua Mangue Branco, no bairro do Jacaré, na Vila Feliz, como também da Rua Heriberto de Souza em toda sua extensão, no bairro de Camboinha, bem como a implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7486</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7486/requer._no_589_2021-ver._andre_coutinho-estudo_de_impacto-concessao_de_auxilio_financeiro_aos_ambulantes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7486/requer._no_589_2021-ver._andre_coutinho-estudo_de_impacto-concessao_de_auxilio_financeiro_aos_ambulantes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaira de Indústria, Comércio, Ciência, Tecnologia e Portos providências no sentido de realizar estudo de impacto econômico na concessão de auxílio financeiro aos ambulantes cadastrados no Município, tendo em vista a não realização do Reveillon 2021</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7538/requer._no_590_2021-_inexistente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7538/requer._no_590_2021-_inexistente.pdf</t>
   </si>
   <si>
     <t>DOCUMENTO INEXISTENTE</t>
   </si>
   <si>
     <t>7487</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7487/requer._no_591_2021-ver._evilasio_cavalcanti-boias_de_sinalizacao_nos_gabioes_de_contencao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7487/requer._no_591_2021-ver._evilasio_cavalcanti-boias_de_sinalizacao_nos_gabioes_de_contencao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudo de viabilidade e possibilidade de implementação de boias de sinalização nos gabiões de contenção situados em nossas praias, protegendo banhistas e evintando acidentes nas pedras ocultadas nas marés altas</t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7488/requer._no_592_2021-ver._evilasio_cavalcanti-apresentacao_de_relatorio_com_medicos_contratados_pela_prefeitura_no_periodo_de_2019_a_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7488/requer._no_592_2021-ver._evilasio_cavalcanti-apresentacao_de_relatorio_com_medicos_contratados_pela_prefeitura_no_periodo_de_2019_a_2021.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde apresentação de relatório com todos os médicos contratados pela Prefeitura no período de 2019 a 2021, por se tratar de levantamento de cobertura dos serviços médicos prestados</t>
   </si>
   <si>
     <t>7489</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7489/requer._no_593_2021-ver._janderson_brito-votos_aplausos-secretario_e_subscretario_de_esporte.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7489/requer._no_593_2021-ver._janderson_brito-votos_aplausos-secretario_e_subscretario_de_esporte.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Secretário de Esportes, Juventudo e Lazer Maurício Santos e ao Subsecretário de Esportes, Juventude e Lazer Almir Mendes, em razão do apoio dado a realização do I Open Quarentão de Futebol</t>
   </si>
   <si>
     <t>7490</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7490/requer._no_594_2021-ver._marcio_silva-criacao_posto_avancado_de_apoio_aos_corretores_de_imoveis.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7490/requer._no_594_2021-ver._marcio_silva-criacao_posto_avancado_de_apoio_aos_corretores_de_imoveis.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Receita Municipal providências no sentido de criar o Posto Avançado de Apoio aos Corretores de Imóveis no Município de Cabedelo, em parceria com o CRECI</t>
   </si>
   <si>
     <t>7491</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7491/requer._no_595_2021-ver._marcio_silva-iluminacao_publica-rua_pedro_aleixo_de_moura-bairro_centro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7491/requer._no_595_2021-ver._marcio_silva-iluminacao_publica-rua_pedro_aleixo_de_moura-bairro_centro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de revisar o sistema de iluminação pública na Rua Pedro Aleixo de Moura, no Centro, compreendido entre as Ruas Juarez Távora e Ismael Farias, substituindo as lâmpadas tradicionais por lâmpadas de led</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7492/requer._no_596_2021-ver._janderson_brito-revisao_do_estatuto_dos_funcionarios_publicos_civis_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7492/requer._no_596_2021-ver._janderson_brito-revisao_do_estatuto_dos_funcionarios_publicos_civis_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências junto aos setores competentes da Secretaria Municipal de Administração e da Procuradoria Geral do Município para iniciar os trabalhos de revisão do atual "Estatuto dos Funcionários Públicos Civis do Município" (Lei nº 523, de 19 de julho de 1989)</t>
   </si>
   <si>
     <t>7493</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7493/requer._no_597_2021-ver._janderson_brito-votos_de_aplausos-fundacao_fortaleza_santa_catarina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7493/requer._no_597_2021-ver._janderson_brito-votos_de_aplausos-fundacao_fortaleza_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Fundação Fortaleza de Santa Catarina, nas pessoas de Osvaldo da Costa Carvalho, Professor Judas Tadeu Patrício Correia, Professora Marieta Campos Rezende Moura e Professora Rosileide Santa de Farias, em razão do trabalho excepcional na conservação, valorização e apoio a cultura dentro do conjunto arquitetônico formado pela Fortaleza de Santa Catarina</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7494/requer._no_598_2021-ver._jose_pereira-instalacao_de_lixeiras_comunitarias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7494/requer._no_598_2021-ver._jose_pereira-instalacao_de_lixeiras_comunitarias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de lixeiras comunitárias em diversos pontos</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7495/requer._no_599_2021-ver._jose_pereira-estudo_para_implantacao_de_dispositivo_de_reconhecimento_facial_nas_escolas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7495/requer._no_599_2021-ver._jose_pereira-estudo_para_implantacao_de_dispositivo_de_reconhecimento_facial_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudo para implantação de dispositivo de reconhecimento facial em todas as escolas municipais, para controle de frequência por meio de aplicativo, buscando mais tranquilidade e segurança para aludos, pais e responsáveis</t>
   </si>
   <si>
     <t>7496</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7496/requer._no_600_2021-ver._evilasio_cavalcanti-_concessao_abono_fundeb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7496/requer._no_600_2021-ver._evilasio_cavalcanti-_concessao_abono_fundeb.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudo de viabilidade e possibilidade de proceder com a Concessão de Abono-Fundeb (Rateio das sobras dos recursos do fundo) aos profissionais da educação da Rede Municipal de Ensino</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7497/requer._no_601_2021-ver._herlon_cabral-implantacao_insalubridade_saude-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7497/requer._no_601_2021-ver._herlon_cabral-implantacao_insalubridade_saude-rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura de Cabedelo e Secretarias de Saúde, de Administração e da Receita analisar o retorno da implantação do adicional de insalubridade para os servidores da saúde</t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7498/requer._no_602_2021-ver._herlon_cabral-votos_de_aplausos-gaeco-mppb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7498/requer._no_602_2021-ver._herlon_cabral-votos_de_aplausos-gaeco-mppb.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos Grupo de Atuação Especial Contra o Crime Organizado do Ministério Público da Paraíba (GAECO/MPPB) em razão do incansável trabalho de seus membros e servidores no combate à corrupção na Paraíba</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>Alex Lucena, Dinho, Divino Felizardo, Edvaldo Neto, Evilásio Cavalcanti, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7499/requer._no_603_2021-ver._marcio_silva_e_outros-_urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7499/requer._no_603_2021-ver._marcio_silva_e_outros-_urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 14/12/2021, das seguintes proposituras: Projeto de Lei nº 118/2021 - Do Prefeito Municipal - Institui no âmbito da saúde municipal de Cabedelo o Programa de Residência Médica em Medicina de Família e Comunidade, nos termos da Portaria nº 1.248/2013 do Ministério da Saúde e da Portaria Interministerial nº 1.618/2015, e dá outras providências; e Projeto de Lei nº 119/2021 - Do Prefeito Municipal - Dispõe sobre a criação do Fundo Municipal de Turismo, e dá outras providências</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>Alex Lucena, Dinho, Divino Felizardo, Edvaldo Neto, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7500/requer._no_604_2021-ver._marcio_silva_e_outros-urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7500/requer._no_604_2021-ver._marcio_silva_e_outros-urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 22/12/2021, das seguintes proposituras: Projeto de Lei nº 121/2021 - Do Prefeito Municipal - Altera dispositivos da Lei Municipal nº 1.412, de 22 de agosto de2008, e dá outras providências; Projeto de Lei nº 122/2021 - Do Prefeito Municipal - Institui o Programa de Conciliação Jurídico-Fiscal do Município de Cabedelo - Concilia-Cabedelo, que dispõe sobre a concessão de benefícios fiscais de créditos inscritos ou não em dívida ativa, ajuizados e não ajuizados pela Procuradoria Geral do Município, e dá outras providências</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7141/veto_parcial_ao_pl_no_001_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7141/veto_parcial_ao_pl_no_001_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 001/2021 - DO VEREADOR EVILÁSIO CAVALCANTI</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7100/veto_parcial__ao_pl_no_017_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7100/veto_parcial__ao_pl_no_017_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 017/2021 - DO VEREADOR ALEX LUCENA</t>
   </si>
   <si>
     <t>7332</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7332/veto_parcial__ao_pl_no_034_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7332/veto_parcial__ao_pl_no_034_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 034/2021 - DO VEREADOR JÚNIOR PAULO</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7333/veto_parcial__ao_pl_no_049_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7333/veto_parcial__ao_pl_no_049_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 049/2021 - DO VEREADOR IVÂNIO DO NASCIMENTO</t>
   </si>
   <si>
     <t>7426</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7426/veto_parcial__ao_pl_no_057_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7426/veto_parcial__ao_pl_no_057_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 057/2021 - DO VEREADOR IVÂNIO DO NASCIMENTO (DA MIRAMAR)</t>
   </si>
   <si>
     <t>7771</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7771/veto_parcial__ao_pl_no_064_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7771/veto_parcial__ao_pl_no_064_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 064/2021, DA LAVRA DO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>7770</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7770/veto_parcial__ao_pl_no_079_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7770/veto_parcial__ao_pl_no_079_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 079/2021 (Emenda de Meta nº 035, Emenda de Apropriação nº 039, Emenda de Apropriação nº 040, Emenda de apropriação nº 041, Emenda de Apropriação nº 042, Emenda de Apropriação nº 043) - Da lavra do Prefeito Municipal</t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7769/veto_parcial__ao_pl_no_112_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7769/veto_parcial__ao_pl_no_112_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 112/2021, DO VEREADOR EDVALDO NETO</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7149/veto_total_pl_no_013_2021-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7149/veto_total_pl_no_013_2021-veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 013/2021 - DA VEREADORA GRAÇA REZENDE</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7099/veto_total__ao_pl_no_019_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7099/veto_total__ao_pl_no_019_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 019/2021 - DO VEREADOR EVILÁSIO CAVALCANTI</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7207/veto_total__ao_pl_no_031_2020_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7207/veto_total__ao_pl_no_031_2020_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 031/2021 - DO VEREADOR EVILÁSIO CAVALCANTI</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7208/veto_total__ao_pl_no_032_2020_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7208/veto_total__ao_pl_no_032_2020_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 032/2021 - DO VEREADOR EVILÁSIO CAVALCANTI</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7206/veto_total__ao_pl_no_033_2020_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7206/veto_total__ao_pl_no_033_2020_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 033/2021 - DO VEREADOR JOSÉ PEREIRA</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7209/veto_total__ao_pl_no_037_2020_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7209/veto_total__ao_pl_no_037_2020_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 037/2020 - DO VEREADOR IVÂNIO DO NASCIMENTO</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7519/veto_total__ao_pl_no_047_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7519/veto_total__ao_pl_no_047_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 047/2021, DO VEREADOR IVÂNIO DO NASCIMENTO</t>
   </si>
   <si>
     <t>7334</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7334/veto_total__ao_pl_no_050_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7334/veto_total__ao_pl_no_050_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 050/2021 - DO VEREADOR ANDRÉ COUTINHO</t>
   </si>
   <si>
     <t>7772</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7772/veto_parcial__ao_pl_no_062_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7772/veto_parcial__ao_pl_no_062_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 062/2021, DO VEREADOR JANDERSON BRITO</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7544/veto_total_ao_pl_no_067_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7544/veto_total_ao_pl_no_067_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 067/2021, DO VEREADOR IVÂNIO DO NASCIMENTO</t>
   </si>
   <si>
     <t>7935</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7935/veto_total_ao_pl_no_100_2021-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7935/veto_total_ao_pl_no_100_2021-veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 100/2021 - DO VEREADOR JOSÉ PEREIRA</t>
   </si>
   <si>
     <t>7774</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7774/veto_total__ao_pl_no_106_2021_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7774/veto_total__ao_pl_no_106_2021_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 106/2021, DO VEREADOR EDVALDO NETO</t>
   </si>
   <si>
     <t>7942</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7942/vrto_total_ao_pl_no_110_2021-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7942/vrto_total_ao_pl_no_110_2021-veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 110/2021 - DO VEREADOR JOSÉ PEREIRA</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
     <t>RCR</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7295/relatorio_xx_marcha_uvb_-_legislativos_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7295/relatorio_xx_marcha_uvb_-_legislativos_municipais.pdf</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação XX Marcha UVB dos Legislativos Municipais - Brasília - DF, 24 a 27 de agosto de 2021</t>
   </si>
   <si>
     <t>7868</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7868/relatorio_encontro_nordestino_de_legislativos_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7868/relatorio_encontro_nordestino_de_legislativos_municipais.pdf</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação Encontro Nordestino de Legislativos Municipais - Recife - PE, 24 a 27 de novembro de 2021</t>
   </si>
   <si>
     <t>7345</t>
   </si>
   <si>
     <t>RFP</t>
   </si>
   <si>
     <t>Relatório de Encerramento de Frente Parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7345/relatorio_encerramento_frente_parlamentar_rio_jaguaribe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7345/relatorio_encerramento_frente_parlamentar_rio_jaguaribe.pdf</t>
   </si>
   <si>
     <t>Relatório de Encerramento da Frente Parlamentar do Rio Jaguaribe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10231,67 +10231,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6991/ata_1o_sessao_especial_-_23-03-2021-relatorio_saude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7131/2a_sessao_especial_-_25-05-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7161/3a_sessao_especial_-_22-06-2021-prestacao_de_contas_saude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7324/4a_sessao_especial_-_14-09-2021-setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7325/5a_sessao_especial_-_21-09-2021-dia_nacional_pessoa_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7326/6a_sessao_especial_-_23-09-2021_-__semana_nacional_transito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7422/7a_sessao_especial_-_cancelada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7423/8a_sessao_especial_-_19-10-2021_-_altetas_beach_soccer.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7424/9a_sessao_especial_-_26-10-2021_-_dia_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7521/10a_sessao_especial_-_16-11-2021-homenagem_gestores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7522/11a_sessao_especial_-_07-12-2021-apresentacao_relatorio_saude.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6720/ata_1a_sessao_extraordinaria_remota-26-01-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7182/ata_2o_sessao_extraordinaria_remota-30-06-2021-posse.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7684/ata_3a_sessao_extraordinaria_presencial_-_22-12-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6756/ata_1o_sessao_ordinaria_02-02-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6757/ata_2o_sessao_ordinaria_09-02-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6945/ata_3o_sessao_ordinaria_23-02-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6946/ata_4o_sessao_ordinaria_02-03-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6947/ata_5o_sessao_ordinaria_16-03-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6948/ata_6o_sessao_ordinaria_23-03-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6949/ata_7a_sessao_ordinaria_06-04-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6986/ata_8a_sessao_ordinaria_13-04-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6987/ata_9a_sessao_ordinaria_20-04-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7048/ata_10a_sessao_ordinaria_27-04-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7049/ata_11a_sessao_ordinaria_04-05-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7056/ata_12a_sessao_ordinaria_11-05-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7090/ata_13a_sessao_ordinaria_18-05-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7101/ata_14a_sessao_ordinaria_25-05-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7158/ata_15a_sessao_ordinaria_01-06-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7159/ata_16a_sessao_ordinaria_15-06-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7160/ata_17a_sessao_ordinaria_22-06-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7181/ata_18a_sessao_ordinaria_30-06-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7238/ata_19a_sessao_ordinaria_03-08-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7239/ata_20a_sessao_ordinaria_10-08-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7240/ata_21a_sessao_ordinaria_17-08-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7257/ata_22a_sessao_ordinaria_24-08-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7281/ata_23a_sessao_ordinaria_31-08-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7321/ata_24a_sessao_ordinaria_14-09-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7322/ata_25a_sessao_ordinaria_21-09-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7323/ata_26a_sessao_ordinaria_28-09-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7393/ata_27a_sessao_ordinaria_05-10-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7419/ata_28a_sessao_ordinaria_19-11-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7420/ata_29a_sessao_ordinaria_26-10-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7421/ata_30a_sessao_ordinaria_09-11-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7523/ata_31a_sessao_ordinaria_16-11-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7524/ata_32a_sessao_ordinaria_23-11-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7525/ata_33a_sessao_ordinaria_30-11-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7526/ata_34a_sessao_ordinaria_07-12-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7527/ata_35a_sessao_ordinarias_14-12-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6690/ata_1a_sessao_solene_-_01-01-2021_-_posse.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6721/ata_2a_sessao_solene_-_01-02-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6691/ato_da_mesa_no_001_2021_-_medidas_enfrentamento_covid.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6758/ato_da_mesa_no_002_2021_-_medidas-novas-covid-19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6805/ato_da_mesa_no_003_2021_-_medidas_covid-19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6890/ato_da_mesa_no_004_2021_-_feriados_enfrentamento_covid-19.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6891/ato_da_mesa_no_005_2021_-_incorrecao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7191/ato_da_mesa_no_006_2021_-_sessoes_hibridas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7255/ato_da_mesa_no_007_2021_-_sessoes_presenciais.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7392/ato_da_mesa_no_008_2021_-_sessao_cabedelo_clube.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6692/ato_da_presidente_no_001_2021_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6693/ato_da_presidente_no_002_2021_-_cof.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6694/ato_da_presidente_no_003_2021_-_cppm.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6695/ato_da_presidente_no_004_2021_-_conselho_de__etica.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6696/ato_da_presidente_no_005_2021_-_representante_conselho_pequenos_negocios.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6722/ato_da_presidente_no_006_2021_-_horario_expediente.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6727/ato_da_presidente_no_007_2021_-_luto_senado_jose_maranhao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6728/ato_da_presidente_no_008_2021_-_expediente_carnaval.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6729/ato_da_presidente_no_009_2021_-_licenca_ver._rey.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6759/ato_da_presidente_no_010_2021_-_horario_expediente-covid-19.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6806/ato_da_presidente_no_011_2021_-_representante_comdecon.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6807/ato_da_presidente_no_012_2021_-_luto_fernando_macedo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6889/ato_da_presidente_no_013_2021_-_frente_parlamentar_rio_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6992/ato_da_presidente_no_014_2021-frente_parlamentar_mototaxista.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7054/ato_da_presidente_no_015_2021-frente_parlamentar-br-230.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7055/ato_da_presidente_no_016_2021-frente_parlamentar_projeto_orla.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7147/ato_da_presidente_no_017_2021-substituicao_membro_cof.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7148/ato_da_presidente_no_018_2021-substituicao_menbro_cppm.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7162/ato_do_presidente_no_019_2021-luto_oficial.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7163/ato_do_presidente_no_020_2021-prorrogacao_sessao_dia_29-06.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7164/ato_do_presidente_no_021_2021_convocacao_suplente.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7165/ato_do_presidente_no_022_2021-convocacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7177/ato_do_presidente_no_023_2021-licitacao_ou_contratacao_direta.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7178/ato_do_presidente_no_024_2021-_horario_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7179/ato_do_presidente_no_025_2021-conselho_turismo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7180/ato_do_presidente_no_026_2021-comissao_congresso.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7256/ato_do_presidente_no_027_2021-ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7263/ato_do_presidente_no_028_2021-antecipacao_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7299/ato_do_presidente_no_029_2021-representante_commea.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7327/ato_do_presidente_no_030_2021_-_antecipacao_sessao_ordinaria_05-10-21.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7328/ato_do_presidente_no_031_2021_-_horario_expediente.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7329/ato_do_presidente_no_032_2021_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7390/ato_do_presidente_no_033_2021-2021-_antecipacao_sessao_ordinaria_19-10-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7391/ato_do_presidente_no_034_2021-2021-ponto_facultativo_funcionario_publico.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7425/ato_do_presidente_no_035_2021-antecipacao_sessao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7429/ato_do_presidente_no_036_2021-_antecipacao_sessao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7427/ato_do_presidente_no_037_2021-comissao_recife.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7428/ato_do_presidente_no_038_2021-comissao_lom.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7430/ato_do_presidente_no_039_2021_-_antecipacao_sessao_ordinaria_07-12-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7431/ato_do_presidente_no_040_2021-ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7432/ato_do_presidente_no_041_2021-expediente_administrativofinal_de_ano.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7433/ato_do_presidente_no_042_2021-antecipacao_sessao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7434/ato_do_presidente_no_043_2021-interdicao_camara.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7050/pdl_no_001_2021_-_diploma_ao_merito_turistico_juliete_freire-arquivado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7395/pdl_no_002_2021_-_titulo_de_cidadao_cabedelense_sra._jacira_pereira_da_silva_-_dl_no_815_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7991/pdl_no_003_2021_-_titulo_de_cidadao_cabedelense_vereador_ivanio_do_nascimento_-_dl_no_816_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7992/pdl_no_004_2021_-_titulo_de_cidadao_cabedelense_sr._paulo_antonio_de_lucena_-_dl_no_817_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7993/pdl_no_005_2021_-_titulo_de_cidadao_cabedelense_sr._marcelo_queiroga_-_dl_n_818_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7994/pdl_no_006_2021_-_titulo_de_cidadao_cabedelense_sra._michelle_cardoso_-_dl_no_819_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7995/pdl_no_007_2021_-_titulo_de_cidadao_cabedelense_sr._benival_severo_dos_ramo_-_dl_n_820_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7996/pdl_no_008_2021_-_titulo_de_cidadao_cabedelense_sr._andre_luiz_almeida_coutinho_-_dl_no_821_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6730/plc_no_001_2021-altera_lc_no_22_2007_-_iptu_-_lc_77_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6993/plc_no_002_2021-do_prefeito_municipal-altera_codigo_tributario_lc_no_02_1997_-_lc_no_78_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7354/plc_no_003_2021-regime_previdencia_complementar_cabedelo_-_lc_03_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6697/veto_parcial_ao_pl_no_001_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6698/pl_no_002_2021-prefeito_municipal-contratacao_excepcional_interesse_publico_-_lei_no_2.097_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6699/pl_no_003_2021-prefeito_municipal-vencimentos_servidores_pmc_-_lei_no_2.096_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6700/pl_no_004_2021-prefeito_municipal-abertura_de_credito_cmc-lei_no_2.098_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6701/pl_no_005_2021-prefeito_municipal-credito_banco_do_brasil-lei_no_2.100_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6702/pl_no_006_2021-prefeito_municipal-credito_caixa_economica-lei_no_2.101_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6703/pl_no_007_2021-prefeito_municipal-altera_lei_no_2.094_2021-lei_no_2.099_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6723/pl_no_008_2021-ver._herlon_cabral-informacoes_deficiente_visuais-adm._publica.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6724/pl_no_009_2021-ver._helon_cabral-informacoes_deficientes_visuais-cmc.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6725/pl_no_010_2021-prefeito__municipal_-_altera_lei_no_2.049_2019__ordenadores_despesas_-_lei_no_2.103_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6726/pl_no_011_2021-prefeito_municipal_-altera_lei_no_1.025_2021_-_procom_-_lei_2.102_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6731/pl_no_012_2021-ver._graca_rezende-semana_doacao_de_livros-lei_no_2.117_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6732/veto_total_pl_no_013_2021-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6803/pl_no_014_2021-ver._junior_paulo_-_igrejas_e_templos_atividade_essencial_-_lei_no_2.112_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6804/pl_no_015_2021-ver._marcio_-_educacao_domiciliar-arquivado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6814/pl_no_016_2021-ver._andre_coutinho_-_atividade_fisica_essencial_-_lei_no_2.110_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6815/veto_parcial__ao_pl_no_017_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6813/pl_no_018_2021-prefeito_municipal-ratifica_protocolo_aquisicao_vacinas_-_lei_no_2.104_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6996/veto_total__ao_pl_no_019_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6887/pl_no_020_2021-prefeito_municipal_-_programa_auxilio_financeiro_ambulantes_covid___lei_no_2.105_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6886/pl_no_021_2021-prefeito_municipal_-_consorcio_intermunicipal_regiao_metropolitana_joao_pessoa_-_lei_no_2.106_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6995/pl_no_022_2021-ver._marcio_silva-dispensa_taxa_inscricao_concursos_publicos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6994/pl_no_023_2021-ver._marcio_silva-funcionamento_estabelecimentos_comerciais-arquivado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6997/pl_no_024_2021-prefeito_municipal-_denomina_centro_zoonoses_mariana_batista_bezerra.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6888/pl_no_025_2021-prefeito_municipal_-_reestruturacao_conselho_fundeb_-_lei_no_2.107.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6998/pl_no_026_2021-prefeito_municipal-_altera_lei_no_2.018_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6944/pl_no_027_2021-prefeito_municipal_-_credito_especial_orcamento_2021_-_lei_no_2.113_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7053/pl_no_028_2021-ver._ivanio_do_nascimento-prevencao_covid-lei_no_2.129_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6999/pl_no_029_2021-ver._evilasio_cavalcanti-_carteira_identificacao_autista_-_lei_no_2.119_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6950/pl_no_030_2021_-_prefeito_municipal_-_ldo_2022-_lei_no_2.131_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7000/pl_no_031_2021-ver._evilasio_cavalcanti-_prevencao_diabetes_creches_e_escolas_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7051/pl_no_032_2021-ver._evilasio_cavalcanti_-_incentivo_jogo_de_xadrez_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7052/pl_no_033_2021-ver._jose_pereira_-_aplicacao_questionario_m-chat_autismo_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7095/pl_no_034_2021-ver._junior_paulo_-_dia_municipal_consciencia_crista_-_veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7096/pl_no_035_2021-prefeito_municipal_-_altera_lei_2.042_2019_-_lei_no_2.120_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7091/pl_no_036_2021-prefeito_municipal_-_altera_lei_1.731_20014_-_lei_no_2.121_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7394/pl_no_037_2021-ver._ivanio_nascimento_-_cadastro_animais_adocao_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7093/pl_no_038_2021-ver._ivanio_nascimento_-_politica_publica_saude_escolar.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7094/pl_no_039_2021-ver._ivanio_do_nascimento-reconhecimento_beach_tennis-lei_no_2.126_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7132/pl_no_040_2021-prefeito_municipal_-_autoriza_abertura_credito_especial_orcamento_2021_-_lei_no_2.122_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7136/pl_no_041_2021-ver._jose_pereira-alinhamentos_de_fios_e_cabos-_lei_no_2.127_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7137/pl_no_042_2021-ver._edvaldo_neto-denomina_rua_bolero_de_ravel-lei_no_2.125_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7138/pl_no_043_2021-ver._edvaldo_neto-comprovacao_de_vida_idosos-lei_no_2.130_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7133/pl_no_044_2021-prefeito_municipal-requisitos_cargos_medico_-_lei_no_2.123_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7139/pl_no_045_2021-prefeito_municipal-fundo_municipal_direitos_da_mulher-lei_no_2.128_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7140/pl_no_046_2021-ver._marcio_silva-denomina_rua_fernando_astrogildo_da_silva-lei_no_2.124_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7184/pl_no_047_2021-ver._ivanio_do_nascimento_-_contratacao_mulheres_violencia_domestica_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7185/pl_no_048_2021-ver._ivanio_do_nascimento_-_atendimento_prioritario_oncologicos_-_arquivada.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7186/pl_no_049_2021-ver._ivanio_do_nascimento_-_semana_do_pescador_-_veto_parcial_mantido_-_lei_no_2.137_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7187/pl_no_050_2021-ver._andre_coutinho_-_semana_doador_sangue_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7190/pl_no_051_2021-prefeito_municipal_-_suspensao_vacinacao_escolha_vacina_covid_-_lei_no_2132_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7188/projeto_de_lei_no_052_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7189/projeto_de_lei_no_053_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7205/pl_no_054_2021-prefeito_municipal_-_semana_prevencao_cyberbullying_-_lei_no_2.133_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7204/pl_no_055_2021-prefeito_municipal_-_desafeta_parte_rua_projetada_jd_atlantico_ii-_lei_n_2.160_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7236/pl_no_056_2021-ver._edvaldo_neto_-_fornecimento_protetor_solar_empregados_-_lei_no_2.143_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7237/pl_no_057_2021-ver._ivanio_do_nascimento_-_semana_do_paradesporto_-_lei_no_2.141_2021-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7234/pl_no_058_2021-prefeito_municipal_-_credito_especial_orcamento_2021_caravana_esporte_-_lei_no_2.140_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7235/pl_no_059_2021-prefeito_municipal_-_credito_especial_orcamento_2021_projeto_bom_de_bola_-_lei_no_2.139_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7258/pl_no_060_2021-ver._edvaldo_neto-notificacao_compulsoria_casos_de_violencia_da_mulher-arquivado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7259/pl_no_061_2021-ver._divino_felizardo_-_rua_francisco_alves_da_silva_-_lei_no_2.142_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7262/pl_no_062_2021-ver._janderson_brito_-_selo_amigo_do_meio_ambiente-veto_total-arquivado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7260/pl_no_063_2021-ver._evilasio_cavalcanti_-_semana_municipal_da_psicologia_-_lei_no_2.148_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7283/pl_no_064_2021-prefeito_municipal-_ppa_2022-2025-lei_no_2.176_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7261/pl_no_065_2021-ver._edvaldo_neto_-_av._jose_vasconcelos_maia_-_lei_no_2.149.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7282/pl_no_066_2021-prefeito_municipal_-_altera_lei_no_2.105_2021_-_lei_no_2.138_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7296/pl_no_067_2021-ver._ivanio_do_nascimento_-_programa_empresa_amiga_do_esporte_e_lazer-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7297/pl_no_068_2021-ver._ivanio_do_nascimento_-semana_do_empreendedorismo_feminino-_lei_no_2.159_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7298/pl_no_069_2021-_ver._ivanio_do_nascimento_-_programa_esporte_da_melhor_idade-arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7313/pl_no_070_2021-ver._ivanio_do_nascimento_-_programa_adote_uma_praca-arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7311/pl_no_071_2021-prefeito_municipal_-_economia_criativa_-_lei_no_2.146_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7312/pl_no_072_2021_-_prefeito_municipal_-_escola_de_danca_ballet_jovem_-_lei_no_2.147_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7336/pl_no_073_2021-ver._edvaldo_neto_-_denomina_avenidas_despacho_retirada.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7314/pl_no_074_2021-ver._herlon_cabral-cadastro_pessoas_com_deficiencia-arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7337/pl_no_075_2021-ver._herlon_cabral_-_prioridade_atendimento_quimio_radio_e_hemodialise-arquivado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7338/pl_no_076_2021-ver._herlon_cabral-divulgacao_pessoa_com_neoplausia-arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7340/pl_no_077_2021-ver._marcio_silva_-_ideologia_genero_escolas_depacho_retirada.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7341/pl_no_078_2021-janderson_brito_-_maus_tratos_animais_condominios-_lei_no_2.155_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7520/pl_no_079_2021_-_prefeito_municipal-loa_2022-_lei_no_2.177_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7342/pl_no_080_2021-prefeito_municipal_-_quadra_gilberto_nunes_neto-_lei_n_2.152_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7343/pl_no_081_2021-prefeito_municipal_-_conselho_municipal_direitos_idoso_-_lei_no_2.151_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7339/pl_no_082_2021-ver._ivanio_do_nascimento_-_processos_administrativos_pessoa_violencia_domestica-arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7344/pl_no_083_2021-ver._marcio_silva_-_semana_lingua_portuguesa_retirada.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7330/pl_no_084_2021_-_prefeito_municipal_-_abertura_de_credito_-_bom_de_bola_-_lei_no_2.144_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7331/pl_no_085_2021-prefeito_municipal_-_abertura_de_credito_caravana_do_esporte_-_lei_no_2.145_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7347/pl_no_086_2021-ver._prefeito_municipal_-_programa_itinerante_cadastro_unico_e_bolsa_familia-_lei_no_2.157_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7348/pl_no_087_2021-prefeito_municipal_-_banco_de_alimentos-_lei_n_2.158_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7349/pl_no_088_2021-ver._herlon_cabral-_semana_conscientizacao_distrofia_muscular_duchenne-lei_no_2.174_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7350/pl_no_089_2021_2021-ver._herlon_cabral_-_campanha_permanente_saude_guarda_municipa-arquivado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7351/pl_no_090_2021-ver._herlon_cabral-gestante_deficiencia_auditiva-arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7352/pl_no_091_2021-ver._edson_da_otica_-_rua_janaina_estrela_braga_conceicao-_lei_n_2.156_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7346/pl_no_092_2021-ver._edvaldo_neto_-_avenida_cavalo_alado_-_lei_no_2.150.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7502/pl_no_093_2021-prefeito_municipal_-_programa_bolsa_atleta-_lei_no_2.154_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7503/pl_no_094_2021-ver._wagner_do_solanense-_denomina_rua_eronildo_carlos_dos_santos-lei_no_2.171_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7504/pl_no_095_2021-prefeito_municipal-_palestras_e_seminarios_alcool_tabaco_e_drogas_alucinogenas-lei_no_2.173_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7505/pl_no_096_2021-prefeito_municipal_-_selo_seguro-_lei_n_2.153_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7506/pl_no_097_2021-prefeito_municipal-_programa_orfaos_da_covid-19-lei_no_2.172_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7507/pl_no_098_2021-ver._jose_pereira-_denomina_de_avenida_flavio_de_oliveira-lei_no_2.170_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7508/pl_no_099_2021-ver._jose_pereira_-_denomina_de_avenida_marconi_dantas_ribeiro-lei_no_2.169_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7934/pl_no_100_2021-ver._jose_pereira_-_rua_jose_nobregavda_silva_bairro_do_poco-veto_total-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7936/pl_no_101_2021-jose_pereira-_avenida_claudio_paulo_maciel-_lei_no_2.184_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7937/pl_no_102_20221-ver._jose_pereira-_av._francisco_paulo_cosentino-lei_no_2.185_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7509/pl_no_103_2021-ver._jose_pereira-denomna_de_avenida_maria_da_gracas_goncalves-lei_no_2.168_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7510/pl_no_104_2021-prefeito_municipal-_programa_estagio_nao_remunerado-lei_no_2.165_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7511/pl_no_105_2021-_ver._jose_pereira-denomina_as_atuais_via_local-lei_n_2.173_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7773/pl_no_106_2021_-ver._edvaldo_neto_-_rua_joao_luiz_medeiros_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7938/pl_no_107_201-do_ver._wagner_do_solanense-avenida_bento_francisco_de_medeiros-lei_no_2.191_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7939/pl_no_108_2022-ver._reinaldo_lima-_rua_severina_almeida_de_medeiros-lei_no_2.186_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7940/pl_no_109_2022-ver._jose_pereira-avenida_severina_sobral_da_silva-lei_no_2.187_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7941/pl_no_110_2021-ver._jose_pereira-_rua_francisco_de_oliveira-veto_total-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7943/pl_no_111_2022-ver._jose_pereira-av._edinaldo_inacio_de_freitas-lei_no_2.188_2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7501/pl_no_112_2021-ver._edvaldo_neto_-_lei_2.178_2022_-_veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7944/pl_no_113_2022-ver._jose_pereira-av._andre_andrade_da_silva-lei_no_2.189_2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7945/pl_no_114_2021-do_vereador_jose_pereira-av._radialista_airton_da_silva_airton_jose-lei_no_2.190_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7513/pl_no_116_2021_-_prefeito_municipal_-_abertura_de_credito-investimentos_infraestrutura-lei_n_2.162_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7514/pl_no_117_2021-prefeito_municipal-abertura_de_credito_ao_orcamento_municipal_exercicio_2021-_lei_n_2.161_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7515/pl_no_118_2021-prefeito_municipal-programa_residencia_medica-_lei_no_2.163_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7516/pl_no_119_2021-prefeito_municipal-_criacao_do_fundo_municipal_de_turismo-lei_no_2.164_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/8289/pl_no_120_2021-ver._andre_coutinho_-_utilidade_publica_academia_cabedelense_de_ciencias_artes_e_letras_em_tramitacao.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7517/pl_no_121_2021-prefeito_municipal-altera_dispositivos_da_lei_municipal_n_1.412_-_lei_n_2.167_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7518/pl_no_122_2021-prefeito_municipal-concilia_cabedelo-_lei_no_2.166_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7097/pr_no_001_2021_-_ver._edvaldo_neto_-_alteracao_regimento_interno-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7183/pr_n_002_2021_-_ver._andre_coutinho_-_comissao_de_representacao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7353/pr_no_003_2021_-_presidente_cmc__-_sistema_camara_digital.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7528/pr_no_004_2021_-_presidente_cmc_comissao_de_representacao_da_camara_municipal_-_recife-pe.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7529/pr_no_005_2021_-_presidente_cmc_-_plano_anual_de_contratacoes_cmc_-_resolucao_246_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7530/pr_no_006_2021_-_presidente_cmc_-_plano_de_desenvolvimento_de_lideres_cmc_-_resolucao_247_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7531/pr_no_007_2021_-_presidente_cmc_-_plano_de_logistica_sustentavel_cmc_-_resolucao_248_2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7532/pr_no_008_2021_-_presidente_cmc_-_plano_de_integridade_cmc_-_resolucao_249_2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7533/pr_no_009_2021_-_presidente_cmc_-_politica_de_gestao_de_riscos_cmc_-_resolucao_250_2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7534/pr_no_010_2021_-_presidente_cmc_-_carta_de_servico_cmc_-_resolucao_251_2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7535/pr_no_011_2021_-_presidente_cmc_-_politica_da_governanca_-_resolucao_245_2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6688/requer._no_001_2021-ver._edvaldo_neto_e_outros_-urgencia.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6704/requer._no_002_2021-_ver._andre_coutinho-reparos_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6705/requer._no_003_2021-ver._andre_coutinho-asfalto_ruas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6706/requer._no_004_2021-ver._andre_coutinho-_asfalto_binario_poco.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6707/requer._no_005_2021-ver._jose_pereira-abertura_casa_cidadania.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6708/requer._no_006_2021-ver._jose_pereira-fiscalizacao_embarcacoes.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6709/requer._no_007_2021-ver._jose_pereira-monitoramento_de_cameras.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6710/requer._no_008_2021-ver._alex_lucena-construcao_praca_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6711/requer._no_009_2021-ver._herlon_cabral-_sessao_especial_transito.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6712/requer._no_010__2021-ver._divino_felizardo-coberta_psf_renascer.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6713/requer._no_011_2021-ver._evilasio_cavalcanti-isolamento_tomadas_creches.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6714/requer._no_012_2021-ver._evilasio_cavalcanti-minuta_projeto_de_lei_servico_voluntario.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6715/requer._no_013_2021-ver._graca_rezende-centro_refrencia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6716/requer._no_014_2021-ver._ivanio_da_miramar-praca_miramar.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6717/requer._no_015_2021-ver._janderson_brito-frente_parlamentar_familia_crista.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6718/requer._no_016_2021-ver._janderson_brito-programa_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6719/requer._no_017_2021-ver._janderson_brito-_quadra_urbanizada.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6733/requer._no_018_2021-ver._rey_-_licenca_por_motivo_saude.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6734/requer._no_019_2021-ver._marcio_silva_-_abertura_ruas_intermares_e_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6735/requer._no_020_2021-ver._alex_-_pavimentacao_rua_karina_zagel.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6736/requer._no_021_2021-ver._alex_-_pavimentacao_rua_rio_paraiba.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6737/requer._no_022_2021-ver._alex_-_iluminacao_led_rua_claudia_pereira.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6738/requer._no_023_2021-ver._wagner_-_pavimentacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6739/requer._no_024_2021-ver._wagner_-_pavimentacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6740/requer._no_025_2021-ver._pereira_-_subprefeitura_intermares.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6741/requer._no_026_2021-ver._pereira_-_execucao_lei_1463.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6742/requer._no_027_2021-ver._pereira_-_lombada_fisica_rua_antonio_neves.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6743/requer._no_028_2021-ver._wagner_-_drenagem_rua.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6744/requer._no_029_2021-ver._andre_-_pl_estagio_nao_remunerado_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6745/requer._no_030_2021-ver._edvaldo_-_iluminacao_led_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6746/requer._no_031_2021-ver._edvaldo_-_prioridade_vacinacao_cadastrados_sus.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6747/requer._no_032_2021-ver._edvaldo_-_instalacao_bueiros_e_limpeza_galerias_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6748/requer._no_033_2021-ver._junior_paulo_-_abastecimento_agua_comunidade_taliba.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6749/requer._no_034_2021-ver._junior_paulo_-_manutencao_pracas_jd_brasilia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6750/requer._no_035_2021-ver._evilasio_-_sessao_especial_fevereiro_roxo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6751/requer._no_036_2021-ver._evilasio_-_sessao_especial_fevereiro_laranja.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6752/requer._no_037_2021-ver._graca_-_pl_placas_fotovoltaicas_escolas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6753/requer._no_038_2021-ver._graca_-_pl_alimentos_organicos_merenda.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6754/requer._no_039_2021-ver._graca_-_nome_quadra_esportes_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6755/requer._no_040_2021-ver._edvaldo_e_outros_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6760/requer._no_041_2021-ver._junior_paulo_-_pavimentacao_e_drenagem_rua_ruy_carneiro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6761/requer._no_042_2021-ver._junior_paulo_-_reforma_praca_st_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6762/requer._no_043_2021-ver._wagner_-_iluminacao_led_rua_antonio_serrano.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6763/requer._no_044_2021-ver._wagner_-_pavimentacao_rua_nova_paisagem.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6764/requer._no_047_2021-ver._evilasio_-_pl_entrega_domiciliar_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6765/requer._no_048_2021-ver._andre_-_iluminacao_led_av_max_zagel.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6766/requer._no_049_2021-ver._andre_-_inclusao_prioridade_vacinacao_trabalhadores_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6767/requer._no_050_2021-ver._andre_e_divino_-_construcao_pier_jacare.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6768/requer._no_051_2021-ver._pereira_-_criacao_e_instalacao_minibibliotecas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6769/requer._no_052_2021-ver._pereira_-_rua_antonio_de_jesus_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6770/requer._no_053_2021-ver._pereira_-_galeria_rua_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6771/requer._no_054_2021-ver._ivanio_-_nomeacao_quadra_beach_soccer_edmilson_trigueiro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6772/requer._no_055_2021-ver._marico_silva_-_pavimentacao_rua_valdemar_de_brito.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6773/requer._no_056_2021-ver._wagner_-_demandas_centro_de_atendimento_pessoa_deficiencia_e_transtorno.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6774/requer._no_057_2021-ver._herlon_-_vacinacao_covid-19_professores.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6775/requer._no_058_2021-ver._herlon_-_pl_escolas_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6776/requer._no_059_2021-ver._herlon_-_pavimentacao_rua_joao_castor_de_sena.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6777/requer._no_060_2021-ver._junior_paulo_-_pavimentcao_rua_milton_araujo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6779/requer._no_062_2021-ver._janderson_-_vacinacao_covid_guardas_municipais_ubs.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6781/requer._no_064_2021-ver._edvaldo_neto_-_energia_solar_predios_municipio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6782/requer._no_065_2021-ver._edvaldo_-_lombadas_rua_severino_de_franca.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6783/requer._no_066_2021-ver._edvaldo_neto_-_sinalizacao_lombadas_av_oceano_atlantico.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6784/requer._no_067_2021-ver._graca_-_sessao_especial_prestacao_contas_legislativo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6785/requer._no_068_2021-ver._graca_-_votos_aplausos_e_sessao_especial_dia_mulher.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6786/requer._no_069_2021-ver._graca_-_live_retorno_as_aulas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6787/requer._no_070_2021-ver._marcio_silva_-_iluminacao_led_ruas_sao_pedro_e_pescadores.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6788/requer._no_071_2021-ver._macio_silva_-_fechamento_av._oceano_atlantico.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6789/requer._no_072_2021-ver._wagner_-_pavimentacao_rua_heriberto_souza.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6790/requer._no_073_2021-ver._ivanio_-_telas_protecao_quadra_ana_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6791/requer._no_074_2021-ver._andre_coutino_-_calcamento_rua_golfo_campeche.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6792/requer._no_075_2021-ver._andre_coutino_-_medidas_contencao_alagamentos.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6793/requer._no_076_2021-ver._andre_coutinho_-_sanitarizacao_mercados_publicos.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6794/requer._no_077_2021-ver._pereira_-_reforma_praca_taxi_praca_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6795/requer._no_078_2021-ver._pereira_-_cacambas_lixo_e_entulho.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6796/requer._no_079_2021-ver._pereira_-_manutencao_rede_protecao_quadra_praca_acai.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6797/requer._no_080_2021-ver._junior_paulo_-_pavimentacao_rua_cel_jose_teles.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6798/requer._no_081_2021-ver._junior_paulo_-_pavimentacao_rua_elvira_gomes.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6799/requer._no_082_2021-ver._junior_paulo_-_pavimentacao_rua_maria_das_dores.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6800/requer._no_083_2021-ver._edvaldo_-_frente_parlamentar_rio_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6801/requer._no_084_2021-ver._edvaldo_-_denominacao_unidade_zoonozes_mariana_bezerra.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6802/requer._no_085_2021-ver.edvaldo_-_troca_poste_rua_pedro_aleixo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6965/requer._no_086_2021-ver.divino_felizardo_-_sessao_especial_ong_guajiru.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6816/requer._no_087_2021-ver._andre_coutinho_-_revisao_legislacao_urbanistica.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6817/requer._no_088_2021-ver._alex_lucena_-_acrescentar_itinerario_onibus.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6818/requer._no_089_2021-ver._alex_lucena_-_pavimentar_rua_antonia_oliveira.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6819/requer._no_090_2021-ver._alex_lucena_-_pavimentar_rua_augusto_farias.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6820/requer._no_091_2021-ver._andre_coutinho_-_auxilio_emergencial_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6821/requer._no_092_2021-ver._graca_-_nome_mercado_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6822/requer._no_093_2021-ver._wagner_-_posto_bolsa_familia_renascer.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6966/requer._no_094_2021-ver._ivanio_do_miramar-_conserto_calcamento_rua_n_s_navegantes.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6823/requer._no_095_2021-ver._pereira_-_unidade_movel_procon_municipal.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6824/requer._no_096_2021-ver._pereira_-_credito_especial_desenvolver_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6825/requer._no_097_2021-ver._pereira_-_testagem_rapida_em_msssa_covid-19.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6826/requer._no_098_2021-_ver._janderson_brito_-_votos_de_aplausos_iefpb.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6827/requer._no_099_2021-ver._junior_paulo_-_troca_postes_rua_e_travessa_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6828/requer._no_100_2021-ver._junior_paulo_-_led_rua_manoel_nascimento.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6829/requer._no_101_2021-ver._junior_paulo_-_praca_e_quadra_recando_do_poco.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6830/requer._no_102_2021-ver._edvaldo_neto_-_paradas_onibus_ecologicas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6831/requer._no_103_2021-ver._edvaldo_neto_-_linha_credito_microempreendedores.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6832/requer._no_104_2021-_ver._janderson_brito_-_votos_aplausos.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6833/requer._no_105_2021-_ver._graca_rezende_-__fundo_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6834/requer._no_106_2021-ver._andre_coutinho_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6835/requer._no_107_2021-ver._alex_lucena_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6836/requer._no_108_2021-ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6837/requer._no_109_2021-ver._edvaldo_neto_-_dispensa_intersticio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6838/requer._no_110_2021-ver._andre_coutinho_-_calcamento_e_drenagem_ruas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6839/requer._no_111_2021-ver._evilasio_cavalcanti-atendimento_de_telemedicina.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6840/requer._no_112_2021-ver._evilasio_cavalcanti-frente_parlamentar_miata_em_defesa_dos_moto_taxistas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6841/requer._no_113_2021-ver._andre_coutinho-carro_do_fumace.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6842/requer._no_114_2021-ver._andre_coutinho-pontos_de_acesso_para_vacinacao_da_covid.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6843/requer._no_115_2021-ver._graca_rezende-recursos_financeiros.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6844/requer._no_116_2021-ver._graca_rezende-aumento_abusivo_do_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6845/requer._no_117_2021-ver._wagner__do_solanense-pavimentacao_rua_daywiane_bezerra_cabral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6846/requer._no_118_2021-ver._ivanio_da_miramar-conserto_cratera_rua_cassiano_da_nobbrega.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6847/requer._no_119_2021-ver._ivanio_da_miramar-carro_de_som.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6849/requer._no_120_2021-ver._alex_lucena-alargamento_rua_cleto_campelo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6848/requer._no_121_2021-ver._alex_lucena-substituicao_de_luminarias.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6850/requer._no_122_2021-ver._jose_pereira-notificacao_de_proprietarios_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6851/requer._no_123_2021-ver_.jose__pereira-pavimentacao_ruas_otavio_novais_e_alfredo_chaves.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6852/requer._no_124_2021-ver._jose_pereira-creche_munic._intermares.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6853/requer._no_125_2021-ver._wagner_do_solanense-reguralizacao_do_lot._jardim_atlantico.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6854/requer._no_126_2021-ver._junior_paulo-recuperacao_da_rua_vila_maria.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6855/requer._no_127_2021-ver._junior_paulo-manutencao_e_reforma_da_praca_da_rodinha.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6856/requer._no_128_2021-ver._junior_paulo-pavimentacao_e_drenagem_da_rua_jose_lins_do_rego.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6857/requer._no_129_2021-ver._graca_rezende-merc._pub._francisco_figueiredo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6858/requer._no_130_2021-ver._edvaldo_neto-castracao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6859/requer._no_131_2021-ver._edvaldo_neto-inst._de_placas_identificativas_de_logradoros.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6860/requer._no_132_2021-ver._andre_coutinho-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6861/requer._no_133_2021-_ver._edvaldo_neto-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6862/requer._no_134_2021-ver._edvaldo_neto_e_outros-proj.de_lei__025_2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6863/requer._no_135_2021-ver._andre_coutinho-criacao_da_plataforma_digital.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6864/requer._no_136_2021-ver._andre_coutinho-proj.de_lei__emprego_e_renda_para_mulheres_vitimas_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6865/requer._no_137_2021-ver._janderson_brito-sanitizacao_para_desinfeccaodos_prospios_publicos.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6866/requer._no_138_2021-ver._janderson_brito-unidade_basica_de_saude_em_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6867/requer._no_139_2021-ver._joedson_ferreira-restauracao_do_calcamento__rua_joao_luiz_batista.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6868/requer._no_140_2021-ver._joedson_ferreira-reforma_do_cercado_de_protecao_no_parque_natural_do_jardim_manguinho.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6869/requer._no_141_2021-ver._joedson_ferreira-regularizacao_das_casas__rua_projetada_no_antigo_lixao.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6870/requer._no_142_2021-ver._alex_lucena-pavimentacao_da_rua_joao_targino-_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6871/requer._no_143_2021-ver._alex_lucena-pavimentacao_da_rua_maria_amorim_de_andrade-jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6872/requer._no_144_2021-ver._alex_lecena-pavimentacao_da_rua_das_orquideas-_jardim_jerico.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6873/requer._no_145_2021-ver._ivanio_do_miramar-auxilio_beneficio_para_os_musicos.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6874/requer._no_146_2021-ver._jose_pereira-pavimentacao_rua_golfo_da_china-_intermares.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6875/requer._no_147_2021-ver._jose_pereira-maquina_de_servico_de_terra_planagem.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6876/requer._no_148_2021-ver._jose_pereira-aux._financeiro_aos_artistas_e_profissionais_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6877/requer._no_149_2021-ver._andre_coutinho-recuperacao_do_calcamento_da_rua_antonio_paulino_serrano.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6878/requer._no_150_2021-ver._edvaldo_neto-recuperacao_do_asfalto_da_rua_djalma_vilar_de_gusmao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6879/requer._no_151_2021-ver._junior_paulo-pavimentacao_da_rua_terezinha_costa-recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6880/requer._no_152_2021-ver._junior_paulo-restauracao_do_centro_de_lazer_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6881/requer._no_153_2021_-ver._junior_paulo-pavimentacao_da_rua_av._imbiridiba.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6882/requer._no_154_2021-ver._janderson_brito-doacao_do_salario.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6883/requer._no_155_2021-ver._graca_rezende-sindrome_inflamatoria.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6884/requer._no_156_2021-ver._graca_rezende-pavimentacao_e_drenagem_das_ruas_juvencio_coelho_de_carvalhomaria_de_passos_rocobenedito_fernandes_viera.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6885/requer._no_157_2021-ver._divino_felizardo-vacinacao_agentes_de_transito_contra_covid.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6892/requer._no_158_2021-marcio_silva_e_outros_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6893/requer._no_159_2021-ver._andre_coutino-criacao_do_programa_olhar_do_amanha.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6894/requer._no_160_2021-ver._andre_coutinho-minuta_projeto_de_lei_coleta_seletiva_residuos_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6895/requer._no_161_2021-ver._alex_lucena-recuperacao__rua_aurelio_guedes_cavalcante_e_karina_zagel_mendonca.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6896/requer._no_162_2021-ver._alex_lucena-substituicao__luminarias_rua_ivo_souto_maior_e_joao_targino_delgado.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6897/requer._no_163_2021-ver._alex_lucena-pavimentacao_rua_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6898/requer._no_164_2021-ver._ivanio_da_miramar-reparo__telhado_do_mercado_publico_francisco_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6899/requer._no_165_2021-ver._andre_coutinho-programa_concilia_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6900/requer._no_166_2021-ver._jose_pereira-pavimentacao_rua_mar_do_caribe.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6901/requer._no_167_2021-ver._jose_pereira-implatacao_de_led_intermares.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6902/requer._no_168_2021-ver._janderson_brito-vacinacao_covid_guardas_civis.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6903/requer._no_169_2021-ver._janderson_brito-iluminacao_de_led_ruas_amendoeirasgolfo_de_oman.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6904/requer._no_170_2021-ver._junior_paulo-pavimentacao_rua_professor_clodoaldo_trigueiro.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6905/requer._no_171_2021-ver._junior_paulo-postes_rua_jair_cunha_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6906/requer._no_172_2021-ver._junior_paulo-pavimentacao_rua_honorio_patricio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6907/requer._no_173_2021-ver._edvaldo_neto-dnit_informacao_iluminacao_viaduto.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6908/requer._no_174_2021-edvaldo_neto-servico_de_alerta_de_desastres_naturais.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6909/requer._no_175_2021-ver._evilasio_cavalcanti-revitalizacao__praca_em_frente_a_cbtu.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6910/requer._no_176_2021-ver._marcio_silva-postes_e_refletores_praca_joao_pereira.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6911/requer._no_177_2021-ver._marcio_silva-projeto_de_lei_educacao_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6912/requer._no_178_2021-ver._marcio_silva-delegacia_civil_intermares.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6913/requer._no_179_2021-ver._divino_felizardo-caminhao_frigorifico.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6914/requer._no_180_2021-ver._divino_felizardo-vacinacao__mototaxistas_contra_covid_19.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6915/requer._no_181_2021-ver._edvaldo_neto_e_outros-urgencia.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6916/requer._no_182_2021-ver._andre_coutinho-implantacao_da_cozinha_solidaria.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6917/requer._no_183_2021-ver._andre_coutinho-criacao_do_banco_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6984/requer._no_184_2021-ver._evilasio_cavalcanti-manutencao_rio_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6918/requer._no_185_2021-ver._edvaldo_neto-programa_de_fornecimento_de_absorventes_higienicos.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6920/requer._no_187_2021-_ver._graca_rezende-restaurante_popular_maria_da_paz_campos_rezende.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6921/requer._no_188_2021-ver._ivanio_da_miramar-lampadas_de_led_trav._camilo_de_holanda.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6922/requer._no_189_2021-ver._ivanio_da_miramar-reparo_dos_bancos_rua_hermes_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6923/requer._no_190_2021-ver._edvalto_neto-construcao_do_muro_de_contencao_-gabiao.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6924/requer._no_191_2021-ver._andre_coutinho-coleta_de_materias_eletronicos.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6925/requer._no_192_2021-ver._reinaldo_lima-reforma_e_ampliacao__mercado_publico_renascer_3.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6926/requer._no_193_2021-ver._reinaldo_lima-reforma_e_ampliacao_unidade_de_saude_renascer_3.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6927/requer._no_194_2021-ver._alex_lucena-pavimentacao_rua_pedro_aleixo_de_moura_e_juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6928/requer._no_195_2021-ver._alex_lucena-pavimentacao_rua_bel_claudia_ruth_braga_pereira.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6929/requer._no_196_2021-_ver._alex_lucena-_pavimentacao__ruas_da_comunidade__gamileira.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6930/requer._no_197_2021-ver._junior_paulo-instalacao_de_wi-fi_livre.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6931/requer._no_198_2021-_ver._junior_paulo-pavimentacao_rua_vinicius_de_morais.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6932/requer._no_199_2021-ver._graca_rezende-criacao_conselho_municipal.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6933/requer._no_200_2021-ver._graca_rezende-programa_de_instalacao_de_estacoes_digitais.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6985/requer._no_201_2021-ver._evilasio_cavalcanti-vacinacao_covid_professores.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6934/requer._no_202_2021-ver._jose_pereira-limpeza_e_manutencao_galerias_pluviais.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6935/requer._no_203_2021-ver._jose_pereira-programa_pavimenta_cabedelo_4.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6936/requer._no_204_2021-ver._jose_pereira-construcao_habitacoes_populares.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6937/requer._no_205_2021-ver_.marcio_silva-corrimao_ligando_salinas_ribamar_a_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6938/requer._no_206_2021-ver._herlon_cabral-iluminacao_postes_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6940/requer._no_208_2021-ver._herlon_cabral-inclucao_vacinacao_preferencial__covid_pessoas_dificientes.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6941/requer._no_209_2021-ver._wagner_solanense-troca_lampadas_ruas_cleto_campelo_e_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6942/requer._no_210_2021-ver._janderson_brito-calendario_de_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6943/requer._no_211_2021-ver._janderson_brito-inclusao_vacina_covid_para_pessoas__deficiencia_intelectual.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6951/requer._no_212_2021-ver.alex_lucena-coberta_do_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6952/requer._no_213_2021-ver._alex_lucena-criacao_da_frente_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6988/requer._no_214_2021-ver._andre_coutinho-ilha_da_restinga.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6989/requer._no_215_2021-ver._andre_coutinho-manutencao_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6990/requer._no_216_2021-ver._andre_coutinho-pavimentacao_av._cassiano_nobrega_da_silva.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6953/requer._no_217_2021-ver._edvaldo_neto-vagas_assai_atacadista.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6954/requer._no_218_2021-ver._junior_paulo-pavimentacao_rua_cleto_campelo_e_ernani_siqueira.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6955/requer._no_219_2021-ver._junior_paulo-quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6956/requer._no_220_2021-ver._junior_paulo-pavimentacao_rua_siqueira_campos.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6957/requer._no_221_2021-ver._jose_pereira-empresa_projecta.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6958/requer._no_222_2021-ver._jose_pereira-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6959/requer._no_223_2021-ver.jose_pereira-programa_pavimenta_cabedelo_4.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6962/requer._no_226_2021-ver._marcio_silva-redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6963/requer._no_227_2021-ver._marcio_silva-cursos_profissionalizantes.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6964/requer._no_228_2021-ver._graca_rezende-busto_aglaia_de_amorim.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6967/requer._no_229_2021-ver.wagner_solanense-tendas_caixa_economica.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6968/requer._no_230_2021-ver._wagner_solanense-lampadas_de_led_ruapresidente_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7027/requer._no_231_2021-ver.reinaldo_lima-tela_de_protecao_praca_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7028/requer._no_232_2021-ver._reinaldo_lima-estrutura_metalica_quadra_renascer_3.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6969/requer._no_233_2021-ver._ivanio_da_miramar-terra_planagem_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6970/requer._no_234_2021-ver._ivanio_da_miramar-revitalizacao_praca_rua_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6971/requer._no_235_2021-ver._graca_rezande-restaurantes_populares.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6972/requer._no_236_2021-ver._marcio_silva-proibicao_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6973/requer._no_237_2021-ver._jose_pereira-pavimentacao_rua_primo_jose_viana.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6974/requer._no_238_2021-ver._jose_pereira-limpeza_e_manutencao_galerias_pluviais.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6975/requer._no_239_2021-ver._jose_pereira-limpeza_urbana_rua_honorio_patricio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6976/requer._no_240_2021-ver._wagner_solanense-pavimentacao_rua_antonia_fernandes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6977/requer._no_241_2021-ver._janderson_brito-reabertura_do_setor_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6978/requer._no_242_2021-ver._janderson_brito-alteracao_do_art._11o.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6979/requer._no_243_2021-ver._graca_rezende-campanha_educativa.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6980/requer._no_244_2021-ver._graca_rezende-projeto_mulheres_empreendedoras_da_ribeirinha.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6981/requer._no_245_2021-_ver._junior_paulo-pavimentacao_rua_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6982/requer._no_246_2021-ver.junior_paulo-servico_de_troca_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6983/requer._no_247_2021-ver._junior_paulo-pavimentacao_e_drenagem__rua_barbara_regina_coata_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7001/requer._no_248_2021-ver._alex_lucena-regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7002/requer._no_249_2021-ver._wagner_solanense-pavimentacao_trav._enivaldo_miranda.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7003/requer._no_250_2021-ver._andre_coutinho-programa_orfaos_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7004/requer._no_251_2021-ver._andre_coutinho-praia_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7005/requer._no_252_2021-ver._andre_coutinho-limpezapaisagismo_canteiro_central_rua_djalma_vilar.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7029/requer._no_253_2021-ver._ivanio-instalacao_de_rede_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7030/requer._no_254_2021-ver._ivanio-bueiro_inteligente.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7031/requer._no_255_2021-ver._ivanio-cancelas_nas_passagens_de_niveiscbtu.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7102/requer._no_256_2021-ver._graca_rezende-finalizacao_da_pavimentacao_rua_otavio_novais.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7009/requer._no_257_2021-ver._herlon_cabral-conserto_buraco_rua_joao_machado.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7006/requer._no_258_2021-ver._herlon_cabral-castracao_e_adocao_de_gatos.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7007/requer._no_259_2021-ver._herlon_cabral-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7008/requer._no_260_2021-evilasio_cavalcanti-revitalizacao_praca_entre_rua_golfo_de_oman_e_golfo_de_siao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7010/requer._no_261_2021-ver._evilasio_cavalcanti-programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7011/requer._no_262_2021-ver._wagner_solanense-sistema_de_energia_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7012/requer._no_263_2021-ver._janderson_brito-royalties_de_petroleo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7013/requer._no_264_2021-ver._janderson_brito-ruinas_do_almagre.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7014/requer._no_265_2021-ver._janderson_brito-pavimentacao_rua_nilson_bhaia.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7015/requer._no_266_2021-ver._edvaldo_neto-implantacao_de_sistema_eletronico_farmacia.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7016/requer._no_267_2021-ver._edvaldo_neto-maquina_trituradora_de_poda_e_coco.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7017/requer._no_268_2021-ver._edvaldo_neto-pavimentacao_rua_genival_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7018/requer._no_269_2021-ver._jose_pereira-maquina_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7019/requer._no_270_2021-ver._jose_pereira-pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7020/requer._no_271_2021-ver._jose_pereira-tapa_buraco_tecop.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7021/requer._no_272_2021-ver._marcio_silva-votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7022/requer._no_273_2021-ver._marcio_silva-estacionamento_lado_unico.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7023/requer._no_274_2021-ver._junior_paulo-recuperacao_e_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7024/requer._no_275_2021-ver._junior_paulo-criacao_de_novos_pstos_para_vacinacao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7025/requer._no_276_2021-ver._junior_paulo-pavimentacao_e_drenagem.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7103/requer._no_277_2021-ver._graca_rezende-programacao_junina_nos_pontos_de_vacinacao_covid_19.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7104/requer._no_278_2021-ver._graca_rezende-curso_de_capacitacao_professoresdiretoree_supervisores_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7026/requer._no_279_2021-ver._divino_felizardo_-_pl_programa_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7032/requer._no_280_2021-ver._wagner_solanense-sessao_especial_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7033/requer._no_281_2021-ver._reinaldo_lima-creche_renascer_iv.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7034/requer._no_282_2021-ver._reinaldo_lima-_restaurante_popupalar_renascer.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7035/requer._no_283_2021-ver._alex_lucena-_desapropriacao_dos_lotes_12192021-jardin_jerico.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7036/requer._no_284_2021-ver._edvaldo_neto-frente_parlamentar_seguranca_br-230.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7037/requer._no_285_2021-ver._edvaldo_neto-bueiros_inteligentes_e_redes_de_contencao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7038/requer._no_286_2021-ver._marcio_silva-_reparos_e_relocacao_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7039/requer._no_287_2021-ver._evilasio_cavalcanti-_manutencao_da_rua_12_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7040/requer._no_288_2021-ver._evilasio_cavalcanti-imunizacaoprofessores-retirado.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7041/requer._no_289_2021-ver._jose_pereira-seguranca_permanente_nas_escolas_e_creches.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7042/requer._no_290_2021-ver._jose_pereira-terraplanagem_mar_do_caribe.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7043/requer._no_291_2021-ver._jose_pereira-minuta_pl_alinhamentos_de_cabos_telefonicos.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7044/requer._no_292_2021-ver._junior_paulo_-pavimentacao_e_drenagem_rua_joao_edvaldo_freitas.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7045/requer._no_293_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7046/requer._no_294_2021-ver._junior_paulo-_solucao_esgoto_ceu_aberto_rua_monsenhor_jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7047/requer._no_295_2021-ver._edvaldo_neto-_criacao_cartao_saudee_implantacao_prontuario_eletronico.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7057/requer._no_296_2021-ver._andre_coutinho-capeamento_asfaltico_praca_jose_americo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7058/requer._no_297_2021-ver._andre_coutinho-capeamento_asfaltico_rua_ver._pedro_americo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7059/requer._no_298_2021-ver._ivanio_da_miramar-quadra_poliesportiva_ponta_de_mato.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7060/requer._no_299_2021-ver._ivanio_da_miramar-bueiro_inteligente_rua_ismael_farias.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7061/requer._no_300_2021-_ver._joedson_ferreira-substituicao_das_lampadas_de_led_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7062/requer._no_301_2021-ver._joedson_ferreira-reparos_e_instalacao_de_cadeiras_na_usf_renascer_2.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7063/requer._no_302_2021-ver._joedson_ferreira-implantacao_de_linha_de_onibus_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7064/requer._no_303_2021-ver._evilasio_cavalcanti-exames_do_dimero-d_d-dimero.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7065/requer._no_304_2021-ver._edvaldo_neto-instalacao_de_lombadas_rua_solon_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7066/requer._no_305_2021-ver._edvaldo_neto-jantar_a_preco_acessivel_atraves_do_restaurante_popular.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7067/requer._no_306_2021-ver._jose_pereira-carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7068/requer._no_307_2021-ver._jose_pereira-pavimenta_cabedelo_rua_maria_ramos_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7069/requer._no_308_2021-ver._jose_pereira-pavimenta_cabedelo_rua_marlin_azul.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7070/requer._no_309_2021-ver._marcio_silva-pavimentacao_ruas_delfin_moreira_e_francisco_bento_de_farias.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7071/requer._no_310_2021-ver._marcio_silva-_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7072/requer._no_311_2021-ver._junior_paulo-limpeza_do_terreno_em_frente_a_igreja_assembleia_de_deus_camboinha.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7073/requer._no_312_2021-ver._jose_pereira-pavimentacao_da_rua_pau_brasil.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7074/requer._no_313_2021-ver._jose_pereira-proj._de_lei_questionario_m-chat_nas_usb_rastreamaento_precoce_dos_sinais_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7075/requer._no_314_2021-ver._andre_coutinho-criacao_do_programa_de_incentivo_de_cconscientizacao_e_tratamento_da_endometriose.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7076/requer._no_315_2021-ver._ivanio_da_miramar-pavimentacao_da_rua_pau_brasil-retirado.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7077/requer._no_316_2021-ver._alex_lucena-creche_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7078/requer._no_317_2021-ver._helon_cabral_-manutencao_do_posto_de_saude_eduardpo_anibal_moura.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7079/requer._no_318_2021-ver._andre_coutinho-testagem_do_covid-19_em_todos_os_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7080/requer._no_319_2021-ver._ivanio_da_miramar-aplicativo_ou_disponibilizacao_em_redes_socias_das_listas_de_medicamentos_distribuidos_de_forma_gratuita_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7081/requer._no_320_2021-ver._wagner_do_solanense-dosponibilizacao_de_guardas_para_seguranca_no_atendimento_a_pessoas_comdeficiencia.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7082/requer._no_321_2021-ver._edvaldo_neto-muro_de_contencao_gabiao.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7083/requer._no_322_2021-ver._edvaldo_neto-votos_de_aplausos_fernando_jose_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7084/requer._no_323_2021-ver._marcio_silva-sinalizacao_das_lombadas_com_tintas_refletivas.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7085/requer._no_324_2021-ver._evilasio_cavalcanti-contratacao_de_empresa_terceirizada_especializada_ou_aquisicao_de_tomografo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7086/requer._no_325_2021-ver._evilasio_cavalcanti_--aquisicao_de_aparelho_de_ultrassonografia_com_dopller.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7087/requer._no_326_2021-ver._janderson_brito-reabertura_da_7_o_dd_delegacia.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7088/requer._no_327_2021-ver._junior_paulo-servico_de_limpeza_das_vias_ferreas_em_renascer.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7089/requer._no_328_2021-ver._junor_paulo-pavimentacao_e_drenagem_rua_guabirada_-poco.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7105/requer._no_329_2021-ver._alex_lucena-fiscalizacao_em_torno_do_binario_intermares.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7106/requer._no_330_2021-ver._ivanio_da_miramar-revitalizacao_da_pracinha_da_santa.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7107/requer._no_331_2021-ver._ivanio_da_miramar-implantacao_de_ponto_de_taxi_no_projeto_orla.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7142/requer._no_332_2021-ver._janderson_brito-viaduto_rino_ronconi.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7108/requer._no_333_2021-ver._andre_coutinho-estudos_tecnicos_de_ingles_ou_espanhol_para_servidors_da_sec._de_turismo_e_guardas.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7109/requer._no_334_2021-ver._wagner_do_solanense-regularizacao_fundiaria_rua_ana_alves_de_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7110/requer._no_335_2021-ver._wagner_do_solanense-drenagem_do_pontilhao.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7111/requer._no_336_2021-ver._andre__coutinho-vistoria_tecnica_contra_proliferacao_de_caramujo_africanos.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7112/requer._no_337_2021-ver._herlon_cabral-psicologo_para_usf_eduardo_anibal_moura_centro.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7113/requer._no_338_2021-ver._herlon_cabral-_inclusao_vacinacao_covid_19_aquaviarios-retirado.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7114/requer._no_339_2021-ver._jose_pereira-escoamento_e_terraplanagem_rua_pau_brasil.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7115/requer._no_340_2021-ver._jose_pereira-votos_de_aplausos_iris.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7116/requer._no_341_2021-ver._jose_pereira-proibicao_de_fogueira_e_fogos_de_artificios.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7117/requer._no_342_2021-ver._marcio_silva-concessao_de_incentivo_a_rede_hoteleira_e_similares_com_reducao_de_iptu_e_iss.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7118/requer._no_343_2021-ver._marcio_silva-inclusao_da_vacinacao_covid-19_em_pessoas_com_esquizofrenia-retirada.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7119/requer._no_344_2021-ver._edvaldo_neto-instalacao_de_faixa_de_pedestre_rua_antonio_paulino_serrano.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7120/requer._no_345_2021-ver._edvaldo_neto-criacao_do_pelotao_especializado_de_apoio_ao_turista.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7121/requer._no_346_2021-ver._edvaldo_neto-criacao_do_centro_de_tratamento_pos-covid-19.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7122/requer._no_347_2021-ver._reinaldo_lima-2o_via_de_acesso_renascer_2_ao_renascer_4.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7123/requer._no_348_2021-ver._reinaldo_lima-pier_comunidade_rabo_da_gata.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7124/requer._no_349_2021-ver._helon_cabral_-dentista_para_o_psf_siqueira_campos.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7125/requer._no_350_2021-ver._divino_felizardo-coleta_de_lixo_rua_prefeito_joaquim_pessoa.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7126/requer._no_351_2021-ver._divino_felizardo-rondas_ostensivas_arredores_das_agencia_bancarias_em_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7127/requer._no_352_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_joao_alencar.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7128/requer._no_353_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_das_hortencias.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7129/requer._no_354_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_alexandre_vieira.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7130/requer._no_355_2021-ver._marcio_silva-instalacao_de_galeria_e_manutencao__rua__quatrocentos_e_setenta_e_cinco.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7134/requer._no_356_2021-ver._edvaldo_neto_e_outros-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7135/requer._no_357_2021-ver._edvaldo_neto-_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7151/requer._no_358_2021-ver._ivanio_da_miramar_-_auxilio_pescadores.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7143/requer._no_359_2021-ver._wagner_do_solanense-pavimentacao_rua_professor_clodoaldo_trigueiro.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7144/requer._no_360_2021-ver._jose_pereira-operacao_tapa_buracos_loteamente_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7152/requer._no_361_2021-ver._jose_pereira_-_clube_terceira_idade_intermares.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7145/requer._no_362_2021-ver._jose_pereira-lei_no_1.680_2013_inscricao_de_cep_e_novas_placas_indicativas_de_logradoros.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7146/requer._no_363_2021-ver.marcio_silva-diminuicao_da_taxa_de_iluminacao_publica_energia_de_fontes_renovaveis.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7150/requer._no_364_2021-ver._andre_coutinho-_votos_de_aplausos-_secretario_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7153/requer._no_365_2021-ver._junior_paulo_-_desobstrucao_galerias_ruas_maria_jose_lucena_e_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7154/requer._no_366_2021-ver._junior_paulo_-_pavimentacao_e_drenagem_rua_celeste_miranda.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7155/requer._no_367_2021-ver._junior_paulo_-_pavimentacao_e_drenagem_av._cap._joao_medeiros.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7156/requer._no_368_2021-ver._edvaldo_neto_-_sistema_notificacao_eletronica_denatran.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7157/requer._no_369_2021-ver._edvaldo_neto_-_pl_cursos_primeiros_socorros_profissonais_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7166/requer._no_370_2021-ver._andre_coutinho-divulgacao_programa_sinal_vermelho.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7167/requer._no_371_2021-_ver._alex_lucena-faixa_pedestre_cemiterio_camalau.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7168/requer._no_372_2021-ver._alex_lucena-pavimentacao_rua_quatrocentos__e__setenta_e_quatro.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7169/requer._no_373_2021-ver._edvaldo_neto-educacao_para_o_transito.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7170/requer._no_374_2021-ver._edvaldo_neto-forum_da_juventude-retirado.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7171/requer._no_375_2021-_ver._ivanio_do_nascimento-nome_praca_manoel_jose_das_neves.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7172/requer._no_376_2021-ver._jose_pereira-recuperacao_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7173/requer._no_377_2021-ver._jose_pereira-pavimentacao_ruas_moacir_dantas_e_manuel_barbosa.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7174/requer._no_378_2021-ver._marcio_silva-parceria_cartorio_certidao_nascimento.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7175/requer._no_379_2021-ver._andre_coutinho-escola_de_idiomas.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7176/requer._no_380_2021-ver._janderson_brito-urgencia.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7192/requer._no_381_2021-ver._jose_pereira-programa_pavimenta_cabedelo-renascer.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7193/requer._no_382_2021-ver._ivanio_da_miramar-aparelho_de_espirometria.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7194/requer._no_383_2021-ver._andre_coutinho-minuta_pl_turismo_educativo.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7195/requer._no_384_2021-ver._jose_pereira-revisao_da_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7196/requer._no_385_2021-ver._evilasio_cavalcanti-minuta_pl_jogo_de_xadrez.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7197/requer._no_386_2021-ver._evilasio_cavalcanti-minuta_pl_prevencao_ao_diabetes_nas_creches_e_escolas.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7198/requer._no_387_2021-ver._alex_lucena-pavimentacao_rua_francisco_pilar_e_maria_do_pace_rocco.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7199/requer._no_388_2021-ver._marcio_silva-campanha_incentivo_a_vacinacao_de_comunidades_carentes.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7200/requer._no_389_2021-ver._joedson_ferreira_dinho-substituicao_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7201/requer._no_390_2021-ver._junio_paulo-pavimentacao_rua_solon_lopes_e_jose_eliziario_e_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7202/requer._no_391_2021-ver._junior_paulo-pavimentacao_rua_elizabeth_alves_galvao.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7203/requer._no_392_2021-ver._andre_coutinho-urgencia.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7220/requer._no_393_2021-ver._evilasio_cavalcanti-_sessao_especial_setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7221/requer._no_394_2021-ver._evilasio_cavalcanti-sessao_especial_outubro_rosa.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7264/requer._no_395_2021-ver._evilasio_cavalcanti-sessao_especial_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7210/requer._no_396_2021-ver._edvaldo_neto-_distribuicao_de_sopa.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7211/requer._no_397_2021-ver._edvaldo_neto-sessao_especial_inclusao.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7212/requer._no_398_2021-ver._wagner_solannense-_pavimentacao_rua_mar_azul.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7213/requer._no_399_2021-ver._ivanio_da_miramar_-creche_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7214/requer._no_400_2021-ver._alex_lucena-_balanca_digital_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7215/requer._no_401_2021-ver._alex_coutinho-pavimentacao_ruas_prof._josenilda_do_socorro_juvencio_coelho_e_benedito_fernades.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7241/requer._no_402_2021-ver._junior_paulo-pavimentacao_e_drenagem_av._jose_ferreira_de_moises.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7216/requer._no_403_2021-ver._andre_coutinho-votos_de_aplausos_covid-19.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7217/requer._no_404_2021-ver._andre_coutinho-minuta_pl_disciplina_educacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7222/requer._no_405_2021-_ver._jose_pereira-calcamento_rua_mar_salgado.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7223/requer._no_406_2021-_ver._jose_pereira-_operacao_taba_buraco.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7218/requer._no_407_2021-ver._marcio_silva-pavimentacao_rua_golfo_de_san_matias.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7219/requer._no_408_2021-ver._janderson_brito-inclusao_pauta_pl_no_0052_2021.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7242/requer._no_409_2021-ver._evilasio_cavalcanti_rgularizacao_fundiaria_programa_habita_legal.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7224/requer._no_410_2021-ver._divino_felizardo-_sessao_especial-_retirado.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7243/requer._no_411_2021-ver._andre_coutinho-minuta_pl_centro_de_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7225/requer._no_412_2021-ver._herlon_cabral-iluminacao_pracas.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7226/requer._no_413_2021-ver._herlon_cabral-censo_municipal.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7227/requer._no_414_2021-ver._edvaldo_neto-reforco_escolar_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7228/requer._no_415_2021-ver._edson_da_otica-patrol_ruas_renascer.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7229/requer._no_416_2021-ver._edson_da_otica-atendimento_itinerante_bolsa_familia.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7230/requer._no_417_2021-ver._janderson_brito-programa_mais_asfalto.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7231/requer._no_418_2021-ver._janderson_brito-minuta_pl_incentivo_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7232/requer._no_419_2021-ver._junior_paulo-implantacao_de_rampas_de_piso_tatil.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7233/requer._no_420_2021-ver._junior_paulo-votos_de_aplausos_atleta_joao_roberto.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7244/requer._no_421_2021-ver._andre_coutinho-patrulhamento_de_praias.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7245/requer._no_422_2021-ver._alex_lucena-pavimentacao_ruas_prof._cleberto_silva_e_clodoaldo_trigueiro.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7246/requer._no_423_2021-ver._alex_lucena-pavimentacao_ruas_aurelio_guedes_e_karina_zaguel.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7247/requer._no_424_2021-ver._edvaldo_neto-palestras_educativas_combate_as_drogas.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7248/requer._no_425_2021-ver._edvaldo_neto-denomina_quadra_campina_da_vila_gilberto_pereira_neto_nunes.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7249/requer._no_426_2021-ver._jose_pereira-recuperacao_rua_petronilio_olimpio.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7250/requer._no_427_2021-ver._jose_pereira-setembro_verde.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7251/requer._no_428_2021-ver._junior_paulo-prevencao_as_drogas-retirado.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7266/requer._no_429_2021-ver._andre_coutinho-implantar_codigo_da_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7435/requer._no_430_3021-ver._andre_coutinho-protocolo_de_averiguacao-criancas_e_adolescentes_em_situacao_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7301/requer._no_431_2021-ver._andre_coutinho_-_pl_selo_estabelecimento_seguro.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7252/requer._no_432_2021-ver._janderson_brito-capacitacao_manipulacao_de_alimentos_vendedores_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7253/requer._no_433_2021-ver._janderson_brito-festival_gastronomico.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7254/requer._no_434_2021-ver._janderson_brito-urgencia.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7265/requer._no_435_2021-ver._edvaldo_neto-sessao_especial_semana_nacional_do_transito.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7436/requer._no_436_2021-ver._andre_coutinho-regularizacao_fundiaria_do_bairro_salinas_do_ribamar.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7267/requer._no_437_2021-ver._andre_coutinho-votos_de_aplausos_escola_rebotica.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7268/requer._no_438_2021-ver._reinaldo_lima-reforma_e_ampliacao__escola_jose_verissimo_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7269/requer._no_439_2021-_ver._reinaldo_lima-incluir_pavimenta_iv_a_rua_santa_guia_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7270/requer._no_440_2021-ver._jose_pereira-estudo_financeiro_construcao_portal_turistico_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7271/requer._no_441_2021-ver._jose_pereira-instalacao_de_placas_belingue_pontos_turisticos.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7272/requer._no_442_2021-ver._edvaldo_neto-reformar_e_vitalizar_mercado_francisco_figueiredo_de_lima_mercado_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7284/requer._no_443_2021-ver._andre_coutinho-capeamento_asfaltico_das_ruas_heitor_gusmao_monsenhor_walfredo_leal_praca_venancio_neiva.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7273/requer._no_444_2021-ver._wagner_do_solanense-instalar_barreira_de_contencao_rua_solon_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7274/requer._no_445_2021-ver._janderson_brito_-_criacao_espaco_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7285/requer._no_446_2021-ver._janderson_brito-hospital_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7275/requer._no_447_2021-ver._janderson_brito_-_sistema_ar_condicionado_salas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7276/requer._no_448_2021-ver._alex_lucena-_lampadas_led_rua_nilo_montenegro.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7277/requer._no_449_2021-ver._alex_lucena-_pl_interpretes_libras_reparticoes_publicas_e_privadas.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7278/requer._no_450_2021-ver._marcio_silva_-_zonas_processamento_exportacao.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7279/requer._no_451_2021-ver._marcio_silva_-_pavimentacao_rua_prof._salatiel_medeiros.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7280/requer._no_452_2021-ver._junor_paulo_-_lampadas_led_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7377/requer._no_453_2021-ver._junior_paulo_-_cobertura_e_pintura_quadra_jd_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7302/requer._no_454_2021-ver._junior_paulo_-_regularizacao_fundiaria_comunidade_taliba.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7286/requer._no_455_2021-ver._andre_coutinho-minuta_programa_educacao_nota_10.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7287/requer._no_456_2021-ver._evilasio_cavalcanti-pavimenta_rua_maurilio_alencar_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7411/requer._no_457_2021-ver._evilasio_cavalcanti_-_calcamento_rua_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7303/requer._no_458_2021-ver._evilasio_cavalcanti_-_museu_historico_municipal.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7304/requer._no_459_2021-ver._evilasio_cavalcanti_-_espaco_identificacao_km_0.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7305/requer._no_460_2021-ver._junior_paulo_-_manutencao_praca_do_moinho.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7288/requer._no_461_2021-ver._jose_pereira-votos_de_aplausos_secretario_yussef_asevedo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7289/requer._no_462_2021-ver._jose_pereira-pavimenta_2022_a_rua_mar_do_caribe.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7290/requer._no_463_2021-ver._alex_lucena-_reforma_e_ampliacao_do_caee_centro_de_atendimento_educacional_especializado.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7291/requer._no_464_2021-ver._janderson_brito-centro_referencia_capacitacao_maritimos.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7292/requer._no_465_2021-ver._marcio_silva-_desenvolver_projetos_areas_verdes_intermares.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7293/requer._no_466_2021-ver._divino_felizardo-_farmacia_solidaria_pet.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7294/requer._no_467_2021-ver._herlon_cabral-servicos_de_poda_pintura_capinacao_iluminacao_praca_campina_da_vila.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7315/requer._no_468_2021-ver._herlon_cabral-_relatorios_medicos_contratados_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7316/requer._no_469_2021-ver._divino_felizardo-quebra_intersticio.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7300/requer._no_470_2021-ver._edvaldo_neto-calcamento_rua_antonio_victor_tavares-retirado.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7306/requer._no_471_2021-ver._edvaldo_neto_-_programa_mediacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7307/requer._no_472_2021-ver._alex_lucena_-_asfalto_rua_marcia_travassos.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7308/requer._no_473_2021-ver._alex_lucena_-_led_rua_augusto_de_farias.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7317/requer._no_474_2021-ver._ivanio_da_miramar_-_votos_de_aplausos_atletas_beach_soccer.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7309/requer._no_475_2021-ver._jose_pereira_-_implantacao_disque-silencio.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7310/requer._no_476_2021-ver._jose_pereira_-_reserva_persentual_vagas_concursos_para_locais.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7385/requer._no_477_2021-ver._jose_pereira_-_totens_digitais_informacoes_turisticas.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7360/requer._no_478_2021-ver._evilasio_cavalcanti-_rua_quatrocentos_e_setenta_e_nove-pavimenta.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7361/requer._no_479_2021-ver._evilasio_cavalcanti-minuta_pl_praca_pedro_florentino_intermares.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7412/requer._no_480_2021-ver._evilasio_cavalcanti_-_votos_aplausos_professores_municipais.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7318/requer._no_481_2021-ver._andre_coutinho_-_sessao_especial_aniversario_guarda_metropolitano.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7384/requer._no_482_2021-ver._ivanio_do_nascimento_-_lampadas_led_rua_pedro_aleixo_moura.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7383/requer._no_483_2021-ver._jose_pereira_-_pista_skate_jacare.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7386/requer._no_484_2021-ver._ivanio_do_nascimento_-_votos_aplausos_gaston_gomes.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7382/requer._no_485_2021-ver._edvaldo_neto_-_calcamento_rua_primo_viana.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7387/requer._no_486_2021-ver._edvaldo_neto_-_programa_conscientizacao_gravidez_adolescencia.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7381/requer._no_487_2021-ver._wagner_do_solanense_-_monitoramento_cameras_escolas.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7319/requer._no_488-2021-ver.herlon_cabral-_copias_relatorio_odontologos_e_enfermeiros_contratados_periodo_2019.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7380/requer._no_489_2021-ver._alex_lucena_-_votos_aplausos_antonio_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7379/requer._no_490_2021-ver._janderson_brito_-_iluminacao_led_ruas_joao_viana_e_cleto_campelo.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7388/requer._no_491_2021-ver._junior_paulo_-pl_parceria_centro_acolhimento_dependentes_quimicos.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7320/requer._no_492_2021-ver.divino_felizardo_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7362/requer._no_493_2021-ver._junior_paulo-pavimentacao_asfaltica_rua_monsenhor_jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7536/requer._no_494_2021-ver._andre_coutinho-sessao_especial_alusiva_aos_100_dias_de_gestao-retirado.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7363/requer._no_495_2021-divino_felizardo-minuta_pl_criacao_memorial_vitimas_covid.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7410/requer._no_496_2021-ver._divino_felizardo_-_pintura_sinalizacao_ruas_intermares.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7364/requer._no_497_2021-alex_lucena-substituir_luminarias_rua_ismael_farias.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7437/requer._no_498_2021-ver._andre_coutinho-_linha_especial_de_credito_para_turismo.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7365/requer._no_499_2021-ver._wagner_do_solanense-asfaltar_ruas_jair_cunha__e_rua_ana_alves_de_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7366/requer._no_500_2021-ver._andre_coutinho-atualizacao_legislacao_guarda_metroplolitana.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7367/requer._no_501_2021-ver._andre_coutinho-habilita_guardas_metropolitanos_fiscalizacao_do_transito.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7368/requer._no_502_2021-ver._junior_paulo-troca_luminarias_todo_bairro_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7355/requer._no_503_2021-ver._ivanio_do_nascimento-votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7409/requer._no_504_2021-ver._ivanio_da_miramar_-_campeonato_beach_soccer.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7369/requer._no_505_2021-divino_felizardo-votos_de_aplauso_karoline_rodrigues_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7370/requer._no_506_2021-ver._jose_pereira-votos_de_apausos_sec._municipal_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7371/requer._no_507_2021-ver._jose_pereira-rua_golfo_de_lubeck-pavimenta.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7356/requer._no_508_2021-ver._janderson_brito-pagamento_14o_salario_professores_e_agentes_combate_endemias-retirado.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7378/requer._no_509_2021-ver._janderson_brito-votos_de_aplausos_antonio_marques_neves.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7372/requer._no_510_2021-ver._ivanio_da_miramar-drenagem_e_pavimentacao_rua_pedro_gonzaga_de_lima_e_nossa_senhora_dos_navegantes.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7373/requer._no_511_2021-ver._marcio_silva-minuta_pl_estutantes_ligua_portuguesa.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7374/requer._no_512_2021-ver._marcio_silva-pavimentacap_rua_dos_pescadores_salinas_ribamar.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7396/requer._no_513_2021-ver._andre_coutinho-sessao_especial-dia_dos_gestores_das_escolas-votos_de_aplausos-gestores_municipais.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7357/requer._no_514_2021-ver._herlon_cabral-sessao_especial_projeto_orla-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7389/requer._no_515_2021-ver._edvaldo_neto-criacao_parque_municipal_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7358/requer._no_516_2021-ver._edson_da_otica-inclusao_pavimenta_iv_rua_jose_ferreira_de_moraes-retirado.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7359/requer._no_517_2021-ver._edvaldo_neto_e_outros-urgencia.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7413/requer._no_518_2021-ver._andre_coutinho_-_projeto_ambulante_parceiro.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7438/requer._no_519_2021-ver._reinaldo_lima-construcao_galeria_fluvial_na_rua_raul_seixa-renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7439/requer._no_520_2021-ver._reinaldo_lima-quadra_na_escola_municipal_placido_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7375/requer._no_521_2021-ver._herlon_cabral-transmissao_ao_vivo_processos_licitacao_camara-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7376/requer._no_522_2021-ver._marcio_silva_e_outros-urgencia.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7408/requer._no_523_2021-ver._junior_paulo_-_regularizacao_fundiaria_jardim_jerico.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7440/requer._no_524_2021-ver._andre_coutinho_-_calcada_rua_annita_luiza_melo_di_lascio.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7406/requer._no_525_2021-ver._reinaldo_lima_-_ar-condicinados_escola_placido_almeida.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7407/requer._no_526_2021-ver._reinaldo_lima_-_troca_alambrado_quadra_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7623/requer._no_527_2021-ver._reinaldo_lima_rey_-_parque_infantil_escola_maria_jose_verissimo.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7441/requer._no_528_2021-ver._reinaldo_lima-instacao_de_poste_de_iluminacao_na_rua_luiza_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7442/requer._no_529_2021-ver._reinaldo_lima-reforma_e_ampliacao_da_escola_municipal_placido_almeida-renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7443/requer._no_530_2021-ver._reinaldo_lima-manutencao_do_telhado_da_quadra_antonio_anchieta_de_farias-renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7414/requer._no_531_2021-ver._alex_lucena_-_correcao_desnivel_ruas_max_zagel_e_marcia_travassos.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7405/requer._no_532_2021-ver._alex_lucena_-_quebra-molas_av._max_zagel.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7415/requer._no_533_2021-ver._wagner_solanense_-_lampadas_led_ruas_santa_rita_e_n_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7416/requer._no_534_2021-ver._divino_felizardo_-_pl_abordagem_social_criancas_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7404/requer._no_535_2021-ver._edvaldo_neto_-_fundo_municipal_habitacao.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7403/requer._no_536_2021-ver._edvaldo_neto_-_reforma_escola_estadual_padre_vieira.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7402/requer._no_537_2021-ver._evilasio_cavalcanti_-_intensificacao_rondas_guarda_metropolitana_recanto_poco.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7417/requer._no_538_2021-ver._marcio_silva_-_pl_banco_de_leite_hospital_padre_alfredo.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7397/requer._no_539_2021-ver._marcio_silva-votos_de_aplausos-josenilda_santos.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7398/requer._no_540_2021-ver._junior_paulo_-_votos_aplausos_adrikeyvem_cardoso.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7444/requer._no_541_2021-ver._junior_paulo-rua_maria_ramos_ramalho.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7399/requer._no_542_2021-ver._jose_pereira_-_cameras_portateis_uniformes_guardas.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7401/requer._no_543_2021-ver._jose_pereira_-_campanha_praia_limpa.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7400/requer._no_544_2021-ver._janderson_brito_-_incentivo_pqa-vs.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7445/requer._no_545_2021-ver._reinaldo_lima-_pavimentacao_rua_santa_isabel-renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7446/requer._no_546_2021-ver._reinaldo_lima-pavimentacao_rua_24_de_julho-renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7447/requer._no_547_2021-ver._ivanio_da_miramar-votos_de_aplausos-karine_garcia-policlinica_leonard_mozart.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7448/requer._no_548_2021-ver._marcio_silva-_iluminacao_publica_avenida_mar_tirreno_bairro_intermares.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7449/requer._no_549_2021-ver._jose_pereira-construcao_parque_aquatico_municipal.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7450/requer._no_550_2021-ver._jose_pereira-postos_guarda-vidas_nas_praias.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7451/requer._no_551_2021-ver._janderson_brito-decimo_quarto_salario_para_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7452/requer._no_552_2021-ver._herlon_cabral-lombadas_fisicas_entre_o_km_0_e_2_da_br-230.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7453/requer._no_553_2021-ver._junior_paulo-rua_juscelino_kubitscheck.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7418/requer._no_554_2021_2021-vver._edvaldo_neto_e_outros-urgencia.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7454/requer._no_555_2021-ver._alex_lucena-municipalizacao_escola_estadual_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7455/requer._no_556_2021-ver._alex_lucena-rondas_ostensivas_no_bairro_de_camboinha.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7456/requer._no_557_2021-ver._joedson_ferreira-inclusao_rua_joao_targino_delgado_no_programa_pavimenta_iv.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7457/requer._no_558_2021-ver._joedson_ferreira-melhorias_no_psf-usf.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7458/requer._no_559_2021-ver._wagner_do_solanense-votos_de_aplausos-teca_do_coco.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7459/requer._no_560_2021-ver._marcio_silva-revitalizacao_da_praca_santa_emilia_de_rodat-praca_da_santinha.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7460/requer._no_561_2021-ver._jose_pereira-pintura_faixa_de_pedestre-rua_raul_seixas-_avenida_ambrosio_miranda-rua_jose_rubenildo.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7461/requer._no_562_2021-ver._jose_pereira-aquisicao_bicicletas_para_guarda_civil_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7462/requer._no_563_2021-ver._herlon_cabral_-_interdicao_praca_getulio_vargas_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7463/requer._no_564_2021-ver._janderson_brito-construcao_laboratorio_de_robotica.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7464/requer._no_565_2021-ver._janderson_brito-quadra_de_areia_e_academia_na_praca_venancio_neiva.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7465/requer._no_566_2021-ver._junior_paulo-pavimentacao_e_drenagem_da_rua_hortencia_helena_bairro_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7466/requer._no_567_2021-ver._junior_paulo-pier_flutuante_no_rio_paraiba-comunidade_do_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7467/requer._no_568_2021-ver._edvaldo_neto-resolucao_51-2019-comite_para_gestao_da_rede_nacional_para_simplificacao_do_registro_de_empresas.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7468/requer._no_569_2021-ver._reinaldo_lima-revitalizacao_e_pintura_das_ruas_no_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7469/requer._no_570_2021-ver._reinaldo_lima-cursos_profissionalizantes_para_jovens_e_moradores_do_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7624/requer._no_571_2021-ver._reinaldo_lima_rey_-_caravana_servicos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7537/requer._no_295-a_2021-ver._andre_coutinho-bosque_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7470/requer._no_573_2021-ver._jose_pereira-cinema_gratuito_ao_ar_livre_nas_comunidades_carentes.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7471/requer._no_574_2021-ver._jose_pereira-votos_de_aplausos-jovanio_lucena_souza_filho.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7472/requer._no_575_2021-ver._joedson_ferreira-votos_de_aplausos-vereadores_da_camara_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7473/requer._no_576_2021-ver._joedson_ferreira-reparo_e_conserto_da_rua_marcia_travassos-camboinha_2.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7474/requer._no_577_2021-ver._ivanio_do_nascimento-escolinha_de_esporte-bairro_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7475/requer._no_578_2021-ver._edvaldo_neto-atualizacao_da_lei_complementar_no_55_de_2015-terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7476/requer._no_579_2021-ver._marcio_silva-uso_obrigatorio_de_acessorios_de_seguranca_para_os_surfistas.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7477/requer._no_580_2021-ver._evilasio_cavalcanti-criacao_da_carteirinha_de_identificacao_funcional-assessores_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7478/requer._no_581_2021-ver._andre_coutinho-votos_de_aplausos-hugo_goncalves_ferreira_neto.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7479/requer._no_582_2021-ver._reinaldo_lima-empresa_transporte_unitrans-linha_de_onibus_522-linha_do_renascer.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7480/requer._no_583_2021-ver._jose_pereira-manutencao_parque_infantil-praca_durval_portela.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7481/requer._no_584_2021-ver._jose_pereira-terraplanagem_rua_antonio_dantas.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7482/requer._no_585_2021-ver._divino_felizardo-construcao_de_rampa_de_acesso_ao_mar-rua_luiza_vieira_campos_silva.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7483/requer._no_586_2021-ver._marcio_silva-iniciativa_projeto_de_lei-utilizacao_faixa_de_areia-trailers.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7484/requer._no_587_2021-ver._junior_paulo-pavimentacao_rua_vicente_lelpo-bairro_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7485/requer._no_588_2021-ver._junior_paulo-pavimentacao_rua_mangue_seco.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7486/requer._no_589_2021-ver._andre_coutinho-estudo_de_impacto-concessao_de_auxilio_financeiro_aos_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7538/requer._no_590_2021-_inexistente.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7487/requer._no_591_2021-ver._evilasio_cavalcanti-boias_de_sinalizacao_nos_gabioes_de_contencao.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7488/requer._no_592_2021-ver._evilasio_cavalcanti-apresentacao_de_relatorio_com_medicos_contratados_pela_prefeitura_no_periodo_de_2019_a_2021.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7489/requer._no_593_2021-ver._janderson_brito-votos_aplausos-secretario_e_subscretario_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7490/requer._no_594_2021-ver._marcio_silva-criacao_posto_avancado_de_apoio_aos_corretores_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7491/requer._no_595_2021-ver._marcio_silva-iluminacao_publica-rua_pedro_aleixo_de_moura-bairro_centro.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7492/requer._no_596_2021-ver._janderson_brito-revisao_do_estatuto_dos_funcionarios_publicos_civis_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7493/requer._no_597_2021-ver._janderson_brito-votos_de_aplausos-fundacao_fortaleza_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7494/requer._no_598_2021-ver._jose_pereira-instalacao_de_lixeiras_comunitarias.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7495/requer._no_599_2021-ver._jose_pereira-estudo_para_implantacao_de_dispositivo_de_reconhecimento_facial_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7496/requer._no_600_2021-ver._evilasio_cavalcanti-_concessao_abono_fundeb.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7497/requer._no_601_2021-ver._herlon_cabral-implantacao_insalubridade_saude-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7498/requer._no_602_2021-ver._herlon_cabral-votos_de_aplausos-gaeco-mppb.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7499/requer._no_603_2021-ver._marcio_silva_e_outros-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7500/requer._no_604_2021-ver._marcio_silva_e_outros-urgencia.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7141/veto_parcial_ao_pl_no_001_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7100/veto_parcial__ao_pl_no_017_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7332/veto_parcial__ao_pl_no_034_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7333/veto_parcial__ao_pl_no_049_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7426/veto_parcial__ao_pl_no_057_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7771/veto_parcial__ao_pl_no_064_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7770/veto_parcial__ao_pl_no_079_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7769/veto_parcial__ao_pl_no_112_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7149/veto_total_pl_no_013_2021-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7099/veto_total__ao_pl_no_019_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7207/veto_total__ao_pl_no_031_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7208/veto_total__ao_pl_no_032_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7206/veto_total__ao_pl_no_033_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7209/veto_total__ao_pl_no_037_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7519/veto_total__ao_pl_no_047_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7334/veto_total__ao_pl_no_050_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7772/veto_parcial__ao_pl_no_062_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7544/veto_total_ao_pl_no_067_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7935/veto_total_ao_pl_no_100_2021-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7774/veto_total__ao_pl_no_106_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7942/vrto_total_ao_pl_no_110_2021-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7295/relatorio_xx_marcha_uvb_-_legislativos_municipais.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7868/relatorio_encontro_nordestino_de_legislativos_municipais.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7345/relatorio_encerramento_frente_parlamentar_rio_jaguaribe.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6991/ata_1o_sessao_especial_-_23-03-2021-relatorio_saude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7131/2a_sessao_especial_-_25-05-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7161/3a_sessao_especial_-_22-06-2021-prestacao_de_contas_saude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7324/4a_sessao_especial_-_14-09-2021-setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7325/5a_sessao_especial_-_21-09-2021-dia_nacional_pessoa_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7326/6a_sessao_especial_-_23-09-2021_-__semana_nacional_transito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7422/7a_sessao_especial_-_cancelada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7423/8a_sessao_especial_-_19-10-2021_-_altetas_beach_soccer.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7424/9a_sessao_especial_-_26-10-2021_-_dia_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7521/10a_sessao_especial_-_16-11-2021-homenagem_gestores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7522/11a_sessao_especial_-_07-12-2021-apresentacao_relatorio_saude.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6720/ata_1a_sessao_extraordinaria_remota-26-01-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7182/ata_2o_sessao_extraordinaria_remota-30-06-2021-posse.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7684/ata_3a_sessao_extraordinaria_presencial_-_22-12-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6756/ata_1o_sessao_ordinaria_02-02-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6757/ata_2o_sessao_ordinaria_09-02-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6945/ata_3o_sessao_ordinaria_23-02-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6946/ata_4o_sessao_ordinaria_02-03-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6947/ata_5o_sessao_ordinaria_16-03-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6948/ata_6o_sessao_ordinaria_23-03-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6949/ata_7a_sessao_ordinaria_06-04-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6986/ata_8a_sessao_ordinaria_13-04-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6987/ata_9a_sessao_ordinaria_20-04-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7048/ata_10a_sessao_ordinaria_27-04-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7049/ata_11a_sessao_ordinaria_04-05-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7056/ata_12a_sessao_ordinaria_11-05-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7090/ata_13a_sessao_ordinaria_18-05-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7101/ata_14a_sessao_ordinaria_25-05-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7158/ata_15a_sessao_ordinaria_01-06-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7159/ata_16a_sessao_ordinaria_15-06-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7160/ata_17a_sessao_ordinaria_22-06-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7181/ata_18a_sessao_ordinaria_30-06-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7238/ata_19a_sessao_ordinaria_03-08-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7239/ata_20a_sessao_ordinaria_10-08-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7240/ata_21a_sessao_ordinaria_17-08-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7257/ata_22a_sessao_ordinaria_24-08-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7281/ata_23a_sessao_ordinaria_31-08-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7321/ata_24a_sessao_ordinaria_14-09-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7322/ata_25a_sessao_ordinaria_21-09-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7323/ata_26a_sessao_ordinaria_28-09-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7393/ata_27a_sessao_ordinaria_05-10-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7419/ata_28a_sessao_ordinaria_19-11-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7420/ata_29a_sessao_ordinaria_26-10-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7421/ata_30a_sessao_ordinaria_09-11-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7523/ata_31a_sessao_ordinaria_16-11-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7524/ata_32a_sessao_ordinaria_23-11-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7525/ata_33a_sessao_ordinaria_30-11-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7526/ata_34a_sessao_ordinaria_07-12-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7527/ata_35a_sessao_ordinarias_14-12-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6690/ata_1a_sessao_solene_-_01-01-2021_-_posse.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6721/ata_2a_sessao_solene_-_01-02-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6691/ato_da_mesa_no_001_2021_-_medidas_enfrentamento_covid.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6758/ato_da_mesa_no_002_2021_-_medidas-novas-covid-19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6805/ato_da_mesa_no_003_2021_-_medidas_covid-19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6890/ato_da_mesa_no_004_2021_-_feriados_enfrentamento_covid-19.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6891/ato_da_mesa_no_005_2021_-_incorrecao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7191/ato_da_mesa_no_006_2021_-_sessoes_hibridas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7255/ato_da_mesa_no_007_2021_-_sessoes_presenciais.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7392/ato_da_mesa_no_008_2021_-_sessao_cabedelo_clube.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6692/ato_da_presidente_no_001_2021_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6693/ato_da_presidente_no_002_2021_-_cof.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6694/ato_da_presidente_no_003_2021_-_cppm.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6695/ato_da_presidente_no_004_2021_-_conselho_de__etica.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6696/ato_da_presidente_no_005_2021_-_representante_conselho_pequenos_negocios.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6722/ato_da_presidente_no_006_2021_-_horario_expediente.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6727/ato_da_presidente_no_007_2021_-_luto_senado_jose_maranhao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6728/ato_da_presidente_no_008_2021_-_expediente_carnaval.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6729/ato_da_presidente_no_009_2021_-_licenca_ver._rey.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6759/ato_da_presidente_no_010_2021_-_horario_expediente-covid-19.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6806/ato_da_presidente_no_011_2021_-_representante_comdecon.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6807/ato_da_presidente_no_012_2021_-_luto_fernando_macedo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6889/ato_da_presidente_no_013_2021_-_frente_parlamentar_rio_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6992/ato_da_presidente_no_014_2021-frente_parlamentar_mototaxista.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7054/ato_da_presidente_no_015_2021-frente_parlamentar-br-230.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7055/ato_da_presidente_no_016_2021-frente_parlamentar_projeto_orla.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7147/ato_da_presidente_no_017_2021-substituicao_membro_cof.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7148/ato_da_presidente_no_018_2021-substituicao_menbro_cppm.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7162/ato_do_presidente_no_019_2021-luto_oficial.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7163/ato_do_presidente_no_020_2021-prorrogacao_sessao_dia_29-06.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7164/ato_do_presidente_no_021_2021_convocacao_suplente.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7165/ato_do_presidente_no_022_2021-convocacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7177/ato_do_presidente_no_023_2021-licitacao_ou_contratacao_direta.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7178/ato_do_presidente_no_024_2021-_horario_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7179/ato_do_presidente_no_025_2021-conselho_turismo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7180/ato_do_presidente_no_026_2021-comissao_congresso.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7256/ato_do_presidente_no_027_2021-ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7263/ato_do_presidente_no_028_2021-antecipacao_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7299/ato_do_presidente_no_029_2021-representante_commea.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7327/ato_do_presidente_no_030_2021_-_antecipacao_sessao_ordinaria_05-10-21.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7328/ato_do_presidente_no_031_2021_-_horario_expediente.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7329/ato_do_presidente_no_032_2021_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7390/ato_do_presidente_no_033_2021-2021-_antecipacao_sessao_ordinaria_19-10-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7391/ato_do_presidente_no_034_2021-2021-ponto_facultativo_funcionario_publico.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7425/ato_do_presidente_no_035_2021-antecipacao_sessao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7429/ato_do_presidente_no_036_2021-_antecipacao_sessao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7427/ato_do_presidente_no_037_2021-comissao_recife.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7428/ato_do_presidente_no_038_2021-comissao_lom.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7430/ato_do_presidente_no_039_2021_-_antecipacao_sessao_ordinaria_07-12-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7431/ato_do_presidente_no_040_2021-ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7432/ato_do_presidente_no_041_2021-expediente_administrativofinal_de_ano.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7433/ato_do_presidente_no_042_2021-antecipacao_sessao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7434/ato_do_presidente_no_043_2021-interdicao_camara.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7050/pdl_no_001_2021_-_diploma_ao_merito_turistico_juliete_freire-arquivado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7395/pdl_no_002_2021_-_titulo_de_cidadao_cabedelense_sra._jacira_pereira_da_silva_-_dl_no_815_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7991/pdl_no_003_2021_-_titulo_de_cidadao_cabedelense_vereador_ivanio_do_nascimento_-_dl_no_816_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7992/pdl_no_004_2021_-_titulo_de_cidadao_cabedelense_sr._paulo_antonio_de_lucena_-_dl_no_817_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7993/pdl_no_005_2021_-_titulo_de_cidadao_cabedelense_sr._marcelo_queiroga_-_dl_n_818_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7994/pdl_no_006_2021_-_titulo_de_cidadao_cabedelense_sra._michelle_cardoso_-_dl_no_819_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7995/pdl_no_007_2021_-_titulo_de_cidadao_cabedelense_sr._benival_severo_dos_ramo_-_dl_n_820_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7996/pdl_no_008_2021_-_titulo_de_cidadao_cabedelense_sr._andre_luiz_almeida_coutinho_-_dl_no_821_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6730/plc_no_001_2021-altera_lc_no_22_2007_-_iptu_-_lc_77_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6993/plc_no_002_2021-do_prefeito_municipal-altera_codigo_tributario_lc_no_02_1997_-_lc_no_78_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7354/plc_no_003_2021-regime_previdencia_complementar_cabedelo_-_lc_03_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6697/veto_parcial_ao_pl_no_001_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6698/pl_no_002_2021-prefeito_municipal-contratacao_excepcional_interesse_publico_-_lei_no_2.097_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6699/pl_no_003_2021-prefeito_municipal-vencimentos_servidores_pmc_-_lei_no_2.096_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6700/pl_no_004_2021-prefeito_municipal-abertura_de_credito_cmc-lei_no_2.098_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6701/pl_no_005_2021-prefeito_municipal-credito_banco_do_brasil-lei_no_2.100_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6702/pl_no_006_2021-prefeito_municipal-credito_caixa_economica-lei_no_2.101_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6703/pl_no_007_2021-prefeito_municipal-altera_lei_no_2.094_2021-lei_no_2.099_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6723/pl_no_008_2021-ver._herlon_cabral-informacoes_deficiente_visuais-adm._publica.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6724/pl_no_009_2021-ver._helon_cabral-informacoes_deficientes_visuais-cmc.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6725/pl_no_010_2021-prefeito__municipal_-_altera_lei_no_2.049_2019__ordenadores_despesas_-_lei_no_2.103_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6726/pl_no_011_2021-prefeito_municipal_-altera_lei_no_1.025_2021_-_procom_-_lei_2.102_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6731/pl_no_012_2021-ver._graca_rezende-semana_doacao_de_livros-lei_no_2.117_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6732/veto_total_pl_no_013_2021-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6803/pl_no_014_2021-ver._junior_paulo_-_igrejas_e_templos_atividade_essencial_-_lei_no_2.112_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6804/pl_no_015_2021-ver._marcio_-_educacao_domiciliar-arquivado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6814/pl_no_016_2021-ver._andre_coutinho_-_atividade_fisica_essencial_-_lei_no_2.110_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6815/veto_parcial__ao_pl_no_017_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6813/pl_no_018_2021-prefeito_municipal-ratifica_protocolo_aquisicao_vacinas_-_lei_no_2.104_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6996/veto_total__ao_pl_no_019_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6887/pl_no_020_2021-prefeito_municipal_-_programa_auxilio_financeiro_ambulantes_covid___lei_no_2.105_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6886/pl_no_021_2021-prefeito_municipal_-_consorcio_intermunicipal_regiao_metropolitana_joao_pessoa_-_lei_no_2.106_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6995/pl_no_022_2021-ver._marcio_silva-dispensa_taxa_inscricao_concursos_publicos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6994/pl_no_023_2021-ver._marcio_silva-funcionamento_estabelecimentos_comerciais-arquivado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6997/pl_no_024_2021-prefeito_municipal-_denomina_centro_zoonoses_mariana_batista_bezerra.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6888/pl_no_025_2021-prefeito_municipal_-_reestruturacao_conselho_fundeb_-_lei_no_2.107.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6998/pl_no_026_2021-prefeito_municipal-_altera_lei_no_2.018_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6944/pl_no_027_2021-prefeito_municipal_-_credito_especial_orcamento_2021_-_lei_no_2.113_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7053/pl_no_028_2021-ver._ivanio_do_nascimento-prevencao_covid-lei_no_2.129_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6999/pl_no_029_2021-ver._evilasio_cavalcanti-_carteira_identificacao_autista_-_lei_no_2.119_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6950/pl_no_030_2021_-_prefeito_municipal_-_ldo_2022-_lei_no_2.131_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7000/pl_no_031_2021-ver._evilasio_cavalcanti-_prevencao_diabetes_creches_e_escolas_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7051/pl_no_032_2021-ver._evilasio_cavalcanti_-_incentivo_jogo_de_xadrez_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7052/pl_no_033_2021-ver._jose_pereira_-_aplicacao_questionario_m-chat_autismo_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7095/pl_no_034_2021-ver._junior_paulo_-_dia_municipal_consciencia_crista_-_veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7096/pl_no_035_2021-prefeito_municipal_-_altera_lei_2.042_2019_-_lei_no_2.120_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7091/pl_no_036_2021-prefeito_municipal_-_altera_lei_1.731_20014_-_lei_no_2.121_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7394/pl_no_037_2021-ver._ivanio_nascimento_-_cadastro_animais_adocao_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7093/pl_no_038_2021-ver._ivanio_nascimento_-_politica_publica_saude_escolar.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7094/pl_no_039_2021-ver._ivanio_do_nascimento-reconhecimento_beach_tennis-lei_no_2.126_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7132/pl_no_040_2021-prefeito_municipal_-_autoriza_abertura_credito_especial_orcamento_2021_-_lei_no_2.122_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7136/pl_no_041_2021-ver._jose_pereira-alinhamentos_de_fios_e_cabos-_lei_no_2.127_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7137/pl_no_042_2021-ver._edvaldo_neto-denomina_rua_bolero_de_ravel-lei_no_2.125_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7138/pl_no_043_2021-ver._edvaldo_neto-comprovacao_de_vida_idosos-lei_no_2.130_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7133/pl_no_044_2021-prefeito_municipal-requisitos_cargos_medico_-_lei_no_2.123_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7139/pl_no_045_2021-prefeito_municipal-fundo_municipal_direitos_da_mulher-lei_no_2.128_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7140/pl_no_046_2021-ver._marcio_silva-denomina_rua_fernando_astrogildo_da_silva-lei_no_2.124_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7184/pl_no_047_2021-ver._ivanio_do_nascimento_-_contratacao_mulheres_violencia_domestica_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7185/pl_no_048_2021-ver._ivanio_do_nascimento_-_atendimento_prioritario_oncologicos_-_arquivada.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7186/pl_no_049_2021-ver._ivanio_do_nascimento_-_semana_do_pescador_-_veto_parcial_mantido_-_lei_no_2.137_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7187/pl_no_050_2021-ver._andre_coutinho_-_semana_doador_sangue_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7190/pl_no_051_2021-prefeito_municipal_-_suspensao_vacinacao_escolha_vacina_covid_-_lei_no_2132_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7188/projeto_de_lei_no_052_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7189/projeto_de_lei_no_053_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7205/pl_no_054_2021-prefeito_municipal_-_semana_prevencao_cyberbullying_-_lei_no_2.133_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7204/pl_no_055_2021-prefeito_municipal_-_desafeta_parte_rua_projetada_jd_atlantico_ii-_lei_n_2.160_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7236/pl_no_056_2021-ver._edvaldo_neto_-_fornecimento_protetor_solar_empregados_-_lei_no_2.143_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7237/pl_no_057_2021-ver._ivanio_do_nascimento_-_semana_do_paradesporto_-_lei_no_2.141_2021-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7234/pl_no_058_2021-prefeito_municipal_-_credito_especial_orcamento_2021_caravana_esporte_-_lei_no_2.140_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7235/pl_no_059_2021-prefeito_municipal_-_credito_especial_orcamento_2021_projeto_bom_de_bola_-_lei_no_2.139_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7258/pl_no_060_2021-ver._edvaldo_neto-notificacao_compulsoria_casos_de_violencia_da_mulher-arquivado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7259/pl_no_061_2021-ver._divino_felizardo_-_rua_francisco_alves_da_silva_-_lei_no_2.142_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7262/pl_no_062_2021-ver._janderson_brito_-_selo_amigo_do_meio_ambiente-veto_total-arquivado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7260/pl_no_063_2021-ver._evilasio_cavalcanti_-_semana_municipal_da_psicologia_-_lei_no_2.148_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7283/pl_no_064_2021-prefeito_municipal-_ppa_2022-2025-lei_no_2.176_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7261/pl_no_065_2021-ver._edvaldo_neto_-_av._jose_vasconcelos_maia_-_lei_no_2.149.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7282/pl_no_066_2021-prefeito_municipal_-_altera_lei_no_2.105_2021_-_lei_no_2.138_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7296/pl_no_067_2021-ver._ivanio_do_nascimento_-_programa_empresa_amiga_do_esporte_e_lazer-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7297/pl_no_068_2021-ver._ivanio_do_nascimento_-semana_do_empreendedorismo_feminino-_lei_no_2.159_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7298/pl_no_069_2021-_ver._ivanio_do_nascimento_-_programa_esporte_da_melhor_idade-arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7313/pl_no_070_2021-ver._ivanio_do_nascimento_-_programa_adote_uma_praca-arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7311/pl_no_071_2021-prefeito_municipal_-_economia_criativa_-_lei_no_2.146_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7312/pl_no_072_2021_-_prefeito_municipal_-_escola_de_danca_ballet_jovem_-_lei_no_2.147_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7336/pl_no_073_2021-ver._edvaldo_neto_-_denomina_avenidas_despacho_retirada.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7314/pl_no_074_2021-ver._herlon_cabral-cadastro_pessoas_com_deficiencia-arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7337/pl_no_075_2021-ver._herlon_cabral_-_prioridade_atendimento_quimio_radio_e_hemodialise-arquivado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7338/pl_no_076_2021-ver._herlon_cabral-divulgacao_pessoa_com_neoplausia-arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7340/pl_no_077_2021-ver._marcio_silva_-_ideologia_genero_escolas_depacho_retirada.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7341/pl_no_078_2021-janderson_brito_-_maus_tratos_animais_condominios-_lei_no_2.155_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7520/pl_no_079_2021_-_prefeito_municipal-loa_2022-_lei_no_2.177_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7342/pl_no_080_2021-prefeito_municipal_-_quadra_gilberto_nunes_neto-_lei_n_2.152_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7343/pl_no_081_2021-prefeito_municipal_-_conselho_municipal_direitos_idoso_-_lei_no_2.151_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7339/pl_no_082_2021-ver._ivanio_do_nascimento_-_processos_administrativos_pessoa_violencia_domestica-arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7344/pl_no_083_2021-ver._marcio_silva_-_semana_lingua_portuguesa_retirada.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7330/pl_no_084_2021_-_prefeito_municipal_-_abertura_de_credito_-_bom_de_bola_-_lei_no_2.144_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7331/pl_no_085_2021-prefeito_municipal_-_abertura_de_credito_caravana_do_esporte_-_lei_no_2.145_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7347/pl_no_086_2021-ver._prefeito_municipal_-_programa_itinerante_cadastro_unico_e_bolsa_familia-_lei_no_2.157_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7348/pl_no_087_2021-prefeito_municipal_-_banco_de_alimentos-_lei_n_2.158_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7349/pl_no_088_2021-ver._herlon_cabral-_semana_conscientizacao_distrofia_muscular_duchenne-lei_no_2.174_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7350/pl_no_089_2021_2021-ver._herlon_cabral_-_campanha_permanente_saude_guarda_municipa-arquivado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7351/pl_no_090_2021-ver._herlon_cabral-gestante_deficiencia_auditiva-arquiva-se.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7352/pl_no_091_2021-ver._edson_da_otica_-_rua_janaina_estrela_braga_conceicao-_lei_n_2.156_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7346/pl_no_092_2021-ver._edvaldo_neto_-_avenida_cavalo_alado_-_lei_no_2.150.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7502/pl_no_093_2021-prefeito_municipal_-_programa_bolsa_atleta-_lei_no_2.154_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7503/pl_no_094_2021-ver._wagner_do_solanense-_denomina_rua_eronildo_carlos_dos_santos-lei_no_2.171_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7504/pl_no_095_2021-prefeito_municipal-_palestras_e_seminarios_alcool_tabaco_e_drogas_alucinogenas-lei_no_2.173_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7505/pl_no_096_2021-prefeito_municipal_-_selo_seguro-_lei_n_2.153_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7506/pl_no_097_2021-prefeito_municipal-_programa_orfaos_da_covid-19-lei_no_2.172_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7507/pl_no_098_2021-ver._jose_pereira-_denomina_de_avenida_flavio_de_oliveira-lei_no_2.170_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7508/pl_no_099_2021-ver._jose_pereira_-_denomina_de_avenida_marconi_dantas_ribeiro-lei_no_2.169_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7934/pl_no_100_2021-ver._jose_pereira_-_rua_jose_nobregavda_silva_bairro_do_poco-veto_total-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7936/pl_no_101_2021-jose_pereira-_avenida_claudio_paulo_maciel-_lei_no_2.184_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7937/pl_no_102_20221-ver._jose_pereira-_av._francisco_paulo_cosentino-lei_no_2.185_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7509/pl_no_103_2021-ver._jose_pereira-denomna_de_avenida_maria_da_gracas_goncalves-lei_no_2.168_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7510/pl_no_104_2021-prefeito_municipal-_programa_estagio_nao_remunerado-lei_no_2.165_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7511/pl_no_105_2021-_ver._jose_pereira-denomina_as_atuais_via_local-lei_n_2.173_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7773/pl_no_106_2021_-ver._edvaldo_neto_-_rua_joao_luiz_medeiros_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7938/pl_no_107_201-do_ver._wagner_do_solanense-avenida_bento_francisco_de_medeiros-lei_no_2.191_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7939/pl_no_108_2022-ver._reinaldo_lima-_rua_severina_almeida_de_medeiros-lei_no_2.186_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7940/pl_no_109_2022-ver._jose_pereira-avenida_severina_sobral_da_silva-lei_no_2.187_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7941/pl_no_110_2021-ver._jose_pereira-_rua_francisco_de_oliveira-veto_total-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7943/pl_no_111_2022-ver._jose_pereira-av._edinaldo_inacio_de_freitas-lei_no_2.188_2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7501/pl_no_112_2021-ver._edvaldo_neto_-_lei_2.178_2022_-_veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7944/pl_no_113_2022-ver._jose_pereira-av._andre_andrade_da_silva-lei_no_2.189_2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7945/pl_no_114_2021-do_vereador_jose_pereira-av._radialista_airton_da_silva_airton_jose-lei_no_2.190_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7513/pl_no_116_2021_-_prefeito_municipal_-_abertura_de_credito-investimentos_infraestrutura-lei_n_2.162_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7514/pl_no_117_2021-prefeito_municipal-abertura_de_credito_ao_orcamento_municipal_exercicio_2021-_lei_n_2.161_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7515/pl_no_118_2021-prefeito_municipal-programa_residencia_medica-_lei_no_2.163_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7516/pl_no_119_2021-prefeito_municipal-_criacao_do_fundo_municipal_de_turismo-lei_no_2.164_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/8289/pl_no_120_2021-ver._andre_coutinho_-_utilidade_publica_academia_cabedelense_de_ciencias_artes_e_letras_em_tramitacao.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7517/pl_no_121_2021-prefeito_municipal-altera_dispositivos_da_lei_municipal_n_1.412_-_lei_n_2.167_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7518/pl_no_122_2021-prefeito_municipal-concilia_cabedelo-_lei_no_2.166_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7097/pr_no_001_2021_-_ver._edvaldo_neto_-_alteracao_regimento_interno-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7183/pr_n_002_2021_-_ver._andre_coutinho_-_comissao_de_representacao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7353/pr_no_003_2021_-_presidente_cmc__-_sistema_camara_digital.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7528/pr_no_004_2021_-_presidente_cmc_comissao_de_representacao_da_camara_municipal_-_recife-pe.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7529/pr_no_005_2021_-_presidente_cmc_-_plano_anual_de_contratacoes_cmc_-_resolucao_246_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7530/pr_no_006_2021_-_presidente_cmc_-_plano_de_desenvolvimento_de_lideres_cmc_-_resolucao_247_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7531/pr_no_007_2021_-_presidente_cmc_-_plano_de_logistica_sustentavel_cmc_-_resolucao_248_2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7532/pr_no_008_2021_-_presidente_cmc_-_plano_de_integridade_cmc_-_resolucao_249_2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7533/pr_no_009_2021_-_presidente_cmc_-_politica_de_gestao_de_riscos_cmc_-_resolucao_250_2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7534/pr_no_010_2021_-_presidente_cmc_-_carta_de_servico_cmc_-_resolucao_251_2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7535/pr_no_011_2021_-_presidente_cmc_-_politica_da_governanca_-_resolucao_245_2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6688/requer._no_001_2021-ver._edvaldo_neto_e_outros_-urgencia.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6704/requer._no_002_2021-_ver._andre_coutinho-reparos_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6705/requer._no_003_2021-ver._andre_coutinho-asfalto_ruas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6706/requer._no_004_2021-ver._andre_coutinho-_asfalto_binario_poco.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6707/requer._no_005_2021-ver._jose_pereira-abertura_casa_cidadania.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6708/requer._no_006_2021-ver._jose_pereira-fiscalizacao_embarcacoes.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6709/requer._no_007_2021-ver._jose_pereira-monitoramento_de_cameras.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6710/requer._no_008_2021-ver._alex_lucena-construcao_praca_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6711/requer._no_009_2021-ver._herlon_cabral-_sessao_especial_transito.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6712/requer._no_010__2021-ver._divino_felizardo-coberta_psf_renascer.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6713/requer._no_011_2021-ver._evilasio_cavalcanti-isolamento_tomadas_creches.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6714/requer._no_012_2021-ver._evilasio_cavalcanti-minuta_projeto_de_lei_servico_voluntario.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6715/requer._no_013_2021-ver._graca_rezende-centro_refrencia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6716/requer._no_014_2021-ver._ivanio_da_miramar-praca_miramar.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6717/requer._no_015_2021-ver._janderson_brito-frente_parlamentar_familia_crista.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6718/requer._no_016_2021-ver._janderson_brito-programa_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6719/requer._no_017_2021-ver._janderson_brito-_quadra_urbanizada.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6733/requer._no_018_2021-ver._rey_-_licenca_por_motivo_saude.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6734/requer._no_019_2021-ver._marcio_silva_-_abertura_ruas_intermares_e_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6735/requer._no_020_2021-ver._alex_-_pavimentacao_rua_karina_zagel.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6736/requer._no_021_2021-ver._alex_-_pavimentacao_rua_rio_paraiba.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6737/requer._no_022_2021-ver._alex_-_iluminacao_led_rua_claudia_pereira.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6738/requer._no_023_2021-ver._wagner_-_pavimentacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6739/requer._no_024_2021-ver._wagner_-_pavimentacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6740/requer._no_025_2021-ver._pereira_-_subprefeitura_intermares.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6741/requer._no_026_2021-ver._pereira_-_execucao_lei_1463.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6742/requer._no_027_2021-ver._pereira_-_lombada_fisica_rua_antonio_neves.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6743/requer._no_028_2021-ver._wagner_-_drenagem_rua.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6744/requer._no_029_2021-ver._andre_-_pl_estagio_nao_remunerado_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6745/requer._no_030_2021-ver._edvaldo_-_iluminacao_led_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6746/requer._no_031_2021-ver._edvaldo_-_prioridade_vacinacao_cadastrados_sus.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6747/requer._no_032_2021-ver._edvaldo_-_instalacao_bueiros_e_limpeza_galerias_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6748/requer._no_033_2021-ver._junior_paulo_-_abastecimento_agua_comunidade_taliba.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6749/requer._no_034_2021-ver._junior_paulo_-_manutencao_pracas_jd_brasilia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6750/requer._no_035_2021-ver._evilasio_-_sessao_especial_fevereiro_roxo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6751/requer._no_036_2021-ver._evilasio_-_sessao_especial_fevereiro_laranja.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6752/requer._no_037_2021-ver._graca_-_pl_placas_fotovoltaicas_escolas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6753/requer._no_038_2021-ver._graca_-_pl_alimentos_organicos_merenda.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6754/requer._no_039_2021-ver._graca_-_nome_quadra_esportes_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6755/requer._no_040_2021-ver._edvaldo_e_outros_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6760/requer._no_041_2021-ver._junior_paulo_-_pavimentacao_e_drenagem_rua_ruy_carneiro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6761/requer._no_042_2021-ver._junior_paulo_-_reforma_praca_st_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6762/requer._no_043_2021-ver._wagner_-_iluminacao_led_rua_antonio_serrano.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6763/requer._no_044_2021-ver._wagner_-_pavimentacao_rua_nova_paisagem.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6764/requer._no_047_2021-ver._evilasio_-_pl_entrega_domiciliar_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6765/requer._no_048_2021-ver._andre_-_iluminacao_led_av_max_zagel.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6766/requer._no_049_2021-ver._andre_-_inclusao_prioridade_vacinacao_trabalhadores_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6767/requer._no_050_2021-ver._andre_e_divino_-_construcao_pier_jacare.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6768/requer._no_051_2021-ver._pereira_-_criacao_e_instalacao_minibibliotecas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6769/requer._no_052_2021-ver._pereira_-_rua_antonio_de_jesus_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6770/requer._no_053_2021-ver._pereira_-_galeria_rua_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6771/requer._no_054_2021-ver._ivanio_-_nomeacao_quadra_beach_soccer_edmilson_trigueiro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6772/requer._no_055_2021-ver._marico_silva_-_pavimentacao_rua_valdemar_de_brito.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6773/requer._no_056_2021-ver._wagner_-_demandas_centro_de_atendimento_pessoa_deficiencia_e_transtorno.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6774/requer._no_057_2021-ver._herlon_-_vacinacao_covid-19_professores.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6775/requer._no_058_2021-ver._herlon_-_pl_escolas_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6776/requer._no_059_2021-ver._herlon_-_pavimentacao_rua_joao_castor_de_sena.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6777/requer._no_060_2021-ver._junior_paulo_-_pavimentcao_rua_milton_araujo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6779/requer._no_062_2021-ver._janderson_-_vacinacao_covid_guardas_municipais_ubs.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6781/requer._no_064_2021-ver._edvaldo_neto_-_energia_solar_predios_municipio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6782/requer._no_065_2021-ver._edvaldo_-_lombadas_rua_severino_de_franca.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6783/requer._no_066_2021-ver._edvaldo_neto_-_sinalizacao_lombadas_av_oceano_atlantico.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6784/requer._no_067_2021-ver._graca_-_sessao_especial_prestacao_contas_legislativo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6785/requer._no_068_2021-ver._graca_-_votos_aplausos_e_sessao_especial_dia_mulher.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6786/requer._no_069_2021-ver._graca_-_live_retorno_as_aulas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6787/requer._no_070_2021-ver._marcio_silva_-_iluminacao_led_ruas_sao_pedro_e_pescadores.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6788/requer._no_071_2021-ver._macio_silva_-_fechamento_av._oceano_atlantico.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6789/requer._no_072_2021-ver._wagner_-_pavimentacao_rua_heriberto_souza.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6790/requer._no_073_2021-ver._ivanio_-_telas_protecao_quadra_ana_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6791/requer._no_074_2021-ver._andre_coutino_-_calcamento_rua_golfo_campeche.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6792/requer._no_075_2021-ver._andre_coutino_-_medidas_contencao_alagamentos.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6793/requer._no_076_2021-ver._andre_coutinho_-_sanitarizacao_mercados_publicos.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6794/requer._no_077_2021-ver._pereira_-_reforma_praca_taxi_praca_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6795/requer._no_078_2021-ver._pereira_-_cacambas_lixo_e_entulho.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6796/requer._no_079_2021-ver._pereira_-_manutencao_rede_protecao_quadra_praca_acai.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6797/requer._no_080_2021-ver._junior_paulo_-_pavimentacao_rua_cel_jose_teles.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6798/requer._no_081_2021-ver._junior_paulo_-_pavimentacao_rua_elvira_gomes.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6799/requer._no_082_2021-ver._junior_paulo_-_pavimentacao_rua_maria_das_dores.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6800/requer._no_083_2021-ver._edvaldo_-_frente_parlamentar_rio_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6801/requer._no_084_2021-ver._edvaldo_-_denominacao_unidade_zoonozes_mariana_bezerra.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6802/requer._no_085_2021-ver.edvaldo_-_troca_poste_rua_pedro_aleixo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6965/requer._no_086_2021-ver.divino_felizardo_-_sessao_especial_ong_guajiru.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6816/requer._no_087_2021-ver._andre_coutinho_-_revisao_legislacao_urbanistica.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6817/requer._no_088_2021-ver._alex_lucena_-_acrescentar_itinerario_onibus.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6818/requer._no_089_2021-ver._alex_lucena_-_pavimentar_rua_antonia_oliveira.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6819/requer._no_090_2021-ver._alex_lucena_-_pavimentar_rua_augusto_farias.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6820/requer._no_091_2021-ver._andre_coutinho_-_auxilio_emergencial_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6821/requer._no_092_2021-ver._graca_-_nome_mercado_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6822/requer._no_093_2021-ver._wagner_-_posto_bolsa_familia_renascer.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6966/requer._no_094_2021-ver._ivanio_do_miramar-_conserto_calcamento_rua_n_s_navegantes.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6823/requer._no_095_2021-ver._pereira_-_unidade_movel_procon_municipal.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6824/requer._no_096_2021-ver._pereira_-_credito_especial_desenvolver_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6825/requer._no_097_2021-ver._pereira_-_testagem_rapida_em_msssa_covid-19.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6826/requer._no_098_2021-_ver._janderson_brito_-_votos_de_aplausos_iefpb.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6827/requer._no_099_2021-ver._junior_paulo_-_troca_postes_rua_e_travessa_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6828/requer._no_100_2021-ver._junior_paulo_-_led_rua_manoel_nascimento.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6829/requer._no_101_2021-ver._junior_paulo_-_praca_e_quadra_recando_do_poco.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6830/requer._no_102_2021-ver._edvaldo_neto_-_paradas_onibus_ecologicas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6831/requer._no_103_2021-ver._edvaldo_neto_-_linha_credito_microempreendedores.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6832/requer._no_104_2021-_ver._janderson_brito_-_votos_aplausos.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6833/requer._no_105_2021-_ver._graca_rezende_-__fundo_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6834/requer._no_106_2021-ver._andre_coutinho_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6835/requer._no_107_2021-ver._alex_lucena_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6836/requer._no_108_2021-ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6837/requer._no_109_2021-ver._edvaldo_neto_-_dispensa_intersticio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6838/requer._no_110_2021-ver._andre_coutinho_-_calcamento_e_drenagem_ruas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6839/requer._no_111_2021-ver._evilasio_cavalcanti-atendimento_de_telemedicina.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6840/requer._no_112_2021-ver._evilasio_cavalcanti-frente_parlamentar_miata_em_defesa_dos_moto_taxistas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6841/requer._no_113_2021-ver._andre_coutinho-carro_do_fumace.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6842/requer._no_114_2021-ver._andre_coutinho-pontos_de_acesso_para_vacinacao_da_covid.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6843/requer._no_115_2021-ver._graca_rezende-recursos_financeiros.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6844/requer._no_116_2021-ver._graca_rezende-aumento_abusivo_do_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6845/requer._no_117_2021-ver._wagner__do_solanense-pavimentacao_rua_daywiane_bezerra_cabral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6846/requer._no_118_2021-ver._ivanio_da_miramar-conserto_cratera_rua_cassiano_da_nobbrega.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6847/requer._no_119_2021-ver._ivanio_da_miramar-carro_de_som.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6849/requer._no_120_2021-ver._alex_lucena-alargamento_rua_cleto_campelo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6848/requer._no_121_2021-ver._alex_lucena-substituicao_de_luminarias.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6850/requer._no_122_2021-ver._jose_pereira-notificacao_de_proprietarios_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6851/requer._no_123_2021-ver_.jose__pereira-pavimentacao_ruas_otavio_novais_e_alfredo_chaves.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6852/requer._no_124_2021-ver._jose_pereira-creche_munic._intermares.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6853/requer._no_125_2021-ver._wagner_do_solanense-reguralizacao_do_lot._jardim_atlantico.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6854/requer._no_126_2021-ver._junior_paulo-recuperacao_da_rua_vila_maria.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6855/requer._no_127_2021-ver._junior_paulo-manutencao_e_reforma_da_praca_da_rodinha.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6856/requer._no_128_2021-ver._junior_paulo-pavimentacao_e_drenagem_da_rua_jose_lins_do_rego.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6857/requer._no_129_2021-ver._graca_rezende-merc._pub._francisco_figueiredo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6858/requer._no_130_2021-ver._edvaldo_neto-castracao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6859/requer._no_131_2021-ver._edvaldo_neto-inst._de_placas_identificativas_de_logradoros.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6860/requer._no_132_2021-ver._andre_coutinho-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6861/requer._no_133_2021-_ver._edvaldo_neto-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6862/requer._no_134_2021-ver._edvaldo_neto_e_outros-proj.de_lei__025_2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6863/requer._no_135_2021-ver._andre_coutinho-criacao_da_plataforma_digital.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6864/requer._no_136_2021-ver._andre_coutinho-proj.de_lei__emprego_e_renda_para_mulheres_vitimas_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6865/requer._no_137_2021-ver._janderson_brito-sanitizacao_para_desinfeccaodos_prospios_publicos.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6866/requer._no_138_2021-ver._janderson_brito-unidade_basica_de_saude_em_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6867/requer._no_139_2021-ver._joedson_ferreira-restauracao_do_calcamento__rua_joao_luiz_batista.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6868/requer._no_140_2021-ver._joedson_ferreira-reforma_do_cercado_de_protecao_no_parque_natural_do_jardim_manguinho.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6869/requer._no_141_2021-ver._joedson_ferreira-regularizacao_das_casas__rua_projetada_no_antigo_lixao.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6870/requer._no_142_2021-ver._alex_lucena-pavimentacao_da_rua_joao_targino-_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6871/requer._no_143_2021-ver._alex_lucena-pavimentacao_da_rua_maria_amorim_de_andrade-jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6872/requer._no_144_2021-ver._alex_lecena-pavimentacao_da_rua_das_orquideas-_jardim_jerico.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6873/requer._no_145_2021-ver._ivanio_do_miramar-auxilio_beneficio_para_os_musicos.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6874/requer._no_146_2021-ver._jose_pereira-pavimentacao_rua_golfo_da_china-_intermares.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6875/requer._no_147_2021-ver._jose_pereira-maquina_de_servico_de_terra_planagem.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6876/requer._no_148_2021-ver._jose_pereira-aux._financeiro_aos_artistas_e_profissionais_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6877/requer._no_149_2021-ver._andre_coutinho-recuperacao_do_calcamento_da_rua_antonio_paulino_serrano.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6878/requer._no_150_2021-ver._edvaldo_neto-recuperacao_do_asfalto_da_rua_djalma_vilar_de_gusmao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6879/requer._no_151_2021-ver._junior_paulo-pavimentacao_da_rua_terezinha_costa-recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6880/requer._no_152_2021-ver._junior_paulo-restauracao_do_centro_de_lazer_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6881/requer._no_153_2021_-ver._junior_paulo-pavimentacao_da_rua_av._imbiridiba.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6882/requer._no_154_2021-ver._janderson_brito-doacao_do_salario.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6883/requer._no_155_2021-ver._graca_rezende-sindrome_inflamatoria.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6884/requer._no_156_2021-ver._graca_rezende-pavimentacao_e_drenagem_das_ruas_juvencio_coelho_de_carvalhomaria_de_passos_rocobenedito_fernandes_viera.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6885/requer._no_157_2021-ver._divino_felizardo-vacinacao_agentes_de_transito_contra_covid.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6892/requer._no_158_2021-marcio_silva_e_outros_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6893/requer._no_159_2021-ver._andre_coutino-criacao_do_programa_olhar_do_amanha.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6894/requer._no_160_2021-ver._andre_coutinho-minuta_projeto_de_lei_coleta_seletiva_residuos_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6895/requer._no_161_2021-ver._alex_lucena-recuperacao__rua_aurelio_guedes_cavalcante_e_karina_zagel_mendonca.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6896/requer._no_162_2021-ver._alex_lucena-substituicao__luminarias_rua_ivo_souto_maior_e_joao_targino_delgado.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6897/requer._no_163_2021-ver._alex_lucena-pavimentacao_rua_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6898/requer._no_164_2021-ver._ivanio_da_miramar-reparo__telhado_do_mercado_publico_francisco_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6899/requer._no_165_2021-ver._andre_coutinho-programa_concilia_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6900/requer._no_166_2021-ver._jose_pereira-pavimentacao_rua_mar_do_caribe.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6901/requer._no_167_2021-ver._jose_pereira-implatacao_de_led_intermares.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6902/requer._no_168_2021-ver._janderson_brito-vacinacao_covid_guardas_civis.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6903/requer._no_169_2021-ver._janderson_brito-iluminacao_de_led_ruas_amendoeirasgolfo_de_oman.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6904/requer._no_170_2021-ver._junior_paulo-pavimentacao_rua_professor_clodoaldo_trigueiro.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6905/requer._no_171_2021-ver._junior_paulo-postes_rua_jair_cunha_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6906/requer._no_172_2021-ver._junior_paulo-pavimentacao_rua_honorio_patricio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6907/requer._no_173_2021-ver._edvaldo_neto-dnit_informacao_iluminacao_viaduto.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6908/requer._no_174_2021-edvaldo_neto-servico_de_alerta_de_desastres_naturais.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6909/requer._no_175_2021-ver._evilasio_cavalcanti-revitalizacao__praca_em_frente_a_cbtu.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6910/requer._no_176_2021-ver._marcio_silva-postes_e_refletores_praca_joao_pereira.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6911/requer._no_177_2021-ver._marcio_silva-projeto_de_lei_educacao_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6912/requer._no_178_2021-ver._marcio_silva-delegacia_civil_intermares.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6913/requer._no_179_2021-ver._divino_felizardo-caminhao_frigorifico.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6914/requer._no_180_2021-ver._divino_felizardo-vacinacao__mototaxistas_contra_covid_19.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6915/requer._no_181_2021-ver._edvaldo_neto_e_outros-urgencia.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6916/requer._no_182_2021-ver._andre_coutinho-implantacao_da_cozinha_solidaria.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6917/requer._no_183_2021-ver._andre_coutinho-criacao_do_banco_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6984/requer._no_184_2021-ver._evilasio_cavalcanti-manutencao_rio_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6918/requer._no_185_2021-ver._edvaldo_neto-programa_de_fornecimento_de_absorventes_higienicos.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6920/requer._no_187_2021-_ver._graca_rezende-restaurante_popular_maria_da_paz_campos_rezende.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6921/requer._no_188_2021-ver._ivanio_da_miramar-lampadas_de_led_trav._camilo_de_holanda.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6922/requer._no_189_2021-ver._ivanio_da_miramar-reparo_dos_bancos_rua_hermes_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6923/requer._no_190_2021-ver._edvalto_neto-construcao_do_muro_de_contencao_-gabiao.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6924/requer._no_191_2021-ver._andre_coutinho-coleta_de_materias_eletronicos.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6925/requer._no_192_2021-ver._reinaldo_lima-reforma_e_ampliacao__mercado_publico_renascer_3.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6926/requer._no_193_2021-ver._reinaldo_lima-reforma_e_ampliacao_unidade_de_saude_renascer_3.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6927/requer._no_194_2021-ver._alex_lucena-pavimentacao_rua_pedro_aleixo_de_moura_e_juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6928/requer._no_195_2021-ver._alex_lucena-pavimentacao_rua_bel_claudia_ruth_braga_pereira.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6929/requer._no_196_2021-_ver._alex_lucena-_pavimentacao__ruas_da_comunidade__gamileira.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6930/requer._no_197_2021-ver._junior_paulo-instalacao_de_wi-fi_livre.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6931/requer._no_198_2021-_ver._junior_paulo-pavimentacao_rua_vinicius_de_morais.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6932/requer._no_199_2021-ver._graca_rezende-criacao_conselho_municipal.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6933/requer._no_200_2021-ver._graca_rezende-programa_de_instalacao_de_estacoes_digitais.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6985/requer._no_201_2021-ver._evilasio_cavalcanti-vacinacao_covid_professores.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6934/requer._no_202_2021-ver._jose_pereira-limpeza_e_manutencao_galerias_pluviais.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6935/requer._no_203_2021-ver._jose_pereira-programa_pavimenta_cabedelo_4.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6936/requer._no_204_2021-ver._jose_pereira-construcao_habitacoes_populares.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6937/requer._no_205_2021-ver_.marcio_silva-corrimao_ligando_salinas_ribamar_a_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6938/requer._no_206_2021-ver._herlon_cabral-iluminacao_postes_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6940/requer._no_208_2021-ver._herlon_cabral-inclucao_vacinacao_preferencial__covid_pessoas_dificientes.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6941/requer._no_209_2021-ver._wagner_solanense-troca_lampadas_ruas_cleto_campelo_e_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6942/requer._no_210_2021-ver._janderson_brito-calendario_de_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6943/requer._no_211_2021-ver._janderson_brito-inclusao_vacina_covid_para_pessoas__deficiencia_intelectual.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6951/requer._no_212_2021-ver.alex_lucena-coberta_do_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6952/requer._no_213_2021-ver._alex_lucena-criacao_da_frente_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6988/requer._no_214_2021-ver._andre_coutinho-ilha_da_restinga.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6989/requer._no_215_2021-ver._andre_coutinho-manutencao_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6990/requer._no_216_2021-ver._andre_coutinho-pavimentacao_av._cassiano_nobrega_da_silva.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6953/requer._no_217_2021-ver._edvaldo_neto-vagas_assai_atacadista.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6954/requer._no_218_2021-ver._junior_paulo-pavimentacao_rua_cleto_campelo_e_ernani_siqueira.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6955/requer._no_219_2021-ver._junior_paulo-quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6956/requer._no_220_2021-ver._junior_paulo-pavimentacao_rua_siqueira_campos.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6957/requer._no_221_2021-ver._jose_pereira-empresa_projecta.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6958/requer._no_222_2021-ver._jose_pereira-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6959/requer._no_223_2021-ver.jose_pereira-programa_pavimenta_cabedelo_4.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6962/requer._no_226_2021-ver._marcio_silva-redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6963/requer._no_227_2021-ver._marcio_silva-cursos_profissionalizantes.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6964/requer._no_228_2021-ver._graca_rezende-busto_aglaia_de_amorim.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6967/requer._no_229_2021-ver.wagner_solanense-tendas_caixa_economica.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6968/requer._no_230_2021-ver._wagner_solanense-lampadas_de_led_ruapresidente_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7027/requer._no_231_2021-ver.reinaldo_lima-tela_de_protecao_praca_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7028/requer._no_232_2021-ver._reinaldo_lima-estrutura_metalica_quadra_renascer_3.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6969/requer._no_233_2021-ver._ivanio_da_miramar-terra_planagem_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6970/requer._no_234_2021-ver._ivanio_da_miramar-revitalizacao_praca_rua_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6971/requer._no_235_2021-ver._graca_rezande-restaurantes_populares.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6972/requer._no_236_2021-ver._marcio_silva-proibicao_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6973/requer._no_237_2021-ver._jose_pereira-pavimentacao_rua_primo_jose_viana.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6974/requer._no_238_2021-ver._jose_pereira-limpeza_e_manutencao_galerias_pluviais.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6975/requer._no_239_2021-ver._jose_pereira-limpeza_urbana_rua_honorio_patricio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6976/requer._no_240_2021-ver._wagner_solanense-pavimentacao_rua_antonia_fernandes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6977/requer._no_241_2021-ver._janderson_brito-reabertura_do_setor_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6978/requer._no_242_2021-ver._janderson_brito-alteracao_do_art._11o.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6979/requer._no_243_2021-ver._graca_rezende-campanha_educativa.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6980/requer._no_244_2021-ver._graca_rezende-projeto_mulheres_empreendedoras_da_ribeirinha.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6981/requer._no_245_2021-_ver._junior_paulo-pavimentacao_rua_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6982/requer._no_246_2021-ver.junior_paulo-servico_de_troca_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/6983/requer._no_247_2021-ver._junior_paulo-pavimentacao_e_drenagem__rua_barbara_regina_coata_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7001/requer._no_248_2021-ver._alex_lucena-regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7002/requer._no_249_2021-ver._wagner_solanense-pavimentacao_trav._enivaldo_miranda.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7003/requer._no_250_2021-ver._andre_coutinho-programa_orfaos_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7004/requer._no_251_2021-ver._andre_coutinho-praia_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7005/requer._no_252_2021-ver._andre_coutinho-limpezapaisagismo_canteiro_central_rua_djalma_vilar.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7029/requer._no_253_2021-ver._ivanio-instalacao_de_rede_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7030/requer._no_254_2021-ver._ivanio-bueiro_inteligente.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7031/requer._no_255_2021-ver._ivanio-cancelas_nas_passagens_de_niveiscbtu.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7102/requer._no_256_2021-ver._graca_rezende-finalizacao_da_pavimentacao_rua_otavio_novais.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7009/requer._no_257_2021-ver._herlon_cabral-conserto_buraco_rua_joao_machado.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7006/requer._no_258_2021-ver._herlon_cabral-castracao_e_adocao_de_gatos.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7007/requer._no_259_2021-ver._herlon_cabral-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7008/requer._no_260_2021-evilasio_cavalcanti-revitalizacao_praca_entre_rua_golfo_de_oman_e_golfo_de_siao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7010/requer._no_261_2021-ver._evilasio_cavalcanti-programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7011/requer._no_262_2021-ver._wagner_solanense-sistema_de_energia_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7012/requer._no_263_2021-ver._janderson_brito-royalties_de_petroleo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7013/requer._no_264_2021-ver._janderson_brito-ruinas_do_almagre.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7014/requer._no_265_2021-ver._janderson_brito-pavimentacao_rua_nilson_bhaia.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7015/requer._no_266_2021-ver._edvaldo_neto-implantacao_de_sistema_eletronico_farmacia.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7016/requer._no_267_2021-ver._edvaldo_neto-maquina_trituradora_de_poda_e_coco.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7017/requer._no_268_2021-ver._edvaldo_neto-pavimentacao_rua_genival_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7018/requer._no_269_2021-ver._jose_pereira-maquina_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7019/requer._no_270_2021-ver._jose_pereira-pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7020/requer._no_271_2021-ver._jose_pereira-tapa_buraco_tecop.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7021/requer._no_272_2021-ver._marcio_silva-votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7022/requer._no_273_2021-ver._marcio_silva-estacionamento_lado_unico.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7023/requer._no_274_2021-ver._junior_paulo-recuperacao_e_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7024/requer._no_275_2021-ver._junior_paulo-criacao_de_novos_pstos_para_vacinacao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7025/requer._no_276_2021-ver._junior_paulo-pavimentacao_e_drenagem.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7103/requer._no_277_2021-ver._graca_rezende-programacao_junina_nos_pontos_de_vacinacao_covid_19.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7104/requer._no_278_2021-ver._graca_rezende-curso_de_capacitacao_professoresdiretoree_supervisores_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7026/requer._no_279_2021-ver._divino_felizardo_-_pl_programa_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7032/requer._no_280_2021-ver._wagner_solanense-sessao_especial_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7033/requer._no_281_2021-ver._reinaldo_lima-creche_renascer_iv.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7034/requer._no_282_2021-ver._reinaldo_lima-_restaurante_popupalar_renascer.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7035/requer._no_283_2021-ver._alex_lucena-_desapropriacao_dos_lotes_12192021-jardin_jerico.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7036/requer._no_284_2021-ver._edvaldo_neto-frente_parlamentar_seguranca_br-230.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7037/requer._no_285_2021-ver._edvaldo_neto-bueiros_inteligentes_e_redes_de_contencao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7038/requer._no_286_2021-ver._marcio_silva-_reparos_e_relocacao_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7039/requer._no_287_2021-ver._evilasio_cavalcanti-_manutencao_da_rua_12_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7040/requer._no_288_2021-ver._evilasio_cavalcanti-imunizacaoprofessores-retirado.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7041/requer._no_289_2021-ver._jose_pereira-seguranca_permanente_nas_escolas_e_creches.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7042/requer._no_290_2021-ver._jose_pereira-terraplanagem_mar_do_caribe.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7043/requer._no_291_2021-ver._jose_pereira-minuta_pl_alinhamentos_de_cabos_telefonicos.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7044/requer._no_292_2021-ver._junior_paulo_-pavimentacao_e_drenagem_rua_joao_edvaldo_freitas.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7045/requer._no_293_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7046/requer._no_294_2021-ver._junior_paulo-_solucao_esgoto_ceu_aberto_rua_monsenhor_jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7047/requer._no_295_2021-ver._edvaldo_neto-_criacao_cartao_saudee_implantacao_prontuario_eletronico.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7057/requer._no_296_2021-ver._andre_coutinho-capeamento_asfaltico_praca_jose_americo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7058/requer._no_297_2021-ver._andre_coutinho-capeamento_asfaltico_rua_ver._pedro_americo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7059/requer._no_298_2021-ver._ivanio_da_miramar-quadra_poliesportiva_ponta_de_mato.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7060/requer._no_299_2021-ver._ivanio_da_miramar-bueiro_inteligente_rua_ismael_farias.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7061/requer._no_300_2021-_ver._joedson_ferreira-substituicao_das_lampadas_de_led_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7062/requer._no_301_2021-ver._joedson_ferreira-reparos_e_instalacao_de_cadeiras_na_usf_renascer_2.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7063/requer._no_302_2021-ver._joedson_ferreira-implantacao_de_linha_de_onibus_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7064/requer._no_303_2021-ver._evilasio_cavalcanti-exames_do_dimero-d_d-dimero.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7065/requer._no_304_2021-ver._edvaldo_neto-instalacao_de_lombadas_rua_solon_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7066/requer._no_305_2021-ver._edvaldo_neto-jantar_a_preco_acessivel_atraves_do_restaurante_popular.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7067/requer._no_306_2021-ver._jose_pereira-carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7068/requer._no_307_2021-ver._jose_pereira-pavimenta_cabedelo_rua_maria_ramos_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7069/requer._no_308_2021-ver._jose_pereira-pavimenta_cabedelo_rua_marlin_azul.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7070/requer._no_309_2021-ver._marcio_silva-pavimentacao_ruas_delfin_moreira_e_francisco_bento_de_farias.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7071/requer._no_310_2021-ver._marcio_silva-_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7072/requer._no_311_2021-ver._junior_paulo-limpeza_do_terreno_em_frente_a_igreja_assembleia_de_deus_camboinha.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7073/requer._no_312_2021-ver._jose_pereira-pavimentacao_da_rua_pau_brasil.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7074/requer._no_313_2021-ver._jose_pereira-proj._de_lei_questionario_m-chat_nas_usb_rastreamaento_precoce_dos_sinais_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7075/requer._no_314_2021-ver._andre_coutinho-criacao_do_programa_de_incentivo_de_cconscientizacao_e_tratamento_da_endometriose.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7076/requer._no_315_2021-ver._ivanio_da_miramar-pavimentacao_da_rua_pau_brasil-retirado.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7077/requer._no_316_2021-ver._alex_lucena-creche_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7078/requer._no_317_2021-ver._helon_cabral_-manutencao_do_posto_de_saude_eduardpo_anibal_moura.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7079/requer._no_318_2021-ver._andre_coutinho-testagem_do_covid-19_em_todos_os_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7080/requer._no_319_2021-ver._ivanio_da_miramar-aplicativo_ou_disponibilizacao_em_redes_socias_das_listas_de_medicamentos_distribuidos_de_forma_gratuita_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7081/requer._no_320_2021-ver._wagner_do_solanense-dosponibilizacao_de_guardas_para_seguranca_no_atendimento_a_pessoas_comdeficiencia.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7082/requer._no_321_2021-ver._edvaldo_neto-muro_de_contencao_gabiao.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7083/requer._no_322_2021-ver._edvaldo_neto-votos_de_aplausos_fernando_jose_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7084/requer._no_323_2021-ver._marcio_silva-sinalizacao_das_lombadas_com_tintas_refletivas.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7085/requer._no_324_2021-ver._evilasio_cavalcanti-contratacao_de_empresa_terceirizada_especializada_ou_aquisicao_de_tomografo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7086/requer._no_325_2021-ver._evilasio_cavalcanti_--aquisicao_de_aparelho_de_ultrassonografia_com_dopller.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7087/requer._no_326_2021-ver._janderson_brito-reabertura_da_7_o_dd_delegacia.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7088/requer._no_327_2021-ver._junior_paulo-servico_de_limpeza_das_vias_ferreas_em_renascer.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7089/requer._no_328_2021-ver._junor_paulo-pavimentacao_e_drenagem_rua_guabirada_-poco.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7105/requer._no_329_2021-ver._alex_lucena-fiscalizacao_em_torno_do_binario_intermares.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7106/requer._no_330_2021-ver._ivanio_da_miramar-revitalizacao_da_pracinha_da_santa.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7107/requer._no_331_2021-ver._ivanio_da_miramar-implantacao_de_ponto_de_taxi_no_projeto_orla.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7142/requer._no_332_2021-ver._janderson_brito-viaduto_rino_ronconi.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7108/requer._no_333_2021-ver._andre_coutinho-estudos_tecnicos_de_ingles_ou_espanhol_para_servidors_da_sec._de_turismo_e_guardas.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7109/requer._no_334_2021-ver._wagner_do_solanense-regularizacao_fundiaria_rua_ana_alves_de_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7110/requer._no_335_2021-ver._wagner_do_solanense-drenagem_do_pontilhao.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7111/requer._no_336_2021-ver._andre__coutinho-vistoria_tecnica_contra_proliferacao_de_caramujo_africanos.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7112/requer._no_337_2021-ver._herlon_cabral-psicologo_para_usf_eduardo_anibal_moura_centro.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7113/requer._no_338_2021-ver._herlon_cabral-_inclusao_vacinacao_covid_19_aquaviarios-retirado.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7114/requer._no_339_2021-ver._jose_pereira-escoamento_e_terraplanagem_rua_pau_brasil.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7115/requer._no_340_2021-ver._jose_pereira-votos_de_aplausos_iris.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7116/requer._no_341_2021-ver._jose_pereira-proibicao_de_fogueira_e_fogos_de_artificios.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7117/requer._no_342_2021-ver._marcio_silva-concessao_de_incentivo_a_rede_hoteleira_e_similares_com_reducao_de_iptu_e_iss.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7118/requer._no_343_2021-ver._marcio_silva-inclusao_da_vacinacao_covid-19_em_pessoas_com_esquizofrenia-retirada.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7119/requer._no_344_2021-ver._edvaldo_neto-instalacao_de_faixa_de_pedestre_rua_antonio_paulino_serrano.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7120/requer._no_345_2021-ver._edvaldo_neto-criacao_do_pelotao_especializado_de_apoio_ao_turista.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7121/requer._no_346_2021-ver._edvaldo_neto-criacao_do_centro_de_tratamento_pos-covid-19.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7122/requer._no_347_2021-ver._reinaldo_lima-2o_via_de_acesso_renascer_2_ao_renascer_4.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7123/requer._no_348_2021-ver._reinaldo_lima-pier_comunidade_rabo_da_gata.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7124/requer._no_349_2021-ver._helon_cabral_-dentista_para_o_psf_siqueira_campos.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7125/requer._no_350_2021-ver._divino_felizardo-coleta_de_lixo_rua_prefeito_joaquim_pessoa.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7126/requer._no_351_2021-ver._divino_felizardo-rondas_ostensivas_arredores_das_agencia_bancarias_em_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7127/requer._no_352_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_joao_alencar.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7128/requer._no_353_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_das_hortencias.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7129/requer._no_354_2021-ver._junior_paulo-pavimentacao_e_drenagem_rua_alexandre_vieira.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7130/requer._no_355_2021-ver._marcio_silva-instalacao_de_galeria_e_manutencao__rua__quatrocentos_e_setenta_e_cinco.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7134/requer._no_356_2021-ver._edvaldo_neto_e_outros-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7135/requer._no_357_2021-ver._edvaldo_neto-_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7151/requer._no_358_2021-ver._ivanio_da_miramar_-_auxilio_pescadores.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7143/requer._no_359_2021-ver._wagner_do_solanense-pavimentacao_rua_professor_clodoaldo_trigueiro.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7144/requer._no_360_2021-ver._jose_pereira-operacao_tapa_buracos_loteamente_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7152/requer._no_361_2021-ver._jose_pereira_-_clube_terceira_idade_intermares.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7145/requer._no_362_2021-ver._jose_pereira-lei_no_1.680_2013_inscricao_de_cep_e_novas_placas_indicativas_de_logradoros.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7146/requer._no_363_2021-ver.marcio_silva-diminuicao_da_taxa_de_iluminacao_publica_energia_de_fontes_renovaveis.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7150/requer._no_364_2021-ver._andre_coutinho-_votos_de_aplausos-_secretario_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7153/requer._no_365_2021-ver._junior_paulo_-_desobstrucao_galerias_ruas_maria_jose_lucena_e_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7154/requer._no_366_2021-ver._junior_paulo_-_pavimentacao_e_drenagem_rua_celeste_miranda.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7155/requer._no_367_2021-ver._junior_paulo_-_pavimentacao_e_drenagem_av._cap._joao_medeiros.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7156/requer._no_368_2021-ver._edvaldo_neto_-_sistema_notificacao_eletronica_denatran.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7157/requer._no_369_2021-ver._edvaldo_neto_-_pl_cursos_primeiros_socorros_profissonais_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7166/requer._no_370_2021-ver._andre_coutinho-divulgacao_programa_sinal_vermelho.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7167/requer._no_371_2021-_ver._alex_lucena-faixa_pedestre_cemiterio_camalau.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7168/requer._no_372_2021-ver._alex_lucena-pavimentacao_rua_quatrocentos__e__setenta_e_quatro.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7169/requer._no_373_2021-ver._edvaldo_neto-educacao_para_o_transito.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7170/requer._no_374_2021-ver._edvaldo_neto-forum_da_juventude-retirado.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7171/requer._no_375_2021-_ver._ivanio_do_nascimento-nome_praca_manoel_jose_das_neves.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7172/requer._no_376_2021-ver._jose_pereira-recuperacao_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7173/requer._no_377_2021-ver._jose_pereira-pavimentacao_ruas_moacir_dantas_e_manuel_barbosa.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7174/requer._no_378_2021-ver._marcio_silva-parceria_cartorio_certidao_nascimento.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7175/requer._no_379_2021-ver._andre_coutinho-escola_de_idiomas.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7176/requer._no_380_2021-ver._janderson_brito-urgencia.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7192/requer._no_381_2021-ver._jose_pereira-programa_pavimenta_cabedelo-renascer.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7193/requer._no_382_2021-ver._ivanio_da_miramar-aparelho_de_espirometria.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7194/requer._no_383_2021-ver._andre_coutinho-minuta_pl_turismo_educativo.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7195/requer._no_384_2021-ver._jose_pereira-revisao_da_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7196/requer._no_385_2021-ver._evilasio_cavalcanti-minuta_pl_jogo_de_xadrez.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7197/requer._no_386_2021-ver._evilasio_cavalcanti-minuta_pl_prevencao_ao_diabetes_nas_creches_e_escolas.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7198/requer._no_387_2021-ver._alex_lucena-pavimentacao_rua_francisco_pilar_e_maria_do_pace_rocco.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7199/requer._no_388_2021-ver._marcio_silva-campanha_incentivo_a_vacinacao_de_comunidades_carentes.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7200/requer._no_389_2021-ver._joedson_ferreira_dinho-substituicao_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7201/requer._no_390_2021-ver._junio_paulo-pavimentacao_rua_solon_lopes_e_jose_eliziario_e_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7202/requer._no_391_2021-ver._junior_paulo-pavimentacao_rua_elizabeth_alves_galvao.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7203/requer._no_392_2021-ver._andre_coutinho-urgencia.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7220/requer._no_393_2021-ver._evilasio_cavalcanti-_sessao_especial_setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7221/requer._no_394_2021-ver._evilasio_cavalcanti-sessao_especial_outubro_rosa.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7264/requer._no_395_2021-ver._evilasio_cavalcanti-sessao_especial_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7210/requer._no_396_2021-ver._edvaldo_neto-_distribuicao_de_sopa.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7211/requer._no_397_2021-ver._edvaldo_neto-sessao_especial_inclusao.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7212/requer._no_398_2021-ver._wagner_solannense-_pavimentacao_rua_mar_azul.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7213/requer._no_399_2021-ver._ivanio_da_miramar_-creche_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7214/requer._no_400_2021-ver._alex_lucena-_balanca_digital_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7215/requer._no_401_2021-ver._alex_coutinho-pavimentacao_ruas_prof._josenilda_do_socorro_juvencio_coelho_e_benedito_fernades.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7241/requer._no_402_2021-ver._junior_paulo-pavimentacao_e_drenagem_av._jose_ferreira_de_moises.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7216/requer._no_403_2021-ver._andre_coutinho-votos_de_aplausos_covid-19.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7217/requer._no_404_2021-ver._andre_coutinho-minuta_pl_disciplina_educacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7222/requer._no_405_2021-_ver._jose_pereira-calcamento_rua_mar_salgado.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7223/requer._no_406_2021-_ver._jose_pereira-_operacao_taba_buraco.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7218/requer._no_407_2021-ver._marcio_silva-pavimentacao_rua_golfo_de_san_matias.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7219/requer._no_408_2021-ver._janderson_brito-inclusao_pauta_pl_no_0052_2021.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7242/requer._no_409_2021-ver._evilasio_cavalcanti_rgularizacao_fundiaria_programa_habita_legal.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7224/requer._no_410_2021-ver._divino_felizardo-_sessao_especial-_retirado.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7243/requer._no_411_2021-ver._andre_coutinho-minuta_pl_centro_de_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7225/requer._no_412_2021-ver._herlon_cabral-iluminacao_pracas.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7226/requer._no_413_2021-ver._herlon_cabral-censo_municipal.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7227/requer._no_414_2021-ver._edvaldo_neto-reforco_escolar_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7228/requer._no_415_2021-ver._edson_da_otica-patrol_ruas_renascer.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7229/requer._no_416_2021-ver._edson_da_otica-atendimento_itinerante_bolsa_familia.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7230/requer._no_417_2021-ver._janderson_brito-programa_mais_asfalto.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7231/requer._no_418_2021-ver._janderson_brito-minuta_pl_incentivo_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7232/requer._no_419_2021-ver._junior_paulo-implantacao_de_rampas_de_piso_tatil.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7233/requer._no_420_2021-ver._junior_paulo-votos_de_aplausos_atleta_joao_roberto.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7244/requer._no_421_2021-ver._andre_coutinho-patrulhamento_de_praias.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7245/requer._no_422_2021-ver._alex_lucena-pavimentacao_ruas_prof._cleberto_silva_e_clodoaldo_trigueiro.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7246/requer._no_423_2021-ver._alex_lucena-pavimentacao_ruas_aurelio_guedes_e_karina_zaguel.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7247/requer._no_424_2021-ver._edvaldo_neto-palestras_educativas_combate_as_drogas.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7248/requer._no_425_2021-ver._edvaldo_neto-denomina_quadra_campina_da_vila_gilberto_pereira_neto_nunes.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7249/requer._no_426_2021-ver._jose_pereira-recuperacao_rua_petronilio_olimpio.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7250/requer._no_427_2021-ver._jose_pereira-setembro_verde.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7251/requer._no_428_2021-ver._junior_paulo-prevencao_as_drogas-retirado.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7266/requer._no_429_2021-ver._andre_coutinho-implantar_codigo_da_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7435/requer._no_430_3021-ver._andre_coutinho-protocolo_de_averiguacao-criancas_e_adolescentes_em_situacao_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7301/requer._no_431_2021-ver._andre_coutinho_-_pl_selo_estabelecimento_seguro.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7252/requer._no_432_2021-ver._janderson_brito-capacitacao_manipulacao_de_alimentos_vendedores_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7253/requer._no_433_2021-ver._janderson_brito-festival_gastronomico.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7254/requer._no_434_2021-ver._janderson_brito-urgencia.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7265/requer._no_435_2021-ver._edvaldo_neto-sessao_especial_semana_nacional_do_transito.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7436/requer._no_436_2021-ver._andre_coutinho-regularizacao_fundiaria_do_bairro_salinas_do_ribamar.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7267/requer._no_437_2021-ver._andre_coutinho-votos_de_aplausos_escola_rebotica.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7268/requer._no_438_2021-ver._reinaldo_lima-reforma_e_ampliacao__escola_jose_verissimo_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7269/requer._no_439_2021-_ver._reinaldo_lima-incluir_pavimenta_iv_a_rua_santa_guia_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7270/requer._no_440_2021-ver._jose_pereira-estudo_financeiro_construcao_portal_turistico_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7271/requer._no_441_2021-ver._jose_pereira-instalacao_de_placas_belingue_pontos_turisticos.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7272/requer._no_442_2021-ver._edvaldo_neto-reformar_e_vitalizar_mercado_francisco_figueiredo_de_lima_mercado_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7284/requer._no_443_2021-ver._andre_coutinho-capeamento_asfaltico_das_ruas_heitor_gusmao_monsenhor_walfredo_leal_praca_venancio_neiva.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7273/requer._no_444_2021-ver._wagner_do_solanense-instalar_barreira_de_contencao_rua_solon_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7274/requer._no_445_2021-ver._janderson_brito_-_criacao_espaco_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7285/requer._no_446_2021-ver._janderson_brito-hospital_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7275/requer._no_447_2021-ver._janderson_brito_-_sistema_ar_condicionado_salas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7276/requer._no_448_2021-ver._alex_lucena-_lampadas_led_rua_nilo_montenegro.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7277/requer._no_449_2021-ver._alex_lucena-_pl_interpretes_libras_reparticoes_publicas_e_privadas.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7278/requer._no_450_2021-ver._marcio_silva_-_zonas_processamento_exportacao.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7279/requer._no_451_2021-ver._marcio_silva_-_pavimentacao_rua_prof._salatiel_medeiros.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7280/requer._no_452_2021-ver._junor_paulo_-_lampadas_led_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7377/requer._no_453_2021-ver._junior_paulo_-_cobertura_e_pintura_quadra_jd_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7302/requer._no_454_2021-ver._junior_paulo_-_regularizacao_fundiaria_comunidade_taliba.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7286/requer._no_455_2021-ver._andre_coutinho-minuta_programa_educacao_nota_10.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7287/requer._no_456_2021-ver._evilasio_cavalcanti-pavimenta_rua_maurilio_alencar_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7411/requer._no_457_2021-ver._evilasio_cavalcanti_-_calcamento_rua_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7303/requer._no_458_2021-ver._evilasio_cavalcanti_-_museu_historico_municipal.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7304/requer._no_459_2021-ver._evilasio_cavalcanti_-_espaco_identificacao_km_0.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7305/requer._no_460_2021-ver._junior_paulo_-_manutencao_praca_do_moinho.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7288/requer._no_461_2021-ver._jose_pereira-votos_de_aplausos_secretario_yussef_asevedo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7289/requer._no_462_2021-ver._jose_pereira-pavimenta_2022_a_rua_mar_do_caribe.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7290/requer._no_463_2021-ver._alex_lucena-_reforma_e_ampliacao_do_caee_centro_de_atendimento_educacional_especializado.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7291/requer._no_464_2021-ver._janderson_brito-centro_referencia_capacitacao_maritimos.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7292/requer._no_465_2021-ver._marcio_silva-_desenvolver_projetos_areas_verdes_intermares.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7293/requer._no_466_2021-ver._divino_felizardo-_farmacia_solidaria_pet.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7294/requer._no_467_2021-ver._herlon_cabral-servicos_de_poda_pintura_capinacao_iluminacao_praca_campina_da_vila.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7315/requer._no_468_2021-ver._herlon_cabral-_relatorios_medicos_contratados_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7316/requer._no_469_2021-ver._divino_felizardo-quebra_intersticio.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7300/requer._no_470_2021-ver._edvaldo_neto-calcamento_rua_antonio_victor_tavares-retirado.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7306/requer._no_471_2021-ver._edvaldo_neto_-_programa_mediacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7307/requer._no_472_2021-ver._alex_lucena_-_asfalto_rua_marcia_travassos.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7308/requer._no_473_2021-ver._alex_lucena_-_led_rua_augusto_de_farias.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7317/requer._no_474_2021-ver._ivanio_da_miramar_-_votos_de_aplausos_atletas_beach_soccer.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7309/requer._no_475_2021-ver._jose_pereira_-_implantacao_disque-silencio.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7310/requer._no_476_2021-ver._jose_pereira_-_reserva_persentual_vagas_concursos_para_locais.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7385/requer._no_477_2021-ver._jose_pereira_-_totens_digitais_informacoes_turisticas.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7360/requer._no_478_2021-ver._evilasio_cavalcanti-_rua_quatrocentos_e_setenta_e_nove-pavimenta.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7361/requer._no_479_2021-ver._evilasio_cavalcanti-minuta_pl_praca_pedro_florentino_intermares.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7412/requer._no_480_2021-ver._evilasio_cavalcanti_-_votos_aplausos_professores_municipais.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7318/requer._no_481_2021-ver._andre_coutinho_-_sessao_especial_aniversario_guarda_metropolitano.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7384/requer._no_482_2021-ver._ivanio_do_nascimento_-_lampadas_led_rua_pedro_aleixo_moura.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7383/requer._no_483_2021-ver._jose_pereira_-_pista_skate_jacare.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7386/requer._no_484_2021-ver._ivanio_do_nascimento_-_votos_aplausos_gaston_gomes.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7382/requer._no_485_2021-ver._edvaldo_neto_-_calcamento_rua_primo_viana.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7387/requer._no_486_2021-ver._edvaldo_neto_-_programa_conscientizacao_gravidez_adolescencia.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7381/requer._no_487_2021-ver._wagner_do_solanense_-_monitoramento_cameras_escolas.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7319/requer._no_488-2021-ver.herlon_cabral-_copias_relatorio_odontologos_e_enfermeiros_contratados_periodo_2019.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7380/requer._no_489_2021-ver._alex_lucena_-_votos_aplausos_antonio_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7379/requer._no_490_2021-ver._janderson_brito_-_iluminacao_led_ruas_joao_viana_e_cleto_campelo.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7388/requer._no_491_2021-ver._junior_paulo_-pl_parceria_centro_acolhimento_dependentes_quimicos.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7320/requer._no_492_2021-ver.divino_felizardo_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7362/requer._no_493_2021-ver._junior_paulo-pavimentacao_asfaltica_rua_monsenhor_jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7536/requer._no_494_2021-ver._andre_coutinho-sessao_especial_alusiva_aos_100_dias_de_gestao-retirado.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7363/requer._no_495_2021-divino_felizardo-minuta_pl_criacao_memorial_vitimas_covid.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7410/requer._no_496_2021-ver._divino_felizardo_-_pintura_sinalizacao_ruas_intermares.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7364/requer._no_497_2021-alex_lucena-substituir_luminarias_rua_ismael_farias.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7437/requer._no_498_2021-ver._andre_coutinho-_linha_especial_de_credito_para_turismo.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7365/requer._no_499_2021-ver._wagner_do_solanense-asfaltar_ruas_jair_cunha__e_rua_ana_alves_de_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7366/requer._no_500_2021-ver._andre_coutinho-atualizacao_legislacao_guarda_metroplolitana.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7367/requer._no_501_2021-ver._andre_coutinho-habilita_guardas_metropolitanos_fiscalizacao_do_transito.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7368/requer._no_502_2021-ver._junior_paulo-troca_luminarias_todo_bairro_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7355/requer._no_503_2021-ver._ivanio_do_nascimento-votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7409/requer._no_504_2021-ver._ivanio_da_miramar_-_campeonato_beach_soccer.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7369/requer._no_505_2021-divino_felizardo-votos_de_aplauso_karoline_rodrigues_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7370/requer._no_506_2021-ver._jose_pereira-votos_de_apausos_sec._municipal_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7371/requer._no_507_2021-ver._jose_pereira-rua_golfo_de_lubeck-pavimenta.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7356/requer._no_508_2021-ver._janderson_brito-pagamento_14o_salario_professores_e_agentes_combate_endemias-retirado.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7378/requer._no_509_2021-ver._janderson_brito-votos_de_aplausos_antonio_marques_neves.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7372/requer._no_510_2021-ver._ivanio_da_miramar-drenagem_e_pavimentacao_rua_pedro_gonzaga_de_lima_e_nossa_senhora_dos_navegantes.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7373/requer._no_511_2021-ver._marcio_silva-minuta_pl_estutantes_ligua_portuguesa.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7374/requer._no_512_2021-ver._marcio_silva-pavimentacap_rua_dos_pescadores_salinas_ribamar.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7396/requer._no_513_2021-ver._andre_coutinho-sessao_especial-dia_dos_gestores_das_escolas-votos_de_aplausos-gestores_municipais.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7357/requer._no_514_2021-ver._herlon_cabral-sessao_especial_projeto_orla-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7389/requer._no_515_2021-ver._edvaldo_neto-criacao_parque_municipal_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7358/requer._no_516_2021-ver._edson_da_otica-inclusao_pavimenta_iv_rua_jose_ferreira_de_moraes-retirado.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7359/requer._no_517_2021-ver._edvaldo_neto_e_outros-urgencia.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7413/requer._no_518_2021-ver._andre_coutinho_-_projeto_ambulante_parceiro.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7438/requer._no_519_2021-ver._reinaldo_lima-construcao_galeria_fluvial_na_rua_raul_seixa-renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7439/requer._no_520_2021-ver._reinaldo_lima-quadra_na_escola_municipal_placido_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7375/requer._no_521_2021-ver._herlon_cabral-transmissao_ao_vivo_processos_licitacao_camara-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7376/requer._no_522_2021-ver._marcio_silva_e_outros-urgencia.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7408/requer._no_523_2021-ver._junior_paulo_-_regularizacao_fundiaria_jardim_jerico.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7440/requer._no_524_2021-ver._andre_coutinho_-_calcada_rua_annita_luiza_melo_di_lascio.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7406/requer._no_525_2021-ver._reinaldo_lima_-_ar-condicinados_escola_placido_almeida.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7407/requer._no_526_2021-ver._reinaldo_lima_-_troca_alambrado_quadra_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7623/requer._no_527_2021-ver._reinaldo_lima_rey_-_parque_infantil_escola_maria_jose_verissimo.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7441/requer._no_528_2021-ver._reinaldo_lima-instacao_de_poste_de_iluminacao_na_rua_luiza_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7442/requer._no_529_2021-ver._reinaldo_lima-reforma_e_ampliacao_da_escola_municipal_placido_almeida-renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7443/requer._no_530_2021-ver._reinaldo_lima-manutencao_do_telhado_da_quadra_antonio_anchieta_de_farias-renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7414/requer._no_531_2021-ver._alex_lucena_-_correcao_desnivel_ruas_max_zagel_e_marcia_travassos.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7405/requer._no_532_2021-ver._alex_lucena_-_quebra-molas_av._max_zagel.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7415/requer._no_533_2021-ver._wagner_solanense_-_lampadas_led_ruas_santa_rita_e_n_s_aparecida.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7416/requer._no_534_2021-ver._divino_felizardo_-_pl_abordagem_social_criancas_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7404/requer._no_535_2021-ver._edvaldo_neto_-_fundo_municipal_habitacao.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7403/requer._no_536_2021-ver._edvaldo_neto_-_reforma_escola_estadual_padre_vieira.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7402/requer._no_537_2021-ver._evilasio_cavalcanti_-_intensificacao_rondas_guarda_metropolitana_recanto_poco.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7417/requer._no_538_2021-ver._marcio_silva_-_pl_banco_de_leite_hospital_padre_alfredo.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7397/requer._no_539_2021-ver._marcio_silva-votos_de_aplausos-josenilda_santos.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7398/requer._no_540_2021-ver._junior_paulo_-_votos_aplausos_adrikeyvem_cardoso.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7444/requer._no_541_2021-ver._junior_paulo-rua_maria_ramos_ramalho.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7399/requer._no_542_2021-ver._jose_pereira_-_cameras_portateis_uniformes_guardas.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7401/requer._no_543_2021-ver._jose_pereira_-_campanha_praia_limpa.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7400/requer._no_544_2021-ver._janderson_brito_-_incentivo_pqa-vs.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7445/requer._no_545_2021-ver._reinaldo_lima-_pavimentacao_rua_santa_isabel-renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7446/requer._no_546_2021-ver._reinaldo_lima-pavimentacao_rua_24_de_julho-renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7447/requer._no_547_2021-ver._ivanio_da_miramar-votos_de_aplausos-karine_garcia-policlinica_leonard_mozart.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7448/requer._no_548_2021-ver._marcio_silva-_iluminacao_publica_avenida_mar_tirreno_bairro_intermares.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7449/requer._no_549_2021-ver._jose_pereira-construcao_parque_aquatico_municipal.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7450/requer._no_550_2021-ver._jose_pereira-postos_guarda-vidas_nas_praias.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7451/requer._no_551_2021-ver._janderson_brito-decimo_quarto_salario_para_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7452/requer._no_552_2021-ver._herlon_cabral-lombadas_fisicas_entre_o_km_0_e_2_da_br-230.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7453/requer._no_553_2021-ver._junior_paulo-rua_juscelino_kubitscheck.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7418/requer._no_554_2021_2021-vver._edvaldo_neto_e_outros-urgencia.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7454/requer._no_555_2021-ver._alex_lucena-municipalizacao_escola_estadual_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7455/requer._no_556_2021-ver._alex_lucena-rondas_ostensivas_no_bairro_de_camboinha.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7456/requer._no_557_2021-ver._joedson_ferreira-inclusao_rua_joao_targino_delgado_no_programa_pavimenta_iv.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7457/requer._no_558_2021-ver._joedson_ferreira-melhorias_no_psf-usf.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7458/requer._no_559_2021-ver._wagner_do_solanense-votos_de_aplausos-teca_do_coco.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7459/requer._no_560_2021-ver._marcio_silva-revitalizacao_da_praca_santa_emilia_de_rodat-praca_da_santinha.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7460/requer._no_561_2021-ver._jose_pereira-pintura_faixa_de_pedestre-rua_raul_seixas-_avenida_ambrosio_miranda-rua_jose_rubenildo.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7461/requer._no_562_2021-ver._jose_pereira-aquisicao_bicicletas_para_guarda_civil_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7462/requer._no_563_2021-ver._herlon_cabral_-_interdicao_praca_getulio_vargas_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7463/requer._no_564_2021-ver._janderson_brito-construcao_laboratorio_de_robotica.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7464/requer._no_565_2021-ver._janderson_brito-quadra_de_areia_e_academia_na_praca_venancio_neiva.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7465/requer._no_566_2021-ver._junior_paulo-pavimentacao_e_drenagem_da_rua_hortencia_helena_bairro_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7466/requer._no_567_2021-ver._junior_paulo-pier_flutuante_no_rio_paraiba-comunidade_do_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7467/requer._no_568_2021-ver._edvaldo_neto-resolucao_51-2019-comite_para_gestao_da_rede_nacional_para_simplificacao_do_registro_de_empresas.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7468/requer._no_569_2021-ver._reinaldo_lima-revitalizacao_e_pintura_das_ruas_no_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7469/requer._no_570_2021-ver._reinaldo_lima-cursos_profissionalizantes_para_jovens_e_moradores_do_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7624/requer._no_571_2021-ver._reinaldo_lima_rey_-_caravana_servicos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7537/requer._no_295-a_2021-ver._andre_coutinho-bosque_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7470/requer._no_573_2021-ver._jose_pereira-cinema_gratuito_ao_ar_livre_nas_comunidades_carentes.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7471/requer._no_574_2021-ver._jose_pereira-votos_de_aplausos-jovanio_lucena_souza_filho.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7472/requer._no_575_2021-ver._joedson_ferreira-votos_de_aplausos-vereadores_da_camara_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7473/requer._no_576_2021-ver._joedson_ferreira-reparo_e_conserto_da_rua_marcia_travassos-camboinha_2.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7474/requer._no_577_2021-ver._ivanio_do_nascimento-escolinha_de_esporte-bairro_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7475/requer._no_578_2021-ver._edvaldo_neto-atualizacao_da_lei_complementar_no_55_de_2015-terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7476/requer._no_579_2021-ver._marcio_silva-uso_obrigatorio_de_acessorios_de_seguranca_para_os_surfistas.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7477/requer._no_580_2021-ver._evilasio_cavalcanti-criacao_da_carteirinha_de_identificacao_funcional-assessores_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7478/requer._no_581_2021-ver._andre_coutinho-votos_de_aplausos-hugo_goncalves_ferreira_neto.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7479/requer._no_582_2021-ver._reinaldo_lima-empresa_transporte_unitrans-linha_de_onibus_522-linha_do_renascer.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7480/requer._no_583_2021-ver._jose_pereira-manutencao_parque_infantil-praca_durval_portela.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7481/requer._no_584_2021-ver._jose_pereira-terraplanagem_rua_antonio_dantas.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7482/requer._no_585_2021-ver._divino_felizardo-construcao_de_rampa_de_acesso_ao_mar-rua_luiza_vieira_campos_silva.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7483/requer._no_586_2021-ver._marcio_silva-iniciativa_projeto_de_lei-utilizacao_faixa_de_areia-trailers.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7484/requer._no_587_2021-ver._junior_paulo-pavimentacao_rua_vicente_lelpo-bairro_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7485/requer._no_588_2021-ver._junior_paulo-pavimentacao_rua_mangue_seco.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7486/requer._no_589_2021-ver._andre_coutinho-estudo_de_impacto-concessao_de_auxilio_financeiro_aos_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7538/requer._no_590_2021-_inexistente.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7487/requer._no_591_2021-ver._evilasio_cavalcanti-boias_de_sinalizacao_nos_gabioes_de_contencao.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7488/requer._no_592_2021-ver._evilasio_cavalcanti-apresentacao_de_relatorio_com_medicos_contratados_pela_prefeitura_no_periodo_de_2019_a_2021.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7489/requer._no_593_2021-ver._janderson_brito-votos_aplausos-secretario_e_subscretario_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7490/requer._no_594_2021-ver._marcio_silva-criacao_posto_avancado_de_apoio_aos_corretores_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7491/requer._no_595_2021-ver._marcio_silva-iluminacao_publica-rua_pedro_aleixo_de_moura-bairro_centro.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7492/requer._no_596_2021-ver._janderson_brito-revisao_do_estatuto_dos_funcionarios_publicos_civis_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7493/requer._no_597_2021-ver._janderson_brito-votos_de_aplausos-fundacao_fortaleza_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7494/requer._no_598_2021-ver._jose_pereira-instalacao_de_lixeiras_comunitarias.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7495/requer._no_599_2021-ver._jose_pereira-estudo_para_implantacao_de_dispositivo_de_reconhecimento_facial_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7496/requer._no_600_2021-ver._evilasio_cavalcanti-_concessao_abono_fundeb.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7497/requer._no_601_2021-ver._herlon_cabral-implantacao_insalubridade_saude-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7498/requer._no_602_2021-ver._herlon_cabral-votos_de_aplausos-gaeco-mppb.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7499/requer._no_603_2021-ver._marcio_silva_e_outros-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7500/requer._no_604_2021-ver._marcio_silva_e_outros-urgencia.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7141/veto_parcial_ao_pl_no_001_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7100/veto_parcial__ao_pl_no_017_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7332/veto_parcial__ao_pl_no_034_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7333/veto_parcial__ao_pl_no_049_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7426/veto_parcial__ao_pl_no_057_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7771/veto_parcial__ao_pl_no_064_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7770/veto_parcial__ao_pl_no_079_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7769/veto_parcial__ao_pl_no_112_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7149/veto_total_pl_no_013_2021-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7099/veto_total__ao_pl_no_019_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7207/veto_total__ao_pl_no_031_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7208/veto_total__ao_pl_no_032_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7206/veto_total__ao_pl_no_033_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7209/veto_total__ao_pl_no_037_2020_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7519/veto_total__ao_pl_no_047_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7334/veto_total__ao_pl_no_050_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7772/veto_parcial__ao_pl_no_062_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7544/veto_total_ao_pl_no_067_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7935/veto_total_ao_pl_no_100_2021-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7774/veto_total__ao_pl_no_106_2021_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7942/vrto_total_ao_pl_no_110_2021-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7295/relatorio_xx_marcha_uvb_-_legislativos_municipais.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7868/relatorio_encontro_nordestino_de_legislativos_municipais.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2021/7345/relatorio_encerramento_frente_parlamentar_rio_jaguaribe.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H873"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="188" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="230.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="230" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>