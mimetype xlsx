--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -51,9102 +51,9102 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7933</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATSE</t>
   </si>
   <si>
     <t>Ata de Sessão Especial</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7933/1a_sessao_especial-29-03-2022-apresentacao_relatorio_3o_quadrimestre.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7933/1a_sessao_especial-29-03-2022-apresentacao_relatorio_3o_quadrimestre.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Especial</t>
   </si>
   <si>
     <t>7964</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7964/ata_2a_sessao_especial_-_12-04-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7964/ata_2a_sessao_especial_-_12-04-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Especial</t>
   </si>
   <si>
     <t>8100</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8100/ata_3a_sessao_especial_-_04-05-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8100/ata_3a_sessao_especial_-_04-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Especial</t>
   </si>
   <si>
     <t>8313</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8313/ata_4a_sessao_especial_-_14-09-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8313/ata_4a_sessao_especial_-_14-09-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Especial</t>
   </si>
   <si>
     <t>8324</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8324/ata_5a_sessao_especial_-_21-09-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8324/ata_5a_sessao_especial_-_21-09-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Especial</t>
   </si>
   <si>
     <t>8462</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8462/ata_6a_sessao_especial_-_27-09-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8462/ata_6a_sessao_especial_-_27-09-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Especial</t>
   </si>
   <si>
     <t>8386</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8386/ata_7a_sessao_especial_-_29-09-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8386/ata_7a_sessao_especial_-_29-09-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Especial</t>
   </si>
   <si>
     <t>8463</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8463/ata_8a_sessao_especial_-_16-11-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8463/ata_8a_sessao_especial_-_16-11-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão Especial</t>
   </si>
   <si>
     <t>8464</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8464/ata_9a_sessao_especial_-_21-11-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8464/ata_9a_sessao_especial_-_21-11-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Especial</t>
   </si>
   <si>
     <t>7766</t>
   </si>
   <si>
     <t>ATSX</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7766/1a_sessao_extarordinaria_-_19-01-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7766/1a_sessao_extarordinaria_-_19-01-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>7963</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7963/2a_sessao_extraordinaria_-_19-04-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7963/2a_sessao_extraordinaria_-_19-04-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>8170</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8170/3a_sessao_extraordinaria_-_20-07-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8170/3a_sessao_extraordinaria_-_20-07-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
     <t>ATSO</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7765/ata_1a_sessao_ordinaria_-_08-02-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7765/ata_1a_sessao_ordinaria_-_08-02-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7806</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7806/ata_2a_sessao_ordinaria_-_15-02-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7806/ata_2a_sessao_ordinaria_-_15-02-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7807/ata_3a_sessao_ordinaria_-_22-02-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7807/ata_3a_sessao_ordinaria_-_22-02-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7809</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7809/ata_4a_sessao_ordinaria_-_08-03-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7809/ata_4a_sessao_ordinaria_-_08-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7857</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7857/ata_5o_sessao_ordinaria_-_15-03-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7857/ata_5o_sessao_ordinaria_-_15-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7858</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7858/ata_6o_sessao_ordinaria_-_22-03-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7858/ata_6o_sessao_ordinaria_-_22-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7930</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7930/ata_7a_sessao_ordinaria_-_29-03-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7930/ata_7a_sessao_ordinaria_-_29-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7931</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7931/ata_8a_sessao_ordinaria_-_05-04-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7931/ata_8a_sessao_ordinaria_-_05-04-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7932</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7932/ata_9a_sessao_ordinaria_-_12-04-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7932/ata_9a_sessao_ordinaria_-_12-04-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7961</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7961/ata_10a_sessao_ordinaria_-_19-04-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7961/ata_10a_sessao_ordinaria_-_19-04-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7962</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7962/ata_11a_sessao_ordinaria_-_26-04-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7962/ata_11a_sessao_ordinaria_-_26-04-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7989</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7989/ata_12a_sessao_ordinaria_-_03-05-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7989/ata_12a_sessao_ordinaria_-_03-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8094</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8094/ata_13a_sessao_ordinaria_-_10-05-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8094/ata_13a_sessao_ordinaria_-_10-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8095</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8095/ata_14a_sessao_oedinaria_-_17-05-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8095/ata_14a_sessao_oedinaria_-_17-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8096</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8096/ata_15a_sessao_ordinaria_-_21-05-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8096/ata_15a_sessao_ordinaria_-_21-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8098</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8098/ata_16a_sessao_ordinaria_-_31-05-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8098/ata_16a_sessao_ordinaria_-_31-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8097</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8097/ata_17a_sessao_ordinaria_-_07-06-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8097/ata_17a_sessao_ordinaria_-_07-06-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8118</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8118/ata_18a_sessao_ordinaria_-_14-06-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8118/ata_18a_sessao_ordinaria_-_14-06-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8119</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8119/ata_19a_sessao_ordinaria_-_21-06-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8119/ata_19a_sessao_ordinaria_-_21-06-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8171</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8171/ata_20a_sessao_ordinaria_-_28-06-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8171/ata_20a_sessao_ordinaria_-_28-06-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8172</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8172/ata_21a_sessao_ordinaria_-_02-08-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8172/ata_21a_sessao_ordinaria_-_02-08-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8173</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8173/ata_22a_sessao_ordinaria_-_22-08-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8173/ata_22a_sessao_ordinaria_-_22-08-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 22ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8264</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8264/ata_23a_sessao_ordinaria_-_16-09-20222.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8264/ata_23a_sessao_ordinaria_-_16-09-20222.pdf</t>
   </si>
   <si>
     <t>Ata da 23ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8265</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8265/ata_24a_sessao_ordinaria_-_23-08-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8265/ata_24a_sessao_ordinaria_-_23-08-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 24ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8287</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8287/ata_25a_sessao_ordinaria_-_30-08-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8287/ata_25a_sessao_ordinaria_-_30-08-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 25ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8288</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8288/ata_26a_sessao_ordinaria_-_06-09-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8288/ata_26a_sessao_ordinaria_-_06-09-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 26ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8336</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8336/ata_27a_sessao_ordinaria_-_13-09-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8336/ata_27a_sessao_ordinaria_-_13-09-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 27ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8337</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8337/ata_28a_sessao_ordinaria_-_20-09-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8337/ata_28a_sessao_ordinaria_-_20-09-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 28ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8338</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8338/ata_29a_sessao_ordinaria_-_27-09-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8338/ata_29a_sessao_ordinaria_-_27-09-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 29ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8370</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8370/ata_30a_sessao_ordinaria_-_04-10-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8370/ata_30a_sessao_ordinaria_-_04-10-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 30ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8371</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8371/ata_31a_sessao_ordinaria_-_11-10-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8371/ata_31a_sessao_ordinaria_-_11-10-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 31ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8387</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8387/ata_32a_sessao_ordinaria_-_18-10-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8387/ata_32a_sessao_ordinaria_-_18-10-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 32ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8391</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8391/ata_33a_sessao_ordinaria_-_25-10-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8391/ata_33a_sessao_ordinaria_-_25-10-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 33ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8392</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8392/ata_34a_sessao_ordinaria_-_01-11-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8392/ata_34a_sessao_ordinaria_-_01-11-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 34ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8465</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8465/ata_35a_sessao_ordinaria_-_08-11-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8465/ata_35a_sessao_ordinaria_-_08-11-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 35ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8466</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8466/ata_36a_sessao_ordinaria_-_21-11-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8466/ata_36a_sessao_ordinaria_-_21-11-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 36ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8498</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8498/ata_37a_sessao_ordinaria_-_29-11-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8498/ata_37a_sessao_ordinaria_-_29-11-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 37ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8509</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8509/ata_38a_sessao_ordinaria_-_06-12-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8509/ata_38a_sessao_ordinaria_-_06-12-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 38ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8510</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8510/ata_39a_sessao_ordinaria_-_13-12-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8510/ata_39a_sessao_ordinaria_-_13-12-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 39ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8523</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8523/ata_40a_sessao_ordinaria_-_20-12-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8523/ata_40a_sessao_ordinaria_-_20-12-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 40ª Sessão Ordinária</t>
   </si>
   <si>
     <t>7767</t>
   </si>
   <si>
     <t>ATSS</t>
   </si>
   <si>
     <t>Ata de Sessão Solene</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7767/ata_1a_sessao_solene-_01-02-2022-_abertura_sessao_legislativa_anual.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7767/ata_1a_sessao_solene-_01-02-2022-_abertura_sessao_legislativa_anual.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Solene</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7768/ata_2a_sessao_solene_-_09-02-2022_-_homenagem_especial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7768/ata_2a_sessao_solene_-_09-02-2022_-_homenagem_especial.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Solene</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7576/ato_da_mesa_no_009_2022_-_sessoes_plenarias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7576/ato_da_mesa_no_009_2022_-_sessoes_plenarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as sessões plenárias e a continuidade das medidas para enfrentamento da pandemia do coronavírus (COVID-19), no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>7810</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7810/ato_da_mesa_no_010_2022_-_sessoes_plenarias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7810/ato_da_mesa_no_010_2022_-_sessoes_plenarias.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º do Ato da Mesa nº 009/2022, que dispõe sobre as sessões plenárias na Câmara Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>7965</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7965/ato_da_mesa_no_011_2022_-_sessoes_plenarias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7965/ato_da_mesa_no_011_2022_-_sessoes_plenarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Sessões Plenárias e a continuidade das medidas para enfrentamento da pandemia do coronavírus (COVID-19), no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>8681</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8681/ato_da_mesa_no_012_2022-revoga_ato_no_11_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8681/ato_da_mesa_no_012_2022-revoga_ato_no_11_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Sessões Plenárias da Câmara Municipal e revoga o Ato da Mesa nº 011/2022, e dá outras providências</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>APR</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7577/ato_do_presidente_no_044_2022-_horario_de_expediente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7577/ato_do_presidente_no_044_2022-_horario_de_expediente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de expediente da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>7707</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7707/ato_do_presidente_no_045_2022-republicado_por_incorrecao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7707/ato_do_presidente_no_045_2022-republicado_por_incorrecao.pdf</t>
   </si>
   <si>
     <t>Designa novos membros para as Comissões Permanentes da Câmara Municipal de Cabedelo (PB), para o biênio 2021/2022, e dá outras providências</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7729/ato_do_presidente_no_046_2022-ponto_facultativo_carnaval.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7729/ato_do_presidente_no_046_2022-ponto_facultativo_carnaval.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo, em razão dos festejos carnavalescos, e dá outras providências</t>
   </si>
   <si>
     <t>7802</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7802/ato_do_presidente_no_047_2022-_convocacao_suplente_enrique_douglas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7802/ato_do_presidente_no_047_2022-_convocacao_suplente_enrique_douglas.pdf</t>
   </si>
   <si>
     <t>Convoca o 1º Suplente de Vereador Enrique Douglas Casado da Silva - AVANTE para posse no cargo de Vereador, e dá outras providências</t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7803/ato_do_presidente_no_048_2022-convocacao_suplente_geilson_almeida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7803/ato_do_presidente_no_048_2022-convocacao_suplente_geilson_almeida.pdf</t>
   </si>
   <si>
     <t>Convoca o 3º Suplente de Vereador Geilson de Almeida Nascimento - DEMOCRATAS para posse no cargo de Vereador, e dá outras providências</t>
   </si>
   <si>
     <t>7804</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7804/ato_do_presidente_no_049_2022-_composicao_conselho_etica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7804/ato_do_presidente_no_049_2022-_composicao_conselho_etica.pdf</t>
   </si>
   <si>
     <t>Designa novos membros para o Conselho de Ética e Decoro Parlamentar da Câmara Municipal de Cabedelo (PB), para o biênio 2021/2022, e dá outras providências</t>
   </si>
   <si>
     <t>7805</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7805/ato_do_presidente_no_050_2022-_congresso_triunfo-pe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7805/ato_do_presidente_no_050_2022-_congresso_triunfo-pe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros da Comissão de Representação da Câmara Municipal para representar a edilidade em Triunfo-PE, e dá outras providências</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7889/ato_do_presidente_no_051_2022_-convocacao_suplente_geilson_almeida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7889/ato_do_presidente_no_051_2022_-convocacao_suplente_geilson_almeida.pdf</t>
   </si>
   <si>
     <t>7890</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7890/ato_do_presidente_no_052_2022-_comissao_representacao_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7890/ato_do_presidente_no_052_2022-_comissao_representacao_brasilia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros da Comissão de Representação da Câmara Municipal para representar a edilidade em Brasília-DF, e dá outras providências</t>
   </si>
   <si>
     <t>7891</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7891/ato_do_presidente_no_053_2022-ponto_facultativo_semana_santa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7891/ato_do_presidente_no_053_2022-ponto_facultativo_semana_santa.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo em razão da Semana Santa, e dá outras providências</t>
   </si>
   <si>
     <t>7928</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7928/ato_do_presidente_no_054_2022-ponto_facultativotiradentes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7928/ato_do_presidente_no_054_2022-ponto_facultativotiradentes.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo em razão do Feriado de Tiradentes, e dá outras providências</t>
   </si>
   <si>
     <t>7929</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7929/ato_do_presidente_no_055_2022-convoca_suplente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7929/ato_do_presidente_no_055_2022-convoca_suplente.pdf</t>
   </si>
   <si>
     <t>8017</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Designa Representantes da Câmara Municipal de Cabedelo/PB, para o Conselho Municipal de Defesa do Consumidor - COMDECON, e dá outras providências</t>
   </si>
   <si>
     <t>8101</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8101/ato_do_presidente_no_057_2022-interdicao_anexo_administrativo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8101/ato_do_presidente_no_057_2022-interdicao_anexo_administrativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a interdição, temporária, do anexo Administrativo da Câmara Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8102</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8102/ato_do_presidente_no_058_2022-luto_oficial_sume.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8102/ato_do_presidente_no_058_2022-luto_oficial_sume.pdf</t>
   </si>
   <si>
     <t>Declara Luto Oficial e dá outras providências</t>
   </si>
   <si>
     <t>8103</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8103/ato_do_presidente_no_059_2022-ponto_facultativo_festividades_juninas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8103/ato_do_presidente_no_059_2022-ponto_facultativo_festividades_juninas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Ponto Facultativo e Feriado em face das festividades juninas no âmbito da Câmara Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8104</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8104/ato_do_presidente_no_060_2022-_congresso_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8104/ato_do_presidente_no_060_2022-_congresso_brasilia.pdf</t>
   </si>
   <si>
     <t>8174</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8174/ato_do_presidente_no_061_2022-horario_de_expediente_recesso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8174/ato_do_presidente_no_061_2022-horario_de_expediente_recesso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de expediente da Câmara Municipal de Cabedelo (PB), em face do recesso parlamentar, e dá outras providências</t>
   </si>
   <si>
     <t>8175</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8175/ato_do_presidente_no_062_2022-novo_horario_de_expediente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8175/ato_do_presidente_no_062_2022-novo_horario_de_expediente.pdf</t>
   </si>
   <si>
     <t>8176</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8176/ato_do_presidente_no_063_2022-ponto_facultativo_dia__05-08-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8176/ato_do_presidente_no_063_2022-ponto_facultativo_dia__05-08-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Estadual nº 10.601/2015 - Feriado Estadual de 05 de Agosto, e dá outras providências</t>
   </si>
   <si>
     <t>8508</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8508/ato_do_presidente_no_064_2022-numero_inexistente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8508/ato_do_presidente_no_064_2022-numero_inexistente.pdf</t>
   </si>
   <si>
     <t>NÚMERO INEXISTENTE</t>
   </si>
   <si>
     <t>8177</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8177/ato_do_presidente_no_065_2022-_congresso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8177/ato_do_presidente_no_065_2022-_congresso.pdf</t>
   </si>
   <si>
     <t>8216</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8216/ato_do_presidente_no_066_2022-_traje_camara.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8216/ato_do_presidente_no_066_2022-_traje_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso da vestimenta para acesso e permanência nas dependências da Câmara Municipal de Cabedelo (PB)</t>
   </si>
   <si>
     <t>8253</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8253/ato_do_presidente_no_067_2022_-_frente_parlamentar_direito_das_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8253/ato_do_presidente_no_067_2022_-_frente_parlamentar_direito_das_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Constitui a Frente Parlamentar pelo Direito das Pessoas com Deficiência de Cabedelo no âmbito da Câmara Municipal de CAbedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>8460</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8460/ato_do_presidente_no_068_2022_-_atualiza_composicao_frente_parlamentar_direito_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8460/ato_do_presidente_no_068_2022_-_atualiza_composicao_frente_parlamentar_direito_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Atualiza a composição da Frente Parlamentar pelo Direito das Pessoas com Deficiência de Cabedelo no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>8339</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8339/ato_do_presidente_no_069_2022-_licenca_saude_ver._rey.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8339/ato_do_presidente_no_069_2022-_licenca_saude_ver._rey.pdf</t>
   </si>
   <si>
     <t>Concede Licença por Motivo de Saúde ao Vereador Reinaldo Barbosa de Lima (Rey), e dá outras providências</t>
   </si>
   <si>
     <t>8340</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8340/ato_do_presidente_no_070_2022-_frente_parlamentar_da_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8340/ato_do_presidente_no_070_2022-_frente_parlamentar_da_saude.pdf</t>
   </si>
   <si>
     <t>Constitui a Frente Parlamentar da Saúde no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>8385</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8385/ato_do_presidente_no_071_2022_-_ponto_facultativo_funcionario_publico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8385/ato_do_presidente_no_071_2022_-_ponto_facultativo_funcionario_publico.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo o expediente da Câmara Municipal de Cabedelo (PB), em razão da transferência do feriado do Dia do Servidor Público, e dá outras providências</t>
   </si>
   <si>
     <t>8424</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8424/ato_do_presidente_no_072_2022_-_licenca_ver._rey__-_20_dias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8424/ato_do_presidente_no_072_2022_-_licenca_ver._rey__-_20_dias.pdf</t>
   </si>
   <si>
     <t>8425</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8425/ato_do_presidente_no_073_2022_-_uso_de_mascara.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8425/ato_do_presidente_no_073_2022_-_uso_de_mascara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de máscara de proteção facial, para enfrentamento do Coronavírus (COVID-19), no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>8426</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8426/ato_do_presidente_no_074_2022_-_licenca_por_motivo_de_saude_ao_vereador_rey.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8426/ato_do_presidente_no_074_2022_-_licenca_por_motivo_de_saude_ao_vereador_rey.pdf</t>
   </si>
   <si>
     <t>8507</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8507/ato_do_presidente_no_075_2022-expediente_administrativo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8507/ato_do_presidente_no_075_2022-expediente_administrativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente no âmbito da Câmara Municipal de Cabedelo (PB), nos dias 08 e 09 de dezembro do corrente ano, e dá outras providências</t>
   </si>
   <si>
     <t>8506</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8506/ato_do_presidente_no_076_2022-expediente_administrativo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8506/ato_do_presidente_no_076_2022-expediente_administrativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente administrativo da Câmara Municipal, no período de recesso parlamentar</t>
   </si>
   <si>
     <t>8295</t>
   </si>
   <si>
     <t>PRO</t>
   </si>
   <si>
     <t>Processo Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8295/processo_pl_no_001_2022_-_processo_eletronico_tc_no_04.466.16_-_enumerado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8295/processo_pl_no_001_2022_-_processo_eletronico_tc_no_04.466.16_-_enumerado.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Anual da Prefeitura Municipal de Cabedelo (PB), relativas ao exercício de 2015, de responsabilidade do então Prefeito Wellington Viana França</t>
   </si>
   <si>
     <t>8218</t>
   </si>
   <si>
     <t>Vitor Hugo Peixoto Castelliano</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8218/pl_no_002_2022_-_indica_dra._lea_praxedes_presidente_ipsemc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8218/pl_no_002_2022_-_indica_dra._lea_praxedes_presidente_ipsemc.pdf</t>
   </si>
   <si>
     <t>Aprova o nome de Dra. Léa Santana Praxedes para ocupar o cargo de Presidente do Instituto de Previdência dos Servidores Municipais de Cabedelo - IPSEMC, e dá outras providências</t>
   </si>
   <si>
     <t>8680</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8680/processo_pl_no_003_2023-cmc-contas-pmc-pb-2017.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8680/processo_pl_no_003_2023-cmc-contas-pmc-pb-2017.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Anual da Prefeitura Municipal de Cabedelo (PB), relativas ao exercício de 2017, de responsabilidade do então Prefeito Wellington Viana França</t>
   </si>
   <si>
     <t>7997</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Divino Felizardo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7997/pdl_no_001_2022_-_titulo_de_cidada_cabedelense_sra._rita_de_cassia_spinelli_ribeiro_-_dl_no_822_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7997/pdl_no_001_2022_-_titulo_de_cidada_cabedelense_sra._rita_de_cassia_spinelli_ribeiro_-_dl_no_822_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Sra. Rita de Cássia Nóbrega Spinelli Ribeiro, e dá outras providências</t>
   </si>
   <si>
     <t>8219</t>
   </si>
   <si>
     <t>Janderson Brito</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8219/pdl_no_002_2022_-_titulo_cidadao_cabedelense_padre_carlos_antonio_de_sousa_mauricio_-_dl_n_828_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8219/pdl_no_002_2022_-_titulo_cidadao_cabedelense_padre_carlos_antonio_de_sousa_mauricio_-_dl_n_828_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Padre Carlos Antônio de Sousa Maurício, e dá outras providências</t>
   </si>
   <si>
     <t>8244</t>
   </si>
   <si>
     <t>Márcio Silva</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8244/pdl_no_003_2022_-_titulo_cidadao_cabedelense_erik_alencar_de_figueiredo_-_dl_no_829_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8244/pdl_no_003_2022_-_titulo_cidadao_cabedelense_erik_alencar_de_figueiredo_-_dl_no_829_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Erik Alencar de Figueiredo, e dá outras providências</t>
   </si>
   <si>
     <t>8220</t>
   </si>
   <si>
     <t>Ivânio do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8220/pdl_no_004_2022_-_diploma_honra_merito_esportivo_joanderson_dos_santos_pereira_-_dl_no_830_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8220/pdl_no_004_2022_-_diploma_honra_merito_esportivo_joanderson_dos_santos_pereira_-_dl_no_830_2022.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Hora ao Mérito Esportivo ao Atleta Joanderson dos Santos Pereira, e dá outras providências</t>
   </si>
   <si>
     <t>8221</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8221/pdl_no_005_2022_-_diploma_honra_merito_esportivo_jose_anderson_cordeiro_-_dl_n_831_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8221/pdl_no_005_2022_-_diploma_honra_merito_esportivo_jose_anderson_cordeiro_-_dl_n_831_2022.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Esportivo ao Atleta José Anderson Cordeiro da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>8222</t>
   </si>
   <si>
     <t>Alex Lucena</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8222/pdl_no_006_2022_-_titulo_cidadao_cabedelense_gilvan_caetano_leite_-_dl_n_832_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8222/pdl_no_006_2022_-_titulo_cidadao_cabedelense_gilvan_caetano_leite_-_dl_n_832_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Gilvan Caetano Leite, e dá outras providências</t>
   </si>
   <si>
     <t>8343</t>
   </si>
   <si>
     <t>Edvaldo Neto</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8343/pdl_no_007_2022-ver._edvaldo_neto-dip._de_honra_ao_merito_esportivo_gabriel_miranda_-_dl_n_833_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8343/pdl_no_007_2022-ver._edvaldo_neto-dip._de_honra_ao_merito_esportivo_gabriel_miranda_-_dl_n_833_2022.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Esportivo Cabedelense ao Atleta Gabriel Miranda Oliveira Lima do Rego Monteiro</t>
   </si>
   <si>
     <t>8344</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8344/pdl_no_008_2022-ver._edvaldo_neto-titulo_cidadao_cabedelense_diego_carrvalho_-_dl_n_834_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8344/pdl_no_008_2022-ver._edvaldo_neto-titulo_cidadao_cabedelense_diego_carrvalho_-_dl_n_834_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Sr. Diego Carvalho Martins, e dá outras providências</t>
   </si>
   <si>
     <t>8223</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8223/pdl_no_009_2022_-_titulo_cidadao_cabedelense_leandro_borba_gomes_-_dl_no_835_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8223/pdl_no_009_2022_-_titulo_cidadao_cabedelense_leandro_borba_gomes_-_dl_no_835_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Sr. Leandro Borba Gomes, e dá outras providências</t>
   </si>
   <si>
     <t>8245</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8245/pdl_no_010_2022_-_titulo_cidadao_cabedelense_aroaldo_sorrentino_maia_-_dl_no_836_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8245/pdl_no_010_2022_-_titulo_cidadao_cabedelense_aroaldo_sorrentino_maia_-_dl_no_836_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Aroaldo Sorrentino Maia, e dá outras providências</t>
   </si>
   <si>
     <t>8325</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8325/pdl_no_011_2022-ver._andre_coutinho_-_titulo_de_cidadao_cabedelense_deputado_estadual_taciano_diniz_-_dl_no_839_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8325/pdl_no_011_2022-ver._andre_coutinho_-_titulo_de_cidadao_cabedelense_deputado_estadual_taciano_diniz_-_dl_no_839_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Deputado Estadual Taciano Diniz, e dá outras providências</t>
   </si>
   <si>
     <t>8372</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8372/pdl_no_012_2022-ver._marcio_silva_-_titulo_de_cidadao__sr._adhailton_lacet_-_-_dl_no_840_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8372/pdl_no_012_2022-ver._marcio_silva_-_titulo_de_cidadao__sr._adhailton_lacet_-_-_dl_no_840_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Adhailton Lacet Correia Porto, e dá outras providências</t>
   </si>
   <si>
     <t>8373</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8373/pdl_no_013_2022_-_ver._marcio_silva_-_titulo_de_cidada_sra._maria_de_fatima_medeiros_queiroz_de_paula_-_-_dl_no_841_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8373/pdl_no_013_2022_-_ver._marcio_silva_-_titulo_de_cidada_sra._maria_de_fatima_medeiros_queiroz_de_paula_-_-_dl_no_841_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Maria de Fátima Medeiros Queiroz de Paula, e dá outras providências</t>
   </si>
   <si>
     <t>8326</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8326/pdl_no_014_2022_-_ver._marcio_silva_-_titulo_de_cidadao_cabedelense_gilbert_guimaraes_-_dl_no_842_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8326/pdl_no_014_2022_-_ver._marcio_silva_-_titulo_de_cidadao_cabedelense_gilbert_guimaraes_-_dl_no_842_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Gilbert Guimarães Monte, e dá outras providências</t>
   </si>
   <si>
     <t>8513</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8513/pdl_no_015_2022_-_ver._ivanio_da_miramar_-_titulo_de_cidadao_cabedelense_sr._george__kennedy_-_dl_no_843-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8513/pdl_no_015_2022_-_ver._ivanio_da_miramar_-_titulo_de_cidadao_cabedelense_sr._george__kennedy_-_dl_no_843-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor George Kennedy Dantas Rocha, e dá outras providências</t>
   </si>
   <si>
     <t>8514</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8514/pdl_no_016_2022_-_presidente_da_cmc_-_titulo_de_cidadao_cabedelense_senador_veneziano_vital_-_dl_no_844-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8514/pdl_no_016_2022_-_presidente_da_cmc_-_titulo_de_cidadao_cabedelense_senador_veneziano_vital_-_dl_no_844-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senador Veneziano Vital do Rêgo, e dá outras providências</t>
   </si>
   <si>
     <t>8246</t>
   </si>
   <si>
     <t>Júnior Paulo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8246/pdl_no_017_2022_-_titulo_cidadao_cabedelense_eliel_da_silva_ramos_-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8246/pdl_no_017_2022_-_titulo_cidadao_cabedelense_eliel_da_silva_ramos_-_arquivado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Eliel da Silva Ramos, e dá outras providências</t>
   </si>
   <si>
     <t>8499</t>
   </si>
   <si>
     <t>José Pereira</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8499/pdl_no_018_2022_-_ver._jose_pereira_-_titulo_de_cidadao_cabedelense_esthevao_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8499/pdl_no_018_2022_-_ver._jose_pereira_-_titulo_de_cidadao_cabedelense_esthevao_viana.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Esthevão Viana da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>8500</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8500/pdl_no_019_2022_-_ver._jose_pereira_-__titulo_de_cidadao_sr._luiz_carlos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8500/pdl_no_019_2022_-_ver._jose_pereira_-__titulo_de_cidadao_sr._luiz_carlos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Luiz Carlos Mantovani, e dá outras providências</t>
   </si>
   <si>
     <t>8459</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8459/pdl_no_020_2022_-_ver._alex_lucena_-_titulo_de_cidadao_cabedelense_sr._rodrigo_regis_pereira_dl_no_847-2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8459/pdl_no_020_2022_-_ver._alex_lucena_-_titulo_de_cidadao_cabedelense_sr._rodrigo_regis_pereira_dl_no_847-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Rodrigo Régis Pereira, e dá outras providências</t>
   </si>
   <si>
     <t>8374</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8374/pdl_no_021_2022-ver._marcio_silva_-_titulo_de_cidadao_sr._jorge_costa_de_luna_freire_-_dl_no_848_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8374/pdl_no_021_2022-ver._marcio_silva_-_titulo_de_cidadao_sr._jorge_costa_de_luna_freire_-_dl_no_848_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Jorge Costa de Luna Freire, e dá outras providências</t>
   </si>
   <si>
     <t>10279</t>
   </si>
   <si>
     <t>Moisés do Meninas Bar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10279/pdl_no_022_2022-_ver._moises_do_meninas_bar_-_titulo_cidadao_cabedelense_alex_alexandre_de_lucena-dl_no_860_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10279/pdl_no_022_2022-_ver._moises_do_meninas_bar_-_titulo_cidadao_cabedelense_alex_alexandre_de_lucena-dl_no_860_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Alex Alexandre de Lucena, e dá outras providências</t>
   </si>
   <si>
     <t>10280</t>
   </si>
   <si>
     <t>Enrique Douglas</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10280/pdl_no_023_2022-_ver._enrique_douglas_-_titulo_cidadao_cabedelense_lucas_lins_felizardo_-dl_no_861_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10280/pdl_no_023_2022-_ver._enrique_douglas_-_titulo_cidadao_cabedelense_lucas_lins_felizardo_-dl_no_861_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Lucas Lins Felizardo, e dá outras providências</t>
   </si>
   <si>
     <t>10203</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10203/pdl_no_024_2022_-_ver._alex_lucena_-_titulo_de_cidadao_severino_adriel_de_lima_-_dl_no_862_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10203/pdl_no_024_2022_-_ver._alex_lucena_-_titulo_de_cidadao_severino_adriel_de_lima_-_dl_no_862_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Severino Adriel de Lima, e dá outras providências</t>
   </si>
   <si>
     <t>10096</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10096/pdl_no_025_2022_-_ver._ivanio_da_miramar_-titulo_de_cidadao_cabedelense_a_murilo_wagner_de_oliveira_-_rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10096/pdl_no_025_2022_-_ver._ivanio_da_miramar_-titulo_de_cidadao_cabedelense_a_murilo_wagner_de_oliveira_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Murilo Wagner Suassuna de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>8715</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8715/pdl_no_026_2022_-_ver._jose_pereira_-_titulo_cidadao_cabedelense_inaldo_henriques_-_dl_no_850_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8715/pdl_no_026_2022_-_ver._jose_pereira_-_titulo_cidadao_cabedelense_inaldo_henriques_-_dl_no_850_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Sr. Inaldo Henriques da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>10281</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10281/pdl_no_027_2022-_ver._marcio_silva_-_titulo_cidadao_cabedelense_johnson_jacques_-dl_no_863_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10281/pdl_no_027_2022-_ver._marcio_silva_-_titulo_cidadao_cabedelense_johnson_jacques_-dl_no_863_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Johnson Jacques, e dá outras providências</t>
   </si>
   <si>
     <t>10282</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10282/pdl_no_028_2022-_ver._divino_felizardo_-_titulo_cidadao_cabedelense_paulo_germano_porpino-dl_no_864_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10282/pdl_no_028_2022-_ver._divino_felizardo_-_titulo_cidadao_cabedelense_paulo_germano_porpino-dl_no_864_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Paulo Germano Porpino do Nascimento, e dá outras providências</t>
   </si>
   <si>
     <t>10283</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10283/pdl_no_029_2022-_ver._divino_felizardo_-_titulo_cidada_cabedelense_ana_isabel_souza_leao_-dl_no_865_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10283/pdl_no_029_2022-_ver._divino_felizardo_-_titulo_cidada_cabedelense_ana_isabel_souza_leao_-dl_no_865_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense a Senhora Ana Isabel de Souza Leão Andrade, e dá outras providências</t>
   </si>
   <si>
     <t>10284</t>
   </si>
   <si>
     <t>Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10284/pdl_no_030_2022-_ver._wagner_do_solanense_-_titulo_cidadao_cabedelense_sergio_sales_da_silva_-dl_no_866_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10284/pdl_no_030_2022-_ver._wagner_do_solanense_-_titulo_cidadao_cabedelense_sergio_sales_da_silva_-dl_no_866_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Sérgio Sales da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>8713</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8713/pdl_no_031_2022_-_ver._jose_pereira_-_titulo_de_cidadao_cabedelense__beatriz_lins_de_albuquerque_-dl_no_851_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8713/pdl_no_031_2022_-_ver._jose_pereira_-_titulo_de_cidadao_cabedelense__beatriz_lins_de_albuquerque_-dl_no_851_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Beatriz Lins de Albuquerque Ribeiro, e dá outras providências</t>
   </si>
   <si>
     <t>8714</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8714/pdl_no_032_2022_-_ver_jose_pereira_-_titulo_de_cidadao_cabedelense_paulo_odilon_-_dl_no_852_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8714/pdl_no_032_2022_-_ver_jose_pereira_-_titulo_de_cidadao_cabedelense_paulo_odilon_-_dl_no_852_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Paulo Odilon da Costa Neto, e dá outras providências</t>
   </si>
   <si>
     <t>10278</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10278/pdl_no_033_2022-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_luiz_felipe_andrade_-dl_no_867_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10278/pdl_no_033_2022-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_luiz_felipe_andrade_-dl_no_867_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Luiz Felipe Almeida Maciel de Andrade, e dá outras providências</t>
   </si>
   <si>
     <t>7966</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7966/plc_no_001_2022-do_prefeito_municipal-pccr_magisterio-lc_no_080_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7966/plc_no_001_2022-do_prefeito_municipal-pccr_magisterio-lc_no_080_2022.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 1.179, de 17 de dezembro de 2003, alterado pela Lei Complementar nº 72, de 27 de janeiro de 2020, e dá outras providências</t>
   </si>
   <si>
     <t>8390</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8390/plc_no_002_2022-do_prefeito_municipal-altera_e_acrecenta_dispositivos_lc_no_23_2008_-_lc_no_081_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8390/plc_no_002_2022-do_prefeito_municipal-altera_e_acrecenta_dispositivos_lc_no_23_2008_-_lc_no_081_2022.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Complementar nº 23/2008, e dá outras providências</t>
   </si>
   <si>
     <t>8503</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8503/plc_no_003_2022-do_prefeito_municipal-faixas_marginais_cursos_dagua_cabedelo_-lc_no_082_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8503/plc_no_003_2022-do_prefeito_municipal-faixas_marginais_cursos_dagua_cabedelo_-lc_no_082_2022.pdf</t>
   </si>
   <si>
     <t>Define faixas marginais distintas daquelas estabelecidas no inciso I do caput do art. 4º, da Lei Federal nº 12.651, de 25 de maio de 2012, em conformidade com as disposições da Lei Federal nº 14.285, de 29 de dezembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7886/pl_no_001_2022-do_vereador_edvaldo_neto-proibe_o_manuseio_queima_e_soltura_de_fogos_de_artificio-lei_no_2.202_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7886/pl_no_001_2022-do_vereador_edvaldo_neto-proibe_o_manuseio_queima_e_soltura_de_fogos_de_artificio-lei_no_2.202_2022.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de artíficio com estampidos, assim como quaisquer artefato pirotécnico de efeito sonoro ruidoso no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7539/pl_no_002_2022-presidente_da_cmc-_subsidios_prefeito_vice-prefeito_e_secretarios-lei_no_2.179_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7539/pl_no_002_2022-presidente_da_cmc-_subsidios_prefeito_vice-prefeito_e_secretarios-lei_no_2.179_2022.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do Vice-Prefeito e dos Secretários Municipais, e dá outras providências</t>
   </si>
   <si>
     <t>7540</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7540/pl_no_003_2022-prefeito_municipal-_atualiza_vencimento_dos_servidores_municipais-_lei_no_2.180_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7540/pl_no_003_2022-prefeito_municipal-_atualiza_vencimento_dos_servidores_municipais-_lei_no_2.180_2022.pdf</t>
   </si>
   <si>
     <t>Atualiza o vencimento dos servidores da Prefeitura Municipal de Cabedelo, para o Salário Mínimo – Piso Nacional 2022, e dá outras providências</t>
   </si>
   <si>
     <t>7541</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7541/pl_no_004_2022-prefeito_municipal-_remanejamento_de_dotacoes_orcamentarias-_lei_no_2.181_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7541/pl_no_004_2022-prefeito_municipal-_remanejamento_de_dotacoes_orcamentarias-_lei_no_2.181_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o remanejamento total ou parcial de dotações orçamentárias para o Exercício de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>7542</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7542/pl_no_005_2022-prefeito_municipal-_altera_valor_da_simbologia_cas-1-_lei_no_2.182_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7542/pl_no_005_2022-prefeito_municipal-_altera_valor_da_simbologia_cas-1-_lei_no_2.182_2022.pdf</t>
   </si>
   <si>
     <t>Altera o valor da simbologia CAS-1, constante no Anexo II da Lei nº 2.049, de 30 de dezembro de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7543/pl_no_006_2022-prefeito_municipal-_altera_dispositivos_da_lei_no_1.025_2001-_lei_no_2.183_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7543/pl_no_006_2022-prefeito_municipal-_altera_dispositivos_da_lei_no_1.025_2001-_lei_no_2.183_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.025/2001, e dá outras providências</t>
   </si>
   <si>
     <t>7887</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7887/pl_no_007_2022-ver._andre_coutinho-reconhece_patrimonio_cultural_e_imaterial_arte_escama_de_peixe-lei_no_2.203_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7887/pl_no_007_2022-ver._andre_coutinho-reconhece_patrimonio_cultural_e_imaterial_arte_escama_de_peixe-lei_no_2.203_2022.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural e Imaterial do Município de Cabedelo/PB, a arte feita com “Escama de Peixe”, e dá outras providências</t>
   </si>
   <si>
     <t>7776</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7776/pl_no_008_2022-do_prefeito_municipal-pccr_grupo_ocupacional_servicos_de_saude-lei_no_2.194_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7776/pl_no_008_2022-do_prefeito_municipal-pccr_grupo_ocupacional_servicos_de_saude-lei_no_2.194_2022.pdf</t>
   </si>
   <si>
     <t>Altera o Anexos I, II, III e IV da Lei nº 1.194, de 14 de junho de 2004, que "Dispõe sobre o Plano de Cargos, Carreira e Remuneração do Grupo Ocupacional Serviços de Saúde do Município", e dá outras providências</t>
   </si>
   <si>
     <t>7800</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7800/pl_no_009_2022-presidente_da_cmc-_remuneracao_servidores_efetivos_camara_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7800/pl_no_009_2022-presidente_da_cmc-_remuneracao_servidores_efetivos_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão da remuneração dos servidores efetivos do quadro de pessoal da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7825/pl_no_010_2022-do_prefeito_municipal-programa_mediacao_escolar_-_lei_no_2.205_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7825/pl_no_010_2022-do_prefeito_municipal-programa_mediacao_escolar_-_lei_no_2.205_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Mediação Escolar nas escolas da Rede Pública Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7826</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7826/pl_no_011_2022-do_prefeito_municipal-programa_conscientizacao_combate_gravidez_adolescencia_escolas_-_lei_no_2.204_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7826/pl_no_011_2022-do_prefeito_municipal-programa_conscientizacao_combate_gravidez_adolescencia_escolas_-_lei_no_2.204_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Conscientização de Combate à Gravidez na Adolescência no âmbito das escolas da Rede Pública Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7777</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7777/pl_no_012_2022-do_preito_municipal-vencimentos_servidores_efetivos_fiscais_trasnportes_e_agente_de_transito-lei_no_2.196_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7777/pl_no_012_2022-do_preito_municipal-vencimentos_servidores_efetivos_fiscais_trasnportes_e_agente_de_transito-lei_no_2.196_2022.pdf</t>
   </si>
   <si>
     <t>Atualiza o vencimento dos servidores do Quadro Efetivo ocupantes dos cargos de Fiscais de Transportes e Agentes de Trânsito Municipal da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7778</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7778/pl_no_013_2022-do_prefeito_municipal-_vencimentos_servidores_efetivo_guarda-lei_no_2.192_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7778/pl_no_013_2022-do_prefeito_municipal-_vencimentos_servidores_efetivo_guarda-lei_no_2.192_2022.pdf</t>
   </si>
   <si>
     <t>Atualiza o vencimento dos servidores do Quadro Efetivo ocupantes dos cargos de Guarda Metropolitano da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7779</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7779/pl_no_014_2022-do_prefeito_municipal-atualiza_vencimentos_servidorees_pmc-lei_no_2.195_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7779/pl_no_014_2022-do_prefeito_municipal-atualiza_vencimentos_servidorees_pmc-lei_no_2.195_2022.pdf</t>
   </si>
   <si>
     <t>Atualiza o vencimento dos servidores da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7780</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7780/pl_no_015_2022-do_prefeito_municipal-remuneracao_agentes_comunitarios_de_saude_combate_endemias-lei_no_2.193_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7780/pl_no_015_2022-do_prefeito_municipal-remuneracao_agentes_comunitarios_de_saude_combate_endemias-lei_no_2.193_2022.pdf</t>
   </si>
   <si>
     <t>Altera o "caput" do art. 1º da Lei nº 1.740, de 12 de fevereiro de 2015 que "Dispõe sobre a remuneração dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias", e dá outras providências</t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7781/pl_no_016_2022-do_presidente_cmc-altera_lei_no_1.519_2011-cargos_efetivos-lei_no_2.197_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7781/pl_no_016_2022-do_presidente_cmc-altera_lei_no_1.519_2011-cargos_efetivos-lei_no_2.197_2022.pdf</t>
   </si>
   <si>
     <t>Altera o art. 18 da Lei nº 1.519, de 2011, que trata do quadro de Cargos Efetivos da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>7888</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7888/pl_no_017_2022-ver._edvaldo_neto-_institui_o_dia_cabedelense_de_ciencias_artes_e_letras_litoranea-lei_no_2.201_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7888/pl_no_017_2022-ver._edvaldo_neto-_institui_o_dia_cabedelense_de_ciencias_artes_e_letras_litoranea-lei_no_2.201_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Academia Cabedelense de Ciência, Artes e Letras-Litorânea Municipal</t>
   </si>
   <si>
     <t>7775</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7775/pl_no_018_2022-do_prefeito_municipal-cria_secretarias_ciencia_tecnologia_e_inovacao_e_acao_governamental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7775/pl_no_018_2022-do_prefeito_municipal-cria_secretarias_ciencia_tecnologia_e_inovacao_e_acao_governamental.pdf</t>
   </si>
   <si>
     <t>Altera e Acrescenta dispositivos na Lei nº 2.049/2019, cria a Secretaria Municipal de Ciência, Tecnologia e Inovação, cria a Secretaria Municipal de Ação Governamental, extingue o cargo de Assessor Geral de Ação Governamental, e dá outras providências</t>
   </si>
   <si>
     <t>7970</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7970/pl_no_019_2022-do_prefeito_municipal-programa_municipal_artesanato_popular_-_lei_no_2.207_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7970/pl_no_019_2022-do_prefeito_municipal-programa_municipal_artesanato_popular_-_lei_no_2.207_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal do Artesanato Popular no Município de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>7908</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7908/pl_no_020_2022-do_prefeito_municipal-rua_pedro_florentino_da_silva_-_lei_no_2.206_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7908/pl_no_020_2022-do_prefeito_municipal-rua_pedro_florentino_da_silva_-_lei_no_2.206_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Pedro Florentino da Silva, a praça situada no bairro de Ponta de Campina, e dá outras providências</t>
   </si>
   <si>
     <t>7845</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7845/pl_no_021_2022-do_prefeito_municipal-atualiza_vencimento_motorista_e_condutor_socorrista_-_lei_no_2.200_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7845/pl_no_021_2022-do_prefeito_municipal-atualiza_vencimento_motorista_e_condutor_socorrista_-_lei_no_2.200_2022.pdf</t>
   </si>
   <si>
     <t>Atualiza o vencimento dos Servidores do Quadro Efetivo Ocupantes dos Cargos de Motorista e Condutor Socorrista da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7967</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7967/pl_no_022_2022-do_prefeito_municipal-programa_adote_uma_praca_-_lei_no_2.208_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7967/pl_no_022_2022-do_prefeito_municipal-programa_adote_uma_praca_-_lei_no_2.208_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal "Adote uma Praça" no Município de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>8121</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8121/pl_no_023_2022-do_vereador_divino_felizardo-inclui_calendario_conexao_teatro_e_danca-lei__no_2.214_2022-veto_parcial-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8121/pl_no_023_2022-do_vereador_divino_felizardo-inclui_calendario_conexao_teatro_e_danca-lei__no_2.214_2022-veto_parcial-veto_mantido.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos do Municipio de Cabedelo, a “Conexão Teatro e Dança Cabedelo”, que ocorrerá anualmente,  entre os meses de março e abril</t>
   </si>
   <si>
     <t>7968</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7968/pl_no_024_2022-do_prefeito_municipal-altera_lei_no_2.049_2019_e_cria_secretaria_de_protecao_e_defesa_civil_-_lei_no_2.209_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7968/pl_no_024_2022-do_prefeito_municipal-altera_lei_no_2.049_2019_e_cria_secretaria_de_protecao_e_defesa_civil_-_lei_no_2.209_2022.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei nº 2.049/2019, cria a Secretaria Municipal de Proteção e Defesa Civil – SEMDEC, extingue a Coordenadoria Executiva Municipal de Proteção e Defesa Civil de Cabedelo – CEMPDEC, e dá outras providências</t>
   </si>
   <si>
     <t>8122</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8122/pl_no_025_2022-_do_vereador_jose_pereira_-_institui_semana_municipal_de_conscientizacao_autismo-lei_no_2.213_2022-veto_parcial-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8122/pl_no_025_2022-_do_vereador_jose_pereira_-_institui_semana_municipal_de_conscientizacao_autismo-lei_no_2.213_2022-veto_parcial-veto_mantido.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização sobre o Autismo, e dá outras providências</t>
   </si>
   <si>
     <t>7998</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7998/pl_no_026_2022-do_prefeito_municipal-abertura_de_credito_especial_desenvolver_cabedelo-lei_no_2.212_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7998/pl_no_026_2022-do_prefeito_municipal-abertura_de_credito_especial_desenvolver_cabedelo-lei_no_2.212_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2022, para atender as despesas com o Fundo de Apoio aos Pequenos Negócios (Desenvolver Cabedelo), e dá outras providências</t>
   </si>
   <si>
     <t>8179</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8179/pl_no_027_2022-prefeito_municiapl-ldo_2023-lei_no_2.228_2022_compressed.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8179/pl_no_027_2022-prefeito_municiapl-ldo_2023-lei_no_2.228_2022_compressed.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias do Município de Cabedelo, para o Exercício Financeiro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>8056</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8056/pl_no_028_2022-do_vereador_jose_pereira_-reconhece_utilidade_publica_amem_-_lei_no_2.221_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8056/pl_no_028_2022-do_vereador_jose_pereira_-reconhece_utilidade_publica_amem_-_lei_no_2.221_2022.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação Metropolitana de Erradicação da Mendicância – AMEM, e dá outras providências</t>
   </si>
   <si>
     <t>7971</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7971/pl_no_029_2022-do_prefeito_municipal-autoriza_abertura_credito_especial_despesas_secretarias_-_lei_no_2.210_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7971/pl_no_029_2022-do_prefeito_municipal-autoriza_abertura_credito_especial_despesas_secretarias_-_lei_no_2.210_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2022, para atender as despesas com a Secretaria Municipal de Ação Governamental e a Secretaria Municipal de Ciência, Tecnologia e Inovação, e dá outras providências</t>
   </si>
   <si>
     <t>8057</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8057/pl_no_030_2022-do_prefeito_municipal_-av._andre_andrade_da_silva_-_lei_no_2.220_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8057/pl_no_030_2022-do_prefeito_municipal_-av._andre_andrade_da_silva_-_lei_no_2.220_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida André Andrade da Silva, a atual Avenida 19 - início no Lote 01 da Quadra 86 e término no Lote 02 da mesma Quadra, localizada no bairro Portal do Poço, e dá outras providências</t>
   </si>
   <si>
     <t>7999</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7999/pl_no_031_2022-do_prefeito_municipal-programa_de_qualificacao_acoes_de_vigilancia_em_saude_pqa-vs_lei_no_2.211_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7999/pl_no_031_2022-do_prefeito_municipal-programa_de_qualificacao_acoes_de_vigilancia_em_saude_pqa-vs_lei_no_2.211_2022.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da saúde Municipal de Cabedelo o Programa de Qualificação das Ações de Vigilância em Saúde (PQA-VS), e dá outras providências</t>
   </si>
   <si>
     <t>8180</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8180/pl_no_032_2022-edvaldo_neto-semana_de_conscientizacao_ao_mosquito_aedes_aegypty-lei_no_2.222-veto_parcial_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8180/pl_no_032_2022-edvaldo_neto-semana_de_conscientizacao_ao_mosquito_aedes_aegypty-lei_no_2.222-veto_parcial_mantido.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização de Combate ao Mosquito Aedes Aegypti no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8182</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8182/pl_no_033_2022-edvaldo_neto-orientacao_aos_idosos_cantra_fraude_coercio_eletronici-lei_no_2.223_2022-veto_parcial_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8182/pl_no_033_2022-edvaldo_neto-orientacao_aos_idosos_cantra_fraude_coercio_eletronici-lei_no_2.223_2022-veto_parcial_mantido.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Orientação aos Idosos contra Fraudes e Golpes no âmbito do Comércio Eletrônico e na Internet, e dá outras providências</t>
   </si>
   <si>
     <t>8092</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8092/pl_no_034_2022-do_vereador_junior_paulo-_cria_politica_publica_saude_escolar-_inconstitucional-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8092/pl_no_034_2022-do_vereador_junior_paulo-_cria_politica_publica_saude_escolar-_inconstitucional-arquivado.pdf</t>
   </si>
   <si>
     <t>Cria a Política Pública de Saúde Escolar para a realização anual de consulta clínica, oftalmológica, fonoaudiologia e otorrinolaringológica para alunos da rede pública municipal e dá outras providências</t>
   </si>
   <si>
     <t>8093</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8093/pl_no_035_2022-do_vereador_junior_paulo-institui_o_programa_escola_em_familia-inconstitucional-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8093/pl_no_035_2022-do_vereador_junior_paulo-institui_o_programa_escola_em_familia-inconstitucional-arquivado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Escola em Família" nos estabelecimentos de ensino da rede municipal de educação</t>
   </si>
   <si>
     <t>8019</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8019/pl_no_036_2022-do_vereador_junior_paulo_-_semana_municipal_prevencao_gravidez_adolescencia_-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8019/pl_no_036_2022-do_vereador_junior_paulo_-_semana_municipal_prevencao_gravidez_adolescencia_-_arquivado.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Prevenção da Gravidez na Adolescência, e dá outras providências</t>
   </si>
   <si>
     <t>8183</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8183/pl_no_037_2022-ver._enrique_douglas-mes_do_rock_-_lei_2.224_2022-veto_parcial_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8183/pl_no_037_2022-ver._enrique_douglas-mes_do_rock_-_lei_2.224_2022-veto_parcial_mantido.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município de Cabedelo, o “Mês do Rock”, que ocorrerá anualmente no mês de julho</t>
   </si>
   <si>
     <t>8186</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8186/pl_no_038_2022-ver._edvaldo_neto-semana_livro_academia_cabedelense_ciencias-lei_no_2.229_2022-veto_parcial_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8186/pl_no_038_2022-ver._edvaldo_neto-semana_livro_academia_cabedelense_ciencias-lei_no_2.229_2022-veto_parcial_mantido.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Livro da Academia Cabedelense de Ciências, Artes e Letras - Litorânea -ACCAL-Litorânea no Município de Cabedelo</t>
   </si>
   <si>
     <t>8058</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8058/pl_no_039_2022-do_presidente_cmc_-_altera_estrutura_administrativa_cargos_comissao_cmc_-_lei_no_2.216_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8058/pl_no_039_2022-do_presidente_cmc_-_altera_estrutura_administrativa_cargos_comissao_cmc_-_lei_no_2.216_2022.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura administrativa de cargos em comissão da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>8059</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8059/pl_no_040_2022-do_presidente_cmc_-_revisao_remuneracao_servidores_comissionados_-_lei_n_2.217_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8059/pl_no_040_2022-do_presidente_cmc_-_revisao_remuneracao_servidores_comissionados_-_lei_n_2.217_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão da remuneração dos sevidores ocupantes dos cargos em comissão do quadro de pessoal da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>8187</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8187/pl_no_041_2022-ver._marcio_silva-_institui_lei_lucas-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8187/pl_no_041_2022-ver._marcio_silva-_institui_lei_lucas-arquivado.pdf</t>
   </si>
   <si>
     <t>Institui a "Lei Lucas" que dispõe sobre a obrigatoriedade da realização de Cursos de Primeiros Socorros por professores e funcionários que tenham contato direto com os alunos nas creches e escolas instaladas no Município de Cabedelo da rede pública municipal e particulares e institui o Selo "Lucas Begalli Zamora de Souza" de Capacitação em Primeiros Socorros, e dá outras providências</t>
   </si>
   <si>
     <t>8018</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8018/pl_no_042_2022-do_prefeito_municipal-_autoriza_credito_especial_orcamento_2022_desapropriacao_imovel_construcao_creche_-_lei_no_2215_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8018/pl_no_042_2022-do_prefeito_municipal-_autoriza_credito_especial_orcamento_2022_desapropriacao_imovel_construcao_creche_-_lei_no_2215_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial ao Orçamento do Município de Cabedelo ao de 2022, para atender a despesa com a desapropriação do imóvel para construção de uma creche municipal, e dá outras providências</t>
   </si>
   <si>
     <t>8188</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8188/pl_no_043_2022-ver._janderson_brito-dia_municipal_de_adocao_protecao_de_animais-lei_no_2.230_2022-veto_parcial_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8188/pl_no_043_2022-ver._janderson_brito-dia_municipal_de_adocao_protecao_de_animais-lei_no_2.230_2022-veto_parcial_mantido.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Adoção, Proteção e Bem-estar dos Animais, no Município de Cabedelo/PB</t>
   </si>
   <si>
     <t>8189</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8189/pl_no_044_2022-ver._marcio_silva-determina_multa_administrativa_invadir_igrejas-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8189/pl_no_044_2022-ver._marcio_silva-determina_multa_administrativa_invadir_igrejas-arquivado.pdf</t>
   </si>
   <si>
     <t>Determina multa administrativa a quem impedir, invadir, ocupar e/ou perturbar culto religioso, no âmbito do Município de Cabedelo</t>
   </si>
   <si>
     <t>8060</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8060/pl_no_045_2022-do_prefeito_municipal_-_conselho_municipal_de_pesca_e_aquicultura_-_lei_n_2.218_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8060/pl_no_045_2022-do_prefeito_municipal_-_conselho_municipal_de_pesca_e_aquicultura_-_lei_n_2.218_2022.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Cabedelo/PB, o Conselho Municipal de Pesca e Aquicultura - COMPA, e dá outras providências</t>
   </si>
   <si>
     <t>8061</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8061/pl_no_046_2022-do_prefeito_municipal_-fundo_municipal_de_pesca_e_aquicultura_-_lei_no_2.219_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8061/pl_no_046_2022-do_prefeito_municipal_-fundo_municipal_de_pesca_e_aquicultura_-_lei_no_2.219_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Pesca e Aquicultura, e dá outras providências</t>
   </si>
   <si>
     <t>8421</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8421/pl_no_047_2022-_prefeito_municipal_-_desafeta_caixa_dagua_praca_venancio_neiva_-_lei_no_2.247_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8421/pl_no_047_2022-_prefeito_municipal_-_desafeta_caixa_dagua_praca_venancio_neiva_-_lei_no_2.247_2022.pdf</t>
   </si>
   <si>
     <t>Desafeta da condição de bem de uso comum do povo, área pública, localizada no centro da Praça Venâncio Neiva, Bairro Centro, neste Município, autoriza a doação com encargo e cláusula de auto-revogação, e dá outras providências</t>
   </si>
   <si>
     <t>8226</t>
   </si>
   <si>
     <t>Hérlon Cabral</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8226/pl_no_048_2022-ver._herlon_cabral-acesso_informacoes_deficiente_visuais_administracao_publica-parecer_inconstitucional-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8226/pl_no_048_2022-ver._herlon_cabral-acesso_informacoes_deficiente_visuais_administracao_publica-parecer_inconstitucional-arquivado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia do direito ao acesso pleno à informação aos deficientes visuais por meio da implementação do Projeto "#PraCegoVer" nas publicações que vinculem imagens e conteúdos, nos sítios eletrônicos e redes sociais de órgãos da administração pública municipal direta e indireta e dá outras providências</t>
   </si>
   <si>
     <t>8227</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8227/pl_no_049_2022-ver._herlon_cabral-acesso_informacao_deficientes_visuais_camara_municipal-parecer_inconstitucional-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8227/pl_no_049_2022-ver._herlon_cabral-acesso_informacao_deficientes_visuais_camara_municipal-parecer_inconstitucional-arquivado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia do direito ao acesso pleno à informação aos deficientes visuais por meio da implementação do Projeto "#PraCegoVer" nas publicações que vinculem imagens e conteúdos, nos sítios eletrônicos e redes sociais de órgãos da Câmara de Vereadores de Cabedelo e dá outras providências</t>
   </si>
   <si>
     <t>8120</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8120/pl_no_050_2022-_prefeito_municipal-_abertura_de_credito_construcao_predio_defesa_civil-_lei_no_2.225_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8120/pl_no_050_2022-_prefeito_municipal-_abertura_de_credito_construcao_predio_defesa_civil-_lei_no_2.225_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertrura de Crédito Adicional Especial ao Orçamento do Exercício 2022, para atender as despesas com a construção do prédio sede da Secretaria de Proteção e Defesa Civil do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8190</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8190/pl_no_051_2022-prefeito_municipal_-_operacao_de_credito_caixa_economica-lei_no_2.226_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8190/pl_no_051_2022-prefeito_municipal_-_operacao_de_credito_caixa_economica-lei_no_2.226_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências</t>
   </si>
   <si>
     <t>8191</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8191/pl_no_052_2022-prefeito_municipal-altera_lei_no_1.401-_gratificacao_cargos_ipsemc-lei_no_2.227_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8191/pl_no_052_2022-prefeito_municipal-altera_lei_no_1.401-_gratificacao_cargos_ipsemc-lei_no_2.227_2022.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 1.401, de 04 de abril de 2008, e dá outras providências</t>
   </si>
   <si>
     <t>8290</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8290/pl_no_053_2022-prefeito_municipal-programa_fornecimento_absorventes_higienicos_escolas_municipais_-_lei_n_2.234_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8290/pl_no_053_2022-prefeito_municipal-programa_fornecimento_absorventes_higienicos_escolas_municipais_-_lei_n_2.234_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Fornecimento de Absorventes Higiênicos nas escolas da rede pública municipal de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>8192</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8192/pl_no_054_2022-prefeito_municipal-remuneracao_agentes_comunitarios_de_saude-_lei_no_2.232_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8192/pl_no_054_2022-prefeito_municipal-remuneracao_agentes_comunitarios_de_saude-_lei_no_2.232_2022.pdf</t>
   </si>
   <si>
     <t>Altera o “caput” do art. 1º da Lei nº 1.740, de 12 de fevereiro de 2015, que “Dispõe sobre a remuneração dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias”, e dá outras providências</t>
   </si>
   <si>
     <t>8193</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8193/pl_no_055_2022-prefeito_municipal-programa_desenvolver_cabedelo_fundo_municipal_pequenos_negocios-lei_no_2.231_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8193/pl_no_055_2022-prefeito_municipal-programa_desenvolver_cabedelo_fundo_municipal_pequenos_negocios-lei_no_2.231_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Desenvolver Cabedelo e o Fundo Municipal de Apoio aos Pequenos Negócios, e dá outras providências</t>
   </si>
   <si>
     <t>8291</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8291/pl_no_056_2022-prefeito_municipal-dia_municipal_do_guia_de_turismo_-_lei_no_2.2351_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8291/pl_no_056_2022-prefeito_municipal-dia_municipal_do_guia_de_turismo_-_lei_no_2.2351_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Guia de Turismo no Município de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>8314</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8314/pl_no_057_2022-vereador_wagner_do_solanense-rua_jose_de_assis_araujo_-_lei_no_2.242_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8314/pl_no_057_2022-vereador_wagner_do_solanense-rua_jose_de_assis_araujo_-_lei_no_2.242_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de "José Assis de Araújo”, a atual Rua 28, localizada na Quadra 18A, do Lote 01 ao 41, do Loteamento Praia do Poço, no bairro de Jacaré, neste Município</t>
   </si>
   <si>
     <t>8292</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8292/pl_no_058_2022-prefeito_municipal-abertura_credito_especial_convenio_no_065_2022_secr_est_desenvolvimento_e_articulacao_-_lei_no_2.236_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8292/pl_no_058_2022-prefeito_municipal-abertura_credito_especial_convenio_no_065_2022_secr_est_desenvolvimento_e_articulacao_-_lei_no_2.236_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2022, para atender as despesas com o Convênio nº 0065/2022 da Secretaria de Estado do Desenvolvimento e da Articulação Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>8293</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8293/pl_no_059_2022-vereador_jose_pereira-dia_municipal_do_idoso_-_lei_no_2.238_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8293/pl_no_059_2022-vereador_jose_pereira-dia_municipal_do_idoso_-_lei_no_2.238_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Idoso, a ser comemorado, anualmente, no dia 01 de outubro, e dá outras providências</t>
   </si>
   <si>
     <t>8294</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8294/pl_no_060_2022-prefeito_municipal-_auxilio_financeiro_temporario_comerciantes_e_empregados_barracas_retiradas_praias_-_lei_no_2.237_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8294/pl_no_060_2022-prefeito_municipal-_auxilio_financeiro_temporario_comerciantes_e_empregados_barracas_retiradas_praias_-_lei_no_2.237_2022.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Cabedelo, o Programa de auxílio financeiro temporário aos comerciantes e empregados que tiveram suas atividades interrompidas em decorrência da retirada das barracas localizadas nas praias de Cabedelo-PB, e dá outras providências</t>
   </si>
   <si>
     <t>8284</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8284/pl_no_061_2022-prefeito_municipal-autoriza_abertura_credito_especial_programa_auxilio_barraqueiros_-_lei_no_2.239_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8284/pl_no_061_2022-prefeito_municipal-autoriza_abertura_credito_especial_programa_auxilio_barraqueiros_-_lei_no_2.239_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertrura de Crédito Especial ao Orçamento de 2022, para atender as despesas com o Pograma Auxílio Financeiro Temporário aos comerciantes e empregados que tiveram suas atividades interrompidas em decorrência da retirada das barracas nas praias de Cabedelo-PB, e dá outras providências</t>
   </si>
   <si>
     <t>8285</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8285/pl_no_062_2022-prefeito_municipal-_administracao_ensino_publico_municipio_-_lei_no_2.240_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8285/pl_no_062_2022-prefeito_municipal-_administracao_ensino_publico_municipio_-_lei_no_2.240_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Administração do Ensino Público no Município de Cabedelo/PB, revoga a Lei nº 1.874/2017, e dá outras providências</t>
   </si>
   <si>
     <t>8286</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8286/pl_no_063_2022-prefeito_municipal-calcadao_geraldo_smith_-_lei_no_2.241_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8286/pl_no_063_2022-prefeito_municipal-calcadao_geraldo_smith_-_lei_no_2.241_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Calçadão “Geraldo Smith”, o Espaço Público, localizado na Rua Santa Cavalcante, no Bairro do Poço, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>10714</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10714/pl_no_064_2022_-_inexistente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10714/pl_no_064_2022_-_inexistente.pdf</t>
   </si>
   <si>
     <t>Número Inexistente</t>
   </si>
   <si>
     <t>8558</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8558/pl_no_065_2022_-_prefeito_municipal_-_loa_2023_-_lei_no_2.255_2022_compressed.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8558/pl_no_065_2022_-_prefeito_municipal_-_loa_2023_-_lei_no_2.255_2022_compressed.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cabedelo, para o exercício financeiro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>8502</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8502/pl_no_066_2022-ver._edvaldo_neto_-_programa_banco_racao_e_utensilios_animais_-_lei_no_2.250_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8502/pl_no_066_2022-ver._edvaldo_neto_-_programa_banco_racao_e_utensilios_animais_-_lei_no_2.250_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Banco de Ração e Utensílios para Animais no Município de Cabedelo - Paraíba</t>
   </si>
   <si>
     <t>8515</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8515/pl_no_067_2022_-_ver._edvaldo_neto_-_veda_nomeacao_contratacao_pessoas_condenadas_lei_maria_da_penha_-_lei_no_2.253_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8515/pl_no_067_2022_-_ver._edvaldo_neto_-_veda_nomeacao_contratacao_pessoas_condenadas_lei_maria_da_penha_-_lei_no_2.253_2022.pdf</t>
   </si>
   <si>
     <t>Veda, no âmbito da Administração Direta e Indireta do Poder Executivo e do Poder Legislativo, a nomeação/contratação de pessoas condenadas por crimes da Lei Maria da Penha e Feminicídio para cargos públicos no Município de Cabedelo - Paraíba, e dá outras providências</t>
   </si>
   <si>
     <t>8422</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8422/pl_no_068_2022-_prefeito_municipal-_projeto_turismo_educativo_-_lei_no_2.246_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8422/pl_no_068_2022-_prefeito_municipal-_projeto_turismo_educativo_-_lei_no_2.246_2022.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Cabedelo, o Projeto Turismo Educativo, e dá outras providências</t>
   </si>
   <si>
     <t>8423</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8423/pl_no_069_2022-prefeito_municipal_-_denomina_edmilson_do_nascimento_trigueiro_missinho_ginasio_de_esporte_-lei_no_2.245_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8423/pl_no_069_2022-prefeito_municipal_-_denomina_edmilson_do_nascimento_trigueiro_missinho_ginasio_de_esporte_-lei_no_2.245_2022.pdf</t>
   </si>
   <si>
     <t>Denomina de “Edmilson do Nascimento Trigueiro (Missinho)”, o Ginásio Poliesportivo localizado na Rua Municipalista Pedro da Silva Coutinho, no Bairro de Camalaú, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>8461</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8461/pl_no_070_2022-ver._marcio_silva-reconhece_de_utilidade_publica_a_ac_social-lei_no_2.248_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8461/pl_no_070_2022-ver._marcio_silva-reconhece_de_utilidade_publica_a_ac_social-lei_no_2.248_2022.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a AC SOCIAL - ASSESSORIA E CONSULTORIA PARA A INCLUSÃO SOCIAL, e dá outras providências</t>
   </si>
   <si>
     <t>8388</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8388/pl_no_071_2022-prefeito_municipal-_autoriza_credito_especial_orcamento_2022_caravana_do_esporte_-_lei_no_2.243_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8388/pl_no_071_2022-prefeito_municipal-_autoriza_credito_especial_orcamento_2022_caravana_do_esporte_-_lei_no_2.243_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao Orçamento de 2022, para atender as despesas com o Convênio firmado junto ao Ministério da Cidadania destinado ao Projeto "Caravana do Esporte", e dá outras providências</t>
   </si>
   <si>
     <t>8389</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8389/pl_no_072_2022-prefeito_municipal-_autoriza_credito_especial_orcamento_2022_bom_de_bola_bom_de_nota_-_lei_no_2.244_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8389/pl_no_072_2022-prefeito_municipal-_autoriza_credito_especial_orcamento_2022_bom_de_bola_bom_de_nota_-_lei_no_2.244_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao Orçamento de 2022, para atender as despesas com o Convênio firmado junto ao Ministério da Cidadania destinado ao Projeto "Bom de Bola, Bom de Nota", e dá outras providências</t>
   </si>
   <si>
     <t>8655</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8655/pl_no_073_2022_-_ver._andre_coutinho_-_denomina_rua_iraci_dos_santos_farias_-_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8655/pl_no_073_2022_-_ver._andre_coutinho_-_denomina_rua_iraci_dos_santos_farias_-_veto_total.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Iraci dos Santos Farias a atual chamada Rua de Baixo, rua principal que conduz até o final do acesso ao bairro, localizada no bairro Salinas Ribamar, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>8516</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8516/pl_no_074_2022_-_prefeito_municipal_-_criacao_mostra_cultural_saberes_e_fazeres_-_lei_no_2.252_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8516/pl_no_074_2022_-_prefeito_municipal_-_criacao_mostra_cultural_saberes_e_fazeres_-_lei_no_2.252_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Mostra Cultural Saberes e Fazeres de Cabedelo e do Prêmio de Mérito e Inovação Cultural – Cultura Viva no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8501</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8501/pl_no_075_2022-presidente_cmc_-_altera_lei_no_1.519_2011_remuneracao_servidores__efetivos_-_lei_no_2.249_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8501/pl_no_075_2022-presidente_cmc_-_altera_lei_no_1.519_2011_remuneracao_servidores__efetivos_-_lei_no_2.249_2022.pdf</t>
   </si>
   <si>
     <t>Altera os art. 11 e 12 da Lei º 1.519, de 2011, que trata do quadro de Cargos Efetivos da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>8656</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8656/pl_no_076_2022_-_ver._moises_meninas_bar_-_denomina_rua_jose_januario_de_oliveira_-_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8656/pl_no_076_2022_-_ver._moises_meninas_bar_-_denomina_rua_jose_januario_de_oliveira_-_veto_total.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Januário de Oliveira a Rua Projetada 04, do Loteamento Portal do Poço, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>8651</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8651/pl_no_077_2022-ver._marcio_silva_-_rua_jardim_das_arvores_-_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8651/pl_no_077_2022-ver._marcio_silva_-_rua_jardim_das_arvores_-_veto_total.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua das Árvores a atual Rua 9, do Loteamento Jardim Camboinha, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>8676</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8676/pl_no_078_2022-ver._janderson_brito_-dia_agentes_portuarios_-_lei_no_2.269_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8676/pl_no_078_2022-ver._janderson_brito_-dia_agentes_portuarios_-_lei_no_2.269_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia 15 de Outubro como o Dia Municipal dos "Agentes Portuários"</t>
   </si>
   <si>
     <t>8679</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8679/pl_no_079_2022-prefeito_municipal_-_primeiros_socorros_escolas_publicas_-_lei_no_2.271_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8679/pl_no_079_2022-prefeito_municipal_-_primeiros_socorros_escolas_publicas_-_lei_no_2.271_2023.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da realização de cursos de primeiros socorros para professores e funcionários das escolas de ensino básico da rede pública municipal, institui o Selo "Fernando Macêdo" de capacitação em primeiros socorros, e dá outras providências</t>
   </si>
   <si>
     <t>8952</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8952/pl_no_080_2022-ver._junior_paulo-_veda_nomeacao_para_cargos_em_comissao-veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8952/pl_no_080_2022-ver._junior_paulo-_veda_nomeacao_para_cargos_em_comissao-veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação para os cargos efetivos e em comissão, no âmbito do Município de Cabedelo, de pessoas que tenham sido condenadas pelos crimes previstos na Lei Federal nº 8.069/90, Lei Federal nº 12.015/09, Lei nº 10.741/03 e Lei Federal nº 8.072/90</t>
   </si>
   <si>
     <t>8758</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de todas as entidades e empresas privadas, no Município de Cabedelo, incluírem o símbolo mundial da Síndrome de Down como atendimento prioritário em suas dependências e em vagas de estacionamento, e dá outras providências</t>
   </si>
   <si>
     <t>8517</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8517/pl_no_082_2022_-_prefeito_municipal_-_abertura_de_credito_suplementar_orcamento_2022_-_lei_no_2.251_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8517/pl_no_082_2022_-_prefeito_municipal_-_abertura_de_credito_suplementar_orcamento_2022_-_lei_no_2.251_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos suplementares no limite de mais até 5% (cinco por cento) no orçamento de 2022 do Município, e dá outras providências</t>
   </si>
   <si>
     <t>8518</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8518/pl_no_083_2022_-_prefeito_municipal_-_remanejamento_total_ou_parcial_dotacoes_orcamentarias_2023_-_lei_no_2.256_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8518/pl_no_083_2022_-_prefeito_municipal_-_remanejamento_total_ou_parcial_dotacoes_orcamentarias_2023_-_lei_no_2.256_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o remanejamento total ou parcial de dotações orçamentárias para o exercício de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>8712</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8712/pl_no_084_2022-prefeito_municipal_-_promocao_cultura_oceanica_-_lei_no_2.272_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8712/pl_no_084_2022-prefeito_municipal_-_promocao_cultura_oceanica_-_lei_no_2.272_2023.pdf</t>
   </si>
   <si>
     <t>Institui a promoção da Cultura Oceânica nas escolas da rede pública municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8519</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8519/pl_no_085_2022_-_prefeito_municipal_-_concilia_cabedelo_2023_-_lei_no_2.254_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8519/pl_no_085_2022_-_prefeito_municipal_-_concilia_cabedelo_2023_-_lei_no_2.254_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Conciliação Juridico-Fiscal do Município de Cabedelo - Concilia-Cabedelo, que dispõe sobre a concessão de benefícios fiscais de créditos inscritos ou não em dívida ativa, ajuizados e não ajuizados pela Procuradoria Geral do Município, e dá outras providências</t>
   </si>
   <si>
     <t>8657</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8657/pl_no_086_2022-ver._alex_lucena_-_instalacao_de_lixeiras_imoveis_urbano-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8657/pl_no_086_2022-ver._alex_lucena_-_instalacao_de_lixeiras_imoveis_urbano-_arquivado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de lixeiras padronizadas em imóveis urbanos residenciais e comerciais no Município de Cabedelo (PB) e dá outras providências</t>
   </si>
   <si>
     <t>7801</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7801/pr_no_001_2022_-_presidente_cmc_comissao_de_representacao_da_camara_municipal_-_encontro_nordestino_legislativos_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7801/pr_no_001_2022_-_presidente_cmc_comissao_de_representacao_da_camara_municipal_-_encontro_nordestino_legislativos_municipais.pdf</t>
   </si>
   <si>
     <t>Cria Comissão de Representação da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7910/pr_no_002_2022_-_presidente_cmc_-_comissao_representacao_xxi_marcha_uvb_legislativos_municipais_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7910/pr_no_002_2022_-_presidente_cmc_-_comissao_representacao_xxi_marcha_uvb_legislativos_municipais_brasilia.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão de Representação da Câmara Municipal de Cabedelo (PB), para participar da XXI Marcha UVB "Legislativos Municipais" à Brasília-DF, e dá outras providências</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7909/pr_no_003_2022_-_presidente_cmc_-_altera_resolucao_no_158_2006_regimento_interno.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7909/pr_no_003_2022_-_presidente_cmc_-_altera_resolucao_no_158_2006_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 158/2006 (Regimento Interno da Câmara Municipal de Cabedelo-PB), e dá outras providências</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8524/pr_no_004_2022_-numero_nao_utilizado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8524/pr_no_004_2022_-numero_nao_utilizado.pdf</t>
   </si>
   <si>
     <t>NÚMERO NÃO UTILIZADO</t>
   </si>
   <si>
     <t>8099</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8099/pr_no_005_2022_-_presidente_cmc_-_comissao_representacao_8a_mobilizacao_nacional_vereadores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8099/pr_no_005_2022_-_presidente_cmc_-_comissao_representacao_8a_mobilizacao_nacional_vereadores.pdf</t>
   </si>
   <si>
     <t>Cria Comissão de Representação da Câmara Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8458</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8458/pr_no_006_2022_-_presidente_cmc_-_comissao_de_representacao-_res._no_253_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8458/pr_no_006_2022_-_presidente_cmc_-_comissao_de_representacao-_res._no_253_2022.pdf</t>
   </si>
   <si>
     <t>8457</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8457/pr_no_007_2022_-_presidente_cmc_-_comissao_de_representacao_15o_congresso_brasileiro_camaras_municipais_brasilia_-_res._no_253_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8457/pr_no_007_2022_-_presidente_cmc_-_comissao_de_representacao_15o_congresso_brasileiro_camaras_municipais_brasilia_-_res._no_253_2022.pdf</t>
   </si>
   <si>
     <t>7625</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7625/requer._no_001_2022-ver._alex_lucena_-_asfalto_ruas_ruas_rodrigeus_de_carvalho_alfredo_nobrega_zilda_barreto_e_max_zagel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7625/requer._no_001_2022-ver._alex_lucena_-_asfalto_ruas_ruas_rodrigeus_de_carvalho_alfredo_nobrega_zilda_barreto_e_max_zagel.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de que seja incluído no Projeto "+ Asfalto" as Ruas Rodrigues de Carvalho, Alfredo Nóbrega, Zilda Pessoa Barreto e a Av. Max Zagel, que compõem a Via Litorânea ligando o bairro do Poço a Camboinha</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7626/requer._no_002_2022-ver._alex_lucena_-_lampadas_led_rua_marcia_travasso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7626/requer._no_002_2022-ver._alex_lucena_-_lampadas_led_rua_marcia_travasso.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de substituir as luminárias existentes na Rua Márcia Travasso, localizada no bairro de Camboinha, sentido praia, por luminária de led</t>
   </si>
   <si>
     <t>7627</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7627/requer._no_003_2022-ver._edvaldo_neto_-_pl_convenios_recuperacao_dependentes_quimicos_e_alcoolicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7627/requer._no_003_2022-ver._edvaldo_neto_-_pl_convenios_recuperacao_dependentes_quimicos_e_alcoolicos.pdf</t>
   </si>
   <si>
     <t>Solicitar a Procuradoria Geral do Município e as Secretaria de Assistência Social e  da Saúde providências no sentido de estudar a implementação do Projeto de Lei que "Autoriza o Prefeito Municipal a celebrar convênios, acordos e contratos, visando o encaminhamento, tratamento, recuperação e a reeducação de pessoas dependentes de substâncias químicas, tóxicas e alcoolismo, e dá outras providências"</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
     <t>Edson da Ótica, Márcio Silva, Divino Felizardo, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7620/requer._no_004_2022-ver._marcio_silva_e_outros_-urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7620/requer._no_004_2022-ver._marcio_silva_e_outros_-urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Extraordinária de 19/01/2022, das seguintes proposituras: Projeto de Lei nº 002/2022 - Do Presidente da Câmara Municipal - Fixa os subsídios do Prefeito, do Vice-Prefeito e dos Secretários Municiapis, e dá outras providências; Projeto de Lei nº 003/2022 - Do Prefeito Municipal - Atualiza o vencimento dos servidores da Prefeitura Municipal de Cabedelo, para o Salário Mínimo - Piso Nacional 2022, e dá outras providências; Projeto de Lei nº 004/2022 - Do Prefeito Municipal - Autoriza o remanejamento total ou parcial de dotações orçamentárias para o Exercício de 2022, e dá outras providências; Projeto de Lei nº 005/2022 - Do Prefeito Municipal - Altera o valor da Simboligia CAS-1, constante no Anexo II da Lei nº 2.049, de 30 de dezembro de 2019, e dá outras providências; e Projeto de Lei nº 006/2022 - Do Prefeito Municipal - Altera dispositivos da Lei nº 1.025/2001, e dá outras providências</t>
   </si>
   <si>
     <t>7621</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7621/requer._no_005_2022-_ver._andre_coutinho_-_sessao_epecial-votos_aplausos_artesoes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7621/requer._no_005_2022-_ver._andre_coutinho_-_sessao_epecial-votos_aplausos_artesoes.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade híbrida, no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência, em referência às artesãs do Município de Cabedelo, bem como Votos de Aplausos às artesãs que representaram a cidade na 33ª edição do Salão de Artesanato Paraibano</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7628/requer._no_006_2022-ver._andre_coutinho_-_fundo_patrimonio_cultural.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7628/requer._no_006_2022-ver._andre_coutinho_-_fundo_patrimonio_cultural.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a Procuradoria Geral do Município realizar estudo da viabilidade e posterior implantação de um Fundo Municipal de Patrimônio Cultural, bem como a Secretaria de Cultura providências no sentido de verificar a possibilidade no desenvolvimento de um Programa Cultural Municipal de Preservação do Patrimônio Cultural de Cabedelo</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7629/requer._no_007_2022-ver._divino_felizardo_-_secretaria_ciencias_e_tecnologia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7629/requer._no_007_2022-ver._divino_felizardo_-_secretaria_ciencias_e_tecnologia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de criar uma Secretaria de Ciências e Tecnologia no Município de Cabedelo</t>
   </si>
   <si>
     <t>7622</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7622/requer._no_008_2022_-_ver._marcio_sliva_-_sessao_solene-homenagem_joerge_seif_junior.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7622/requer._no_008_2022_-_ver._marcio_sliva_-_sessao_solene-homenagem_joerge_seif_junior.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Solene, na modalidade presencial, no Plenário desta Casa Legislativa, no dia 09 de fevereiro do corrente ano, para entrega de uma Placa de "Homenagem Especial" ao senhor Jorge Seif Júnior, Secretário de Aquicultura e Pesca do Ministério da Agricultura, Pecuária e Abastecimento do Brasil, em reconhecimento por suas ações em prol do Município, notadamente, em relação ao Terminal Pesqueiro</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7630/requer._no_009_2022-ver._ivanio_do_nascimento_-_pavimentacao_rua_olivan_teles_bezerra.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7630/requer._no_009_2022-ver._ivanio_do_nascimento_-_pavimentacao_rua_olivan_teles_bezerra.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a pavimentação de um trecho da Rua Olivan Teles Bezerra, bairro Santa Catarina (ao lado do Colégio Damásio)</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7631/requer._no_010_2022-ver._ivanio_do_nascimento_-_placas_indicativas_ruas_jardim_manguinhos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7631/requer._no_010_2022-ver._ivanio_do_nascimento_-_placas_indicativas_ruas_jardim_manguinhos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a colocação de placas indicativas com nomes e CEP nas ruas do bairro Jardim Manguinhos</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7632/requer._no_011_2022-ver._jose_pereira_-_programa_analise_e_deteccao_tdah.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7632/requer._no_011_2022-ver._jose_pereira_-_programa_analise_e_deteccao_tdah.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação informações sobre a existência ou a possibilidade de se implantar um programa de análise e detecção precoce de TDAH (Transtorno de Déficit de Atenção e Hiperatividade) em alunos da rede municipal de ensino, incluindo as creches</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7633/requer._no_012_2022-ver._jose_pereira_-_exames_deteccao_doencas_oculares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7633/requer._no_012_2022-ver._jose_pereira_-_exames_deteccao_doencas_oculares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de realizar exames visando a detecção precoce de doenças oculares</t>
   </si>
   <si>
     <t>7634</t>
   </si>
   <si>
     <t>Dinho</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7634/requer._no_013_2022-ver._joedson_dinho_-_policlinica_camboinha_poco_portal_poco_e_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7634/requer._no_013_2022-ver._joedson_dinho_-_policlinica_camboinha_poco_portal_poco_e_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde analisar a possibilidade de se instalar uma policlínica municipal que abranja os bairros de Camboinha, Poço, Portal do Poço e Jacaré</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7668/requer._no_014_2022-ver._wagner_do_solanense_-drenagem_e_pavimentacao_rua_nova_floresta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7668/requer._no_014_2022-ver._wagner_do_solanense_-drenagem_e_pavimentacao_rua_nova_floresta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de efetuar denagem e pavimentação da Rua Nova Floresta, no Loteamento Jardim Atlântico, conhecido como Bairro 13</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7669/requer._no_015_2022-ver._wagner_do_solanense_-_drenagem_e_pavimentacao_rua_floresta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7669/requer._no_015_2022-ver._wagner_do_solanense_-_drenagem_e_pavimentacao_rua_floresta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de efetuar denagem e pavimentação da Rua Floresta, no Loteamento Jardim Atlântico, conhecido como Bairro 13</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7730/requer._no_016_2022-ver._janderson_brito-gratificacao_guarda_municipal-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7730/requer._no_016_2022-ver._janderson_brito-gratificacao_guarda_municipal-rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a implementação da gratificação de risco de vida, o reenquadramento vertical da gratificação por elevação de classe, a implantação da gratificação de desempenho de atividade, e a implantação de uma comissão para a criação do plano de cargos, carreiras e remunerações dos guardas municipais</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7680/requer._no_017_2022-ver._janderson_brito_-_insalubridade_servico_de_saude-prejudicada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7680/requer._no_017_2022-ver._janderson_brito_-_insalubridade_servico_de_saude-prejudicada.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a Secretaria de Saúde a revogação da Lei nº 1.885/2018, com o restabelecimento da insalubridade em sua forma original, em conformidade a lei nº 1.194/2004 (Plano de Cargos e Carreira e Remuneração do Grupo Ocupacional Serviços de Saúde do Município)</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7635/requer._no_018_2022-ver._herlon_cabral_-_transporte_estudantes_universitarios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7635/requer._no_018_2022-ver._herlon_cabral_-_transporte_estudantes_universitarios.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal disponibilizar transporte público aos estudantes universitários durante o período da manhã</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7636/requer._no_019_2022-ver._marcio_silva_-_calcada_orla_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7636/requer._no_019_2022-ver._marcio_silva_-_calcada_orla_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências para realizar a complementação da calçada da orla do bairro de Intermares, na Av. Mar Vermelho, situada na área verde 08, bem como um ponto de energia para que se possa funcionar um poço artesiano utilizado para regar as plantas do local</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7666/requer._no_020_2022-ver._andre_coutinho_-_programa_cuida_mais_brasil.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7666/requer._no_020_2022-ver._andre_coutinho_-_programa_cuida_mais_brasil.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de implantar no Município de Cabedelo/PB o Programa do Governo Federal denominado "Cuida Mais Brasil"</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7667/requer._no_021_2022-ver._andre_coutinho_-_pl_programa_apoio_pessoas_alzheimer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7667/requer._no_021_2022-ver._andre_coutinho_-_pl_programa_apoio_pessoas_alzheimer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui, no âmbito do Município de Cabedelo, o Programa de Apoio às Pessoas com Doença de Alzheimer e outras Demências e aos seus familiares e dá outras providências"</t>
   </si>
   <si>
     <t>7670</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7670/requer._no_022_2022-ver._alex_lucena_-correcao_pavimentacao_rua_karina_zagel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7670/requer._no_022_2022-ver._alex_lucena_-correcao_pavimentacao_rua_karina_zagel.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a correção da pavimentação no cruzamento da Rua Karina Zagel de Mendonça com a Rua Zuíla de Araújo Matos</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7675/requer._no_023_2022-ver._edvaldo_neto_-permuta_plantoes_servidores_guarda_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7675/requer._no_023_2022-ver._edvaldo_neto_-permuta_plantoes_servidores_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, a Secretaria de Segurança e a Procuradoria Geral do Município providências no sentido de estudar a possibilidade de realização de permutade plantões de servidores da Guarda Municipal de Cabedelo</t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7676/requer._no_024_2022-ver._edvaldo_neto_-auxilio_financeiro_vitimas_violencia_domestica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7676/requer._no_024_2022-ver._edvaldo_neto_-auxilio_financeiro_vitimas_violencia_domestica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, a Secretaria de Políticas Públicas para as Mulheres, a Procuradoria Geral do Município e Secretaria de Finanças a elaboração de estudo para concessão de ajuda financeira às mulheres vítimas de violência doméstica que desejem mudar de município</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7679/requer._no_025_2022-ver._herlon_cabral_-_votos_aplausos_invictus_colegio_e_evelyn_da_silva_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7679/requer._no_025_2022-ver._herlon_cabral_-_votos_aplausos_invictus_colegio_e_evelyn_da_silva_oliveira.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos Invictus Colégio e Curso e a estudante Evelyn da Silva Oliveira, por ter alcançado a nota 980 na redação do ENEM</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7678/requer._no_026_2022-ver._divino_felizardo_-_votos_aplausos_dallino_resende_amorim.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7678/requer._no_026_2022-ver._divino_felizardo_-_votos_aplausos_dallino_resende_amorim.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. Danillo Resende Amorim, Secretário Transportes do Município de Cabedelo</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7677/requer._no_027_2022-ver._divino_felizardo_-limpeza_coqueiros_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7677/requer._no_027_2022-ver._divino_felizardo_-limpeza_coqueiros_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente providências no sentido de realizar uma limpeza, ou estudo para possível poda, nos coqueiros localizados na Rua Luna Pedrosa, no Bairro do Poço</t>
   </si>
   <si>
     <t>7671</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7671/requer._no_028_2022-ver._jose_pereira_-conserto_e_manutencao_equipamentos_lazer_praca_maria_da_penha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7671/requer._no_028_2022-ver._jose_pereira_-conserto_e_manutencao_equipamentos_lazer_praca_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura verificar a possibilidade de conserto e manutenção dos instrumentos de lazer instalados na Praça Maria da Penha Barbosa de Lima, localizada na Rua Raul Seixas, no Renascer III, ao lado do Ginásio Esportivo</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7672/requer._no_029_2022-ver._jose_pereira_-pavimentacao_rua_maria_dos_ramos_carvalho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7672/requer._no_029_2022-ver._jose_pereira_-pavimentacao_rua_maria_dos_ramos_carvalho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura incluir no Calendário de Execução do Pavimenta Cabedelo a Rua Maria dos Ramos Carvalho, no bairro do Poço</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7673/requer._no_030_2022-ver._marcio_silva_-pl_fundo_pesca_e_aquicultura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7673/requer._no_030_2022-ver._marcio_silva_-pl_fundo_pesca_e_aquicultura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Cria na Secretaria de Meio Ambiente, Pesca e Aquicultura, o Fundo Municipal de Pesca e Aquicultura e dá outras providências"</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7674/requer._no_031_2022-ver._marcio_silva_-pl_conselho_pesca_e_aquicultura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7674/requer._no_031_2022-ver._marcio_silva_-pl_conselho_pesca_e_aquicultura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Cria o Conselho Municipal de Pesca e Aquicultura"</t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7824/requer._no_032_2022-_documento_inexistente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7824/requer._no_032_2022-_documento_inexistente.pdf</t>
   </si>
   <si>
     <t>DOCUMENTO INEXISTENTE</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7731/requer._no_033_2022-ver._andre_coutinho-capeamento_ruas_pedro_da_silva_coutinho_com_sentido_a_rua_antonio_tavares_e_juscelino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7731/requer._no_033_2022-ver._andre_coutinho-capeamento_ruas_pedro_da_silva_coutinho_com_sentido_a_rua_antonio_tavares_e_juscelino.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Seinfra providências no sentido de efetuar capeamento asfáltico das Ruas Municipalista Pedro da Silva Coutinho com sentido a Rua Antônio Victor Tavares e Transversal Juscelino Kubitschek</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7732/requer._no_034_2022-ver._andre_coutinho-_capeamento_avenida_mar_da_siberia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7732/requer._no_034_2022-ver._andre_coutinho-_capeamento_avenida_mar_da_siberia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Seinfra providências no sentido de efetuar capeamento asfáltico da Avenida Mar da Sibéria, Intermares</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7733/requer._no_035_2022-ver._ivanio_da_miramar-pavimentacao_ruas_sanhaua_mangaba_e_cajueiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7733/requer._no_035_2022-ver._ivanio_da_miramar-pavimentacao_ruas_sanhaua_mangaba_e_cajueiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a pavimentação nas Ruas Sanhauá, Mangaba e Cajueiro, no bairro do Jacaré</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7734/requer._no_036_2022-ver._ivanio_da_miramar-pavimentacao_trav._beira_mar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7734/requer._no_036_2022-ver._ivanio_da_miramar-pavimentacao_trav._beira_mar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a reforma do calçamento e pavimentação asfáltica da Travessa Beira Mar, onde está presente o Colégio Aníbal Moura, em Ponta de Matos</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7735/requer._no_037_2022-ver._janderson_brito-alteracao_art._8_da_lei_no_1.885_de_2018-adicional_de_periculosidade_e_insalubridade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7735/requer._no_037_2022-ver._janderson_brito-alteracao_art._8_da_lei_no_1.885_de_2018-adicional_de_periculosidade_e_insalubridade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a alteração do art. 8º, inciso II, § 2º, da Lei nº 1.885/2018; que vai de encontro aos incisos do art. 79 do Estatuto do Funcionário Público Municipal de Cabedelo (Lei nº 523/1989)</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7736/requer._no_038_2022-ver._jose_pereira-_sinalizacao_e_lombadas_na_rua_honorio_patricio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7736/requer._no_038_2022-ver._jose_pereira-_sinalizacao_e_lombadas_na_rua_honorio_patricio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a SEMOB a instalação urgente de sinalização e lombadas na Rua Honório Patrício, no bairro Recanto do Poço</t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7737/requer._no_039_2022-ver._jose_pereira-reforma_da_praca_do_acai.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7737/requer._no_039_2022-ver._jose_pereira-reforma_da_praca_do_acai.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura o conserto/manutenção/reforma da Praça do "Açaí", localizada na Av. Oceano Pacífico, em Intermares</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7738/requer._no_040_2022-ver._alex_lucena_-pavimentacao_rua_antonio_victor_tavares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7738/requer._no_040_2022-ver._alex_lucena_-pavimentacao_rua_antonio_victor_tavares.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de efetuar a correção na pavimentação da Rua Antônio Victor Tavares, na Vila São João, com o escoamento das águas que ali ficam acumuladas para a drenagem da Rua São Sebastião</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
     <t>Reinaldo Lima (Rey)</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7739/requer._no_041_2022-ver._reinaldo_lima-servicos_de_caravana-retirada_de_documentos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7739/requer._no_041_2022-ver._reinaldo_lima-servicos_de_caravana-retirada_de_documentos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal serviços da caravana para retirada de documentos</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7740/requer._no_042_2022-ver._reinaldo_lima-inclusao_calendario_do_programa_de_pavimentacao-avenida_ambrosio_miranda_de_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7740/requer._no_042_2022-ver._reinaldo_lima-inclusao_calendario_do_programa_de_pavimentacao-avenida_ambrosio_miranda_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa de Pavimentação, da Avenida Ambrósio Miranda de Araújo, no Renascer IV</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7741/requer._no_043_2022-ver._marcio_silva-construcao_galeria_pluvial_e_boca_lobo-rua_das_hortencias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7741/requer._no_043_2022-ver._marcio_silva-construcao_galeria_pluvial_e_boca_lobo-rua_das_hortencias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretarias competentes providências no sentido de proceder a construção de galeria pluvial e boca de lobo para escoamento de água da chuva na Rua das Hortências, margeando a linha do trem, localizada no Comunidade Haiti, no bairro do Renascer</t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7742/requer._no_044_2022-ver._marcio_silva-implantacao_de_2_fabricas_de_gelo_e_2_paineis_solares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7742/requer._no_044_2022-ver._marcio_silva-implantacao_de_2_fabricas_de_gelo_e_2_paineis_solares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providências no sentido de estudar a possibilidade de adotar a implantação de 2 (duas) fábricas de gelo e 2 (dois) painéis solares, cada par situado na Colônia dos Pescadores Z2 e o outro par situado na Unidade de Beneficiamento de Pescados e Mariscos</t>
   </si>
   <si>
     <t>7743</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7743/requer._no_045_2022-ver._wagner_do_solanense-drenagem_e_pavimentacao_rua_17_de_abril.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7743/requer._no_045_2022-ver._wagner_do_solanense-drenagem_e_pavimentacao_rua_17_de_abril.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de efetuar a drenagem e pavimentação da Rua 17 de Abril, no Loteamento Jardim Atlântico</t>
   </si>
   <si>
     <t>7744</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7744/requer._no_046_2022-ver._wagner_do_solanense-drenagem_e_pavimentacao_rua_flor_de_lis.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7744/requer._no_046_2022-ver._wagner_do_solanense-drenagem_e_pavimentacao_rua_flor_de_lis.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de efetuar a drenagem e pavimentação da Rua Flor de Lis, no Loteamento Jardim Atlântico</t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7745/requer._no_047_2022-ver._divino_felizardo-feira_agroecologica_municipal_de_agricultura_familiar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7745/requer._no_047_2022-ver._divino_felizardo-feira_agroecologica_municipal_de_agricultura_familiar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria e Comércio providências no sentido de analizar a minuta do Projeto de Lei que "Institu a Feira Agroecológica Municipal de Agricultura Familiar no Município de Cabedelo-PB"</t>
   </si>
   <si>
     <t>7746</t>
   </si>
   <si>
     <t>Edson da Ótica</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7746/requer._no_048_2022-ver._edson_da_otica-implementacao_de_binario-ruas_presidente_getulio_vargas_jose_alves_e_raul_seixas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7746/requer._no_048_2022-ver._edson_da_otica-implementacao_de_binario-ruas_presidente_getulio_vargas_jose_alves_e_raul_seixas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana implementar um binário no trânsito local do bairro Renascer II, abrangendo as Ruas Presidente Getúlio Vargas, José Alves da Nóbrega e Raul Seixas</t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7747/requer._no_049_2022-ver._janderson_brito-_sessao_especial-rejeitada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7747/requer._no_049_2022-ver._janderson_brito-_sessao_especial-rejeitada.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Segurança e Procuradoria Geral do Município a realização de sessão especial para tratar de melhorias da Guarda Metropolitana</t>
   </si>
   <si>
     <t>7748</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7748/requer._no_050_2022-ver._junior_paulo-reforma_usfs-rejeitada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7748/requer._no_050_2022-ver._junior_paulo-reforma_usfs-rejeitada.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde proceder com a realização de serviços de reforma de todas as USFs - Unidades de Saúde da Família, situadas em  Cabedelo, bem como verificar os déficits de profissionais de saúde em cada UBSs</t>
   </si>
   <si>
     <t>7749</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7749/requer._no_051_2022-ver._edvaldo_neto-fiscalizacao_junto_a_caixa_economica_federal-coibir_filas_indianas_defronte_a_esta_agencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7749/requer._no_051_2022-ver._edvaldo_neto-fiscalizacao_junto_a_caixa_economica_federal-coibir_filas_indianas_defronte_a_esta_agencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao PROCON Municipal proceder fiscalização junto à Caixa Econômica Federal objetivando coibir as filas indianas defronte a esta agência</t>
   </si>
   <si>
     <t>7751</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7751/requer._no_052_2022-ver._marcio_silva_e_outros-urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7751/requer._no_052_2022-ver._marcio_silva_e_outros-urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 22/02/2022, das seguintes proposituras: 1) Projeto de Lei Complementar nº 001/2022; 2) Projeto de Lei nº 008/2022; 3) Projeto de Lei nº 012/2022; 4) Projeto de Lei nº 013/2022; 5) Projeto de Lei nº 014/2022; 6) Projeto de Lei nº 015/2022; e 7) Projeto de Lei nº 016/2022</t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7750/requer._no_053_2022-ver._marcio_silva-quebra_intertisio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7750/requer._no_053_2022-ver._marcio_silva-quebra_intertisio.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 22/02/2022, do Projeto de Lei Complementar nº 001/2022 - Do Prefeito Municipal - Altera o anexo I da Lei nº 1.179, de 17 de dezembro de 2003, alterado pela Lei Complementar nº 72, de 27 de janeiro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>7752</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7752/requer._no_054_2022-ver._ivanio_da_miramar-_binario_rua_cassiano_da_cunha_nobrega.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7752/requer._no_054_2022-ver._ivanio_da_miramar-_binario_rua_cassiano_da_cunha_nobrega.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar um binário na Rua Cassiano da Cunha Nóbrega, localizado na orla dos bares de Ponta de Matos</t>
   </si>
   <si>
     <t>7753</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7753/requer._no_055_2022-ver._andre_coutinho-_parceria_com_escritorio_social_do_governo_-_programa_fazendo_justica_do_conselho_nacional_de_justica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7753/requer._no_055_2022-ver._andre_coutinho-_parceria_com_escritorio_social_do_governo_-_programa_fazendo_justica_do_conselho_nacional_de_justica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social providências no sentido de firmar parceria com o Escritório Social do Governo do Estado da Paraíba, a fim de buscar a ressocialização de apenados e seus familiares, através de atendimentos socioassistenciais, qualificação profissional, entre outros</t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7782/requer._no_056_2022-ver._andre_coutinho_-_pl_prioridade_matricula_criancas_escola.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7782/requer._no_056_2022-ver._andre_coutinho_-_pl_prioridade_matricula_criancas_escola.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Assegura à criança ou adolescente, cujos pais ou responsáveis sejam caracterizados como 'Pessoa com Necessidade Especial ou Pessoa Idosa', a prioridade de matrícula em escola da rede pública de ensino municipal de Cabedelo mais próxima de sua residência"</t>
   </si>
   <si>
     <t>7754</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7754/requer._no_057_2022-ver._andre_coutinho-capeamento_asfaltico_e_iluminacao_led_das_ruas_do_bairro_bela_vista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7754/requer._no_057_2022-ver._andre_coutinho-capeamento_asfaltico_e_iluminacao_led_das_ruas_do_bairro_bela_vista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA providências no sentido de efetuar capeamento asfáltico e iluminação em led das ruas do bairro Bela Vista</t>
   </si>
   <si>
     <t>7755</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7755/requer._no_058_2022-ver._wagner_do_solanense-_drenagem_e_pavimentacao_rua_ferroviario_-bairro_jardim_atlantico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7755/requer._no_058_2022-ver._wagner_do_solanense-_drenagem_e_pavimentacao_rua_ferroviario_-bairro_jardim_atlantico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de efetuar drenagem e pavimentação da Rua Ferroviário, no bairro Jardim Atlântico, conhecido como Bairro 13, localizada no Loteamento Jardim Atlântico</t>
   </si>
   <si>
     <t>7756</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7756/requer._no_059_2022-ver._jose_pereira-limpeza_capinacao_e_pintura_de_meios-fios-_rua_monsenhor_malfredo_leal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7756/requer._no_059_2022-ver._jose_pereira-limpeza_capinacao_e_pintura_de_meios-fios-_rua_monsenhor_malfredo_leal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a limpeza, capinação e pintura dos meio-fios de toda extensão da Rua Monsenhor Walfredo Leal, Centro, especialmente nas proximidades da Creche Pequeno Príncipe</t>
   </si>
   <si>
     <t>7757</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7757/requer._no_060_2022-ver._jose_pereira-_reforma_praca_durval_portela_-_pracinha_do_psf.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7757/requer._no_060_2022-ver._jose_pereira-_reforma_praca_durval_portela_-_pracinha_do_psf.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar o conserto/manutenção/reforma da Praça Durval Portela (pracinha do PSF), Intermares, especialmente nos equipamentos de lazer infantil instalados</t>
   </si>
   <si>
     <t>7758</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7758/requer._no_061_2022-ver._ivanio_da_miramar-estudo_lombadas_e_sinalizacao_nas_ruas_asfaltadas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7758/requer._no_061_2022-ver._ivanio_da_miramar-estudo_lombadas_e_sinalizacao_nas_ruas_asfaltadas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar o estudo da colocação de novas lombadas e sinalização das lombadas já existentes nas ruas que estão sendo asfaltadas</t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7783/requer._no_062_2022-ver._ivanido_do_nascimento_-_revitalizacao_praca_do_ralf.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7783/requer._no_062_2022-ver._ivanido_do_nascimento_-_revitalizacao_praca_do_ralf.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a revitalização da Praça do Ralf, localizada na Rua Solon de Lucena, Centro</t>
   </si>
   <si>
     <t>7759</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7759/requer._no_063_2022-ver._alex_lucena-_retorno_das_atividades_da_cagepa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7759/requer._no_063_2022-ver._alex_lucena-_retorno_das_atividades_da_cagepa.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Desenvolvimento Humano do Estado o retorno das atividades da CAGEPA na Casa da Cidadania, situada na Rua Dr. João Machado, Centro, Cabedelo</t>
   </si>
   <si>
     <t>7760</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7760/requer._no_064_2022-ver._marcio_silva-calcamento_rua_costa_bela_vista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7760/requer._no_064_2022-ver._marcio_silva-calcamento_rua_costa_bela_vista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de realizar o calçamento da Rua Costa Bela Vista, no bairro de Ponta de Campina</t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7761/requer._no_065_2022-ver._marcio_silva-projeto_ecoturismo_integrado_ao_setor_pesqueiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7761/requer._no_065_2022-ver._marcio_silva-projeto_ecoturismo_integrado_ao_setor_pesqueiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Meio Ambiente, Pesca e Aquicultura, Secretaria de Turismo e Secretaria de Educação providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui o Projeto de Desenvolvimento do Ecoturismo Integrado ao Setor Pesqueiro"</t>
   </si>
   <si>
     <t>7762</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7762/requer._no_066_2022-ver._janderson_brito-_prestacao_de_contas_recursos_fundeb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7762/requer._no_066_2022-ver._janderson_brito-_prestacao_de_contas_recursos_fundeb.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Educação e Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação do Município de Cabedelo providenciar a Prestação de Contas dos gastos do Município com recursos do FUNDEB, bem como informar o residual da verba, a relação detalhadas de onde e como a quantia foi gasta, e a destinação das sobras</t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7763/requer._no_067_2022-ver._edvaldo_neto-_desconto_de_imposto_de_transmissao_de_bens_imoveis-_itbi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7763/requer._no_067_2022-ver._edvaldo_neto-_desconto_de_imposto_de_transmissao_de_bens_imoveis-_itbi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Receita providências no sentido de estudar a possibilidade de Concessão de desconto no Imposto de Transmissão de Bens Imóveis (ITBI),  a promitentes compradores que adquiriram seu imóveil há mais de dez anos</t>
   </si>
   <si>
     <t>7764</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7764/requer._no_068_2022-ver._marcio_silva_e_outros-urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7764/requer._no_068_2022-ver._marcio_silva_e_outros-urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 08/03/2022, da seguinte propositura: "Projeto de Lei nº 018/2022 - Do Prefeito Municipal - Altera e acrescenta dispositivos na Lei nº 2.049/2019, cria a Secretaria Municipal de Ciência e Tecnologia, cria a Secretaria Municipal de Ação Governamental, extingue o cargo de Assessor Geral de Ação Governamental, e dá outras providências"</t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7784/requer._no_069_2022-ver._marcio_silva_-_horario_funcionamento_usf_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7784/requer._no_069_2022-ver._marcio_silva_-_horario_funcionamento_usf_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de estudar a possibilidade de estender o horário de funcionamento da USF do bairro de Intermares para 21h</t>
   </si>
   <si>
     <t>7785</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7785/requer._no_070_2022-ver._wagner_do_solanense_-_drenagem_e_pavimentacao_rua_nova_esperanca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7785/requer._no_070_2022-ver._wagner_do_solanense_-_drenagem_e_pavimentacao_rua_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de efetuar drenagem e pavimentação da Rua Nova Esperança, no Loteamento Atlântico, conhecido como Bairro 13</t>
   </si>
   <si>
     <t>7786</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7786/requer._no_071_2022-ver._wagner_do_solanense_-_drenagem_e_pavimentacao_rua_novo_horizonte.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7786/requer._no_071_2022-ver._wagner_do_solanense_-_drenagem_e_pavimentacao_rua_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de efetuar drenagem e pavimentação da Rua Novo Horizonte, no Loteamento Atlântico, conhecido como Bairro 13</t>
   </si>
   <si>
     <t>7793</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7793/requer._no_072_2022-ver._andre_coutinho-minuta_projeto_de_lei_equiparacao_gratificacao_agestes_fiscal-retirada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7793/requer._no_072_2022-ver._andre_coutinho-minuta_projeto_de_lei_equiparacao_gratificacao_agestes_fiscal-retirada.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Altera dispositivo da Lei nº 1.228, de 01 de março de 2005, alterada pela Lei nº 2.047/2019, e dá outras providências</t>
   </si>
   <si>
     <t>7787</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7787/requer._no_073_2022-ver._reinaldo_lima_-_asfalto_rua_siqueira_campos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7787/requer._no_073_2022-ver._reinaldo_lima_-_asfalto_rua_siqueira_campos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa de Pavimentação, para pavimentação asfáltica da Rua Siqueira Campos, no Renascer III</t>
   </si>
   <si>
     <t>7788</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7788/requer._no_074_2022-ver._reinaldo_lima_-_pavimentacao_rua_irma_dulce.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7788/requer._no_074_2022-ver._reinaldo_lima_-_pavimentacao_rua_irma_dulce.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa Pravimenta Cabedelo (Pavimenta V), da Rua Irmã Dulce, em Jacaré/Oceania VI</t>
   </si>
   <si>
     <t>7794</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7794/requer._no_075_2022-ver._marcio_silva_-_construcao_centro_fisioterapia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7794/requer._no_075_2022-ver._marcio_silva_-_construcao_centro_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde  providências no sentido de estudar a possibilidade de construir um novo centro de fisioterapia de referência na cidade</t>
   </si>
   <si>
     <t>7795</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7795/requer._no_076_2022-ver._edson_da_otica_-_lombadas_rua_santo_antonio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7795/requer._no_076_2022-ver._edson_da_otica_-_lombadas_rua_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana implantar duas lombadas físicas na Rua Santo Antônio, no Renascer II</t>
   </si>
   <si>
     <t>7789</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7789/requer._no_077_2022-ver._herlon_cabral-aquisicao_berco_neonatal_para_o_hospita-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7789/requer._no_077_2022-ver._herlon_cabral-aquisicao_berco_neonatal_para_o_hospita-rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a aquisição para o Hospital Municipal Padre Alfredo Barbosa de berços de reanimação neonatal, para ser utilizado em pacientes de alto risco</t>
   </si>
   <si>
     <t>7796</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7796/requer._no_078_2022-ver._jose_pereira_-_pavimentacao_rua_tom_jobim.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7796/requer._no_078_2022-ver._jose_pereira_-_pavimentacao_rua_tom_jobim.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a pavimentação da Rua Tom Jobim, no Recanto do Poço</t>
   </si>
   <si>
     <t>7797</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7797/requer._no_079_2022-ver._jose_pereira_-_votos_aplausos_marco_dardelle_e_emanuelle_andrade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7797/requer._no_079_2022-ver._jose_pereira_-_votos_aplausos_marco_dardelle_e_emanuelle_andrade.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. Marco Dardelle e a Sra. Emaluelle Monique de Andrade pela altruísta e nobre atitude de doação dos órgãos de seu amado filho Alexandre Moura Andrade Magalhães Dardenne, vítima de um triste acidente fatal</t>
   </si>
   <si>
     <t>7790</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7790/requer._no_080_2022-ver._janderson_brito-_revogacao_ato_da_mesa_no_009_2022-retirada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7790/requer._no_080_2022-ver._janderson_brito-_revogacao_ato_da_mesa_no_009_2022-retirada.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Presidente da Câmara Municipal a revogação do Ato da Mesa nº 009/2022, eliminando as restrições impostas quanto a vedação de público, o horário das sessões e a limitação do número de requerimentos por parlamentar</t>
   </si>
   <si>
     <t>7791</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7791/requer._no_081_2022-ver._junior_paulo-aquisicao_poltronas_hospitalar_reclinavel-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7791/requer._no_081_2022-ver._junior_paulo-aquisicao_poltronas_hospitalar_reclinavel-rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde proceder com a aquisição de poltronas hospitalares reclináveis para acompanhantes, para atender as pessoas que necessitam acompanhar pacientes em casos de internação</t>
   </si>
   <si>
     <t>7792</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7792/requer._no_082_2022-ver._junior_paulo-instalacao_ponto_eletronico_medicos-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7792/requer._no_082_2022-ver._junior_paulo-instalacao_ponto_eletronico_medicos-rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde proceder com a instalação de ponto eletrônico para os médicos de todas as Unidades de Saúde do Município de Cabedelo</t>
   </si>
   <si>
     <t>7798</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7798/requer._no_083_2022-ver._alex_lucena_-_reforma_banheiros_hospital_padre_alfredo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7798/requer._no_083_2022-ver._alex_lucena_-_reforma_banheiros_hospital_padre_alfredo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde realizar a reforma e adequação dos banheiros do Hospital Municipal Padre Alfredo Barbosa</t>
   </si>
   <si>
     <t>7799</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7799/requer._no_084_2022-ver._alex_lucena_-_construcao_unidade_de_recuperacao_pos_anestesica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7799/requer._no_084_2022-ver._alex_lucena_-_construcao_unidade_de_recuperacao_pos_anestesica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a construção de uma Unidade de Recuperação Pós Anestésica (URPA)</t>
   </si>
   <si>
     <t>7846</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7846/requer._no_085_2022-ver._ivanio_da_miramar_-_pl_promocao_cultura_oceanica_instituicoes_publicas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7846/requer._no_085_2022-ver._ivanio_da_miramar_-_pl_promocao_cultura_oceanica_instituicoes_publicas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de lei que "Dispõe sobre a Promoção da Cultura Oceânica nas Instituições Públicas, e dá outras providências"</t>
   </si>
   <si>
     <t>7860</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7860/requer._no_086_2022-_documento_inexistente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7860/requer._no_086_2022-_documento_inexistente.pdf</t>
   </si>
   <si>
     <t>7811</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7811/requer._no_087_2022-ver._reinaldo_lima-inclusao_no_calendario_programa_pavimenta_cabedelo-rua_santa_francisca-jacare_oceania_vi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7811/requer._no_087_2022-ver._reinaldo_lima-inclusao_no_calendario_programa_pavimenta_cabedelo-rua_santa_francisca-jacare_oceania_vi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo (Pavimenta V), da Rua Santa Francisca, em Jacaré-Oecania VI</t>
   </si>
   <si>
     <t>7812</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7812/requer._no_088_2022-ver._reinaldo_lima-instalacao_bebedouro_na_quadra_poliesportiva_de_oceania_vi_quadra_de_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7812/requer._no_088_2022-ver._reinaldo_lima-instalacao_bebedouro_na_quadra_poliesportiva_de_oceania_vi_quadra_de_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte, Juventude e Lazer a instalação de um bebedouro na Quadra Poliesportiva de Oceania VI (Quadra de Jacaré)</t>
   </si>
   <si>
     <t>7813</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7813/requer._no_089_2022-ver._wagner_do_solanense-asfalto_rua_estudante_paulo_maia_guimaraes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7813/requer._no_089_2022-ver._wagner_do_solanense-asfalto_rua_estudante_paulo_maia_guimaraes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de asfaltar a Rua Estudante Paulo Maia Guimarães, no bairro Jardim Formosa</t>
   </si>
   <si>
     <t>7814</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7814/requer._no_090_2022-ver._andre_coutinho-_programa_cuida_do_lar-_reforma_e_reconstrucao_de_casas_populares_para_populacao_de_baixa_renda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7814/requer._no_090_2022-ver._andre_coutinho-_programa_cuida_do_lar-_reforma_e_reconstrucao_de_casas_populares_para_populacao_de_baixa_renda.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento Urbano e Habitação providências no sentido de implantar no município de Cabedelo/PB o programa "Cuidar do Lar", destinado à reforma e reconstrução de casas populares para população de baixa renda do município</t>
   </si>
   <si>
     <t>7815</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7815/requer._no_091_2022-ver._andre_coutinho-projeto_de_lei-_programa_direito_na_escola_em_parceria_com_a_oab.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7815/requer._no_091_2022-ver._andre_coutinho-projeto_de_lei-_programa_direito_na_escola_em_parceria_com_a_oab.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui o Programa 'Direito na Escola', a ser oferecido, em parceira gratuita com a Ordem dos Advogados do Brasil - Seccional da Paraíba, junto às escolas municipais de Cabedelo"</t>
   </si>
   <si>
     <t>7816</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7816/requer._no_092_2022-ver._edvaldo_neto-votos_de_aplausos-_oficiais_de_justica_da_comarca_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7816/requer._no_092_2022-ver._edvaldo_neto-votos_de_aplausos-_oficiais_de_justica_da_comarca_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a todos os Oficiais de Justiça que desempelham suas atividades laborais na Comarca de Cabedelo, alusivo ao 25 de março, Dia Nacional dos Oficiais de Justiça no Brasil</t>
   </si>
   <si>
     <t>7817</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7817/requer._no_093_2022-ver._marcio_silva-possibilidade_de_tornar_optativo_uso_de_mascaras_em_locais_fechados.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7817/requer._no_093_2022-ver._marcio_silva-possibilidade_de_tornar_optativo_uso_de_mascaras_em_locais_fechados.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de estudar a possibilidade de tornar optativa a utilização de máscaras em locais fechados, exceto em profissionais da saúde, visto que o atual cenário epidemiológico do Município é favorável</t>
   </si>
   <si>
     <t>7818</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7818/requer._no_094_2022-ver._junior_paulo-_pavimentacao_e_drenagem-_ruas_paralelas_com_a_rua_severino_luiz_de_franca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7818/requer._no_094_2022-ver._junior_paulo-_pavimentacao_e_drenagem-_ruas_paralelas_com_a_rua_severino_luiz_de_franca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder com a realização de serviços de pavimentação e drenagem das ruas paralelas com a Rua Severino Luiz de França, situadas no Bairro de Jardim América, bem como a implantação de lâmpadas de led em toda rua</t>
   </si>
   <si>
     <t>7819</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7819/requer._no_095_2022-ver._junior_paulo-apresentacao_denuncio_cassao_-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7819/requer._no_095_2022-ver._junior_paulo-apresentacao_denuncio_cassao_-rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Presidente da Câmara Municipal de Cabedelo apresentar em plenário denúncia de cassação e impedimento do Prefeito Constitucional do Município, protocolada nesta Casa pelo Deputado Estadual Walber Virgulino</t>
   </si>
   <si>
     <t>7820</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7820/requer._no_096_2022-_ver._janderson_brito-uso_aparelho_de_ultrasson_hospital-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7820/requer._no_096_2022-_ver._janderson_brito-uso_aparelho_de_ultrasson_hospital-rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde permitir o uso do aparelho de ultrassom em qualquer horário no Hospital Municipal Padre Alfredo Barbosa, atualmente utilizado até as 17h</t>
   </si>
   <si>
     <t>7821</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7821/requer._no_097_2022-ver._janderson_brito-suspensao_temporaria_portaria_no_2572-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7821/requer._no_097_2022-ver._janderson_brito-suspensao_temporaria_portaria_no_2572-rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a suspensão temporária dos efeitos da Portaria n° 2572/2022, até que seja feito estudo para especificar quais cargos serão atingidos por ela</t>
   </si>
   <si>
     <t>7822</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7822/requer._no_098_2022-ver._wagner_do_solanense-contratacao_de_bombeiro_civil_e_tecnico_de_enfermagem.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7822/requer._no_098_2022-ver._wagner_do_solanense-contratacao_de_bombeiro_civil_e_tecnico_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>Solicitar a Presidência da Câmara Municipal analisar a possibilidade de realizar a contratação de um bombeiro civil e um técnico de enfermagem, visando a necessidade dos prédios da Casa</t>
   </si>
   <si>
     <t>7823</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Divino Felizardo, Edvaldo Neto, Enrique Douglas, Hérlon Cabral, Janderson Brito, Júnior Paulo, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7823/requer._no_099_2022-ver._marcio_silva-urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7823/requer._no_099_2022-ver._marcio_silva-urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 22/03/2022, da seguinte propositura: "Projeto de Lei nº 021/2022 - Do Prefeito Municipal - Atualiza o vencimento dos servidores do quadro efetivo ocupantes dos cargos de Motorista e Condutor Socorrista, símbolo PE-07, da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7847/requer._no_100_2022-ver._andre_coutinho_-_construcao_biblioteca_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7847/requer._no_100_2022-ver._andre_coutinho_-_construcao_biblioteca_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura realizar estudo de viabilidade de construir e implantar a sede da Biblioteca Municipal de Cabedelo - Aderbal Piragibe, no pátio do Centro Cultural Mestre Benedito</t>
   </si>
   <si>
     <t>7848</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7848/requer._no_101_2022-ver._reinaldo_lima_rey_-_pavimentacao_rua_n._s._do_desterro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7848/requer._no_101_2022-ver._reinaldo_lima_rey_-_pavimentacao_rua_n._s._do_desterro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo (Pavimenta V), da Rua Nossa Senhora do Desterro, em Jacaré-Oceania VI</t>
   </si>
   <si>
     <t>7849</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7849/requer._no_102_2022-ver._reinaldo_lima_rey_-_reforma_quadra_renascer_iii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7849/requer._no_102_2022-ver._reinaldo_lima_rey_-_reforma_quadra_renascer_iii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pintura e revitalização do piso e arquibancada da Quadra Poliesportiva Antônio Anchieta (Quadra do Renascer III), incluindo a demarcação do piso</t>
   </si>
   <si>
     <t>7850</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7850/requer._no_103_2022-ver._janderson_brito-_ronda_de_motos_patrulhas_na_uniesp_-_centro_universitario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7850/requer._no_103_2022-ver._janderson_brito-_ronda_de_motos_patrulhas_na_uniesp_-_centro_universitario.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria Municipal de Segurança a ronda e permanência de pelo menos duas motopatrulhas da Guarda Metropolitana de Cabedelo defronte ao UNIESP-Centro Universitário nos horários de chegada e saída dos alunos</t>
   </si>
   <si>
     <t>7851</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7851/requer._no_104_2022-ver._janderson_brito_-_limpeza_galerias_pluviais_ruas_antonio_franca_sao_pedro_e_luiz_costa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7851/requer._no_104_2022-ver._janderson_brito_-_limpeza_galerias_pluviais_ruas_antonio_franca_sao_pedro_e_luiz_costa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Defesa Civil efetuar a limpeza e desobstrução de galerias pluviais nas Ruas José Antônio de França, São Pedro e Luiz Amaro da Costa, no bairro de Camalaú</t>
   </si>
   <si>
     <t>7859</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7859/requer._no_105_2022-_documento_inexistente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7859/requer._no_105_2022-_documento_inexistente.pdf</t>
   </si>
   <si>
     <t>7852</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7852/requer._no_106_2022-ver._andre_coutinho_-_pl_programa_bandeira_azul.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7852/requer._no_106_2022-ver._andre_coutinho_-_pl_programa_bandeira_azul.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de lei que "Institui, no âmbito do Município de Cabedelo, o Programa Bandeira Azul, e dá outras providências"</t>
   </si>
   <si>
     <t>7853</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7853/requer._no_107_2022-ver._alex_lucena_-_informacoes_pavimentacao_rua_ivo_solto_maior.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7853/requer._no_107_2022-ver._alex_lucena_-_informacoes_pavimentacao_rua_ivo_solto_maior.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura informações jurídicas ou administrativas pertinentes a obra de pavimentação da Rua Ivo Solto Maior, no bairro de Jardim Camboinha, obra inacabada há mais de um ano, bem como, em caso de legalidade da continuação da obra, seja dada, em caráter de urgência, a continuidade da mesma e a implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>7854</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7854/requer._no_108_2022-ver._marcio_silva-_desconto_de_2_no_iptu_a_terrenos_murados_e_com_calcadas_pavimentadas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7854/requer._no_108_2022-ver._marcio_silva-_desconto_de_2_no_iptu_a_terrenos_murados_e_com_calcadas_pavimentadas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretarias de Finanças e da Receita e a Procuradoria Geral do Município providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de lei que "Estabelece desconto de 2% (dois por cento) no IPTU (Imposto Predial e Territorial Urbano) a terrenos que se encontram murados e com as respectivas calçadas pavimentadas"</t>
   </si>
   <si>
     <t>7855</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7855/requer._no_109_2022-ver._marcio_silva-_fiscalizacao_de_terrenos_baldios_murados_em_situacao_de_abandono.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7855/requer._no_109_2022-ver._marcio_silva-_fiscalizacao_de_terrenos_baldios_murados_em_situacao_de_abandono.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura, Defesa Civil e do Controle do Uso e Ocupação do Solo providências no sentido de fiscalizar os terrenos baldios murados, que se encontram em situação de abandono, com lixo depositado, sujeitando aos proprietários pena de aplicação de multa</t>
   </si>
   <si>
     <t>7856</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7856/requer._no_110_2022-ver._herlon_cabral_-_sessao_especial_fornecimento_transporte_publico-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7856/requer._no_110_2022-ver._herlon_cabral_-_sessao_especial_fornecimento_transporte_publico-rejeitado.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial sobre o fornecimento de transporte público intermunicipal e linhas de ônibus na cidade</t>
   </si>
   <si>
     <t>7869</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7869/requer._no_111_2022-ver._andre_coutinho-sessao_especial_em_atencao_ao_oficio_387_2022_-_educacao_no_transito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7869/requer._no_111_2022-ver._andre_coutinho-sessao_especial_em_atencao_ao_oficio_387_2022_-_educacao_no_transito.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade híbrida, no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência, em atenção ao Ofício 387/2022 da Coordenadora de Educação de Trânsito da SEMOB Cabedelo, Sra. Abimadabe Vieira, referente ao Maio Amarelo</t>
   </si>
   <si>
     <t>7870</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7870/requer._no_112_2022-ver._jose_pereira-notificacao_de_empresas_sobre_a_lei_no_2.121_-_obrigatoriedade_de_alinhamento_de_cabos_e_fiacao_aerea.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7870/requer._no_112_2022-ver._jose_pereira-notificacao_de_empresas_sobre_a_lei_no_2.121_-_obrigatoriedade_de_alinhamento_de_cabos_e_fiacao_aerea.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Procuradoria do Município que todas as empresas que utilizam fios e cabos aéreos no Município sejam notificadas sobre a Lei nº 2.121, em vigor deste 20/07/2021, que "Dispõe sobre a obrigatoriedade de alinhamento de cabos e fiação aérea e remoção dos excedentes e sem uso, instalados por pessoa jurídica que opere ou utilize rede aérea"</t>
   </si>
   <si>
     <t>7871</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7871/requer._no_113_2022-ver._jose_pereira-_programa_mais_asfalto_-_rua_professor_joao_lelis_de_luna_freire_-_retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7871/requer._no_113_2022-ver._jose_pereira-_programa_mais_asfalto_-_rua_professor_joao_lelis_de_luna_freire_-_retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal incluir no Programa "Mais Asfalto" a pavimentação da Rua Professor João Lélis de Luna Freire, no bairro de Jardim Camboinha</t>
   </si>
   <si>
     <t>7892</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7892/requer._no_114_2022-ver._reinaldo_lima-_pavimentacao_rua_manoel_jose_da_nobrega.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7892/requer._no_114_2022-ver._reinaldo_lima-_pavimentacao_rua_manoel_jose_da_nobrega.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do programa de pavimentação asfáltica, a Rua Manoel José da Nóbrega, no Renascer IV</t>
   </si>
   <si>
     <t>7872</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7872/requer._no_115_2022-ver._wagner_do_solanense-_lampadas_de_led_ruas_nova_paisagem_e_deywiane_vicente_cabral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7872/requer._no_115_2022-ver._wagner_do_solanense-_lampadas_de_led_ruas_nova_paisagem_e_deywiane_vicente_cabral.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de trocar por lâmpadas de led a iluminação pública das ruas Nova Paisagem e Deywiane Vicente Cabral, no bairro do Jacaré (Oceania VI)</t>
   </si>
   <si>
     <t>7873</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7873/requer._no_116_2022-ver._alex_lucena-_fumace_no_bairro_de_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7873/requer._no_116_2022-ver._alex_lucena-_fumace_no_bairro_de_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governo do Estado, através da Secretaria de Saúde, providências no sentido de disponibilizar o carro fumacê para realizar rondas em todo o bairro de Camboinha, auxiliando no combate ao mosquito aedes aegypti</t>
   </si>
   <si>
     <t>7874</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7874/requer._no_117_2022-ver._alex_lucena-_maquina_patrol_-_rua_maria_do_pace_rocco_-_bairro_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7874/requer._no_117_2022-ver._alex_lucena-_maquina_patrol_-_rua_maria_do_pace_rocco_-_bairro_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura uma máquina patrol para serviço de terraplanagem na Rua Maria do Pace Rocco, em Camboinha</t>
   </si>
   <si>
     <t>7875</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7875/requer._no_118_2022-ver._ivanio_da_miramar-_monumento_em_referencia_aos_pescadores_na_rua_enivaldo_figueiredo_de_miranda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7875/requer._no_118_2022-ver._ivanio_da_miramar-_monumento_em_referencia_aos_pescadores_na_rua_enivaldo_figueiredo_de_miranda.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar um monumento (estátua) em referência aos pescadores na praça de próprio nome dos pescadores, localiada na Rua Enivaldo Figueiredo de Miranda, em Ponta de Matos</t>
   </si>
   <si>
     <t>7876</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7876/requer._no_119_2022-ver._marcio_silva-_pocos_artesianos_nas_pracas_de_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7876/requer._no_119_2022-ver._marcio_silva-_pocos_artesianos_nas_pracas_de_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e do Controle do Uso e Ocupação do Solo providências no sentido de estudar a possibilidade de perfurar e instalar poços artesianos nas praças de intermares para manutenção destas</t>
   </si>
   <si>
     <t>7877</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7877/requer._no_120_2022-ver._enrique_douglas_-_iniciativa_de_projeto_de_lei_-_programa_auxilio_universidade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7877/requer._no_120_2022-ver._enrique_douglas_-_iniciativa_de_projeto_de_lei_-_programa_auxilio_universidade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui, no âmbito do Município de Cabedelo, o Programa Auxílio Universidade, e dá outras providências"</t>
   </si>
   <si>
     <t>7878</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7878/requer._no_121_2022-ver._edvaldo_neto-_limpeza_e_desobstrucao_de_galerias_no_bairro_jardim_gama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7878/requer._no_121_2022-ver._edvaldo_neto-_limpeza_e_desobstrucao_de_galerias_no_bairro_jardim_gama.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e Defesa Civil a limpeza e desobstrução das galerias situadas no bairro do Jardim Gama objetivando a prevenção de alagamentos durante o período chuvoso que se aproxima</t>
   </si>
   <si>
     <t>7879</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7879/requer._no_122_2022-ver._edvaldo_neto-_implementacao_das_olimpiadas_do_conhecimento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7879/requer._no_122_2022-ver._edvaldo_neto-_implementacao_das_olimpiadas_do_conhecimento.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a implementação das Olimpíadas do Conhecimento no Município de Cabedelo</t>
   </si>
   <si>
     <t>7880</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7880/requer._no_123_2022-ver._andre_coutinho-sessao_especial_para_palestra_sobre_cultura_oceanica_e_votos_de_aplausos_ao_capitao_sr._erijansen_de_souza_maciel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7880/requer._no_123_2022-ver._andre_coutinho-sessao_especial_para_palestra_sobre_cultura_oceanica_e_votos_de_aplausos_ao_capitao_sr._erijansen_de_souza_maciel.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade híbrida, no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência, para apresentação de Palestra sobre a Cultura Oceânica, e que seja consignado na Ata dos trabalhos moção com Votos de Aplausos ao Capitão de Fragatas Sr. Erijansen de Souza Maciel, que atua como Capitão dos Portos da Paraíba</t>
   </si>
   <si>
     <t>7881</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7881/requer._no_124_2022-ver._edson_da_otica-_reforma_e_nomeacao_do_ginasio_do_bairro_do_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7881/requer._no_124_2022-ver._edson_da_otica-_reforma_e_nomeacao_do_ginasio_do_bairro_do_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a reforna do ginásio localizado no bairro do Renascer II, bem como denominá-lo de Ginásio Josemar Idelfonso de Oliveria (Mazinho), morador falecido muito estimado por todos</t>
   </si>
   <si>
     <t>7882</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7882/requer._no_125_2022-ver._edson_da_otica-_iniciativa_de__projeto_de_lei_-centro_de_atencao_psicossocial_infantil-caps-i.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7882/requer._no_125_2022-ver._edson_da_otica-_iniciativa_de__projeto_de_lei_-centro_de_atencao_psicossocial_infantil-caps-i.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de estudar a possibilidade adotar a iniciativa do Projeto de Lei que "Cria o Centro de Atenção Psicossocial Infantil - CAPS-I e dá outras providências"</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7883/requer._no_126_2022-ver._junior_paulo-_estudo_referente_a_poluicao_ambientel_nas_margens_do_rio_paraiba_-_bairros_jardim_manguinhos_jardim_brasilia_e_camalau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7883/requer._no_126_2022-ver._junior_paulo-_estudo_referente_a_poluicao_ambientel_nas_margens_do_rio_paraiba_-_bairros_jardim_manguinhos_jardim_brasilia_e_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura, em caráter de urgência, a viabilidade de um estudo referente a situação da poluição ambientel nas margens do Rio Paraíba, em específico nas proximidades dos bairros Jardim Manguinhos, Jardim Brasília e Camalaú</t>
   </si>
   <si>
     <t>7884</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7884/requer._no_127_2022-ver._janderson_brito-_espetaculo_de_interpretacao_da_paixao_de_cristo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7884/requer._no_127_2022-ver._janderson_brito-_espetaculo_de_interpretacao_da_paixao_de_cristo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o incentivo financeiro para a realização do espetáculo da interpretação da Paixão de Cristo, cuja apresentação está agendada para os dias 15 a 17 de abril de 2022, e que, pela Lei 1.612/13, é Patrimônio Cultural e Imaterial do Município de Cabedelo</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7885/requer._no_128_2022-ver._janderson_brito-_instalacao_de_cameras_na_rua_vitorino_cardoso_-_bairro_ponta_de_campina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7885/requer._no_128_2022-ver._janderson_brito-_instalacao_de_cameras_na_rua_vitorino_cardoso_-_bairro_ponta_de_campina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaira de Segurança Pública do Município a instalação de câmeras de vídeomonitoramento no bairro de Ponta de Campina</t>
   </si>
   <si>
     <t>7893</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7893/requer._no_129_2022-ver._wagner_do_solanense-_lampadas_led_na_quadra_stephanie_palhano_-_rua_porto_paranagua.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7893/requer._no_129_2022-ver._wagner_do_solanense-_lampadas_led_na_quadra_stephanie_palhano_-_rua_porto_paranagua.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de trocar por lâmpadas de led a iluminação da Quadra Poliesportiva Stephanie Palhano, na Rua Porto Paranaguá (Loteamento Stephanie Palhano), no Recanto do Poço</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7911/requer._no_130_2022-ver._reinaldo_lima_-_inclusao_no_programa_pavimenta_cabedelo_da_rua_sao_pedro_-_jacare_oceania_vi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7911/requer._no_130_2022-ver._reinaldo_lima_-_inclusao_no_programa_pavimenta_cabedelo_da_rua_sao_pedro_-_jacare_oceania_vi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo (Pavimenta V), da Rua São Pedro, Jacaré Oceania VI</t>
   </si>
   <si>
     <t>7894</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7894/requer._no_131_2022-ver._junior_paulo-_estudo_referente_ao_predio_abandonado_onde_funcionava_a_escola_altimar_de_alencar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7894/requer._no_131_2022-ver._junior_paulo-_estudo_referente_ao_predio_abandonado_onde_funcionava_a_escola_altimar_de_alencar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação viabilizar em caráter de urgência um estudo referente ao prédio abandonado na qual funcionava a Escola Altimar de Alencar Pimentel, situada na Rua Projetada S/N, no Loteamento Oceania VI, e após a reforma e adequação o prédio possa retornar sua funcionalidade normal, ajudando o deslocamento de inúmeros alunos que o frequentam</t>
   </si>
   <si>
     <t>7895</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7895/requer._no_132_2022-ver._edvaldo_neto-_revisao_do_sistema_de_iluminacao_publica_na_rua_joao_luiz_batista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7895/requer._no_132_2022-ver._edvaldo_neto-_revisao_do_sistema_de_iluminacao_publica_na_rua_joao_luiz_batista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de revidar o sistema de iluminação pública na Rua João Luiz Batista, em Camalaú</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7896/requer._no_133_2022-ver._jose_pereira-_instalacao_de_aparelhos_de_ginastica_na_praca_getulio_vargas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7896/requer._no_133_2022-ver._jose_pereira-_instalacao_de_aparelhos_de_ginastica_na_praca_getulio_vargas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municpal realizar a instalação de aparelhos de ginástica na Praça Getúlio Vargas, no Centro de Cabedelo</t>
   </si>
   <si>
     <t>7897</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7897/requer._no_134_2022-ver._jose_pereira-_projeto_formando_um_campeao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7897/requer._no_134_2022-ver._jose_pereira-_projeto_formando_um_campeao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a implantação e desenvolvimento do "Projeto Formando um Campeão", instrumento de formação integral dos cidadãos cabedelenses, especialmente crianças e jovens</t>
   </si>
   <si>
     <t>7898</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7898/requer._no_135_2022-ver._edvaldo_neto-_implementacao_do_programa_de_qualificacao_das_acoes_de_vigilancia_sanitaria_em_saude_aos_agentes_comunitarios_de_endemias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7898/requer._no_135_2022-ver._edvaldo_neto-_implementacao_do_programa_de_qualificacao_das_acoes_de_vigilancia_sanitaria_em_saude_aos_agentes_comunitarios_de_endemias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de implementar o Programa de Qualificação das Ações de Vigilância Sanitária em Saúde - PQA-VS aos Agentes Comunitários de Endemias deste Município</t>
   </si>
   <si>
     <t>7899</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7899/requer._no_136_2022-ver._moises_do_meninas_bar-_poda_das_arvovres_nos_arredores_da_avenida_cassiano_da_cunha_nobrega_-_ponta_de_matos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7899/requer._no_136_2022-ver._moises_do_meninas_bar-_poda_das_arvovres_nos_arredores_da_avenida_cassiano_da_cunha_nobrega_-_ponta_de_matos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura a poda das árvores constantes nos arredores da Avenida Cassiano da Cunha Nóbrega, em Ponta de Matos</t>
   </si>
   <si>
     <t>7900</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7900/requer._no_137_2022-_ver._moises_do_meninas_bar-_limpeza_varricao_capinacao_pintura_de_meio_fio_bancos_nos_arredores_da_avenida_cassiano_da_cunha_nobrega.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7900/requer._no_137_2022-_ver._moises_do_meninas_bar-_limpeza_varricao_capinacao_pintura_de_meio_fio_bancos_nos_arredores_da_avenida_cassiano_da_cunha_nobrega.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a limpeza, varrição, capinação, pintura de meio fio e bancos nos arredores da Avenida Cassiano da Cunha Nóbrega, em Ponta de Matos</t>
   </si>
   <si>
     <t>7901</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7901/requer._no_138_2022-ver._marcio_silva-_estudo_sobre_a_possibilidade_de_colocar_tendas_no_projeto_remexer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7901/requer._no_138_2022-ver._marcio_silva-_estudo_sobre_a_possibilidade_de_colocar_tendas_no_projeto_remexer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Políticas Públicas para as Mulheres providências no sentido de estudar a possibilidade de colocar tendas no "Projeto Remexer" em todo bairro da cidade que tem o projeto, em razão de estar próximo do período do inverno</t>
   </si>
   <si>
     <t>7902</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7902/requer._no_139_2022-ver._andre_coutinho-_construcao_de_campo_de_futebol_na_comunidade_salinas_do_ribamar_lote_30-e.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7902/requer._no_139_2022-ver._andre_coutinho-_construcao_de_campo_de_futebol_na_comunidade_salinas_do_ribamar_lote_30-e.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Seinfra e Secretarias de Meio Ambiente, Pesca e Aquicultura e de Esportes providências no sentido de construir um campo de futebol, área de lazer e praça pública em terreno localizado na Comunidade Salinas do Ribamar, Lote 30-E</t>
   </si>
   <si>
     <t>7903</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7903/requer._no_140_2022-ver._janderson_brito-_informacao_sobre_o_nome_das_ruas_contempladas_pelo_programa_pavimenta_cabedelo_1_2_e_3.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7903/requer._no_140_2022-ver._janderson_brito-_informacao_sobre_o_nome_das_ruas_contempladas_pelo_programa_pavimenta_cabedelo_1_2_e_3.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura informar a essa Casa Legislativa o nome das Ruas contempladas pelo Programa Pavimenta Cabedelo 1, 2 e 3 que ainda estão pendentes de conclusão ou que ainda não iniciaram suas obras</t>
   </si>
   <si>
     <t>7904</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7904/requer._no_141_2022-ver._janderson_brito-_incentivo_financeiro_para_realizacao_de_quadrilhas_juninas_e_grupos_de_danca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7904/requer._no_141_2022-ver._janderson_brito-_incentivo_financeiro_para_realizacao_de_quadrilhas_juninas_e_grupos_de_danca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura o incentivo financeiro deste Município para a realização das quadrilhas juninas e grupos de dança, de suma importância a valorização da cultura nordestina</t>
   </si>
   <si>
     <t>7905</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7905/requer._no_142_2022-ver._junior_paulo-_solicitacao_de_informacoes_referentes_ao_sr._luiz_antonio_brito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7905/requer._no_142_2022-ver._junior_paulo-_solicitacao_de_informacoes_referentes_ao_sr._luiz_antonio_brito.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde, com base na Lei nº 12.527/2011, cópia do contrato, licitação ou portaria de nomeação que envolva o nome do Sr. Luiz Antônio Brito; organograma que que se enquadra cargo ou função do Sr. Luiz Antônio Brito; valores recebidos pelo Sr. Luiz Antônio Brito, enquanto foi funcionário da repartição pública de Cabedelo, ou empresas em que tenham o referido como responsável legal.</t>
   </si>
   <si>
     <t>7906</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7906/requer._no_143_2022-ver._enrique_douglas-_aulao_preparatorio_para_enem_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7906/requer._no_143_2022-ver._enrique_douglas-_aulao_preparatorio_para_enem_2022.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente que sejam ofertados aos estudantes cabedelenses Aulões Preparatórios para o ENEM 2022</t>
   </si>
   <si>
     <t>7907</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Divino Felizardo, Edvaldo Neto, Enrique Douglas, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7907/requer._no_144_2022-ver._marcio_silva_e_outros_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7907/requer._no_144_2022-ver._marcio_silva_e_outros_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 12/04/2022, da seguinte propositura: "Projeto de Resolução nº 003/2022 - Do Presidente da Câmara Municipal - Altera a Resolução nº 158/2006 (Regimento Interno da Câmara Municipal de Cabedelo-PB), e dá outras providências</t>
   </si>
   <si>
     <t>7912</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7912/requer._no_145_2022-ver._wagner_do_solanense-_pavimentacao_da_rua_cleberto_da_silva_fonseca_bairro_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7912/requer._no_145_2022-ver._wagner_do_solanense-_pavimentacao_da_rua_cleberto_da_silva_fonseca_bairro_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para a pavimentação da Rua Cleberto da Silva Fonseca, no bairro Jardim Camboinha</t>
   </si>
   <si>
     <t>7913</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7913/requer._no_146_2022-ver._ivanio_da_miramar-instalacao_de_placa_no_beco_localizado_na_rua_desembargador_onaldo_nobrega_montenegro_bairro_santa_catarina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7913/requer._no_146_2022-ver._ivanio_da_miramar-instalacao_de_placa_no_beco_localizado_na_rua_desembargador_onaldo_nobrega_montenegro_bairro_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente denominar de Rua José Rodrigues de Souza, bem como providenciar a instalação de uma placa, no beco localizado na Rua Desembargador Onaldo Nóbrega Montenegro, bairro de Santa Catarina, ao lado do Restaurante Ondas Praia Bar</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Votos de Profundo Pesar pelo falecimento do Sr. Eutímio Pinto Ramalho (Ramalho Pinto)</t>
   </si>
   <si>
     <t>7915</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7915/requer._no_148_2022-ver._janderson_brito-_votos_de_aplausos-_gtaab_-_grupo_de_teatro_amador_alfredo_barbosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7915/requer._no_148_2022-ver._janderson_brito-_votos_de_aplausos-_gtaab_-_grupo_de_teatro_amador_alfredo_barbosa.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Grupo GTAAB - Grupo de Teatro Amador Alfredo Barbosa, extensivo a todos que fizeram parte do elenco do espetáculo da "Paixão de Cristo" na Fortaleza de Santa Catarina</t>
   </si>
   <si>
     <t>7916</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7916/requer._no_149_2022-ver._edvaldo_neto-_estudo_sobre_a_viabilidade_de_homenagear_o_jogador_de_futebol_aluisio_francisco_da_luz_-_indio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7916/requer._no_149_2022-ver._edvaldo_neto-_estudo_sobre_a_viabilidade_de_homenagear_o_jogador_de_futebol_aluisio_francisco_da_luz_-_indio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte, Juventude e Lazer providências no sentido de estudar a viabilidade de homenagear o jogador de futebol Aluísio Francisco da Luz - Índio, cabedelense nascido em 01/03/1931 e falecido em 19/04/2020, que atuou pela seleção brasileira de futebol e por times como o Clube de Regatas Flamengo, Corinthians, Espanyol, dentre outros, um dos precursores dos jogadores nordestinos a fazer história no futebol internacional</t>
   </si>
   <si>
     <t>7917</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7917/requer._no_150_2022-ver._edvaldo_neto-_votos_de_aplausos_-_fabio_henrique.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7917/requer._no_150_2022-ver._edvaldo_neto-_votos_de_aplausos_-_fabio_henrique.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Senhor Fábio Henrique, pesquisador e roteirista do Projeto de Filme Documental - "Índio o Herói de 57"</t>
   </si>
   <si>
     <t>7918</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7918/requer._no_151_2022-ver._marcio_silva-_iniciativa_do_projeto_de_lei_que_dispoe_sobre_a_proibicao_de_publicidade_referente_a_orientacao_sexual.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7918/requer._no_151_2022-ver._marcio_silva-_iniciativa_do_projeto_de_lei_que_dispoe_sobre_a_proibicao_de_publicidade_referente_a_orientacao_sexual.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria do Programa de Proteção e Defesa do Consumidor (Procon) providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a proibição de publicidade, por qualquer veículo de comunicação, que se refira a orientação sexual ou movimentos de diversidade sexual, que contem com a participação de crianças e adolescentes, ou sejam, a elas direcionadas"</t>
   </si>
   <si>
     <t>7919</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7919/requer._no_152_2022-ver._edson_da_otica-_pavimentacao_da_rua_jose_faustino_da_silva_filho_-_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7919/requer._no_152_2022-ver._edson_da_otica-_pavimentacao_da_rua_jose_faustino_da_silva_filho_-_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura promover a complementação de pavimentação da Rua José Faustino da Silva Filho, no Renascer II</t>
   </si>
   <si>
     <t>7920</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7920/requer._no_153_2022-ver._edson_da_otica-manutencao_e_desobstrucao_de_todas_as_galerias_pluviais_bairro_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7920/requer._no_153_2022-ver._edson_da_otica-manutencao_e_desobstrucao_de_todas_as_galerias_pluviais_bairro_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de manutenção e desobstrução de todas as galerias pluviais do bairro Renascer II</t>
   </si>
   <si>
     <t>7921</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7921/requer._no_154_2022-ver._alex_lucena-_solicitacao_de_maquina_patrol_para_servico_de_terraplanagem_na_rua_doze_de_dezembro_bairro_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7921/requer._no_154_2022-ver._alex_lucena-_solicitacao_de_maquina_patrol_para_servico_de_terraplanagem_na_rua_doze_de_dezembro_bairro_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Infraestrutura uma máquina patrol para serviço de terraplanagem na Rua Doze de Dezembro, em Camboinha</t>
   </si>
   <si>
     <t>7922</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7922/requer._no_155_2022-ver._alex_lucena-_ligacao_do_abastecimento_de_agua_potavel_na_comunidade_do_lixao_entre_o_loteamento_jardim_jerico_e_atlantico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7922/requer._no_155_2022-ver._alex_lucena-_ligacao_do_abastecimento_de_agua_potavel_na_comunidade_do_lixao_entre_o_loteamento_jardim_jerico_e_atlantico.pdf</t>
   </si>
   <si>
     <t>Solicitar a Companhia de Água e Esgoto da Paraíba - CAGEPA elaborar estudo e viabilidade de ligação do abastecimento de água potável na "Comunidade do Lixão", localizada entre o Loteamento Jardim Jericó e Jardim Atlântico</t>
   </si>
   <si>
     <t>7923</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7923/requer._no_156_2022-ver._divino_felizardo-_recuperacao_do_calcamento_da_rua_maria_nazare_jorge_senna.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7923/requer._no_156_2022-ver._divino_felizardo-_recuperacao_do_calcamento_da_rua_maria_nazare_jorge_senna.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de recuperar o calçamento da Rua Maria Nazaré Jorge Senna, bem como realizar uma limpeza nas galerias pluviais, e construir uma calçada para pedestres</t>
   </si>
   <si>
     <t>7924</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Divino Felizardo, Edvaldo Neto, José Pereira, Márcio Silva</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7924/requer._no_157_2022-ver._divino_felizardo-_mocao_com_votos_de_repudio_-_deputado_walber_virgulino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7924/requer._no_157_2022-ver._divino_felizardo-_mocao_com_votos_de_repudio_-_deputado_walber_virgulino.pdf</t>
   </si>
   <si>
     <t>Votos de Repúdio ao Sr. Deputado Estadual Walber Virgulino (PL) por suas declarações em tom de ameaça, feitas na tribuna da sessão na Assembleia Legislativa do Estado da Paraíba, no dia 12/04/2022, contra a pessoa do Prefeito Municipal de Cabedelo, Vitor Hugo Castelliano</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7946/requer._no_158_2022-_ver._divino_felizardo-_instalacao_de_passarela_ou_faixa_de_pedestre_em_frente_a_nova_agencia_da_cef.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7946/requer._no_158_2022-_ver._divino_felizardo-_instalacao_de_passarela_ou_faixa_de_pedestre_em_frente_a_nova_agencia_da_cef.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria Municipal de Mobilidade Urbana e Superintendência Regional do DNIT-PB providências no sentido de estudar a possibilidade de instalar uma passarela ou uma faixa de pedestres na BR-230, em frente a nova agência da Caixa Econômica Federal de Cabedelo</t>
   </si>
   <si>
     <t>7925</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7925/requer._no_159_2022-ver._janderson_brito-_limpeza_demarcacao_pintura_e_sinalizacao_das_ruas_joao_machado_ismael_farias_e_pedro_aleixo_de_moura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7925/requer._no_159_2022-ver._janderson_brito-_limpeza_demarcacao_pintura_e_sinalizacao_das_ruas_joao_machado_ismael_farias_e_pedro_aleixo_de_moura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a limpeza, demarcação, pintura e sinalização das Ruas João Machado, Ismael Farias e Pedro Aleixo de Moura</t>
   </si>
   <si>
     <t>7926</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7926/requer._no_160_2022-ver._ivanio_da_miramar-_reparo_de_duas_lombadas_e_sinalizacao_na_rua_conego_alfredo_barbosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7926/requer._no_160_2022-ver._ivanio_da_miramar-_reparo_de_duas_lombadas_e_sinalizacao_na_rua_conego_alfredo_barbosa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar o reparo das duas lombadas e sinalização na Rua Cônego Alfredo Barbosa</t>
   </si>
   <si>
     <t>7927</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Edvaldo Neto, André Luís Almeida Coutinho, Divino Felizardo, Edson da Ótica, Enrique Douglas, Evilásio Cavalcanti, Ivânio do Nascimento, José Pereira, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7927/requer._no_161_2022-ver._edvaldo_neto-antecipacao_eleicao_da_mesa_diretora.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7927/requer._no_161_2022-ver._edvaldo_neto-antecipacao_eleicao_da_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Antecipação da eleição da Mesa Diretora da Câmara Municipal de Cabedelo (PB) do biênio 2023/2024, para realização logo após o encerramento da presente Sessão Ordinária de19/04/2022, em Sessão Extraordinária, cuja Ordem do Dia será destinada exclusivamente para este fim</t>
   </si>
   <si>
     <t>7972</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do programa para pavimentação asfáltica, da Avenida Milton Macedo da Cruz, no Jacaré Oceania VI</t>
   </si>
   <si>
     <t>7947</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7947/requer._no_163_2022-ver._edson_da_otica-_troca_de_lampadas_analogicas_por_lampadas_de_led_na_avenida_cavalo_marinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7947/requer._no_163_2022-ver._edson_da_otica-_troca_de_lampadas_analogicas_por_lampadas_de_led_na_avenida_cavalo_marinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura promover a troca de lâmpadas analógicas por lâmpadas de led na Av. Cavalo Marinho, no Portal do Poço</t>
   </si>
   <si>
     <t>7948</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7948/requer._no_164_2022-ver._edson_da_otica-_implantacao_de_projeto_de_lei_sobre_a_atividade_de_optometria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7948/requer._no_164_2022-ver._edson_da_otica-_implantacao_de_projeto_de_lei_sobre_a_atividade_de_optometria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui, no âmbito do Município de Cabedelo, a atividade do profissional de optometria, e dá outras providências"</t>
   </si>
   <si>
     <t>7990</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7990/requer._no_165_2022-_documento_inexistente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7990/requer._no_165_2022-_documento_inexistente.pdf</t>
   </si>
   <si>
     <t>7973</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7973/requer._no_166_2022-ver._reinaldo_lima-_inclusao_no_calendario_do_programa_pavimentacao_asfaltica_da_rua_jose_faustino_da_silva_filho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7973/requer._no_166_2022-ver._reinaldo_lima-_inclusao_no_calendario_do_programa_pavimentacao_asfaltica_da_rua_jose_faustino_da_silva_filho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do programa para pavimentação asfáltica, da Rua José Faustino da Silva Filho, no Renascer II</t>
   </si>
   <si>
     <t>7949</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7949/requer._no_167_2022-ver._wagner_do_solanense-_instalacao_de_tres_lombadas_nas_ruas_nova_paisagem_e_deywiane_vicente_cabral_bairro_de_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7949/requer._no_167_2022-ver._wagner_do_solanense-_instalacao_de_tres_lombadas_nas_ruas_nova_paisagem_e_deywiane_vicente_cabral_bairro_de_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de instalar três lombadas em cada uma das Ruas Nova Paisagem e Deywiane Vicente Cabral, no bairro do Jacaré</t>
   </si>
   <si>
     <t>7950</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7950/requer._no_168_2022-ver._alex_lucena-__religacao_da_iluminacao_publica_na_rua_santa_rita_de_cassia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7950/requer._no_168_2022-ver._alex_lucena-__religacao_da_iluminacao_publica_na_rua_santa_rita_de_cassia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura providências no sentido de efetuar trabalho de religação da iluminação pública na Rua Santa Rita de Cássia, em frente a nova estação ferroviária do bairro de Camboinha</t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7951/requer._no_169_2022-ver._alex_lucena-_ronda_ostensivas_no_turno_da_noite_por_meio_da_guarda_na_rua_ernani_siqueira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7951/requer._no_169_2022-ver._alex_lucena-_ronda_ostensivas_no_turno_da_noite_por_meio_da_guarda_na_rua_ernani_siqueira.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Segurança de Cabedelo efetuar rondas ostensivas no turno da noite, por meio da Guarda Municipal Metropolitana, na Rua Ernani Siqueira, com início na BR-230 e término no bairro de Jardim Manguinhos</t>
   </si>
   <si>
     <t>7952</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7952/requer._no_170_2022-ver._jose_pereira-__instalacao_de_redutores_ou_controladores_de_velocidade_quebra-molas_e_pardais_na_rua_senador_rui_carneiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7952/requer._no_170_2022-ver._jose_pereira-__instalacao_de_redutores_ou_controladores_de_velocidade_quebra-molas_e_pardais_na_rua_senador_rui_carneiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de redutores e/ou controladores de velocidade ("quebra-molas" e "pardais") na Rua Senador Rui Carneiro, no bairro Recanto do Poço</t>
   </si>
   <si>
     <t>7953</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7953/requer._no_171_2022-ver._janderson_brito-_projeto_conecta_cabedelo_a_todas_as_pracas_com_liberacao_de_acesso_gratuito_via_wi-fi_a_toda_populacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7953/requer._no_171_2022-ver._janderson_brito-_projeto_conecta_cabedelo_a_todas_as_pracas_com_liberacao_de_acesso_gratuito_via_wi-fi_a_toda_populacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estender o Projeto Conecta Cabedelo a todas as praças, liberando acesso gratuito via wi-fi a toda população do Município</t>
   </si>
   <si>
     <t>7954</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7954/requer._no_172_2022-ver._janderson_brito-_implantacao_de_espacos_pets_em_todas_as_pracas_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7954/requer._no_172_2022-ver._janderson_brito-_implantacao_de_espacos_pets_em_todas_as_pracas_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de implantar espaços pets em todas as praças do Município</t>
   </si>
   <si>
     <t>7955</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7955/requer._no_173_2022-ver._edvaldo_neto-_reparos_na_rua_sao_jose_bairro_ponta_de_matos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7955/requer._no_173_2022-ver._edvaldo_neto-_reparos_na_rua_sao_jose_bairro_ponta_de_matos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de realizar reparos na Rua São José, em Ponta de Matos</t>
   </si>
   <si>
     <t>7956</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7956/requer._no_174_2022-ver._moises_do_meninas_bar-_limpeza_varricao_coleta_de_entulhos_e__pintura_de_meio_fio_na_rua_maria_de_nazare_ponta_de_matos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7956/requer._no_174_2022-ver._moises_do_meninas_bar-_limpeza_varricao_coleta_de_entulhos_e__pintura_de_meio_fio_na_rua_maria_de_nazare_ponta_de_matos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal determinar a limpeza, varrição, coleta de entulhos e pintura do meio fio na Rua Maria de Nazaré, em Ponta de Matos</t>
   </si>
   <si>
     <t>7957</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7957/requer._no_175_2022-ver._moises_do_meninas_bar-_criacao_de_bases_comunitarias_da_guarda_metropolitana_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7957/requer._no_175_2022-ver._moises_do_meninas_bar-_criacao_de_bases_comunitarias_da_guarda_metropolitana_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança estudar a possibilidade de criação de bases comunitárias da Guarda Metropolitana de Cabedelo, com viaturas, rádio de comunicação, agentes de plantão e patrulhamento ostensivo nos bairros com maior índice de criminalidade, com funcionamento 24h</t>
   </si>
   <si>
     <t>7958</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7958/requer._no_176_2022-ver._marcio_silva-_iluminacao_publica_na_rua_rio_paraiba_bairro_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7958/requer._no_176_2022-ver._marcio_silva-_iluminacao_publica_na_rua_rio_paraiba_bairro_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de realizar iluminação pública na Rua Rio Paraíba, em Jardim Camboinha</t>
   </si>
   <si>
     <t>7974</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7974/requer._no_177_2022-ver._ivanio_da_miramar-_revitalizacao_na_praca_da_palmeira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7974/requer._no_177_2022-ver._ivanio_da_miramar-_revitalizacao_na_praca_da_palmeira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a revitalização na "Praça da Palmeira", localizada na Rua Siqueira Campos, Centro, em frente a Escola Municipal Rosa Figueiredo</t>
   </si>
   <si>
     <t>7959</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7959/requer._no_178_2022-ver._andre_coutinho-_denominacao_de_espaco_publico_geraldo_smith_na_area_da_rua_santa_cavalcante_bairro_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7959/requer._no_178_2022-ver._andre_coutinho-_denominacao_de_espaco_publico_geraldo_smith_na_area_da_rua_santa_cavalcante_bairro_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA providências no sentido de denominar Espaço Público Geraldo Smith a área na Rua Santa Cavalcante, no bairro do Poço, que está sendo revitalizada pela Prefeitura</t>
   </si>
   <si>
     <t>7960</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7960/requer._no_179_2022-ver._andre_coutinho-_criacao_do_centro_de_referencia_para_doencas_raras.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7960/requer._no_179_2022-ver._andre_coutinho-_criacao_do_centro_de_referencia_para_doencas_raras.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Saúde e Infraestrutura providências no sentido de estudar a possibilidade de criação do Centro de Referência para Doenças Raras na cidade de Cabedelo/PB</t>
   </si>
   <si>
     <t>7969</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Divino Felizardo, Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7969/requer._no_180_2022-ver._marcio_silva_e_outros_-_urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7969/requer._no_180_2022-ver._marcio_silva_e_outros_-_urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 03/05/2022, da seguinte propositura: "Projeto de Lei nº 029/2022 - Do Prefeito Municipal - Autoriza Abertura de Crédito Especial ao Orçamento de 2022, para atender as despesas com a Secretaria Municipal de Ação Governamental e a Secretaria Municipal de Ciência, Tecnologia e Inovação, e dá outras providências</t>
   </si>
   <si>
     <t>8000</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8000/requer._no_181_2022-ver._reinaldo_lima-_melhorias_para_o_campo_de_futebol_do_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8000/requer._no_181_2022-ver._reinaldo_lima-_melhorias_para_o_campo_de_futebol_do_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura melhorias para o Campo de Futebol do Renascer, com colocação de gramado, muro, instalação de telas de alambrados e construção de vestiários</t>
   </si>
   <si>
     <t>7975</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7975/requer._no_182_2022-ver._alex_lucena-_conclusao_da_pavimentacao_na_rua_ivo_souto_maior_em_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7975/requer._no_182_2022-ver._alex_lucena-_conclusao_da_pavimentacao_na_rua_ivo_souto_maior_em_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a conclusão da pavimentação da Rua Ivo Souto Maior, em Jardim Camboinha</t>
   </si>
   <si>
     <t>7976</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7976/requer._no_183_2022-ver._alex_lucena-sessao_especial_-_semob_e_empresa_de_onibus.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7976/requer._no_183_2022-ver._alex_lucena-sessao_especial_-_semob_e_empresa_de_onibus.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, junto a SEMOB e a empresa de ônibus intermunicipal Reunidas, sobre a normalização dos horários do transporte público intermunicipal da cidade</t>
   </si>
   <si>
     <t>7977</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7977/requer._no_184_2022-ver._moises_do_meninas_bar-_poda_das_arvores_na_rua_vereador_benedito_ribeiro_de_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7977/requer._no_184_2022-ver._moises_do_meninas_bar-_poda_das_arvores_na_rua_vereador_benedito_ribeiro_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura a poda das árvores constates nos arredores da Rua Vereador Benedito Ribeiro de Araújo, em Formosa</t>
   </si>
   <si>
     <t>7978</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7978/requer._no_185_2022-ver._moises_do_meninas_bar-_instalacao_de_um_controlador_de_velocidade_-_quebra_mola_na_rua_coronel_jose_teles.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7978/requer._no_185_2022-ver._moises_do_meninas_bar-_instalacao_de_um_controlador_de_velocidade_-_quebra_mola_na_rua_coronel_jose_teles.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana a instalação de um controlador de velocidade - quebra mola, na Rua Coronel José Teles, Santa Catarina</t>
   </si>
   <si>
     <t>7979</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7979/requer._no_186_2022-ver._ivanio_da_miramar-_campanha_de_vacinacao_contra_a_hepatite_em_criancas_menores_de_16_anos_e_grupos_de_risco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7979/requer._no_186_2022-ver._ivanio_da_miramar-_campanha_de_vacinacao_contra_a_hepatite_em_criancas_menores_de_16_anos_e_grupos_de_risco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar uma campanha de vacinação contra a hepatite em crianças menores de 16 anos e grupos de risco</t>
   </si>
   <si>
     <t>7980</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7980/requer._no_187_2022-ver._edvaldo_neto-_capinacao_varricao_e_limpeza_no_bairro_jardim_brasilia_em_especial_rua_joao_castor_de_sena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7980/requer._no_187_2022-ver._edvaldo_neto-_capinacao_varricao_e_limpeza_no_bairro_jardim_brasilia_em_especial_rua_joao_castor_de_sena.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências para execução de serviços de capinação, varrição e limpeza no bairro Jardim Brasília, em especial na Rua João Castor de Sena</t>
   </si>
   <si>
     <t>7981</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7981/requer._no_188_2022-ver._edvaldo_neto-_capinacao_varricao_e_limpeza_no_bairro_monte_castelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7981/requer._no_188_2022-ver._edvaldo_neto-_capinacao_varricao_e_limpeza_no_bairro_monte_castelo.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências para execução de serviços de capinação, varrição e limpeza no bairro Monte Castelo</t>
   </si>
   <si>
     <t>7982</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7982/requer._no_189_2022-ver._janderson_brito-_construcao_de_espaco_ou_centro_de_convivencia_destinado_aos_idosos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7982/requer._no_189_2022-ver._janderson_brito-_construcao_de_espaco_ou_centro_de_convivencia_destinado_aos_idosos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de um Espaço ou Centro de Convivência destinado aos idosos do Município</t>
   </si>
   <si>
     <t>7983</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7983/requer._no_190_2022-ver._janderson_brito-_solicitacao_de_informacoes_ao_prefeito_sobre_medidas_adotadas_para_combater_o_aedes_aegypti.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7983/requer._no_190_2022-ver._janderson_brito-_solicitacao_de_informacoes_ao_prefeito_sobre_medidas_adotadas_para_combater_o_aedes_aegypti.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal informar a esta Casa Legislativa as medidas tomadas a fim de combater a alta incidência do mosquito Aedes Aegypti, transmissor da dengue</t>
   </si>
   <si>
     <t>7984</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7984/requer._no_191_2022-ver._jose_pereira-_realizacao_de_estudo_para_levantamento_de_pessoas_nao-alfabetizadas_e_inclusao_em_cadastro_para_acoes_sociais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7984/requer._no_191_2022-ver._jose_pereira-_realizacao_de_estudo_para_levantamento_de_pessoas_nao-alfabetizadas_e_inclusao_em_cadastro_para_acoes_sociais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal um estudo para levantamento das pessoas não-alfabetizadas em todo município e um consequente cadastro das mesmas para criação de possíveis ações sociais de alfabetização e/ou engajamento em algum programa educacional da cidade</t>
   </si>
   <si>
     <t>7985</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7985/requer._no_192_2022-ver._jose_pereira-_limpeza_e_reorganizacao_das_pedras_da_praia_ponta_de_matos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7985/requer._no_192_2022-ver._jose_pereira-_limpeza_e_reorganizacao_das_pedras_da_praia_ponta_de_matos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a limpeza e reorganização das pedras da Praia de Ponta de Matos, em virtude do espalhamento das pedras dos gabiões existentes em sua extensão</t>
   </si>
   <si>
     <t>7986</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7986/requer._no_193_2022-ver._marcio_silva-_estudo_com_topografo_nas_ruas_do_bairro_amazonia_park.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7986/requer._no_193_2022-ver._marcio_silva-_estudo_com_topografo_nas_ruas_do_bairro_amazonia_park.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de realizar estudo juntamente com topógrafo nas ruas do bairro Amazônia Park para coibir o alagamento nas ruas</t>
   </si>
   <si>
     <t>7987</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7987/requer._no_194_2022-ver._marcio_silva-_projeto_de_lei_-_politicas_de_combate_a_pedofilia_e_violencia_contra_criancas_e_adolescentes_-_semana_de_combate_a_pedofila.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7987/requer._no_194_2022-ver._marcio_silva-_projeto_de_lei_-_politicas_de_combate_a_pedofilia_e_violencia_contra_criancas_e_adolescentes_-_semana_de_combate_a_pedofila.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de lei que "Dispõe sobre políticas públicas de combate à pedofilia, a violência doméstica e familiar contra crianças e adolescentes e institui a Semana de Combate à Pedofilia no âmbito do município de Cabedelo, e dá outras providências"</t>
   </si>
   <si>
     <t>7988</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Divino Felizardo, Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7988/requer._no_195_2022-ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7988/requer._no_195_2022-ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 10/05/2022, da seguinte propositura: "Projeto de Lei nº 031/2022 - Do Prefeito Municipal - Institui no âmbito da Saúde Municipal de Cabedelo o Programa de Qualificação das Ações de Vigilância em Saúde (PQS-VS), e dá outras providências</t>
   </si>
   <si>
     <t>8001</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8001/requer._no_196_2022-ver._andre_coutinho-_convenio_com_a_uniesp_visando_a_criacao_de_escritorio_para_consultoria_na_regularizacao_de_moradias_residenciais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8001/requer._no_196_2022-ver._andre_coutinho-_convenio_com_a_uniesp_visando_a_criacao_de_escritorio_para_consultoria_na_regularizacao_de_moradias_residenciais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria do Controle do Uso e Ocupação do Solo providências no sentido de confeccionar um convênio com a UNIESP, visando a criação de um estritório modelo para consultoria e melhorias na regularização de moradias residenciais junto ao Consellho representativo de Arquitetura</t>
   </si>
   <si>
     <t>8002</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8002/requer._no_197_2022-ver._janderson_brito-_revitalizacao_da_praca_situada_na_rua_francisco_serafim_santa_catarina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8002/requer._no_197_2022-ver._janderson_brito-_revitalizacao_da_praca_situada_na_rua_francisco_serafim_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a revitalização da praça situada na Rua Francisco Serafim. no bairro de Santa Catarina, com limpeza, recuperação de calçadas, bancos, instalação de lixeiras e novos pontos de iluminação</t>
   </si>
   <si>
     <t>8003</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8003/requer._no_198_2022-ver._jose_pereira-_inscricao_da_rua_deolina_gomes_no_programa_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8003/requer._no_198_2022-ver._jose_pereira-_inscricao_da_rua_deolina_gomes_no_programa_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inscrição e contemplação, no Programa Pavimenta Cabedelo IV, da Rua Deolina Gomes, no Recanto do Poço; e, caso não seja possível, contemplá-la para o calendário do Pavimenta Cabedelo V</t>
   </si>
   <si>
     <t>8004</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8004/requer._no_199_2022-ver._jose_pereira-_inscricao_da_rua_manoel_barbosa_de_araujo_no_programa_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8004/requer._no_199_2022-ver._jose_pereira-_inscricao_da_rua_manoel_barbosa_de_araujo_no_programa_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inscrição e contemplação, no Programa Pavimenta Cabedelo IV, da Rua Manoel Barbosa de Araújo, no Amazônia Park; e, caso não seja possível, contemplá-la para o calendário do Pavimenta Cabedelo V</t>
   </si>
   <si>
     <t>8005</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8005/requer._no_200_2022-ver._andre_coutinho-_iniciativa_de_projeto_de_lei_visando_a_criacao_de_observatorio_da_violencia_contra_mulher.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8005/requer._no_200_2022-ver._andre_coutinho-_iniciativa_de_projeto_de_lei_visando_a_criacao_de_observatorio_da_violencia_contra_mulher.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal  e Secretaria de Políticas Públicas para as Mulheres providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a criação do Observatório da Violência contra a Mulher, com a organização de banco de dados municipal em Cabedelo e divulgação periódica para nortear políticas de proteção e inclusão social de mulheres"</t>
   </si>
   <si>
     <t>8006</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8006/requer._no_201_2022-ver._moises_do_meninas_bar-_estudo_para_implantacao_de_um_hemonucleo_em_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8006/requer._no_201_2022-ver._moises_do_meninas_bar-_estudo_para_implantacao_de_um_hemonucleo_em_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municpal e ao Chefe do Poder Executivo Estadual a realização de um estudo de viabilidade para implantação de um Hemonúcleo na cidade de Cabedelo/PB</t>
   </si>
   <si>
     <t>8007</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8007/requer._no_202_2022-ver._wagner_do_solanense-_estudo_para_construcao_de_praca_na_comunidade_jardim_jerico_-_rua_santa_rita_de_cassia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8007/requer._no_202_2022-ver._wagner_do_solanense-_estudo_para_construcao_de_praca_na_comunidade_jardim_jerico_-_rua_santa_rita_de_cassia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal um estudo para construção de uma praça pública na Comunidade Jardim Jericó, na Rua Santa Rita de Cássia, no bairro de Jardim Camboinha</t>
   </si>
   <si>
     <t>8008</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8008/requer._no_203_2022-ver._wagner_do_solanense-_pavimentacao_e_drenagem_da_rua_nova_esperanca_bairro_do_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8008/requer._no_203_2022-ver._wagner_do_solanense-_pavimentacao_e_drenagem_da_rua_nova_esperanca_bairro_do_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de realizar pavimentação e drenagem na Rua Nova Esperança, no Oceania VI, bairro do Jacaré</t>
   </si>
   <si>
     <t>8009</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8009/requer._no_204_2022-ver._ivanio_da_miramar-_instalacao_de_bueiros_inteligentes_nos_bairros_de_ponta_de_matos_e_santa_catarina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8009/requer._no_204_2022-ver._ivanio_da_miramar-_instalacao_de_bueiros_inteligentes_nos_bairros_de_ponta_de_matos_e_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a instalação de bueiros inteligentes em todo o bairro de Ponta de Matos e Santa Catarina, começando pela Rua Castelo Branco</t>
   </si>
   <si>
     <t>8010</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8010/requer._no_205_2022-ver._alex_lucena-__drenagem_ao_lado_da_rua_antonia_fernandes_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8010/requer._no_205_2022-ver._alex_lucena-__drenagem_ao_lado_da_rua_antonia_fernandes_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de efetuar drenagem para águas pluviais no córrego existente ao lado da Rua Antônia Fernandes Oliveira, com início no cruzamento da Rua Karina Zagel Mendonça; bem como conclusão de calçamento e serviço de desobstrução das manilhas de águas pluviais existentes no final da Rua Antônia Fernandes Oliveira</t>
   </si>
   <si>
     <t>8011</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8011/requer._no_206_2022-ver._herlon_cabral-_manutencao_reforma_e_melhoramento_do_espaco_de_lazer_do_idoso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8011/requer._no_206_2022-ver._herlon_cabral-_manutencao_reforma_e_melhoramento_do_espaco_de_lazer_do_idoso.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a manutenção, reforma e melhoramento do "Espaço de Lazer do Idoso", situado vizinho ao prédio da Procuradoria e da Receita e que faz margem com a BR-230</t>
   </si>
   <si>
     <t>8012</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8012/requer._no_207_2022-ver._herlon_cabral-_mocao_de_votos_de_aplausos_ao_senhor_johnson_jacques.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8012/requer._no_207_2022-ver._herlon_cabral-_mocao_de_votos_de_aplausos_ao_senhor_johnson_jacques.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. Johnson Jacques, atleta profissional de surf, atualmente na modalidade longboarder, por mais uma vitória em sua carreira, trazendo consigo mais um destaque para Cabedelo; além de o mesmo promover projetos sociais como o "Menino vem surfar", fundado em 2015, campeonados de surf gratuitos e festas de Natal para as comunidades carentes da cidade</t>
   </si>
   <si>
     <t>8013</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8013/requer._no_208_2022-ver._enrique_douglas-_implementacao_do_conceito_neuroevolutivo_bobath_e_do_protocolo_pediasuit_bem_como_cursos_de_capacitacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8013/requer._no_208_2022-ver._enrique_douglas-_implementacao_do_conceito_neuroevolutivo_bobath_e_do_protocolo_pediasuit_bem_como_cursos_de_capacitacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde estudar a possibilidade de providenciar a implementação do conceito Neuroevolutivo Bobath e do protocolo PediaSuit, como também providenciar cursos de capacitação das equipes multidisciplinares de saúde nessas competências, proporcionando melhor atendimento e tratamento às crianças que possuem impedimentos de longo prazo de natureza física, mental, intelectual ou sensorial</t>
   </si>
   <si>
     <t>8014</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8014/requer._no_209_2022-ver._enrique_douglas-_providencias_para_melhorar_a_iluminacao_publica_na_av._cassiano_da_cunha_nobrega.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8014/requer._no_209_2022-ver._enrique_douglas-_providencias_para_melhorar_a_iluminacao_publica_na_av._cassiano_da_cunha_nobrega.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Infraestrutura providências no sentido de melhorar a iluminação pública na Avenida Cassiano da Cunha Nóbrega, no bairro de Santa Catarina</t>
   </si>
   <si>
     <t>8015</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8015/requer._no_210_2022-ver._marcio_silva-_estudo_junto_com_topografo_na_av._mar_mediterraneo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8015/requer._no_210_2022-ver._marcio_silva-_estudo_junto_com_topografo_na_av._mar_mediterraneo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de realizar estudo junto com topógrafo na Avenida Mar Mediterrâneo, em Intermares, para coibir o alagamento na rua em épocas de chuva</t>
   </si>
   <si>
     <t>8016</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8016/requer._no_211_2022-ver._marcio_silva-_estudo_para_verificar_a_possibilidade_de_chamamento_de_candidatos_nao_convocados.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8016/requer._no_211_2022-ver._marcio_silva-_estudo_para_verificar_a_possibilidade_de_chamamento_de_candidatos_nao_convocados.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana providências no sentido de realizar estudo para verificar a possibilidade de chamamento dos candidatos não convocados que já concluíram o curso de formação deste órgão</t>
   </si>
   <si>
     <t>8020</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8020/requer._no_212_2022-ver._jose_pereira-_construcao_de_casas_populares_nos_bairros_renascer_jacare_camboinha_e_portal_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8020/requer._no_212_2022-ver._jose_pereira-_construcao_de_casas_populares_nos_bairros_renascer_jacare_camboinha_e_portal_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de casasa populares para a população empobrecida e sem-teto nos bairros Renascer, Jacaré, Camboinha e Portal do Poço</t>
   </si>
   <si>
     <t>8021</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8021/requer._no_213_2022-ver._jose_pereira-_inscricao_no_programa_pavimenta_cabedelo_iv_da_rua_antonio_moacir_dantas_bairro_amazonia_park.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8021/requer._no_213_2022-ver._jose_pereira-_inscricao_no_programa_pavimenta_cabedelo_iv_da_rua_antonio_moacir_dantas_bairro_amazonia_park.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inscrição e comtemplação, no Programa Pavimenta Cabedelo IV, da Rua Antônio Moacir Dantas, no bairro Amazônia Park e, caso não seja possível, contemplá-la no calendário do Pavimenta Cabedelo V</t>
   </si>
   <si>
     <t>8022</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8022/requer._no_214_2022-ver._divino_felizardo-_mocao_com_votos_de_aplausos_ao_sr._antonio_marques.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8022/requer._no_214_2022-ver._divino_felizardo-_mocao_com_votos_de_aplausos_ao_sr._antonio_marques.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos para Antônio Marques, cantor e artista mirim que se apresentou no programa televisio The Voice Kids dia 22 de maio de 2022</t>
   </si>
   <si>
     <t>8023</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8023/requer._no_215_2022-ver._reinaldo_lima-_renovacao_das_placas_indicativas_dos_nomes_das_ruas_do_bairro_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8023/requer._no_215_2022-ver._reinaldo_lima-_renovacao_das_placas_indicativas_dos_nomes_das_ruas_do_bairro_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Comunicação a renovação das placas indicativas dos nomes das ruas do bairro Renascer</t>
   </si>
   <si>
     <t>8024</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8024/requer._no_216_2022-ver._reinaldo_lima-_inclusao_no_programa_pavimenta_cabedelo_da_rua_doutor_lima_filho_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8024/requer._no_216_2022-ver._reinaldo_lima-_inclusao_no_programa_pavimenta_cabedelo_da_rua_doutor_lima_filho_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo, da Rua Doutor Lima Filho, no Poço</t>
   </si>
   <si>
     <t>8025</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8025/requer._no_217_2022-ver._edvaldo_neto-_implementacao_do_nucleo_de_projetos_voltados_para_captacao_de_recursos_do_governo_federal_e_estadual.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8025/requer._no_217_2022-ver._edvaldo_neto-_implementacao_do_nucleo_de_projetos_voltados_para_captacao_de_recursos_do_governo_federal_e_estadual.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento e Finanças providências no sentido de estudar a viabilidade de implementação do Núcleo de Projetos voltados para captação de recursos oriundos do Governo Federal e Governo Estadual</t>
   </si>
   <si>
     <t>8026</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8026/requer._no_218_2022-ver._andre_coutinho-_disponibilizacao_de_mobilario_basico_nas_32_habitacoes_populares_do_bairro_recanto_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8026/requer._no_218_2022-ver._andre_coutinho-_disponibilizacao_de_mobilario_basico_nas_32_habitacoes_populares_do_bairro_recanto_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento Urbano e Habitação providências no sentido de disponibilizar mobiliário básico nas dependências das 32 habitações populares que estão sendo construídas no bairro Recanto do Poço</t>
   </si>
   <si>
     <t>8027</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8027/requer._no_219_2022-ver._moises_do_meninas_bar-_construcao_de_galeria_pluvial_e_boca_de_lobo_entre_a_av._flavio_ribeiro_coutinho_e__br_230_loteam._parque_verde.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8027/requer._no_219_2022-ver._moises_do_meninas_bar-_construcao_de_galeria_pluvial_e_boca_de_lobo_entre_a_av._flavio_ribeiro_coutinho_e__br_230_loteam._parque_verde.pdf</t>
   </si>
   <si>
     <t>Solicitar ao representante do DNIT na Paraíba, ao Prefeito Municipal e secretarias competentes providências no sentido de proceder a construção de galeria pluvial e boca de lobo para escoamento de água da chuva entre a Avenida Flávio Ribeiro Coutinho e o acesso para Rodovia BR 230, no Loteamento Parque Verde</t>
   </si>
   <si>
     <t>8028</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8028/requer._no_220_2022-ver._moises_do_meninas_bar-_construcao_de_galeria_pluvial_e_boca_de_lobo_entre_a_r._carolino_cardoso_e_br_230_praia_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8028/requer._no_220_2022-ver._moises_do_meninas_bar-_construcao_de_galeria_pluvial_e_boca_de_lobo_entre_a_r._carolino_cardoso_e_br_230_praia_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao representante do DNIT na Paraíba, ao Prefeito Municipal e secretarias competentes providências no sentido de proceder a construção de galeria pluvial e boca de lobo para escoamento de água da chuva entre a Rua Carolino Cardoso e o acesso para Rodovia BR 230, na Praia do Poço</t>
   </si>
   <si>
     <t>8029</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8029/requer._no_221_2022-ver._herlon_cabral-_fornecimento_de_veiculos_para_transporte_de_pacientes_com_alta_hospitalar_das_22h_as_6h.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8029/requer._no_221_2022-ver._herlon_cabral-_fornecimento_de_veiculos_para_transporte_de_pacientes_com_alta_hospitalar_das_22h_as_6h.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Saúde e de Transporte o fornecimento de veículos para o transporte de pacientes com alta hospitalar das 22h às 6h, desobrigando o uso de ambulâncias e diminuindo a espera do paciente no hospital</t>
   </si>
   <si>
     <t>8030</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8030/requer._no_222_2022-ver._herlon_cabral-_realizacao_de_curso_de_capacitacao_para_cuidadores_da_educacao_inclusiva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8030/requer._no_222_2022-ver._herlon_cabral-_realizacao_de_curso_de_capacitacao_para_cuidadores_da_educacao_inclusiva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Ação Social a realização de curso de capacitação para os cuidadores da educação inclusiva, aprimorando o atendimento às pessoas com autismo (curso de "ABA") e de primeiros socorrros</t>
   </si>
   <si>
     <t>8031</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8031/requer._no_223_2022-ver._enrique_douglas-_determinacao_de_sinalizacao_horizontal_da_rua_coronel_jose_teles_e_troca_por_lampadas_led.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8031/requer._no_223_2022-ver._enrique_douglas-_determinacao_de_sinalizacao_horizontal_da_rua_coronel_jose_teles_e_troca_por_lampadas_led.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de determinar a pintura (sinalização horizontal) da Rua Coronel José Teles, bem como a troca da iluminação por lâmpadas de led</t>
   </si>
   <si>
     <t>8032</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8032/requer._no_224_2022-ver._enrique_douglas-_iniciativa_de_projeto_de_lei_que_estabelece_o_programa_de_incentivo_as_startups.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8032/requer._no_224_2022-ver._enrique_douglas-_iniciativa_de_projeto_de_lei_que_estabelece_o_programa_de_incentivo_as_startups.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Ciência, Tecnologia e Inovação, como também às demais secretarias competentes sobre o tema, providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui, no âmbito do Município de Cabedelo, o Programa de Incentivo às Startups, e dá outras providências"</t>
   </si>
   <si>
     <t>8033</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8033/requer._no_225_2022-ver._janderson_brito-_incentivo_para_instalacao_de_hoteis_e_pousadas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8033/requer._no_225_2022-ver._janderson_brito-_incentivo_para_instalacao_de_hoteis_e_pousadas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Turismo e Receita estudar a possibilidade de estabelecer um Programa Especial de Incentivos Fiscais à Atividade Turística, destinado a instalação de hotéis e pousadas no Município</t>
   </si>
   <si>
     <t>8034</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Solicitar ao representante do DNIT na Paraíba que o órgão cumpra seu dever de fiscalização técnica das obras de duplicação/adequação da BR 230, que se encontra com sinalização precária e péssima iluminação</t>
   </si>
   <si>
     <t>8035</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8035/requer._no_227_2022-ver._marcio_silva-_iniciativa_do_projeto_de_lei_que_altera_a_lei_no_2.049_de_2019_e_cria_a_secretaria_de_desenvolvimento_da_pesca_e_aquicultura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8035/requer._no_227_2022-ver._marcio_silva-_iniciativa_do_projeto_de_lei_que_altera_a_lei_no_2.049_de_2019_e_cria_a_secretaria_de_desenvolvimento_da_pesca_e_aquicultura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Meio Ambiente, Aquicultura e Pesca e a Procuradoria do Município providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Altera dispositivos da Lei nº 2.049/2019 e cria Secretaria Municipal de Desenvolvimento da Pesca e Aquicultura, e dá outras providências"</t>
   </si>
   <si>
     <t>8036</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8036/requer._no_228_2022-ver._alex_lucena-__revitalizacao_nas_faixas_de_pedestre_do_km_0_ao_km_2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8036/requer._no_228_2022-ver._alex_lucena-__revitalizacao_nas_faixas_de_pedestre_do_km_0_ao_km_2.pdf</t>
   </si>
   <si>
     <t>Solicitar ao DNIT providências no sentido de efetuar serviço de revitalização nas faixas de pedestre na cidade de Cabedeo, do Km 0 ao Km 2, que se encontram apagadas</t>
   </si>
   <si>
     <t>8037</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8037/requer._no_229_2022-ver._alex_lucena-_inclusao_no_pavimenta_cabedelo_das_ruas_zuila_de_araujo_matos_antonia_fernandes_de_oliveira_e_josenilda_do_socorro_vieira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8037/requer._no_229_2022-ver._alex_lucena-_inclusao_no_pavimenta_cabedelo_das_ruas_zuila_de_araujo_matos_antonia_fernandes_de_oliveira_e_josenilda_do_socorro_vieira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de incluir, no Pavimenta Cabedelo, as seguintes ruas de Camboinha: Rua Zuila de Araújo Matos, no trecho entre a Rua Ivo Souto Maior com a Rua Karina Zagel de Mendonça, e entre a Rua Aurélio Guedes Cavalcante com a Nilo Montenegro; a Rua Antônia Fernandes de Oliveira e a Rua Prof. Josenilda do Socorro Vieira, trecho entre as Ruas Prof. João Lelis de Luna Freire com a Rua Prof. Clodoaldo Trigueiro</t>
   </si>
   <si>
     <t>8062</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Enrique Douglas, Ivânio do Nascimento, Janderson Brito, José Pereira, Márcio Silva, Moisés do Meninas Bar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8062/oficio_230_2022-prefeitura-_requer._no_136_2022-ver._moises_do_meninas_bar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8062/oficio_230_2022-prefeitura-_requer._no_136_2022-ver._moises_do_meninas_bar.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 24/05/2022, da seguinte propositura: "Projeto de Lei nº 042/2022 - Do Prefeito Municipal - Autoriza abertura de Crédito Adicional Especeial ao Orçamento do Município de Cabedelo ao Exercício de 2022, para atender a despesas com a desapropriação do imóvel para construção de uma Creche Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>8063</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8063/requer._no_231_2022-ver._ivanio_da_miramar-revitalizacao_da_orlarampa_de_acesso_e_reboque_embarcacoes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8063/requer._no_231_2022-ver._ivanio_da_miramar-revitalizacao_da_orlarampa_de_acesso_e_reboque_embarcacoes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente incluir, no projeto de revitalização da orla, uma rampa de acesso para o uso do reboque de embarcações que ficará na colônia de pescadores</t>
   </si>
   <si>
     <t>8064</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8064/requer._no_232_2022._ver._jose_pereira-programa_pavimenta_rua_da_cioba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8064/requer._no_232_2022._ver._jose_pereira-programa_pavimenta_rua_da_cioba.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inscrição e consequente contemplanção, no Programa Pavimenta Cabedelo, da Rua da Cioba, no Portal do Poço</t>
   </si>
   <si>
     <t>8065</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8065/requer._no_233_2022._ver._moises_do_meninas_bar-cursos_de_capacitacao_pescadores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8065/requer._no_233_2022._ver._moises_do_meninas_bar-cursos_de_capacitacao_pescadores.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura oferecer cursos de capacitação aos pescadores do Município</t>
   </si>
   <si>
     <t>8066</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8066/requer._no_234_2022_-_ver._jose_pereira_-_pavimentacao_da_rua_leda_albuquerque_gadelha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8066/requer._no_234_2022_-_ver._jose_pereira_-_pavimentacao_da_rua_leda_albuquerque_gadelha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inscrição e contemplação, no Programa Pavimenta Cabedelo IV, da Rua leda Albuquerque Gadelha, no Amazônia Park e, caso não seja possível, no calendário do Pavimenta Cabedelo V</t>
   </si>
   <si>
     <t>8067</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8067/requer._no_235_2022_-_ver._edvaldo_neto_-_substituir_lampadas_da_rua_jandui_dantas_do_nascimento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8067/requer._no_235_2022_-_ver._edvaldo_neto_-_substituir_lampadas_da_rua_jandui_dantas_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências para substituir as lâmpadas da Rua janduí Dantas do Nascimento, bairro de Santa Catarina</t>
   </si>
   <si>
     <t>8068</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8068/requer._no_236_2022_-_ver._janderson_brito_-_programa_pao_e_leite.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8068/requer._no_236_2022_-_ver._janderson_brito_-_programa_pao_e_leite.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social a criação do Programa Pão e Leite nos bairros de Cabedelo para as famílias em situação de vulnerabilidade social e insegurança alimentar</t>
   </si>
   <si>
     <t>8069</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8069/requer._no_237_2022_-_ver._janderson_brito_-_cursosos_voltados_as_atividades_do_shopping_patio_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8069/requer._no_237_2022_-_ver._janderson_brito_-_cursosos_voltados_as_atividades_do_shopping_patio_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria, Comercio e Portos estudar a possibilidade de disponibilizar aos munícipes cursos de capacitação e aperfeiçoamento voltados às atividades diretamente ligadas ao Shopping Pátio Intermares</t>
   </si>
   <si>
     <t>8105</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8105/requer._no_238_2022-ver._andre_coutinho-_sessao_especial_doencas_raras.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8105/requer._no_238_2022-ver._andre_coutinho-_sessao_especial_doencas_raras.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade híbrida, no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência, para apresentação de palestra da Diretora do Centro de Referência para Doenças Raras</t>
   </si>
   <si>
     <t>8070</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8070/requer._no_239_2022_-_ver._andre_coutinho_-_sema_de_combate_a_vulnerabilidade_social.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8070/requer._no_239_2022_-_ver._andre_coutinho_-_sema_de_combate_a_vulnerabilidade_social.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui no Calendário Oficial de Eventos do Município de Cabedelo a 'Semana de Conscientização e Combate à Vulnerabilidade Social'"</t>
   </si>
   <si>
     <t>8071</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8071/requer._no_240_2022_-_ver._marcio_silva_-_horta_escolar_adotar_iniciativa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8071/requer._no_240_2022_-_ver._marcio_silva_-_horta_escolar_adotar_iniciativa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui o Programa 'Horta Escolar', com objetivo de desenvolver ações para institucionalizar a instalação e manutenção de hortas nas dependências das Escolas Municipais"</t>
   </si>
   <si>
     <t>8072</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8072/requer._no_241_2022_-_ver._alex_lucena_-_drenagem_na_rua_joao_trigueiro_delgado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8072/requer._no_241_2022_-_ver._alex_lucena_-_drenagem_na_rua_joao_trigueiro_delgado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura efetuar sistema de drenagem com manilhas e bocas de lobo no córrego existente entre a Rua João Targino Delgado e a Mata do Estado</t>
   </si>
   <si>
     <t>8073</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8073/requer._no_242_2022_-_ver._enrique_douglas_-_fundo_municipal_de_auxilio_maritimo_adotar_iniciativa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8073/requer._no_242_2022_-_ver._enrique_douglas_-_fundo_municipal_de_auxilio_maritimo_adotar_iniciativa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria, Comércio e Portos providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui, no âmbito do Município de Cabedelo, o Fundo Municipal Auxílio Marítimo, e dá outras providências"</t>
   </si>
   <si>
     <t>8074</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8074/requer._no_243_2022_-_ver._enrique_douglas_-_informacoes_que_atestem_qualidade_da_agua.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8074/requer._no_243_2022_-_ver._enrique_douglas_-_informacoes_que_atestem_qualidade_da_agua.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Presidente da Cagepa, com cópia a Secretaria Geral do Procon Municipal, informações e comprovantes que atestem que a água fornecida pela concessionária em nossa cidade se encontra dentro do padrões de potabilidade e consumo</t>
   </si>
   <si>
     <t>8075</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8075/requer._no_244_2022_-_ver._junior_paulo_-_troca_de_manilhas_e_pavimentacao_da_rua_sao_francisco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8075/requer._no_244_2022_-_ver._junior_paulo_-_troca_de_manilhas_e_pavimentacao_da_rua_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal  e Secretarias de Infraestrutura e de Proteção e Defesa Civil viabilizar, em carater de urgência, serviço de troca de manilhas e recuperação da pavimentação da Rua São Francisco, em Jardim Brasília, bem como instalação de luminárias de led</t>
   </si>
   <si>
     <t>8076</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8076/requer._no_245_2022-ver._junior_paulo-fornecimento_cesta_basica_alunos_rede_municipal-retirada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8076/requer._no_245_2022-ver._junior_paulo-fornecimento_cesta_basica_alunos_rede_municipal-retirada.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e Assistência Social o fornecimento permanente e mensal de cesta básica para cada aluno matriculado na rede municipal de ensino do Município de Cabedelo</t>
   </si>
   <si>
     <t>8077</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8077/requer._no_246_2022-ver._marcio_silva_e_outros-urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8077/requer._no_246_2022-ver._marcio_silva_e_outros-urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 31/05/2022, das seguintes proposituras: "Projeto de Lei nº 045/2022 - Do Prefeito Municipal - Institui no âmbito do Município de Cabedelo/PB, o Conselho Municipal de Pesca e Aquicultura - COMPA, e dá outras providências; Projeto de Lei nº 046/2022 - Do Prefeito Municipal - Dispõe sobre a criação do Fundo de Pesca e Aquicultura e dá outras providências"</t>
   </si>
   <si>
     <t>8038</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8038/requer._no_247_2022_-ver._alex_lucena_-_drenagem_da_rua_clodoaldo_trigueiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8038/requer._no_247_2022_-ver._alex_lucena_-_drenagem_da_rua_clodoaldo_trigueiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura efeturar o sistema de drenagem com manilhas e bocas de lobo na Rua Prof. Clodoaldo Trigueiro, em Jardim Camboinha</t>
   </si>
   <si>
     <t>8039</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8039/requer._no_248_2022_-_ver._junior_paulo_-_pavimentacao_ruas_das_nossa_semhora_de_fatima_orquides_e_acacias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8039/requer._no_248_2022_-_ver._junior_paulo_-_pavimentacao_ruas_das_nossa_semhora_de_fatima_orquides_e_acacias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, em caráter de urgência, a pavimentação das Ruas Ferroviário, Nossa Senhora de Fátima, das Orquídeas e das Acácias, no bairro Jardim Camboinha, bem como a implantação de lâmpadas led</t>
   </si>
   <si>
     <t>8040</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8040/requer._no_249_2022_-_ver._wagner_do_solanense_-_drenagem_e_pavimentacao_da_rua_carine_cristina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8040/requer._no_249_2022_-_ver._wagner_do_solanense_-_drenagem_e_pavimentacao_da_rua_carine_cristina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de efetuar pavimentação e drenagem da Rua Carine Cristina Monteiro da Silva, no bairro Portal do Poço</t>
   </si>
   <si>
     <t>8106</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8106/requer._no_250_2022_-_ver._jose_pereira_-_drenagem_e_pavimentacao_da_avenida_paulo_consentino_sorrentino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8106/requer._no_250_2022_-_ver._jose_pereira_-_drenagem_e_pavimentacao_da_avenida_paulo_consentino_sorrentino.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a drenagem e pavimenação da Avenida Paulo Consentino Sorrentino, no bairro Amazônia Park</t>
   </si>
   <si>
     <t>8107</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8107/requer._no_251_2022_-_ver._jose_pereira_-_mocao_com_votos_de_aplausos_a_sra._fernanda_miranda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8107/requer._no_251_2022_-_ver._jose_pereira_-_mocao_com_votos_de_aplausos_a_sra._fernanda_miranda.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos integrantes da Unidade de Saúde da Família (USF) de Intermares, na pessoa da Enfermeira-Chefe Sra. Fernanda Miranda, em razão da excelência e esforços imensuráveis dos serviços prestados aos munícipes</t>
   </si>
   <si>
     <t>8041</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8041/requer._no_252_2022-ver._moises_do_meninas_bar_-_jovem_aprendiz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8041/requer._no_252_2022-ver._moises_do_meninas_bar_-_jovem_aprendiz.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de lei que "Dispõe sobre a proposta de orientação, assistência e inclusão dos adolescentes de baixa renda no Programa Jovem Aprendiz tanto no âmbito municipal quanto no setor privado através do cadastramento no Centro Integrado Empresa Escola"</t>
   </si>
   <si>
     <t>8042</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8042/requer._no_253_2022_-_ver._ivanio_da_miramar_-_revitalizacao_e_pintira_da_praca_enivaldo_miranda_praca_da_palmareira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8042/requer._no_253_2022_-_ver._ivanio_da_miramar_-_revitalizacao_e_pintira_da_praca_enivaldo_miranda_praca_da_palmareira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar a revitalizçaão e pintura da Praça Enivaldo de Miranda, conhecida por praça da palmeira, localizada na Rua Siqueira Campos, em Camalaú</t>
   </si>
   <si>
     <t>8043</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8043/requer._no_254_2022_-_ver._divino_felizardo_-_escoamneto_das_aguas_acumuladas_-_rua_golfo_de_siao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8043/requer._no_254_2022_-_ver._divino_felizardo_-_escoamneto_das_aguas_acumuladas_-_rua_golfo_de_siao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Defesa Civil e de Infraestrutura providências no sentido de realizar, com urgência, o escoamento da água acumulada na Rua Golfo de Sião, em Ponta de Campina, através de drenagem ou outra solução permanente encontrada pelos técnicos</t>
   </si>
   <si>
     <t>8044</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8044/requer._no_255_2022_-_ver._herlon_cabral_-_identificacao_do_carro_da_merenda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8044/requer._no_255_2022_-_ver._herlon_cabral_-_identificacao_do_carro_da_merenda.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Transporte e de Educação renovar a adesivagem de identificação do "carro da merenda", que faz o transporte das merendas para as escolas e que tem exclusivamente esta destinação</t>
   </si>
   <si>
     <t>8045</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8045/requer._no_256_2022-ver._herlon_cabral-suspensao_processos__judiciais_ativos-retirada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8045/requer._no_256_2022-ver._herlon_cabral-suspensao_processos__judiciais_ativos-retirada.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Procuradoria Municipal e Secretaria de Uso e Ocupação do Solo estudar a possibilidade de suspensão de todos os processos judiciais ativos que pleiteiam a demolição de imóveis irregulares que se insiram nas regras previstas na Lei Complementar Municipal nº 76/2020</t>
   </si>
   <si>
     <t>8046</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8046/requer._no_257_2022_-_ver._enrique_douglas_-_construir_um_pier_no_jardim_manguinhos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8046/requer._no_257_2022_-_ver._enrique_douglas_-_construir_um_pier_no_jardim_manguinhos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento Urbano e de Meio Ambiente, Pesca e Aquicultura providências no sentido de construir um píer de apoio a pesca artesanal no bairro de Jardim Manguinhos</t>
   </si>
   <si>
     <t>8047</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8047/requer._no_258_2022_-_ver._edvaldo_neto_-_notificar_empresa_mrv.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8047/requer._no_258_2022_-_ver._edvaldo_neto_-_notificar_empresa_mrv.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências para notificar a empresa MRV para que proceda o reparo na galeria pluvial e no calçamento existente entre as Ruas Golfo de Coronation e Rua Golfo de Campeche, em Ponta de Campina</t>
   </si>
   <si>
     <t>8048</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8048/requer._no_259_2022_-_ver._edvaldo_neto_-_iluminacao_varricao_e_capinacao_do_bairro_ponta_de_campina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8048/requer._no_259_2022_-_ver._edvaldo_neto_-_iluminacao_varricao_e_capinacao_do_bairro_ponta_de_campina.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências para revisar toda iluminação, bem como proceder o serviço de varrição e capinação do bairro de Ponta de Campina</t>
   </si>
   <si>
     <t>8049</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8049/requer._no_260_2022_-_ver._enrique_douglas_-_carga_horaria_especial_ao_servidor_publico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8049/requer._no_260_2022_-_ver._enrique_douglas_-_carga_horaria_especial_ao_servidor_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de lei que "Altera o artigo 126 da Lei nº 523, de 19 de julho de 1989, que 'Dispõe sobre o Estatuto dos Funcionários Públicos do Município', e dá outras providências", concedendo carga horária especial ao servidor público municipal portador de deficiência, ou que tenha cônjuge, filho ou dependente com deficiência</t>
   </si>
   <si>
     <t>8050</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8050/requer._no_261_2022_-_ver._moises_do_meninas_bar_-_cacamento_trav._antonio_moreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8050/requer._no_261_2022_-_ver._moises_do_meninas_bar_-_cacamento_trav._antonio_moreira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o calçamento da Travessa Antônio Moreira Cardoso, em Ponta de Matos</t>
   </si>
   <si>
     <t>8051</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8051/requer._no_262_2022_-_ver._janderosn_brito_-_pavimentacao_da_rua_nilson_bahia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8051/requer._no_262_2022_-_ver._janderosn_brito_-_pavimentacao_da_rua_nilson_bahia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, reiterando o Requerimento 265/2021, providências no sentido de realizar serviços de pavimentação da Rua Nilson Bahia, em Ponta de Campina</t>
   </si>
   <si>
     <t>8052</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8052/requer._no_263_2022_-_ver._janderson_brito_-_recuperar_calcamento_da_rua_golfo_de_oman.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8052/requer._no_263_2022_-_ver._janderson_brito_-_recuperar_calcamento_da_rua_golfo_de_oman.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de recuperar o calçamento da Rua Golfo de Oman, em Ponta de Campina</t>
   </si>
   <si>
     <t>8053</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8053/requer._no_264_2022_-_ver._reinaldo_lima_rey_-_manutencao_do_telhado_do_ginasio_de_esportes_do_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8053/requer._no_264_2022_-_ver._reinaldo_lima_rey_-_manutencao_do_telhado_do_ginasio_de_esportes_do_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a manutenção do tellhado do Ginásio de Oceania VI (Ginásio de Jacaré)</t>
   </si>
   <si>
     <t>8054</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8054/requer._no_265_2022_-_ver._marcio_silva_-_altera_o_art._2o_a_lei_no_895__de_26_de_novembro_de_1997.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8054/requer._no_265_2022_-_ver._marcio_silva_-_altera_o_art._2o_a_lei_no_895__de_26_de_novembro_de_1997.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Meio Ambiente, Aquicultura e Pesca e Procuradoria do Município providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Altera o artigo 2º à Lei nº 895, de 26 de novembro de 1997, acrescenta, revoga e dá outras providências"</t>
   </si>
   <si>
     <t>8055</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8055/requer._no_266_2022_-_ver._andre_coutinho_-_programa_de_incentivo_a_sustentabilidade_urbana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8055/requer._no_266_2022_-_ver._andre_coutinho_-_programa_de_incentivo_a_sustentabilidade_urbana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Finanças, de Meio Ambiente, Pesca e Aquicultura, e da Receita Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui o Programa de Incentivo à Sustentabilidade Urbana - IPTU Verde, que estabelece desconto progressivo no IPTU de imóveis que adoratem medidas de Redução de Impacto Ambiental"</t>
   </si>
   <si>
     <t>8078</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8078/requer._no_267_2022-ver._ivanio_da_miramar-_recuperacao_das_ruas_do_entorno_da_fortaleza_de_santa_catarina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8078/requer._no_267_2022-ver._ivanio_da_miramar-_recuperacao_das_ruas_do_entorno_da_fortaleza_de_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar a recuperação das ruas do entorno da Fortaleza de Santa Cararina</t>
   </si>
   <si>
     <t>8079</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8079/requer._no_268_2022-ver._ivanio_da_miramar-_revitalizacao_e_construcao_da_area_entorno_da_fortaleza_de_santa_catarina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8079/requer._no_268_2022-ver._ivanio_da_miramar-_revitalizacao_e_construcao_da_area_entorno_da_fortaleza_de_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento Urbano e Habitação providenciar a revitalizçaão e construção da área do entorno da Fortaleza de Santa Catarina, com construção de uma praça e academia ao ar livre</t>
   </si>
   <si>
     <t>8080</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8080/requer._no_269_2022-ver._jose_pereira-_drenagem_e_pavimentacao_da_rua_maria_ramos_carvalho_bairro_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8080/requer._no_269_2022-ver._jose_pereira-_drenagem_e_pavimentacao_da_rua_maria_ramos_carvalho_bairro_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a drenagem e pavimentação da Rua Maria Ramos Carvalho, no Poço</t>
   </si>
   <si>
     <t>8081</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8081/requer._no_270_2022-ver._jose_pereira-_votos_de_profundo_pesar_-_sra._terezinha_macedo_de_farias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8081/requer._no_270_2022-ver._jose_pereira-_votos_de_profundo_pesar_-_sra._terezinha_macedo_de_farias.pdf</t>
   </si>
   <si>
     <t>Votos de Profundo Pesar pelo falecimento da Sra. Terezinha Macedo de Farias</t>
   </si>
   <si>
     <t>8082</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8082/requer._no_271_2022-ver._moises_do_meninas_bar_-_projeto_de_lei_que_dispoe_sobre_obrigatoriedade_de_equipamentos_especiais_para_pessoas_obesas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8082/requer._no_271_2022-ver._moises_do_meninas_bar_-_projeto_de_lei_que_dispoe_sobre_obrigatoriedade_de_equipamentos_especiais_para_pessoas_obesas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de lei que "Dispõe sobre a obrigatoriedade de disponibilização de equipamentos dimencionados para pessoas com sobrepeso ou obesidade"</t>
   </si>
   <si>
     <t>8083</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8083/requer._no_272_2022-ver._marcio_silva-_construcao_de_casinhas_publicas_para_cachorros_e_gatos_nas_pracas_da_cidade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8083/requer._no_272_2022-ver._marcio_silva-_construcao_de_casinhas_publicas_para_cachorros_e_gatos_nas_pracas_da_cidade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de estudar a possibilidade de construir casinhas públicas para cachorros e gatos nas praças da cidade</t>
   </si>
   <si>
     <t>8084</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8084/requer._no_273_2022-ver._marcio_silva-_cadastramento_de_animas_que_servem_de_veiculo_de_tracao_animal_e_auxilio_de_racao_mensal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8084/requer._no_273_2022-ver._marcio_silva-_cadastramento_de_animas_que_servem_de_veiculo_de_tracao_animal_e_auxilio_de_racao_mensal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a Gerência do Centro de Zoonose providências no sentido de estudar a possibilidade de cadastrar todos os animais que servem de veículo de tração animal para fazer exames de rotina, ajudar com medicamentos e, caso necessário, com auxílio ração mensal</t>
   </si>
   <si>
     <t>8085</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8085/requer._no_274_2022-ver._edvaldo_neto-_formulario_para_servidores_optarem_pela_forma_de_recebimento_do_13o_salario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8085/requer._no_274_2022-ver._edvaldo_neto-_formulario_para_servidores_optarem_pela_forma_de_recebimento_do_13o_salario.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Administração e de Finanças providências no sentido de estudar a possibilidade de, no ano vindouro, elaborar formulário para que os servidores optem a forma na qual desejem receber seu 13º (décimo terceiro salário)</t>
   </si>
   <si>
     <t>8086</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8086/requer._no_275_2022-ver._andre_coutinho-_denominar_como_homenagem_a_cicero_araujo_sume_a_area_da_av._cassiano_da_cunha_nobrega.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8086/requer._no_275_2022-ver._andre_coutinho-_denominar_como_homenagem_a_cicero_araujo_sume_a_area_da_av._cassiano_da_cunha_nobrega.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA providências no sentido de denominar de Cícero Araújo, conhecido como Sumé, a área da Avenida Cassiano da Cunha Nóbrega, que vai do final do calçadão de formosa até a Casa de Robson, no bairro de Ponta de Matos</t>
   </si>
   <si>
     <t>8087</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8087/requer._no_276_2022-ver._moises_do_meninas_bar-_instalacao_dos_coletores_seletivos_de_lixo_em_todas_as_pracas_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8087/requer._no_276_2022-ver._moises_do_meninas_bar-_instalacao_dos_coletores_seletivos_de_lixo_em_todas_as_pracas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação/substituição dos coletores seletivos de lixo em todas as praças do Município</t>
   </si>
   <si>
     <t>8088</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8088/requer._no_277_2022-ver._janderson_brito-_construcao_de_praca_publica_com_adaptacao_de_academia_ao_ar_livre_no_bairro_de_ponta_de_campina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8088/requer._no_277_2022-ver._janderson_brito-_construcao_de_praca_publica_com_adaptacao_de_academia_ao_ar_livre_no_bairro_de_ponta_de_campina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a construção de uma praça pública com adaptação de academia ao ar livre, em Ponta de Campina</t>
   </si>
   <si>
     <t>8089</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8089/requer._no_278_2022-ver._janderson_brito-_criacao_de_um_dia_especifico_na_semana_para_que_artistas_locais_possam_se_apresentar_em_espacos_publicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8089/requer._no_278_2022-ver._janderson_brito-_criacao_de_um_dia_especifico_na_semana_para_que_artistas_locais_possam_se_apresentar_em_espacos_publicos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura estudar a viabilidade de criação de um dia específico na semana para que artistas locais possam se apresentar em espaços públicos, como praças, teatros e centro cultural</t>
   </si>
   <si>
     <t>8090</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8090/requer._no_279_2022-ver._reinaldo_lima-_instalacao_de_lixeiras_na_praca_maria_da_penha_praca_do_renascer_iii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8090/requer._no_279_2022-ver._reinaldo_lima-_instalacao_de_lixeiras_na_praca_maria_da_penha_praca_do_renascer_iii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a instalação de lixeiras na Praça Maria da Penha (Praça do Renascer III)</t>
   </si>
   <si>
     <t>8091</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Divino Felizardo, Edson da Ótica, Edvaldo Neto, Enrique Douglas, José Pereira, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8091/requer._no_280_2022-_ver._marcio_silva_e_outros-urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8091/requer._no_280_2022-_ver._marcio_silva_e_outros-urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 14/06/2022, da seguinte propositura: "Projeto de Lei nº 050/2022 - Do Prefeito Municipal - Autoriza a abertura de Crédito Adicional Especial ao Orçamento do Exercício 2022, para atender as despesas com a construção do prédio sede da Secretaria de Proteção e Defesa Civil do Município de Cabedelo , e dá outras providências"</t>
   </si>
   <si>
     <t>8108</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8108/requer._no_281_2022_-ver._janderson_brito-_convocacao_ex-prefeito_wellingotn_viana-_rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8108/requer._no_281_2022_-ver._janderson_brito-_convocacao_ex-prefeito_wellingotn_viana-_rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar a convocação do ex-prefeito municipal de Cabedelo, Wellington Viana de França para comparecer a esta Casa Legislaiva, pessoalmente ou por seus representantes legais, para exercer seu direto de ampla defesa, contraditório e devido processo legal no Processo TC nº 04.466/2016, encaminhado a esta Casa pelo Tribunal de Contas do Estado da Paraíba, que emitiu parcer prévio pela Reprovação das Contas referente ao exercício financeiro de 2015</t>
   </si>
   <si>
     <t>8109</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8109/requer._no_282_2022_-_ver._edson_da_otica_-_servicos_de_conserto_de_todas_as_manilhas_danificadas_do_bairro_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8109/requer._no_282_2022_-_ver._edson_da_otica_-_servicos_de_conserto_de_todas_as_manilhas_danificadas_do_bairro_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de conserto das manilhas danificadas no bairro Renascer II</t>
   </si>
   <si>
     <t>8110</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8110/requer._no_283_2022_-_ver._moises_do_meninas_bar_-_projeto_de_lei_que_dispoe_sobre_a_necessidade_de_incentivo_e_investimento_em_pratica_desportiva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8110/requer._no_283_2022_-_ver._moises_do_meninas_bar_-_projeto_de_lei_que_dispoe_sobre_a_necessidade_de_incentivo_e_investimento_em_pratica_desportiva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a necessidade de incentivo e investimento em prática desportiva nas diversas modalidades esportivas, visando combater e reduzir a depredação do patrimônio público, a violência e outros problemas nas instituições de ensino fundamental do município e das comunidades locais"</t>
   </si>
   <si>
     <t>8111</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8111/requer._no_284_2022-ver._jose_pereira-_recuperacao_da_praca_entre_a_av._oceano_pacifico_e_av._mar_mediterraneo_bairro_de_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8111/requer._no_284_2022-ver._jose_pereira-_recuperacao_da_praca_entre_a_av._oceano_pacifico_e_av._mar_mediterraneo_bairro_de_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a recuperação (conserto/manutenção/reforma) da praça localizada entre a Avenida Oceano Pacíficio e a Avenida Mar Mediterrâneo, em Intermares</t>
   </si>
   <si>
     <t>8112</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8112/requer._no_285_2022_-_ver._enrique_douglas_-_instalacao_de_abrigos_para_as_paradas_de_onibus.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8112/requer._no_285_2022_-_ver._enrique_douglas_-_instalacao_de_abrigos_para_as_paradas_de_onibus.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de instalar abrigos para as paradas de ônibus no Município</t>
   </si>
   <si>
     <t>8113</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8113/requer._no_286_2022_-_ver._junior_paulo_-_projeto_de_lei_que_dispoe_sobre_a_criacao_de_politica_publica_de_saude_escolar_para_realizacao_anual_de_consulta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8113/requer._no_286_2022_-_ver._junior_paulo_-_projeto_de_lei_que_dispoe_sobre_a_criacao_de_politica_publica_de_saude_escolar_para_realizacao_anual_de_consulta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Cria a política pública de saúde escolar para a realização anual de consulta clínica, oftalmológica, fonoaudiologia e otorrinolaringologista para alunos da rede pública municipal de dá outras providências"</t>
   </si>
   <si>
     <t>8114</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8114/requer._no_287_2022_-_ver._junior_paulo_-_projeto_de_lei_que_dispoe_sobre_o_programa_escola_em_familia_nos_estabelecimentos_de_ensino_da_rede_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8114/requer._no_287_2022_-_ver._junior_paulo_-_projeto_de_lei_que_dispoe_sobre_o_programa_escola_em_familia_nos_estabelecimentos_de_ensino_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui o Programa 'Escola em Família' nos estabelecimentos de ensino da rede municipal de educação"</t>
   </si>
   <si>
     <t>8115</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8115/requer._no_288_2022_-_ver._marcio_silva_-_projeto_de_lei_que_dispoe_sobre_determinar_multa_administrativa_a_quem_perturbar_culto_religioso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8115/requer._no_288_2022_-_ver._marcio_silva_-_projeto_de_lei_que_dispoe_sobre_determinar_multa_administrativa_a_quem_perturbar_culto_religioso.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Determina multa administrativa a quem impedir, invadir, ocupar e/ou perturbar culto religioso, no âmbito do Município de Cabedelo"</t>
   </si>
   <si>
     <t>8116</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8116/requer._no_289_2022_-_ver._marcio_silva_-_possibilidade_de_retornar_as_atividades_das_bandas_marciais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8116/requer._no_289_2022_-_ver._marcio_silva_-_possibilidade_de_retornar_as_atividades_das_bandas_marciais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação providências no sentido de estudar a possibilidade de retornar as atividades das bandas marciais e/ou fanfarra do Município</t>
   </si>
   <si>
     <t>8117</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Enrique Douglas, José Pereira, Márcio Silva, Moisés do Meninas Bar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8117/requer._no_290_2022-ver._moises_do_meninas_bar_e_outros-urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8117/requer._no_290_2022-ver._moises_do_meninas_bar_e_outros-urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 21/06/2022, das seguintes proposituras: "Projeto de Lei nº 051/2022 - Do Prefeito Municipal - Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências"; e "Projeto de Lei nº 052/2022 - Do Prefeito Municipal - Altera o Anexo I da Lei n° 1.401, de 04 de abril de 2008,  e dá outras providências"</t>
   </si>
   <si>
     <t>8127</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Divino Felizardo, Edson da Ótica, Edvaldo Neto, Enrique Douglas, Márcio Silva, Moisés do Meninas Bar, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8127/requer._no_291_2022-ver._mario_silva_e_outros-urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8127/requer._no_291_2022-ver._mario_silva_e_outros-urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 20/07/2022, das seguintes proposituras: Projeto de Lei nº 054/2022 - Do Prefeito Municipal - Altera o "caput" do art. 1º da Lei nº 1.740, de 12 de fevereiro de 2015, que "dispõe sobre a remuneração dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, e dá outras providências"; e Projeto de Lei nº 055/2022 - Do Prefeito Municipal - Dispõe sobre o Programa Desenvolver Cabedelo e o Fundo Municipal de Apoio aos Pequenos Negócios, e dá outras providências</t>
   </si>
   <si>
     <t>8137</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8137/requer._no_292_2022-ver._andre_coutinho-criacao_programa_educacao_para_o_transito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8137/requer._no_292_2022-ver._andre_coutinho-criacao_programa_educacao_para_o_transito.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e Mobilidade Urbana providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a criação do Programa Educação para o Trânsito no Município de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>8467</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8467/requer._no_393_2022_-_ver._reinaldo_lima_-_implantacao_de_lampadas_de_led_nas_ruas_jose_rubenildo_da_silva_rua_sao_jose_e_rua_santo_antonio_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8467/requer._no_393_2022_-_ver._reinaldo_lima_-_implantacao_de_lampadas_de_led_nas_ruas_jose_rubenildo_da_silva_rua_sao_jose_e_rua_santo_antonio_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB providências no sentido de incluir o bairro do Salinas do Ribamar na licitação para concessão das linhas de ônibus de Cabedelo -PB</t>
   </si>
   <si>
     <t>8128</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8128/requer._no_294_2022-ver._andre_coutinho-_projeto_de_lei_sobre_o_programa_de_concessao_de_bolsa_de_estudo-estuda_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8128/requer._no_294_2022-ver._andre_coutinho-_projeto_de_lei_sobre_o_programa_de_concessao_de_bolsa_de_estudo-estuda_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e Finanças providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui o Programa Municipal de Concessão de Bolsas de Estudos, na forma de auxílio financeiro, aos estudantes carentes no Município de Cabedelo/PB, e dá outras providências", denominado "Estuda Cabedelo"!</t>
   </si>
   <si>
     <t>8129</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8129/requer._no_295_2022-ver._andre_coutinho-sessao_especial_para_dia_da_pessoa_com_deficiencia_e_votos_de_aplausos_para_jovanio_de_lucena_souza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8129/requer._no_295_2022-ver._andre_coutinho-sessao_especial_para_dia_da_pessoa_com_deficiencia_e_votos_de_aplausos_para_jovanio_de_lucena_souza.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade híbrida, no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência, para o Dia Nacional de Luta da Pessoa Portadora de Deficiência, além de Votos de Aplausos ao atleta cabedelense de basquete em cadeira de rodas, Jovanio de Lucena Souza Filho, Campeão Brasileiro de 2022</t>
   </si>
   <si>
     <t>8130</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8130/requer._no_296_2022-ver._moises_do_meninas_bar-_calcamento_da_travessa_joaquim_noberto_ferreira_praia_formosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8130/requer._no_296_2022-ver._moises_do_meninas_bar-_calcamento_da_travessa_joaquim_noberto_ferreira_praia_formosa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o calçamento da Travessa Joaquim Noberto Ferreira, em Praia Formosa</t>
   </si>
   <si>
     <t>8131</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8131/requer._no_297_2022-ver._moises_do_meninas_bar-projeto_de_lei_sobre_qualificacao_dos_professores_do_ensino_fundamental_i_para_o_ensino_da_matematica_e_lingua_portuguesa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8131/requer._no_297_2022-ver._moises_do_meninas_bar-projeto_de_lei_sobre_qualificacao_dos_professores_do_ensino_fundamental_i_para_o_ensino_da_matematica_e_lingua_portuguesa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a necessidade de qualificar os Professores do Ensino Fundamental I para o ensino da Matemática e da Língua Portuguesa com o objetivo de melhorar a qualidade do ensino e elevar o IDEB (Índice de Desenvolvimento da Educação Básica) das escolas do Município de Cabedelo/PB"</t>
   </si>
   <si>
     <t>8132</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8132/requer._no_298_2022-ver._herlon_cabral-atuacao_urgente_postos_de_saude-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8132/requer._no_298_2022-ver._herlon_cabral-atuacao_urgente_postos_de_saude-rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a atuação urgente nos postos de saúde (USF) da cidade, que encontram-se com precariedade de estrutura física e profissional, bem como a realização de concurso público para preenchimento de cargos vagos</t>
   </si>
   <si>
     <t>8133</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8133/requer._no_299_2022-ver._janderson_brito-votos_de_aplausos_para_paulo_rogerio_barcelos-barth.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8133/requer._no_299_2022-ver._janderson_brito-votos_de_aplausos_para_paulo_rogerio_barcelos-barth.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Paulo Rogério Barcelos Santiago Lima, conhecido como Barth, pela sua vitória na Redepharma RUN 2022, corrida inclusiva ocorrida em 31 de julho do corrente, onde o homenageado, cadeirante, terminou a prova em primeiro lugar, representando Cabedelo</t>
   </si>
   <si>
     <t>8134</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8134/requer._no_300_2022-ver._edvaldo_neto-_reimplementacao_bandas_marciais_escolas_municipais-retirada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8134/requer._no_300_2022-ver._edvaldo_neto-_reimplementacao_bandas_marciais_escolas_municipais-retirada.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Educação e de Cultura providências no sentido de estudar a reimplantação das bandas marciais nas escolas municipais de Cabedelo</t>
   </si>
   <si>
     <t>8138</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8138/requer._no_301_2022-ver._alex_lucena-_drenagem_na_rua_karina_zagel_de_mendonca_com_a_rua_analia_de_morais_no_sentido_praia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8138/requer._no_301_2022-ver._alex_lucena-_drenagem_na_rua_karina_zagel_de_mendonca_com_a_rua_analia_de_morais_no_sentido_praia.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura efetuar serviço de drenagem das águas pluviais na Rua Karina Zagel de Mendonça, com a Rua Anália de Morais, sentido praia, interligando a drenagem existente na Rua Tenente Souza Assis, em Camboinha III</t>
   </si>
   <si>
     <t>8139</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8139/requer._no_302_2022-ver._alex_lucena-_projeto_de_lei_sobre_a_cassacao_do_alvara_de_empresas_que_revendem_combustiveis_adulterados.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8139/requer._no_302_2022-ver._alex_lucena-_projeto_de_lei_sobre_a_cassacao_do_alvara_de_empresas_que_revendem_combustiveis_adulterados.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a cassação do alvará de funcionamento de empresas e postos estabelecidos no Município que revenderem combustíveis adulterados, com a prática de bombas fraudadas e dá outras providências"</t>
   </si>
   <si>
     <t>8140</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8140/requer._no_303_2022-ver._andre_coutinho-_sessao_solene_entrega_de_honrarias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8140/requer._no_303_2022-ver._andre_coutinho-_sessao_solene_entrega_de_honrarias.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Solene, em data e local a serem agendados e divulgados posteriormente, para entrega de honrarias do Poder Legislativo</t>
   </si>
   <si>
     <t>8135</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8135/requer._no_304_2022-ver._wagner_do_solanense-_revitalizacao_e_iluminacao_da_praca_publica_praca_da_rodinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8135/requer._no_304_2022-ver._wagner_do_solanense-_revitalizacao_e_iluminacao_da_praca_publica_praca_da_rodinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a revitalização e iluminação da praça pública conhecida como Praça da Rolinha, na Rua Siqueira Campos, em Camalaú</t>
   </si>
   <si>
     <t>8136</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8136/requer._no_305_2022-ver._janderson_brito-isalubridade_agentes_de_saude-prejudicada-arquivada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8136/requer._no_305_2022-ver._janderson_brito-isalubridade_agentes_de_saude-prejudicada-arquivada.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Procuradoria Geral do Município a reimplantação da insalubridade aos Agentes Comunitários de Saúde, conforme a Lei nº 1.194/2004</t>
   </si>
   <si>
     <t>8141</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8141/requer._no_306_2022-ver._divino_felizardo-_providencias_para_colocar_em_pratica_o_programa_preparatorio_escola_de_danca_no_bairro_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8141/requer._no_306_2022-ver._divino_felizardo-_providencias_para_colocar_em_pratica_o_programa_preparatorio_escola_de_danca_no_bairro_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura providências no sentido de colocar em prática o Programa Preparatório Escola de Dança em Cabedelo, de forma inaugural no bairro do Renascer</t>
   </si>
   <si>
     <t>8142</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8142/requer._no_307_2022-ver._edson_da_otica-_inclusao_no_programa_pavimenta_cabedelo_v_das_ruas_celeste_miranda_e_joao_alencar_de_assuncao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8142/requer._no_307_2022-ver._edson_da_otica-_inclusao_no_programa_pavimenta_cabedelo_v_das_ruas_celeste_miranda_e_joao_alencar_de_assuncao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo V, da Rua Celeste Miranda, no Renascer II, e da Rua João Alencar de Assunção, no Parque Esperança</t>
   </si>
   <si>
     <t>8143</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8143/requer._no_308_2022-ver._edson_da_otica-_implantacao_do_ensino_de_nocoes_basicas_sobre_a_lei_maria_da_penha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8143/requer._no_308_2022-ver._edson_da_otica-_implantacao_do_ensino_de_nocoes_basicas_sobre_a_lei_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação estudar a possibilidade de implantação do ensino de noções básicas sobre a Lei Maria da Penha nas Escolas Municipais de Cabedelo</t>
   </si>
   <si>
     <t>8144</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8144/requer._no_309_2022-ver._edvaldo_neto-_criacao_e_implementacao_do_centro_de_quiropraxia_e_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8144/requer._no_309_2022-ver._edvaldo_neto-_criacao_e_implementacao_do_centro_de_quiropraxia_e_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de estudar a possibilidade de criação e implementação do Centro de Quiropraxia e Saúde no Município de Cabedelo</t>
   </si>
   <si>
     <t>8145</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8145/requer._no_310_2022-ver._wagner_do_solanense-_asfaltamento_da_rua_presidente_jucelino_kubitscheck_no_bairro_camalau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8145/requer._no_310_2022-ver._wagner_do_solanense-_asfaltamento_da_rua_presidente_jucelino_kubitscheck_no_bairro_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de asfaltar a Rua Presidente Juscelino Kubitschek, em Camalaú</t>
   </si>
   <si>
     <t>8146</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8146/requer._no_311_2022-ver._jose_pereira-_sessao_especial_sobre_doacao_de_orgaos_e_tecidos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8146/requer._no_311_2022-ver._jose_pereira-_sessao_especial_sobre_doacao_de_orgaos_e_tecidos.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência na última semana do mês de setembro, por ocasião da Semana  de Conscientização sobre a Doação de Órgãos e Tecidos</t>
   </si>
   <si>
     <t>8147</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8147/requer._no_312_2022-ver._jose_pereira-_solicitacao_de_maquinario_para_terraplanagem_e_limpeza_e_capinacao_da_rua_antonio_dantas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8147/requer._no_312_2022-ver._jose_pereira-_solicitacao_de_maquinario_para_terraplanagem_e_limpeza_e_capinacao_da_rua_antonio_dantas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a terraplanagem, limpeza e capinação da Rua Antônio Dantas e ruas adjacentes, no bairro Amazônia Park</t>
   </si>
   <si>
     <t>8148</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8148/requer._no_313_2022-ver._janderson_brito-_projeto_de_lei_que_garanta_a_concessao_de_incentivo_financeiro_adicional_aos_agentes_de_saude_e_combate_as_endemias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8148/requer._no_313_2022-ver._janderson_brito-_projeto_de_lei_que_garanta_a_concessao_de_incentivo_financeiro_adicional_aos_agentes_de_saude_e_combate_as_endemias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de criar Projeto de Lei que garanta a Concessão de Incentivo Financeiro Adicional aos Agentes Comunitários de Saúde e Agente de Combate às Endemias</t>
   </si>
   <si>
     <t>8149</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8149/requer._no_314_2022-ver._janderson_brito-_pagamento_do_piso_salarial_dos_odontologos_e_auxiliares_bucais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8149/requer._no_314_2022-ver._janderson_brito-_pagamento_do_piso_salarial_dos_odontologos_e_auxiliares_bucais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a garantia do pagamento do Piso Salaria dos Odontólogos e Auxiliares Bucais do Município</t>
   </si>
   <si>
     <t>8150</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8150/requer._no_315_2022-ver._ivanio_da_miramar-_mutirao_de_varredura_limpeza_e_pintura_nas_ruas_dos_bairros_santa_catarina_e_ponta_de_mato.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8150/requer._no_315_2022-ver._ivanio_da_miramar-_mutirao_de_varredura_limpeza_e_pintura_nas_ruas_dos_bairros_santa_catarina_e_ponta_de_mato.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de um mutirão de varredura, limpeza e pintura nas ruas dos bairros Santa Catarina e Ponta de Matos</t>
   </si>
   <si>
     <t>8151</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8151/requer._no_316_2022-ver._moises_do_meninas_bar-_implantacao_de_programa_de_educacao_fisica_inclusiva_para_portadores_de_necessidades_especiais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8151/requer._no_316_2022-ver._moises_do_meninas_bar-_implantacao_de_programa_de_educacao_fisica_inclusiva_para_portadores_de_necessidades_especiais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a implantação de Programa de Educação Física Inclusiva para portadores de necessidades especiais, com profissionais especializados para este público</t>
   </si>
   <si>
     <t>8152</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8152/requer._no_317_2022-ver._junior_paulo-abetura_policlinica-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8152/requer._no_317_2022-ver._junior_paulo-abetura_policlinica-rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde estudar a viabilidade de abertura da Policlínica do Município a partir das oito horas da manhã, com fechamento às 21 horas, bem como a contratação de profissionais da saúde para atenderem possíveis necessidades que venham a surgir</t>
   </si>
   <si>
     <t>8153</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8153/requer._no_318_2022-ver._junior_paulo-abertura_novo_hospital-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8153/requer._no_318_2022-ver._junior_paulo-abertura_novo_hospital-rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde estudar a viabilidade de abertura imediata do novo Hospital do Município de Cabedelo</t>
   </si>
   <si>
     <t>8154</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8154/requer._no_319_2022-ver._moises_do_meninas_bar-_determinacao_de_visitas_de_agentes_de_saude_e_combate_as_endemais_nos_arredores_do_antigo_moinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8154/requer._no_319_2022-ver._moises_do_meninas_bar-_determinacao_de_visitas_de_agentes_de_saude_e_combate_as_endemais_nos_arredores_do_antigo_moinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde determinar visitas de agentes comunitários de saúde e agentes de combate às endemias aos arredores do antigo Moinho de Cabedelo, para verificar causas e possíveis tratamentos, do aumento do número de casos de zika, chikungunya e dengue na região</t>
   </si>
   <si>
     <t>8155</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8155/requer._no_320_2022-ver._marcio_silva-_remocao_dos_trailers_abandonados_na_av._oceano_atlantico_bairro_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8155/requer._no_320_2022-ver._marcio_silva-_remocao_dos_trailers_abandonados_na_av._oceano_atlantico_bairro_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana providências no sentido de realizar a remoção dos trailers abandonados na Av. Oceano Atlântico, em Intermares</t>
   </si>
   <si>
     <t>8156</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8156/requer._no_321_2022-ver._marcio_silva-_sessao_especial_sobre_defesa_dos_animais_de_rua.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8156/requer._no_321_2022-ver._marcio_silva-_sessao_especial_sobre_defesa_dos_animais_de_rua.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa, no dia 31/08/2022, para se discutir sobre a defesa dos animais de rua</t>
   </si>
   <si>
     <t>8157</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8157/requer._no_322_2022-ver._wagner_do_solanense-__solicitacao_de_aquisicao_de_onibus_escolares_para_transportar_alunos_da_rede_publica_municipal_de_ensino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8157/requer._no_322_2022-ver._wagner_do_solanense-__solicitacao_de_aquisicao_de_onibus_escolares_para_transportar_alunos_da_rede_publica_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e Transportes a aquisição de ônibus escolares para transportar alunos da Rede Pública Municipal de Ensino</t>
   </si>
   <si>
     <t>8266</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8266/requer._no_323_2022_-_ver._andre_coutinho_-_sessao_especial_encerramento_da_semana_nacional_do_transito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8266/requer._no_323_2022_-_ver._andre_coutinho_-_sessao_especial_encerramento_da_semana_nacional_do_transito.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade híbrida, em data a ser agendada pela Presidência, para o Encerramento da Semana Nacional de Trânsito, em 29 de setembro de 2022, com o tema "Juntos Salvamos Vidas"</t>
   </si>
   <si>
     <t>8158</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8158/requer._no_324_2022-ver._andre_coutinho-_criacao_de_secretaria_voltada_para_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8158/requer._no_324_2022-ver._andre_coutinho-_criacao_de_secretaria_voltada_para_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de criar a Secretaria dos Direitos da Pessoa com Deficiência, voltada a atuar na elaboração, articulação, coordenação e implementação de políticas públicas voltadas para a pessoa com deficiência e icom doenças raras</t>
   </si>
   <si>
     <t>8159</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8159/requer._no_325_2022-ver._andre_coutinho-_implantacao_de_assentos_especiais_e_mesas_apropriadas_para_cadeirantes_nos_espacos_publicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8159/requer._no_325_2022-ver._andre_coutinho-_implantacao_de_assentos_especiais_e_mesas_apropriadas_para_cadeirantes_nos_espacos_publicos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de implantar assentos especiais para cadeirantes, bem como mesas apropriadas para essa realidade nos espaços públicos da cidade</t>
   </si>
   <si>
     <t>8160</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8160/requer._no_326_2022-ver._janderson_brito-_elaboracao_de_lei_complementar_para_incorporacao_da_gratificacao_do_programa_da_saude_da_familia_-_gpsf.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8160/requer._no_326_2022-ver._janderson_brito-_elaboracao_de_lei_complementar_para_incorporacao_da_gratificacao_do_programa_da_saude_da_familia_-_gpsf.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a elaboração de uma Lei Complementar visando a incorporação da Gratificiação do Programa da Saúde da Família (GPSF), inclusive para fins previdenciários</t>
   </si>
   <si>
     <t>8161</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8161/requer._no_327_2022-ver._ivanio_da_miramar-_aquisicao_de_aparelhos_de_raio-x_portateis.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8161/requer._no_327_2022-ver._ivanio_da_miramar-_aquisicao_de_aparelhos_de_raio-x_portateis.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a aquisição de aparelhos de raio-x portáteis, a fim de serem utilizados nos PSFs dos bairros, agilizando os atendimentos odontológicos</t>
   </si>
   <si>
     <t>8162</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8162/requer._no_328_2022-ver._reinaldo_lima-_inclusao_do_complemento_da_r._sao_jose_loteamento_parque_esperanca_no_programa_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8162/requer._no_328_2022-ver._reinaldo_lima-_inclusao_do_complemento_da_r._sao_jose_loteamento_parque_esperanca_no_programa_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo (Pavimenta V), o complemento da Rua São José , no Loteamento Parque Esperança</t>
   </si>
   <si>
     <t>8163</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8163/requer._no_329_2022-ver._reinaldo_lima-_instalacao_de_aparelhos_de_ar_condicionado_na_escola_municipal_maria_jose_verissimo_de_andrade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8163/requer._no_329_2022-ver._reinaldo_lima-_instalacao_de_aparelhos_de_ar_condicionado_na_escola_municipal_maria_jose_verissimo_de_andrade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educuação a instalação de aparelhos de ar-condicionado na Escola Municipal Maria José Veríssimo de Andrade</t>
   </si>
   <si>
     <t>8164</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8164/requer._no_330_2022-ver._edson_da_otica-_plano_de_estudo_tecnico_para_implantacao_de_pontos_de_mototaxis_em_areas_estrategicas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8164/requer._no_330_2022-ver._edson_da_otica-_plano_de_estudo_tecnico_para_implantacao_de_pontos_de_mototaxis_em_areas_estrategicas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura um estudo técnico para implantação de pontos de mototáxis em áreas estratégicas, como pontos turísticos da nossa cidade</t>
   </si>
   <si>
     <t>8165</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8165/requer._no_331_2022-ver._edson_da_otica-_implementacao_de_binario_no_transito_local_do_bairro_do_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8165/requer._no_331_2022-ver._edson_da_otica-_implementacao_de_binario_no_transito_local_do_bairro_do_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana a implementação de um binário no trânsito local do bairro do Renascer II, abrangendo as Ruas José Rubenildo da Silva, São José, Santo Antônio e Raul Seixas</t>
   </si>
   <si>
     <t>8166</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8166/requer._no_332_2022-ver._jose_pereira-_sinalizacao_indicativa_e_placas_para_reserva_de_vaga_de_veiculo_junto_a_central_de_abastecimento_farmaceutico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8166/requer._no_332_2022-ver._jose_pereira-_sinalizacao_indicativa_e_placas_para_reserva_de_vaga_de_veiculo_junto_a_central_de_abastecimento_farmaceutico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB a sinalização indicativa e colocação de placas de trânsito que garantam a reserva de vaga ao automóvel responsável pela distribuição/abastecimento dos medicamentos junto à Central de Abastecimento Farmacêutico, bem como a substituição do veículo atual por um de maior porte</t>
   </si>
   <si>
     <t>8167</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8167/requer._no_333_2022-ver._alex_lucena-_recapeamento_asfaltico_na_rua_ernani_siqueira_jardim_manguinhos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8167/requer._no_333_2022-ver._alex_lucena-_recapeamento_asfaltico_na_rua_ernani_siqueira_jardim_manguinhos.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura serviços de recapeamento asfáltico na Rua Ernani Siqueira, em Jardim Manguinhos</t>
   </si>
   <si>
     <t>8168</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8168/requer._no_334_2022-ver._alex_lucena-_terraplanagem_com_auxilio_de_maquina_patrol_na_rua_santa_rita_de_cassia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8168/requer._no_334_2022-ver._alex_lucena-_terraplanagem_com_auxilio_de_maquina_patrol_na_rua_santa_rita_de_cassia.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura serviços de terraplanagem, com auxílio da máquina patrol, na Rua Santa Rita de Cássia, que interliga os bairros de Jardim Manguinhos e Camboinha</t>
   </si>
   <si>
     <t>8169</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8169/requer._no_335_2022-ver._enrique_douglas-_curso_preparatorio_intensivo_de_auloes_para_o_enem_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8169/requer._no_335_2022-ver._enrique_douglas-_curso_preparatorio_intensivo_de_auloes_para_o_enem_2022.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria, Comércio e Portos que sejam ofertados aos estudantes cabedelenses Curso Preparatório Intensivo e Aulões Preparatórios para o ENEM 2022</t>
   </si>
   <si>
     <t>8194</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8194/requer._no_336_2022-ver._wagner_do_solanense-_criacao_de_restaurante_popular_no_bairro_de_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8194/requer._no_336_2022-ver._wagner_do_solanense-_criacao_de_restaurante_popular_no_bairro_de_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipala criação de um restaurante popular no bairro de Camboinha</t>
   </si>
   <si>
     <t>8195</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8195/requer._no_337_2022-ver._andre_coutinho-_calcamento_de_toda_a_extensao_da_rua_universitario_joao_roberto_de_borges_de_sousa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8195/requer._no_337_2022-ver._andre_coutinho-_calcamento_de_toda_a_extensao_da_rua_universitario_joao_roberto_de_borges_de_sousa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA providências no sentido de realizar o calçamento de toda extensão da Rua Universitário João Roberto Borges de Sousa, em Camboinha I, onde se instalará a nova sede da Guarda Municipal</t>
   </si>
   <si>
     <t>8196</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8196/requer._no_338_2022-ver._edvaldo_neto-_implementacao_de_um_restaurante_popular_no_bairro_do_centro_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8196/requer._no_338_2022-ver._edvaldo_neto-_implementacao_de_um_restaurante_popular_no_bairro_do_centro_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social providências no sentido de estudar a viabilidade de implementação de um Restaurante Popular no Centro de Cabedelo</t>
   </si>
   <si>
     <t>8197</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8197/requer._no_339_2022-ver._edvaldo_neto-_instalacao_de_uma_unidade_aquatica_do_samu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8197/requer._no_339_2022-ver._edvaldo_neto-_instalacao_de_uma_unidade_aquatica_do_samu.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Saúde e Turismo providências no sentido de estudar a possibilidade de pleitear a instalação de uma unidade aquática do SAMU no Município de Cabedelo</t>
   </si>
   <si>
     <t>8198</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8198/requer._no_340_2022-ver._andre_coutinho-_calcamento_e_capeamento_asfaltico_da_rua_praia_do_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8198/requer._no_340_2022-ver._andre_coutinho-_calcamento_e_capeamento_asfaltico_da_rua_praia_do_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA providências no sentido de proceder com calçamento e capeamento asfáltico da Rua Praia do Jacaré, no bairro do Jacaré</t>
   </si>
   <si>
     <t>8199</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8199/requer._no_341_2022-ver._jose_pereira-_sinalizacao_de_transito_e_pintura_dos_quebra-molas_da_av._honorio_patricio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8199/requer._no_341_2022-ver._jose_pereira-_sinalizacao_de_transito_e_pintura_dos_quebra-molas_da_av._honorio_patricio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a sinalização de trânsito, bem como a pintura dos "quebra-molas" já instalados na Av. Honório Patrício, no Recanto do Poço</t>
   </si>
   <si>
     <t>8200</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8200/requer._no_342_2022-ver._jose_pereira-_calcamento_da_rua_maria_lourdes_c._torres_bairro_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8200/requer._no_342_2022-ver._jose_pereira-_calcamento_da_rua_maria_lourdes_c._torres_bairro_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o calçamento da Rua Maria Lourdes C. Torres, no Renascer</t>
   </si>
   <si>
     <t>8201</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8201/requer._no_343_2022-ver._moises_do_meninas_bar-_estudo_de_viabilidade_de_disponibilizacao_de_bombeiros_civis_nas_escolas_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8201/requer._no_343_2022-ver._moises_do_meninas_bar-_estudo_de_viabilidade_de_disponibilizacao_de_bombeiros_civis_nas_escolas_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação um estudo de viabilidade de disponibilização de bombeiros civis nas Escolas da Rede Municipal de Ensino, para prevenir todo tipo de risco de incidente nas escolas</t>
   </si>
   <si>
     <t>8202</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8202/requer._no_344_2022-ver._enrique_douglas-_iniciativa_de_projeto_de_lei_que_institui_o_programa_canteiro_das_oportunidades.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8202/requer._no_344_2022-ver._enrique_douglas-_iniciativa_de_projeto_de_lei_que_institui_o_programa_canteiro_das_oportunidades.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria, Comércio e Portos providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui, no âmbito do Município de Cabedelo, o Programa Canteiro das Oportunidades, e dá outras providências"</t>
   </si>
   <si>
     <t>8203</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8203/requer._no_345_2022-ver._alex_lucena-_drenagem_da_rua_nossa_senhora_de_fatima_e_rua_das_orquideas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8203/requer._no_345_2022-ver._alex_lucena-_drenagem_da_rua_nossa_senhora_de_fatima_e_rua_das_orquideas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a drenagem da Rua Nossa Senhora de Fátima e Ruas das Orquídeas, no Loteamento Jardim Atlântico, em Cabedelo</t>
   </si>
   <si>
     <t>8204</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8204/requer._no_346_2022-ver._edson_da_otica-_inclusao_da_av._jose_ferreira_de_morais_loteam._parque_esperanca_no_programa_pavimenta_cabedelo_v.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8204/requer._no_346_2022-ver._edson_da_otica-_inclusao_da_av._jose_ferreira_de_morais_loteam._parque_esperanca_no_programa_pavimenta_cabedelo_v.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão no Programa Pavimenta Cabedelo V, da Av. José Ferreira de Morais, no Loteamento Parque Esperança, no Renascer II</t>
   </si>
   <si>
     <t>8205</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8205/requer._no_347_2022-ver._edson_da_otica-_complementacao_da_pavimentacao_da_rua_antonia_ferreira_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8205/requer._no_347_2022-ver._edson_da_otica-_complementacao_da_pavimentacao_da_rua_antonia_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a complementação da pavimentação da Rua Antônia Ferreira da Silva, no Renascer II</t>
   </si>
   <si>
     <t>8243</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8243/requer._no_348_2022_-_ver._junior_paulo_-_restauracao_e_adequacao_das_vias_de_acesso_das_ruas_sao_miguel_e_rua_ernani_siqueira_e_instalacao_de_led.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8243/requer._no_348_2022_-_ver._junior_paulo_-_restauracao_e_adequacao_das_vias_de_acesso_das_ruas_sao_miguel_e_rua_ernani_siqueira_e_instalacao_de_led.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, reiterando Requerimento nº 218/2021, viabilizar em caráter de urgência serviço de restaurações e adequações das vias de acessos das Ruas São Miguel e Ernani Siqueira, em Jardim Brasília, e Rua Cláudia Rute, em Jardim Camboinha, bem como instalação de luminárias em led nas referidas ruas</t>
   </si>
   <si>
     <t>8206</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8206/requer._no_349_2022-ver._divino_felizardo-_inclusao_de_paragrafo_unico_no_art._1o_da_lei_no_1.963_que_institui_o_dia_municipal_contra_a_homofobia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8206/requer._no_349_2022-ver._divino_felizardo-_inclusao_de_paragrafo_unico_no_art._1o_da_lei_no_1.963_que_institui_o_dia_municipal_contra_a_homofobia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Inclui o parágrafo único, no art. 1º, da Lei nº 1.963, que Institui o Dia Municipal contra a Homofobia no Calendário Oficial no Município de Cabedelo (PB)"</t>
   </si>
   <si>
     <t>8207</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8207/requer._no_350_2022-ver._divino_felizardo-_recuperacao_do_calcamento_da_r._nilson_da_silva_bahia_bairro_ponta_de_campina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8207/requer._no_350_2022-ver._divino_felizardo-_recuperacao_do_calcamento_da_r._nilson_da_silva_bahia_bairro_ponta_de_campina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de realizar a recuperação do calçamento da Rua Nilson da Silva Bahia, em Ponta de Campina</t>
   </si>
   <si>
     <t>8208</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8208/requer._no_351_2022-ver._ivanio_da_miramar-_campanha_para_combate_ao_avanco_da_chikungunya_nos_bairros_de_santa_catarina_e_ponta_de_mato.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8208/requer._no_351_2022-ver._ivanio_da_miramar-_campanha_para_combate_ao_avanco_da_chikungunya_nos_bairros_de_santa_catarina_e_ponta_de_mato.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providenciar uma campanha para combate ao avanço da chikungunya, no entorno dos bairros Santa Catarina e Ponta de Matos</t>
   </si>
   <si>
     <t>8209</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8209/requer._no_352_2022-ver._ivanio_da_miramar-_rotatoria_e_sinalizacao_entre_as_ruas_ismael_farias_com_a_rua_dr._joao_machado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8209/requer._no_352_2022-ver._ivanio_da_miramar-_rotatoria_e_sinalizacao_entre_as_ruas_ismael_farias_com_a_rua_dr._joao_machado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana providenciar uma rotatória e sinalização entre as Rua Ismael Farias com a Rua Dr. João Machado, no Centro de Cabedelo</t>
   </si>
   <si>
     <t>8210</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8210/requer._no_353_2022-ver._reinaldo_lima-_inclusao_da_rua_lirios_do_vale_no_calendario_do_programa_pavimenta_cabedelo_v.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8210/requer._no_353_2022-ver._reinaldo_lima-_inclusao_da_rua_lirios_do_vale_no_calendario_do_programa_pavimenta_cabedelo_v.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo (Pavimenta V), da Rua Lírios do Vale, no Jacaré Oceania VI</t>
   </si>
   <si>
     <t>8211</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8211/requer._no_354_2022-ver._marcio_silva-_efetivacao_da_lei_no_2.066_de_2020_sobre_a_clinica_de_bem-estar_animal-_convenio_com_a_uniesp_para_medicina_veterinaria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8211/requer._no_354_2022-ver._marcio_silva-_efetivacao_da_lei_no_2.066_de_2020_sobre_a_clinica_de_bem-estar_animal-_convenio_com_a_uniesp_para_medicina_veterinaria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura que seja efetivada a Lei nº 2.066/2020, que "Dispõe sobre a instituição e funcionamento da Clínica de Bem-Estar Animal de Cabedelo/PB, e dá outras providências", bem como firmar convênio de estágio com a UNIESP</t>
   </si>
   <si>
     <t>8212</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8212/requer._no_355_2022-ver._marcio_silva-_cumprimento_do_art._243_parag._1o_e_2o_da_lei_organica_municipal_lom.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8212/requer._no_355_2022-ver._marcio_silva-_cumprimento_do_art._243_parag._1o_e_2o_da_lei_organica_municipal_lom.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e PROCON o cumprimento do disposto no art. 243, §§ 1º e 2º, da Lei Orgânica Municipal, realizando reunião com representantes das farmácias para discutir a escala do plantão nos estabelecimentos</t>
   </si>
   <si>
     <t>8213</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8213/requer._no_356_2022-ver._janderson_brito-_estudo_sobre_a_criacao_de_centro_de_tratamento_e_reabilitacao_de_animais_abandonados.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8213/requer._no_356_2022-ver._janderson_brito-_estudo_sobre_a_criacao_de_centro_de_tratamento_e_reabilitacao_de_animais_abandonados.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de criação do Centro de Tratamento e Reabilitação de Animais Abandonados no Município de Cabedelo</t>
   </si>
   <si>
     <t>8214</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8214/requer._no_357_2022-ver._janderson_brito-_envio_de_maquina_motoniveladora_patrol_para_rua_otavio_novais_e_substituicao_de_lampadas_pela_led.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8214/requer._no_357_2022-ver._janderson_brito-_envio_de_maquina_motoniveladora_patrol_para_rua_otavio_novais_e_substituicao_de_lampadas_pela_led.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria e Infraestrutura para que envie a máquina motoniveladora (patrol) a Rua Otávio Novais, na Praia do Poço, para executar serviços de terraplanagem e reabertura de rua, bem como a substituição por lâmpadas de led</t>
   </si>
   <si>
     <t>8215</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8215/requer._no_358_2022-ver._reinaldo_lima-_construcao_de_casas_populares_no_bairro_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8215/requer._no_358_2022-ver._reinaldo_lima-_construcao_de_casas_populares_no_bairro_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a construção de casas populares no bairro Renascer</t>
   </si>
   <si>
     <t>8228</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8228/requer._no_359_2022_-_ver._junior_paulo_-_limpeza_drenagem_e_pavimentacao_da_r._debora_borges_xavier_e_instalacao_de_luminarias_em_led.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8228/requer._no_359_2022_-_ver._junior_paulo_-_limpeza_drenagem_e_pavimentacao_da_r._debora_borges_xavier_e_instalacao_de_luminarias_em_led.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de limpeza, drenagem e pavimentação da Rua Débora Borges Xavier, no Bairro de Jardim Brasília, bem como instalação de luminárias em led em toda a rua</t>
   </si>
   <si>
     <t>8229</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8229/requer._no_360_2022_-_ver._edvaldo_neto_-_recuperacao_asfaltica_da_r._seleno_gomes_maropo_bela_vista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8229/requer._no_360_2022_-_ver._edvaldo_neto_-_recuperacao_asfaltica_da_r._seleno_gomes_maropo_bela_vista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de providenciar a recuperação asfáltica da Rua Seleno Gomes Maropô, em Bela Vista</t>
   </si>
   <si>
     <t>8230</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8230/requer._no_361_2022_-_ver._edvaldo_neto_-_criacao_do_programa_jovem_empreendedor_nas_escolas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8230/requer._no_361_2022_-_ver._edvaldo_neto_-_criacao_do_programa_jovem_empreendedor_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Educação, Setor de Projetos da Educação e Secretaria de Indústria, Comércio e Portos providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui a criação do Programa Jovem Empreendedor nas escolas do Município de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>8231</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8231/requer._no_362_2022_-_ver._moises_do_meninas_bar_-_implantacao_de_espaco_musical_voltado_para_os_estudantes_das_escolas_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8231/requer._no_362_2022_-_ver._moises_do_meninas_bar_-_implantacao_de_espaco_musical_voltado_para_os_estudantes_das_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a necessidade da implantação de Espaço Musical voltado para os estudantes das escolas municipais de Cabedelo/PB"</t>
   </si>
   <si>
     <t>8267</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8267/requer._no_363_2022_-_ver._moises_do_meninas_bar_-_limpeza_e_pintura_de_meios-fios_e_lombadas_da_rua_cleto_campelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8267/requer._no_363_2022_-_ver._moises_do_meninas_bar_-_limpeza_e_pintura_de_meios-fios_e_lombadas_da_rua_cleto_campelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a limpeza da Rua Cleto Campelo, bem como pintura de meios fios e lombadas e instalação de placas alertanto lombadas existentes</t>
   </si>
   <si>
     <t>8232</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8232/requer._no_364_2022_-_ver._jose_pereira_-_calcamento_da_av._edinaldo_inacio_de_freitas_bairro_amazonas_park.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8232/requer._no_364_2022_-_ver._jose_pereira_-_calcamento_da_av._edinaldo_inacio_de_freitas_bairro_amazonas_park.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o calçamento da Av. Edinaldo Inácio de Freitas, no bairro Amazonas Park</t>
   </si>
   <si>
     <t>8233</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8233/requer._no_365_2022_-_ver._jose_pereira_-_projeto_para_criacao_de_lei_que_regulamente_a_obrigatoriedade_de_reservar_quadro_de_funcionarios_para_os_municipes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8233/requer._no_365_2022_-_ver._jose_pereira_-_projeto_para_criacao_de_lei_que_regulamente_a_obrigatoriedade_de_reservar_quadro_de_funcionarios_para_os_municipes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal enviar a esta Casa Legislativa projeto de lei que regulamente a obrigatoriedade de as empresas estabelecidas em Cabedelo reservarem 25% do seu quadro de funcionários para os munícipes; oferecende em contrapartida cursos de capacitação e desconto na taxa de IPTU</t>
   </si>
   <si>
     <t>8296</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8296/requer._no_366_2022_-_ver._wagner_do_solanense_-_ronda_da_guarda_metropolitana_diuturnamente_na_rua_liberato_jose_de_miranda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8296/requer._no_366_2022_-_ver._wagner_do_solanense_-_ronda_da_guarda_metropolitana_diuturnamente_na_rua_liberato_jose_de_miranda.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Segurança Pública de Cabedelo efetuar ronda ostensiva na Guarda Metropolitana diuturnamente na Rua Liberato José de Miranda para coibir ação da criminalidade</t>
   </si>
   <si>
     <t>8234</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8234/requer._no_367_2022_-_ver._alex_lucena_-_solicita_inclusao_no_programa_pavimenta_4_o_termino_da_rua_ivo_souto_maior_no_bairro_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8234/requer._no_367_2022_-_ver._alex_lucena_-_solicita_inclusao_no_programa_pavimenta_4_o_termino_da_rua_ivo_souto_maior_no_bairro_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a inclusão, no Programa Pavimenta 4, do término da Rua Ivo Souto Maior, em Jardim Camboinha</t>
   </si>
   <si>
     <t>8235</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8235/requer._no_368_2022_-_ver._moises_do_meninas_bar_-_inclusao_social_de_pessoas_com_deficiencia_pcds_no_desfile_de_7_de_setembro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8235/requer._no_368_2022_-_ver._moises_do_meninas_bar_-_inclusao_social_de_pessoas_com_deficiencia_pcds_no_desfile_de_7_de_setembro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de um Camarote de Inclusão, com acessibilidade, garantindo a inclusão social de pessoas com deficiências no desfile de 07 de setembro no Município</t>
   </si>
   <si>
     <t>8236</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8236/requer._no_369_2022_-_ver._reinaldo_lima_rey_-_inclusao_no_programa_pavimentacao_asfaltar_as_ruas_siqueira_campos_maria_helena_dos_santos_e_padre_alfredo_barbosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8236/requer._no_369_2022_-_ver._reinaldo_lima_rey_-_inclusao_no_programa_pavimentacao_asfaltar_as_ruas_siqueira_campos_maria_helena_dos_santos_e_padre_alfredo_barbosa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo, das Ruas Siqueira Campos, Maria Helena dos Santos e Padre Alfredo Barbosa, no Renascer III</t>
   </si>
   <si>
     <t>8237</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8237/requer._no_370_2022_-_ver._reinaldo_lima_-_inclusao_da_rua_sao_lucas_jacare_oceania_vi_no_calendario_do_programa_pavimenta_v.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8237/requer._no_370_2022_-_ver._reinaldo_lima_-_inclusao_da_rua_sao_lucas_jacare_oceania_vi_no_calendario_do_programa_pavimenta_v.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo (Pavimenta V), da Rua São Lucas, no Jacaré Oceania VI</t>
   </si>
   <si>
     <t>8238</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8238/requer._no_371_2022_-_ver._andre_coutinho_-_disponibilizacao_de_bombeiros_civis_de_forma_permanente_no_parque_do_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8238/requer._no_371_2022_-_ver._andre_coutinho_-_disponibilizacao_de_bombeiros_civis_de_forma_permanente_no_parque_do_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipa e Secretaria de Defesa Civil providências no sentido de disponibilizar bombeiros civis de forma permanente no Parque do Jacaré</t>
   </si>
   <si>
     <t>8239</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8239/requer._no_372_2022_-_ver._andre_coutinho_-_implantacao_do_i_salao_de_artesanato_de_cabedelo_no_mes_de_dezembro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8239/requer._no_372_2022_-_ver._andre_coutinho_-_implantacao_do_i_salao_de_artesanato_de_cabedelo_no_mes_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo providências no sentido de implantar o I Salão de Artesanato de Cabedelo/PB, no mês de dezembro, em local de grande visibilidade turística e estratégica</t>
   </si>
   <si>
     <t>8240</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8240/requer._no_373_2022_-_ver._marcio_silva_-_estudos_sobre_a_isencao_da_cip_para_a_unidade_de_beneficiamento_de_pescados_do_bairro_do_renascer_iii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8240/requer._no_373_2022_-_ver._marcio_silva_-_estudos_sobre_a_isencao_da_cip_para_a_unidade_de_beneficiamento_de_pescados_do_bairro_do_renascer_iii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Receita Municipal estudos para saber qual o procedimento correto para favorecer a Unidade de Beneficiamento de Pescados do bairro do Renascer III, quanto a isenção do pagamento da contribuição de iluminação pública</t>
   </si>
   <si>
     <t>8241</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8241/requer._no_374_2022_-_ver._marcio_silva_-_recuperacao_na_rua_rosa_vieira_bairro_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8241/requer._no_374_2022_-_ver._marcio_silva_-_recuperacao_na_rua_rosa_vieira_bairro_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências para recuperação da Rua Rosa Vieira, no Poço</t>
   </si>
   <si>
     <t>8242</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>Márcio Silva, Moisés do Meninas Bar, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Enrique Douglas, José Pereira, Reinaldo Lima (Rey)</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8242/requer._no_375_2022_-_ver._marcio_silva_-_regime_de_urgencia-urgentissima_para_o_projeto_de_lei_no_060_de_2022_do_prefeito_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8242/requer._no_375_2022_-_ver._marcio_silva_-_regime_de_urgencia-urgentissima_para_o_projeto_de_lei_no_060_de_2022_do_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 30/08/2022, da seguinte propositura: Projeto de Lei nº 060/2022 - Do Prefeito Municipal - Institui no âmbito do município de Cabedelo, o Programa de Auxílio Financeiro Temporário aos comerciantes e empregados que tiveram asuas atividades interrompidas em decorrência da retirada das barracas localizadas nas praias de Cabedelo-PB, e dá outras providências</t>
   </si>
   <si>
     <t>8247</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8247/requer._no_376_2022_-_ver._junior_paulo_-_luminarias_de_led_rua_monsenhor__jose_da_silva_coutinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8247/requer._no_376_2022_-_ver._junior_paulo_-_luminarias_de_led_rua_monsenhor__jose_da_silva_coutinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Infraestrtura e Setor de Iluminação Pública, a instalação de luminárias em led na Rua Monsenhor José da Silba Coutinho, em Camalaú</t>
   </si>
   <si>
     <t>8248</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8248/requer._no_377_2022_-_ver._janderson_brito_-_instalacao_de_cameras_de_video_com_audio_em_todas_as_creches_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8248/requer._no_377_2022_-_ver._janderson_brito_-_instalacao_de_cameras_de_video_com_audio_em_todas_as_creches_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a instalação de câmeras de vídeo com áudio em todas as creches e escoals da rede municipal</t>
   </si>
   <si>
     <t>8249</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Enrique Douglas, Moisés do Meninas Bar, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8249/requer._no_378_2022_-_ver._andre_coutinho_-_frente_parlamentar_pelo_direito_das_pessoas_com_deficiencia_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8249/requer._no_378_2022_-_ver._andre_coutinho_-_frente_parlamentar_pelo_direito_das_pessoas_com_deficiencia_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Criar a Frente Parlamentar pelo Direito das Pessoas com Deficiência de Cabedelo</t>
   </si>
   <si>
     <t>8250</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8250/requer._no_379_2022_-_ver._wagner_do_solanense_-_recapeamento_da_rua_enivaldo_miranda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8250/requer._no_379_2022_-_ver._wagner_do_solanense_-_recapeamento_da_rua_enivaldo_miranda.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o recapeamento da Rua Enivaldo Figueiredo de Miranda, em Ponta de Matos</t>
   </si>
   <si>
     <t>8251</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8251/requer._no_380_2022_-ver._wagner_do_solanense_-_lampadas_de_led_ruas_santa_rita_de_cassia_nossa_senhora_aparecida-jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8251/requer._no_380_2022_-ver._wagner_do_solanense_-_lampadas_de_led_ruas_santa_rita_de_cassia_nossa_senhora_aparecida-jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de trocar por lâmpadas de led a iluminação pública das Ruas Santa Rita de Cássia, Nossa Senhora Aparecida e João Paulo II, na Comunidade Jardim Jericó, em Jardim Camboinha</t>
   </si>
   <si>
     <t>8252</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8252/requer._no_381_2022_-_ver._moises_do_meninas_bar_-_linha_de_credito_para_fins_de_custeio_da_cnh_e_capacetes_para_moto_taxistas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8252/requer._no_381_2022_-_ver._moises_do_meninas_bar_-_linha_de_credito_para_fins_de_custeio_da_cnh_e_capacetes_para_moto_taxistas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria, Comércio e Portos estudar a possibilidade de disponibilizar uma linha de crédito para fins de custeio de CNH e capacetes para os mototaxistas do município</t>
   </si>
   <si>
     <t>8254</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8254/requer._no_382_2022_-_ver._ivanio_da_miramar_-__manutencao_das_ruas_antonio_miguel_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8254/requer._no_382_2022_-_ver._ivanio_da_miramar_-__manutencao_das_ruas_antonio_miguel_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar a manutenção da Rua Antônio Miguel da Silva em paralelo com a Rua João Luiz Batista, em Camalaú</t>
   </si>
   <si>
     <t>8255</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8255/requer._no_383_2022_-_ver._marcio_silva_-_pavimentacao_e_drenagem_nas_ruas_do_bairro_ponta_de_campina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8255/requer._no_383_2022_-_ver._marcio_silva_-_pavimentacao_e_drenagem_nas_ruas_do_bairro_ponta_de_campina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Defesa Civil providências para execução de serviços de pavimentação e drenagem nas ruas do bairro de Ponta de Campina</t>
   </si>
   <si>
     <t>8256</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8256/requer._no_384_2022_-_ver._moises_do_meninas_bar_-_rede_de_protecao_nos_viadutos_da_br-230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8256/requer._no_384_2022_-_ver._moises_do_meninas_bar_-_rede_de_protecao_nos_viadutos_da_br-230.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Superintendente do DNIT a colocação de uma tela de contenção/proteção nos viadutos da BR-230, no trecho Cabedelo/João Pessoa</t>
   </si>
   <si>
     <t>8257</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8257/requer._no_385_2022_-_ver._andre_coutinho_-_coibir__retorno_da_taxa_personal_trainer_no_uso_de_academias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8257/requer._no_385_2022_-_ver._andre_coutinho_-_coibir__retorno_da_taxa_personal_trainer_no_uso_de_academias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Procuradoria Geral do Município e PROCON providências no sentido de coibir o retorno da cobrança de taxas ao personal trainer no uso das academias do Município de Cabedelo</t>
   </si>
   <si>
     <t>8258</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8258/requer._no_386_2022_-_ver._herlon_cabral_-_limpeza_faixa_de_tewrra_do_ria_paraiba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8258/requer._no_386_2022_-_ver._herlon_cabral_-_limpeza_faixa_de_tewrra_do_ria_paraiba.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Proteção e Defesa Civil, de Meio Ambiente e de Infraestrutura atuação urgente para limpeza da faixa de terra da beira do Rio Paraíba</t>
   </si>
   <si>
     <t>8259</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8259/requer._no_387_2022_-_ver._herlon_cabral_-_votos_de_aplausos_ao_sr._felipe_ribeiro_macario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8259/requer._no_387_2022_-_ver._herlon_cabral_-_votos_de_aplausos_ao_sr._felipe_ribeiro_macario.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. Felipe Ribeiro Macário, idealizador do mutirão "Unidos pela Maré", que retirou 2,5 tolenadas de lixo exposto na margem do Rio Paraíba</t>
   </si>
   <si>
     <t>8297</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8297/requer._no_388_2022_-_ver._jose_pereira_-_envio_de_equipes_de_limpeza_para_poda_corte_e_limpeza_da_area_verde_do_bairro_de_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8297/requer._no_388_2022_-_ver._jose_pereira_-_envio_de_equipes_de_limpeza_para_poda_corte_e_limpeza_da_area_verde_do_bairro_de_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal enviar equipes de limpeza pública para realizar poda, corte e/ou limpeza de toda área verde do bairro de Intermares, bem como retirada das palhas secas dos coqueiros da orla</t>
   </si>
   <si>
     <t>8268</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8268/requer._no_389_2022_-_ver._jose_pereira_-_instalacao_de_placas_indicativas_das_ruas_no_bairro_portal_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8268/requer._no_389_2022_-_ver._jose_pereira_-_instalacao_de_placas_indicativas_das_ruas_no_bairro_portal_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de placas indicativas padronizadas nas ruas do bairro Portal do Poço</t>
   </si>
   <si>
     <t>8260</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8260/requer._no_390_2022_-_ver._enrique_douglas_-_realizado_evento_comemoracao_dia_do_evangelico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8260/requer._no_390_2022_-_ver._enrique_douglas_-_realizado_evento_comemoracao_dia_do_evangelico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo realizar um evento em comemoração ao Dia do Evangélico, no último sábado de setembro, conforme calendário oficial do município</t>
   </si>
   <si>
     <t>8261</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8261/requer._no_391_2022_-_ver._enrique_douglas_-__instalar_luninaria_tipo_led_rua_francisco_serafim.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8261/requer._no_391_2022_-_ver._enrique_douglas_-__instalar_luninaria_tipo_led_rua_francisco_serafim.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de instalar luminária de led em poste, padrão antigo e com fluxo luminoso ineficiente, na Segunda Travessa Francisco Serafim, em Ponta de Matos</t>
   </si>
   <si>
     <t>8262</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8262/requer._no_392_2022_-_ver._reinaldo_lima_-_inclusao_no_pavimenta_v_a_rua_mar_azul_oceania_vi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8262/requer._no_392_2022_-_ver._reinaldo_lima_-_inclusao_no_pavimenta_v_a_rua_mar_azul_oceania_vi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo (Pavimenta V), da Rua Mar Azul, em Jacaré Oceania VI</t>
   </si>
   <si>
     <t>8263</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8263/requer._no_393_2022_-_ver._reinaldo_lima_-_lampadas_de_led_nas_ruas_jose_rubenildo_da_silva_rua_sao_jose_e_rua_santo_antonio_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8263/requer._no_393_2022_-_ver._reinaldo_lima_-_lampadas_de_led_nas_ruas_jose_rubenildo_da_silva_rua_sao_jose_e_rua_santo_antonio_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a implantação de lâmpadas de led nas Ruas José Rubenildo da Silva São José e Santo Antônio, no Renascer II</t>
   </si>
   <si>
     <t>8269</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8269/requer._no_394_2022_-_ver._divino_felizardo_-_instalacao_de_novas_grades_de_protecao_ao_redor_da_quadra_localizada_na_praca_denise_de_lourdes_cardoso_no_bairro_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8269/requer._no_394_2022_-_ver._divino_felizardo_-_instalacao_de_novas_grades_de_protecao_ao_redor_da_quadra_localizada_na_praca_denise_de_lourdes_cardoso_no_bairro_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte providências no sentido de instalar novas grades de proteção ao redor da quadra localizada na Praça Denise de Lourdes Cardoso, no bairro do Poço</t>
   </si>
   <si>
     <t>8270</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8270/requer._no_395_2022_-_ver._wagner_do_solanense_-_construcao_praca_rua_n_s_aparecida_comunidade_jardim_jerico_em_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8270/requer._no_395_2022_-_ver._wagner_do_solanense_-_construcao_praca_rua_n_s_aparecida_comunidade_jardim_jerico_em_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de construir uma praça na Rua Nossa Senhora Aparecida, na Comunidade Jardim Jericó</t>
   </si>
   <si>
     <t>8298</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8298/requer._no_396_2022_-_ver._edvaldo_neto_-_pavimentacao_e_drenagem_da_rua_da_comunidade_portelinha_bairro_jardim_gama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8298/requer._no_396_2022_-_ver._edvaldo_neto_-_pavimentacao_e_drenagem_da_rua_da_comunidade_portelinha_bairro_jardim_gama.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de pavimentar e drenar a rua da Comunidade Portelinha, no bairro do Jardim Gama</t>
   </si>
   <si>
     <t>8299</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8299/requer._no_397_2022_-_ver._edvaldo_neto_-_implementacao_do_projeto_de_lei_que_institui_o_programa_reciclando_nas_escolas_no_ambito_do_municipio_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8299/requer._no_397_2022_-_ver._edvaldo_neto_-_implementacao_do_projeto_de_lei_que_institui_o_programa_reciclando_nas_escolas_no_ambito_do_municipio_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Educação e Secretaria de Meio Ambiente providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui o Programa Reciclando na Escola no âmbito do Município de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>8271</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8271/requer._no_398_2022_-_ver._ivanio_da_miramar_-_instalacao_de_lixeiras_sustentaveis_em_todo_percurso_das_praias_e_nas_proximidades.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8271/requer._no_398_2022_-_ver._ivanio_da_miramar_-_instalacao_de_lixeiras_sustentaveis_em_todo_percurso_das_praias_e_nas_proximidades.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar lixeiras sustentáveis para todo o percurso da praia e proximidades</t>
   </si>
   <si>
     <t>8272</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8272/requer._no_399_2022_-_ver._ivanio_da_miramar_-_interdicao_temporaria_quadras_futevolei_e_adjuntas_colocacao_grades_ou_estrutura_isolar_entorno_area.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8272/requer._no_399_2022_-_ver._ivanio_da_miramar_-_interdicao_temporaria_quadras_futevolei_e_adjuntas_colocacao_grades_ou_estrutura_isolar_entorno_area.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte a interdição temporária das quadras de futevôlei e adjuntas, para colocação de grades ou estrutura para isolar o entorno da área, das quadras de futevôlei e vôlei na praia de Ponta de Matos</t>
   </si>
   <si>
     <t>8273</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8273/requer._no_400_2022_-_ver._moises_do_meninas_bar_-_contratar_bombeiros_civis_e_guarda_vidas_garantir_seguranca_banhistas_praias_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8273/requer._no_400_2022_-_ver._moises_do_meninas_bar_-_contratar_bombeiros_civis_e_guarda_vidas_garantir_seguranca_banhistas_praias_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Defesa Civil estudar a possibilidade de contratar bombeiros civis/guarda-vidas para garantir a segurança dos banhistas nas praias do Município até o final do verão 2023</t>
   </si>
   <si>
     <t>8274</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8274/requer._no_401_2022_-_ver._wagner_do_solanense_-_pavimentacao_asfaltica_da_rua_marcia_travassos_localizada_no_bairro_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8274/requer._no_401_2022_-_ver._wagner_do_solanense_-_pavimentacao_asfaltica_da_rua_marcia_travassos_localizada_no_bairro_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para pavimentação asfáltica na Rua Márcia Travassos, no bairro Jardim Camboinha</t>
   </si>
   <si>
     <t>8275</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8275/requer._no_402_2022_-_ver._jose_pereira_-_sessao_especial_sobre_saude_e_a_qualidade_de_vida_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8275/requer._no_402_2022_-_ver._jose_pereira_-_sessao_especial_sobre_saude_e_a_qualidade_de_vida_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial , em data a ser agendada pela Presidência na primeira semana do mês de outubro, sobre a Saúde e a Qualidade de Vida da Pessoa Idosa, em comemoração ao Dia Municipal do Idoso, celebrado dia 1º de outubro</t>
   </si>
   <si>
     <t>8276</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8276/requer._no_403_2022_-_ver._junior_paulo_-_revogacao_emprestimo-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8276/requer._no_403_2022_-_ver._junior_paulo_-_revogacao_emprestimo-rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar a revogação dos empréstimos citados na Lei nº 040/2021 e na Lei nº 051/2022, bem como a apresentação a esta Casa, em caráter de urgência, dos valores possivelmente creditatos e extrato bancário, discriminando possíveis gastos e rendimento no mercado financeiro</t>
   </si>
   <si>
     <t>8277</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8277/requer._no_404_2022_-_ver._herlon_cabral_-_votos_de_aplausos_ao_sr._thiago_cavalcante_de_sa_thiago_chucky_e_a_todos_que_compoem_a_escola_de_jiu-jitsu_zr-praia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8277/requer._no_404_2022_-_ver._herlon_cabral_-_votos_de_aplausos_ao_sr._thiago_cavalcante_de_sa_thiago_chucky_e_a_todos_que_compoem_a_escola_de_jiu-jitsu_zr-praia.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. Thiago Cavalcante de Sá, conhecido por "Thiago Chucky", professor de jiu-jitsu, e a todos que compõem a Escola de Jiu-Jitsu ZR-Praia de Cabedelo II, pela participação no Campeonato Nordeste Cup Jiu-Jitsu, realizado dia 10 de setembro em João Pessoa e de onde se sagraram medalhistas 14 competidores</t>
   </si>
   <si>
     <t>8278</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8278/requer._no_405_2022_-_ver._alex_lucena_-_recuperacao_na_pavimentacao_da_rua_marcia_travassos_no_bairro_jardim_jerico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8278/requer._no_405_2022_-_ver._alex_lucena_-_recuperacao_na_pavimentacao_da_rua_marcia_travassos_no_bairro_jardim_jerico.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de efetuar a recuperação na pavimentação da Rua Márcia Travassos, em Jardim Jericó</t>
   </si>
   <si>
     <t>8279</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8279/requer._no_406_2022_-_ver._alex_lucena_-_recuperacao_na_pavimentacao_da_rua_augusto_firmo_paulo_no_bairro_monte_castelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8279/requer._no_406_2022_-_ver._alex_lucena_-_recuperacao_na_pavimentacao_da_rua_augusto_firmo_paulo_no_bairro_monte_castelo.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de efetuar a recuperação da pavimentação da Rua Augusto Firmo Paulo, no bairro de Monte Castelo</t>
   </si>
   <si>
     <t>8280</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8280/requer._no_407_2022_-_ver._marcio_silva_-_realizacao_de_mudanca_quanto_a_localizacao_da_faixa_de_pedestre_em_frente_a_praca_getulio_vargas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8280/requer._no_407_2022_-_ver._marcio_silva_-_realizacao_de_mudanca_quanto_a_localizacao_da_faixa_de_pedestre_em_frente_a_praca_getulio_vargas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Mobilidade Urbana e Superintendência Regional do DNIT providências para realizar mudanças na localização da faixa de pedestre em frente à Praça Getúlio Vargas</t>
   </si>
   <si>
     <t>8281</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8281/requer._no_408_2022_-_ver._marcio_silva_-__pl_construcao_monumento_homenagem_poeta_hermes_do_nascimento_local_turistico_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8281/requer._no_408_2022_-_ver._marcio_silva_-__pl_construcao_monumento_homenagem_poeta_hermes_do_nascimento_local_turistico_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a construção de monumento em homenagem ao poeta Hermes do Nascimento em local turístico na cidade de Cabedelo"</t>
   </si>
   <si>
     <t>8282</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8282/requer._no_409_2022_-_ver._andre_coutinho_-_requer_realizacao_de_uma_palestra_em_cabedelo_sobre_os_cursos_do_ensino_profissional_maritimo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8282/requer._no_409_2022_-_ver._andre_coutinho_-_requer_realizacao_de_uma_palestra_em_cabedelo_sobre_os_cursos_do_ensino_profissional_maritimo.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Educação, a Capitania dos Portos da Paraíba, a Reitoria do IFPB e a Secretaria de Comunicação providências no sentido de realizarem palestra em Cabedelo sobre os cursos do Ensino Profissional Marítimo para formação de aquaviários dos grupos Marítimos, Fluviários e Pescadores na área de jurisdição da Capitania dos Portos da Paraíba, com amplas divulgação nas redes de comunicação da Prefeitura</t>
   </si>
   <si>
     <t>8283</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Divino Felizardo, Edson da Ótica, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8283/requer._no_410_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8283/requer._no_410_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 13/09/2022, das seguintes proposituras: Projeto de Lei nº 061/2022 - Do Prefeito Municipal - Autoriza a abertura de Crédito Especial ao Orçamento de 2022, para atender as despesas com o Programa Auxílio Financeiro Temporário aos Comerciantes e Empregados que tiveram suas atividades interrompidas em decorrência da retirada das barracas nas praias de Cabedelo-PB, e dá outras providências; Projeto de Lei nº 062/2022 - Do Prefeito Municipal - Dispõe sobre a Administração do Ensino Público no Município de Cabedelo/PB, revoga a Lei nº 1.874/2017, e dá outras providências; e Projeto de Lei nº 063/2022 - Do Prefeito Municipal - Denomina de Calçadão "Geraldo Smith", o Espaço Público localizado na Rau Santa Cavalcante, no Bairro do Poço, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>8300</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8300/requer._no_411_2022_-_ver._moises_do_meninas_bar_-_isencao_iptu_proprietarios_ou_residam_contribuintes_conjuge_ou_filhos_pessoas_com_tea.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8300/requer._no_411_2022_-_ver._moises_do_meninas_bar_-_isencao_iptu_proprietarios_ou_residam_contribuintes_conjuge_ou_filhos_pessoas_com_tea.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria da Receita e Procuradoria Geral do Município a concessão de insenção de Imposto Predial Urbano (IPTU) aos imóveis que sejam de propriedade ou residam contribuintes, cônjuge ou filhos de pessoas com Transtorno do Espectro Autista (TEA)</t>
   </si>
   <si>
     <t>8301</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8301/requer._no_412_2022_-_ver._wagner_do_solanense_-_pavimentacao_asfaltica_na_travessa_enivaldo_miranda_tres_bairro_ponta_de_matos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8301/requer._no_412_2022_-_ver._wagner_do_solanense_-_pavimentacao_asfaltica_na_travessa_enivaldo_miranda_tres_bairro_ponta_de_matos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para a pavimentação asfáltica na Travessa Enivaldo Miranda Três, em Ponta de Matos</t>
   </si>
   <si>
     <t>8302</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8302/requer._no_413_2022_-_ver._andre_coutinho_-_reabertura_de_prazo_para_refis.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8302/requer._no_413_2022_-_ver._andre_coutinho_-_reabertura_de_prazo_para_refis.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Receita Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa para reabertura de prazo para REFIS, buscando a concessão de negociação de dívidas administrativas referentes a IPTU, Impostos sobre Serviços de Qualquer Natureza (ISSQN), Taxas e Multas Administrativas no Município de Cabedelo/PB</t>
   </si>
   <si>
     <t>8303</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8303/requer._no_414_2022_-_ver._edson_da_otica_-_carteiras_de_identificacao_aos_representantes_do_conselho_municipal_de_direito_dos_idosos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8303/requer._no_414_2022_-_ver._edson_da_otica_-_carteiras_de_identificacao_aos_representantes_do_conselho_municipal_de_direito_dos_idosos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social carteiras de identificação aos representantes do Conselho Municipal de Direito dos Idosos</t>
   </si>
   <si>
     <t>8304</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8304/requer._no_415_2022_-_ver._edson_da_otica_-_pintura_cobertura_ar-condicionado_e_corrimao_na_rampa_de_acesso_na_creche_josefa_de_medeiros_regis_bairro_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8304/requer._no_415_2022_-_ver._edson_da_otica_-_pintura_cobertura_ar-condicionado_e_corrimao_na_rampa_de_acesso_na_creche_josefa_de_medeiros_regis_bairro_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura pintura, cobertura, instalação de ar-condicionado e implantação de corrimão na rampa de acesso a Creche Josefa de Medeiros Régis, no Renascer II</t>
   </si>
   <si>
     <t>8305</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8305/requer._no_416_2022_-_ver._jose_pereira_-_votos_de_aplausos_aos_profissionais_de_saude_e_gestores_envolvidos_na_doacao_de_orgaos_tecidos_e_sangue-sessao_especial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8305/requer._no_416_2022_-_ver._jose_pereira_-_votos_de_aplausos_aos_profissionais_de_saude_e_gestores_envolvidos_na_doacao_de_orgaos_tecidos_e_sangue-sessao_especial.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a todos os profissionais de saúde e gestores públicos envolvidos na conscientização, doação, captação e transplante de órgãos, tecidos e sangue no Município de Cabedelo e em todo o Estado da Paraíba</t>
   </si>
   <si>
     <t>8306</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8306/requer._no_417_2022_-_ver._ivanio_da_miramar_-_manutencao_recuperacao_e_limpeza_da_galeria_fluvial_da_rua_primo_jose_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8306/requer._no_417_2022_-_ver._ivanio_da_miramar_-_manutencao_recuperacao_e_limpeza_da_galeria_fluvial_da_rua_primo_jose_viana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, em colaboração com a Defesa Civil, providenciar a manutenção, recuperação e limpeza da galeria fluvial da Rua Primo José Viana, em especial por trás do campo municipal</t>
   </si>
   <si>
     <t>8307</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8307/requer._no_418_2022_-_ver._marcio_silva_-_flexibilizacao_do_programa_bolsa_atleta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8307/requer._no_418_2022_-_ver._marcio_silva_-_flexibilizacao_do_programa_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Juventude, Esporte e Lazer providências quanto a flexibilização do Programa Bolsa Atleta para que os atletas e paratletas sejam contemplados com facilidade, mediante as condições estabelecidas na Lei Municipal nº 2.154/2021</t>
   </si>
   <si>
     <t>8308</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8308/requer._no_419_2022_-_ver._marcio_silva_-_instalacao_de_redutores_de_velocidade_na_rua_golfo_de_tailandia_bairro_de_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8308/requer._no_419_2022_-_ver._marcio_silva_-_instalacao_de_redutores_de_velocidade_na_rua_golfo_de_tailandia_bairro_de_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Mobilidade Urbana a instalação de redutores de velocidade na Rua Golfo de Tailândia, em Intermares</t>
   </si>
   <si>
     <t>8309</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8309/requer._no_420_2022_-_ver._junior_paulo_-_recuperacao_da_pavimentacao_da_rua_milton_herculano_de_araujo_bairro_jardim_brasilia_e_lampadas_de_led_em_toda_a_rua.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8309/requer._no_420_2022_-_ver._junior_paulo_-_recuperacao_da_pavimentacao_da_rua_milton_herculano_de_araujo_bairro_jardim_brasilia_e_lampadas_de_led_em_toda_a_rua.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de recuperação de pavimentação da Rua Milton Herculano de Araújo, em Jardim Brasília, bem como a implantação de lâmpadas lede em toda rua</t>
   </si>
   <si>
     <t>8310</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8310/requer._no_421_2022_-_ver._moises_do_meninas_bar_-_construcao_de_banheiros_publicos_em_pontos_estrategicos_da_orla_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8310/requer._no_421_2022_-_ver._moises_do_meninas_bar_-_construcao_de_banheiros_publicos_em_pontos_estrategicos_da_orla_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de banheiros públicos em pontos estratégicos da orla de Cabedelo</t>
   </si>
   <si>
     <t>8311</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8311/requer._no_422_2022-ver._enrique_douglas-_programa_de_regularizacao_fundiaria_urbana_em_especial_no_centro_ponta_de_matos_miramar_e_monte_castelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8311/requer._no_422_2022-ver._enrique_douglas-_programa_de_regularizacao_fundiaria_urbana_em_especial_no_centro_ponta_de_matos_miramar_e_monte_castelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento Urbano e do Controle de Uso e Ocupação do Solo providências no sentido de promover um Programa de Regularização Fundiária Urbana no Município, em especial nos bairros do Centro, Ponta de Matos, Miramar e Monte Castelo</t>
   </si>
   <si>
     <t>8312</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8312/requer._no_423_2022-ver._enrique_douglas-__realizacao_de_evento_em_comemoracao_ao_dia_da_biblia_no_segundo_domingo_do_mes_de_dezembro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8312/requer._no_423_2022-ver._enrique_douglas-__realizacao_de_evento_em_comemoracao_ao_dia_da_biblia_no_segundo_domingo_do_mes_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo para que seja realizado um evento em comemoração ao Dia da Bíblia, no segundo domingo do mês de dezembro, conforme Calendário Oficial do Município (Lei nº 1.909/18)</t>
   </si>
   <si>
     <t>8315</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8315/requer._no_424_2022-ver._andre_coutinho_-_votos_de_aplausos_-_escola_municipal_silvana_de_oliveira_pontes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8315/requer._no_424_2022-ver._andre_coutinho_-_votos_de_aplausos_-_escola_municipal_silvana_de_oliveira_pontes.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Escola Municipal Silvana de Oliveira Pontes, representada pela Gestora, Sra. Roseane Galvão Viana, Gestora Adjunta, Sra. Crystiany Lira da Silva Pereira, Supervisora, Sra. Geizilene de Morais Cavalcante Cruz, e todos os professores e funcionários que compõem este Estabelecimento de Ensino, em razão do destaque na avaliação do Índice Nacional de Desenvolvimento da Educação Básica (Ideb) 2022</t>
   </si>
   <si>
     <t>8316</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8316/requer._no_425_2022-ver._andre_coutinho-_votos_de_aplausos_in_memoriam_-_antonio_batista_targino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8316/requer._no_425_2022-ver._andre_coutinho-_votos_de_aplausos_in_memoriam_-_antonio_batista_targino.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos In Memorian a Antônio Batista Targino, conhecido como Batista Fotografias, pelo brilhante trabalho desempenhado na cidade como fotógrafo, sendo considerado um dos melhores fotógrafos paraibanos</t>
   </si>
   <si>
     <t>8317</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8317/requer._no_426_2022-ver._wagner_do_solanense-_pavimentacao_asfaltica_na_r._professor_joao_lelis_de_luna_freire_bairro_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8317/requer._no_426_2022-ver._wagner_do_solanense-_pavimentacao_asfaltica_na_r._professor_joao_lelis_de_luna_freire_bairro_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para pavimentação asfáltica na Rua Professor João Lelis de Luna Freire, em Jardim Camboinha</t>
   </si>
   <si>
     <t>8318</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8318/requer._no_427_2022-ver._ivanio_da_miramar-_retirada_ou_adequacao_de_sucatas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8318/requer._no_427_2022-ver._ivanio_da_miramar-_retirada_ou_adequacao_de_sucatas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana providenciar a retirada ou adequação de sucatas, como resto de veículos e outros, abandonadas nas vias públicas da cidade, além da limpeza e adequação da via</t>
   </si>
   <si>
     <t>8319</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8319/requer._no_428_2022-ver._ivanio_da_miramar-_solicitacao_de_mais_um_poste_de_iluminacao_na_r._santa_emilia_de_rodath.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8319/requer._no_428_2022-ver._ivanio_da_miramar-_solicitacao_de_mais_um_poste_de_iluminacao_na_r._santa_emilia_de_rodath.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providencia mais um poste de iluminação na Rua Santa Emília de Rodath, no Centro</t>
   </si>
   <si>
     <t>8320</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8320/requer._no_429_2022-ver._marcio_silva-_construcao_de_uma_praca_publica_no_cruzamento_da_av._cavalo_marinho_com_a_r._do_golfinho_bairro_portal_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8320/requer._no_429_2022-ver._marcio_silva-_construcao_de_uma_praca_publica_no_cruzamento_da_av._cavalo_marinho_com_a_r._do_golfinho_bairro_portal_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências para viabilizar a construção de uma praça pública no cruzamento da Av. Cavalo Marinho com a Rua do Golfinho, no Portal do Poço</t>
   </si>
   <si>
     <t>8321</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8321/requer._no_430_2022-ver._wagner_do_solanense-_pavimentacao_na_r._aurelio_guedes_cavalcante_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8321/requer._no_430_2022-ver._wagner_do_solanense-_pavimentacao_na_r._aurelio_guedes_cavalcante_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para pavimentação da Rua Aurélio Guedes Cavalcante, em Jardim Camboinha</t>
   </si>
   <si>
     <t>8322</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8322/requer._no_431_2022-ver._edvaldo_neto-_criacao_da_lei_organica_do_fisco_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8322/requer._no_431_2022-ver._edvaldo_neto-_criacao_da_lei_organica_do_fisco_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria da Receita, Procuradoria Geral do Município e Secretaria de Administração informações sobre a possibilidade de criação da Lei Orgânica do Fisco Municipal</t>
   </si>
   <si>
     <t>8323</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8323/requer._no_432_2022-ver._edvaldo_neto-_estudo_sobre_equiparacao_dos_vencimentos_dos_avaliadores_de_imoveis_concursados_com_agentes_fiscais_de_tributos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8323/requer._no_432_2022-ver._edvaldo_neto-_estudo_sobre_equiparacao_dos_vencimentos_dos_avaliadores_de_imoveis_concursados_com_agentes_fiscais_de_tributos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria da Receita, Procuradoria Geral do Município e Secretaria de Administração estudar a possiblidade de equiparação dos vencimentos dos avaliadores de imóveis concursados do município com os agentes fiscais de tributos</t>
   </si>
   <si>
     <t>8327</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8327/requer._no_433_2022_-_ver._alex_lucena_-_quebra-molas_e_placas_sinalizacao_ruas_prof_cleberto_da_silva_fonseca_e_augusto_jose_couto_de_faria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8327/requer._no_433_2022_-_ver._alex_lucena_-_quebra-molas_e_placas_sinalizacao_ruas_prof_cleberto_da_silva_fonseca_e_augusto_jose_couto_de_faria.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Mobilidade Urbana providências no sentido de implantar quebra-molas e placas de sinalização na Rua Professor Cleberto da Silva Fonseca e na Rua Augusto José Couto de Faria, nos bairros de Jardim Jericó e Jardim Camboinha, respectivamente</t>
   </si>
   <si>
     <t>8330</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8330/requer._no_434_2022_-_ver._herlon_cabral_-_revisao_iluminacao_e_instalacao_dlampadas_led_postes_rua_arthur_santos_viana_centro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8330/requer._no_434_2022_-_ver._herlon_cabral_-_revisao_iluminacao_e_instalacao_dlampadas_led_postes_rua_arthur_santos_viana_centro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a revisão da iluminação e instalação de lâmpadas de led nos postes da Rua Arthur Santos Viana, Centro</t>
   </si>
   <si>
     <t>8328</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8328/requer._no_435_2022_-_ver._moises_do_meninas_bar_-_atendimento_psicologico_domicilio_pacientes_dificuldades_comparecer_consultorios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8328/requer._no_435_2022_-_ver._moises_do_meninas_bar_-_atendimento_psicologico_domicilio_pacientes_dificuldades_comparecer_consultorios.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Saúde e demais secretarias que se fizerem necessárias disponibilizar atendimento psicológico em domicílio para pacientes que apresentem dificuldades ou impedimentos para irem aos consultórios ou clínicas para serem acompanhadas por um psicólogo</t>
   </si>
   <si>
     <t>8329</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8329/requer._no_436_2022_-_ver._moises_do_meninas_bar_-_criacao_programa_prevencao_mortes_por_engasgo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8329/requer._no_436_2022_-_ver._moises_do_meninas_bar_-_criacao_programa_prevencao_mortes_por_engasgo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a criação de um Programa para Prevenção de Mortes por Engasgo</t>
   </si>
   <si>
     <t>8331</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8331/requer._no_437_2022-_ver._janderson_brito_-_reparos_calcamento_ruas_isabel_amelia_virginia_maria_capitao_eumenes_e_clovis_de_holanda_bairro_bela_vista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8331/requer._no_437_2022-_ver._janderson_brito_-_reparos_calcamento_ruas_isabel_amelia_virginia_maria_capitao_eumenes_e_clovis_de_holanda_bairro_bela_vista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e da Defesa Civil providências no sentido de realizar reparos urgentes no calçamento das Ruas Isabel Amélia de Oliveira, Virgínia Maria Nogueira Gadelha Ramalho, Capitão Eumenes Gonçalves Martins e Clovis de Holanda Calado, no bairro de Bela Vista</t>
   </si>
   <si>
     <t>8332</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8332/requer._no_438_2022_-_ver._janderson_brito_-_criacao_disque_denuncia_maus_tratos_e_abandono_de_animais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8332/requer._no_438_2022_-_ver._janderson_brito_-_criacao_disque_denuncia_maus_tratos_e_abandono_de_animais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Segurança Pública Municipal e Centro de Zoonozes a criação de Disque Denúncia de Maus Tratos e Abandono de Animais</t>
   </si>
   <si>
     <t>8333</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8333/requer._no_439_2022_-_ver._reinaldo_lima_-_licenca_por_motivo_de_saude_de_29_de_setembro_a_29_de_outubro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8333/requer._no_439_2022_-_ver._reinaldo_lima_-_licenca_por_motivo_de_saude_de_29_de_setembro_a_29_de_outubro.pdf</t>
   </si>
   <si>
     <t>Concessão de Licença Médica de 30 (trinta) dias por Motivo de Saúde ao Vereador Reinaldo Lima (Rey)</t>
   </si>
   <si>
     <t>8334</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8334/requer._no_440_2022_-_ver._enrique_douglas_-_projeto_de_lei_que_institui_o_programa_aprova_mais_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8334/requer._no_440_2022_-_ver._enrique_douglas_-_projeto_de_lei_que_institui_o_programa_aprova_mais_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria, Comércio e Portos providências no sentido de estudar a possibilidade de adotar a inicativa do Projeto de Lei que "Institui, no âmbito do Município de Cabedelo, o Programa Aprova Mais Cabedelo, e dá outras providências"</t>
   </si>
   <si>
     <t>8335</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8335/requer._no_441_2022_-_ver._enrique_douglas_-_terraplanagem_com_auxilio_de_motoniveladora_r._sao_pedro_jardim_oceania_vi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8335/requer._no_441_2022_-_ver._enrique_douglas_-_terraplanagem_com_auxilio_de_motoniveladora_r._sao_pedro_jardim_oceania_vi.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria da Infraestrutura providências de que seja feito serviço de terraplanagem com o auxílio de uma máquina motoniveladora (patrol) na Rua São Pedro (antiga Rua João Coelho de Bulhões), no bairro Jardim Oceania VI</t>
   </si>
   <si>
     <t>8375</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8375/requer._no_442_2022_-_ver._andre_coutinho_-_campanha_conscientizacao_importancia_vacinacao_e_implantacao_dia_d_vacinacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8375/requer._no_442_2022_-_ver._andre_coutinho_-_campanha_conscientizacao_importancia_vacinacao_e_implantacao_dia_d_vacinacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias da Saúde e da Educação realizar campanha de conscientização sobre a importância da vacinação, bem como viabilizar a implementação do Dia "D" vacinação em todas as escolas municipais de Cabedelo</t>
   </si>
   <si>
     <t>8376</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8376/requer._no_443_2022_-_ver._moises_do_meninas_bar_-_projeto_de_lei_inclusao_alunos_necessidades_especiais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8376/requer._no_443_2022_-_ver._moises_do_meninas_bar_-_projeto_de_lei_inclusao_alunos_necessidades_especiais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de lei que "Dispõe sobre a inclusão de alunos portadores de necessidades especiais, por meio de material didático adaptado, considerando-os como recursos indispensáveis ao acesso, a participação e aprendizagem das pessoas com qualquer tipo de deficiência em nosso Município"</t>
   </si>
   <si>
     <t>8341</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8341/requer._no_444_2022_-_ver._jose_pereira_-_frente_parlamentar_da_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8341/requer._no_444_2022_-_ver._jose_pereira_-_frente_parlamentar_da_saude.pdf</t>
   </si>
   <si>
     <t>Criar Frente Parlamentar da Saúde</t>
   </si>
   <si>
     <t>8345</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8345/requer._no_445_2022_-_ver._marcio_silva_-_votos_de_aplausos_ao_time_de_volei_clube_porto_vcp.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8345/requer._no_445_2022_-_ver._marcio_silva_-_votos_de_aplausos_ao_time_de_volei_clube_porto_vcp.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao time do Vôlei Clube Porto (VCP) por ser referência municipal e regional na modalidade voleibol indoor adulto masculino</t>
   </si>
   <si>
     <t>8346</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8346/requer._no_446_2022_-_ver._jose_pereira_-_criacao_equipes_obras_e_servicos_espacos_publicos_com_vans_adaptadas_e_equipes_treinadas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8346/requer._no_446_2022_-_ver._jose_pereira_-_criacao_equipes_obras_e_servicos_espacos_publicos_com_vans_adaptadas_e_equipes_treinadas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal criar equipes de obras e serviços em espaços públicos, com a utilização de vans adaptadas e equipes treinadas para resolução rápida das demandas necessárias e/ou solicitadas</t>
   </si>
   <si>
     <t>8347</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8347/requer._no_447_2022_-_ver._jose_pereira_-_lampadas_led_av_mar_negro_e__ruas_golfo_botinia_e_golfo_bengala.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8347/requer._no_447_2022_-_ver._jose_pereira_-_lampadas_led_av_mar_negro_e__ruas_golfo_botinia_e_golfo_bengala.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a substituição das lâmpadas comuns por lâmpadas de led na Av. Mar Negro e nas Ruas Golfo de Botínia e Golfo de Bengala, em Intermares</t>
   </si>
   <si>
     <t>8348</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8348/requer._no_448_2022_-_ver._edson_da_otica_-_acrescentar_itinerario_linha_onibus_bairro_jacare_com_destino_final_em_joao_pessoa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8348/requer._no_448_2022_-_ver._edson_da_otica_-_acrescentar_itinerario_linha_onibus_bairro_jacare_com_destino_final_em_joao_pessoa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana, junto a Empresa UNITRANS, acrescentar itinerário de linha de ônibus que possa atender o bairro do Jacaré, com destino final na cidade de João Pessoa</t>
   </si>
   <si>
     <t>8349</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8349/requer._no_449_2022_-_ver._herlon_cabral_-_implantacao_pratica_esportes_adaptados_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8349/requer._no_449_2022_-_ver._herlon_cabral_-_implantacao_pratica_esportes_adaptados_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Saúde e de Ação Social analisar a possibilidade de implantação da prática de esportes adaptados para pessoas com deficiência</t>
   </si>
   <si>
     <t>8342</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8342/requer._no_450_2022_-_ver._herlon_cabral_-_estudo_implantacao_piso_salarial_enfermagem_-_rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8342/requer._no_450_2022_-_ver._herlon_cabral_-_estudo_implantacao_piso_salarial_enfermagem_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretarias de Saúde, de Finanças e de Administração realizar estudo para implantação, através de lei, do piso salarial municipal da enfermagem</t>
   </si>
   <si>
     <t>8350</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8350/requer._no_451_2022_-_ver._junior_paulo_-_servico_de_recuperacao_do_piso_da_quadra_poliesportiva_da_campina_da_vila_no_centro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8350/requer._no_451_2022_-_ver._junior_paulo_-_servico_de_recuperacao_do_piso_da_quadra_poliesportiva_da_campina_da_vila_no_centro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Esportes serviço de recuperação do piso da Quadra Poliesportiva da Campina da Vila, no Centro</t>
   </si>
   <si>
     <t>8351</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8351/requer._no_452_2022_-_ver._junior_paulo_-_servico_de_limpeza_e_instalacao_de_luminarias_em_led_na_rua_hilda_souto_maior_no_bairro_monte_castelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8351/requer._no_452_2022_-_ver._junior_paulo_-_servico_de_limpeza_e_instalacao_de_luminarias_em_led_na_rua_hilda_souto_maior_no_bairro_monte_castelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviço de limpeza na Rua HIlda Souto Maior, no Bairro de Monte Castelo, como também instalação de luminárias em led em toda a rua</t>
   </si>
   <si>
     <t>8352</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8352/requer._no_453_2022_-_ver._ivanio_da_miramar_-_troca_das_manilhas_de_escoamento_hidrico_da_rua_ismael_farias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8352/requer._no_453_2022_-_ver._ivanio_da_miramar_-_troca_das_manilhas_de_escoamento_hidrico_da_rua_ismael_farias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar a troca das matilhas de escoamento hídrico da Rua Ismael Farias</t>
   </si>
   <si>
     <t>8353</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8353/requer._no_454_2022_-_ver._ivanio_da_miramar_-_recuperacao_pintura_e_jardinagem_da_praca_da_rodinha_e_das_ruas_siqueira_campos_e_jucelino_kubitsheck_em_camalau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8353/requer._no_454_2022_-_ver._ivanio_da_miramar_-_recuperacao_pintura_e_jardinagem_da_praca_da_rodinha_e_das_ruas_siqueira_campos_e_jucelino_kubitsheck_em_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar a recuperação, pintura e jardinagem da praça da rodinha, bem como a recuperação das adjacentes Ruas Siqueira Campos e Juscelino kubitschek, em Camalaú</t>
   </si>
   <si>
     <t>8354</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8354/requer._no_455_2022_-_ver._janderson_brito_-_providencias_no_sentido_de_disponibilizar_uma_ambulancia_permanente_no_bairro_de_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8354/requer._no_455_2022_-_ver._janderson_brito_-_providencias_no_sentido_de_disponibilizar_uma_ambulancia_permanente_no_bairro_de_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de disponibilizar uma ambulância pernamente no Bairro do Renascer</t>
   </si>
   <si>
     <t>8355</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8355/requer._no_456_2022_-_ver._janderson_brito_-_aquisicao_de_um_mamogrado_digital_destinado_a_policlinica_leonardo_mozart_em_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8355/requer._no_456_2022_-_ver._janderson_brito_-_aquisicao_de_um_mamogrado_digital_destinado_a_policlinica_leonardo_mozart_em_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Saúde a aquisição de um mamógrafo digital destinado a Policlínica Leonardo Mozart, em Cabedelo</t>
   </si>
   <si>
     <t>8356</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8356/requer._no_457_2022_-_ver._andre_coutinho_-_votos_de_aplausos_a_bailarina_isabelly_najila.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8356/requer._no_457_2022_-_ver._andre_coutinho_-_votos_de_aplausos_a_bailarina_isabelly_najila.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a pequena Bailarina Isabelly Nájila, aluna da Escola de Dança Municipal de Cabedelo, que consquistou uma vaga, entre apenas 40 disponíveis, na disputada e renomada Escola Nacional de Artes Bolshoi, em Joinvile/SC</t>
   </si>
   <si>
     <t>8357</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8357/requer._no_458_2022_-_ver._edvaldo_neto_-_pavimentacao_da_rua_general_renato_pires_ferreira_no_bairro_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8357/requer._no_458_2022_-_ver._edvaldo_neto_-_pavimentacao_da_rua_general_renato_pires_ferreira_no_bairro_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento e de Infraestrutura providências no sentido de pavimentar a Rua General Renato Pires Ferreira, no Bairro do Poço</t>
   </si>
   <si>
     <t>8377</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8377/requer._no_459_2022_-_ver._alex_lucena_-_inclusao_area_publica_jardim_camboinha_no_programa_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8377/requer._no_459_2022_-_ver._alex_lucena_-_inclusao_area_publica_jardim_camboinha_no_programa_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal incluir uma área pública do Loteamento Jardim Camboinha, ocupada a mais de 40 anos, no programa de regularização fundiária</t>
   </si>
   <si>
     <t>8358</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8358/requer._no_460_2022_-_ver._edvaldo_neto_-_institucionalizacao_e_ampliacao_do_programa_espaco_ludico_desenvolver.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8358/requer._no_460_2022_-_ver._edvaldo_neto_-_institucionalizacao_e_ampliacao_do_programa_espaco_ludico_desenvolver.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Assistência Social e Procuradoria Geral do Município providências no sentido de estudar a possibilidade de institucionalizar e ampliar o Programa Espaço Lúdico Desenvolver</t>
   </si>
   <si>
     <t>8359</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8359/requer._no_461_2022_-_ver._herlon_cabral_-_revisao_da_iluminacao_e_instalacao_de_novas_lampadas_nos_postes_da_rua_pedro_aleixo_moura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8359/requer._no_461_2022_-_ver._herlon_cabral_-_revisao_da_iluminacao_e_instalacao_de_novas_lampadas_nos_postes_da_rua_pedro_aleixo_moura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a revisão da iluminação e instalação de novas lâmpadas led nos postes da Rua Pedro Aleixo Moura, no Centro</t>
   </si>
   <si>
     <t>8360</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8360/requer._no_462_2022_-_ver._ivanio_da_miramar_-_revisao_e_ajustes_na_rua_desembargador_onaldo_nobrega_montenegro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8360/requer._no_462_2022_-_ver._ivanio_da_miramar_-_revisao_e_ajustes_na_rua_desembargador_onaldo_nobrega_montenegro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar uma revisão e ajustes na Rua Desembargador Onaldo Nóbrega Montenegro (antiga Beira Mar), com reparação de buracos e desníveis, tampas de galerias e limpeza destas</t>
   </si>
   <si>
     <t>8361</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8361/requer._no_463_2022_-_ver._ivanio_da_miramar_-_elaboracao_de_programa_cultural_nos_espacos_publicos_ao_finais_de_semana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8361/requer._no_463_2022_-_ver._ivanio_da_miramar_-_elaboracao_de_programa_cultural_nos_espacos_publicos_ao_finais_de_semana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura providenciar e elaborar um programa cultural nos espaços públicos aos finais de semana, trazendo qualidade de vida, movimentando o turismo e o comércio ambulante</t>
   </si>
   <si>
     <t>8362</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8362/requer._no_464_2022_-_ver._jose_pereira_-_recuperacao_da_praca_maria_da_penha_barbosa_de_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8362/requer._no_464_2022_-_ver._jose_pereira_-_recuperacao_da_praca_maria_da_penha_barbosa_de_lima.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a recuperação da Praça Maria da Penha Barbosa de Lima, na Rua Raul Seixas, ao lado do Ginásio Esportivo, no bairro Renascer III</t>
   </si>
   <si>
     <t>8363</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8363/requer._no_465_2022_-_ver._wagner_do_solanense_-_construcao_de_rampas_de_acessibilidade_e_pista_de_cooper_na_praca_na_av._monsenhor_jose_da_silva_coutinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8363/requer._no_465_2022_-_ver._wagner_do_solanense_-_construcao_de_rampas_de_acessibilidade_e_pista_de_cooper_na_praca_na_av._monsenhor_jose_da_silva_coutinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a construção de rampas de acessibilidade e de pista de cooper na praça localizada na Av. Monsenhor José da Silva Coutinho, em Camalaú, bem como a instalação de equipamentos para prática de atividades físicas</t>
   </si>
   <si>
     <t>8364</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8364/requer._no_466_2022_-_ver._janderson_brito_-_revogacao_do_convenio_existente_entre_semob_e_detran_-_rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8364/requer._no_466_2022_-_ver._janderson_brito_-_revogacao_do_convenio_existente_entre_semob_e_detran_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana a revogação do convênio existente entre SEMOB e DETRAN/PB, que delega a este a responsabilidade pelo envio das notificações de autuação e penalidade, por reclamações de condutores prejudicados pela falha do não recebimento destas</t>
   </si>
   <si>
     <t>8365</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8365/requer._no_467_2022_-_ver._janderson_brito_-_prestacao_de_contas_referentes_ao_valor_recebido_do_governo_do_estado_para_construcao_de_creche_-_rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8365/requer._no_467_2022_-_ver._janderson_brito_-_prestacao_de_contas_referentes_ao_valor_recebido_do_governo_do_estado_para_construcao_de_creche_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal prestar contas de valor de R$ 1.116.745,22 recebido do Governo do Estado para a construção de uma creche na cidade de Cabedelo</t>
   </si>
   <si>
     <t>8366</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8366/requer._no_468_2022_-_ver._marcio_silva_-_projeto_de_lei_que_dispoe_sobre_a_inclusao_de_lingua_espanhola_no_ensino_fundamental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8366/requer._no_468_2022_-_ver._marcio_silva_-_projeto_de_lei_que_dispoe_sobre_a_inclusao_de_lingua_espanhola_no_ensino_fundamental.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, ao Procurador Geral do Município e a Secretaria de Educação providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de lei que "Dispõe sobre a inclusão da disciplina de Língua Espanhola no currículo do ensino fundamental da rede municipal de ensino e dá outras providências"</t>
   </si>
   <si>
     <t>8367</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8367/requer._no_469_2022_-_ver._marcio_silva_-_votos_de_aplausos_ao_sr._hermes_do_nascimento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8367/requer._no_469_2022_-_ver._marcio_silva_-_votos_de_aplausos_ao_sr._hermes_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Senhor Hermes do Nascimento, in memoriam, por ser referência na cultura municipal</t>
   </si>
   <si>
     <t>8368</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8368/requer._no_470_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8368/requer._no_470_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 18/10/2022, das seguintes proposituras: Projeto de Lei nº 071/2022 - Do Prefeito Municipal - Autoriza a abertura de Crédito Especial ao Orçamento de 2022, para atender as despesas com o Convênio firmado junto ao Ministério da Cidadania destinado ao Projeto "Caravana do Esporte", e dá outras providências; e Projeto de Lei nº 072/2022 - Do Prefeito Municipal - Autoriza a abertura de Crédito Especial ao Orçamento de 2022, para atender as despesas com o Convênio firmado junto ao Ministério da Cidadania destinado ao Projeto "Bom de Bola, Bom de Nota", e dá outras providências</t>
   </si>
   <si>
     <t>8369</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8369/requer._no_471_2022_-_ver._edvaldo_neto_-_quebra_do_intervalo_regimental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8369/requer._no_471_2022_-_ver._edvaldo_neto_-_quebra_do_intervalo_regimental.pdf</t>
   </si>
   <si>
     <t>Dispensa intervalo regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 18/10/2022, do Projeto de Lei Complementar nº 002/2022 - Do Prefeito Municipal - Altera e acrescenta dispositivos à Lei Complementar nº 23/2008, e dá outras providências</t>
   </si>
   <si>
     <t>8378</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8378/requer._no_472_2022_-_ver._marcio_silva_-_aumento_fiscalizacoes_remedios_e_profissionais_nos_postos_de_saude_e_investimento_calcamento_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8378/requer._no_472_2022_-_ver._marcio_silva_-_aumento_fiscalizacoes_remedios_e_profissionais_nos_postos_de_saude_e_investimento_calcamento_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal , em atenção ao pedido do estudante da Escola Plácido de Almeida, Vicente Rafael, morador do bairro Renascer III, "aumentar as fiscalizações, aumentar remédios e os médicos, e mais pessoas para atender nos postos de saúde do bairro, bem como investir em calçamento no Renascer III"</t>
   </si>
   <si>
     <t>8379</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8379/requer._no_473_2022_-_ver.divino_felizardo_-_votos_pesar_falecimento_do_sr._jose_barbosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8379/requer._no_473_2022_-_ver.divino_felizardo_-_votos_pesar_falecimento_do_sr._jose_barbosa.pdf</t>
   </si>
   <si>
     <t>Votos de Profundo Pesar pelo falecimento do Sr. José Barbosa, pai do Secretário Municipal de Cultura Igobergh Bernardo Barbosa</t>
   </si>
   <si>
     <t>8380</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8380/requer._no_474_2022_-_ver._ivanio_da_miramar_-_pintura_da_ciclo-faixa_manutencao_de_bancos_e_jardinagem_na_praca_da_orla_da_praia_do_miramar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8380/requer._no_474_2022_-_ver._ivanio_da_miramar_-_pintura_da_ciclo-faixa_manutencao_de_bancos_e_jardinagem_na_praca_da_orla_da_praia_do_miramar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar pintura da ciclofaixa, manutenção de bancos e jardinagem na Praça da Orla da Praia do Miramar, em Ponta de Matos</t>
   </si>
   <si>
     <t>8381</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8381/requer._no_475_2022_-_ver._ivanio_da_miramar_-_adequacao_na_vegetacao_onde_se_encontra_uma_saida_de_escoamento_hidrico_no_bairro_formosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8381/requer._no_475_2022_-_ver._ivanio_da_miramar_-_adequacao_na_vegetacao_onde_se_encontra_uma_saida_de_escoamento_hidrico_no_bairro_formosa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente realizar uma adequação na vegetação onde se encontra uma saída de escomaento hídrico, no trecho em frente a Rua Tercília de Arruda Luna com a José Américo de Almeida Filho, no bairro de Formosa</t>
   </si>
   <si>
     <t>8382</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8382/requer._no_476_2022_-_ver._moises_do_meninas_bar_-_isencao_iptu_aos_imoveis_de_propriedade_ou_resideram_contribuintes_com_qualquer_tipo_de_deficiencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8382/requer._no_476_2022_-_ver._moises_do_meninas_bar_-_isencao_iptu_aos_imoveis_de_propriedade_ou_resideram_contribuintes_com_qualquer_tipo_de_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria da Receita e Procuradoria Geral do Município um estudo de viabilidade de elaboração de lei específica para concessão de isenção de Imposto Predial Urbano (IPTU) aos imóveis que sejam de propriedade ou residam contribuintes com qualquer tipo de deficiência</t>
   </si>
   <si>
     <t>8383</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8383/requer._no_477_2022_-_ver._jose_pereira_-_solicitacao_de_envio_de_pojeto_de_lei_para_concessao_de_subsidios_direcionados_a_amem.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8383/requer._no_477_2022_-_ver._jose_pereira_-_solicitacao_de_envio_de_pojeto_de_lei_para_concessao_de_subsidios_direcionados_a_amem.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal encaminhar a esta Casa Legislativa Projeto de Lei com o objetivo de conceder subsídios direcionados à Associação Metropolitana de Erradicação da Mendicância - AMEM, em tempo hábil, para que, uma vez promulgada, seja ainda contemplada na LOA do ano de 2023</t>
   </si>
   <si>
     <t>8384</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8384/requer._no_478_2022_-_ver._jose_pereira_-_criacao_do_programa_cafe_da_manha_nas_escolas_municipais_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8384/requer._no_478_2022_-_ver._jose_pereira_-_criacao_do_programa_cafe_da_manha_nas_escolas_municipais_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a criação do Programa Café da Manhã, nas Escolas municipais de Cabedelo</t>
   </si>
   <si>
     <t>8393</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8393/requer._no_479_2022_-_ver._junior_paulo_-_pavimentacao_de_partes_faltantes_da_rua_milton_herculano_de_araujo_bairro_jardim_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8393/requer._no_479_2022_-_ver._junior_paulo_-_pavimentacao_de_partes_faltantes_da_rua_milton_herculano_de_araujo_bairro_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar serviços de pavimentação de partes faltantes da Rua Milton Herculano de Araújo, situada ao lado e por trás da Creche Alexia, situada no Bairro Jardim Brasília</t>
   </si>
   <si>
     <t>8394</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8394/requer._no_480_2022_-_ver._junior_paulo_-_instalacao_de_quebra-molas_na_rua_daywiane_bezerra_cabral_no_bairro_do_jacare_e_tambem_lampadas_led_em_toda_a_rua.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8394/requer._no_480_2022_-_ver._junior_paulo_-_instalacao_de_quebra-molas_na_rua_daywiane_bezerra_cabral_no_bairro_do_jacare_e_tambem_lampadas_led_em_toda_a_rua.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Mobilidade Urbana realizar serviços de instalação de quebra-molas na Rua Daywiane Bezerra Cabral, no Bairro do Jacaré, bem como implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>8468</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8468/requer._no_481_2022_-_ver._andre_coutinho_-_capeamento_asfaltico_em_todo_bairro_do_salinas_ribamar_no_municipio_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8468/requer._no_481_2022_-_ver._andre_coutinho_-_capeamento_asfaltico_em_todo_bairro_do_salinas_ribamar_no_municipio_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA providências no sentido de proceder com capeamento asfáltico em todo bairro do Salinas Ribamar no Município de Cabedelo/PB</t>
   </si>
   <si>
     <t>8395</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8395/requer._no_482_2022_-_ver._reinaldo_lima_-_licenca_20_dias__motivos_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8395/requer._no_482_2022_-_ver._reinaldo_lima_-_licenca_20_dias__motivos_de_saude.pdf</t>
   </si>
   <si>
     <t>Concessão de Licença Médica de 20 (vinte) dias por Motivo de Saúde ao Vereador Reinaldo Lima (Rey)</t>
   </si>
   <si>
     <t>8396</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8396/requer._no_483_2022_-_ver._alex_lucena_-_correcao_da_pavimentacao_na_rua_julieta_viana_em_camboinha_sentido_praia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8396/requer._no_483_2022_-_ver._alex_lucena_-_correcao_da_pavimentacao_na_rua_julieta_viana_em_camboinha_sentido_praia.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura efetuar a correção da pavimentação na Rua Julieta Viana, em Camboinha</t>
   </si>
   <si>
     <t>8397</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8397/requer._no_484_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_v_da_rua_do_mero_no_bairro_portal_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8397/requer._no_484_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_v_da_rua_do_mero_no_bairro_portal_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no Programa Pavimenta Cabedelo V, da Rua do Mero, no Portal do Poço</t>
   </si>
   <si>
     <t>8398</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8398/requer._no_485_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_v_da_rua_amelia_pereira_neves_no_bairro_portal_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8398/requer._no_485_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_v_da_rua_amelia_pereira_neves_no_bairro_portal_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no Programa Pavimenta Cabedelo V, da Rua Amélia Pereira Neves, no Portal do Poço</t>
   </si>
   <si>
     <t>8399</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8399/requer._no_486_2022_-_ver._edvaldo_neto_-_encaminhar_emendas_parlamentares_para_investimento_infraestrutura_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8399/requer._no_486_2022_-_ver._edvaldo_neto_-_encaminhar_emendas_parlamentares_para_investimento_infraestrutura_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar a esta Casa Legislativa enviar ofício ao Deputado Estadual Dr. Taciano Diniz encaminhando emendas parlamentares para investimento em infraestrutura do Município</t>
   </si>
   <si>
     <t>8400</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8400/requer._no_487_2022_-_ver._moises_do_meninas_bar_-_construcao__academia__ar_livre__praca_getulio_vargas_e_disponibilizar_profissional_capacitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8400/requer._no_487_2022_-_ver._moises_do_meninas_bar_-_construcao__academia__ar_livre__praca_getulio_vargas_e_disponibilizar_profissional_capacitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de uma Academia ao Ar Livre na Praça Getúlio Vargas, no Centro de Cabedelo, bem como a disbonibilização de um profissional capacitado para auxiliar a comunidade local em seus exercícios diários</t>
   </si>
   <si>
     <t>8401</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8401/requer._no_488_2022_-_ver._ivanio_da_miramar_-_revitalizacao_das_tampas_e_desobstrucao_das_galerias_da_rua_santo_amaro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8401/requer._no_488_2022_-_ver._ivanio_da_miramar_-_revitalizacao_das_tampas_e_desobstrucao_das_galerias_da_rua_santo_amaro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente a revitalizçaão das tampas e desobstrução das galerias da Rua Santo Amaro, conhecida como Beco da Tapa</t>
   </si>
   <si>
     <t>8402</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8402/requer._no_489_2022_-_ver._ivanio_da_miramar_-_cursos_educacionais_bares_e_restaurantes_uso_embalagem_que_contaminem_meio_ambiente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8402/requer._no_489_2022_-_ver._ivanio_da_miramar_-_cursos_educacionais_bares_e_restaurantes_uso_embalagem_que_contaminem_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente realizar cursos educacionais para os bares e restaurantes do Município no tocante ao uso de embalagens, dentre outros, que contaminem o meio ambiente</t>
   </si>
   <si>
     <t>8403</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8403/requer._no_490_2022_-_ver._moises_do_meninas_bar_-_ronda_e_permanencia_dois_guardas_metropolitanos_no_espaco_publico_geraldo_smith_orla_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8403/requer._no_490_2022_-_ver._moises_do_meninas_bar_-_ronda_e_permanencia_dois_guardas_metropolitanos_no_espaco_publico_geraldo_smith_orla_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança disponibilidar ronda e permanência de pelo menos dois guardas metropolitados no Espaço Público Geraldo Smith, localizado na orla da Praia do Poço, nos meses de verão, entre 18h00 e 22h00</t>
   </si>
   <si>
     <t>8404</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8404/requer._no_491_2022_-_ver._wagner_do_solanense_-_pavimentacao_rua_camilo_de_holanda_e_travessa_camilo_de_holanda_ponta_de_matos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8404/requer._no_491_2022_-_ver._wagner_do_solanense_-_pavimentacao_rua_camilo_de_holanda_e_travessa_camilo_de_holanda_ponta_de_matos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a pavimentação asfáltica da Rua Camilo de Holanda e da Travessa Camilo de Holanda, localizada em Ponta de Matos</t>
   </si>
   <si>
     <t>8405</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8405/requer._no_492_2022_-_ver._marcio_silva_-_calcar_ou_pavimentar_rua_santa_veronica_no_renascer_e_realizar_limpeza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8405/requer._no_492_2022_-_ver._marcio_silva_-_calcar_ou_pavimentar_rua_santa_veronica_no_renascer_e_realizar_limpeza.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de estudar a possibilidade de calçar ou pavimentar a Rua Santa Verônica, no bairro do Renascer, além de limpeza e retirada de entulhos despejados na rua</t>
   </si>
   <si>
     <t>8406</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8406/requer._no_493_2022_-_ver._janderson_brito_-_votos_de_aplausos_gilmara_p._temoteo_-_rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8406/requer._no_493_2022_-_ver._janderson_brito_-_votos_de_aplausos_gilmara_p._temoteo_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Gilmara Pereira Temóteo, Presidente da Docas-PB e Vice-Presidente da ABEPH pelo excelente trabalho realizado em suas funções, especificamente no Porto de Cabedelo</t>
   </si>
   <si>
     <t>8407</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8407/requer._no_494_2022_-_ver._janderson_brito_-_abertura_credito_mototaxistas_motoboys_motoristas_alternativos_e_transp._complementar_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8407/requer._no_494_2022_-_ver._janderson_brito_-_abertura_credito_mototaxistas_motoboys_motoristas_alternativos_e_transp._complementar_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governador do Estado da Paraíba e Secretaria Executiva de Empreendedorismo do Estado estudar a possibilidade de Abertura de Crédito para mototaxistas, motoboys, motoristas de alternativos e transporte complementar no Município de Cabedelo/PB, que poderá ser utilizado pelos profissionais para manutenção dos seus veículos, compra de acessórios e ferramentas de trabalho, primeira habilitação ou renovação da CNH e emplacamento</t>
   </si>
   <si>
     <t>8408</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8408/requer._no_495_2022_-_ver._marcio_silva_-_criacao_da_casa_do_diabetico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8408/requer._no_495_2022_-_ver._marcio_silva_-_criacao_da_casa_do_diabetico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde estudar a viabilidade para criação da "Casa do Diabético" no Município</t>
   </si>
   <si>
     <t>8427</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8427/requer._no_496_2022_-_ver._ivanio_da_miramar_-_rampas_de_acesso_para_pessoas_com_deficiencia_na_praca_que_da_acesso_ao_calcadao_da_praia_de_ponta_de_matos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8427/requer._no_496_2022_-_ver._ivanio_da_miramar_-_rampas_de_acesso_para_pessoas_com_deficiencia_na_praca_que_da_acesso_ao_calcadao_da_praia_de_ponta_de_matos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar rampas de acesso para pessoas com deficiência na praça que dá acesso ao calçadão da praia de Ponta de Matos</t>
   </si>
   <si>
     <t>8428</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8428/requer._no_497_2022_-_ver._ivanio_da_miramar_-_realizacao_de_estudo_suporte_cursos_etc_aos_vendedores_que_aos_sabados_comercializam_na_praca_venanio_neiva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8428/requer._no_497_2022_-_ver._ivanio_da_miramar_-_realizacao_de_estudo_suporte_cursos_etc_aos_vendedores_que_aos_sabados_comercializam_na_praca_venanio_neiva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria Desenvolver Cabedelo realizar estudo, suporte, cursos e condições aos vendedores que aos sábados comercializam e realizam suas atividades na praça Venâncio Neiva, com padronização e preparação para as vendas</t>
   </si>
   <si>
     <t>8409</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8409/requer._no_498_2022_-_ver._edvaldo_neto_-_implementacao_de_um_novo_cras_na_cidade_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8409/requer._no_498_2022_-_ver._edvaldo_neto_-_implementacao_de_um_novo_cras_na_cidade_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social providências no sentido de estudar a implementação de um novo Centro de Referência de Assistência Social -CRAS na cidade de Cabedelo</t>
   </si>
   <si>
     <t>8410</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8410/requer._no_499_2022_-_ver._edvaldo_neto_-_programas_extracurriculares_conscientizacao_contra_o_abandono_e_de_maus-tratos_de_animais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8410/requer._no_499_2022_-_ver._edvaldo_neto_-_programas_extracurriculares_conscientizacao_contra_o_abandono_e_de_maus-tratos_de_animais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação providências no sentido de implementar programas extracurriculares de conscientização contra o abandono e maus-tratos de animais nas escolas municipais</t>
   </si>
   <si>
     <t>8411</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8411/requer._no_500_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_augusta_neves_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8411/requer._no_500_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_augusta_neves_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo V, da Rua Augusta Neves da Silva, no Portal do Poço</t>
   </si>
   <si>
     <t>8412</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8412/requer._no_501_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_maria_margarida_de_andrade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8412/requer._no_501_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_maria_margarida_de_andrade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo V, da Rua Maria Margarida de Andrade, no Portal do Poço</t>
   </si>
   <si>
     <t>8413</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8413/requer._no_502_2022_-_ver._herlon_cabral_-_sessao_especial_adequacao_do_municipio_a_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8413/requer._no_502_2022_-_ver._herlon_cabral_-_sessao_especial_adequacao_do_municipio_a_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial sobre as necessidades de adequação do Município à nova Lei de Licitações (Lei nº 14.133/21), ouvindo servidores municipais e autoridades especialistas na área</t>
   </si>
   <si>
     <t>8414</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8414/requer._no_503_2022_-_ver._alex_lucena_-_solicitacao_de_parecer_sobre_a_conclusao_e_previsao_de_entrega_da_estacao_ferroviaria_no_bairro_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8414/requer._no_503_2022_-_ver._alex_lucena_-_solicitacao_de_parecer_sobre_a_conclusao_e_previsao_de_entrega_da_estacao_ferroviaria_no_bairro_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Superintendente da CBTU João Pessoa um parecer sobre a conclusão e previsão de entrega da estação ferroviária no bairro de Jardim Camboinha</t>
   </si>
   <si>
     <t>8415</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8415/requer._no_504_2022_-_ver._moises_do_meninas_bar_-_votos_de_aplausos_ao_grupo_caique_pb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8415/requer._no_504_2022_-_ver._moises_do_meninas_bar_-_votos_de_aplausos_ao_grupo_caique_pb.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Grupo Caique PB pela realização da 6ª Edição da Super Remada, que teve como tema a Unidade de Conservação - Preserva PB</t>
   </si>
   <si>
     <t>8416</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8416/requer._no_505_2022_-_ver._moises_do_meninas_bar_-_ginasio_poliesportivo_para_realizacao_do_campeonato_de_canto_entre_passaros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8416/requer._no_505_2022_-_ver._moises_do_meninas_bar_-_ginasio_poliesportivo_para_realizacao_do_campeonato_de_canto_entre_passaros.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Esporte, Juventude e Lazer e Secretaria de Meio Ambiente, Pesca e Aquicultura disponibilizar o Ginásio Poliesportivo Edmilson do Nascimento Trigueiro (Missinho), em Camalaú, em um dos domingos no mês de janeiro de todos os anos, para realização do Campeonato de Canto entre Pássaros</t>
   </si>
   <si>
     <t>8417</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8417/requer._no_506_2022_-_ver._wagner_do_solanense_-_pavimentacao_da_rua_porto_polunos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8417/requer._no_506_2022_-_ver._wagner_do_solanense_-_pavimentacao_da_rua_porto_polunos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para pavimentação da Rua Porto Polunos, no Bairro Recanto do Poço</t>
   </si>
   <si>
     <t>8418</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8418/requer._no_507_2022_-_ver._marcio_silva_-_adaptar_praca_publica_no_bairro_de_camalau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8418/requer._no_507_2022_-_ver._marcio_silva_-_adaptar_praca_publica_no_bairro_de_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de adaptar praça pública já construída, em qualquer localidade no bairro de Camalaú, com equipamentos para academia ao ar livre</t>
   </si>
   <si>
     <t>8419</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8419/requer._no_508_2022_-_ver._janderson_brito_-_analise_de_lei_que_institui_e_inclui_no_calendario_o_dia_municipal_da_marcha_para_jesus.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8419/requer._no_508_2022_-_ver._janderson_brito_-_analise_de_lei_que_institui_e_inclui_no_calendario_o_dia_municipal_da_marcha_para_jesus.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a instituição e inclusão no Calendário Oficial de Eventos do Município o 'Dia Municipal da Marcha para Jesus'"</t>
   </si>
   <si>
     <t>8420</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8420/requer._no_509_2022_-_ver._janderson_brito_-_instalacoes_de_teloes_nas_pracas_da_cidade_em_virtudo_dos_jogos_da_copa_do_mundo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8420/requer._no_509_2022_-_ver._janderson_brito_-_instalacoes_de_teloes_nas_pracas_da_cidade_em_virtudo_dos_jogos_da_copa_do_mundo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente autorizar/viabilizar a instalação de telões nas maiores praças da cidade, como entretenimento dos munícipes em virtude dos jogos da Copa do Mundo, cuja abertura será no próximo dia 20 de novembro de 2022</t>
   </si>
   <si>
     <t>8429</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8429/requer._no_510_2022_-_ver._alex_lucena_-_desapropriacao_de_seis_lotes_no_loteamento_jardim_camboinha_para_construcao_de_uma_praca_poliesportiva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8429/requer._no_510_2022_-_ver._alex_lucena_-_desapropriacao_de_seis_lotes_no_loteamento_jardim_camboinha_para_construcao_de_uma_praca_poliesportiva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal desapropriar seis lotes no Loteamento Jardim Camboinha para a construção de uma praça poliesportiva no bairro</t>
   </si>
   <si>
     <t>8430</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8430/requer._no_511_2021-ver._marcio_silva-minuta_pl_estutantes_ligua_portuguesa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8430/requer._no_511_2021-ver._marcio_silva-minuta_pl_estutantes_ligua_portuguesa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação oferecer Curso de Combate a Incêndio (Prevenção de incêndios, combate a incêndios e noções de primeiros socorros) a todos os funcionários das escolas municipais</t>
   </si>
   <si>
     <t>8431</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8431/requer._no_512_2022_-_ver._moises_do_meninas_bar_-_inclusao_no_orcamento_do_estado_de_verba_destinado_a_construcao_da_base_da_guarda_metropolitana_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8431/requer._no_512_2022_-_ver._moises_do_meninas_bar_-_inclusao_no_orcamento_do_estado_de_verba_destinado_a_construcao_da_base_da_guarda_metropolitana_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Deputado Estadual Taciano Diniz ver a possibilidade de incluir no orçamento do Estado, através de Emenda Parlamentar, verba destinada à construção da Base da Guarda Metropolitana de Cabedelo</t>
   </si>
   <si>
     <t>8432</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8432/requer._no_513_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_alice_isidro_da_silva_no_bairro_portal_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8432/requer._no_513_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_alice_isidro_da_silva_no_bairro_portal_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo V, da Rua Alice Isidro da Silva, no Portal do Poço</t>
   </si>
   <si>
     <t>8433</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8433/requer._no_514_2022_-_ver._jose_pereira_-_instituicao_de_obrigatoriedade_de_realizacao_de_exames_de_acuidade_visual_e_auditiva_nos_alunos_das_escolas_publicas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8433/requer._no_514_2022_-_ver._jose_pereira_-_instituicao_de_obrigatoriedade_de_realizacao_de_exames_de_acuidade_visual_e_auditiva_nos_alunos_das_escolas_publicas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui a obrigatoriedade da realização de exames de acuidade visual e auditiva nos alunos das escolas públicas municipais, na forma em que menciona"</t>
   </si>
   <si>
     <t>8434</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8434/requer._no_515_2022_-_ver._wagner_do_solanense_-_drenagem_e_pavimentacao_da_rua_guarabira_localizada_no_bairro_portal_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8434/requer._no_515_2022_-_ver._wagner_do_solanense_-_drenagem_e_pavimentacao_da_rua_guarabira_localizada_no_bairro_portal_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de efetuar drenagem e pavimentação da Rua Guabiraba, no Portal do Poço</t>
   </si>
   <si>
     <t>8435</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8435/requer._no_516_2022_-_ver._herlon_cabral_-_conclusao_do_asfaltamento_de_toda_a_rua_siqueira_campos_do_centro_ao_camalau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8435/requer._no_516_2022_-_ver._herlon_cabral_-_conclusao_do_asfaltamento_de_toda_a_rua_siqueira_campos_do_centro_ao_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a conclusão do asfaltamento de toda a Rua Siqueira Campos, no Centro de Camalaú</t>
   </si>
   <si>
     <t>8436</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8436/requer._no_517_2022_-_ver._herlon_cabral_-_instalacao_de_rede_de_protecao_lateral_e_superior_da_quadra_de_areia_na_av._monsenhor_jose_da_silva_coutinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8436/requer._no_517_2022_-_ver._herlon_cabral_-_instalacao_de_rede_de_protecao_lateral_e_superior_da_quadra_de_areia_na_av._monsenhor_jose_da_silva_coutinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte, Juventude e Lazer a instalação de rede de proteção lateral e superior da quadra de areia na Av. Monsenhor José da Silva Coutinho, na Rua da Honda</t>
   </si>
   <si>
     <t>8437</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8437/requer._no_518_2022_-_ver._edvaldo_neto_-_mocao_de_voto_de_aplausos_para_todos_os_gestoses_e_vice_gestores_das_22_escolas_e_09_creches_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8437/requer._no_518_2022_-_ver._edvaldo_neto_-_mocao_de_voto_de_aplausos_para_todos_os_gestoses_e_vice_gestores_das_22_escolas_e_09_creches_municipais.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a todos os gestores e vice gestores das 22 escolas e 09 creches municipais pela comemoração do dia do gestor escolar, em 12 de novembro</t>
   </si>
   <si>
     <t>8438</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8438/requer._no_519_2022_-_ver._marcio_silva_-_votos_de_aplausos_a_1_companhia_independente_de_bombeiro_militar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8438/requer._no_519_2022_-_ver._marcio_silva_-_votos_de_aplausos_a_1_companhia_independente_de_bombeiro_militar.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a 1ª Companhia Independente de Bombeiro Militar (CIBM) - Bombeiro Cabedelo por se destacar no "Projeto Bombeiro Gol 10"</t>
   </si>
   <si>
     <t>8439</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8439/requer._no_520_2022_-_ver._janderson_brito_-_solicitacao_de_resposta_ao_requerimento_120_2022_prestacao_de_contas_dos_gastos_com_recursos_do_fundeb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8439/requer._no_520_2022_-_ver._janderson_brito_-_solicitacao_de_resposta_ao_requerimento_120_2022_prestacao_de_contas_dos_gastos_com_recursos_do_fundeb.pdf</t>
   </si>
   <si>
     <t>Solicitar reenvio de ofício ao Prefeito Municipal solicitando respostas aos questionamentos postos através do Requerimento 120/2022, que solicita a prestação de contas dos gastos com recursos do FUNDEB, bem como o residual da verba, com relação detalhada de onde e como o recurso de 2021 foi gasto e a destinação das sobras</t>
   </si>
   <si>
     <t>8440</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8440/requer._no_521_2022_-_ver._janderson_brito_-_promocao_da_operacao_verao_2023_execucao_de_medidas_necessarias_para_a_manuntencao_da_orla_limpa_e_cidade_segura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8440/requer._no_521_2022_-_ver._janderson_brito_-_promocao_da_operacao_verao_2023_execucao_de_medidas_necessarias_para_a_manuntencao_da_orla_limpa_e_cidade_segura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal promover a Operação Verão 2023, com a execução de medidas necessárias para a manutenção da orla limpa e a cidade mais segura</t>
   </si>
   <si>
     <t>8441</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8441/requer._no_522_2022_-_ver._andre_coutinho_-_plano_de_mobilidade_urbana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8441/requer._no_522_2022_-_ver._andre_coutinho_-_plano_de_mobilidade_urbana.pdf</t>
   </si>
   <si>
     <t>Realização de Audiência Pública, na Modalidade Híbrida, no Plenário desta Casa Legislativa, na data de 06 de dezembro de 2022 às 10h, em atenção a solicitação feita pela SEMOB de Cabedelo, para apresentação do Plano de Mobilidade Urbana Municipal</t>
   </si>
   <si>
     <t>8442</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8442/requer._no_523_2022_-_ver._alex_lucena_-_construcao_de_um_ginasio_poliesportivo_e_uma_area_de_recreacao_da_escola_estadual_sao_judas_tadeu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8442/requer._no_523_2022_-_ver._alex_lucena_-_construcao_de_um_ginasio_poliesportivo_e_uma_area_de_recreacao_da_escola_estadual_sao_judas_tadeu.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governo do Estado da Paraíba e às Secretarias de Educação e de Esporte estudar a possibilidade da construção de um ginásio poliesportivo e uma área de recreação na Escola Estadual São Judas Tadeu, no Jardim Camboinha</t>
   </si>
   <si>
     <t>8443</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8443/requer._no_524_2022_-_ver._enrique_douglas_-_realizacao_de_evento_musicial_exclusivamente_com_bandas_e_grupos_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8443/requer._no_524_2022_-_ver._enrique_douglas_-_realizacao_de_evento_musicial_exclusivamente_com_bandas_e_grupos_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo realizar um Evento Musical, exclusivamente com bandas e grupos de Cabedelo, no verão de 2023</t>
   </si>
   <si>
     <t>8444</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8444/requer._no_525_2022_-_ver._reinaldo_lima_rey_-_licenca_por_motivo_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8444/requer._no_525_2022_-_ver._reinaldo_lima_rey_-_licenca_por_motivo_de_saude.pdf</t>
   </si>
   <si>
     <t>8445</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8445/requer._no_526_2022_-_ver._jose_pereira_-_inclusao_na_ordem_do_dia_do_projeto_de_lei_no_075_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8445/requer._no_526_2022_-_ver._jose_pereira_-_inclusao_na_ordem_do_dia_do_projeto_de_lei_no_075_2022.pdf</t>
   </si>
   <si>
     <t>Inclusão na Ordem do Dia, da Sessão Ordinária de 22/11/2022, da seguinte propositura: Projeto de Lei nº 075/2022 - Do Presidente da Câmara Municipal - Altera os art. 11 e 12 da Lei nº 1.519, de 2011, que trata do quadro de Cargos Efetivos da Câmara Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8446</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8446/requer._no_527_2022_-_ver._marcio_silva_-_dispensa_do_intervalo_regilmental_para_apreciar_o_projeto_de_lei_complementar_no_003_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8446/requer._no_527_2022_-_ver._marcio_silva_-_dispensa_do_intervalo_regilmental_para_apreciar_o_projeto_de_lei_complementar_no_003_2022.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 22/11/2022, do Projeto de Lei Complementar nº 003/2022 - Do Prefeito Municipal - Define faixas marginais distintas daquelas estabelecidas no inciso I do "caput" do art. 4º da Lei Federal nº 12.651, de 25 de maio de 2012, em conformidade com as disposições da Lei Federal nº 14.285, de 29 de dezembro de 2021, e dá outras providências, haja vista o interesse público que envolve a matéria</t>
   </si>
   <si>
     <t>8447</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8447/requer._no_528_2022_-_ver._jose_pereira_-_inclusao_do_restante_da_avenida_cavalo_marinho_no_programa_pavimenta_cabedelo_v.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8447/requer._no_528_2022_-_ver._jose_pereira_-_inclusao_do_restante_da_avenida_cavalo_marinho_no_programa_pavimenta_cabedelo_v.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a Secretaria de Infraestrutura a inclusão do restante da Av. Cavalo Marinho no Programa Pavimenta Cabedelo V, no Portal do Poço</t>
   </si>
   <si>
     <t>8448</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8448/requer._no_529_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_algodao_da_praia_no_bairro_portal_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8448/requer._no_529_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_algodao_da_praia_no_bairro_portal_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo V, da Rua Algodão da Praia, no Portal do Poço</t>
   </si>
   <si>
     <t>8469</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8469/requer._no_530_2022_-_ver._ivanio_da_miramar_-_contratacao_de_profissionais_de_educacao_fisica_capacitados_no_esporte_para_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8469/requer._no_530_2022_-_ver._ivanio_da_miramar_-_contratacao_de_profissionais_de_educacao_fisica_capacitados_no_esporte_para_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esportes providenciar a contratação de profissionais de educação física capacitados na prática de esportes para pessoas com deficiência</t>
   </si>
   <si>
     <t>8470</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8470/requer._no_531_2022_-_ver._ivanio_da_miramar_-_recuperacao_da_praca_localizada_entre_a_garagem_da_empresa_de_transportes_nordestino_e_a_farmacia_francy.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8470/requer._no_531_2022_-_ver._ivanio_da_miramar_-_recuperacao_da_praca_localizada_entre_a_garagem_da_empresa_de_transportes_nordestino_e_a_farmacia_francy.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar a recuperação da praça localizada entre a garagem da empresa de Transportes Nordestino e a farmácia Francy, situado nas margens da BR 230 Rod. Transamazônica no Km 0</t>
   </si>
   <si>
     <t>8449</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8449/requer._no_532_2022_-_ver._moises_do_meninas_bar_-_abertura_de_segunda_porta_nas_salas_de_aula_de_todas_as_escolas_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8449/requer._no_532_2022_-_ver._moises_do_meninas_bar_-_abertura_de_segunda_porta_nas_salas_de_aula_de_todas_as_escolas_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação estudar a possibilidade de abertura de uma segunda porta nas salas de aula de todas as escolas da Rede Municipal de Ensino, facilitando a saída de alunos e professores em caso de alguma urgência</t>
   </si>
   <si>
     <t>8450</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8450/requer._no_533_2022_-_ver._moises_do_meninas_bar_-_realizacao_de_testagem_itinerante_de_covid-19_nas_localidades_carentes_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8450/requer._no_533_2022_-_ver._moises_do_meninas_bar_-_realizacao_de_testagem_itinerante_de_covid-19_nas_localidades_carentes_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde realizar testagem itinerante nas localidades carentes da cidade e sanitização de locais públicos (praças, mercados públicos, escolas e postos de saúde)</t>
   </si>
   <si>
     <t>8451</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8451/requer._no_534_2022_-_ver._marcio_silva_-_restauracao_dos_bancos_existentes_na_calcadinha_da_orla_do_bairro_de_intermates_localizado_na_av._oceano_atlantico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8451/requer._no_534_2022_-_ver._marcio_silva_-_restauracao_dos_bancos_existentes_na_calcadinha_da_orla_do_bairro_de_intermates_localizado_na_av._oceano_atlantico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de restauras os bancos existentes na calçadinha da orla do bairro de Intermares, na Av. Oceano Atlântico</t>
   </si>
   <si>
     <t>8471</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8471/requer._no_535_2022_-_ver._janderson_brito_-_alinhamento_e_retirada_de_fios_nao_utilizados_pertencentes_as_empresas_-_retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8471/requer._no_535_2022_-_ver._janderson_brito_-_alinhamento_e_retirada_de_fios_nao_utilizados_pertencentes_as_empresas_-_retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar a ENERGISA efetuar o alinhamento e a retirada de fios não utilizados e/ou arrebentados pertencentes as empresas que utilizam seus postes em diversos locais da cidade, em especial nos bairros centrais, devido aos riscos e grande poluição visual na cidade</t>
   </si>
   <si>
     <t>8472</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8472/requer._no_536_2022_-_ver._janderson_brito_-_regras_para_ordenamento_do_territorio_municipal_especialmente_definicao_de_altura_maxima_em_toda_lamina_do_rio_paraiba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8472/requer._no_536_2022_-_ver._janderson_brito_-_regras_para_ordenamento_do_territorio_municipal_especialmente_definicao_de_altura_maxima_em_toda_lamina_do_rio_paraiba.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de elaborar uma lei que estabeleça um conjunto de regras e critérios para o ordenamento do território municipal, notadamente, a definição do gabarito de altura máxima das edificações em toda lâmina do Rio Paraíba, sugerindo que altura máxima não ultrapasse 14 pavimentos, ou seja, 42 metros de altura</t>
   </si>
   <si>
     <t>8452</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8452/requer._no_537_2022_-_ver._alex_lucena_-_servico_de_drenagem_de_aguas_pluviais_no_inicio_da_rua_karina_zagel_de_mendonca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8452/requer._no_537_2022_-_ver._alex_lucena_-_servico_de_drenagem_de_aguas_pluviais_no_inicio_da_rua_karina_zagel_de_mendonca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Defesa Civil efetuar serviço de drenagem de águas pluviais, no início da Rua Karina Zagel de Mendonça, nas proximidades do Bar da Porteira, no bairro Jardim Camboinha, interligando com a drenagem existente na BR 230</t>
   </si>
   <si>
     <t>8453</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8453/requer._no_538_2022_-_ver._edvaldo_neto_-_implementacao_de_uma_linha_municipal_de_transporte_publico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8453/requer._no_538_2022_-_ver._edvaldo_neto_-_implementacao_de_uma_linha_municipal_de_transporte_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana estudar a viabilidade de implementação de uma linha municipal de transporte público</t>
   </si>
   <si>
     <t>8454</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8454/requer._no_539_2022_-_ver._edvaldo_neto_-_estabelecer_um_local_adequado_para_estacionamento_de_onibus_de_passeio_e_turismo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8454/requer._no_539_2022_-_ver._edvaldo_neto_-_estabelecer_um_local_adequado_para_estacionamento_de_onibus_de_passeio_e_turismo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana providências no sentido de disciplinar e estabelecer um local adequado para estacionamento de Ônibus de passeio e turismo que ficam aguardando os passageiros na Rua Solon de Lucena, na Rua Tenente Antônio Pontes, conhecida por Rua Nova, e na Rua Coronel Aureliano</t>
   </si>
   <si>
     <t>8455</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8455/requer._no_540_2022_-_ver._enrique_douglas_-_criacao_de_um_aplicativo_intitulado_cabedelo_digital.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8455/requer._no_540_2022_-_ver._enrique_douglas_-_criacao_de_um_aplicativo_intitulado_cabedelo_digital.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e as Secretarias de Ciência, Tecnologia e Inovação, da Infraestrutura e da Saúde, e demais secretarias competentes, providências no sentido de estudar a possibilidade de criação de um aplicativo intitulado "Cabedelo Digital"</t>
   </si>
   <si>
     <t>8456</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8456/requer._no_541_2022_-_ver._enrique_douglas_-_capacitar_secretarios_e_servidores_ferramenta_power_bi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8456/requer._no_541_2022_-_ver._enrique_douglas_-_capacitar_secretarios_e_servidores_ferramenta_power_bi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria, Comércio e Portos providências no sentido de capacitar os Secretários e servidores que atuam em nível estratégico na ferramenta PowerBI e na competência de análise de dados</t>
   </si>
   <si>
     <t>8473</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8473/requer._no_542_2022_-_ver._andre_coutinho_-_votos_de_aplausos_ao_conselheiro_nominando_diniz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8473/requer._no_542_2022_-_ver._andre_coutinho_-_votos_de_aplausos_ao_conselheiro_nominando_diniz.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao conselheiro Nominando Diniz, que retorna à Presidência do Tribunal de Contas da Paraíba, com exercício de 2023 a 2025</t>
   </si>
   <si>
     <t>8474</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8474/requer._no_543_2022_-_ver._andre_coutinho_-_cursos_de_capacitacao_sobre_turismo_adaptado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8474/requer._no_543_2022_-_ver._andre_coutinho_-_cursos_de_capacitacao_sobre_turismo_adaptado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo providências no sentido de analisar a viabilidade da realização de Cursos de Capacitação sobre Turismo Adaptado em relação a atendimento, translado e acessibilidade nos hotéis/pousadas no município de Cabedelo - PB</t>
   </si>
   <si>
     <t>8475</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8475/requer._no_544_2022_-_ver._moises_do_meninas_bar_-_possibilidade_de_podar_as_arvores_situadas_as_margens_do_binario_da_praia_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8475/requer._no_544_2022_-_ver._moises_do_meninas_bar_-_possibilidade_de_podar_as_arvores_situadas_as_margens_do_binario_da_praia_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana e Meio Ambiente a poda das árvores situadas às margens do binário da Praia do Poço, iniciando pela Rua Antônio Neves, passando pela Rua Rosa Vieira e Rita Maria Lima Mimosa, pois em determinados pontos ocupam uma faixa inteira da rua, impossibilitando o trânsito de veículos</t>
   </si>
   <si>
     <t>8476</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8476/requer._no_545_2022_-_ver._moises_do_meninas_bar_-_disponibilizacao_em_eventos_de_camarotes_adaptados_com_banheiros_quimicos_adaptados_para_pcds.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8476/requer._no_545_2022_-_ver._moises_do_meninas_bar_-_disponibilizacao_em_eventos_de_camarotes_adaptados_com_banheiros_quimicos_adaptados_para_pcds.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal verificar a possibilidade de disponibilizar em todos os eventos culturais da cidade camarotes adaptados com banheiros químicos adaptados para pessoas deficientes (PcDs), bem como seja disponibilizado no evento comemorativo do aniversário da cidade, em 12 de dezembro</t>
   </si>
   <si>
     <t>8477</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8477/requer._no_546_2022_-_ver._wagner_do_solanense_-_revitalizacao_do_monumento_do_marco_zero_da_rua_duque_de_caxias_no_bairro_centro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8477/requer._no_546_2022_-_ver._wagner_do_solanense_-_revitalizacao_do_monumento_do_marco_zero_da_rua_duque_de_caxias_no_bairro_centro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de revitalizar o Monumento do Marco Zero, que se encontra na Secretaria de Turismo, na Rua Duque de Caxias, no Centro</t>
   </si>
   <si>
     <t>8478</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8478/requer._no_547_2022_-_ver._jose_pereira_-_ampliacao_do_cemiterio_na_paz_do_senhor_em_camalau_ou_construcao_de_novo_cemiterio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8478/requer._no_547_2022_-_ver._jose_pereira_-_ampliacao_do_cemiterio_na_paz_do_senhor_em_camalau_ou_construcao_de_novo_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o estudo para possível ampliação do Cemitério "Na Paz do Senhor" (em Camalaú), e, no caso de impossibilidade, a construção de um novo cemitério em nosso município</t>
   </si>
   <si>
     <t>8479</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8479/requer._no_548_2022_-_ver._jose_pereira_-_construcao_de_casa_mortuaria_em_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8479/requer._no_548_2022_-_ver._jose_pereira_-_construcao_de_casa_mortuaria_em_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de uma Casa Mortuária em nosso Município</t>
   </si>
   <si>
     <t>8480</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8480/requer._no_549_2022_-_ver._edson_da_otica_-_decoracoes_natalinas_no_bairro_do_renascer_em_especial_nas_pracas_do_renascer_ii_e_iii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8480/requer._no_549_2022_-_ver._edson_da_otica_-_decoracoes_natalinas_no_bairro_do_renascer_em_especial_nas_pracas_do_renascer_ii_e_iii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente decorações natalinas no bairro do Renascer, em especial nas duas praças principais popularmente conhecidas como praças do Renascer II e III</t>
   </si>
   <si>
     <t>8481</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8481/requer._no_550_2022_-_ver._edson_da_otica_-_melhorias_na_sinalizacao_de_transito_e_remarcacao_das_faixas_de_pedestre_do_bairro_do_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8481/requer._no_550_2022_-_ver._edson_da_otica_-_melhorias_na_sinalizacao_de_transito_e_remarcacao_das_faixas_de_pedestre_do_bairro_do_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana melhorias na sinalização de trânsito, tais como pintura de todas as lombadas físicas e remarcação das faixas de pedestre no bairro do Renascer</t>
   </si>
   <si>
     <t>8482</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8482/requer._no_551_2022_-_ver._marcio_silva_-_adotar_iniciativa_do_projeto_de_lei_que_cria_o_programa_banho_solidario_itinerante_no_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8482/requer._no_551_2022_-_ver._marcio_silva_-_adotar_iniciativa_do_projeto_de_lei_que_cria_o_programa_banho_solidario_itinerante_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Cria o Programa Banho Solidário Itinerante no Município de Cabedelo, e dá outras providências"</t>
   </si>
   <si>
     <t>8483</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8483/requer._no_552_2022_-_ver._junior_paulo_-_solucao_do_problema_de_esgoto_a_ceu_aberto_na_rua_monsenhor_jose_da_silva_coutinho_no_bairro_jardim_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8483/requer._no_552_2022_-_ver._junior_paulo_-_solucao_do_problema_de_esgoto_a_ceu_aberto_na_rua_monsenhor_jose_da_silva_coutinho_no_bairro_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Proteção e Defesa Civil, corroborando requerimento nº 294/2022 de minha autoria, proceder com medidas em caráter de urgência para solucionar problemas de esgoto a céu aberto na Rua Monsenhor José da Silva Coutinho, no bairro Jardim Brasília</t>
   </si>
   <si>
     <t>8484</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8484/requer._no_553_2022_-_ver._junior_paulo_-_limpeza_e_pintura_dos_meios-fios_da_rua_monsenhor_jose_da_silva_coutinho_e_limpeza_da_praca_do_moinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8484/requer._no_553_2022_-_ver._junior_paulo_-_limpeza_e_pintura_dos_meios-fios_da_rua_monsenhor_jose_da_silva_coutinho_e_limpeza_da_praca_do_moinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Proteção e Defesa Civil proceder com a realização do serviço de limpeza e pinturas dos meios-fios da Rua Monsenhor José da Silva Coutinho, como também limpeza da praça conhecida popularmente como Praça do Moinho, no bairro Jardim Brasília</t>
   </si>
   <si>
     <t>8485</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>Divino Felizardo, Edson da Ótica, Edvaldo Neto, Enrique Douglas, José Pereira, Márcio Silva, Moisés do Meninas Bar, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8485/requer._no_554_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8485/requer._no_554_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 06/12/2022, das seguintes proposituras: Projeto de Lei nº 082/2022 - Do Prefeito Municipal - Autoriza o Poder Executivo Municipal a abrir créditos suplementares no limite de mais até 5% (cinco por cento) no Orçamento de 2022 do Município, e dá outras providências; Projeto de Lei nº 083/2022 - Do Prefeito Municipal - Autoriza o remanejamento total ou parcial de dotações orçamentárias para o Exercício de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>8486</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8486/requer._no_555_2022_-_ver._reinaldo_lima_rey_-_incluir_o_complemento_da_rua_santa_guia_-_renascer_no_programa_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8486/requer._no_555_2022_-_ver._reinaldo_lima_rey_-_incluir_o_complemento_da_rua_santa_guia_-_renascer_no_programa_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa Pavimenta Cabedelo (Pavimenta V), do complemento da Rua Santa Guia, no Renascer II</t>
   </si>
   <si>
     <t>8487</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8487/requer._no_556_2022_-_ver._reinaldo_lima_rey_-_melhorias_para_a_quadra_poliesportiva_antonio_anchieta_de_farias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8487/requer._no_556_2022_-_ver._reinaldo_lima_rey_-_melhorias_para_a_quadra_poliesportiva_antonio_anchieta_de_farias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura melhorias para a Quadra Poliesportiva Antônio Anchieta de Farias (Quadra do Renascer III), como a construção de vestiários e de almoxarifado, a instalação de telas de alambrados e de telas de proteção</t>
   </si>
   <si>
     <t>8488</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8488/requer._no_557_2022_-_ver._herlon_cabral_-_atencao_aos_comerciantes_e_artesoes_alocados_nas_lojas_do_parque_municipal_turistico_de_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8488/requer._no_557_2022_-_ver._herlon_cabral_-_atencao_aos_comerciantes_e_artesoes_alocados_nas_lojas_do_parque_municipal_turistico_de_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo a atenção para a necessidade dos comerciantes e artesãos alocados nas 40 lojas do Centro de Comercialização de Produtos Artesanais no Parque Municipal Turístico de Jacaré, em especial os situados na área da obra e reforma, onde o turista não consegue ir e comprar os produtos oferecidos; flexibilizando exigências de abertura e funcionamento das lojas enquanto durar a obra e reforma do parque</t>
   </si>
   <si>
     <t>8489</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8489/requer._no_558_2022_-_ver._herlon_cabral_-_concessao_de_auxilio_financeiro_aos_40_comerciantes_do_centro_de_comercializacao_de_produtos_artesenais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8489/requer._no_558_2022_-_ver._herlon_cabral_-_concessao_de_auxilio_financeiro_aos_40_comerciantes_do_centro_de_comercializacao_de_produtos_artesenais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Finanças estudar a possibilidade de se estabelecer, enquanto durar a totalidade da obra do Parque Municipal Turístico de Jacaré, a concessão de auxílio financeiro mensal de R$ 1.212,00, até 31/12/2022, e R$ 1.302,00 após tal data, aos 40 comerciantes e artesãos do Centro de Comercialização de Produtos Artesanais, que estão sem funcionar desde fevereiro de 2022</t>
   </si>
   <si>
     <t>8490</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8490/requer._no_559_2022_-_ver._jose_pereira_-_inclusao_da_avenida_araca_no_programa_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8490/requer._no_559_2022_-_ver._jose_pereira_-_inclusao_da_avenida_araca_no_programa_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no Programa Pavimenta Cabedelo, da Avenida Araçá, no bairro Portal do Poço</t>
   </si>
   <si>
     <t>8491</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8491/requer._no_560_2022_-_ver._jose_pereira_-_votos_de_profundo_pesar_e_votos_de_aplauso_ao_sr._gelson_bastos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8491/requer._no_560_2022_-_ver._jose_pereira_-_votos_de_profundo_pesar_e_votos_de_aplauso_ao_sr._gelson_bastos.pdf</t>
   </si>
   <si>
     <t>Voto de Profundo Pesar pelo óbito da criança Rafaela Emily, vítima de acidente automobilístico; bem como Votos de Aplausos ao Sr. Gelson Bastos, funcionário da Prefeitura Municipal de Cabedelo, pela atitude exemplar de autorizar e realizar a doação dos órgãos de sua filha, Rafaela Emily</t>
   </si>
   <si>
     <t>8492</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8492/requer._no_561_2022_-_ver._janderson_brito_-_criacao_de_comissao_para_acompanhar_a_triplicacao_da_br_230_na_grande_joao_pessoa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8492/requer._no_561_2022_-_ver._janderson_brito_-_criacao_de_comissao_para_acompanhar_a_triplicacao_da_br_230_na_grande_joao_pessoa.pdf</t>
   </si>
   <si>
     <t>Solicitar a Senadora Daniela Ribeiro que a mesma tente unir os deputados e senadores de nosso Estado para que juntos, possam criar uma comissão para acompanhar todas as questões decorrentes da triplicação da BR 230 na Grande João Pessoa, desde a destinação das emendar até a efetivação da conclusão da obra que se arrasta há anos e que agora teve verbas suspensas pelo Governo Federal</t>
   </si>
   <si>
     <t>8493</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8493/requer._no_562_2022_-_ver._marcio_silva_-_implementacao_de_canil_na_guarda_civil_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8493/requer._no_562_2022_-_ver._marcio_silva_-_implementacao_de_canil_na_guarda_civil_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança estudo de viabilidade para implementar Canil na Guarda Civil Municipal - Grupamento de Operações com Cães - G.O.C.</t>
   </si>
   <si>
     <t>8494</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8494/requer._no_563_2022_-_ver._wagner_do_solanense_-_aquisicao_de_equipamentos_de_terapia_ocupacional.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8494/requer._no_563_2022_-_ver._wagner_do_solanense_-_aquisicao_de_equipamentos_de_terapia_ocupacional.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal  e Secretaria de Saúde a aquisição de equipamentos para Terapia Ocupacional para auxiliar no tratamento da pessoa deficiente da rede pública municipal</t>
   </si>
   <si>
     <t>8495</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8495/requer._no_564_2022_-_ver._moises_do_meninas_bar_-_oferecimente_de_aulas_gratuitas_de_ginastica_funcional.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8495/requer._no_564_2022_-_ver._moises_do_meninas_bar_-_oferecimente_de_aulas_gratuitas_de_ginastica_funcional.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte, Juventude e Lazer para que estudem a possibilidade de oferecer aulas gratuitas de ginástica funcional, dança e zumba em vários pontos de nossa orla, além de orientações nutricionais aos participantes do programa</t>
   </si>
   <si>
     <t>8496</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8496/requer._no_565_2022_-_ver._moises_do_meninas_bar_-_possibilidade_de_voltar_a_realizar_a_festa_de_sao_sebastiao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8496/requer._no_565_2022_-_ver._moises_do_meninas_bar_-_possibilidade_de_voltar_a_realizar_a_festa_de_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal para que, em parceira com a Paróquia Sagrado Coração de Jesus, veja a possibilidade de voltar a realizar a tradicional Festa de São Sebastião, que ocorria no bairro de Camalaú</t>
   </si>
   <si>
     <t>8497</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Enrique Douglas, José Pereira, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8497/requer._no_566_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8497/requer._no_566_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 13/12/2022, da seguinte propositura: Projeto de Lei nº 085/2022 - Do Prefeito Municipal - Institui o Programa de Conciliação Jurídico-Fiscal do Município de Cabedelo - Concilia-Cabedelo, no âmbito do Município de Cabedelo, que dispõe sobre a concessão de benefícios fiscais de créditos inscritos ou não em dívida ativa, ajuizados e não ajuizados pela Procuradoria Geral do Município, e dá outras providências</t>
   </si>
   <si>
     <t>8123</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8123/pl_no_023_2022-do_vereador_divino_felizardo-inclui_calendario_conexao_teatro_e_danca-lei__no_2.214_2022-veto_parcial-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8123/pl_no_023_2022-do_vereador_divino_felizardo-inclui_calendario_conexao_teatro_e_danca-lei__no_2.214_2022-veto_parcial-veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 023/2021, DO VEREADOR DIVINO FELIZARDO</t>
   </si>
   <si>
     <t>8124</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8124/pl_no_025_2022-_do_vereador_jose_pereira_-_institui_semana_municipal_de_conscientizacao_autismo-lei_no_2.213_2022-veto_parcial-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8124/pl_no_025_2022-_do_vereador_jose_pereira_-_institui_semana_municipal_de_conscientizacao_autismo-lei_no_2.213_2022-veto_parcial-veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 025/2021, DO VEREADOR JOSÉ PEREIRA</t>
   </si>
   <si>
     <t>8181</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8181/pl_no_032_2022-edvaldo_neto-semana_de_conscientizacao_ao_mosquito_aedes_aegypty-lei_no_2.222-veto_parcial_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8181/pl_no_032_2022-edvaldo_neto-semana_de_conscientizacao_ao_mosquito_aedes_aegypty-lei_no_2.222-veto_parcial_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 032/2021, DO VEREADOR EDVALDO NETO</t>
   </si>
   <si>
     <t>8185</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8185/pl_no_033_2022-edvaldo_neto-orientacao_aos_idosos_cantra_fraude_coercio_eletronici-lei_no_2.223_2022-veto_parcial_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8185/pl_no_033_2022-edvaldo_neto-orientacao_aos_idosos_cantra_fraude_coercio_eletronici-lei_no_2.223_2022-veto_parcial_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 033/2021, DO VEREADOR EDVALDO NETO</t>
   </si>
   <si>
     <t>8184</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8184/pl_no_037_2022-ver._enrique_douglas-mes_do_rock_-_lei_2.224_2022-veto_parcial_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8184/pl_no_037_2022-ver._enrique_douglas-mes_do_rock_-_lei_2.224_2022-veto_parcial_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 037/2021, DO VEREADOR ENRIQUE DOUGLAS</t>
   </si>
   <si>
     <t>8224</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8224/veto_parcital_ao_pl_no_038_2022-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8224/veto_parcital_ao_pl_no_038_2022-veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 038/2021, DO VEREADOR EDVALDO NETO</t>
   </si>
   <si>
     <t>8225</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8225/veto_parcial_ao_pl_no_043_2022-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8225/veto_parcial_ao_pl_no_043_2022-veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 043/2021, DO VEREADOR JANDERSON BRITO</t>
   </si>
   <si>
     <t>8653</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8653/veto_total_no_73_2022-_ver._andre_coutinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8653/veto_total_no_73_2022-_ver._andre_coutinho.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 073/2022 - DO VEREADOR ANDRÉ COUTINHO</t>
   </si>
   <si>
     <t>8654</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8654/veto_total_ao_pl_no_076_2022_-_ver._moises_do_meninas_bar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8654/veto_total_ao_pl_no_076_2022_-_ver._moises_do_meninas_bar.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 076/2022 - DO VEREADOR MOISÉS DO MENINAS BAR</t>
   </si>
   <si>
     <t>8652</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8652/veto_total_no_077_2022-ver._marcio_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8652/veto_total_no_077_2022-ver._marcio_silva.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 077/2022 - DO VEREADOR MÁRCIO SILVA</t>
   </si>
   <si>
     <t>8953</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8953/veto_total_ao_pl_no_080_2022-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8953/veto_total_ao_pl_no_080_2022-veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 080/2022 - DO VEREADOR JÚNIOR PAULO</t>
   </si>
   <si>
     <t>8125</t>
   </si>
   <si>
     <t>RCR</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8125/relatorio_congresso_de_representacao_-triunfo-pe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8125/relatorio_congresso_de_representacao_-triunfo-pe.pdf</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação Encontro Nordestino de Legislativos Municipais - Triunfo - PE, 23 a 26 de março de 2022</t>
   </si>
   <si>
     <t>8126</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8126/relatorio_congresso_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8126/relatorio_congresso_brasilia.pdf</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação XXI Marcha dos Lesgislativos Municipais - Brasília - DF, 26 a 29 de abril de 2022</t>
   </si>
   <si>
     <t>8178</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8178/relatorio_8a_mobilizacao_nacional_dos_vereadores_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8178/relatorio_8a_mobilizacao_nacional_dos_vereadores_brasilia.pdf</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação na 8ª Mobilização Nacional dos Vereadores - Brasília/DF,  27 a 30 de junho/2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9453,68 +9453,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7933/1a_sessao_especial-29-03-2022-apresentacao_relatorio_3o_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7964/ata_2a_sessao_especial_-_12-04-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8100/ata_3a_sessao_especial_-_04-05-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8313/ata_4a_sessao_especial_-_14-09-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8324/ata_5a_sessao_especial_-_21-09-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8462/ata_6a_sessao_especial_-_27-09-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8386/ata_7a_sessao_especial_-_29-09-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8463/ata_8a_sessao_especial_-_16-11-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8464/ata_9a_sessao_especial_-_21-11-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7766/1a_sessao_extarordinaria_-_19-01-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7963/2a_sessao_extraordinaria_-_19-04-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8170/3a_sessao_extraordinaria_-_20-07-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7765/ata_1a_sessao_ordinaria_-_08-02-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7806/ata_2a_sessao_ordinaria_-_15-02-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7807/ata_3a_sessao_ordinaria_-_22-02-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7809/ata_4a_sessao_ordinaria_-_08-03-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7857/ata_5o_sessao_ordinaria_-_15-03-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7858/ata_6o_sessao_ordinaria_-_22-03-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7930/ata_7a_sessao_ordinaria_-_29-03-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7931/ata_8a_sessao_ordinaria_-_05-04-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7932/ata_9a_sessao_ordinaria_-_12-04-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7961/ata_10a_sessao_ordinaria_-_19-04-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7962/ata_11a_sessao_ordinaria_-_26-04-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7989/ata_12a_sessao_ordinaria_-_03-05-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8094/ata_13a_sessao_ordinaria_-_10-05-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8095/ata_14a_sessao_oedinaria_-_17-05-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8096/ata_15a_sessao_ordinaria_-_21-05-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8098/ata_16a_sessao_ordinaria_-_31-05-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8097/ata_17a_sessao_ordinaria_-_07-06-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8118/ata_18a_sessao_ordinaria_-_14-06-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8119/ata_19a_sessao_ordinaria_-_21-06-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8171/ata_20a_sessao_ordinaria_-_28-06-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8172/ata_21a_sessao_ordinaria_-_02-08-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8173/ata_22a_sessao_ordinaria_-_22-08-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8264/ata_23a_sessao_ordinaria_-_16-09-20222.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8265/ata_24a_sessao_ordinaria_-_23-08-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8287/ata_25a_sessao_ordinaria_-_30-08-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8288/ata_26a_sessao_ordinaria_-_06-09-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8336/ata_27a_sessao_ordinaria_-_13-09-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8337/ata_28a_sessao_ordinaria_-_20-09-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8338/ata_29a_sessao_ordinaria_-_27-09-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8370/ata_30a_sessao_ordinaria_-_04-10-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8371/ata_31a_sessao_ordinaria_-_11-10-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8387/ata_32a_sessao_ordinaria_-_18-10-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8391/ata_33a_sessao_ordinaria_-_25-10-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8392/ata_34a_sessao_ordinaria_-_01-11-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8465/ata_35a_sessao_ordinaria_-_08-11-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8466/ata_36a_sessao_ordinaria_-_21-11-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8498/ata_37a_sessao_ordinaria_-_29-11-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8509/ata_38a_sessao_ordinaria_-_06-12-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8510/ata_39a_sessao_ordinaria_-_13-12-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8523/ata_40a_sessao_ordinaria_-_20-12-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7767/ata_1a_sessao_solene-_01-02-2022-_abertura_sessao_legislativa_anual.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7768/ata_2a_sessao_solene_-_09-02-2022_-_homenagem_especial.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7576/ato_da_mesa_no_009_2022_-_sessoes_plenarias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7810/ato_da_mesa_no_010_2022_-_sessoes_plenarias.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7965/ato_da_mesa_no_011_2022_-_sessoes_plenarias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8681/ato_da_mesa_no_012_2022-revoga_ato_no_11_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7577/ato_do_presidente_no_044_2022-_horario_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7707/ato_do_presidente_no_045_2022-republicado_por_incorrecao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7729/ato_do_presidente_no_046_2022-ponto_facultativo_carnaval.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7802/ato_do_presidente_no_047_2022-_convocacao_suplente_enrique_douglas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7803/ato_do_presidente_no_048_2022-convocacao_suplente_geilson_almeida.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7804/ato_do_presidente_no_049_2022-_composicao_conselho_etica.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7805/ato_do_presidente_no_050_2022-_congresso_triunfo-pe.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7889/ato_do_presidente_no_051_2022_-convocacao_suplente_geilson_almeida.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7890/ato_do_presidente_no_052_2022-_comissao_representacao_brasilia.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7891/ato_do_presidente_no_053_2022-ponto_facultativo_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7928/ato_do_presidente_no_054_2022-ponto_facultativotiradentes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7929/ato_do_presidente_no_055_2022-convoca_suplente.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8101/ato_do_presidente_no_057_2022-interdicao_anexo_administrativo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8102/ato_do_presidente_no_058_2022-luto_oficial_sume.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8103/ato_do_presidente_no_059_2022-ponto_facultativo_festividades_juninas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8104/ato_do_presidente_no_060_2022-_congresso_brasilia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8174/ato_do_presidente_no_061_2022-horario_de_expediente_recesso.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8175/ato_do_presidente_no_062_2022-novo_horario_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8176/ato_do_presidente_no_063_2022-ponto_facultativo_dia__05-08-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8508/ato_do_presidente_no_064_2022-numero_inexistente.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8177/ato_do_presidente_no_065_2022-_congresso.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8216/ato_do_presidente_no_066_2022-_traje_camara.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8253/ato_do_presidente_no_067_2022_-_frente_parlamentar_direito_das_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8460/ato_do_presidente_no_068_2022_-_atualiza_composicao_frente_parlamentar_direito_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8339/ato_do_presidente_no_069_2022-_licenca_saude_ver._rey.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8340/ato_do_presidente_no_070_2022-_frente_parlamentar_da_saude.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8385/ato_do_presidente_no_071_2022_-_ponto_facultativo_funcionario_publico.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8424/ato_do_presidente_no_072_2022_-_licenca_ver._rey__-_20_dias.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8425/ato_do_presidente_no_073_2022_-_uso_de_mascara.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8426/ato_do_presidente_no_074_2022_-_licenca_por_motivo_de_saude_ao_vereador_rey.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8507/ato_do_presidente_no_075_2022-expediente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8506/ato_do_presidente_no_076_2022-expediente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8295/processo_pl_no_001_2022_-_processo_eletronico_tc_no_04.466.16_-_enumerado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8218/pl_no_002_2022_-_indica_dra._lea_praxedes_presidente_ipsemc.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8680/processo_pl_no_003_2023-cmc-contas-pmc-pb-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7997/pdl_no_001_2022_-_titulo_de_cidada_cabedelense_sra._rita_de_cassia_spinelli_ribeiro_-_dl_no_822_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8219/pdl_no_002_2022_-_titulo_cidadao_cabedelense_padre_carlos_antonio_de_sousa_mauricio_-_dl_n_828_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8244/pdl_no_003_2022_-_titulo_cidadao_cabedelense_erik_alencar_de_figueiredo_-_dl_no_829_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8220/pdl_no_004_2022_-_diploma_honra_merito_esportivo_joanderson_dos_santos_pereira_-_dl_no_830_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8221/pdl_no_005_2022_-_diploma_honra_merito_esportivo_jose_anderson_cordeiro_-_dl_n_831_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8222/pdl_no_006_2022_-_titulo_cidadao_cabedelense_gilvan_caetano_leite_-_dl_n_832_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8343/pdl_no_007_2022-ver._edvaldo_neto-dip._de_honra_ao_merito_esportivo_gabriel_miranda_-_dl_n_833_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8344/pdl_no_008_2022-ver._edvaldo_neto-titulo_cidadao_cabedelense_diego_carrvalho_-_dl_n_834_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8223/pdl_no_009_2022_-_titulo_cidadao_cabedelense_leandro_borba_gomes_-_dl_no_835_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8245/pdl_no_010_2022_-_titulo_cidadao_cabedelense_aroaldo_sorrentino_maia_-_dl_no_836_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8325/pdl_no_011_2022-ver._andre_coutinho_-_titulo_de_cidadao_cabedelense_deputado_estadual_taciano_diniz_-_dl_no_839_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8372/pdl_no_012_2022-ver._marcio_silva_-_titulo_de_cidadao__sr._adhailton_lacet_-_-_dl_no_840_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8373/pdl_no_013_2022_-_ver._marcio_silva_-_titulo_de_cidada_sra._maria_de_fatima_medeiros_queiroz_de_paula_-_-_dl_no_841_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8326/pdl_no_014_2022_-_ver._marcio_silva_-_titulo_de_cidadao_cabedelense_gilbert_guimaraes_-_dl_no_842_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8513/pdl_no_015_2022_-_ver._ivanio_da_miramar_-_titulo_de_cidadao_cabedelense_sr._george__kennedy_-_dl_no_843-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8514/pdl_no_016_2022_-_presidente_da_cmc_-_titulo_de_cidadao_cabedelense_senador_veneziano_vital_-_dl_no_844-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8246/pdl_no_017_2022_-_titulo_cidadao_cabedelense_eliel_da_silva_ramos_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8499/pdl_no_018_2022_-_ver._jose_pereira_-_titulo_de_cidadao_cabedelense_esthevao_viana.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8500/pdl_no_019_2022_-_ver._jose_pereira_-__titulo_de_cidadao_sr._luiz_carlos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8459/pdl_no_020_2022_-_ver._alex_lucena_-_titulo_de_cidadao_cabedelense_sr._rodrigo_regis_pereira_dl_no_847-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8374/pdl_no_021_2022-ver._marcio_silva_-_titulo_de_cidadao_sr._jorge_costa_de_luna_freire_-_dl_no_848_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10279/pdl_no_022_2022-_ver._moises_do_meninas_bar_-_titulo_cidadao_cabedelense_alex_alexandre_de_lucena-dl_no_860_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10280/pdl_no_023_2022-_ver._enrique_douglas_-_titulo_cidadao_cabedelense_lucas_lins_felizardo_-dl_no_861_2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10203/pdl_no_024_2022_-_ver._alex_lucena_-_titulo_de_cidadao_severino_adriel_de_lima_-_dl_no_862_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10096/pdl_no_025_2022_-_ver._ivanio_da_miramar_-titulo_de_cidadao_cabedelense_a_murilo_wagner_de_oliveira_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8715/pdl_no_026_2022_-_ver._jose_pereira_-_titulo_cidadao_cabedelense_inaldo_henriques_-_dl_no_850_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10281/pdl_no_027_2022-_ver._marcio_silva_-_titulo_cidadao_cabedelense_johnson_jacques_-dl_no_863_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10282/pdl_no_028_2022-_ver._divino_felizardo_-_titulo_cidadao_cabedelense_paulo_germano_porpino-dl_no_864_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10283/pdl_no_029_2022-_ver._divino_felizardo_-_titulo_cidada_cabedelense_ana_isabel_souza_leao_-dl_no_865_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10284/pdl_no_030_2022-_ver._wagner_do_solanense_-_titulo_cidadao_cabedelense_sergio_sales_da_silva_-dl_no_866_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8713/pdl_no_031_2022_-_ver._jose_pereira_-_titulo_de_cidadao_cabedelense__beatriz_lins_de_albuquerque_-dl_no_851_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8714/pdl_no_032_2022_-_ver_jose_pereira_-_titulo_de_cidadao_cabedelense_paulo_odilon_-_dl_no_852_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10278/pdl_no_033_2022-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_luiz_felipe_andrade_-dl_no_867_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7966/plc_no_001_2022-do_prefeito_municipal-pccr_magisterio-lc_no_080_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8390/plc_no_002_2022-do_prefeito_municipal-altera_e_acrecenta_dispositivos_lc_no_23_2008_-_lc_no_081_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8503/plc_no_003_2022-do_prefeito_municipal-faixas_marginais_cursos_dagua_cabedelo_-lc_no_082_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7886/pl_no_001_2022-do_vereador_edvaldo_neto-proibe_o_manuseio_queima_e_soltura_de_fogos_de_artificio-lei_no_2.202_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7539/pl_no_002_2022-presidente_da_cmc-_subsidios_prefeito_vice-prefeito_e_secretarios-lei_no_2.179_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7540/pl_no_003_2022-prefeito_municipal-_atualiza_vencimento_dos_servidores_municipais-_lei_no_2.180_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7541/pl_no_004_2022-prefeito_municipal-_remanejamento_de_dotacoes_orcamentarias-_lei_no_2.181_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7542/pl_no_005_2022-prefeito_municipal-_altera_valor_da_simbologia_cas-1-_lei_no_2.182_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7543/pl_no_006_2022-prefeito_municipal-_altera_dispositivos_da_lei_no_1.025_2001-_lei_no_2.183_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7887/pl_no_007_2022-ver._andre_coutinho-reconhece_patrimonio_cultural_e_imaterial_arte_escama_de_peixe-lei_no_2.203_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7776/pl_no_008_2022-do_prefeito_municipal-pccr_grupo_ocupacional_servicos_de_saude-lei_no_2.194_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7800/pl_no_009_2022-presidente_da_cmc-_remuneracao_servidores_efetivos_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7825/pl_no_010_2022-do_prefeito_municipal-programa_mediacao_escolar_-_lei_no_2.205_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7826/pl_no_011_2022-do_prefeito_municipal-programa_conscientizacao_combate_gravidez_adolescencia_escolas_-_lei_no_2.204_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7777/pl_no_012_2022-do_preito_municipal-vencimentos_servidores_efetivos_fiscais_trasnportes_e_agente_de_transito-lei_no_2.196_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7778/pl_no_013_2022-do_prefeito_municipal-_vencimentos_servidores_efetivo_guarda-lei_no_2.192_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7779/pl_no_014_2022-do_prefeito_municipal-atualiza_vencimentos_servidorees_pmc-lei_no_2.195_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7780/pl_no_015_2022-do_prefeito_municipal-remuneracao_agentes_comunitarios_de_saude_combate_endemias-lei_no_2.193_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7781/pl_no_016_2022-do_presidente_cmc-altera_lei_no_1.519_2011-cargos_efetivos-lei_no_2.197_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7888/pl_no_017_2022-ver._edvaldo_neto-_institui_o_dia_cabedelense_de_ciencias_artes_e_letras_litoranea-lei_no_2.201_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7775/pl_no_018_2022-do_prefeito_municipal-cria_secretarias_ciencia_tecnologia_e_inovacao_e_acao_governamental.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7970/pl_no_019_2022-do_prefeito_municipal-programa_municipal_artesanato_popular_-_lei_no_2.207_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7908/pl_no_020_2022-do_prefeito_municipal-rua_pedro_florentino_da_silva_-_lei_no_2.206_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7845/pl_no_021_2022-do_prefeito_municipal-atualiza_vencimento_motorista_e_condutor_socorrista_-_lei_no_2.200_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7967/pl_no_022_2022-do_prefeito_municipal-programa_adote_uma_praca_-_lei_no_2.208_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8121/pl_no_023_2022-do_vereador_divino_felizardo-inclui_calendario_conexao_teatro_e_danca-lei__no_2.214_2022-veto_parcial-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7968/pl_no_024_2022-do_prefeito_municipal-altera_lei_no_2.049_2019_e_cria_secretaria_de_protecao_e_defesa_civil_-_lei_no_2.209_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8122/pl_no_025_2022-_do_vereador_jose_pereira_-_institui_semana_municipal_de_conscientizacao_autismo-lei_no_2.213_2022-veto_parcial-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7998/pl_no_026_2022-do_prefeito_municipal-abertura_de_credito_especial_desenvolver_cabedelo-lei_no_2.212_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8179/pl_no_027_2022-prefeito_municiapl-ldo_2023-lei_no_2.228_2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8056/pl_no_028_2022-do_vereador_jose_pereira_-reconhece_utilidade_publica_amem_-_lei_no_2.221_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7971/pl_no_029_2022-do_prefeito_municipal-autoriza_abertura_credito_especial_despesas_secretarias_-_lei_no_2.210_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8057/pl_no_030_2022-do_prefeito_municipal_-av._andre_andrade_da_silva_-_lei_no_2.220_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7999/pl_no_031_2022-do_prefeito_municipal-programa_de_qualificacao_acoes_de_vigilancia_em_saude_pqa-vs_lei_no_2.211_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8180/pl_no_032_2022-edvaldo_neto-semana_de_conscientizacao_ao_mosquito_aedes_aegypty-lei_no_2.222-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8182/pl_no_033_2022-edvaldo_neto-orientacao_aos_idosos_cantra_fraude_coercio_eletronici-lei_no_2.223_2022-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8092/pl_no_034_2022-do_vereador_junior_paulo-_cria_politica_publica_saude_escolar-_inconstitucional-arquivado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8093/pl_no_035_2022-do_vereador_junior_paulo-institui_o_programa_escola_em_familia-inconstitucional-arquivado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8019/pl_no_036_2022-do_vereador_junior_paulo_-_semana_municipal_prevencao_gravidez_adolescencia_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8183/pl_no_037_2022-ver._enrique_douglas-mes_do_rock_-_lei_2.224_2022-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8186/pl_no_038_2022-ver._edvaldo_neto-semana_livro_academia_cabedelense_ciencias-lei_no_2.229_2022-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8058/pl_no_039_2022-do_presidente_cmc_-_altera_estrutura_administrativa_cargos_comissao_cmc_-_lei_no_2.216_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8059/pl_no_040_2022-do_presidente_cmc_-_revisao_remuneracao_servidores_comissionados_-_lei_n_2.217_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8187/pl_no_041_2022-ver._marcio_silva-_institui_lei_lucas-arquivado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8018/pl_no_042_2022-do_prefeito_municipal-_autoriza_credito_especial_orcamento_2022_desapropriacao_imovel_construcao_creche_-_lei_no_2215_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8188/pl_no_043_2022-ver._janderson_brito-dia_municipal_de_adocao_protecao_de_animais-lei_no_2.230_2022-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8189/pl_no_044_2022-ver._marcio_silva-determina_multa_administrativa_invadir_igrejas-arquivado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8060/pl_no_045_2022-do_prefeito_municipal_-_conselho_municipal_de_pesca_e_aquicultura_-_lei_n_2.218_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8061/pl_no_046_2022-do_prefeito_municipal_-fundo_municipal_de_pesca_e_aquicultura_-_lei_no_2.219_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8421/pl_no_047_2022-_prefeito_municipal_-_desafeta_caixa_dagua_praca_venancio_neiva_-_lei_no_2.247_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8226/pl_no_048_2022-ver._herlon_cabral-acesso_informacoes_deficiente_visuais_administracao_publica-parecer_inconstitucional-arquivado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8227/pl_no_049_2022-ver._herlon_cabral-acesso_informacao_deficientes_visuais_camara_municipal-parecer_inconstitucional-arquivado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8120/pl_no_050_2022-_prefeito_municipal-_abertura_de_credito_construcao_predio_defesa_civil-_lei_no_2.225_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8190/pl_no_051_2022-prefeito_municipal_-_operacao_de_credito_caixa_economica-lei_no_2.226_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8191/pl_no_052_2022-prefeito_municipal-altera_lei_no_1.401-_gratificacao_cargos_ipsemc-lei_no_2.227_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8290/pl_no_053_2022-prefeito_municipal-programa_fornecimento_absorventes_higienicos_escolas_municipais_-_lei_n_2.234_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8192/pl_no_054_2022-prefeito_municipal-remuneracao_agentes_comunitarios_de_saude-_lei_no_2.232_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8193/pl_no_055_2022-prefeito_municipal-programa_desenvolver_cabedelo_fundo_municipal_pequenos_negocios-lei_no_2.231_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8291/pl_no_056_2022-prefeito_municipal-dia_municipal_do_guia_de_turismo_-_lei_no_2.2351_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8314/pl_no_057_2022-vereador_wagner_do_solanense-rua_jose_de_assis_araujo_-_lei_no_2.242_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8292/pl_no_058_2022-prefeito_municipal-abertura_credito_especial_convenio_no_065_2022_secr_est_desenvolvimento_e_articulacao_-_lei_no_2.236_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8293/pl_no_059_2022-vereador_jose_pereira-dia_municipal_do_idoso_-_lei_no_2.238_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8294/pl_no_060_2022-prefeito_municipal-_auxilio_financeiro_temporario_comerciantes_e_empregados_barracas_retiradas_praias_-_lei_no_2.237_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8284/pl_no_061_2022-prefeito_municipal-autoriza_abertura_credito_especial_programa_auxilio_barraqueiros_-_lei_no_2.239_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8285/pl_no_062_2022-prefeito_municipal-_administracao_ensino_publico_municipio_-_lei_no_2.240_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8286/pl_no_063_2022-prefeito_municipal-calcadao_geraldo_smith_-_lei_no_2.241_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10714/pl_no_064_2022_-_inexistente.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8558/pl_no_065_2022_-_prefeito_municipal_-_loa_2023_-_lei_no_2.255_2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8502/pl_no_066_2022-ver._edvaldo_neto_-_programa_banco_racao_e_utensilios_animais_-_lei_no_2.250_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8515/pl_no_067_2022_-_ver._edvaldo_neto_-_veda_nomeacao_contratacao_pessoas_condenadas_lei_maria_da_penha_-_lei_no_2.253_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8422/pl_no_068_2022-_prefeito_municipal-_projeto_turismo_educativo_-_lei_no_2.246_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8423/pl_no_069_2022-prefeito_municipal_-_denomina_edmilson_do_nascimento_trigueiro_missinho_ginasio_de_esporte_-lei_no_2.245_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8461/pl_no_070_2022-ver._marcio_silva-reconhece_de_utilidade_publica_a_ac_social-lei_no_2.248_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8388/pl_no_071_2022-prefeito_municipal-_autoriza_credito_especial_orcamento_2022_caravana_do_esporte_-_lei_no_2.243_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8389/pl_no_072_2022-prefeito_municipal-_autoriza_credito_especial_orcamento_2022_bom_de_bola_bom_de_nota_-_lei_no_2.244_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8655/pl_no_073_2022_-_ver._andre_coutinho_-_denomina_rua_iraci_dos_santos_farias_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8516/pl_no_074_2022_-_prefeito_municipal_-_criacao_mostra_cultural_saberes_e_fazeres_-_lei_no_2.252_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8501/pl_no_075_2022-presidente_cmc_-_altera_lei_no_1.519_2011_remuneracao_servidores__efetivos_-_lei_no_2.249_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8656/pl_no_076_2022_-_ver._moises_meninas_bar_-_denomina_rua_jose_januario_de_oliveira_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8651/pl_no_077_2022-ver._marcio_silva_-_rua_jardim_das_arvores_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8676/pl_no_078_2022-ver._janderson_brito_-dia_agentes_portuarios_-_lei_no_2.269_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8679/pl_no_079_2022-prefeito_municipal_-_primeiros_socorros_escolas_publicas_-_lei_no_2.271_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8952/pl_no_080_2022-ver._junior_paulo-_veda_nomeacao_para_cargos_em_comissao-veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8517/pl_no_082_2022_-_prefeito_municipal_-_abertura_de_credito_suplementar_orcamento_2022_-_lei_no_2.251_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8518/pl_no_083_2022_-_prefeito_municipal_-_remanejamento_total_ou_parcial_dotacoes_orcamentarias_2023_-_lei_no_2.256_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8712/pl_no_084_2022-prefeito_municipal_-_promocao_cultura_oceanica_-_lei_no_2.272_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8519/pl_no_085_2022_-_prefeito_municipal_-_concilia_cabedelo_2023_-_lei_no_2.254_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8657/pl_no_086_2022-ver._alex_lucena_-_instalacao_de_lixeiras_imoveis_urbano-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7801/pr_no_001_2022_-_presidente_cmc_comissao_de_representacao_da_camara_municipal_-_encontro_nordestino_legislativos_municipais.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7910/pr_no_002_2022_-_presidente_cmc_-_comissao_representacao_xxi_marcha_uvb_legislativos_municipais_brasilia.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7909/pr_no_003_2022_-_presidente_cmc_-_altera_resolucao_no_158_2006_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8524/pr_no_004_2022_-numero_nao_utilizado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8099/pr_no_005_2022_-_presidente_cmc_-_comissao_representacao_8a_mobilizacao_nacional_vereadores.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8458/pr_no_006_2022_-_presidente_cmc_-_comissao_de_representacao-_res._no_253_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8457/pr_no_007_2022_-_presidente_cmc_-_comissao_de_representacao_15o_congresso_brasileiro_camaras_municipais_brasilia_-_res._no_253_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7625/requer._no_001_2022-ver._alex_lucena_-_asfalto_ruas_ruas_rodrigeus_de_carvalho_alfredo_nobrega_zilda_barreto_e_max_zagel.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7626/requer._no_002_2022-ver._alex_lucena_-_lampadas_led_rua_marcia_travasso.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7627/requer._no_003_2022-ver._edvaldo_neto_-_pl_convenios_recuperacao_dependentes_quimicos_e_alcoolicos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7620/requer._no_004_2022-ver._marcio_silva_e_outros_-urgencia.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7621/requer._no_005_2022-_ver._andre_coutinho_-_sessao_epecial-votos_aplausos_artesoes.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7628/requer._no_006_2022-ver._andre_coutinho_-_fundo_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7629/requer._no_007_2022-ver._divino_felizardo_-_secretaria_ciencias_e_tecnologia.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7622/requer._no_008_2022_-_ver._marcio_sliva_-_sessao_solene-homenagem_joerge_seif_junior.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7630/requer._no_009_2022-ver._ivanio_do_nascimento_-_pavimentacao_rua_olivan_teles_bezerra.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7631/requer._no_010_2022-ver._ivanio_do_nascimento_-_placas_indicativas_ruas_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7632/requer._no_011_2022-ver._jose_pereira_-_programa_analise_e_deteccao_tdah.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7633/requer._no_012_2022-ver._jose_pereira_-_exames_deteccao_doencas_oculares.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7634/requer._no_013_2022-ver._joedson_dinho_-_policlinica_camboinha_poco_portal_poco_e_jacare.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7668/requer._no_014_2022-ver._wagner_do_solanense_-drenagem_e_pavimentacao_rua_nova_floresta.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7669/requer._no_015_2022-ver._wagner_do_solanense_-_drenagem_e_pavimentacao_rua_floresta.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7730/requer._no_016_2022-ver._janderson_brito-gratificacao_guarda_municipal-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7680/requer._no_017_2022-ver._janderson_brito_-_insalubridade_servico_de_saude-prejudicada.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7635/requer._no_018_2022-ver._herlon_cabral_-_transporte_estudantes_universitarios.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7636/requer._no_019_2022-ver._marcio_silva_-_calcada_orla_intermares.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7666/requer._no_020_2022-ver._andre_coutinho_-_programa_cuida_mais_brasil.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7667/requer._no_021_2022-ver._andre_coutinho_-_pl_programa_apoio_pessoas_alzheimer.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7670/requer._no_022_2022-ver._alex_lucena_-correcao_pavimentacao_rua_karina_zagel.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7675/requer._no_023_2022-ver._edvaldo_neto_-permuta_plantoes_servidores_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7676/requer._no_024_2022-ver._edvaldo_neto_-auxilio_financeiro_vitimas_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7679/requer._no_025_2022-ver._herlon_cabral_-_votos_aplausos_invictus_colegio_e_evelyn_da_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7678/requer._no_026_2022-ver._divino_felizardo_-_votos_aplausos_dallino_resende_amorim.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7677/requer._no_027_2022-ver._divino_felizardo_-limpeza_coqueiros_poco.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7671/requer._no_028_2022-ver._jose_pereira_-conserto_e_manutencao_equipamentos_lazer_praca_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7672/requer._no_029_2022-ver._jose_pereira_-pavimentacao_rua_maria_dos_ramos_carvalho.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7673/requer._no_030_2022-ver._marcio_silva_-pl_fundo_pesca_e_aquicultura.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7674/requer._no_031_2022-ver._marcio_silva_-pl_conselho_pesca_e_aquicultura.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7824/requer._no_032_2022-_documento_inexistente.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7731/requer._no_033_2022-ver._andre_coutinho-capeamento_ruas_pedro_da_silva_coutinho_com_sentido_a_rua_antonio_tavares_e_juscelino.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7732/requer._no_034_2022-ver._andre_coutinho-_capeamento_avenida_mar_da_siberia.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7733/requer._no_035_2022-ver._ivanio_da_miramar-pavimentacao_ruas_sanhaua_mangaba_e_cajueiro.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7734/requer._no_036_2022-ver._ivanio_da_miramar-pavimentacao_trav._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7735/requer._no_037_2022-ver._janderson_brito-alteracao_art._8_da_lei_no_1.885_de_2018-adicional_de_periculosidade_e_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7736/requer._no_038_2022-ver._jose_pereira-_sinalizacao_e_lombadas_na_rua_honorio_patricio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7737/requer._no_039_2022-ver._jose_pereira-reforma_da_praca_do_acai.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7738/requer._no_040_2022-ver._alex_lucena_-pavimentacao_rua_antonio_victor_tavares.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7739/requer._no_041_2022-ver._reinaldo_lima-servicos_de_caravana-retirada_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7740/requer._no_042_2022-ver._reinaldo_lima-inclusao_calendario_do_programa_de_pavimentacao-avenida_ambrosio_miranda_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7741/requer._no_043_2022-ver._marcio_silva-construcao_galeria_pluvial_e_boca_lobo-rua_das_hortencias.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7742/requer._no_044_2022-ver._marcio_silva-implantacao_de_2_fabricas_de_gelo_e_2_paineis_solares.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7743/requer._no_045_2022-ver._wagner_do_solanense-drenagem_e_pavimentacao_rua_17_de_abril.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7744/requer._no_046_2022-ver._wagner_do_solanense-drenagem_e_pavimentacao_rua_flor_de_lis.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7745/requer._no_047_2022-ver._divino_felizardo-feira_agroecologica_municipal_de_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7746/requer._no_048_2022-ver._edson_da_otica-implementacao_de_binario-ruas_presidente_getulio_vargas_jose_alves_e_raul_seixas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7747/requer._no_049_2022-ver._janderson_brito-_sessao_especial-rejeitada.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7748/requer._no_050_2022-ver._junior_paulo-reforma_usfs-rejeitada.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7749/requer._no_051_2022-ver._edvaldo_neto-fiscalizacao_junto_a_caixa_economica_federal-coibir_filas_indianas_defronte_a_esta_agencia.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7751/requer._no_052_2022-ver._marcio_silva_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7750/requer._no_053_2022-ver._marcio_silva-quebra_intertisio.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7752/requer._no_054_2022-ver._ivanio_da_miramar-_binario_rua_cassiano_da_cunha_nobrega.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7753/requer._no_055_2022-ver._andre_coutinho-_parceria_com_escritorio_social_do_governo_-_programa_fazendo_justica_do_conselho_nacional_de_justica.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7782/requer._no_056_2022-ver._andre_coutinho_-_pl_prioridade_matricula_criancas_escola.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7754/requer._no_057_2022-ver._andre_coutinho-capeamento_asfaltico_e_iluminacao_led_das_ruas_do_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7755/requer._no_058_2022-ver._wagner_do_solanense-_drenagem_e_pavimentacao_rua_ferroviario_-bairro_jardim_atlantico.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7756/requer._no_059_2022-ver._jose_pereira-limpeza_capinacao_e_pintura_de_meios-fios-_rua_monsenhor_malfredo_leal.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7757/requer._no_060_2022-ver._jose_pereira-_reforma_praca_durval_portela_-_pracinha_do_psf.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7758/requer._no_061_2022-ver._ivanio_da_miramar-estudo_lombadas_e_sinalizacao_nas_ruas_asfaltadas.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7783/requer._no_062_2022-ver._ivanido_do_nascimento_-_revitalizacao_praca_do_ralf.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7759/requer._no_063_2022-ver._alex_lucena-_retorno_das_atividades_da_cagepa.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7760/requer._no_064_2022-ver._marcio_silva-calcamento_rua_costa_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7761/requer._no_065_2022-ver._marcio_silva-projeto_ecoturismo_integrado_ao_setor_pesqueiro.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7762/requer._no_066_2022-ver._janderson_brito-_prestacao_de_contas_recursos_fundeb.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7763/requer._no_067_2022-ver._edvaldo_neto-_desconto_de_imposto_de_transmissao_de_bens_imoveis-_itbi.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7764/requer._no_068_2022-ver._marcio_silva_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7784/requer._no_069_2022-ver._marcio_silva_-_horario_funcionamento_usf_intermares.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7785/requer._no_070_2022-ver._wagner_do_solanense_-_drenagem_e_pavimentacao_rua_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7786/requer._no_071_2022-ver._wagner_do_solanense_-_drenagem_e_pavimentacao_rua_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7793/requer._no_072_2022-ver._andre_coutinho-minuta_projeto_de_lei_equiparacao_gratificacao_agestes_fiscal-retirada.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7787/requer._no_073_2022-ver._reinaldo_lima_-_asfalto_rua_siqueira_campos.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7788/requer._no_074_2022-ver._reinaldo_lima_-_pavimentacao_rua_irma_dulce.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7794/requer._no_075_2022-ver._marcio_silva_-_construcao_centro_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7795/requer._no_076_2022-ver._edson_da_otica_-_lombadas_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7789/requer._no_077_2022-ver._herlon_cabral-aquisicao_berco_neonatal_para_o_hospita-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7796/requer._no_078_2022-ver._jose_pereira_-_pavimentacao_rua_tom_jobim.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7797/requer._no_079_2022-ver._jose_pereira_-_votos_aplausos_marco_dardelle_e_emanuelle_andrade.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7790/requer._no_080_2022-ver._janderson_brito-_revogacao_ato_da_mesa_no_009_2022-retirada.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7791/requer._no_081_2022-ver._junior_paulo-aquisicao_poltronas_hospitalar_reclinavel-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7792/requer._no_082_2022-ver._junior_paulo-instalacao_ponto_eletronico_medicos-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7798/requer._no_083_2022-ver._alex_lucena_-_reforma_banheiros_hospital_padre_alfredo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7799/requer._no_084_2022-ver._alex_lucena_-_construcao_unidade_de_recuperacao_pos_anestesica.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7846/requer._no_085_2022-ver._ivanio_da_miramar_-_pl_promocao_cultura_oceanica_instituicoes_publicas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7860/requer._no_086_2022-_documento_inexistente.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7811/requer._no_087_2022-ver._reinaldo_lima-inclusao_no_calendario_programa_pavimenta_cabedelo-rua_santa_francisca-jacare_oceania_vi.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7812/requer._no_088_2022-ver._reinaldo_lima-instalacao_bebedouro_na_quadra_poliesportiva_de_oceania_vi_quadra_de_jacare.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7813/requer._no_089_2022-ver._wagner_do_solanense-asfalto_rua_estudante_paulo_maia_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7814/requer._no_090_2022-ver._andre_coutinho-_programa_cuida_do_lar-_reforma_e_reconstrucao_de_casas_populares_para_populacao_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7815/requer._no_091_2022-ver._andre_coutinho-projeto_de_lei-_programa_direito_na_escola_em_parceria_com_a_oab.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7816/requer._no_092_2022-ver._edvaldo_neto-votos_de_aplausos-_oficiais_de_justica_da_comarca_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7817/requer._no_093_2022-ver._marcio_silva-possibilidade_de_tornar_optativo_uso_de_mascaras_em_locais_fechados.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7818/requer._no_094_2022-ver._junior_paulo-_pavimentacao_e_drenagem-_ruas_paralelas_com_a_rua_severino_luiz_de_franca.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7819/requer._no_095_2022-ver._junior_paulo-apresentacao_denuncio_cassao_-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7820/requer._no_096_2022-_ver._janderson_brito-uso_aparelho_de_ultrasson_hospital-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7821/requer._no_097_2022-ver._janderson_brito-suspensao_temporaria_portaria_no_2572-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7822/requer._no_098_2022-ver._wagner_do_solanense-contratacao_de_bombeiro_civil_e_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7823/requer._no_099_2022-ver._marcio_silva-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7847/requer._no_100_2022-ver._andre_coutinho_-_construcao_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7848/requer._no_101_2022-ver._reinaldo_lima_rey_-_pavimentacao_rua_n._s._do_desterro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7849/requer._no_102_2022-ver._reinaldo_lima_rey_-_reforma_quadra_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7850/requer._no_103_2022-ver._janderson_brito-_ronda_de_motos_patrulhas_na_uniesp_-_centro_universitario.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7851/requer._no_104_2022-ver._janderson_brito_-_limpeza_galerias_pluviais_ruas_antonio_franca_sao_pedro_e_luiz_costa.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7859/requer._no_105_2022-_documento_inexistente.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7852/requer._no_106_2022-ver._andre_coutinho_-_pl_programa_bandeira_azul.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7853/requer._no_107_2022-ver._alex_lucena_-_informacoes_pavimentacao_rua_ivo_solto_maior.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7854/requer._no_108_2022-ver._marcio_silva-_desconto_de_2_no_iptu_a_terrenos_murados_e_com_calcadas_pavimentadas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7855/requer._no_109_2022-ver._marcio_silva-_fiscalizacao_de_terrenos_baldios_murados_em_situacao_de_abandono.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7856/requer._no_110_2022-ver._herlon_cabral_-_sessao_especial_fornecimento_transporte_publico-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7869/requer._no_111_2022-ver._andre_coutinho-sessao_especial_em_atencao_ao_oficio_387_2022_-_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7870/requer._no_112_2022-ver._jose_pereira-notificacao_de_empresas_sobre_a_lei_no_2.121_-_obrigatoriedade_de_alinhamento_de_cabos_e_fiacao_aerea.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7871/requer._no_113_2022-ver._jose_pereira-_programa_mais_asfalto_-_rua_professor_joao_lelis_de_luna_freire_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7892/requer._no_114_2022-ver._reinaldo_lima-_pavimentacao_rua_manoel_jose_da_nobrega.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7872/requer._no_115_2022-ver._wagner_do_solanense-_lampadas_de_led_ruas_nova_paisagem_e_deywiane_vicente_cabral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7873/requer._no_116_2022-ver._alex_lucena-_fumace_no_bairro_de_camboinha.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7874/requer._no_117_2022-ver._alex_lucena-_maquina_patrol_-_rua_maria_do_pace_rocco_-_bairro_camboinha.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7875/requer._no_118_2022-ver._ivanio_da_miramar-_monumento_em_referencia_aos_pescadores_na_rua_enivaldo_figueiredo_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7876/requer._no_119_2022-ver._marcio_silva-_pocos_artesianos_nas_pracas_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7877/requer._no_120_2022-ver._enrique_douglas_-_iniciativa_de_projeto_de_lei_-_programa_auxilio_universidade.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7878/requer._no_121_2022-ver._edvaldo_neto-_limpeza_e_desobstrucao_de_galerias_no_bairro_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7879/requer._no_122_2022-ver._edvaldo_neto-_implementacao_das_olimpiadas_do_conhecimento.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7880/requer._no_123_2022-ver._andre_coutinho-sessao_especial_para_palestra_sobre_cultura_oceanica_e_votos_de_aplausos_ao_capitao_sr._erijansen_de_souza_maciel.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7881/requer._no_124_2022-ver._edson_da_otica-_reforma_e_nomeacao_do_ginasio_do_bairro_do_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7882/requer._no_125_2022-ver._edson_da_otica-_iniciativa_de__projeto_de_lei_-centro_de_atencao_psicossocial_infantil-caps-i.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7883/requer._no_126_2022-ver._junior_paulo-_estudo_referente_a_poluicao_ambientel_nas_margens_do_rio_paraiba_-_bairros_jardim_manguinhos_jardim_brasilia_e_camalau.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7884/requer._no_127_2022-ver._janderson_brito-_espetaculo_de_interpretacao_da_paixao_de_cristo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7885/requer._no_128_2022-ver._janderson_brito-_instalacao_de_cameras_na_rua_vitorino_cardoso_-_bairro_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7893/requer._no_129_2022-ver._wagner_do_solanense-_lampadas_led_na_quadra_stephanie_palhano_-_rua_porto_paranagua.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7911/requer._no_130_2022-ver._reinaldo_lima_-_inclusao_no_programa_pavimenta_cabedelo_da_rua_sao_pedro_-_jacare_oceania_vi.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7894/requer._no_131_2022-ver._junior_paulo-_estudo_referente_ao_predio_abandonado_onde_funcionava_a_escola_altimar_de_alencar.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7895/requer._no_132_2022-ver._edvaldo_neto-_revisao_do_sistema_de_iluminacao_publica_na_rua_joao_luiz_batista.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7896/requer._no_133_2022-ver._jose_pereira-_instalacao_de_aparelhos_de_ginastica_na_praca_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7897/requer._no_134_2022-ver._jose_pereira-_projeto_formando_um_campeao.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7898/requer._no_135_2022-ver._edvaldo_neto-_implementacao_do_programa_de_qualificacao_das_acoes_de_vigilancia_sanitaria_em_saude_aos_agentes_comunitarios_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7899/requer._no_136_2022-ver._moises_do_meninas_bar-_poda_das_arvovres_nos_arredores_da_avenida_cassiano_da_cunha_nobrega_-_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7900/requer._no_137_2022-_ver._moises_do_meninas_bar-_limpeza_varricao_capinacao_pintura_de_meio_fio_bancos_nos_arredores_da_avenida_cassiano_da_cunha_nobrega.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7901/requer._no_138_2022-ver._marcio_silva-_estudo_sobre_a_possibilidade_de_colocar_tendas_no_projeto_remexer.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7902/requer._no_139_2022-ver._andre_coutinho-_construcao_de_campo_de_futebol_na_comunidade_salinas_do_ribamar_lote_30-e.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7903/requer._no_140_2022-ver._janderson_brito-_informacao_sobre_o_nome_das_ruas_contempladas_pelo_programa_pavimenta_cabedelo_1_2_e_3.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7904/requer._no_141_2022-ver._janderson_brito-_incentivo_financeiro_para_realizacao_de_quadrilhas_juninas_e_grupos_de_danca.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7905/requer._no_142_2022-ver._junior_paulo-_solicitacao_de_informacoes_referentes_ao_sr._luiz_antonio_brito.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7906/requer._no_143_2022-ver._enrique_douglas-_aulao_preparatorio_para_enem_2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7907/requer._no_144_2022-ver._marcio_silva_e_outros_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7912/requer._no_145_2022-ver._wagner_do_solanense-_pavimentacao_da_rua_cleberto_da_silva_fonseca_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7913/requer._no_146_2022-ver._ivanio_da_miramar-instalacao_de_placa_no_beco_localizado_na_rua_desembargador_onaldo_nobrega_montenegro_bairro_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7915/requer._no_148_2022-ver._janderson_brito-_votos_de_aplausos-_gtaab_-_grupo_de_teatro_amador_alfredo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7916/requer._no_149_2022-ver._edvaldo_neto-_estudo_sobre_a_viabilidade_de_homenagear_o_jogador_de_futebol_aluisio_francisco_da_luz_-_indio.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7917/requer._no_150_2022-ver._edvaldo_neto-_votos_de_aplausos_-_fabio_henrique.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7918/requer._no_151_2022-ver._marcio_silva-_iniciativa_do_projeto_de_lei_que_dispoe_sobre_a_proibicao_de_publicidade_referente_a_orientacao_sexual.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7919/requer._no_152_2022-ver._edson_da_otica-_pavimentacao_da_rua_jose_faustino_da_silva_filho_-_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7920/requer._no_153_2022-ver._edson_da_otica-manutencao_e_desobstrucao_de_todas_as_galerias_pluviais_bairro_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7921/requer._no_154_2022-ver._alex_lucena-_solicitacao_de_maquina_patrol_para_servico_de_terraplanagem_na_rua_doze_de_dezembro_bairro_camboinha.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7922/requer._no_155_2022-ver._alex_lucena-_ligacao_do_abastecimento_de_agua_potavel_na_comunidade_do_lixao_entre_o_loteamento_jardim_jerico_e_atlantico.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7923/requer._no_156_2022-ver._divino_felizardo-_recuperacao_do_calcamento_da_rua_maria_nazare_jorge_senna.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7924/requer._no_157_2022-ver._divino_felizardo-_mocao_com_votos_de_repudio_-_deputado_walber_virgulino.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7946/requer._no_158_2022-_ver._divino_felizardo-_instalacao_de_passarela_ou_faixa_de_pedestre_em_frente_a_nova_agencia_da_cef.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7925/requer._no_159_2022-ver._janderson_brito-_limpeza_demarcacao_pintura_e_sinalizacao_das_ruas_joao_machado_ismael_farias_e_pedro_aleixo_de_moura.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7926/requer._no_160_2022-ver._ivanio_da_miramar-_reparo_de_duas_lombadas_e_sinalizacao_na_rua_conego_alfredo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7927/requer._no_161_2022-ver._edvaldo_neto-antecipacao_eleicao_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7947/requer._no_163_2022-ver._edson_da_otica-_troca_de_lampadas_analogicas_por_lampadas_de_led_na_avenida_cavalo_marinho.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7948/requer._no_164_2022-ver._edson_da_otica-_implantacao_de_projeto_de_lei_sobre_a_atividade_de_optometria.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7990/requer._no_165_2022-_documento_inexistente.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7973/requer._no_166_2022-ver._reinaldo_lima-_inclusao_no_calendario_do_programa_pavimentacao_asfaltica_da_rua_jose_faustino_da_silva_filho.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7949/requer._no_167_2022-ver._wagner_do_solanense-_instalacao_de_tres_lombadas_nas_ruas_nova_paisagem_e_deywiane_vicente_cabral_bairro_de_jacare.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7950/requer._no_168_2022-ver._alex_lucena-__religacao_da_iluminacao_publica_na_rua_santa_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7951/requer._no_169_2022-ver._alex_lucena-_ronda_ostensivas_no_turno_da_noite_por_meio_da_guarda_na_rua_ernani_siqueira.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7952/requer._no_170_2022-ver._jose_pereira-__instalacao_de_redutores_ou_controladores_de_velocidade_quebra-molas_e_pardais_na_rua_senador_rui_carneiro.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7953/requer._no_171_2022-ver._janderson_brito-_projeto_conecta_cabedelo_a_todas_as_pracas_com_liberacao_de_acesso_gratuito_via_wi-fi_a_toda_populacao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7954/requer._no_172_2022-ver._janderson_brito-_implantacao_de_espacos_pets_em_todas_as_pracas_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7955/requer._no_173_2022-ver._edvaldo_neto-_reparos_na_rua_sao_jose_bairro_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7956/requer._no_174_2022-ver._moises_do_meninas_bar-_limpeza_varricao_coleta_de_entulhos_e__pintura_de_meio_fio_na_rua_maria_de_nazare_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7957/requer._no_175_2022-ver._moises_do_meninas_bar-_criacao_de_bases_comunitarias_da_guarda_metropolitana_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7958/requer._no_176_2022-ver._marcio_silva-_iluminacao_publica_na_rua_rio_paraiba_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7974/requer._no_177_2022-ver._ivanio_da_miramar-_revitalizacao_na_praca_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7959/requer._no_178_2022-ver._andre_coutinho-_denominacao_de_espaco_publico_geraldo_smith_na_area_da_rua_santa_cavalcante_bairro_do_poco.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7960/requer._no_179_2022-ver._andre_coutinho-_criacao_do_centro_de_referencia_para_doencas_raras.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7969/requer._no_180_2022-ver._marcio_silva_e_outros_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8000/requer._no_181_2022-ver._reinaldo_lima-_melhorias_para_o_campo_de_futebol_do_renascer.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7975/requer._no_182_2022-ver._alex_lucena-_conclusao_da_pavimentacao_na_rua_ivo_souto_maior_em_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7976/requer._no_183_2022-ver._alex_lucena-sessao_especial_-_semob_e_empresa_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7977/requer._no_184_2022-ver._moises_do_meninas_bar-_poda_das_arvores_na_rua_vereador_benedito_ribeiro_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7978/requer._no_185_2022-ver._moises_do_meninas_bar-_instalacao_de_um_controlador_de_velocidade_-_quebra_mola_na_rua_coronel_jose_teles.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7979/requer._no_186_2022-ver._ivanio_da_miramar-_campanha_de_vacinacao_contra_a_hepatite_em_criancas_menores_de_16_anos_e_grupos_de_risco.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7980/requer._no_187_2022-ver._edvaldo_neto-_capinacao_varricao_e_limpeza_no_bairro_jardim_brasilia_em_especial_rua_joao_castor_de_sena.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7981/requer._no_188_2022-ver._edvaldo_neto-_capinacao_varricao_e_limpeza_no_bairro_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7982/requer._no_189_2022-ver._janderson_brito-_construcao_de_espaco_ou_centro_de_convivencia_destinado_aos_idosos.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7983/requer._no_190_2022-ver._janderson_brito-_solicitacao_de_informacoes_ao_prefeito_sobre_medidas_adotadas_para_combater_o_aedes_aegypti.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7984/requer._no_191_2022-ver._jose_pereira-_realizacao_de_estudo_para_levantamento_de_pessoas_nao-alfabetizadas_e_inclusao_em_cadastro_para_acoes_sociais.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7985/requer._no_192_2022-ver._jose_pereira-_limpeza_e_reorganizacao_das_pedras_da_praia_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7986/requer._no_193_2022-ver._marcio_silva-_estudo_com_topografo_nas_ruas_do_bairro_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7987/requer._no_194_2022-ver._marcio_silva-_projeto_de_lei_-_politicas_de_combate_a_pedofilia_e_violencia_contra_criancas_e_adolescentes_-_semana_de_combate_a_pedofila.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7988/requer._no_195_2022-ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8001/requer._no_196_2022-ver._andre_coutinho-_convenio_com_a_uniesp_visando_a_criacao_de_escritorio_para_consultoria_na_regularizacao_de_moradias_residenciais.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8002/requer._no_197_2022-ver._janderson_brito-_revitalizacao_da_praca_situada_na_rua_francisco_serafim_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8003/requer._no_198_2022-ver._jose_pereira-_inscricao_da_rua_deolina_gomes_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8004/requer._no_199_2022-ver._jose_pereira-_inscricao_da_rua_manoel_barbosa_de_araujo_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8005/requer._no_200_2022-ver._andre_coutinho-_iniciativa_de_projeto_de_lei_visando_a_criacao_de_observatorio_da_violencia_contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8006/requer._no_201_2022-ver._moises_do_meninas_bar-_estudo_para_implantacao_de_um_hemonucleo_em_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8007/requer._no_202_2022-ver._wagner_do_solanense-_estudo_para_construcao_de_praca_na_comunidade_jardim_jerico_-_rua_santa_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8008/requer._no_203_2022-ver._wagner_do_solanense-_pavimentacao_e_drenagem_da_rua_nova_esperanca_bairro_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8009/requer._no_204_2022-ver._ivanio_da_miramar-_instalacao_de_bueiros_inteligentes_nos_bairros_de_ponta_de_matos_e_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8010/requer._no_205_2022-ver._alex_lucena-__drenagem_ao_lado_da_rua_antonia_fernandes_oliveira.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8011/requer._no_206_2022-ver._herlon_cabral-_manutencao_reforma_e_melhoramento_do_espaco_de_lazer_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8012/requer._no_207_2022-ver._herlon_cabral-_mocao_de_votos_de_aplausos_ao_senhor_johnson_jacques.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8013/requer._no_208_2022-ver._enrique_douglas-_implementacao_do_conceito_neuroevolutivo_bobath_e_do_protocolo_pediasuit_bem_como_cursos_de_capacitacao.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8014/requer._no_209_2022-ver._enrique_douglas-_providencias_para_melhorar_a_iluminacao_publica_na_av._cassiano_da_cunha_nobrega.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8015/requer._no_210_2022-ver._marcio_silva-_estudo_junto_com_topografo_na_av._mar_mediterraneo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8016/requer._no_211_2022-ver._marcio_silva-_estudo_para_verificar_a_possibilidade_de_chamamento_de_candidatos_nao_convocados.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8020/requer._no_212_2022-ver._jose_pereira-_construcao_de_casas_populares_nos_bairros_renascer_jacare_camboinha_e_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8021/requer._no_213_2022-ver._jose_pereira-_inscricao_no_programa_pavimenta_cabedelo_iv_da_rua_antonio_moacir_dantas_bairro_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8022/requer._no_214_2022-ver._divino_felizardo-_mocao_com_votos_de_aplausos_ao_sr._antonio_marques.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8023/requer._no_215_2022-ver._reinaldo_lima-_renovacao_das_placas_indicativas_dos_nomes_das_ruas_do_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8024/requer._no_216_2022-ver._reinaldo_lima-_inclusao_no_programa_pavimenta_cabedelo_da_rua_doutor_lima_filho_poco.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8025/requer._no_217_2022-ver._edvaldo_neto-_implementacao_do_nucleo_de_projetos_voltados_para_captacao_de_recursos_do_governo_federal_e_estadual.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8026/requer._no_218_2022-ver._andre_coutinho-_disponibilizacao_de_mobilario_basico_nas_32_habitacoes_populares_do_bairro_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8027/requer._no_219_2022-ver._moises_do_meninas_bar-_construcao_de_galeria_pluvial_e_boca_de_lobo_entre_a_av._flavio_ribeiro_coutinho_e__br_230_loteam._parque_verde.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8028/requer._no_220_2022-ver._moises_do_meninas_bar-_construcao_de_galeria_pluvial_e_boca_de_lobo_entre_a_r._carolino_cardoso_e_br_230_praia_do_poco.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8029/requer._no_221_2022-ver._herlon_cabral-_fornecimento_de_veiculos_para_transporte_de_pacientes_com_alta_hospitalar_das_22h_as_6h.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8030/requer._no_222_2022-ver._herlon_cabral-_realizacao_de_curso_de_capacitacao_para_cuidadores_da_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8031/requer._no_223_2022-ver._enrique_douglas-_determinacao_de_sinalizacao_horizontal_da_rua_coronel_jose_teles_e_troca_por_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8032/requer._no_224_2022-ver._enrique_douglas-_iniciativa_de_projeto_de_lei_que_estabelece_o_programa_de_incentivo_as_startups.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8033/requer._no_225_2022-ver._janderson_brito-_incentivo_para_instalacao_de_hoteis_e_pousadas.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8035/requer._no_227_2022-ver._marcio_silva-_iniciativa_do_projeto_de_lei_que_altera_a_lei_no_2.049_de_2019_e_cria_a_secretaria_de_desenvolvimento_da_pesca_e_aquicultura.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8036/requer._no_228_2022-ver._alex_lucena-__revitalizacao_nas_faixas_de_pedestre_do_km_0_ao_km_2.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8037/requer._no_229_2022-ver._alex_lucena-_inclusao_no_pavimenta_cabedelo_das_ruas_zuila_de_araujo_matos_antonia_fernandes_de_oliveira_e_josenilda_do_socorro_vieira.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8062/oficio_230_2022-prefeitura-_requer._no_136_2022-ver._moises_do_meninas_bar.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8063/requer._no_231_2022-ver._ivanio_da_miramar-revitalizacao_da_orlarampa_de_acesso_e_reboque_embarcacoes.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8064/requer._no_232_2022._ver._jose_pereira-programa_pavimenta_rua_da_cioba.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8065/requer._no_233_2022._ver._moises_do_meninas_bar-cursos_de_capacitacao_pescadores.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8066/requer._no_234_2022_-_ver._jose_pereira_-_pavimentacao_da_rua_leda_albuquerque_gadelha.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8067/requer._no_235_2022_-_ver._edvaldo_neto_-_substituir_lampadas_da_rua_jandui_dantas_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8068/requer._no_236_2022_-_ver._janderson_brito_-_programa_pao_e_leite.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8069/requer._no_237_2022_-_ver._janderson_brito_-_cursosos_voltados_as_atividades_do_shopping_patio_intermares.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8105/requer._no_238_2022-ver._andre_coutinho-_sessao_especial_doencas_raras.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8070/requer._no_239_2022_-_ver._andre_coutinho_-_sema_de_combate_a_vulnerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8071/requer._no_240_2022_-_ver._marcio_silva_-_horta_escolar_adotar_iniciativa.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8072/requer._no_241_2022_-_ver._alex_lucena_-_drenagem_na_rua_joao_trigueiro_delgado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8073/requer._no_242_2022_-_ver._enrique_douglas_-_fundo_municipal_de_auxilio_maritimo_adotar_iniciativa.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8074/requer._no_243_2022_-_ver._enrique_douglas_-_informacoes_que_atestem_qualidade_da_agua.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8075/requer._no_244_2022_-_ver._junior_paulo_-_troca_de_manilhas_e_pavimentacao_da_rua_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8076/requer._no_245_2022-ver._junior_paulo-fornecimento_cesta_basica_alunos_rede_municipal-retirada.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8077/requer._no_246_2022-ver._marcio_silva_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8038/requer._no_247_2022_-ver._alex_lucena_-_drenagem_da_rua_clodoaldo_trigueiro.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8039/requer._no_248_2022_-_ver._junior_paulo_-_pavimentacao_ruas_das_nossa_semhora_de_fatima_orquides_e_acacias.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8040/requer._no_249_2022_-_ver._wagner_do_solanense_-_drenagem_e_pavimentacao_da_rua_carine_cristina.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8106/requer._no_250_2022_-_ver._jose_pereira_-_drenagem_e_pavimentacao_da_avenida_paulo_consentino_sorrentino.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8107/requer._no_251_2022_-_ver._jose_pereira_-_mocao_com_votos_de_aplausos_a_sra._fernanda_miranda.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8041/requer._no_252_2022-ver._moises_do_meninas_bar_-_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8042/requer._no_253_2022_-_ver._ivanio_da_miramar_-_revitalizacao_e_pintira_da_praca_enivaldo_miranda_praca_da_palmareira.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8043/requer._no_254_2022_-_ver._divino_felizardo_-_escoamneto_das_aguas_acumuladas_-_rua_golfo_de_siao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8044/requer._no_255_2022_-_ver._herlon_cabral_-_identificacao_do_carro_da_merenda.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8045/requer._no_256_2022-ver._herlon_cabral-suspensao_processos__judiciais_ativos-retirada.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8046/requer._no_257_2022_-_ver._enrique_douglas_-_construir_um_pier_no_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8047/requer._no_258_2022_-_ver._edvaldo_neto_-_notificar_empresa_mrv.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8048/requer._no_259_2022_-_ver._edvaldo_neto_-_iluminacao_varricao_e_capinacao_do_bairro_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8049/requer._no_260_2022_-_ver._enrique_douglas_-_carga_horaria_especial_ao_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8050/requer._no_261_2022_-_ver._moises_do_meninas_bar_-_cacamento_trav._antonio_moreira.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8051/requer._no_262_2022_-_ver._janderosn_brito_-_pavimentacao_da_rua_nilson_bahia.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8052/requer._no_263_2022_-_ver._janderson_brito_-_recuperar_calcamento_da_rua_golfo_de_oman.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8053/requer._no_264_2022_-_ver._reinaldo_lima_rey_-_manutencao_do_telhado_do_ginasio_de_esportes_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8054/requer._no_265_2022_-_ver._marcio_silva_-_altera_o_art._2o_a_lei_no_895__de_26_de_novembro_de_1997.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8055/requer._no_266_2022_-_ver._andre_coutinho_-_programa_de_incentivo_a_sustentabilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8078/requer._no_267_2022-ver._ivanio_da_miramar-_recuperacao_das_ruas_do_entorno_da_fortaleza_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8079/requer._no_268_2022-ver._ivanio_da_miramar-_revitalizacao_e_construcao_da_area_entorno_da_fortaleza_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8080/requer._no_269_2022-ver._jose_pereira-_drenagem_e_pavimentacao_da_rua_maria_ramos_carvalho_bairro_poco.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8081/requer._no_270_2022-ver._jose_pereira-_votos_de_profundo_pesar_-_sra._terezinha_macedo_de_farias.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8082/requer._no_271_2022-ver._moises_do_meninas_bar_-_projeto_de_lei_que_dispoe_sobre_obrigatoriedade_de_equipamentos_especiais_para_pessoas_obesas.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8083/requer._no_272_2022-ver._marcio_silva-_construcao_de_casinhas_publicas_para_cachorros_e_gatos_nas_pracas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8084/requer._no_273_2022-ver._marcio_silva-_cadastramento_de_animas_que_servem_de_veiculo_de_tracao_animal_e_auxilio_de_racao_mensal.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8085/requer._no_274_2022-ver._edvaldo_neto-_formulario_para_servidores_optarem_pela_forma_de_recebimento_do_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8086/requer._no_275_2022-ver._andre_coutinho-_denominar_como_homenagem_a_cicero_araujo_sume_a_area_da_av._cassiano_da_cunha_nobrega.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8087/requer._no_276_2022-ver._moises_do_meninas_bar-_instalacao_dos_coletores_seletivos_de_lixo_em_todas_as_pracas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8088/requer._no_277_2022-ver._janderson_brito-_construcao_de_praca_publica_com_adaptacao_de_academia_ao_ar_livre_no_bairro_de_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8089/requer._no_278_2022-ver._janderson_brito-_criacao_de_um_dia_especifico_na_semana_para_que_artistas_locais_possam_se_apresentar_em_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8090/requer._no_279_2022-ver._reinaldo_lima-_instalacao_de_lixeiras_na_praca_maria_da_penha_praca_do_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8091/requer._no_280_2022-_ver._marcio_silva_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8108/requer._no_281_2022_-ver._janderson_brito-_convocacao_ex-prefeito_wellingotn_viana-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8109/requer._no_282_2022_-_ver._edson_da_otica_-_servicos_de_conserto_de_todas_as_manilhas_danificadas_do_bairro_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8110/requer._no_283_2022_-_ver._moises_do_meninas_bar_-_projeto_de_lei_que_dispoe_sobre_a_necessidade_de_incentivo_e_investimento_em_pratica_desportiva.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8111/requer._no_284_2022-ver._jose_pereira-_recuperacao_da_praca_entre_a_av._oceano_pacifico_e_av._mar_mediterraneo_bairro_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8112/requer._no_285_2022_-_ver._enrique_douglas_-_instalacao_de_abrigos_para_as_paradas_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8113/requer._no_286_2022_-_ver._junior_paulo_-_projeto_de_lei_que_dispoe_sobre_a_criacao_de_politica_publica_de_saude_escolar_para_realizacao_anual_de_consulta.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8114/requer._no_287_2022_-_ver._junior_paulo_-_projeto_de_lei_que_dispoe_sobre_o_programa_escola_em_familia_nos_estabelecimentos_de_ensino_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8115/requer._no_288_2022_-_ver._marcio_silva_-_projeto_de_lei_que_dispoe_sobre_determinar_multa_administrativa_a_quem_perturbar_culto_religioso.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8116/requer._no_289_2022_-_ver._marcio_silva_-_possibilidade_de_retornar_as_atividades_das_bandas_marciais.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8117/requer._no_290_2022-ver._moises_do_meninas_bar_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8127/requer._no_291_2022-ver._mario_silva_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8137/requer._no_292_2022-ver._andre_coutinho-criacao_programa_educacao_para_o_transito.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8467/requer._no_393_2022_-_ver._reinaldo_lima_-_implantacao_de_lampadas_de_led_nas_ruas_jose_rubenildo_da_silva_rua_sao_jose_e_rua_santo_antonio_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8128/requer._no_294_2022-ver._andre_coutinho-_projeto_de_lei_sobre_o_programa_de_concessao_de_bolsa_de_estudo-estuda_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8129/requer._no_295_2022-ver._andre_coutinho-sessao_especial_para_dia_da_pessoa_com_deficiencia_e_votos_de_aplausos_para_jovanio_de_lucena_souza.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8130/requer._no_296_2022-ver._moises_do_meninas_bar-_calcamento_da_travessa_joaquim_noberto_ferreira_praia_formosa.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8131/requer._no_297_2022-ver._moises_do_meninas_bar-projeto_de_lei_sobre_qualificacao_dos_professores_do_ensino_fundamental_i_para_o_ensino_da_matematica_e_lingua_portuguesa.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8132/requer._no_298_2022-ver._herlon_cabral-atuacao_urgente_postos_de_saude-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8133/requer._no_299_2022-ver._janderson_brito-votos_de_aplausos_para_paulo_rogerio_barcelos-barth.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8134/requer._no_300_2022-ver._edvaldo_neto-_reimplementacao_bandas_marciais_escolas_municipais-retirada.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8138/requer._no_301_2022-ver._alex_lucena-_drenagem_na_rua_karina_zagel_de_mendonca_com_a_rua_analia_de_morais_no_sentido_praia.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8139/requer._no_302_2022-ver._alex_lucena-_projeto_de_lei_sobre_a_cassacao_do_alvara_de_empresas_que_revendem_combustiveis_adulterados.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8140/requer._no_303_2022-ver._andre_coutinho-_sessao_solene_entrega_de_honrarias.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8135/requer._no_304_2022-ver._wagner_do_solanense-_revitalizacao_e_iluminacao_da_praca_publica_praca_da_rodinha.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8136/requer._no_305_2022-ver._janderson_brito-isalubridade_agentes_de_saude-prejudicada-arquivada.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8141/requer._no_306_2022-ver._divino_felizardo-_providencias_para_colocar_em_pratica_o_programa_preparatorio_escola_de_danca_no_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8142/requer._no_307_2022-ver._edson_da_otica-_inclusao_no_programa_pavimenta_cabedelo_v_das_ruas_celeste_miranda_e_joao_alencar_de_assuncao.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8143/requer._no_308_2022-ver._edson_da_otica-_implantacao_do_ensino_de_nocoes_basicas_sobre_a_lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8144/requer._no_309_2022-ver._edvaldo_neto-_criacao_e_implementacao_do_centro_de_quiropraxia_e_saude.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8145/requer._no_310_2022-ver._wagner_do_solanense-_asfaltamento_da_rua_presidente_jucelino_kubitscheck_no_bairro_camalau.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8146/requer._no_311_2022-ver._jose_pereira-_sessao_especial_sobre_doacao_de_orgaos_e_tecidos.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8147/requer._no_312_2022-ver._jose_pereira-_solicitacao_de_maquinario_para_terraplanagem_e_limpeza_e_capinacao_da_rua_antonio_dantas.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8148/requer._no_313_2022-ver._janderson_brito-_projeto_de_lei_que_garanta_a_concessao_de_incentivo_financeiro_adicional_aos_agentes_de_saude_e_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8149/requer._no_314_2022-ver._janderson_brito-_pagamento_do_piso_salarial_dos_odontologos_e_auxiliares_bucais.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8150/requer._no_315_2022-ver._ivanio_da_miramar-_mutirao_de_varredura_limpeza_e_pintura_nas_ruas_dos_bairros_santa_catarina_e_ponta_de_mato.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8151/requer._no_316_2022-ver._moises_do_meninas_bar-_implantacao_de_programa_de_educacao_fisica_inclusiva_para_portadores_de_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8152/requer._no_317_2022-ver._junior_paulo-abetura_policlinica-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8153/requer._no_318_2022-ver._junior_paulo-abertura_novo_hospital-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8154/requer._no_319_2022-ver._moises_do_meninas_bar-_determinacao_de_visitas_de_agentes_de_saude_e_combate_as_endemais_nos_arredores_do_antigo_moinho.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8155/requer._no_320_2022-ver._marcio_silva-_remocao_dos_trailers_abandonados_na_av._oceano_atlantico_bairro_intermares.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8156/requer._no_321_2022-ver._marcio_silva-_sessao_especial_sobre_defesa_dos_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8157/requer._no_322_2022-ver._wagner_do_solanense-__solicitacao_de_aquisicao_de_onibus_escolares_para_transportar_alunos_da_rede_publica_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8266/requer._no_323_2022_-_ver._andre_coutinho_-_sessao_especial_encerramento_da_semana_nacional_do_transito.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8158/requer._no_324_2022-ver._andre_coutinho-_criacao_de_secretaria_voltada_para_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8159/requer._no_325_2022-ver._andre_coutinho-_implantacao_de_assentos_especiais_e_mesas_apropriadas_para_cadeirantes_nos_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8160/requer._no_326_2022-ver._janderson_brito-_elaboracao_de_lei_complementar_para_incorporacao_da_gratificacao_do_programa_da_saude_da_familia_-_gpsf.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8161/requer._no_327_2022-ver._ivanio_da_miramar-_aquisicao_de_aparelhos_de_raio-x_portateis.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8162/requer._no_328_2022-ver._reinaldo_lima-_inclusao_do_complemento_da_r._sao_jose_loteamento_parque_esperanca_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8163/requer._no_329_2022-ver._reinaldo_lima-_instalacao_de_aparelhos_de_ar_condicionado_na_escola_municipal_maria_jose_verissimo_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8164/requer._no_330_2022-ver._edson_da_otica-_plano_de_estudo_tecnico_para_implantacao_de_pontos_de_mototaxis_em_areas_estrategicas.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8165/requer._no_331_2022-ver._edson_da_otica-_implementacao_de_binario_no_transito_local_do_bairro_do_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8166/requer._no_332_2022-ver._jose_pereira-_sinalizacao_indicativa_e_placas_para_reserva_de_vaga_de_veiculo_junto_a_central_de_abastecimento_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8167/requer._no_333_2022-ver._alex_lucena-_recapeamento_asfaltico_na_rua_ernani_siqueira_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8168/requer._no_334_2022-ver._alex_lucena-_terraplanagem_com_auxilio_de_maquina_patrol_na_rua_santa_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8169/requer._no_335_2022-ver._enrique_douglas-_curso_preparatorio_intensivo_de_auloes_para_o_enem_2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8194/requer._no_336_2022-ver._wagner_do_solanense-_criacao_de_restaurante_popular_no_bairro_de_camboinha.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8195/requer._no_337_2022-ver._andre_coutinho-_calcamento_de_toda_a_extensao_da_rua_universitario_joao_roberto_de_borges_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8196/requer._no_338_2022-ver._edvaldo_neto-_implementacao_de_um_restaurante_popular_no_bairro_do_centro_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8197/requer._no_339_2022-ver._edvaldo_neto-_instalacao_de_uma_unidade_aquatica_do_samu.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8198/requer._no_340_2022-ver._andre_coutinho-_calcamento_e_capeamento_asfaltico_da_rua_praia_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8199/requer._no_341_2022-ver._jose_pereira-_sinalizacao_de_transito_e_pintura_dos_quebra-molas_da_av._honorio_patricio.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8200/requer._no_342_2022-ver._jose_pereira-_calcamento_da_rua_maria_lourdes_c._torres_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8201/requer._no_343_2022-ver._moises_do_meninas_bar-_estudo_de_viabilidade_de_disponibilizacao_de_bombeiros_civis_nas_escolas_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8202/requer._no_344_2022-ver._enrique_douglas-_iniciativa_de_projeto_de_lei_que_institui_o_programa_canteiro_das_oportunidades.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8203/requer._no_345_2022-ver._alex_lucena-_drenagem_da_rua_nossa_senhora_de_fatima_e_rua_das_orquideas.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8204/requer._no_346_2022-ver._edson_da_otica-_inclusao_da_av._jose_ferreira_de_morais_loteam._parque_esperanca_no_programa_pavimenta_cabedelo_v.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8205/requer._no_347_2022-ver._edson_da_otica-_complementacao_da_pavimentacao_da_rua_antonia_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8243/requer._no_348_2022_-_ver._junior_paulo_-_restauracao_e_adequacao_das_vias_de_acesso_das_ruas_sao_miguel_e_rua_ernani_siqueira_e_instalacao_de_led.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8206/requer._no_349_2022-ver._divino_felizardo-_inclusao_de_paragrafo_unico_no_art._1o_da_lei_no_1.963_que_institui_o_dia_municipal_contra_a_homofobia.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8207/requer._no_350_2022-ver._divino_felizardo-_recuperacao_do_calcamento_da_r._nilson_da_silva_bahia_bairro_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8208/requer._no_351_2022-ver._ivanio_da_miramar-_campanha_para_combate_ao_avanco_da_chikungunya_nos_bairros_de_santa_catarina_e_ponta_de_mato.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8209/requer._no_352_2022-ver._ivanio_da_miramar-_rotatoria_e_sinalizacao_entre_as_ruas_ismael_farias_com_a_rua_dr._joao_machado.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8210/requer._no_353_2022-ver._reinaldo_lima-_inclusao_da_rua_lirios_do_vale_no_calendario_do_programa_pavimenta_cabedelo_v.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8211/requer._no_354_2022-ver._marcio_silva-_efetivacao_da_lei_no_2.066_de_2020_sobre_a_clinica_de_bem-estar_animal-_convenio_com_a_uniesp_para_medicina_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8212/requer._no_355_2022-ver._marcio_silva-_cumprimento_do_art._243_parag._1o_e_2o_da_lei_organica_municipal_lom.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8213/requer._no_356_2022-ver._janderson_brito-_estudo_sobre_a_criacao_de_centro_de_tratamento_e_reabilitacao_de_animais_abandonados.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8214/requer._no_357_2022-ver._janderson_brito-_envio_de_maquina_motoniveladora_patrol_para_rua_otavio_novais_e_substituicao_de_lampadas_pela_led.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8215/requer._no_358_2022-ver._reinaldo_lima-_construcao_de_casas_populares_no_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8228/requer._no_359_2022_-_ver._junior_paulo_-_limpeza_drenagem_e_pavimentacao_da_r._debora_borges_xavier_e_instalacao_de_luminarias_em_led.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8229/requer._no_360_2022_-_ver._edvaldo_neto_-_recuperacao_asfaltica_da_r._seleno_gomes_maropo_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8230/requer._no_361_2022_-_ver._edvaldo_neto_-_criacao_do_programa_jovem_empreendedor_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8231/requer._no_362_2022_-_ver._moises_do_meninas_bar_-_implantacao_de_espaco_musical_voltado_para_os_estudantes_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8267/requer._no_363_2022_-_ver._moises_do_meninas_bar_-_limpeza_e_pintura_de_meios-fios_e_lombadas_da_rua_cleto_campelo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8232/requer._no_364_2022_-_ver._jose_pereira_-_calcamento_da_av._edinaldo_inacio_de_freitas_bairro_amazonas_park.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8233/requer._no_365_2022_-_ver._jose_pereira_-_projeto_para_criacao_de_lei_que_regulamente_a_obrigatoriedade_de_reservar_quadro_de_funcionarios_para_os_municipes.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8296/requer._no_366_2022_-_ver._wagner_do_solanense_-_ronda_da_guarda_metropolitana_diuturnamente_na_rua_liberato_jose_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8234/requer._no_367_2022_-_ver._alex_lucena_-_solicita_inclusao_no_programa_pavimenta_4_o_termino_da_rua_ivo_souto_maior_no_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8235/requer._no_368_2022_-_ver._moises_do_meninas_bar_-_inclusao_social_de_pessoas_com_deficiencia_pcds_no_desfile_de_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8236/requer._no_369_2022_-_ver._reinaldo_lima_rey_-_inclusao_no_programa_pavimentacao_asfaltar_as_ruas_siqueira_campos_maria_helena_dos_santos_e_padre_alfredo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8237/requer._no_370_2022_-_ver._reinaldo_lima_-_inclusao_da_rua_sao_lucas_jacare_oceania_vi_no_calendario_do_programa_pavimenta_v.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8238/requer._no_371_2022_-_ver._andre_coutinho_-_disponibilizacao_de_bombeiros_civis_de_forma_permanente_no_parque_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8239/requer._no_372_2022_-_ver._andre_coutinho_-_implantacao_do_i_salao_de_artesanato_de_cabedelo_no_mes_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8240/requer._no_373_2022_-_ver._marcio_silva_-_estudos_sobre_a_isencao_da_cip_para_a_unidade_de_beneficiamento_de_pescados_do_bairro_do_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8241/requer._no_374_2022_-_ver._marcio_silva_-_recuperacao_na_rua_rosa_vieira_bairro_do_poco.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8242/requer._no_375_2022_-_ver._marcio_silva_-_regime_de_urgencia-urgentissima_para_o_projeto_de_lei_no_060_de_2022_do_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8247/requer._no_376_2022_-_ver._junior_paulo_-_luminarias_de_led_rua_monsenhor__jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8248/requer._no_377_2022_-_ver._janderson_brito_-_instalacao_de_cameras_de_video_com_audio_em_todas_as_creches_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8249/requer._no_378_2022_-_ver._andre_coutinho_-_frente_parlamentar_pelo_direito_das_pessoas_com_deficiencia_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8250/requer._no_379_2022_-_ver._wagner_do_solanense_-_recapeamento_da_rua_enivaldo_miranda.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8251/requer._no_380_2022_-ver._wagner_do_solanense_-_lampadas_de_led_ruas_santa_rita_de_cassia_nossa_senhora_aparecida-jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8252/requer._no_381_2022_-_ver._moises_do_meninas_bar_-_linha_de_credito_para_fins_de_custeio_da_cnh_e_capacetes_para_moto_taxistas.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8254/requer._no_382_2022_-_ver._ivanio_da_miramar_-__manutencao_das_ruas_antonio_miguel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8255/requer._no_383_2022_-_ver._marcio_silva_-_pavimentacao_e_drenagem_nas_ruas_do_bairro_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8256/requer._no_384_2022_-_ver._moises_do_meninas_bar_-_rede_de_protecao_nos_viadutos_da_br-230.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8257/requer._no_385_2022_-_ver._andre_coutinho_-_coibir__retorno_da_taxa_personal_trainer_no_uso_de_academias.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8258/requer._no_386_2022_-_ver._herlon_cabral_-_limpeza_faixa_de_tewrra_do_ria_paraiba.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8259/requer._no_387_2022_-_ver._herlon_cabral_-_votos_de_aplausos_ao_sr._felipe_ribeiro_macario.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8297/requer._no_388_2022_-_ver._jose_pereira_-_envio_de_equipes_de_limpeza_para_poda_corte_e_limpeza_da_area_verde_do_bairro_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8268/requer._no_389_2022_-_ver._jose_pereira_-_instalacao_de_placas_indicativas_das_ruas_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8260/requer._no_390_2022_-_ver._enrique_douglas_-_realizado_evento_comemoracao_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8261/requer._no_391_2022_-_ver._enrique_douglas_-__instalar_luninaria_tipo_led_rua_francisco_serafim.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8262/requer._no_392_2022_-_ver._reinaldo_lima_-_inclusao_no_pavimenta_v_a_rua_mar_azul_oceania_vi.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8263/requer._no_393_2022_-_ver._reinaldo_lima_-_lampadas_de_led_nas_ruas_jose_rubenildo_da_silva_rua_sao_jose_e_rua_santo_antonio_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8269/requer._no_394_2022_-_ver._divino_felizardo_-_instalacao_de_novas_grades_de_protecao_ao_redor_da_quadra_localizada_na_praca_denise_de_lourdes_cardoso_no_bairro_do_poco.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8270/requer._no_395_2022_-_ver._wagner_do_solanense_-_construcao_praca_rua_n_s_aparecida_comunidade_jardim_jerico_em_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8298/requer._no_396_2022_-_ver._edvaldo_neto_-_pavimentacao_e_drenagem_da_rua_da_comunidade_portelinha_bairro_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8299/requer._no_397_2022_-_ver._edvaldo_neto_-_implementacao_do_projeto_de_lei_que_institui_o_programa_reciclando_nas_escolas_no_ambito_do_municipio_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8271/requer._no_398_2022_-_ver._ivanio_da_miramar_-_instalacao_de_lixeiras_sustentaveis_em_todo_percurso_das_praias_e_nas_proximidades.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8272/requer._no_399_2022_-_ver._ivanio_da_miramar_-_interdicao_temporaria_quadras_futevolei_e_adjuntas_colocacao_grades_ou_estrutura_isolar_entorno_area.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8273/requer._no_400_2022_-_ver._moises_do_meninas_bar_-_contratar_bombeiros_civis_e_guarda_vidas_garantir_seguranca_banhistas_praias_municipio.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8274/requer._no_401_2022_-_ver._wagner_do_solanense_-_pavimentacao_asfaltica_da_rua_marcia_travassos_localizada_no_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8275/requer._no_402_2022_-_ver._jose_pereira_-_sessao_especial_sobre_saude_e_a_qualidade_de_vida_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8276/requer._no_403_2022_-_ver._junior_paulo_-_revogacao_emprestimo-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8277/requer._no_404_2022_-_ver._herlon_cabral_-_votos_de_aplausos_ao_sr._thiago_cavalcante_de_sa_thiago_chucky_e_a_todos_que_compoem_a_escola_de_jiu-jitsu_zr-praia.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8278/requer._no_405_2022_-_ver._alex_lucena_-_recuperacao_na_pavimentacao_da_rua_marcia_travassos_no_bairro_jardim_jerico.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8279/requer._no_406_2022_-_ver._alex_lucena_-_recuperacao_na_pavimentacao_da_rua_augusto_firmo_paulo_no_bairro_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8280/requer._no_407_2022_-_ver._marcio_silva_-_realizacao_de_mudanca_quanto_a_localizacao_da_faixa_de_pedestre_em_frente_a_praca_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8281/requer._no_408_2022_-_ver._marcio_silva_-__pl_construcao_monumento_homenagem_poeta_hermes_do_nascimento_local_turistico_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8282/requer._no_409_2022_-_ver._andre_coutinho_-_requer_realizacao_de_uma_palestra_em_cabedelo_sobre_os_cursos_do_ensino_profissional_maritimo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8283/requer._no_410_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8300/requer._no_411_2022_-_ver._moises_do_meninas_bar_-_isencao_iptu_proprietarios_ou_residam_contribuintes_conjuge_ou_filhos_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8301/requer._no_412_2022_-_ver._wagner_do_solanense_-_pavimentacao_asfaltica_na_travessa_enivaldo_miranda_tres_bairro_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8302/requer._no_413_2022_-_ver._andre_coutinho_-_reabertura_de_prazo_para_refis.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8303/requer._no_414_2022_-_ver._edson_da_otica_-_carteiras_de_identificacao_aos_representantes_do_conselho_municipal_de_direito_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8304/requer._no_415_2022_-_ver._edson_da_otica_-_pintura_cobertura_ar-condicionado_e_corrimao_na_rampa_de_acesso_na_creche_josefa_de_medeiros_regis_bairro_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8305/requer._no_416_2022_-_ver._jose_pereira_-_votos_de_aplausos_aos_profissionais_de_saude_e_gestores_envolvidos_na_doacao_de_orgaos_tecidos_e_sangue-sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8306/requer._no_417_2022_-_ver._ivanio_da_miramar_-_manutencao_recuperacao_e_limpeza_da_galeria_fluvial_da_rua_primo_jose_viana.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8307/requer._no_418_2022_-_ver._marcio_silva_-_flexibilizacao_do_programa_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8308/requer._no_419_2022_-_ver._marcio_silva_-_instalacao_de_redutores_de_velocidade_na_rua_golfo_de_tailandia_bairro_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8309/requer._no_420_2022_-_ver._junior_paulo_-_recuperacao_da_pavimentacao_da_rua_milton_herculano_de_araujo_bairro_jardim_brasilia_e_lampadas_de_led_em_toda_a_rua.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8310/requer._no_421_2022_-_ver._moises_do_meninas_bar_-_construcao_de_banheiros_publicos_em_pontos_estrategicos_da_orla_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8311/requer._no_422_2022-ver._enrique_douglas-_programa_de_regularizacao_fundiaria_urbana_em_especial_no_centro_ponta_de_matos_miramar_e_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8312/requer._no_423_2022-ver._enrique_douglas-__realizacao_de_evento_em_comemoracao_ao_dia_da_biblia_no_segundo_domingo_do_mes_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8315/requer._no_424_2022-ver._andre_coutinho_-_votos_de_aplausos_-_escola_municipal_silvana_de_oliveira_pontes.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8316/requer._no_425_2022-ver._andre_coutinho-_votos_de_aplausos_in_memoriam_-_antonio_batista_targino.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8317/requer._no_426_2022-ver._wagner_do_solanense-_pavimentacao_asfaltica_na_r._professor_joao_lelis_de_luna_freire_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8318/requer._no_427_2022-ver._ivanio_da_miramar-_retirada_ou_adequacao_de_sucatas.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8319/requer._no_428_2022-ver._ivanio_da_miramar-_solicitacao_de_mais_um_poste_de_iluminacao_na_r._santa_emilia_de_rodath.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8320/requer._no_429_2022-ver._marcio_silva-_construcao_de_uma_praca_publica_no_cruzamento_da_av._cavalo_marinho_com_a_r._do_golfinho_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8321/requer._no_430_2022-ver._wagner_do_solanense-_pavimentacao_na_r._aurelio_guedes_cavalcante_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8322/requer._no_431_2022-ver._edvaldo_neto-_criacao_da_lei_organica_do_fisco_municipal.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8323/requer._no_432_2022-ver._edvaldo_neto-_estudo_sobre_equiparacao_dos_vencimentos_dos_avaliadores_de_imoveis_concursados_com_agentes_fiscais_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8327/requer._no_433_2022_-_ver._alex_lucena_-_quebra-molas_e_placas_sinalizacao_ruas_prof_cleberto_da_silva_fonseca_e_augusto_jose_couto_de_faria.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8330/requer._no_434_2022_-_ver._herlon_cabral_-_revisao_iluminacao_e_instalacao_dlampadas_led_postes_rua_arthur_santos_viana_centro.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8328/requer._no_435_2022_-_ver._moises_do_meninas_bar_-_atendimento_psicologico_domicilio_pacientes_dificuldades_comparecer_consultorios.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8329/requer._no_436_2022_-_ver._moises_do_meninas_bar_-_criacao_programa_prevencao_mortes_por_engasgo.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8331/requer._no_437_2022-_ver._janderson_brito_-_reparos_calcamento_ruas_isabel_amelia_virginia_maria_capitao_eumenes_e_clovis_de_holanda_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8332/requer._no_438_2022_-_ver._janderson_brito_-_criacao_disque_denuncia_maus_tratos_e_abandono_de_animais.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8333/requer._no_439_2022_-_ver._reinaldo_lima_-_licenca_por_motivo_de_saude_de_29_de_setembro_a_29_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8334/requer._no_440_2022_-_ver._enrique_douglas_-_projeto_de_lei_que_institui_o_programa_aprova_mais_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8335/requer._no_441_2022_-_ver._enrique_douglas_-_terraplanagem_com_auxilio_de_motoniveladora_r._sao_pedro_jardim_oceania_vi.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8375/requer._no_442_2022_-_ver._andre_coutinho_-_campanha_conscientizacao_importancia_vacinacao_e_implantacao_dia_d_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8376/requer._no_443_2022_-_ver._moises_do_meninas_bar_-_projeto_de_lei_inclusao_alunos_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8341/requer._no_444_2022_-_ver._jose_pereira_-_frente_parlamentar_da_saude.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8345/requer._no_445_2022_-_ver._marcio_silva_-_votos_de_aplausos_ao_time_de_volei_clube_porto_vcp.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8346/requer._no_446_2022_-_ver._jose_pereira_-_criacao_equipes_obras_e_servicos_espacos_publicos_com_vans_adaptadas_e_equipes_treinadas.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8347/requer._no_447_2022_-_ver._jose_pereira_-_lampadas_led_av_mar_negro_e__ruas_golfo_botinia_e_golfo_bengala.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8348/requer._no_448_2022_-_ver._edson_da_otica_-_acrescentar_itinerario_linha_onibus_bairro_jacare_com_destino_final_em_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8349/requer._no_449_2022_-_ver._herlon_cabral_-_implantacao_pratica_esportes_adaptados_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8342/requer._no_450_2022_-_ver._herlon_cabral_-_estudo_implantacao_piso_salarial_enfermagem_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8350/requer._no_451_2022_-_ver._junior_paulo_-_servico_de_recuperacao_do_piso_da_quadra_poliesportiva_da_campina_da_vila_no_centro.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8351/requer._no_452_2022_-_ver._junior_paulo_-_servico_de_limpeza_e_instalacao_de_luminarias_em_led_na_rua_hilda_souto_maior_no_bairro_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8352/requer._no_453_2022_-_ver._ivanio_da_miramar_-_troca_das_manilhas_de_escoamento_hidrico_da_rua_ismael_farias.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8353/requer._no_454_2022_-_ver._ivanio_da_miramar_-_recuperacao_pintura_e_jardinagem_da_praca_da_rodinha_e_das_ruas_siqueira_campos_e_jucelino_kubitsheck_em_camalau.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8354/requer._no_455_2022_-_ver._janderson_brito_-_providencias_no_sentido_de_disponibilizar_uma_ambulancia_permanente_no_bairro_de_renascer.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8355/requer._no_456_2022_-_ver._janderson_brito_-_aquisicao_de_um_mamogrado_digital_destinado_a_policlinica_leonardo_mozart_em_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8356/requer._no_457_2022_-_ver._andre_coutinho_-_votos_de_aplausos_a_bailarina_isabelly_najila.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8357/requer._no_458_2022_-_ver._edvaldo_neto_-_pavimentacao_da_rua_general_renato_pires_ferreira_no_bairro_do_poco.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8377/requer._no_459_2022_-_ver._alex_lucena_-_inclusao_area_publica_jardim_camboinha_no_programa_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8358/requer._no_460_2022_-_ver._edvaldo_neto_-_institucionalizacao_e_ampliacao_do_programa_espaco_ludico_desenvolver.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8359/requer._no_461_2022_-_ver._herlon_cabral_-_revisao_da_iluminacao_e_instalacao_de_novas_lampadas_nos_postes_da_rua_pedro_aleixo_moura.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8360/requer._no_462_2022_-_ver._ivanio_da_miramar_-_revisao_e_ajustes_na_rua_desembargador_onaldo_nobrega_montenegro.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8361/requer._no_463_2022_-_ver._ivanio_da_miramar_-_elaboracao_de_programa_cultural_nos_espacos_publicos_ao_finais_de_semana.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8362/requer._no_464_2022_-_ver._jose_pereira_-_recuperacao_da_praca_maria_da_penha_barbosa_de_lima.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8363/requer._no_465_2022_-_ver._wagner_do_solanense_-_construcao_de_rampas_de_acessibilidade_e_pista_de_cooper_na_praca_na_av._monsenhor_jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8364/requer._no_466_2022_-_ver._janderson_brito_-_revogacao_do_convenio_existente_entre_semob_e_detran_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8365/requer._no_467_2022_-_ver._janderson_brito_-_prestacao_de_contas_referentes_ao_valor_recebido_do_governo_do_estado_para_construcao_de_creche_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8366/requer._no_468_2022_-_ver._marcio_silva_-_projeto_de_lei_que_dispoe_sobre_a_inclusao_de_lingua_espanhola_no_ensino_fundamental.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8367/requer._no_469_2022_-_ver._marcio_silva_-_votos_de_aplausos_ao_sr._hermes_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8368/requer._no_470_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8369/requer._no_471_2022_-_ver._edvaldo_neto_-_quebra_do_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8378/requer._no_472_2022_-_ver._marcio_silva_-_aumento_fiscalizacoes_remedios_e_profissionais_nos_postos_de_saude_e_investimento_calcamento_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8379/requer._no_473_2022_-_ver.divino_felizardo_-_votos_pesar_falecimento_do_sr._jose_barbosa.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8380/requer._no_474_2022_-_ver._ivanio_da_miramar_-_pintura_da_ciclo-faixa_manutencao_de_bancos_e_jardinagem_na_praca_da_orla_da_praia_do_miramar.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8381/requer._no_475_2022_-_ver._ivanio_da_miramar_-_adequacao_na_vegetacao_onde_se_encontra_uma_saida_de_escoamento_hidrico_no_bairro_formosa.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8382/requer._no_476_2022_-_ver._moises_do_meninas_bar_-_isencao_iptu_aos_imoveis_de_propriedade_ou_resideram_contribuintes_com_qualquer_tipo_de_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8383/requer._no_477_2022_-_ver._jose_pereira_-_solicitacao_de_envio_de_pojeto_de_lei_para_concessao_de_subsidios_direcionados_a_amem.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8384/requer._no_478_2022_-_ver._jose_pereira_-_criacao_do_programa_cafe_da_manha_nas_escolas_municipais_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8393/requer._no_479_2022_-_ver._junior_paulo_-_pavimentacao_de_partes_faltantes_da_rua_milton_herculano_de_araujo_bairro_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8394/requer._no_480_2022_-_ver._junior_paulo_-_instalacao_de_quebra-molas_na_rua_daywiane_bezerra_cabral_no_bairro_do_jacare_e_tambem_lampadas_led_em_toda_a_rua.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8468/requer._no_481_2022_-_ver._andre_coutinho_-_capeamento_asfaltico_em_todo_bairro_do_salinas_ribamar_no_municipio_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8395/requer._no_482_2022_-_ver._reinaldo_lima_-_licenca_20_dias__motivos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8396/requer._no_483_2022_-_ver._alex_lucena_-_correcao_da_pavimentacao_na_rua_julieta_viana_em_camboinha_sentido_praia.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8397/requer._no_484_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_v_da_rua_do_mero_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8398/requer._no_485_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_v_da_rua_amelia_pereira_neves_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8399/requer._no_486_2022_-_ver._edvaldo_neto_-_encaminhar_emendas_parlamentares_para_investimento_infraestrutura_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8400/requer._no_487_2022_-_ver._moises_do_meninas_bar_-_construcao__academia__ar_livre__praca_getulio_vargas_e_disponibilizar_profissional_capacitado.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8401/requer._no_488_2022_-_ver._ivanio_da_miramar_-_revitalizacao_das_tampas_e_desobstrucao_das_galerias_da_rua_santo_amaro.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8402/requer._no_489_2022_-_ver._ivanio_da_miramar_-_cursos_educacionais_bares_e_restaurantes_uso_embalagem_que_contaminem_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8403/requer._no_490_2022_-_ver._moises_do_meninas_bar_-_ronda_e_permanencia_dois_guardas_metropolitanos_no_espaco_publico_geraldo_smith_orla_do_poco.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8404/requer._no_491_2022_-_ver._wagner_do_solanense_-_pavimentacao_rua_camilo_de_holanda_e_travessa_camilo_de_holanda_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8405/requer._no_492_2022_-_ver._marcio_silva_-_calcar_ou_pavimentar_rua_santa_veronica_no_renascer_e_realizar_limpeza.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8406/requer._no_493_2022_-_ver._janderson_brito_-_votos_de_aplausos_gilmara_p._temoteo_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8407/requer._no_494_2022_-_ver._janderson_brito_-_abertura_credito_mototaxistas_motoboys_motoristas_alternativos_e_transp._complementar_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8408/requer._no_495_2022_-_ver._marcio_silva_-_criacao_da_casa_do_diabetico.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8427/requer._no_496_2022_-_ver._ivanio_da_miramar_-_rampas_de_acesso_para_pessoas_com_deficiencia_na_praca_que_da_acesso_ao_calcadao_da_praia_de_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8428/requer._no_497_2022_-_ver._ivanio_da_miramar_-_realizacao_de_estudo_suporte_cursos_etc_aos_vendedores_que_aos_sabados_comercializam_na_praca_venanio_neiva.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8409/requer._no_498_2022_-_ver._edvaldo_neto_-_implementacao_de_um_novo_cras_na_cidade_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8410/requer._no_499_2022_-_ver._edvaldo_neto_-_programas_extracurriculares_conscientizacao_contra_o_abandono_e_de_maus-tratos_de_animais.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8411/requer._no_500_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_augusta_neves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8412/requer._no_501_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_maria_margarida_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8413/requer._no_502_2022_-_ver._herlon_cabral_-_sessao_especial_adequacao_do_municipio_a_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8414/requer._no_503_2022_-_ver._alex_lucena_-_solicitacao_de_parecer_sobre_a_conclusao_e_previsao_de_entrega_da_estacao_ferroviaria_no_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8415/requer._no_504_2022_-_ver._moises_do_meninas_bar_-_votos_de_aplausos_ao_grupo_caique_pb.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8416/requer._no_505_2022_-_ver._moises_do_meninas_bar_-_ginasio_poliesportivo_para_realizacao_do_campeonato_de_canto_entre_passaros.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8417/requer._no_506_2022_-_ver._wagner_do_solanense_-_pavimentacao_da_rua_porto_polunos.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8418/requer._no_507_2022_-_ver._marcio_silva_-_adaptar_praca_publica_no_bairro_de_camalau.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8419/requer._no_508_2022_-_ver._janderson_brito_-_analise_de_lei_que_institui_e_inclui_no_calendario_o_dia_municipal_da_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8420/requer._no_509_2022_-_ver._janderson_brito_-_instalacoes_de_teloes_nas_pracas_da_cidade_em_virtudo_dos_jogos_da_copa_do_mundo.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8429/requer._no_510_2022_-_ver._alex_lucena_-_desapropriacao_de_seis_lotes_no_loteamento_jardim_camboinha_para_construcao_de_uma_praca_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8430/requer._no_511_2021-ver._marcio_silva-minuta_pl_estutantes_ligua_portuguesa.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8431/requer._no_512_2022_-_ver._moises_do_meninas_bar_-_inclusao_no_orcamento_do_estado_de_verba_destinado_a_construcao_da_base_da_guarda_metropolitana_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8432/requer._no_513_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_alice_isidro_da_silva_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8433/requer._no_514_2022_-_ver._jose_pereira_-_instituicao_de_obrigatoriedade_de_realizacao_de_exames_de_acuidade_visual_e_auditiva_nos_alunos_das_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8434/requer._no_515_2022_-_ver._wagner_do_solanense_-_drenagem_e_pavimentacao_da_rua_guarabira_localizada_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8435/requer._no_516_2022_-_ver._herlon_cabral_-_conclusao_do_asfaltamento_de_toda_a_rua_siqueira_campos_do_centro_ao_camalau.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8436/requer._no_517_2022_-_ver._herlon_cabral_-_instalacao_de_rede_de_protecao_lateral_e_superior_da_quadra_de_areia_na_av._monsenhor_jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8437/requer._no_518_2022_-_ver._edvaldo_neto_-_mocao_de_voto_de_aplausos_para_todos_os_gestoses_e_vice_gestores_das_22_escolas_e_09_creches_municipais.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8438/requer._no_519_2022_-_ver._marcio_silva_-_votos_de_aplausos_a_1_companhia_independente_de_bombeiro_militar.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8439/requer._no_520_2022_-_ver._janderson_brito_-_solicitacao_de_resposta_ao_requerimento_120_2022_prestacao_de_contas_dos_gastos_com_recursos_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8440/requer._no_521_2022_-_ver._janderson_brito_-_promocao_da_operacao_verao_2023_execucao_de_medidas_necessarias_para_a_manuntencao_da_orla_limpa_e_cidade_segura.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8441/requer._no_522_2022_-_ver._andre_coutinho_-_plano_de_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8442/requer._no_523_2022_-_ver._alex_lucena_-_construcao_de_um_ginasio_poliesportivo_e_uma_area_de_recreacao_da_escola_estadual_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8443/requer._no_524_2022_-_ver._enrique_douglas_-_realizacao_de_evento_musicial_exclusivamente_com_bandas_e_grupos_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8444/requer._no_525_2022_-_ver._reinaldo_lima_rey_-_licenca_por_motivo_de_saude.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8445/requer._no_526_2022_-_ver._jose_pereira_-_inclusao_na_ordem_do_dia_do_projeto_de_lei_no_075_2022.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8446/requer._no_527_2022_-_ver._marcio_silva_-_dispensa_do_intervalo_regilmental_para_apreciar_o_projeto_de_lei_complementar_no_003_2022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8447/requer._no_528_2022_-_ver._jose_pereira_-_inclusao_do_restante_da_avenida_cavalo_marinho_no_programa_pavimenta_cabedelo_v.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8448/requer._no_529_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_algodao_da_praia_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8469/requer._no_530_2022_-_ver._ivanio_da_miramar_-_contratacao_de_profissionais_de_educacao_fisica_capacitados_no_esporte_para_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8470/requer._no_531_2022_-_ver._ivanio_da_miramar_-_recuperacao_da_praca_localizada_entre_a_garagem_da_empresa_de_transportes_nordestino_e_a_farmacia_francy.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8449/requer._no_532_2022_-_ver._moises_do_meninas_bar_-_abertura_de_segunda_porta_nas_salas_de_aula_de_todas_as_escolas_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8450/requer._no_533_2022_-_ver._moises_do_meninas_bar_-_realizacao_de_testagem_itinerante_de_covid-19_nas_localidades_carentes_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8451/requer._no_534_2022_-_ver._marcio_silva_-_restauracao_dos_bancos_existentes_na_calcadinha_da_orla_do_bairro_de_intermates_localizado_na_av._oceano_atlantico.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8471/requer._no_535_2022_-_ver._janderson_brito_-_alinhamento_e_retirada_de_fios_nao_utilizados_pertencentes_as_empresas_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8472/requer._no_536_2022_-_ver._janderson_brito_-_regras_para_ordenamento_do_territorio_municipal_especialmente_definicao_de_altura_maxima_em_toda_lamina_do_rio_paraiba.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8452/requer._no_537_2022_-_ver._alex_lucena_-_servico_de_drenagem_de_aguas_pluviais_no_inicio_da_rua_karina_zagel_de_mendonca.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8453/requer._no_538_2022_-_ver._edvaldo_neto_-_implementacao_de_uma_linha_municipal_de_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8454/requer._no_539_2022_-_ver._edvaldo_neto_-_estabelecer_um_local_adequado_para_estacionamento_de_onibus_de_passeio_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8455/requer._no_540_2022_-_ver._enrique_douglas_-_criacao_de_um_aplicativo_intitulado_cabedelo_digital.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8456/requer._no_541_2022_-_ver._enrique_douglas_-_capacitar_secretarios_e_servidores_ferramenta_power_bi.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8473/requer._no_542_2022_-_ver._andre_coutinho_-_votos_de_aplausos_ao_conselheiro_nominando_diniz.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8474/requer._no_543_2022_-_ver._andre_coutinho_-_cursos_de_capacitacao_sobre_turismo_adaptado.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8475/requer._no_544_2022_-_ver._moises_do_meninas_bar_-_possibilidade_de_podar_as_arvores_situadas_as_margens_do_binario_da_praia_do_poco.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8476/requer._no_545_2022_-_ver._moises_do_meninas_bar_-_disponibilizacao_em_eventos_de_camarotes_adaptados_com_banheiros_quimicos_adaptados_para_pcds.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8477/requer._no_546_2022_-_ver._wagner_do_solanense_-_revitalizacao_do_monumento_do_marco_zero_da_rua_duque_de_caxias_no_bairro_centro.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8478/requer._no_547_2022_-_ver._jose_pereira_-_ampliacao_do_cemiterio_na_paz_do_senhor_em_camalau_ou_construcao_de_novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8479/requer._no_548_2022_-_ver._jose_pereira_-_construcao_de_casa_mortuaria_em_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8480/requer._no_549_2022_-_ver._edson_da_otica_-_decoracoes_natalinas_no_bairro_do_renascer_em_especial_nas_pracas_do_renascer_ii_e_iii.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8481/requer._no_550_2022_-_ver._edson_da_otica_-_melhorias_na_sinalizacao_de_transito_e_remarcacao_das_faixas_de_pedestre_do_bairro_do_renascer.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8482/requer._no_551_2022_-_ver._marcio_silva_-_adotar_iniciativa_do_projeto_de_lei_que_cria_o_programa_banho_solidario_itinerante_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8483/requer._no_552_2022_-_ver._junior_paulo_-_solucao_do_problema_de_esgoto_a_ceu_aberto_na_rua_monsenhor_jose_da_silva_coutinho_no_bairro_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8484/requer._no_553_2022_-_ver._junior_paulo_-_limpeza_e_pintura_dos_meios-fios_da_rua_monsenhor_jose_da_silva_coutinho_e_limpeza_da_praca_do_moinho.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8485/requer._no_554_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8486/requer._no_555_2022_-_ver._reinaldo_lima_rey_-_incluir_o_complemento_da_rua_santa_guia_-_renascer_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8487/requer._no_556_2022_-_ver._reinaldo_lima_rey_-_melhorias_para_a_quadra_poliesportiva_antonio_anchieta_de_farias.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8488/requer._no_557_2022_-_ver._herlon_cabral_-_atencao_aos_comerciantes_e_artesoes_alocados_nas_lojas_do_parque_municipal_turistico_de_jacare.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8489/requer._no_558_2022_-_ver._herlon_cabral_-_concessao_de_auxilio_financeiro_aos_40_comerciantes_do_centro_de_comercializacao_de_produtos_artesenais.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8490/requer._no_559_2022_-_ver._jose_pereira_-_inclusao_da_avenida_araca_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8491/requer._no_560_2022_-_ver._jose_pereira_-_votos_de_profundo_pesar_e_votos_de_aplauso_ao_sr._gelson_bastos.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8492/requer._no_561_2022_-_ver._janderson_brito_-_criacao_de_comissao_para_acompanhar_a_triplicacao_da_br_230_na_grande_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8493/requer._no_562_2022_-_ver._marcio_silva_-_implementacao_de_canil_na_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8494/requer._no_563_2022_-_ver._wagner_do_solanense_-_aquisicao_de_equipamentos_de_terapia_ocupacional.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8495/requer._no_564_2022_-_ver._moises_do_meninas_bar_-_oferecimente_de_aulas_gratuitas_de_ginastica_funcional.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8496/requer._no_565_2022_-_ver._moises_do_meninas_bar_-_possibilidade_de_voltar_a_realizar_a_festa_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8497/requer._no_566_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8123/pl_no_023_2022-do_vereador_divino_felizardo-inclui_calendario_conexao_teatro_e_danca-lei__no_2.214_2022-veto_parcial-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8124/pl_no_025_2022-_do_vereador_jose_pereira_-_institui_semana_municipal_de_conscientizacao_autismo-lei_no_2.213_2022-veto_parcial-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8181/pl_no_032_2022-edvaldo_neto-semana_de_conscientizacao_ao_mosquito_aedes_aegypty-lei_no_2.222-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8185/pl_no_033_2022-edvaldo_neto-orientacao_aos_idosos_cantra_fraude_coercio_eletronici-lei_no_2.223_2022-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8184/pl_no_037_2022-ver._enrique_douglas-mes_do_rock_-_lei_2.224_2022-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8224/veto_parcital_ao_pl_no_038_2022-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8225/veto_parcial_ao_pl_no_043_2022-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8653/veto_total_no_73_2022-_ver._andre_coutinho.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8654/veto_total_ao_pl_no_076_2022_-_ver._moises_do_meninas_bar.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8652/veto_total_no_077_2022-ver._marcio_silva.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8953/veto_total_ao_pl_no_080_2022-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8125/relatorio_congresso_de_representacao_-triunfo-pe.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8126/relatorio_congresso_brasilia.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8178/relatorio_8a_mobilizacao_nacional_dos_vereadores_brasilia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7933/1a_sessao_especial-29-03-2022-apresentacao_relatorio_3o_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7964/ata_2a_sessao_especial_-_12-04-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8100/ata_3a_sessao_especial_-_04-05-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8313/ata_4a_sessao_especial_-_14-09-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8324/ata_5a_sessao_especial_-_21-09-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8462/ata_6a_sessao_especial_-_27-09-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8386/ata_7a_sessao_especial_-_29-09-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8463/ata_8a_sessao_especial_-_16-11-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8464/ata_9a_sessao_especial_-_21-11-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7766/1a_sessao_extarordinaria_-_19-01-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7963/2a_sessao_extraordinaria_-_19-04-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8170/3a_sessao_extraordinaria_-_20-07-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7765/ata_1a_sessao_ordinaria_-_08-02-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7806/ata_2a_sessao_ordinaria_-_15-02-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7807/ata_3a_sessao_ordinaria_-_22-02-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7809/ata_4a_sessao_ordinaria_-_08-03-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7857/ata_5o_sessao_ordinaria_-_15-03-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7858/ata_6o_sessao_ordinaria_-_22-03-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7930/ata_7a_sessao_ordinaria_-_29-03-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7931/ata_8a_sessao_ordinaria_-_05-04-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7932/ata_9a_sessao_ordinaria_-_12-04-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7961/ata_10a_sessao_ordinaria_-_19-04-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7962/ata_11a_sessao_ordinaria_-_26-04-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7989/ata_12a_sessao_ordinaria_-_03-05-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8094/ata_13a_sessao_ordinaria_-_10-05-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8095/ata_14a_sessao_oedinaria_-_17-05-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8096/ata_15a_sessao_ordinaria_-_21-05-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8098/ata_16a_sessao_ordinaria_-_31-05-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8097/ata_17a_sessao_ordinaria_-_07-06-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8118/ata_18a_sessao_ordinaria_-_14-06-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8119/ata_19a_sessao_ordinaria_-_21-06-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8171/ata_20a_sessao_ordinaria_-_28-06-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8172/ata_21a_sessao_ordinaria_-_02-08-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8173/ata_22a_sessao_ordinaria_-_22-08-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8264/ata_23a_sessao_ordinaria_-_16-09-20222.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8265/ata_24a_sessao_ordinaria_-_23-08-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8287/ata_25a_sessao_ordinaria_-_30-08-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8288/ata_26a_sessao_ordinaria_-_06-09-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8336/ata_27a_sessao_ordinaria_-_13-09-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8337/ata_28a_sessao_ordinaria_-_20-09-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8338/ata_29a_sessao_ordinaria_-_27-09-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8370/ata_30a_sessao_ordinaria_-_04-10-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8371/ata_31a_sessao_ordinaria_-_11-10-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8387/ata_32a_sessao_ordinaria_-_18-10-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8391/ata_33a_sessao_ordinaria_-_25-10-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8392/ata_34a_sessao_ordinaria_-_01-11-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8465/ata_35a_sessao_ordinaria_-_08-11-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8466/ata_36a_sessao_ordinaria_-_21-11-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8498/ata_37a_sessao_ordinaria_-_29-11-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8509/ata_38a_sessao_ordinaria_-_06-12-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8510/ata_39a_sessao_ordinaria_-_13-12-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8523/ata_40a_sessao_ordinaria_-_20-12-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7767/ata_1a_sessao_solene-_01-02-2022-_abertura_sessao_legislativa_anual.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7768/ata_2a_sessao_solene_-_09-02-2022_-_homenagem_especial.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7576/ato_da_mesa_no_009_2022_-_sessoes_plenarias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7810/ato_da_mesa_no_010_2022_-_sessoes_plenarias.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7965/ato_da_mesa_no_011_2022_-_sessoes_plenarias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8681/ato_da_mesa_no_012_2022-revoga_ato_no_11_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7577/ato_do_presidente_no_044_2022-_horario_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7707/ato_do_presidente_no_045_2022-republicado_por_incorrecao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7729/ato_do_presidente_no_046_2022-ponto_facultativo_carnaval.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7802/ato_do_presidente_no_047_2022-_convocacao_suplente_enrique_douglas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7803/ato_do_presidente_no_048_2022-convocacao_suplente_geilson_almeida.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7804/ato_do_presidente_no_049_2022-_composicao_conselho_etica.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7805/ato_do_presidente_no_050_2022-_congresso_triunfo-pe.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7889/ato_do_presidente_no_051_2022_-convocacao_suplente_geilson_almeida.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7890/ato_do_presidente_no_052_2022-_comissao_representacao_brasilia.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7891/ato_do_presidente_no_053_2022-ponto_facultativo_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7928/ato_do_presidente_no_054_2022-ponto_facultativotiradentes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7929/ato_do_presidente_no_055_2022-convoca_suplente.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8101/ato_do_presidente_no_057_2022-interdicao_anexo_administrativo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8102/ato_do_presidente_no_058_2022-luto_oficial_sume.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8103/ato_do_presidente_no_059_2022-ponto_facultativo_festividades_juninas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8104/ato_do_presidente_no_060_2022-_congresso_brasilia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8174/ato_do_presidente_no_061_2022-horario_de_expediente_recesso.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8175/ato_do_presidente_no_062_2022-novo_horario_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8176/ato_do_presidente_no_063_2022-ponto_facultativo_dia__05-08-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8508/ato_do_presidente_no_064_2022-numero_inexistente.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8177/ato_do_presidente_no_065_2022-_congresso.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8216/ato_do_presidente_no_066_2022-_traje_camara.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8253/ato_do_presidente_no_067_2022_-_frente_parlamentar_direito_das_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8460/ato_do_presidente_no_068_2022_-_atualiza_composicao_frente_parlamentar_direito_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8339/ato_do_presidente_no_069_2022-_licenca_saude_ver._rey.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8340/ato_do_presidente_no_070_2022-_frente_parlamentar_da_saude.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8385/ato_do_presidente_no_071_2022_-_ponto_facultativo_funcionario_publico.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8424/ato_do_presidente_no_072_2022_-_licenca_ver._rey__-_20_dias.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8425/ato_do_presidente_no_073_2022_-_uso_de_mascara.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8426/ato_do_presidente_no_074_2022_-_licenca_por_motivo_de_saude_ao_vereador_rey.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8507/ato_do_presidente_no_075_2022-expediente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8506/ato_do_presidente_no_076_2022-expediente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8295/processo_pl_no_001_2022_-_processo_eletronico_tc_no_04.466.16_-_enumerado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8218/pl_no_002_2022_-_indica_dra._lea_praxedes_presidente_ipsemc.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8680/processo_pl_no_003_2023-cmc-contas-pmc-pb-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7997/pdl_no_001_2022_-_titulo_de_cidada_cabedelense_sra._rita_de_cassia_spinelli_ribeiro_-_dl_no_822_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8219/pdl_no_002_2022_-_titulo_cidadao_cabedelense_padre_carlos_antonio_de_sousa_mauricio_-_dl_n_828_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8244/pdl_no_003_2022_-_titulo_cidadao_cabedelense_erik_alencar_de_figueiredo_-_dl_no_829_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8220/pdl_no_004_2022_-_diploma_honra_merito_esportivo_joanderson_dos_santos_pereira_-_dl_no_830_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8221/pdl_no_005_2022_-_diploma_honra_merito_esportivo_jose_anderson_cordeiro_-_dl_n_831_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8222/pdl_no_006_2022_-_titulo_cidadao_cabedelense_gilvan_caetano_leite_-_dl_n_832_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8343/pdl_no_007_2022-ver._edvaldo_neto-dip._de_honra_ao_merito_esportivo_gabriel_miranda_-_dl_n_833_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8344/pdl_no_008_2022-ver._edvaldo_neto-titulo_cidadao_cabedelense_diego_carrvalho_-_dl_n_834_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8223/pdl_no_009_2022_-_titulo_cidadao_cabedelense_leandro_borba_gomes_-_dl_no_835_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8245/pdl_no_010_2022_-_titulo_cidadao_cabedelense_aroaldo_sorrentino_maia_-_dl_no_836_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8325/pdl_no_011_2022-ver._andre_coutinho_-_titulo_de_cidadao_cabedelense_deputado_estadual_taciano_diniz_-_dl_no_839_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8372/pdl_no_012_2022-ver._marcio_silva_-_titulo_de_cidadao__sr._adhailton_lacet_-_-_dl_no_840_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8373/pdl_no_013_2022_-_ver._marcio_silva_-_titulo_de_cidada_sra._maria_de_fatima_medeiros_queiroz_de_paula_-_-_dl_no_841_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8326/pdl_no_014_2022_-_ver._marcio_silva_-_titulo_de_cidadao_cabedelense_gilbert_guimaraes_-_dl_no_842_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8513/pdl_no_015_2022_-_ver._ivanio_da_miramar_-_titulo_de_cidadao_cabedelense_sr._george__kennedy_-_dl_no_843-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8514/pdl_no_016_2022_-_presidente_da_cmc_-_titulo_de_cidadao_cabedelense_senador_veneziano_vital_-_dl_no_844-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8246/pdl_no_017_2022_-_titulo_cidadao_cabedelense_eliel_da_silva_ramos_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8499/pdl_no_018_2022_-_ver._jose_pereira_-_titulo_de_cidadao_cabedelense_esthevao_viana.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8500/pdl_no_019_2022_-_ver._jose_pereira_-__titulo_de_cidadao_sr._luiz_carlos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8459/pdl_no_020_2022_-_ver._alex_lucena_-_titulo_de_cidadao_cabedelense_sr._rodrigo_regis_pereira_dl_no_847-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8374/pdl_no_021_2022-ver._marcio_silva_-_titulo_de_cidadao_sr._jorge_costa_de_luna_freire_-_dl_no_848_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10279/pdl_no_022_2022-_ver._moises_do_meninas_bar_-_titulo_cidadao_cabedelense_alex_alexandre_de_lucena-dl_no_860_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10280/pdl_no_023_2022-_ver._enrique_douglas_-_titulo_cidadao_cabedelense_lucas_lins_felizardo_-dl_no_861_2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10203/pdl_no_024_2022_-_ver._alex_lucena_-_titulo_de_cidadao_severino_adriel_de_lima_-_dl_no_862_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10096/pdl_no_025_2022_-_ver._ivanio_da_miramar_-titulo_de_cidadao_cabedelense_a_murilo_wagner_de_oliveira_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8715/pdl_no_026_2022_-_ver._jose_pereira_-_titulo_cidadao_cabedelense_inaldo_henriques_-_dl_no_850_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10281/pdl_no_027_2022-_ver._marcio_silva_-_titulo_cidadao_cabedelense_johnson_jacques_-dl_no_863_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10282/pdl_no_028_2022-_ver._divino_felizardo_-_titulo_cidadao_cabedelense_paulo_germano_porpino-dl_no_864_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10283/pdl_no_029_2022-_ver._divino_felizardo_-_titulo_cidada_cabedelense_ana_isabel_souza_leao_-dl_no_865_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10284/pdl_no_030_2022-_ver._wagner_do_solanense_-_titulo_cidadao_cabedelense_sergio_sales_da_silva_-dl_no_866_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8713/pdl_no_031_2022_-_ver._jose_pereira_-_titulo_de_cidadao_cabedelense__beatriz_lins_de_albuquerque_-dl_no_851_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8714/pdl_no_032_2022_-_ver_jose_pereira_-_titulo_de_cidadao_cabedelense_paulo_odilon_-_dl_no_852_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10278/pdl_no_033_2022-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_luiz_felipe_andrade_-dl_no_867_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7966/plc_no_001_2022-do_prefeito_municipal-pccr_magisterio-lc_no_080_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8390/plc_no_002_2022-do_prefeito_municipal-altera_e_acrecenta_dispositivos_lc_no_23_2008_-_lc_no_081_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8503/plc_no_003_2022-do_prefeito_municipal-faixas_marginais_cursos_dagua_cabedelo_-lc_no_082_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7886/pl_no_001_2022-do_vereador_edvaldo_neto-proibe_o_manuseio_queima_e_soltura_de_fogos_de_artificio-lei_no_2.202_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7539/pl_no_002_2022-presidente_da_cmc-_subsidios_prefeito_vice-prefeito_e_secretarios-lei_no_2.179_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7540/pl_no_003_2022-prefeito_municipal-_atualiza_vencimento_dos_servidores_municipais-_lei_no_2.180_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7541/pl_no_004_2022-prefeito_municipal-_remanejamento_de_dotacoes_orcamentarias-_lei_no_2.181_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7542/pl_no_005_2022-prefeito_municipal-_altera_valor_da_simbologia_cas-1-_lei_no_2.182_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7543/pl_no_006_2022-prefeito_municipal-_altera_dispositivos_da_lei_no_1.025_2001-_lei_no_2.183_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7887/pl_no_007_2022-ver._andre_coutinho-reconhece_patrimonio_cultural_e_imaterial_arte_escama_de_peixe-lei_no_2.203_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7776/pl_no_008_2022-do_prefeito_municipal-pccr_grupo_ocupacional_servicos_de_saude-lei_no_2.194_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7800/pl_no_009_2022-presidente_da_cmc-_remuneracao_servidores_efetivos_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7825/pl_no_010_2022-do_prefeito_municipal-programa_mediacao_escolar_-_lei_no_2.205_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7826/pl_no_011_2022-do_prefeito_municipal-programa_conscientizacao_combate_gravidez_adolescencia_escolas_-_lei_no_2.204_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7777/pl_no_012_2022-do_preito_municipal-vencimentos_servidores_efetivos_fiscais_trasnportes_e_agente_de_transito-lei_no_2.196_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7778/pl_no_013_2022-do_prefeito_municipal-_vencimentos_servidores_efetivo_guarda-lei_no_2.192_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7779/pl_no_014_2022-do_prefeito_municipal-atualiza_vencimentos_servidorees_pmc-lei_no_2.195_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7780/pl_no_015_2022-do_prefeito_municipal-remuneracao_agentes_comunitarios_de_saude_combate_endemias-lei_no_2.193_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7781/pl_no_016_2022-do_presidente_cmc-altera_lei_no_1.519_2011-cargos_efetivos-lei_no_2.197_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7888/pl_no_017_2022-ver._edvaldo_neto-_institui_o_dia_cabedelense_de_ciencias_artes_e_letras_litoranea-lei_no_2.201_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7775/pl_no_018_2022-do_prefeito_municipal-cria_secretarias_ciencia_tecnologia_e_inovacao_e_acao_governamental.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7970/pl_no_019_2022-do_prefeito_municipal-programa_municipal_artesanato_popular_-_lei_no_2.207_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7908/pl_no_020_2022-do_prefeito_municipal-rua_pedro_florentino_da_silva_-_lei_no_2.206_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7845/pl_no_021_2022-do_prefeito_municipal-atualiza_vencimento_motorista_e_condutor_socorrista_-_lei_no_2.200_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7967/pl_no_022_2022-do_prefeito_municipal-programa_adote_uma_praca_-_lei_no_2.208_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8121/pl_no_023_2022-do_vereador_divino_felizardo-inclui_calendario_conexao_teatro_e_danca-lei__no_2.214_2022-veto_parcial-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7968/pl_no_024_2022-do_prefeito_municipal-altera_lei_no_2.049_2019_e_cria_secretaria_de_protecao_e_defesa_civil_-_lei_no_2.209_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8122/pl_no_025_2022-_do_vereador_jose_pereira_-_institui_semana_municipal_de_conscientizacao_autismo-lei_no_2.213_2022-veto_parcial-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7998/pl_no_026_2022-do_prefeito_municipal-abertura_de_credito_especial_desenvolver_cabedelo-lei_no_2.212_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8179/pl_no_027_2022-prefeito_municiapl-ldo_2023-lei_no_2.228_2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8056/pl_no_028_2022-do_vereador_jose_pereira_-reconhece_utilidade_publica_amem_-_lei_no_2.221_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7971/pl_no_029_2022-do_prefeito_municipal-autoriza_abertura_credito_especial_despesas_secretarias_-_lei_no_2.210_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8057/pl_no_030_2022-do_prefeito_municipal_-av._andre_andrade_da_silva_-_lei_no_2.220_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7999/pl_no_031_2022-do_prefeito_municipal-programa_de_qualificacao_acoes_de_vigilancia_em_saude_pqa-vs_lei_no_2.211_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8180/pl_no_032_2022-edvaldo_neto-semana_de_conscientizacao_ao_mosquito_aedes_aegypty-lei_no_2.222-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8182/pl_no_033_2022-edvaldo_neto-orientacao_aos_idosos_cantra_fraude_coercio_eletronici-lei_no_2.223_2022-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8092/pl_no_034_2022-do_vereador_junior_paulo-_cria_politica_publica_saude_escolar-_inconstitucional-arquivado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8093/pl_no_035_2022-do_vereador_junior_paulo-institui_o_programa_escola_em_familia-inconstitucional-arquivado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8019/pl_no_036_2022-do_vereador_junior_paulo_-_semana_municipal_prevencao_gravidez_adolescencia_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8183/pl_no_037_2022-ver._enrique_douglas-mes_do_rock_-_lei_2.224_2022-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8186/pl_no_038_2022-ver._edvaldo_neto-semana_livro_academia_cabedelense_ciencias-lei_no_2.229_2022-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8058/pl_no_039_2022-do_presidente_cmc_-_altera_estrutura_administrativa_cargos_comissao_cmc_-_lei_no_2.216_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8059/pl_no_040_2022-do_presidente_cmc_-_revisao_remuneracao_servidores_comissionados_-_lei_n_2.217_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8187/pl_no_041_2022-ver._marcio_silva-_institui_lei_lucas-arquivado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8018/pl_no_042_2022-do_prefeito_municipal-_autoriza_credito_especial_orcamento_2022_desapropriacao_imovel_construcao_creche_-_lei_no_2215_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8188/pl_no_043_2022-ver._janderson_brito-dia_municipal_de_adocao_protecao_de_animais-lei_no_2.230_2022-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8189/pl_no_044_2022-ver._marcio_silva-determina_multa_administrativa_invadir_igrejas-arquivado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8060/pl_no_045_2022-do_prefeito_municipal_-_conselho_municipal_de_pesca_e_aquicultura_-_lei_n_2.218_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8061/pl_no_046_2022-do_prefeito_municipal_-fundo_municipal_de_pesca_e_aquicultura_-_lei_no_2.219_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8421/pl_no_047_2022-_prefeito_municipal_-_desafeta_caixa_dagua_praca_venancio_neiva_-_lei_no_2.247_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8226/pl_no_048_2022-ver._herlon_cabral-acesso_informacoes_deficiente_visuais_administracao_publica-parecer_inconstitucional-arquivado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8227/pl_no_049_2022-ver._herlon_cabral-acesso_informacao_deficientes_visuais_camara_municipal-parecer_inconstitucional-arquivado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8120/pl_no_050_2022-_prefeito_municipal-_abertura_de_credito_construcao_predio_defesa_civil-_lei_no_2.225_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8190/pl_no_051_2022-prefeito_municipal_-_operacao_de_credito_caixa_economica-lei_no_2.226_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8191/pl_no_052_2022-prefeito_municipal-altera_lei_no_1.401-_gratificacao_cargos_ipsemc-lei_no_2.227_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8290/pl_no_053_2022-prefeito_municipal-programa_fornecimento_absorventes_higienicos_escolas_municipais_-_lei_n_2.234_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8192/pl_no_054_2022-prefeito_municipal-remuneracao_agentes_comunitarios_de_saude-_lei_no_2.232_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8193/pl_no_055_2022-prefeito_municipal-programa_desenvolver_cabedelo_fundo_municipal_pequenos_negocios-lei_no_2.231_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8291/pl_no_056_2022-prefeito_municipal-dia_municipal_do_guia_de_turismo_-_lei_no_2.2351_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8314/pl_no_057_2022-vereador_wagner_do_solanense-rua_jose_de_assis_araujo_-_lei_no_2.242_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8292/pl_no_058_2022-prefeito_municipal-abertura_credito_especial_convenio_no_065_2022_secr_est_desenvolvimento_e_articulacao_-_lei_no_2.236_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8293/pl_no_059_2022-vereador_jose_pereira-dia_municipal_do_idoso_-_lei_no_2.238_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8294/pl_no_060_2022-prefeito_municipal-_auxilio_financeiro_temporario_comerciantes_e_empregados_barracas_retiradas_praias_-_lei_no_2.237_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8284/pl_no_061_2022-prefeito_municipal-autoriza_abertura_credito_especial_programa_auxilio_barraqueiros_-_lei_no_2.239_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8285/pl_no_062_2022-prefeito_municipal-_administracao_ensino_publico_municipio_-_lei_no_2.240_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8286/pl_no_063_2022-prefeito_municipal-calcadao_geraldo_smith_-_lei_no_2.241_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/10714/pl_no_064_2022_-_inexistente.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8558/pl_no_065_2022_-_prefeito_municipal_-_loa_2023_-_lei_no_2.255_2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8502/pl_no_066_2022-ver._edvaldo_neto_-_programa_banco_racao_e_utensilios_animais_-_lei_no_2.250_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8515/pl_no_067_2022_-_ver._edvaldo_neto_-_veda_nomeacao_contratacao_pessoas_condenadas_lei_maria_da_penha_-_lei_no_2.253_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8422/pl_no_068_2022-_prefeito_municipal-_projeto_turismo_educativo_-_lei_no_2.246_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8423/pl_no_069_2022-prefeito_municipal_-_denomina_edmilson_do_nascimento_trigueiro_missinho_ginasio_de_esporte_-lei_no_2.245_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8461/pl_no_070_2022-ver._marcio_silva-reconhece_de_utilidade_publica_a_ac_social-lei_no_2.248_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8388/pl_no_071_2022-prefeito_municipal-_autoriza_credito_especial_orcamento_2022_caravana_do_esporte_-_lei_no_2.243_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8389/pl_no_072_2022-prefeito_municipal-_autoriza_credito_especial_orcamento_2022_bom_de_bola_bom_de_nota_-_lei_no_2.244_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8655/pl_no_073_2022_-_ver._andre_coutinho_-_denomina_rua_iraci_dos_santos_farias_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8516/pl_no_074_2022_-_prefeito_municipal_-_criacao_mostra_cultural_saberes_e_fazeres_-_lei_no_2.252_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8501/pl_no_075_2022-presidente_cmc_-_altera_lei_no_1.519_2011_remuneracao_servidores__efetivos_-_lei_no_2.249_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8656/pl_no_076_2022_-_ver._moises_meninas_bar_-_denomina_rua_jose_januario_de_oliveira_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8651/pl_no_077_2022-ver._marcio_silva_-_rua_jardim_das_arvores_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8676/pl_no_078_2022-ver._janderson_brito_-dia_agentes_portuarios_-_lei_no_2.269_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8679/pl_no_079_2022-prefeito_municipal_-_primeiros_socorros_escolas_publicas_-_lei_no_2.271_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8952/pl_no_080_2022-ver._junior_paulo-_veda_nomeacao_para_cargos_em_comissao-veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8517/pl_no_082_2022_-_prefeito_municipal_-_abertura_de_credito_suplementar_orcamento_2022_-_lei_no_2.251_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8518/pl_no_083_2022_-_prefeito_municipal_-_remanejamento_total_ou_parcial_dotacoes_orcamentarias_2023_-_lei_no_2.256_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8712/pl_no_084_2022-prefeito_municipal_-_promocao_cultura_oceanica_-_lei_no_2.272_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8519/pl_no_085_2022_-_prefeito_municipal_-_concilia_cabedelo_2023_-_lei_no_2.254_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8657/pl_no_086_2022-ver._alex_lucena_-_instalacao_de_lixeiras_imoveis_urbano-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7801/pr_no_001_2022_-_presidente_cmc_comissao_de_representacao_da_camara_municipal_-_encontro_nordestino_legislativos_municipais.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7910/pr_no_002_2022_-_presidente_cmc_-_comissao_representacao_xxi_marcha_uvb_legislativos_municipais_brasilia.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7909/pr_no_003_2022_-_presidente_cmc_-_altera_resolucao_no_158_2006_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8524/pr_no_004_2022_-numero_nao_utilizado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8099/pr_no_005_2022_-_presidente_cmc_-_comissao_representacao_8a_mobilizacao_nacional_vereadores.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8458/pr_no_006_2022_-_presidente_cmc_-_comissao_de_representacao-_res._no_253_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8457/pr_no_007_2022_-_presidente_cmc_-_comissao_de_representacao_15o_congresso_brasileiro_camaras_municipais_brasilia_-_res._no_253_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7625/requer._no_001_2022-ver._alex_lucena_-_asfalto_ruas_ruas_rodrigeus_de_carvalho_alfredo_nobrega_zilda_barreto_e_max_zagel.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7626/requer._no_002_2022-ver._alex_lucena_-_lampadas_led_rua_marcia_travasso.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7627/requer._no_003_2022-ver._edvaldo_neto_-_pl_convenios_recuperacao_dependentes_quimicos_e_alcoolicos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7620/requer._no_004_2022-ver._marcio_silva_e_outros_-urgencia.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7621/requer._no_005_2022-_ver._andre_coutinho_-_sessao_epecial-votos_aplausos_artesoes.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7628/requer._no_006_2022-ver._andre_coutinho_-_fundo_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7629/requer._no_007_2022-ver._divino_felizardo_-_secretaria_ciencias_e_tecnologia.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7622/requer._no_008_2022_-_ver._marcio_sliva_-_sessao_solene-homenagem_joerge_seif_junior.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7630/requer._no_009_2022-ver._ivanio_do_nascimento_-_pavimentacao_rua_olivan_teles_bezerra.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7631/requer._no_010_2022-ver._ivanio_do_nascimento_-_placas_indicativas_ruas_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7632/requer._no_011_2022-ver._jose_pereira_-_programa_analise_e_deteccao_tdah.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7633/requer._no_012_2022-ver._jose_pereira_-_exames_deteccao_doencas_oculares.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7634/requer._no_013_2022-ver._joedson_dinho_-_policlinica_camboinha_poco_portal_poco_e_jacare.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7668/requer._no_014_2022-ver._wagner_do_solanense_-drenagem_e_pavimentacao_rua_nova_floresta.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7669/requer._no_015_2022-ver._wagner_do_solanense_-_drenagem_e_pavimentacao_rua_floresta.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7730/requer._no_016_2022-ver._janderson_brito-gratificacao_guarda_municipal-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7680/requer._no_017_2022-ver._janderson_brito_-_insalubridade_servico_de_saude-prejudicada.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7635/requer._no_018_2022-ver._herlon_cabral_-_transporte_estudantes_universitarios.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7636/requer._no_019_2022-ver._marcio_silva_-_calcada_orla_intermares.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7666/requer._no_020_2022-ver._andre_coutinho_-_programa_cuida_mais_brasil.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7667/requer._no_021_2022-ver._andre_coutinho_-_pl_programa_apoio_pessoas_alzheimer.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7670/requer._no_022_2022-ver._alex_lucena_-correcao_pavimentacao_rua_karina_zagel.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7675/requer._no_023_2022-ver._edvaldo_neto_-permuta_plantoes_servidores_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7676/requer._no_024_2022-ver._edvaldo_neto_-auxilio_financeiro_vitimas_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7679/requer._no_025_2022-ver._herlon_cabral_-_votos_aplausos_invictus_colegio_e_evelyn_da_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7678/requer._no_026_2022-ver._divino_felizardo_-_votos_aplausos_dallino_resende_amorim.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7677/requer._no_027_2022-ver._divino_felizardo_-limpeza_coqueiros_poco.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7671/requer._no_028_2022-ver._jose_pereira_-conserto_e_manutencao_equipamentos_lazer_praca_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7672/requer._no_029_2022-ver._jose_pereira_-pavimentacao_rua_maria_dos_ramos_carvalho.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7673/requer._no_030_2022-ver._marcio_silva_-pl_fundo_pesca_e_aquicultura.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7674/requer._no_031_2022-ver._marcio_silva_-pl_conselho_pesca_e_aquicultura.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7824/requer._no_032_2022-_documento_inexistente.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7731/requer._no_033_2022-ver._andre_coutinho-capeamento_ruas_pedro_da_silva_coutinho_com_sentido_a_rua_antonio_tavares_e_juscelino.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7732/requer._no_034_2022-ver._andre_coutinho-_capeamento_avenida_mar_da_siberia.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7733/requer._no_035_2022-ver._ivanio_da_miramar-pavimentacao_ruas_sanhaua_mangaba_e_cajueiro.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7734/requer._no_036_2022-ver._ivanio_da_miramar-pavimentacao_trav._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7735/requer._no_037_2022-ver._janderson_brito-alteracao_art._8_da_lei_no_1.885_de_2018-adicional_de_periculosidade_e_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7736/requer._no_038_2022-ver._jose_pereira-_sinalizacao_e_lombadas_na_rua_honorio_patricio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7737/requer._no_039_2022-ver._jose_pereira-reforma_da_praca_do_acai.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7738/requer._no_040_2022-ver._alex_lucena_-pavimentacao_rua_antonio_victor_tavares.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7739/requer._no_041_2022-ver._reinaldo_lima-servicos_de_caravana-retirada_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7740/requer._no_042_2022-ver._reinaldo_lima-inclusao_calendario_do_programa_de_pavimentacao-avenida_ambrosio_miranda_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7741/requer._no_043_2022-ver._marcio_silva-construcao_galeria_pluvial_e_boca_lobo-rua_das_hortencias.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7742/requer._no_044_2022-ver._marcio_silva-implantacao_de_2_fabricas_de_gelo_e_2_paineis_solares.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7743/requer._no_045_2022-ver._wagner_do_solanense-drenagem_e_pavimentacao_rua_17_de_abril.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7744/requer._no_046_2022-ver._wagner_do_solanense-drenagem_e_pavimentacao_rua_flor_de_lis.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7745/requer._no_047_2022-ver._divino_felizardo-feira_agroecologica_municipal_de_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7746/requer._no_048_2022-ver._edson_da_otica-implementacao_de_binario-ruas_presidente_getulio_vargas_jose_alves_e_raul_seixas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7747/requer._no_049_2022-ver._janderson_brito-_sessao_especial-rejeitada.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7748/requer._no_050_2022-ver._junior_paulo-reforma_usfs-rejeitada.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7749/requer._no_051_2022-ver._edvaldo_neto-fiscalizacao_junto_a_caixa_economica_federal-coibir_filas_indianas_defronte_a_esta_agencia.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7751/requer._no_052_2022-ver._marcio_silva_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7750/requer._no_053_2022-ver._marcio_silva-quebra_intertisio.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7752/requer._no_054_2022-ver._ivanio_da_miramar-_binario_rua_cassiano_da_cunha_nobrega.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7753/requer._no_055_2022-ver._andre_coutinho-_parceria_com_escritorio_social_do_governo_-_programa_fazendo_justica_do_conselho_nacional_de_justica.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7782/requer._no_056_2022-ver._andre_coutinho_-_pl_prioridade_matricula_criancas_escola.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7754/requer._no_057_2022-ver._andre_coutinho-capeamento_asfaltico_e_iluminacao_led_das_ruas_do_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7755/requer._no_058_2022-ver._wagner_do_solanense-_drenagem_e_pavimentacao_rua_ferroviario_-bairro_jardim_atlantico.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7756/requer._no_059_2022-ver._jose_pereira-limpeza_capinacao_e_pintura_de_meios-fios-_rua_monsenhor_malfredo_leal.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7757/requer._no_060_2022-ver._jose_pereira-_reforma_praca_durval_portela_-_pracinha_do_psf.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7758/requer._no_061_2022-ver._ivanio_da_miramar-estudo_lombadas_e_sinalizacao_nas_ruas_asfaltadas.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7783/requer._no_062_2022-ver._ivanido_do_nascimento_-_revitalizacao_praca_do_ralf.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7759/requer._no_063_2022-ver._alex_lucena-_retorno_das_atividades_da_cagepa.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7760/requer._no_064_2022-ver._marcio_silva-calcamento_rua_costa_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7761/requer._no_065_2022-ver._marcio_silva-projeto_ecoturismo_integrado_ao_setor_pesqueiro.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7762/requer._no_066_2022-ver._janderson_brito-_prestacao_de_contas_recursos_fundeb.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7763/requer._no_067_2022-ver._edvaldo_neto-_desconto_de_imposto_de_transmissao_de_bens_imoveis-_itbi.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7764/requer._no_068_2022-ver._marcio_silva_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7784/requer._no_069_2022-ver._marcio_silva_-_horario_funcionamento_usf_intermares.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7785/requer._no_070_2022-ver._wagner_do_solanense_-_drenagem_e_pavimentacao_rua_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7786/requer._no_071_2022-ver._wagner_do_solanense_-_drenagem_e_pavimentacao_rua_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7793/requer._no_072_2022-ver._andre_coutinho-minuta_projeto_de_lei_equiparacao_gratificacao_agestes_fiscal-retirada.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7787/requer._no_073_2022-ver._reinaldo_lima_-_asfalto_rua_siqueira_campos.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7788/requer._no_074_2022-ver._reinaldo_lima_-_pavimentacao_rua_irma_dulce.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7794/requer._no_075_2022-ver._marcio_silva_-_construcao_centro_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7795/requer._no_076_2022-ver._edson_da_otica_-_lombadas_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7789/requer._no_077_2022-ver._herlon_cabral-aquisicao_berco_neonatal_para_o_hospita-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7796/requer._no_078_2022-ver._jose_pereira_-_pavimentacao_rua_tom_jobim.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7797/requer._no_079_2022-ver._jose_pereira_-_votos_aplausos_marco_dardelle_e_emanuelle_andrade.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7790/requer._no_080_2022-ver._janderson_brito-_revogacao_ato_da_mesa_no_009_2022-retirada.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7791/requer._no_081_2022-ver._junior_paulo-aquisicao_poltronas_hospitalar_reclinavel-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7792/requer._no_082_2022-ver._junior_paulo-instalacao_ponto_eletronico_medicos-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7798/requer._no_083_2022-ver._alex_lucena_-_reforma_banheiros_hospital_padre_alfredo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7799/requer._no_084_2022-ver._alex_lucena_-_construcao_unidade_de_recuperacao_pos_anestesica.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7846/requer._no_085_2022-ver._ivanio_da_miramar_-_pl_promocao_cultura_oceanica_instituicoes_publicas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7860/requer._no_086_2022-_documento_inexistente.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7811/requer._no_087_2022-ver._reinaldo_lima-inclusao_no_calendario_programa_pavimenta_cabedelo-rua_santa_francisca-jacare_oceania_vi.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7812/requer._no_088_2022-ver._reinaldo_lima-instalacao_bebedouro_na_quadra_poliesportiva_de_oceania_vi_quadra_de_jacare.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7813/requer._no_089_2022-ver._wagner_do_solanense-asfalto_rua_estudante_paulo_maia_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7814/requer._no_090_2022-ver._andre_coutinho-_programa_cuida_do_lar-_reforma_e_reconstrucao_de_casas_populares_para_populacao_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7815/requer._no_091_2022-ver._andre_coutinho-projeto_de_lei-_programa_direito_na_escola_em_parceria_com_a_oab.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7816/requer._no_092_2022-ver._edvaldo_neto-votos_de_aplausos-_oficiais_de_justica_da_comarca_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7817/requer._no_093_2022-ver._marcio_silva-possibilidade_de_tornar_optativo_uso_de_mascaras_em_locais_fechados.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7818/requer._no_094_2022-ver._junior_paulo-_pavimentacao_e_drenagem-_ruas_paralelas_com_a_rua_severino_luiz_de_franca.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7819/requer._no_095_2022-ver._junior_paulo-apresentacao_denuncio_cassao_-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7820/requer._no_096_2022-_ver._janderson_brito-uso_aparelho_de_ultrasson_hospital-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7821/requer._no_097_2022-ver._janderson_brito-suspensao_temporaria_portaria_no_2572-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7822/requer._no_098_2022-ver._wagner_do_solanense-contratacao_de_bombeiro_civil_e_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7823/requer._no_099_2022-ver._marcio_silva-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7847/requer._no_100_2022-ver._andre_coutinho_-_construcao_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7848/requer._no_101_2022-ver._reinaldo_lima_rey_-_pavimentacao_rua_n._s._do_desterro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7849/requer._no_102_2022-ver._reinaldo_lima_rey_-_reforma_quadra_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7850/requer._no_103_2022-ver._janderson_brito-_ronda_de_motos_patrulhas_na_uniesp_-_centro_universitario.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7851/requer._no_104_2022-ver._janderson_brito_-_limpeza_galerias_pluviais_ruas_antonio_franca_sao_pedro_e_luiz_costa.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7859/requer._no_105_2022-_documento_inexistente.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7852/requer._no_106_2022-ver._andre_coutinho_-_pl_programa_bandeira_azul.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7853/requer._no_107_2022-ver._alex_lucena_-_informacoes_pavimentacao_rua_ivo_solto_maior.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7854/requer._no_108_2022-ver._marcio_silva-_desconto_de_2_no_iptu_a_terrenos_murados_e_com_calcadas_pavimentadas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7855/requer._no_109_2022-ver._marcio_silva-_fiscalizacao_de_terrenos_baldios_murados_em_situacao_de_abandono.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7856/requer._no_110_2022-ver._herlon_cabral_-_sessao_especial_fornecimento_transporte_publico-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7869/requer._no_111_2022-ver._andre_coutinho-sessao_especial_em_atencao_ao_oficio_387_2022_-_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7870/requer._no_112_2022-ver._jose_pereira-notificacao_de_empresas_sobre_a_lei_no_2.121_-_obrigatoriedade_de_alinhamento_de_cabos_e_fiacao_aerea.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7871/requer._no_113_2022-ver._jose_pereira-_programa_mais_asfalto_-_rua_professor_joao_lelis_de_luna_freire_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7892/requer._no_114_2022-ver._reinaldo_lima-_pavimentacao_rua_manoel_jose_da_nobrega.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7872/requer._no_115_2022-ver._wagner_do_solanense-_lampadas_de_led_ruas_nova_paisagem_e_deywiane_vicente_cabral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7873/requer._no_116_2022-ver._alex_lucena-_fumace_no_bairro_de_camboinha.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7874/requer._no_117_2022-ver._alex_lucena-_maquina_patrol_-_rua_maria_do_pace_rocco_-_bairro_camboinha.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7875/requer._no_118_2022-ver._ivanio_da_miramar-_monumento_em_referencia_aos_pescadores_na_rua_enivaldo_figueiredo_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7876/requer._no_119_2022-ver._marcio_silva-_pocos_artesianos_nas_pracas_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7877/requer._no_120_2022-ver._enrique_douglas_-_iniciativa_de_projeto_de_lei_-_programa_auxilio_universidade.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7878/requer._no_121_2022-ver._edvaldo_neto-_limpeza_e_desobstrucao_de_galerias_no_bairro_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7879/requer._no_122_2022-ver._edvaldo_neto-_implementacao_das_olimpiadas_do_conhecimento.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7880/requer._no_123_2022-ver._andre_coutinho-sessao_especial_para_palestra_sobre_cultura_oceanica_e_votos_de_aplausos_ao_capitao_sr._erijansen_de_souza_maciel.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7881/requer._no_124_2022-ver._edson_da_otica-_reforma_e_nomeacao_do_ginasio_do_bairro_do_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7882/requer._no_125_2022-ver._edson_da_otica-_iniciativa_de__projeto_de_lei_-centro_de_atencao_psicossocial_infantil-caps-i.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7883/requer._no_126_2022-ver._junior_paulo-_estudo_referente_a_poluicao_ambientel_nas_margens_do_rio_paraiba_-_bairros_jardim_manguinhos_jardim_brasilia_e_camalau.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7884/requer._no_127_2022-ver._janderson_brito-_espetaculo_de_interpretacao_da_paixao_de_cristo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7885/requer._no_128_2022-ver._janderson_brito-_instalacao_de_cameras_na_rua_vitorino_cardoso_-_bairro_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7893/requer._no_129_2022-ver._wagner_do_solanense-_lampadas_led_na_quadra_stephanie_palhano_-_rua_porto_paranagua.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7911/requer._no_130_2022-ver._reinaldo_lima_-_inclusao_no_programa_pavimenta_cabedelo_da_rua_sao_pedro_-_jacare_oceania_vi.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7894/requer._no_131_2022-ver._junior_paulo-_estudo_referente_ao_predio_abandonado_onde_funcionava_a_escola_altimar_de_alencar.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7895/requer._no_132_2022-ver._edvaldo_neto-_revisao_do_sistema_de_iluminacao_publica_na_rua_joao_luiz_batista.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7896/requer._no_133_2022-ver._jose_pereira-_instalacao_de_aparelhos_de_ginastica_na_praca_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7897/requer._no_134_2022-ver._jose_pereira-_projeto_formando_um_campeao.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7898/requer._no_135_2022-ver._edvaldo_neto-_implementacao_do_programa_de_qualificacao_das_acoes_de_vigilancia_sanitaria_em_saude_aos_agentes_comunitarios_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7899/requer._no_136_2022-ver._moises_do_meninas_bar-_poda_das_arvovres_nos_arredores_da_avenida_cassiano_da_cunha_nobrega_-_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7900/requer._no_137_2022-_ver._moises_do_meninas_bar-_limpeza_varricao_capinacao_pintura_de_meio_fio_bancos_nos_arredores_da_avenida_cassiano_da_cunha_nobrega.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7901/requer._no_138_2022-ver._marcio_silva-_estudo_sobre_a_possibilidade_de_colocar_tendas_no_projeto_remexer.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7902/requer._no_139_2022-ver._andre_coutinho-_construcao_de_campo_de_futebol_na_comunidade_salinas_do_ribamar_lote_30-e.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7903/requer._no_140_2022-ver._janderson_brito-_informacao_sobre_o_nome_das_ruas_contempladas_pelo_programa_pavimenta_cabedelo_1_2_e_3.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7904/requer._no_141_2022-ver._janderson_brito-_incentivo_financeiro_para_realizacao_de_quadrilhas_juninas_e_grupos_de_danca.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7905/requer._no_142_2022-ver._junior_paulo-_solicitacao_de_informacoes_referentes_ao_sr._luiz_antonio_brito.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7906/requer._no_143_2022-ver._enrique_douglas-_aulao_preparatorio_para_enem_2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7907/requer._no_144_2022-ver._marcio_silva_e_outros_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7912/requer._no_145_2022-ver._wagner_do_solanense-_pavimentacao_da_rua_cleberto_da_silva_fonseca_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7913/requer._no_146_2022-ver._ivanio_da_miramar-instalacao_de_placa_no_beco_localizado_na_rua_desembargador_onaldo_nobrega_montenegro_bairro_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7915/requer._no_148_2022-ver._janderson_brito-_votos_de_aplausos-_gtaab_-_grupo_de_teatro_amador_alfredo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7916/requer._no_149_2022-ver._edvaldo_neto-_estudo_sobre_a_viabilidade_de_homenagear_o_jogador_de_futebol_aluisio_francisco_da_luz_-_indio.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7917/requer._no_150_2022-ver._edvaldo_neto-_votos_de_aplausos_-_fabio_henrique.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7918/requer._no_151_2022-ver._marcio_silva-_iniciativa_do_projeto_de_lei_que_dispoe_sobre_a_proibicao_de_publicidade_referente_a_orientacao_sexual.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7919/requer._no_152_2022-ver._edson_da_otica-_pavimentacao_da_rua_jose_faustino_da_silva_filho_-_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7920/requer._no_153_2022-ver._edson_da_otica-manutencao_e_desobstrucao_de_todas_as_galerias_pluviais_bairro_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7921/requer._no_154_2022-ver._alex_lucena-_solicitacao_de_maquina_patrol_para_servico_de_terraplanagem_na_rua_doze_de_dezembro_bairro_camboinha.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7922/requer._no_155_2022-ver._alex_lucena-_ligacao_do_abastecimento_de_agua_potavel_na_comunidade_do_lixao_entre_o_loteamento_jardim_jerico_e_atlantico.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7923/requer._no_156_2022-ver._divino_felizardo-_recuperacao_do_calcamento_da_rua_maria_nazare_jorge_senna.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7924/requer._no_157_2022-ver._divino_felizardo-_mocao_com_votos_de_repudio_-_deputado_walber_virgulino.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7946/requer._no_158_2022-_ver._divino_felizardo-_instalacao_de_passarela_ou_faixa_de_pedestre_em_frente_a_nova_agencia_da_cef.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7925/requer._no_159_2022-ver._janderson_brito-_limpeza_demarcacao_pintura_e_sinalizacao_das_ruas_joao_machado_ismael_farias_e_pedro_aleixo_de_moura.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7926/requer._no_160_2022-ver._ivanio_da_miramar-_reparo_de_duas_lombadas_e_sinalizacao_na_rua_conego_alfredo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7927/requer._no_161_2022-ver._edvaldo_neto-antecipacao_eleicao_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7947/requer._no_163_2022-ver._edson_da_otica-_troca_de_lampadas_analogicas_por_lampadas_de_led_na_avenida_cavalo_marinho.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7948/requer._no_164_2022-ver._edson_da_otica-_implantacao_de_projeto_de_lei_sobre_a_atividade_de_optometria.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7990/requer._no_165_2022-_documento_inexistente.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7973/requer._no_166_2022-ver._reinaldo_lima-_inclusao_no_calendario_do_programa_pavimentacao_asfaltica_da_rua_jose_faustino_da_silva_filho.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7949/requer._no_167_2022-ver._wagner_do_solanense-_instalacao_de_tres_lombadas_nas_ruas_nova_paisagem_e_deywiane_vicente_cabral_bairro_de_jacare.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7950/requer._no_168_2022-ver._alex_lucena-__religacao_da_iluminacao_publica_na_rua_santa_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7951/requer._no_169_2022-ver._alex_lucena-_ronda_ostensivas_no_turno_da_noite_por_meio_da_guarda_na_rua_ernani_siqueira.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7952/requer._no_170_2022-ver._jose_pereira-__instalacao_de_redutores_ou_controladores_de_velocidade_quebra-molas_e_pardais_na_rua_senador_rui_carneiro.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7953/requer._no_171_2022-ver._janderson_brito-_projeto_conecta_cabedelo_a_todas_as_pracas_com_liberacao_de_acesso_gratuito_via_wi-fi_a_toda_populacao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7954/requer._no_172_2022-ver._janderson_brito-_implantacao_de_espacos_pets_em_todas_as_pracas_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7955/requer._no_173_2022-ver._edvaldo_neto-_reparos_na_rua_sao_jose_bairro_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7956/requer._no_174_2022-ver._moises_do_meninas_bar-_limpeza_varricao_coleta_de_entulhos_e__pintura_de_meio_fio_na_rua_maria_de_nazare_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7957/requer._no_175_2022-ver._moises_do_meninas_bar-_criacao_de_bases_comunitarias_da_guarda_metropolitana_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7958/requer._no_176_2022-ver._marcio_silva-_iluminacao_publica_na_rua_rio_paraiba_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7974/requer._no_177_2022-ver._ivanio_da_miramar-_revitalizacao_na_praca_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7959/requer._no_178_2022-ver._andre_coutinho-_denominacao_de_espaco_publico_geraldo_smith_na_area_da_rua_santa_cavalcante_bairro_do_poco.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7960/requer._no_179_2022-ver._andre_coutinho-_criacao_do_centro_de_referencia_para_doencas_raras.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7969/requer._no_180_2022-ver._marcio_silva_e_outros_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8000/requer._no_181_2022-ver._reinaldo_lima-_melhorias_para_o_campo_de_futebol_do_renascer.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7975/requer._no_182_2022-ver._alex_lucena-_conclusao_da_pavimentacao_na_rua_ivo_souto_maior_em_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7976/requer._no_183_2022-ver._alex_lucena-sessao_especial_-_semob_e_empresa_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7977/requer._no_184_2022-ver._moises_do_meninas_bar-_poda_das_arvores_na_rua_vereador_benedito_ribeiro_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7978/requer._no_185_2022-ver._moises_do_meninas_bar-_instalacao_de_um_controlador_de_velocidade_-_quebra_mola_na_rua_coronel_jose_teles.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7979/requer._no_186_2022-ver._ivanio_da_miramar-_campanha_de_vacinacao_contra_a_hepatite_em_criancas_menores_de_16_anos_e_grupos_de_risco.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7980/requer._no_187_2022-ver._edvaldo_neto-_capinacao_varricao_e_limpeza_no_bairro_jardim_brasilia_em_especial_rua_joao_castor_de_sena.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7981/requer._no_188_2022-ver._edvaldo_neto-_capinacao_varricao_e_limpeza_no_bairro_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7982/requer._no_189_2022-ver._janderson_brito-_construcao_de_espaco_ou_centro_de_convivencia_destinado_aos_idosos.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7983/requer._no_190_2022-ver._janderson_brito-_solicitacao_de_informacoes_ao_prefeito_sobre_medidas_adotadas_para_combater_o_aedes_aegypti.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7984/requer._no_191_2022-ver._jose_pereira-_realizacao_de_estudo_para_levantamento_de_pessoas_nao-alfabetizadas_e_inclusao_em_cadastro_para_acoes_sociais.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7985/requer._no_192_2022-ver._jose_pereira-_limpeza_e_reorganizacao_das_pedras_da_praia_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7986/requer._no_193_2022-ver._marcio_silva-_estudo_com_topografo_nas_ruas_do_bairro_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7987/requer._no_194_2022-ver._marcio_silva-_projeto_de_lei_-_politicas_de_combate_a_pedofilia_e_violencia_contra_criancas_e_adolescentes_-_semana_de_combate_a_pedofila.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/7988/requer._no_195_2022-ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8001/requer._no_196_2022-ver._andre_coutinho-_convenio_com_a_uniesp_visando_a_criacao_de_escritorio_para_consultoria_na_regularizacao_de_moradias_residenciais.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8002/requer._no_197_2022-ver._janderson_brito-_revitalizacao_da_praca_situada_na_rua_francisco_serafim_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8003/requer._no_198_2022-ver._jose_pereira-_inscricao_da_rua_deolina_gomes_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8004/requer._no_199_2022-ver._jose_pereira-_inscricao_da_rua_manoel_barbosa_de_araujo_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8005/requer._no_200_2022-ver._andre_coutinho-_iniciativa_de_projeto_de_lei_visando_a_criacao_de_observatorio_da_violencia_contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8006/requer._no_201_2022-ver._moises_do_meninas_bar-_estudo_para_implantacao_de_um_hemonucleo_em_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8007/requer._no_202_2022-ver._wagner_do_solanense-_estudo_para_construcao_de_praca_na_comunidade_jardim_jerico_-_rua_santa_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8008/requer._no_203_2022-ver._wagner_do_solanense-_pavimentacao_e_drenagem_da_rua_nova_esperanca_bairro_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8009/requer._no_204_2022-ver._ivanio_da_miramar-_instalacao_de_bueiros_inteligentes_nos_bairros_de_ponta_de_matos_e_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8010/requer._no_205_2022-ver._alex_lucena-__drenagem_ao_lado_da_rua_antonia_fernandes_oliveira.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8011/requer._no_206_2022-ver._herlon_cabral-_manutencao_reforma_e_melhoramento_do_espaco_de_lazer_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8012/requer._no_207_2022-ver._herlon_cabral-_mocao_de_votos_de_aplausos_ao_senhor_johnson_jacques.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8013/requer._no_208_2022-ver._enrique_douglas-_implementacao_do_conceito_neuroevolutivo_bobath_e_do_protocolo_pediasuit_bem_como_cursos_de_capacitacao.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8014/requer._no_209_2022-ver._enrique_douglas-_providencias_para_melhorar_a_iluminacao_publica_na_av._cassiano_da_cunha_nobrega.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8015/requer._no_210_2022-ver._marcio_silva-_estudo_junto_com_topografo_na_av._mar_mediterraneo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8016/requer._no_211_2022-ver._marcio_silva-_estudo_para_verificar_a_possibilidade_de_chamamento_de_candidatos_nao_convocados.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8020/requer._no_212_2022-ver._jose_pereira-_construcao_de_casas_populares_nos_bairros_renascer_jacare_camboinha_e_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8021/requer._no_213_2022-ver._jose_pereira-_inscricao_no_programa_pavimenta_cabedelo_iv_da_rua_antonio_moacir_dantas_bairro_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8022/requer._no_214_2022-ver._divino_felizardo-_mocao_com_votos_de_aplausos_ao_sr._antonio_marques.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8023/requer._no_215_2022-ver._reinaldo_lima-_renovacao_das_placas_indicativas_dos_nomes_das_ruas_do_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8024/requer._no_216_2022-ver._reinaldo_lima-_inclusao_no_programa_pavimenta_cabedelo_da_rua_doutor_lima_filho_poco.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8025/requer._no_217_2022-ver._edvaldo_neto-_implementacao_do_nucleo_de_projetos_voltados_para_captacao_de_recursos_do_governo_federal_e_estadual.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8026/requer._no_218_2022-ver._andre_coutinho-_disponibilizacao_de_mobilario_basico_nas_32_habitacoes_populares_do_bairro_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8027/requer._no_219_2022-ver._moises_do_meninas_bar-_construcao_de_galeria_pluvial_e_boca_de_lobo_entre_a_av._flavio_ribeiro_coutinho_e__br_230_loteam._parque_verde.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8028/requer._no_220_2022-ver._moises_do_meninas_bar-_construcao_de_galeria_pluvial_e_boca_de_lobo_entre_a_r._carolino_cardoso_e_br_230_praia_do_poco.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8029/requer._no_221_2022-ver._herlon_cabral-_fornecimento_de_veiculos_para_transporte_de_pacientes_com_alta_hospitalar_das_22h_as_6h.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8030/requer._no_222_2022-ver._herlon_cabral-_realizacao_de_curso_de_capacitacao_para_cuidadores_da_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8031/requer._no_223_2022-ver._enrique_douglas-_determinacao_de_sinalizacao_horizontal_da_rua_coronel_jose_teles_e_troca_por_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8032/requer._no_224_2022-ver._enrique_douglas-_iniciativa_de_projeto_de_lei_que_estabelece_o_programa_de_incentivo_as_startups.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8033/requer._no_225_2022-ver._janderson_brito-_incentivo_para_instalacao_de_hoteis_e_pousadas.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8035/requer._no_227_2022-ver._marcio_silva-_iniciativa_do_projeto_de_lei_que_altera_a_lei_no_2.049_de_2019_e_cria_a_secretaria_de_desenvolvimento_da_pesca_e_aquicultura.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8036/requer._no_228_2022-ver._alex_lucena-__revitalizacao_nas_faixas_de_pedestre_do_km_0_ao_km_2.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8037/requer._no_229_2022-ver._alex_lucena-_inclusao_no_pavimenta_cabedelo_das_ruas_zuila_de_araujo_matos_antonia_fernandes_de_oliveira_e_josenilda_do_socorro_vieira.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8062/oficio_230_2022-prefeitura-_requer._no_136_2022-ver._moises_do_meninas_bar.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8063/requer._no_231_2022-ver._ivanio_da_miramar-revitalizacao_da_orlarampa_de_acesso_e_reboque_embarcacoes.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8064/requer._no_232_2022._ver._jose_pereira-programa_pavimenta_rua_da_cioba.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8065/requer._no_233_2022._ver._moises_do_meninas_bar-cursos_de_capacitacao_pescadores.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8066/requer._no_234_2022_-_ver._jose_pereira_-_pavimentacao_da_rua_leda_albuquerque_gadelha.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8067/requer._no_235_2022_-_ver._edvaldo_neto_-_substituir_lampadas_da_rua_jandui_dantas_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8068/requer._no_236_2022_-_ver._janderson_brito_-_programa_pao_e_leite.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8069/requer._no_237_2022_-_ver._janderson_brito_-_cursosos_voltados_as_atividades_do_shopping_patio_intermares.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8105/requer._no_238_2022-ver._andre_coutinho-_sessao_especial_doencas_raras.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8070/requer._no_239_2022_-_ver._andre_coutinho_-_sema_de_combate_a_vulnerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8071/requer._no_240_2022_-_ver._marcio_silva_-_horta_escolar_adotar_iniciativa.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8072/requer._no_241_2022_-_ver._alex_lucena_-_drenagem_na_rua_joao_trigueiro_delgado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8073/requer._no_242_2022_-_ver._enrique_douglas_-_fundo_municipal_de_auxilio_maritimo_adotar_iniciativa.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8074/requer._no_243_2022_-_ver._enrique_douglas_-_informacoes_que_atestem_qualidade_da_agua.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8075/requer._no_244_2022_-_ver._junior_paulo_-_troca_de_manilhas_e_pavimentacao_da_rua_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8076/requer._no_245_2022-ver._junior_paulo-fornecimento_cesta_basica_alunos_rede_municipal-retirada.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8077/requer._no_246_2022-ver._marcio_silva_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8038/requer._no_247_2022_-ver._alex_lucena_-_drenagem_da_rua_clodoaldo_trigueiro.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8039/requer._no_248_2022_-_ver._junior_paulo_-_pavimentacao_ruas_das_nossa_semhora_de_fatima_orquides_e_acacias.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8040/requer._no_249_2022_-_ver._wagner_do_solanense_-_drenagem_e_pavimentacao_da_rua_carine_cristina.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8106/requer._no_250_2022_-_ver._jose_pereira_-_drenagem_e_pavimentacao_da_avenida_paulo_consentino_sorrentino.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8107/requer._no_251_2022_-_ver._jose_pereira_-_mocao_com_votos_de_aplausos_a_sra._fernanda_miranda.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8041/requer._no_252_2022-ver._moises_do_meninas_bar_-_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8042/requer._no_253_2022_-_ver._ivanio_da_miramar_-_revitalizacao_e_pintira_da_praca_enivaldo_miranda_praca_da_palmareira.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8043/requer._no_254_2022_-_ver._divino_felizardo_-_escoamneto_das_aguas_acumuladas_-_rua_golfo_de_siao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8044/requer._no_255_2022_-_ver._herlon_cabral_-_identificacao_do_carro_da_merenda.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8045/requer._no_256_2022-ver._herlon_cabral-suspensao_processos__judiciais_ativos-retirada.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8046/requer._no_257_2022_-_ver._enrique_douglas_-_construir_um_pier_no_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8047/requer._no_258_2022_-_ver._edvaldo_neto_-_notificar_empresa_mrv.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8048/requer._no_259_2022_-_ver._edvaldo_neto_-_iluminacao_varricao_e_capinacao_do_bairro_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8049/requer._no_260_2022_-_ver._enrique_douglas_-_carga_horaria_especial_ao_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8050/requer._no_261_2022_-_ver._moises_do_meninas_bar_-_cacamento_trav._antonio_moreira.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8051/requer._no_262_2022_-_ver._janderosn_brito_-_pavimentacao_da_rua_nilson_bahia.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8052/requer._no_263_2022_-_ver._janderson_brito_-_recuperar_calcamento_da_rua_golfo_de_oman.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8053/requer._no_264_2022_-_ver._reinaldo_lima_rey_-_manutencao_do_telhado_do_ginasio_de_esportes_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8054/requer._no_265_2022_-_ver._marcio_silva_-_altera_o_art._2o_a_lei_no_895__de_26_de_novembro_de_1997.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8055/requer._no_266_2022_-_ver._andre_coutinho_-_programa_de_incentivo_a_sustentabilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8078/requer._no_267_2022-ver._ivanio_da_miramar-_recuperacao_das_ruas_do_entorno_da_fortaleza_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8079/requer._no_268_2022-ver._ivanio_da_miramar-_revitalizacao_e_construcao_da_area_entorno_da_fortaleza_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8080/requer._no_269_2022-ver._jose_pereira-_drenagem_e_pavimentacao_da_rua_maria_ramos_carvalho_bairro_poco.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8081/requer._no_270_2022-ver._jose_pereira-_votos_de_profundo_pesar_-_sra._terezinha_macedo_de_farias.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8082/requer._no_271_2022-ver._moises_do_meninas_bar_-_projeto_de_lei_que_dispoe_sobre_obrigatoriedade_de_equipamentos_especiais_para_pessoas_obesas.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8083/requer._no_272_2022-ver._marcio_silva-_construcao_de_casinhas_publicas_para_cachorros_e_gatos_nas_pracas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8084/requer._no_273_2022-ver._marcio_silva-_cadastramento_de_animas_que_servem_de_veiculo_de_tracao_animal_e_auxilio_de_racao_mensal.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8085/requer._no_274_2022-ver._edvaldo_neto-_formulario_para_servidores_optarem_pela_forma_de_recebimento_do_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8086/requer._no_275_2022-ver._andre_coutinho-_denominar_como_homenagem_a_cicero_araujo_sume_a_area_da_av._cassiano_da_cunha_nobrega.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8087/requer._no_276_2022-ver._moises_do_meninas_bar-_instalacao_dos_coletores_seletivos_de_lixo_em_todas_as_pracas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8088/requer._no_277_2022-ver._janderson_brito-_construcao_de_praca_publica_com_adaptacao_de_academia_ao_ar_livre_no_bairro_de_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8089/requer._no_278_2022-ver._janderson_brito-_criacao_de_um_dia_especifico_na_semana_para_que_artistas_locais_possam_se_apresentar_em_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8090/requer._no_279_2022-ver._reinaldo_lima-_instalacao_de_lixeiras_na_praca_maria_da_penha_praca_do_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8091/requer._no_280_2022-_ver._marcio_silva_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8108/requer._no_281_2022_-ver._janderson_brito-_convocacao_ex-prefeito_wellingotn_viana-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8109/requer._no_282_2022_-_ver._edson_da_otica_-_servicos_de_conserto_de_todas_as_manilhas_danificadas_do_bairro_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8110/requer._no_283_2022_-_ver._moises_do_meninas_bar_-_projeto_de_lei_que_dispoe_sobre_a_necessidade_de_incentivo_e_investimento_em_pratica_desportiva.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8111/requer._no_284_2022-ver._jose_pereira-_recuperacao_da_praca_entre_a_av._oceano_pacifico_e_av._mar_mediterraneo_bairro_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8112/requer._no_285_2022_-_ver._enrique_douglas_-_instalacao_de_abrigos_para_as_paradas_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8113/requer._no_286_2022_-_ver._junior_paulo_-_projeto_de_lei_que_dispoe_sobre_a_criacao_de_politica_publica_de_saude_escolar_para_realizacao_anual_de_consulta.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8114/requer._no_287_2022_-_ver._junior_paulo_-_projeto_de_lei_que_dispoe_sobre_o_programa_escola_em_familia_nos_estabelecimentos_de_ensino_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8115/requer._no_288_2022_-_ver._marcio_silva_-_projeto_de_lei_que_dispoe_sobre_determinar_multa_administrativa_a_quem_perturbar_culto_religioso.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8116/requer._no_289_2022_-_ver._marcio_silva_-_possibilidade_de_retornar_as_atividades_das_bandas_marciais.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8117/requer._no_290_2022-ver._moises_do_meninas_bar_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8127/requer._no_291_2022-ver._mario_silva_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8137/requer._no_292_2022-ver._andre_coutinho-criacao_programa_educacao_para_o_transito.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8467/requer._no_393_2022_-_ver._reinaldo_lima_-_implantacao_de_lampadas_de_led_nas_ruas_jose_rubenildo_da_silva_rua_sao_jose_e_rua_santo_antonio_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8128/requer._no_294_2022-ver._andre_coutinho-_projeto_de_lei_sobre_o_programa_de_concessao_de_bolsa_de_estudo-estuda_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8129/requer._no_295_2022-ver._andre_coutinho-sessao_especial_para_dia_da_pessoa_com_deficiencia_e_votos_de_aplausos_para_jovanio_de_lucena_souza.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8130/requer._no_296_2022-ver._moises_do_meninas_bar-_calcamento_da_travessa_joaquim_noberto_ferreira_praia_formosa.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8131/requer._no_297_2022-ver._moises_do_meninas_bar-projeto_de_lei_sobre_qualificacao_dos_professores_do_ensino_fundamental_i_para_o_ensino_da_matematica_e_lingua_portuguesa.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8132/requer._no_298_2022-ver._herlon_cabral-atuacao_urgente_postos_de_saude-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8133/requer._no_299_2022-ver._janderson_brito-votos_de_aplausos_para_paulo_rogerio_barcelos-barth.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8134/requer._no_300_2022-ver._edvaldo_neto-_reimplementacao_bandas_marciais_escolas_municipais-retirada.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8138/requer._no_301_2022-ver._alex_lucena-_drenagem_na_rua_karina_zagel_de_mendonca_com_a_rua_analia_de_morais_no_sentido_praia.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8139/requer._no_302_2022-ver._alex_lucena-_projeto_de_lei_sobre_a_cassacao_do_alvara_de_empresas_que_revendem_combustiveis_adulterados.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8140/requer._no_303_2022-ver._andre_coutinho-_sessao_solene_entrega_de_honrarias.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8135/requer._no_304_2022-ver._wagner_do_solanense-_revitalizacao_e_iluminacao_da_praca_publica_praca_da_rodinha.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8136/requer._no_305_2022-ver._janderson_brito-isalubridade_agentes_de_saude-prejudicada-arquivada.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8141/requer._no_306_2022-ver._divino_felizardo-_providencias_para_colocar_em_pratica_o_programa_preparatorio_escola_de_danca_no_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8142/requer._no_307_2022-ver._edson_da_otica-_inclusao_no_programa_pavimenta_cabedelo_v_das_ruas_celeste_miranda_e_joao_alencar_de_assuncao.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8143/requer._no_308_2022-ver._edson_da_otica-_implantacao_do_ensino_de_nocoes_basicas_sobre_a_lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8144/requer._no_309_2022-ver._edvaldo_neto-_criacao_e_implementacao_do_centro_de_quiropraxia_e_saude.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8145/requer._no_310_2022-ver._wagner_do_solanense-_asfaltamento_da_rua_presidente_jucelino_kubitscheck_no_bairro_camalau.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8146/requer._no_311_2022-ver._jose_pereira-_sessao_especial_sobre_doacao_de_orgaos_e_tecidos.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8147/requer._no_312_2022-ver._jose_pereira-_solicitacao_de_maquinario_para_terraplanagem_e_limpeza_e_capinacao_da_rua_antonio_dantas.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8148/requer._no_313_2022-ver._janderson_brito-_projeto_de_lei_que_garanta_a_concessao_de_incentivo_financeiro_adicional_aos_agentes_de_saude_e_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8149/requer._no_314_2022-ver._janderson_brito-_pagamento_do_piso_salarial_dos_odontologos_e_auxiliares_bucais.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8150/requer._no_315_2022-ver._ivanio_da_miramar-_mutirao_de_varredura_limpeza_e_pintura_nas_ruas_dos_bairros_santa_catarina_e_ponta_de_mato.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8151/requer._no_316_2022-ver._moises_do_meninas_bar-_implantacao_de_programa_de_educacao_fisica_inclusiva_para_portadores_de_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8152/requer._no_317_2022-ver._junior_paulo-abetura_policlinica-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8153/requer._no_318_2022-ver._junior_paulo-abertura_novo_hospital-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8154/requer._no_319_2022-ver._moises_do_meninas_bar-_determinacao_de_visitas_de_agentes_de_saude_e_combate_as_endemais_nos_arredores_do_antigo_moinho.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8155/requer._no_320_2022-ver._marcio_silva-_remocao_dos_trailers_abandonados_na_av._oceano_atlantico_bairro_intermares.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8156/requer._no_321_2022-ver._marcio_silva-_sessao_especial_sobre_defesa_dos_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8157/requer._no_322_2022-ver._wagner_do_solanense-__solicitacao_de_aquisicao_de_onibus_escolares_para_transportar_alunos_da_rede_publica_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8266/requer._no_323_2022_-_ver._andre_coutinho_-_sessao_especial_encerramento_da_semana_nacional_do_transito.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8158/requer._no_324_2022-ver._andre_coutinho-_criacao_de_secretaria_voltada_para_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8159/requer._no_325_2022-ver._andre_coutinho-_implantacao_de_assentos_especiais_e_mesas_apropriadas_para_cadeirantes_nos_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8160/requer._no_326_2022-ver._janderson_brito-_elaboracao_de_lei_complementar_para_incorporacao_da_gratificacao_do_programa_da_saude_da_familia_-_gpsf.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8161/requer._no_327_2022-ver._ivanio_da_miramar-_aquisicao_de_aparelhos_de_raio-x_portateis.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8162/requer._no_328_2022-ver._reinaldo_lima-_inclusao_do_complemento_da_r._sao_jose_loteamento_parque_esperanca_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8163/requer._no_329_2022-ver._reinaldo_lima-_instalacao_de_aparelhos_de_ar_condicionado_na_escola_municipal_maria_jose_verissimo_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8164/requer._no_330_2022-ver._edson_da_otica-_plano_de_estudo_tecnico_para_implantacao_de_pontos_de_mototaxis_em_areas_estrategicas.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8165/requer._no_331_2022-ver._edson_da_otica-_implementacao_de_binario_no_transito_local_do_bairro_do_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8166/requer._no_332_2022-ver._jose_pereira-_sinalizacao_indicativa_e_placas_para_reserva_de_vaga_de_veiculo_junto_a_central_de_abastecimento_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8167/requer._no_333_2022-ver._alex_lucena-_recapeamento_asfaltico_na_rua_ernani_siqueira_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8168/requer._no_334_2022-ver._alex_lucena-_terraplanagem_com_auxilio_de_maquina_patrol_na_rua_santa_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8169/requer._no_335_2022-ver._enrique_douglas-_curso_preparatorio_intensivo_de_auloes_para_o_enem_2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8194/requer._no_336_2022-ver._wagner_do_solanense-_criacao_de_restaurante_popular_no_bairro_de_camboinha.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8195/requer._no_337_2022-ver._andre_coutinho-_calcamento_de_toda_a_extensao_da_rua_universitario_joao_roberto_de_borges_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8196/requer._no_338_2022-ver._edvaldo_neto-_implementacao_de_um_restaurante_popular_no_bairro_do_centro_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8197/requer._no_339_2022-ver._edvaldo_neto-_instalacao_de_uma_unidade_aquatica_do_samu.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8198/requer._no_340_2022-ver._andre_coutinho-_calcamento_e_capeamento_asfaltico_da_rua_praia_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8199/requer._no_341_2022-ver._jose_pereira-_sinalizacao_de_transito_e_pintura_dos_quebra-molas_da_av._honorio_patricio.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8200/requer._no_342_2022-ver._jose_pereira-_calcamento_da_rua_maria_lourdes_c._torres_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8201/requer._no_343_2022-ver._moises_do_meninas_bar-_estudo_de_viabilidade_de_disponibilizacao_de_bombeiros_civis_nas_escolas_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8202/requer._no_344_2022-ver._enrique_douglas-_iniciativa_de_projeto_de_lei_que_institui_o_programa_canteiro_das_oportunidades.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8203/requer._no_345_2022-ver._alex_lucena-_drenagem_da_rua_nossa_senhora_de_fatima_e_rua_das_orquideas.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8204/requer._no_346_2022-ver._edson_da_otica-_inclusao_da_av._jose_ferreira_de_morais_loteam._parque_esperanca_no_programa_pavimenta_cabedelo_v.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8205/requer._no_347_2022-ver._edson_da_otica-_complementacao_da_pavimentacao_da_rua_antonia_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8243/requer._no_348_2022_-_ver._junior_paulo_-_restauracao_e_adequacao_das_vias_de_acesso_das_ruas_sao_miguel_e_rua_ernani_siqueira_e_instalacao_de_led.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8206/requer._no_349_2022-ver._divino_felizardo-_inclusao_de_paragrafo_unico_no_art._1o_da_lei_no_1.963_que_institui_o_dia_municipal_contra_a_homofobia.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8207/requer._no_350_2022-ver._divino_felizardo-_recuperacao_do_calcamento_da_r._nilson_da_silva_bahia_bairro_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8208/requer._no_351_2022-ver._ivanio_da_miramar-_campanha_para_combate_ao_avanco_da_chikungunya_nos_bairros_de_santa_catarina_e_ponta_de_mato.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8209/requer._no_352_2022-ver._ivanio_da_miramar-_rotatoria_e_sinalizacao_entre_as_ruas_ismael_farias_com_a_rua_dr._joao_machado.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8210/requer._no_353_2022-ver._reinaldo_lima-_inclusao_da_rua_lirios_do_vale_no_calendario_do_programa_pavimenta_cabedelo_v.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8211/requer._no_354_2022-ver._marcio_silva-_efetivacao_da_lei_no_2.066_de_2020_sobre_a_clinica_de_bem-estar_animal-_convenio_com_a_uniesp_para_medicina_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8212/requer._no_355_2022-ver._marcio_silva-_cumprimento_do_art._243_parag._1o_e_2o_da_lei_organica_municipal_lom.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8213/requer._no_356_2022-ver._janderson_brito-_estudo_sobre_a_criacao_de_centro_de_tratamento_e_reabilitacao_de_animais_abandonados.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8214/requer._no_357_2022-ver._janderson_brito-_envio_de_maquina_motoniveladora_patrol_para_rua_otavio_novais_e_substituicao_de_lampadas_pela_led.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8215/requer._no_358_2022-ver._reinaldo_lima-_construcao_de_casas_populares_no_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8228/requer._no_359_2022_-_ver._junior_paulo_-_limpeza_drenagem_e_pavimentacao_da_r._debora_borges_xavier_e_instalacao_de_luminarias_em_led.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8229/requer._no_360_2022_-_ver._edvaldo_neto_-_recuperacao_asfaltica_da_r._seleno_gomes_maropo_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8230/requer._no_361_2022_-_ver._edvaldo_neto_-_criacao_do_programa_jovem_empreendedor_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8231/requer._no_362_2022_-_ver._moises_do_meninas_bar_-_implantacao_de_espaco_musical_voltado_para_os_estudantes_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8267/requer._no_363_2022_-_ver._moises_do_meninas_bar_-_limpeza_e_pintura_de_meios-fios_e_lombadas_da_rua_cleto_campelo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8232/requer._no_364_2022_-_ver._jose_pereira_-_calcamento_da_av._edinaldo_inacio_de_freitas_bairro_amazonas_park.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8233/requer._no_365_2022_-_ver._jose_pereira_-_projeto_para_criacao_de_lei_que_regulamente_a_obrigatoriedade_de_reservar_quadro_de_funcionarios_para_os_municipes.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8296/requer._no_366_2022_-_ver._wagner_do_solanense_-_ronda_da_guarda_metropolitana_diuturnamente_na_rua_liberato_jose_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8234/requer._no_367_2022_-_ver._alex_lucena_-_solicita_inclusao_no_programa_pavimenta_4_o_termino_da_rua_ivo_souto_maior_no_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8235/requer._no_368_2022_-_ver._moises_do_meninas_bar_-_inclusao_social_de_pessoas_com_deficiencia_pcds_no_desfile_de_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8236/requer._no_369_2022_-_ver._reinaldo_lima_rey_-_inclusao_no_programa_pavimentacao_asfaltar_as_ruas_siqueira_campos_maria_helena_dos_santos_e_padre_alfredo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8237/requer._no_370_2022_-_ver._reinaldo_lima_-_inclusao_da_rua_sao_lucas_jacare_oceania_vi_no_calendario_do_programa_pavimenta_v.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8238/requer._no_371_2022_-_ver._andre_coutinho_-_disponibilizacao_de_bombeiros_civis_de_forma_permanente_no_parque_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8239/requer._no_372_2022_-_ver._andre_coutinho_-_implantacao_do_i_salao_de_artesanato_de_cabedelo_no_mes_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8240/requer._no_373_2022_-_ver._marcio_silva_-_estudos_sobre_a_isencao_da_cip_para_a_unidade_de_beneficiamento_de_pescados_do_bairro_do_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8241/requer._no_374_2022_-_ver._marcio_silva_-_recuperacao_na_rua_rosa_vieira_bairro_do_poco.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8242/requer._no_375_2022_-_ver._marcio_silva_-_regime_de_urgencia-urgentissima_para_o_projeto_de_lei_no_060_de_2022_do_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8247/requer._no_376_2022_-_ver._junior_paulo_-_luminarias_de_led_rua_monsenhor__jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8248/requer._no_377_2022_-_ver._janderson_brito_-_instalacao_de_cameras_de_video_com_audio_em_todas_as_creches_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8249/requer._no_378_2022_-_ver._andre_coutinho_-_frente_parlamentar_pelo_direito_das_pessoas_com_deficiencia_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8250/requer._no_379_2022_-_ver._wagner_do_solanense_-_recapeamento_da_rua_enivaldo_miranda.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8251/requer._no_380_2022_-ver._wagner_do_solanense_-_lampadas_de_led_ruas_santa_rita_de_cassia_nossa_senhora_aparecida-jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8252/requer._no_381_2022_-_ver._moises_do_meninas_bar_-_linha_de_credito_para_fins_de_custeio_da_cnh_e_capacetes_para_moto_taxistas.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8254/requer._no_382_2022_-_ver._ivanio_da_miramar_-__manutencao_das_ruas_antonio_miguel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8255/requer._no_383_2022_-_ver._marcio_silva_-_pavimentacao_e_drenagem_nas_ruas_do_bairro_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8256/requer._no_384_2022_-_ver._moises_do_meninas_bar_-_rede_de_protecao_nos_viadutos_da_br-230.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8257/requer._no_385_2022_-_ver._andre_coutinho_-_coibir__retorno_da_taxa_personal_trainer_no_uso_de_academias.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8258/requer._no_386_2022_-_ver._herlon_cabral_-_limpeza_faixa_de_tewrra_do_ria_paraiba.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8259/requer._no_387_2022_-_ver._herlon_cabral_-_votos_de_aplausos_ao_sr._felipe_ribeiro_macario.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8297/requer._no_388_2022_-_ver._jose_pereira_-_envio_de_equipes_de_limpeza_para_poda_corte_e_limpeza_da_area_verde_do_bairro_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8268/requer._no_389_2022_-_ver._jose_pereira_-_instalacao_de_placas_indicativas_das_ruas_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8260/requer._no_390_2022_-_ver._enrique_douglas_-_realizado_evento_comemoracao_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8261/requer._no_391_2022_-_ver._enrique_douglas_-__instalar_luninaria_tipo_led_rua_francisco_serafim.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8262/requer._no_392_2022_-_ver._reinaldo_lima_-_inclusao_no_pavimenta_v_a_rua_mar_azul_oceania_vi.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8263/requer._no_393_2022_-_ver._reinaldo_lima_-_lampadas_de_led_nas_ruas_jose_rubenildo_da_silva_rua_sao_jose_e_rua_santo_antonio_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8269/requer._no_394_2022_-_ver._divino_felizardo_-_instalacao_de_novas_grades_de_protecao_ao_redor_da_quadra_localizada_na_praca_denise_de_lourdes_cardoso_no_bairro_do_poco.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8270/requer._no_395_2022_-_ver._wagner_do_solanense_-_construcao_praca_rua_n_s_aparecida_comunidade_jardim_jerico_em_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8298/requer._no_396_2022_-_ver._edvaldo_neto_-_pavimentacao_e_drenagem_da_rua_da_comunidade_portelinha_bairro_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8299/requer._no_397_2022_-_ver._edvaldo_neto_-_implementacao_do_projeto_de_lei_que_institui_o_programa_reciclando_nas_escolas_no_ambito_do_municipio_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8271/requer._no_398_2022_-_ver._ivanio_da_miramar_-_instalacao_de_lixeiras_sustentaveis_em_todo_percurso_das_praias_e_nas_proximidades.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8272/requer._no_399_2022_-_ver._ivanio_da_miramar_-_interdicao_temporaria_quadras_futevolei_e_adjuntas_colocacao_grades_ou_estrutura_isolar_entorno_area.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8273/requer._no_400_2022_-_ver._moises_do_meninas_bar_-_contratar_bombeiros_civis_e_guarda_vidas_garantir_seguranca_banhistas_praias_municipio.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8274/requer._no_401_2022_-_ver._wagner_do_solanense_-_pavimentacao_asfaltica_da_rua_marcia_travassos_localizada_no_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8275/requer._no_402_2022_-_ver._jose_pereira_-_sessao_especial_sobre_saude_e_a_qualidade_de_vida_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8276/requer._no_403_2022_-_ver._junior_paulo_-_revogacao_emprestimo-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8277/requer._no_404_2022_-_ver._herlon_cabral_-_votos_de_aplausos_ao_sr._thiago_cavalcante_de_sa_thiago_chucky_e_a_todos_que_compoem_a_escola_de_jiu-jitsu_zr-praia.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8278/requer._no_405_2022_-_ver._alex_lucena_-_recuperacao_na_pavimentacao_da_rua_marcia_travassos_no_bairro_jardim_jerico.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8279/requer._no_406_2022_-_ver._alex_lucena_-_recuperacao_na_pavimentacao_da_rua_augusto_firmo_paulo_no_bairro_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8280/requer._no_407_2022_-_ver._marcio_silva_-_realizacao_de_mudanca_quanto_a_localizacao_da_faixa_de_pedestre_em_frente_a_praca_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8281/requer._no_408_2022_-_ver._marcio_silva_-__pl_construcao_monumento_homenagem_poeta_hermes_do_nascimento_local_turistico_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8282/requer._no_409_2022_-_ver._andre_coutinho_-_requer_realizacao_de_uma_palestra_em_cabedelo_sobre_os_cursos_do_ensino_profissional_maritimo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8283/requer._no_410_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8300/requer._no_411_2022_-_ver._moises_do_meninas_bar_-_isencao_iptu_proprietarios_ou_residam_contribuintes_conjuge_ou_filhos_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8301/requer._no_412_2022_-_ver._wagner_do_solanense_-_pavimentacao_asfaltica_na_travessa_enivaldo_miranda_tres_bairro_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8302/requer._no_413_2022_-_ver._andre_coutinho_-_reabertura_de_prazo_para_refis.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8303/requer._no_414_2022_-_ver._edson_da_otica_-_carteiras_de_identificacao_aos_representantes_do_conselho_municipal_de_direito_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8304/requer._no_415_2022_-_ver._edson_da_otica_-_pintura_cobertura_ar-condicionado_e_corrimao_na_rampa_de_acesso_na_creche_josefa_de_medeiros_regis_bairro_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8305/requer._no_416_2022_-_ver._jose_pereira_-_votos_de_aplausos_aos_profissionais_de_saude_e_gestores_envolvidos_na_doacao_de_orgaos_tecidos_e_sangue-sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8306/requer._no_417_2022_-_ver._ivanio_da_miramar_-_manutencao_recuperacao_e_limpeza_da_galeria_fluvial_da_rua_primo_jose_viana.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8307/requer._no_418_2022_-_ver._marcio_silva_-_flexibilizacao_do_programa_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8308/requer._no_419_2022_-_ver._marcio_silva_-_instalacao_de_redutores_de_velocidade_na_rua_golfo_de_tailandia_bairro_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8309/requer._no_420_2022_-_ver._junior_paulo_-_recuperacao_da_pavimentacao_da_rua_milton_herculano_de_araujo_bairro_jardim_brasilia_e_lampadas_de_led_em_toda_a_rua.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8310/requer._no_421_2022_-_ver._moises_do_meninas_bar_-_construcao_de_banheiros_publicos_em_pontos_estrategicos_da_orla_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8311/requer._no_422_2022-ver._enrique_douglas-_programa_de_regularizacao_fundiaria_urbana_em_especial_no_centro_ponta_de_matos_miramar_e_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8312/requer._no_423_2022-ver._enrique_douglas-__realizacao_de_evento_em_comemoracao_ao_dia_da_biblia_no_segundo_domingo_do_mes_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8315/requer._no_424_2022-ver._andre_coutinho_-_votos_de_aplausos_-_escola_municipal_silvana_de_oliveira_pontes.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8316/requer._no_425_2022-ver._andre_coutinho-_votos_de_aplausos_in_memoriam_-_antonio_batista_targino.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8317/requer._no_426_2022-ver._wagner_do_solanense-_pavimentacao_asfaltica_na_r._professor_joao_lelis_de_luna_freire_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8318/requer._no_427_2022-ver._ivanio_da_miramar-_retirada_ou_adequacao_de_sucatas.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8319/requer._no_428_2022-ver._ivanio_da_miramar-_solicitacao_de_mais_um_poste_de_iluminacao_na_r._santa_emilia_de_rodath.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8320/requer._no_429_2022-ver._marcio_silva-_construcao_de_uma_praca_publica_no_cruzamento_da_av._cavalo_marinho_com_a_r._do_golfinho_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8321/requer._no_430_2022-ver._wagner_do_solanense-_pavimentacao_na_r._aurelio_guedes_cavalcante_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8322/requer._no_431_2022-ver._edvaldo_neto-_criacao_da_lei_organica_do_fisco_municipal.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8323/requer._no_432_2022-ver._edvaldo_neto-_estudo_sobre_equiparacao_dos_vencimentos_dos_avaliadores_de_imoveis_concursados_com_agentes_fiscais_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8327/requer._no_433_2022_-_ver._alex_lucena_-_quebra-molas_e_placas_sinalizacao_ruas_prof_cleberto_da_silva_fonseca_e_augusto_jose_couto_de_faria.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8330/requer._no_434_2022_-_ver._herlon_cabral_-_revisao_iluminacao_e_instalacao_dlampadas_led_postes_rua_arthur_santos_viana_centro.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8328/requer._no_435_2022_-_ver._moises_do_meninas_bar_-_atendimento_psicologico_domicilio_pacientes_dificuldades_comparecer_consultorios.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8329/requer._no_436_2022_-_ver._moises_do_meninas_bar_-_criacao_programa_prevencao_mortes_por_engasgo.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8331/requer._no_437_2022-_ver._janderson_brito_-_reparos_calcamento_ruas_isabel_amelia_virginia_maria_capitao_eumenes_e_clovis_de_holanda_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8332/requer._no_438_2022_-_ver._janderson_brito_-_criacao_disque_denuncia_maus_tratos_e_abandono_de_animais.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8333/requer._no_439_2022_-_ver._reinaldo_lima_-_licenca_por_motivo_de_saude_de_29_de_setembro_a_29_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8334/requer._no_440_2022_-_ver._enrique_douglas_-_projeto_de_lei_que_institui_o_programa_aprova_mais_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8335/requer._no_441_2022_-_ver._enrique_douglas_-_terraplanagem_com_auxilio_de_motoniveladora_r._sao_pedro_jardim_oceania_vi.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8375/requer._no_442_2022_-_ver._andre_coutinho_-_campanha_conscientizacao_importancia_vacinacao_e_implantacao_dia_d_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8376/requer._no_443_2022_-_ver._moises_do_meninas_bar_-_projeto_de_lei_inclusao_alunos_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8341/requer._no_444_2022_-_ver._jose_pereira_-_frente_parlamentar_da_saude.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8345/requer._no_445_2022_-_ver._marcio_silva_-_votos_de_aplausos_ao_time_de_volei_clube_porto_vcp.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8346/requer._no_446_2022_-_ver._jose_pereira_-_criacao_equipes_obras_e_servicos_espacos_publicos_com_vans_adaptadas_e_equipes_treinadas.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8347/requer._no_447_2022_-_ver._jose_pereira_-_lampadas_led_av_mar_negro_e__ruas_golfo_botinia_e_golfo_bengala.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8348/requer._no_448_2022_-_ver._edson_da_otica_-_acrescentar_itinerario_linha_onibus_bairro_jacare_com_destino_final_em_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8349/requer._no_449_2022_-_ver._herlon_cabral_-_implantacao_pratica_esportes_adaptados_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8342/requer._no_450_2022_-_ver._herlon_cabral_-_estudo_implantacao_piso_salarial_enfermagem_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8350/requer._no_451_2022_-_ver._junior_paulo_-_servico_de_recuperacao_do_piso_da_quadra_poliesportiva_da_campina_da_vila_no_centro.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8351/requer._no_452_2022_-_ver._junior_paulo_-_servico_de_limpeza_e_instalacao_de_luminarias_em_led_na_rua_hilda_souto_maior_no_bairro_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8352/requer._no_453_2022_-_ver._ivanio_da_miramar_-_troca_das_manilhas_de_escoamento_hidrico_da_rua_ismael_farias.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8353/requer._no_454_2022_-_ver._ivanio_da_miramar_-_recuperacao_pintura_e_jardinagem_da_praca_da_rodinha_e_das_ruas_siqueira_campos_e_jucelino_kubitsheck_em_camalau.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8354/requer._no_455_2022_-_ver._janderson_brito_-_providencias_no_sentido_de_disponibilizar_uma_ambulancia_permanente_no_bairro_de_renascer.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8355/requer._no_456_2022_-_ver._janderson_brito_-_aquisicao_de_um_mamogrado_digital_destinado_a_policlinica_leonardo_mozart_em_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8356/requer._no_457_2022_-_ver._andre_coutinho_-_votos_de_aplausos_a_bailarina_isabelly_najila.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8357/requer._no_458_2022_-_ver._edvaldo_neto_-_pavimentacao_da_rua_general_renato_pires_ferreira_no_bairro_do_poco.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8377/requer._no_459_2022_-_ver._alex_lucena_-_inclusao_area_publica_jardim_camboinha_no_programa_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8358/requer._no_460_2022_-_ver._edvaldo_neto_-_institucionalizacao_e_ampliacao_do_programa_espaco_ludico_desenvolver.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8359/requer._no_461_2022_-_ver._herlon_cabral_-_revisao_da_iluminacao_e_instalacao_de_novas_lampadas_nos_postes_da_rua_pedro_aleixo_moura.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8360/requer._no_462_2022_-_ver._ivanio_da_miramar_-_revisao_e_ajustes_na_rua_desembargador_onaldo_nobrega_montenegro.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8361/requer._no_463_2022_-_ver._ivanio_da_miramar_-_elaboracao_de_programa_cultural_nos_espacos_publicos_ao_finais_de_semana.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8362/requer._no_464_2022_-_ver._jose_pereira_-_recuperacao_da_praca_maria_da_penha_barbosa_de_lima.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8363/requer._no_465_2022_-_ver._wagner_do_solanense_-_construcao_de_rampas_de_acessibilidade_e_pista_de_cooper_na_praca_na_av._monsenhor_jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8364/requer._no_466_2022_-_ver._janderson_brito_-_revogacao_do_convenio_existente_entre_semob_e_detran_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8365/requer._no_467_2022_-_ver._janderson_brito_-_prestacao_de_contas_referentes_ao_valor_recebido_do_governo_do_estado_para_construcao_de_creche_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8366/requer._no_468_2022_-_ver._marcio_silva_-_projeto_de_lei_que_dispoe_sobre_a_inclusao_de_lingua_espanhola_no_ensino_fundamental.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8367/requer._no_469_2022_-_ver._marcio_silva_-_votos_de_aplausos_ao_sr._hermes_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8368/requer._no_470_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8369/requer._no_471_2022_-_ver._edvaldo_neto_-_quebra_do_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8378/requer._no_472_2022_-_ver._marcio_silva_-_aumento_fiscalizacoes_remedios_e_profissionais_nos_postos_de_saude_e_investimento_calcamento_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8379/requer._no_473_2022_-_ver.divino_felizardo_-_votos_pesar_falecimento_do_sr._jose_barbosa.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8380/requer._no_474_2022_-_ver._ivanio_da_miramar_-_pintura_da_ciclo-faixa_manutencao_de_bancos_e_jardinagem_na_praca_da_orla_da_praia_do_miramar.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8381/requer._no_475_2022_-_ver._ivanio_da_miramar_-_adequacao_na_vegetacao_onde_se_encontra_uma_saida_de_escoamento_hidrico_no_bairro_formosa.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8382/requer._no_476_2022_-_ver._moises_do_meninas_bar_-_isencao_iptu_aos_imoveis_de_propriedade_ou_resideram_contribuintes_com_qualquer_tipo_de_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8383/requer._no_477_2022_-_ver._jose_pereira_-_solicitacao_de_envio_de_pojeto_de_lei_para_concessao_de_subsidios_direcionados_a_amem.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8384/requer._no_478_2022_-_ver._jose_pereira_-_criacao_do_programa_cafe_da_manha_nas_escolas_municipais_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8393/requer._no_479_2022_-_ver._junior_paulo_-_pavimentacao_de_partes_faltantes_da_rua_milton_herculano_de_araujo_bairro_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8394/requer._no_480_2022_-_ver._junior_paulo_-_instalacao_de_quebra-molas_na_rua_daywiane_bezerra_cabral_no_bairro_do_jacare_e_tambem_lampadas_led_em_toda_a_rua.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8468/requer._no_481_2022_-_ver._andre_coutinho_-_capeamento_asfaltico_em_todo_bairro_do_salinas_ribamar_no_municipio_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8395/requer._no_482_2022_-_ver._reinaldo_lima_-_licenca_20_dias__motivos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8396/requer._no_483_2022_-_ver._alex_lucena_-_correcao_da_pavimentacao_na_rua_julieta_viana_em_camboinha_sentido_praia.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8397/requer._no_484_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_v_da_rua_do_mero_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8398/requer._no_485_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_v_da_rua_amelia_pereira_neves_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8399/requer._no_486_2022_-_ver._edvaldo_neto_-_encaminhar_emendas_parlamentares_para_investimento_infraestrutura_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8400/requer._no_487_2022_-_ver._moises_do_meninas_bar_-_construcao__academia__ar_livre__praca_getulio_vargas_e_disponibilizar_profissional_capacitado.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8401/requer._no_488_2022_-_ver._ivanio_da_miramar_-_revitalizacao_das_tampas_e_desobstrucao_das_galerias_da_rua_santo_amaro.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8402/requer._no_489_2022_-_ver._ivanio_da_miramar_-_cursos_educacionais_bares_e_restaurantes_uso_embalagem_que_contaminem_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8403/requer._no_490_2022_-_ver._moises_do_meninas_bar_-_ronda_e_permanencia_dois_guardas_metropolitanos_no_espaco_publico_geraldo_smith_orla_do_poco.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8404/requer._no_491_2022_-_ver._wagner_do_solanense_-_pavimentacao_rua_camilo_de_holanda_e_travessa_camilo_de_holanda_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8405/requer._no_492_2022_-_ver._marcio_silva_-_calcar_ou_pavimentar_rua_santa_veronica_no_renascer_e_realizar_limpeza.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8406/requer._no_493_2022_-_ver._janderson_brito_-_votos_de_aplausos_gilmara_p._temoteo_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8407/requer._no_494_2022_-_ver._janderson_brito_-_abertura_credito_mototaxistas_motoboys_motoristas_alternativos_e_transp._complementar_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8408/requer._no_495_2022_-_ver._marcio_silva_-_criacao_da_casa_do_diabetico.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8427/requer._no_496_2022_-_ver._ivanio_da_miramar_-_rampas_de_acesso_para_pessoas_com_deficiencia_na_praca_que_da_acesso_ao_calcadao_da_praia_de_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8428/requer._no_497_2022_-_ver._ivanio_da_miramar_-_realizacao_de_estudo_suporte_cursos_etc_aos_vendedores_que_aos_sabados_comercializam_na_praca_venanio_neiva.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8409/requer._no_498_2022_-_ver._edvaldo_neto_-_implementacao_de_um_novo_cras_na_cidade_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8410/requer._no_499_2022_-_ver._edvaldo_neto_-_programas_extracurriculares_conscientizacao_contra_o_abandono_e_de_maus-tratos_de_animais.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8411/requer._no_500_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_augusta_neves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8412/requer._no_501_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_maria_margarida_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8413/requer._no_502_2022_-_ver._herlon_cabral_-_sessao_especial_adequacao_do_municipio_a_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8414/requer._no_503_2022_-_ver._alex_lucena_-_solicitacao_de_parecer_sobre_a_conclusao_e_previsao_de_entrega_da_estacao_ferroviaria_no_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8415/requer._no_504_2022_-_ver._moises_do_meninas_bar_-_votos_de_aplausos_ao_grupo_caique_pb.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8416/requer._no_505_2022_-_ver._moises_do_meninas_bar_-_ginasio_poliesportivo_para_realizacao_do_campeonato_de_canto_entre_passaros.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8417/requer._no_506_2022_-_ver._wagner_do_solanense_-_pavimentacao_da_rua_porto_polunos.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8418/requer._no_507_2022_-_ver._marcio_silva_-_adaptar_praca_publica_no_bairro_de_camalau.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8419/requer._no_508_2022_-_ver._janderson_brito_-_analise_de_lei_que_institui_e_inclui_no_calendario_o_dia_municipal_da_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8420/requer._no_509_2022_-_ver._janderson_brito_-_instalacoes_de_teloes_nas_pracas_da_cidade_em_virtudo_dos_jogos_da_copa_do_mundo.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8429/requer._no_510_2022_-_ver._alex_lucena_-_desapropriacao_de_seis_lotes_no_loteamento_jardim_camboinha_para_construcao_de_uma_praca_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8430/requer._no_511_2021-ver._marcio_silva-minuta_pl_estutantes_ligua_portuguesa.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8431/requer._no_512_2022_-_ver._moises_do_meninas_bar_-_inclusao_no_orcamento_do_estado_de_verba_destinado_a_construcao_da_base_da_guarda_metropolitana_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8432/requer._no_513_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_alice_isidro_da_silva_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8433/requer._no_514_2022_-_ver._jose_pereira_-_instituicao_de_obrigatoriedade_de_realizacao_de_exames_de_acuidade_visual_e_auditiva_nos_alunos_das_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8434/requer._no_515_2022_-_ver._wagner_do_solanense_-_drenagem_e_pavimentacao_da_rua_guarabira_localizada_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8435/requer._no_516_2022_-_ver._herlon_cabral_-_conclusao_do_asfaltamento_de_toda_a_rua_siqueira_campos_do_centro_ao_camalau.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8436/requer._no_517_2022_-_ver._herlon_cabral_-_instalacao_de_rede_de_protecao_lateral_e_superior_da_quadra_de_areia_na_av._monsenhor_jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8437/requer._no_518_2022_-_ver._edvaldo_neto_-_mocao_de_voto_de_aplausos_para_todos_os_gestoses_e_vice_gestores_das_22_escolas_e_09_creches_municipais.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8438/requer._no_519_2022_-_ver._marcio_silva_-_votos_de_aplausos_a_1_companhia_independente_de_bombeiro_militar.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8439/requer._no_520_2022_-_ver._janderson_brito_-_solicitacao_de_resposta_ao_requerimento_120_2022_prestacao_de_contas_dos_gastos_com_recursos_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8440/requer._no_521_2022_-_ver._janderson_brito_-_promocao_da_operacao_verao_2023_execucao_de_medidas_necessarias_para_a_manuntencao_da_orla_limpa_e_cidade_segura.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8441/requer._no_522_2022_-_ver._andre_coutinho_-_plano_de_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8442/requer._no_523_2022_-_ver._alex_lucena_-_construcao_de_um_ginasio_poliesportivo_e_uma_area_de_recreacao_da_escola_estadual_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8443/requer._no_524_2022_-_ver._enrique_douglas_-_realizacao_de_evento_musicial_exclusivamente_com_bandas_e_grupos_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8444/requer._no_525_2022_-_ver._reinaldo_lima_rey_-_licenca_por_motivo_de_saude.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8445/requer._no_526_2022_-_ver._jose_pereira_-_inclusao_na_ordem_do_dia_do_projeto_de_lei_no_075_2022.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8446/requer._no_527_2022_-_ver._marcio_silva_-_dispensa_do_intervalo_regilmental_para_apreciar_o_projeto_de_lei_complementar_no_003_2022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8447/requer._no_528_2022_-_ver._jose_pereira_-_inclusao_do_restante_da_avenida_cavalo_marinho_no_programa_pavimenta_cabedelo_v.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8448/requer._no_529_2022_-_ver._jose_pereira_-_inclusao_no_programa_pavimenta_cabedelo_v_da_rua_algodao_da_praia_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8469/requer._no_530_2022_-_ver._ivanio_da_miramar_-_contratacao_de_profissionais_de_educacao_fisica_capacitados_no_esporte_para_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8470/requer._no_531_2022_-_ver._ivanio_da_miramar_-_recuperacao_da_praca_localizada_entre_a_garagem_da_empresa_de_transportes_nordestino_e_a_farmacia_francy.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8449/requer._no_532_2022_-_ver._moises_do_meninas_bar_-_abertura_de_segunda_porta_nas_salas_de_aula_de_todas_as_escolas_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8450/requer._no_533_2022_-_ver._moises_do_meninas_bar_-_realizacao_de_testagem_itinerante_de_covid-19_nas_localidades_carentes_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8451/requer._no_534_2022_-_ver._marcio_silva_-_restauracao_dos_bancos_existentes_na_calcadinha_da_orla_do_bairro_de_intermates_localizado_na_av._oceano_atlantico.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8471/requer._no_535_2022_-_ver._janderson_brito_-_alinhamento_e_retirada_de_fios_nao_utilizados_pertencentes_as_empresas_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8472/requer._no_536_2022_-_ver._janderson_brito_-_regras_para_ordenamento_do_territorio_municipal_especialmente_definicao_de_altura_maxima_em_toda_lamina_do_rio_paraiba.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8452/requer._no_537_2022_-_ver._alex_lucena_-_servico_de_drenagem_de_aguas_pluviais_no_inicio_da_rua_karina_zagel_de_mendonca.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8453/requer._no_538_2022_-_ver._edvaldo_neto_-_implementacao_de_uma_linha_municipal_de_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8454/requer._no_539_2022_-_ver._edvaldo_neto_-_estabelecer_um_local_adequado_para_estacionamento_de_onibus_de_passeio_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8455/requer._no_540_2022_-_ver._enrique_douglas_-_criacao_de_um_aplicativo_intitulado_cabedelo_digital.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8456/requer._no_541_2022_-_ver._enrique_douglas_-_capacitar_secretarios_e_servidores_ferramenta_power_bi.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8473/requer._no_542_2022_-_ver._andre_coutinho_-_votos_de_aplausos_ao_conselheiro_nominando_diniz.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8474/requer._no_543_2022_-_ver._andre_coutinho_-_cursos_de_capacitacao_sobre_turismo_adaptado.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8475/requer._no_544_2022_-_ver._moises_do_meninas_bar_-_possibilidade_de_podar_as_arvores_situadas_as_margens_do_binario_da_praia_do_poco.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8476/requer._no_545_2022_-_ver._moises_do_meninas_bar_-_disponibilizacao_em_eventos_de_camarotes_adaptados_com_banheiros_quimicos_adaptados_para_pcds.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8477/requer._no_546_2022_-_ver._wagner_do_solanense_-_revitalizacao_do_monumento_do_marco_zero_da_rua_duque_de_caxias_no_bairro_centro.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8478/requer._no_547_2022_-_ver._jose_pereira_-_ampliacao_do_cemiterio_na_paz_do_senhor_em_camalau_ou_construcao_de_novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8479/requer._no_548_2022_-_ver._jose_pereira_-_construcao_de_casa_mortuaria_em_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8480/requer._no_549_2022_-_ver._edson_da_otica_-_decoracoes_natalinas_no_bairro_do_renascer_em_especial_nas_pracas_do_renascer_ii_e_iii.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8481/requer._no_550_2022_-_ver._edson_da_otica_-_melhorias_na_sinalizacao_de_transito_e_remarcacao_das_faixas_de_pedestre_do_bairro_do_renascer.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8482/requer._no_551_2022_-_ver._marcio_silva_-_adotar_iniciativa_do_projeto_de_lei_que_cria_o_programa_banho_solidario_itinerante_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8483/requer._no_552_2022_-_ver._junior_paulo_-_solucao_do_problema_de_esgoto_a_ceu_aberto_na_rua_monsenhor_jose_da_silva_coutinho_no_bairro_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8484/requer._no_553_2022_-_ver._junior_paulo_-_limpeza_e_pintura_dos_meios-fios_da_rua_monsenhor_jose_da_silva_coutinho_e_limpeza_da_praca_do_moinho.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8485/requer._no_554_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8486/requer._no_555_2022_-_ver._reinaldo_lima_rey_-_incluir_o_complemento_da_rua_santa_guia_-_renascer_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8487/requer._no_556_2022_-_ver._reinaldo_lima_rey_-_melhorias_para_a_quadra_poliesportiva_antonio_anchieta_de_farias.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8488/requer._no_557_2022_-_ver._herlon_cabral_-_atencao_aos_comerciantes_e_artesoes_alocados_nas_lojas_do_parque_municipal_turistico_de_jacare.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8489/requer._no_558_2022_-_ver._herlon_cabral_-_concessao_de_auxilio_financeiro_aos_40_comerciantes_do_centro_de_comercializacao_de_produtos_artesenais.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8490/requer._no_559_2022_-_ver._jose_pereira_-_inclusao_da_avenida_araca_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8491/requer._no_560_2022_-_ver._jose_pereira_-_votos_de_profundo_pesar_e_votos_de_aplauso_ao_sr._gelson_bastos.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8492/requer._no_561_2022_-_ver._janderson_brito_-_criacao_de_comissao_para_acompanhar_a_triplicacao_da_br_230_na_grande_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8493/requer._no_562_2022_-_ver._marcio_silva_-_implementacao_de_canil_na_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8494/requer._no_563_2022_-_ver._wagner_do_solanense_-_aquisicao_de_equipamentos_de_terapia_ocupacional.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8495/requer._no_564_2022_-_ver._moises_do_meninas_bar_-_oferecimente_de_aulas_gratuitas_de_ginastica_funcional.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8496/requer._no_565_2022_-_ver._moises_do_meninas_bar_-_possibilidade_de_voltar_a_realizar_a_festa_de_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8497/requer._no_566_2022_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8123/pl_no_023_2022-do_vereador_divino_felizardo-inclui_calendario_conexao_teatro_e_danca-lei__no_2.214_2022-veto_parcial-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8124/pl_no_025_2022-_do_vereador_jose_pereira_-_institui_semana_municipal_de_conscientizacao_autismo-lei_no_2.213_2022-veto_parcial-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8181/pl_no_032_2022-edvaldo_neto-semana_de_conscientizacao_ao_mosquito_aedes_aegypty-lei_no_2.222-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8185/pl_no_033_2022-edvaldo_neto-orientacao_aos_idosos_cantra_fraude_coercio_eletronici-lei_no_2.223_2022-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8184/pl_no_037_2022-ver._enrique_douglas-mes_do_rock_-_lei_2.224_2022-veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8224/veto_parcital_ao_pl_no_038_2022-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8225/veto_parcial_ao_pl_no_043_2022-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8653/veto_total_no_73_2022-_ver._andre_coutinho.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8654/veto_total_ao_pl_no_076_2022_-_ver._moises_do_meninas_bar.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8652/veto_total_no_077_2022-ver._marcio_silva.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8953/veto_total_ao_pl_no_080_2022-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8125/relatorio_congresso_de_representacao_-triunfo-pe.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8126/relatorio_congresso_brasilia.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2022/8178/relatorio_8a_mobilizacao_nacional_dos_vereadores_brasilia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H804"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="184" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="242.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="241.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>