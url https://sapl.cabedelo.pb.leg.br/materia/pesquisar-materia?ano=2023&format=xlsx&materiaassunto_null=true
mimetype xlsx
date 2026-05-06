--- v0 (2025-11-03)
+++ v1 (2026-05-06)
@@ -51,10176 +51,10176 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8642</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATSE</t>
   </si>
   <si>
     <t>Ata de Sessão Especial</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8642/1a_sessao_especial_-09-03-2023_-_agentes_comunitarios_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8642/1a_sessao_especial_-09-03-2023_-_agentes_comunitarios_de_saude.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Especial</t>
   </si>
   <si>
     <t>8643</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8643/2o_sessao_especial-14-03-2023_-_dia_internacional_da_mulher.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8643/2o_sessao_especial-14-03-2023_-_dia_internacional_da_mulher.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Especial</t>
   </si>
   <si>
     <t>8734</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8734/3a_sessao_especial_-_04-04-2023_-_semana_autismo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8734/3a_sessao_especial_-_04-04-2023_-_semana_autismo.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Especial</t>
   </si>
   <si>
     <t>8735</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8735/4a_sessao_ordinaria_-_13-04-2023_-_abril_verde.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8735/4a_sessao_ordinaria_-_13-04-2023_-_abril_verde.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Especial</t>
   </si>
   <si>
     <t>8837</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8837/5a_sessao_especial_-_16-05-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8837/5a_sessao_especial_-_16-05-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Especial</t>
   </si>
   <si>
     <t>8902</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8902/6a_sessao_especial_-_31-05-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8902/6a_sessao_especial_-_31-05-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Especial</t>
   </si>
   <si>
     <t>9217</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9217/7a_sessao_especial_-_19-09-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9217/7a_sessao_especial_-_19-09-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Especial</t>
   </si>
   <si>
     <t>9218</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9218/8a_sessao_especial_-_26-09-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9218/8a_sessao_especial_-_26-09-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão Especial</t>
   </si>
   <si>
     <t>9219</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9219/9a_sessao_especial_-_28-09-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9219/9a_sessao_especial_-_28-09-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Especial</t>
   </si>
   <si>
     <t>9276</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9276/10a_sessao_especial_-_26-10-2023_-_conquistas_ifpb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9276/10a_sessao_especial_-_26-10-2023_-_conquistas_ifpb.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Especial</t>
   </si>
   <si>
     <t>9300</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9300/11a_sessao_especial_-_31-10-2023_-_40_anos_guarda_metropolitana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9300/11a_sessao_especial_-_31-10-2023_-_40_anos_guarda_metropolitana.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Especial</t>
   </si>
   <si>
     <t>9342</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9342/12a_sessao_especial_-_14-11-2023_-_dia_municipal_gestores_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9342/12a_sessao_especial_-_14-11-2023_-_dia_municipal_gestores_municipais.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Especial</t>
   </si>
   <si>
     <t>9343</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9343/13a_sessao_especial_-_21-11-2023_-_prestacao_de_contas_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9343/13a_sessao_especial_-_21-11-2023_-_prestacao_de_contas_saude.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª Sessão Especial</t>
   </si>
   <si>
     <t>9395</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9395/14a_sessao_especial_04-12-2023_-_semana_municipal_da_cultura_evalgelica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9395/14a_sessao_especial_04-12-2023_-_semana_municipal_da_cultura_evalgelica.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Especial</t>
   </si>
   <si>
     <t>9396</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9396/15a_sessao_especial_de_audiencia_publica_-_05-12-2023__plano_gestao_residuos_solidos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9396/15a_sessao_especial_de_audiencia_publica_-_05-12-2023__plano_gestao_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Especial</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9397/16_a_sessao_especial_de_audiencia_publica_-_14-12-2023_-_plano_de_gestao_residuos_solidos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9397/16_a_sessao_especial_de_audiencia_publica_-_14-12-2023_-_plano_de_gestao_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª Sessão Especial</t>
   </si>
   <si>
     <t>9398</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9398/17a_sessao_especial_18-12-2023_-_defesa_a_vida_e_contra_ao_aborto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9398/17a_sessao_especial_18-12-2023_-_defesa_a_vida_e_contra_ao_aborto.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Especial</t>
   </si>
   <si>
     <t>8527</t>
   </si>
   <si>
     <t>ATSX</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8527/atra_1a_sessao_extraordinaria_-_26-01-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8527/atra_1a_sessao_extraordinaria_-_26-01-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>8540</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8540/ata_2a_sessao_extraordinaria_-_31-01-2023_carta_renuncia_vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8540/ata_2a_sessao_extraordinaria_-_31-01-2023_carta_renuncia_vice-prefeito.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
     <t>ATSO</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8559/ata_1a_sessao_ordinaria-_07-02-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8559/ata_1a_sessao_ordinaria-_07-02-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8560</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8560/ata_2a_sessao_ordinaria-_14-02-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8560/ata_2a_sessao_ordinaria-_14-02-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8596</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8596/ata_3a_sessao_ordinaria-_28-02-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8596/ata_3a_sessao_ordinaria-_28-02-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8673</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8673/ata_4a_sessao_ordinaria_07-03-2023__contas_ex-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8673/ata_4a_sessao_ordinaria_07-03-2023__contas_ex-prefeito.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8674</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8674/ata_5a_sessao_ordinaria_14-03-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8674/ata_5a_sessao_ordinaria_14-03-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8675</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8675/ata_6a_sessao_ordinaria_21-03-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8675/ata_6a_sessao_ordinaria_21-03-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8682</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8682/ata_7a_sessao_ordinaria_28-03-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8682/ata_7a_sessao_ordinaria_28-03-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8733/ata_8a_sessao_ordinaria_04-04-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8733/ata_8a_sessao_ordinaria_04-04-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8796</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8796/ata_9a_sessao_ordinaria_11-04-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8796/ata_9a_sessao_ordinaria_11-04-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8797</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8797/ata_10a_sessao_ordinaria_18-04-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8797/ata_10a_sessao_ordinaria_18-04-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8775</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8775/ata_11a_sessao_ordinaria_03-05-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8775/ata_11a_sessao_ordinaria_03-05-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8817</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8817/ata_12a_sessao_ordinaria_02-05-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8817/ata_12a_sessao_ordinaria_02-05-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8818</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8818/ata_13a_sessao_ordinaria_09-05-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8818/ata_13a_sessao_ordinaria_09-05-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8899</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8899/ata_14a_sessao_ordinaria_16-05-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8899/ata_14a_sessao_ordinaria_16-05-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8900</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8900/ata_15a_sessao_ordinaria_23-05-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8900/ata_15a_sessao_ordinaria_23-05-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8901</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8901/ata_16a_sessao_ordinaria_30-05-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8901/ata_16a_sessao_ordinaria_30-05-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8929</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8929/ata_17a_sessao_ordinaria_06-06-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8929/ata_17a_sessao_ordinaria_06-06-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8930</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8930/ata_18a_sessao_ordinaria_13-06-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8930/ata_18a_sessao_ordinaria_13-06-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8992</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8992/ata_19a_sessao_ordinaria_20-06-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8992/ata_19a_sessao_ordinaria_20-06-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8993</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8993/ata_20a_sessao_ordinaria_27-06-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8993/ata_20a_sessao_ordinaria_27-06-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8994</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8994/ata_21a_sessao_ordinaria_01-08-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8994/ata_21a_sessao_ordinaria_01-08-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9018</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9018/ata_22a_sessao_ordinaria_08-08-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9018/ata_22a_sessao_ordinaria_08-08-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 22ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9028</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9028/ata_23a_sessao_ordinaria_15-08-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9028/ata_23a_sessao_ordinaria_15-08-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 23ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9050</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9050/ata_24a_sessao_ordinaria_22-08-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9050/ata_24a_sessao_ordinaria_22-08-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 24ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9069</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9069/ata_25a_sessao_ordinaria_29-08-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9069/ata_25a_sessao_ordinaria_29-08-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 25ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9104</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9104/ata_26a_sessao_ordinaria_05-09-2023-contas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9104/ata_26a_sessao_ordinaria_05-09-2023-contas.pdf</t>
   </si>
   <si>
     <t>Ata da 26ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9105</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9105/ata_27a_sessao_oerdinaria__12-09-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9105/ata_27a_sessao_oerdinaria__12-09-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 27ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9220</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9220/ata_28a_sessao_ordinaria-19-09-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9220/ata_28a_sessao_ordinaria-19-09-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 28ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9221</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9221/ata_29a_sessao_ordinaria_26-09-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9221/ata_29a_sessao_ordinaria_26-09-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 29ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9222</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9222/ata_30a_sessao_ordinaria_03-10-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9222/ata_30a_sessao_ordinaria_03-10-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 30ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9223</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9223/ata_31a_sessao_ordinaria-10-10-2023_contas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9223/ata_31a_sessao_ordinaria-10-10-2023_contas.pdf</t>
   </si>
   <si>
     <t>Ata da 31ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9277</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9277/ata_32a_sessao_ordinaria-17-10-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9277/ata_32a_sessao_ordinaria-17-10-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 32ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9278</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9278/ata_33a_sessao_ordinaria-24-10-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9278/ata_33a_sessao_ordinaria-24-10-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 33ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9344</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9344/ata_34a_sessao_ordinaria-31-10-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9344/ata_34a_sessao_ordinaria-31-10-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 34ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9345</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9345/ata_35a_sessao_ordinaria_-_07-11-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9345/ata_35a_sessao_ordinaria_-_07-11-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 35ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9361</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9361/ata_36a_sessao_ordinaria_-_21-11-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9361/ata_36a_sessao_ordinaria_-_21-11-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 36ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9362</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9362/ata_37a_sessao_ordinaria_-_28-11-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9362/ata_37a_sessao_ordinaria_-_28-11-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 37ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9394</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9394/ata_38a_sessao_ordinaria_-_05-12-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9394/ata_38a_sessao_ordinaria_-_05-12-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 38ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9426</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9426/ata_39a_sessao_ordinaria_-_19-12-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9426/ata_39a_sessao_ordinaria_-_19-12-2023.pdf</t>
   </si>
   <si>
     <t>Ata da 39ª Sessão Ordinária</t>
   </si>
   <si>
     <t>8511</t>
   </si>
   <si>
     <t>ATSS</t>
   </si>
   <si>
     <t>Ata de Sessão Solene</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8511/1a_sessao_solene_01-01-2023-_posse_mesa_diretora_bienio_2023-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8511/1a_sessao_solene_01-01-2023-_posse_mesa_diretora_bienio_2023-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Solene</t>
   </si>
   <si>
     <t>8561</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8561/2a_sessao_solene_01-02-2023-_abertura_sessao_legislativa_anual.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8561/2a_sessao_solene_01-02-2023-_abertura_sessao_legislativa_anual.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Solene</t>
   </si>
   <si>
     <t>9088</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9088/ato_da_mesa_no_013_2023-detectores_de_metais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9088/ato_da_mesa_no_013_2023-detectores_de_metais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da utilização de detectores de metais portáteis o fixo para acesso de pessoas à Sede, Anexos e Plenário da Câmara Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>8504</t>
   </si>
   <si>
     <t>APR</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8504/ato_do_presidente_no_001_2023_-_horario_expdiente_recesso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8504/ato_do_presidente_no_001_2023_-_horario_expdiente_recesso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente administrativo da Câmara Municipal, no período de recesso parlamentar</t>
   </si>
   <si>
     <t>8505</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8505/ato_do_presidente_no_002_2023-_convocacao_suplente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8505/ato_do_presidente_no_002_2023-_convocacao_suplente.pdf</t>
   </si>
   <si>
     <t>Convoca o 3º Suplente de Vereador Geilson de Almeida Nascimento - UNIÃO BRASIL para posse no cargo de Vereador, e dá outras providências</t>
   </si>
   <si>
     <t>8525</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8525/ato_do_presidente_o_003_2023-_vacancia_cargo_vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8525/ato_do_presidente_o_003_2023-_vacancia_cargo_vice-prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vacância do cargo de Vice-Prefeito do Município de Cabedelo (PB), decorrente da renúncia do titular Sr. Francisco Emerson Assis de Lucena, relativo ao mandato 2021/2024, e dá outras providências</t>
   </si>
   <si>
     <t>8526</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8526/ato_do_presidente_no_004_2023-_indicacao_representantes_procon.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8526/ato_do_presidente_no_004_2023-_indicacao_representantes_procon.pdf</t>
   </si>
   <si>
     <t>Designa Representantes da Câmara Municipal de Cabedelo/PB, para o Conselho Municipal de Defesa do Consumidor - CONDECON, e dá outras providências</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8541/ato_do_presidente_no_005_2023-expediente_carnaval.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8541/ato_do_presidente_no_005_2023-expediente_carnaval.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente da Câmara Municipal de Cabedelo (PB) no período de Carnaval</t>
   </si>
   <si>
     <t>8562</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8562/ato_do_presidente_no_006_2023-_constitui_as_comissoes_permanentes__cmc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8562/ato_do_presidente_no_006_2023-_constitui_as_comissoes_permanentes__cmc.pdf</t>
   </si>
   <si>
     <t>Constitui as Comissões Permanentes da Câmara Municipal de Cabedelo (PB), para o biênio 2023/2024, e dá outras providências</t>
   </si>
   <si>
     <t>8563</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8563/ato_do_presidente_no_007_2023-constitui_conselho_de_etica_e_decoro_parlamentar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8563/ato_do_presidente_no_007_2023-constitui_conselho_de_etica_e_decoro_parlamentar.pdf</t>
   </si>
   <si>
     <t>Constitui o Conselho de Ética e Decoro Parlamentar da Câmara Municipal de Cabedelo (PB), para o biênio 2023/2024, e dá outras providências</t>
   </si>
   <si>
     <t>8603</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8603/ato_do_presidente_no_008_2023-altera_composicao_cppm.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8603/ato_do_presidente_no_008_2023-altera_composicao_cppm.pdf</t>
   </si>
   <si>
     <t>Altera a composição da Comissão de Políticas Públicas Municipais - CPPM da Câmara Municipal de Cabedelo (PB), para o biênio 2023/2024, e dá outras providências</t>
   </si>
   <si>
     <t>8644</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8644/ato_do_presidente_no_009_2023-_congresso_joao_pessoa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8644/ato_do_presidente_no_009_2023-_congresso_joao_pessoa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros da Comissão de Representação da Câmara Municipal para representar a edilidade em João Pessoa-PB, e dá outras providências</t>
   </si>
   <si>
     <t>8707</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8707/ato_do_presidente_no_010_2023-_congresso_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8707/ato_do_presidente_no_010_2023-_congresso_brasilia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros da Comissão de Representação da Câmara Municipal para representar a edilidade em Brasília-DF, e dá outras providências</t>
   </si>
   <si>
     <t>8708</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8708/ato_do_presidente_no_011_2023_-_ponto_facultativo_semana_santa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8708/ato_do_presidente_no_011_2023_-_ponto_facultativo_semana_santa.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo em razão da Semana Santa, e dá outras providências</t>
   </si>
   <si>
     <t>8709</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8709/ato_do_presidente_no_012_2023-_convocacao_ver._benone.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8709/ato_do_presidente_no_012_2023-_convocacao_ver._benone.pdf</t>
   </si>
   <si>
     <t>Convoca o 1º Suplente de Vereador Benone Bernardo da Silva - REPUBLICANOS para posse no cargo de Vereador, e dá outras providências</t>
   </si>
   <si>
     <t>8710</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8710/ato_do_presidente_no_013_2023-convocacao_ver._geusa_ribeiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8710/ato_do_presidente_no_013_2023-convocacao_ver._geusa_ribeiro.pdf</t>
   </si>
   <si>
     <t>Convoca a 2ª Suplente de Vereadora Geusa de Cássia Ribeiro Dornelas - AVANTE para posse no cargo de Vereadora, e dá outras providências</t>
   </si>
   <si>
     <t>8751</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8751/ato_do_presidente_no_014_2023-regulamenta_lei_no2.277_2023-_semanario_cmc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8751/ato_do_presidente_no_014_2023-regulamenta_lei_no2.277_2023-_semanario_cmc.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto na Lei nº 2.277 de 03 de abril de 2023, que instituiu o "Semanário Oficial Eletrônico da Câmara Municipal de Cabedelo-PB", e dá outras providências</t>
   </si>
   <si>
     <t>8819</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8819/ato_do_presidente_no_015_2023-representante_cmc_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8819/ato_do_presidente_no_015_2023-representante_cmc_brasilia.pdf</t>
   </si>
   <si>
     <t>Indica representante da Câmara Municipal de Cabedelo (PB) para visitação ao Congresso Nacional em Brasília-DF, e dá outras providências</t>
   </si>
   <si>
     <t>8752</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8752/ato_do_presidente_no_016_2023-congresso_toritama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8752/ato_do_presidente_no_016_2023-congresso_toritama.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros da Comissão de Representação da Câmara Municipal para representar a edilidade em Toritama-PE, e dá outras providências</t>
   </si>
   <si>
     <t>8795</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8795/ato_do_presidente_no_017_2023-_comissao_especial_pccr__servidores_cmc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8795/ato_do_presidente_no_017_2023-_comissao_especial_pccr__servidores_cmc.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para elaboração da proposta do novo PCCR para os Servidores Efetivos da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>8838</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8838/ato_do_presidente_no_018_2023-_dispensa_2a_suplente_ver._geusa_ribeiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8838/ato_do_presidente_no_018_2023-_dispensa_2a_suplente_ver._geusa_ribeiro.pdf</t>
   </si>
   <si>
     <t>Dispensa a 2ª Suplente de Vereadora Geusa de Cássia Ribeiro Dornelas - AVANTE do exercício temporário do mandato de Vereadora, em face do retorno do titular, e dá outras providências</t>
   </si>
   <si>
     <t>8897</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8897/ato_do_presidente_no_019_2023-_ponto_facultativo_corpus_christ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8897/ato_do_presidente_no_019_2023-_ponto_facultativo_corpus_christ.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo em razão do dia de "Corpus Christi", e dá outras providências</t>
   </si>
   <si>
     <t>8898</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8898/ato_do_presidente_no_020_2023-_interdicao_temporaria_anexo_administrativo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8898/ato_do_presidente_no_020_2023-_interdicao_temporaria_anexo_administrativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a interdição, temporária, do anexo Administrativo da Câmara Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8903</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8903/ato_do_presidente_no_021_2023-_ponto_facultativo_festividades_juninas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8903/ato_do_presidente_no_021_2023-_ponto_facultativo_festividades_juninas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ponto facultativo em face das festividades juninas no âmbito da Câmara Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8933</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8933/ato_do_presidente_no_022_2023-_suspende_reajuste_gratificacao_gap.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8933/ato_do_presidente_no_022_2023-_suspende_reajuste_gratificacao_gap.pdf</t>
   </si>
   <si>
     <t>Suspende o reajuste aplicado a Gratificação de Atividades de Plenário - GAP, pelo art. 2º da Lei nº 2.306, de 29 de junho de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>8934</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8934/ato_do_presidente_no_023_2023-_censo_funcional_previdenciario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8934/ato_do_presidente_no_023_2023-_censo_funcional_previdenciario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do Censo Funcional e Previdenciário dos servidores públicos titulares de cargos de provimento efetivo ativos da Câmara Municipal de Cabedelo (PB)</t>
   </si>
   <si>
     <t>8947</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8947/ato_do_presidente_no_024_2023-_expediente_jogo_selecao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8947/ato_do_presidente_no_024_2023-_expediente_jogo_selecao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente no dia 24 de julho de 2023, na Câmara Municipal de Cabedelo (PB), em face do jogo da seleção brasileira na Copa do Mundo Feminina de Futebol de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>9019</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9019/ato_do_presidente_no_025.2023-_congresso_brasilia_de_22_a_25_de_agosto_de_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9019/ato_do_presidente_no_025.2023-_congresso_brasilia_de_22_a_25_de_agosto_de_2023.pdf</t>
   </si>
   <si>
     <t>9070</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9070/ato_do_presidente_no_026_2023-_ponto_facultativo_-08_de_setembro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9070/ato_do_presidente_no_026_2023-_ponto_facultativo_-08_de_setembro.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo no dia 08 de setembro, e dá outras providências</t>
   </si>
   <si>
     <t>9089</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9089/ato_do_presidente_no_027_2023-_participacao_remota_ver._dinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9089/ato_do_presidente_no_027_2023-_participacao_remota_ver._dinho.pdf</t>
   </si>
   <si>
     <t>Concede a participação remota do Vereador Joedson Ferreira da Silva (Dinho) para o exercício do mandato de vereador, e dá outras providências</t>
   </si>
   <si>
     <t>9106</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9106/ato_do_presidente_no_028_2023-_transmite_presidencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9106/ato_do_presidente_no_028_2023-_transmite_presidencia.pdf</t>
   </si>
   <si>
     <t>Transmite a Presidência da Câmara Municipal de Cabedelo (PB) ao 1º Vice-Presidente, e dá outras providências</t>
   </si>
   <si>
     <t>9175</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9175/ato_do_presidente_no_029_2023-ponto_facultativo_13_de_outubro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9175/ato_do_presidente_no_029_2023-ponto_facultativo_13_de_outubro.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo no dia 13 de outubro, e dá outras providências</t>
   </si>
   <si>
     <t>9176</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9176/ato_do_presidente_no_030_2023-licenca_medica_vereador_rey.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9176/ato_do_presidente_no_030_2023-licenca_medica_vereador_rey.pdf</t>
   </si>
   <si>
     <t>Concede licença por motivo de saúde ao Vereador Reinaldo Barbosa de Lima (REY), e dá outras providências</t>
   </si>
   <si>
     <t>9279</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9279/ato_do_presidente_no_031_2023-_ponto_facultativo_03_de_novembro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9279/ato_do_presidente_no_031_2023-_ponto_facultativo_03_de_novembro.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo no dia 03 de novembro do corrente ano, e dá outras providências</t>
   </si>
   <si>
     <t>9280</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9280/ato_do_presidente_no_032_2023-_indica_ver._marcio_silva_representante_da_camara_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9280/ato_do_presidente_no_032_2023-_indica_ver._marcio_silva_representante_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>9322</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9322/ato_do_presidente_no_033_2023-representacao_congresso_recife-pe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9322/ato_do_presidente_no_033_2023-representacao_congresso_recife-pe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros da Comissão de Representação da Câmara Municipal para representar a edilidade em Recife-PE, e dá outras providências</t>
   </si>
   <si>
     <t>9298</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9298/ato_do_presidente_no_034_2023-_comissao_especial_p_exame_lom.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9298/ato_do_presidente_no_034_2023-_comissao_especial_p_exame_lom.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para exame de Proposta de Emenda a LOM nº 001/2023, e dá outras providências</t>
   </si>
   <si>
     <t>9299</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9299/ato_do_presidente_no_035_2023-_cancelamento_sessao_ordinaria_14-11-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9299/ato_do_presidente_no_035_2023-_cancelamento_sessao_ordinaria_14-11-2023.pdf</t>
   </si>
   <si>
     <t>Declara o cancelamento da Sessão Ordinária de hoje, terça-feira, dia 14 de novembro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>9301</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9301/ato_do_presidente_no_036_2023_-_indica_ver._divino_felizardo_viagem_a_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9301/ato_do_presidente_no_036_2023_-_indica_ver._divino_felizardo_viagem_a_brasilia.pdf</t>
   </si>
   <si>
     <t>Indica representante da Câmara Municipal de Cabedelo (PB) para visitação ao Congresso Nacional em Brasília - DF, e dá outras providências</t>
   </si>
   <si>
     <t>9302</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9302/ato_do_presidente_no_037_2023-_participacao_remota_ver._reinaldo_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9302/ato_do_presidente_no_037_2023-_participacao_remota_ver._reinaldo_lima.pdf</t>
   </si>
   <si>
     <t>Concede a participação remota do Vereador Reinaldo Lima (Rey) para o exercício do mandato de vereador, e dá outras providências</t>
   </si>
   <si>
     <t>9359</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9359/ato_do_presidente_no_038_2023-_expediente_camara_feriado_12_de_dezembro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9359/ato_do_presidente_no_038_2023-_expediente_camara_feriado_12_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente da Câmara Municipal, em face do Feriado Municipal de 12 de dezembro, e dá outras providências</t>
   </si>
   <si>
     <t>9360</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9360/ato_do_presidente_no_039_2023_-_inntitui_comissao_especial_examinar_codigo_sanitario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9360/ato_do_presidente_no_039_2023_-_inntitui_comissao_especial_examinar_codigo_sanitario.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para exame do Projeto de Lei Complementar do "Código Sanitário" de nº 005/2023, e dá outras providências</t>
   </si>
   <si>
     <t>9392</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9392/ato_do_presidente_no_040_2023-_recesso_administrativo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9392/ato_do_presidente_no_040_2023-_recesso_administrativo.pdf</t>
   </si>
   <si>
     <t>9020</t>
   </si>
   <si>
     <t>PRO</t>
   </si>
   <si>
     <t>Processo Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9020/processo_eletronico_tc_no_04.740_2015-contas_municipais-2014-cabedelo-pb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9020/processo_eletronico_tc_no_04.740_2015-contas_municipais-2014-cabedelo-pb.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Anual da Prefeitura Municipal de Cabedelo (PB), relativas ao exercício de 2014, de responsabilidade do então Prefeito Wellington Viana França</t>
   </si>
   <si>
     <t>9021</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9021/processo_eletronico_tc_no_05.741_2017-contas_municipais-2016-cabedelo-pb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9021/processo_eletronico_tc_no_05.741_2017-contas_municipais-2016-cabedelo-pb.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Anual da Prefeitura Municipal de Cabedelo (PB), relativas ao exercício de 2016, de responsabilidade do então Prefeito Wellington Viana França</t>
   </si>
   <si>
     <t>9292</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9292/processo_pl_no_003_2023-pe-tce_no_06.304_2019_contas_municipais_2018_completo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9292/processo_pl_no_003_2023-pe-tce_no_06.304_2019_contas_municipais_2018_completo.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Anual da Prefeitura Municipal de Cabedelo (PB), relativas ao Exercício Financeiro de 2018, de responsabilidade do ex-Prefeito Wellington Viana França (período de 01/01 a 03/04/2018) e do atual Prefeito Vitor Hugo Peixoto Castelliano (período de 04/04 a 31/12/2018)</t>
   </si>
   <si>
     <t>9293</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9293/processo_pl_no_004_2023-pe-tce_n_06.831_2021-contas_municipais_2020-cmc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9293/processo_pl_no_004_2023-pe-tce_n_06.831_2021-contas_municipais_2020-cmc.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Anual da Prefeitura Municipal de Cabedelo (PB), relativas ao Exercício Financeiro de 2020, de responsabilidade do atual Prefeito Vitor Hugo Peixoto Castelliano</t>
   </si>
   <si>
     <t>9294</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9294/processo_pl_no_005-2023-processo_eletronico_tc_08.944-2020-exercicio_financeiro_2019-_completo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9294/processo_pl_no_005-2023-processo_eletronico_tc_08.944-2020-exercicio_financeiro_2019-_completo.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Anual da Prefeitura Municipal de Cabedelo (PB), relativas ao Exercício Financeiro de 2019, de responsabilidade do atual Prefeito Vitor Hugo Peixoto Castelliano</t>
   </si>
   <si>
     <t>10080</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Hérlon Cabral</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10080/pdl_no_001_2023_-_ver._herlon_cabral_-titulo_de_cidada_cabedelense_a_elidiene_de_moura_moreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10080/pdl_no_001_2023_-_ver._herlon_cabral_-titulo_de_cidada_cabedelense_a_elidiene_de_moura_moreira.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense a Senhora Elidiene de Moura Moreira, e dá outras providências</t>
   </si>
   <si>
     <t>10081</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10081/pdl_no_002_2023_-_ver._herlon_cabral_-titulo_de_cidada_cabedelense_a_elidiane_de_moura_moreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10081/pdl_no_002_2023_-_ver._herlon_cabral_-titulo_de_cidada_cabedelense_a_elidiane_de_moura_moreira.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense a Senhora Elidiane de Moura Moreira, e dá outras providências</t>
   </si>
   <si>
     <t>10082</t>
   </si>
   <si>
     <t>Janderson Brito</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10082/pdl_no_003_2023_-_ver._janderson_brito_-titulo_de_cidada_cabedelense_a_keilla_de_sousa_melo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10082/pdl_no_003_2023_-_ver._janderson_brito_-titulo_de_cidada_cabedelense_a_keilla_de_sousa_melo.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense à Keilla de Sousa Melo, e dá outras providências</t>
   </si>
   <si>
     <t>10083</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10083/pdl_no_004_2023_-_ver._andre_coutinho_-titulo_de_cidada_cabedelense_a_major_pm_viviane_vieira_de_sousa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10083/pdl_no_004_2023_-_ver._andre_coutinho_-titulo_de_cidada_cabedelense_a_major_pm_viviane_vieira_de_sousa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã CabedeIense à Senhora Major PM Viviane Vieira de Sousa, e dá outras providências</t>
   </si>
   <si>
     <t>10084</t>
   </si>
   <si>
     <t>Márcio Silva</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10084/pdl_no_005_2023_-_ver._marcio_silva_-titulo_de_cidada_cabedelense_a_camila_holanda_gomes_lucena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10084/pdl_no_005_2023_-_ver._marcio_silva_-titulo_de_cidada_cabedelense_a_camila_holanda_gomes_lucena.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense a Senhora Camila Holanda Gomes de Lucena, e dá outras providências</t>
   </si>
   <si>
     <t>10085</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10085/pdl_no_006_2023_-_ver._janderson_brito_-titulo_de_cidadao_cabedelense_a_lucas_ribeiro_novais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10085/pdl_no_006_2023_-_ver._janderson_brito_-titulo_de_cidadao_cabedelense_a_lucas_ribeiro_novais.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense a Lucas Ribeiro Novais de Araújo, e dá outras providências</t>
   </si>
   <si>
     <t>10086</t>
   </si>
   <si>
     <t>Divino Felizardo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10086/pdl_no_007_2023_-_ver._divino_felizardo_-titulo_de_cidada_cabedelense_a_terezinha_maria_de_castro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10086/pdl_no_007_2023_-_ver._divino_felizardo_-titulo_de_cidada_cabedelense_a_terezinha_maria_de_castro.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense a Sra. Teresinha Maria de Castro Vilela, e dá outras providências</t>
   </si>
   <si>
     <t>10087</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10087/pdl_no_008_2023-ver._andre_coutinho_-_titulo_de_cidadao_cabedelense__a_ademilton_parret_braga_-_rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10087/pdl_no_008_2023-ver._andre_coutinho_-_titulo_de_cidadao_cabedelense__a_ademilton_parret_braga_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Ademilton Perrett Braga, e dá outras providências</t>
   </si>
   <si>
     <t>9174</t>
   </si>
   <si>
     <t>José Pereira</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9174/pdl_no_009_2023_-_ver._jose_pereira_-_titulo_cidadao-inaldo_henriques_da_silva_-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9174/pdl_no_009_2023_-_ver._jose_pereira_-_titulo_cidadao-inaldo_henriques_da_silva_-_arquivado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Inaldo Henriques da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>10088</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10088/pdl_no_010_2023_-_ver._jose_pereira_-titulo_de_cidadao_cabedelense_a_antonio_goncalves_vicente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10088/pdl_no_010_2023_-_ver._jose_pereira_-titulo_de_cidadao_cabedelense_a_antonio_goncalves_vicente.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Antônio Gonçalves Vicente, e dá outras providências</t>
   </si>
   <si>
     <t>10089</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10089/pdl_no_011_2023_-_ver._marcio_silva_-titulo_de_cidadao_cabedelense_ao_presidente_jair_messias_bolsonaro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10089/pdl_no_011_2023_-_ver._marcio_silva_-titulo_de_cidadao_cabedelense_ao_presidente_jair_messias_bolsonaro.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Presidente Jair Messias Bolsonaro, e dá outras providências</t>
   </si>
   <si>
     <t>10090</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10090/pdl_no_012_2023_-_ver._janderson_brito-titulo_de_cidadao_cabedelense_a_ronaldo_de_almeida_miranda_junior.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10090/pdl_no_012_2023_-_ver._janderson_brito-titulo_de_cidadao_cabedelense_a_ronaldo_de_almeida_miranda_junior.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense a Ronaldo de Almeida Miranda Júnior, e dá outras providências</t>
   </si>
   <si>
     <t>10091</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10091/pdl_no_013_2023_-_ver._janderson_brito_-titulo_de_cidadao_cabedelense_a_adricelio_andre_dos_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10091/pdl_no_013_2023_-_ver._janderson_brito_-titulo_de_cidadao_cabedelense_a_adricelio_andre_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense a Adricelio André dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>10092</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Luiz Wilson Lopes, e dá outras providências</t>
   </si>
   <si>
     <t>10093</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10093/pdl_no_015_2023_-_ver._jose_pereira_-titulo_de_cidada_cabedelense_a_maristela_aldano_de_franca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10093/pdl_no_015_2023_-_ver._jose_pereira_-titulo_de_cidada_cabedelense_a_maristela_aldano_de_franca.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense a Senhora Maristela Aldano de França, e dá outras providências</t>
   </si>
   <si>
     <t>10094</t>
   </si>
   <si>
     <t>Moisés do Meninas Bar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10094/pdl_no_016_2023_-_ver._moises_do_meninas_bar_-titulo_de_cidadao_cabedelense_a_benone_bernardo_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10094/pdl_no_016_2023_-_ver._moises_do_meninas_bar_-titulo_de_cidadao_cabedelense_a_benone_bernardo_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense a Benone Bernardo da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>8602</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Vitor Hugo Peixoto Castelliano</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8602/plc_no_001_2023-prefeito_municipal-reajuste_magisterio_-_lc_no_83_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8602/plc_no_001_2023-prefeito_municipal-reajuste_magisterio_-_lc_no_83_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 1.179, de 17 de dezembro de 2003, alterado pela Lei Complementar nº 80, de 24 de fevereiro de 2022, dá outras providências</t>
   </si>
   <si>
     <t>8753</t>
   </si>
   <si>
     <t>Edvaldo Neto</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8753/plc_no_002_2023-ver._edvaldo_neto-_altera_lc_no_02_1997codigo_tributario_lc_no_84_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8753/plc_no_002_2023-ver._edvaldo_neto-_altera_lc_no_02_1997codigo_tributario_lc_no_84_2023.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º, do artigo 161, da Lei Complementar 02/1997, (Código Tributário e de Renda do Município de Cabedelo)</t>
   </si>
   <si>
     <t>9199</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9199/plc_no_003_2023-ver._edvaldo_neto_-_insencao_de_impostoiptu-_veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9199/plc_no_003_2023-ver._edvaldo_neto_-_insencao_de_impostoiptu-_veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Concede isenção do Imposto Predial e Territorial Urbano (IPTU), sobre imóvel residencial de propriedade ou responsabilidade de pessoas portadoras de doenças consideradas graves, elencadas nesta lei, e dá outras providências</t>
   </si>
   <si>
     <t>9346</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9346/plc_no_004_2023-prefeito_municipal_-_altera_codigo_tributario_do_municipio_-_lc_no_85_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9346/plc_no_004_2023-prefeito_municipal_-_altera_codigo_tributario_do_municipio_-_lc_no_85_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário do Município de Cabedelo/PB - Lei Complementar nº 02/1997, e dá outras providências</t>
   </si>
   <si>
     <t>9784</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9784/plc_no_005_2023_-_prefeito_municipal_-_institui_codigo_sanitario_lc_no_89_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9784/plc_no_005_2023_-_prefeito_municipal_-_institui_codigo_sanitario_lc_no_89_2024.pdf</t>
   </si>
   <si>
     <t>Institui o Código Sanitário do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9785</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9785/plc_no_006_2023_-_prefeito_municipal_-_plano_diretor_-_lc_no_087_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9785/plc_no_006_2023_-_prefeito_municipal_-_plano_diretor_-_lc_no_087_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Diretor do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9792</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9792/plc_no_007_2023_-_prefeito_municipal_-_codigo_de_zoneamento_do_uso_e_ocupacao_-_lc_no_088_2024_compressed.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9792/plc_no_007_2023_-_prefeito_municipal_-_codigo_de_zoneamento_do_uso_e_ocupacao_-_lc_no_088_2024_compressed.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Zoneamento do Uso e Ocupação do Solo do Município de Cabedelo-PB, e dá outras providências</t>
   </si>
   <si>
     <t>8521</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8521/pl_no_001_2023-prefeito_municipal-remuneracao_agentes_comunitarios_de_saude-lei_no_2.257_-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8521/pl_no_001_2023-prefeito_municipal-remuneracao_agentes_comunitarios_de_saude-lei_no_2.257_-2023.pdf</t>
   </si>
   <si>
     <t>Altera o “caput” do art. 1º da Lei nº 1.740, de 12 de fevereiro de 2015, que “Dispõe sobre a remuneração dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias”, e dá outras providências</t>
   </si>
   <si>
     <t>8522</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8522/pl_no_002_2023-prefeito_municipal-atualiza_representacao_cargos_comissionados_pmc-lei_no_2.258-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8522/pl_no_002_2023-prefeito_municipal-atualiza_representacao_cargos_comissionados_pmc-lei_no_2.258-2023.pdf</t>
   </si>
   <si>
     <t>Atualiza a Representação dos Cargos Comissionados de Simbologia CDG-9 e CSE-2 dos Servidores da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8597</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8597/pl_no_003_2023-prefeito_municipal_-_altera_lei_no_2.163_2021_residencia_medica_-_lei_no_2.261_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8597/pl_no_003_2023-prefeito_municipal_-_altera_lei_no_2.163_2021_residencia_medica_-_lei_no_2.261_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.163, de 23 de dezembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>9111</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9111/pl_no_004_2023-ver._janderson_brito_-_prioridade_atendimento_guarda_metropolitada_semob__em_filas_-_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9111/pl_no_004_2023-ver._janderson_brito_-_prioridade_atendimento_guarda_metropolitada_semob__em_filas_-_veto_total.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade de atendimento aos funcionários da Guarda Metropolitana de Cabedelo, bem como aos da Secretaria de Mobilidade Urbana, fardados e em serviço, em filas para uso do caixa em estabelecimentos comerciais, incluindo na rede bancária e assemelhados no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8896</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8896/pl_no_005_2023-_ver._herlon_cabral-suporte_para_estacao_de_radiotransmissao_-veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8896/pl_no_005_2023-_ver._herlon_cabral-suporte_para_estacao_de_radiotransmissao_-veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente</t>
   </si>
   <si>
     <t>8598</t>
   </si>
   <si>
     <t>André Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8598/pl_no_006_2023-presidente_cmc_-_altera_caputs_lei_1.519_2011_gratificacao_efetivos_-_lei_no_2.262_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8598/pl_no_006_2023-presidente_cmc_-_altera_caputs_lei_1.519_2011_gratificacao_efetivos_-_lei_no_2.262_2023.pdf</t>
   </si>
   <si>
     <t>Altera os “caputs”  dos artigos 11 e 12, da Lei nº 1.519, de 2011, que trata do Quadro de Cargos Efetivos da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>8599</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8599/pl_no_007_2023-presidente_cmc_-_decimo_terceiro_salario_vereadores_-_lei_no_2.259_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8599/pl_no_007_2023-presidente_cmc_-_decimo_terceiro_salario_vereadores_-_lei_no_2.259_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o 13º (décimo terceiro) salário e férias dos Vereadores da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>8600</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8600/pl_no_008_2023-presidente_cmc_-_subsidio_prefeito_vice-prefeito_-_lei_no_2.260_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8600/pl_no_008_2023-presidente_cmc_-_subsidio_prefeito_vice-prefeito_-_lei_no_2.260_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios do Prefeito, do Vice-Prefeito e dos Secretários do Município de Cabedelo (PB), para o período de 1º de janeiro de 2023 a 31 de dezembro de 2024 – Biênio 2023/2024, e dá outras providências</t>
   </si>
   <si>
     <t>8995</t>
   </si>
   <si>
     <t>Enrique Douglas</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8995/pl_no_009_2023-ver._enrique_douglas-validade_de_laudos_medicos-veto_total_mantido-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8995/pl_no_009_2023-ver._enrique_douglas-validade_de_laudos_medicos-veto_total_mantido-arquivado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a validade indeterminada aos laudos médicos que atestem deficiência permanente para fins de acesso a programas e serviços públicos municipais e dá outras providências</t>
   </si>
   <si>
     <t>8601</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8601/pl_no_010_2023-prefeito_municipal_-_programa_educador_social_voluntario_-_lei_no_2.263_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8601/pl_no_010_2023-prefeito_municipal_-_programa_educador_social_voluntario_-_lei_no_2.263_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Educador Social Voluntário, e dá outras providências</t>
   </si>
   <si>
     <t>8711</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8711/pl_no_011_2023-prefeito_municipal_-_altera_lei_no_2.018_2019__auxilio_financeiro-_lei_no_2.274_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8711/pl_no_011_2023-prefeito_municipal_-_altera_lei_no_2.018_2019__auxilio_financeiro-_lei_no_2.274_2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5º, da Lei nº 2.018/2019, e dá outras providências</t>
   </si>
   <si>
     <t>8646</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8646/pl_no_012_2023-prefeito_municipal_-_altera_art._19_lei_630_1991_-_lei_no_2.266_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8646/pl_no_012_2023-prefeito_municipal_-_altera_art._19_lei_630_1991_-_lei_no_2.266_2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 19 da Lei nº 630/1991, e dá outras providências</t>
   </si>
   <si>
     <t>8649</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8649/pl_no_013_2023-prefeito_municipal_-_autoriza_concessao_patrocinio_atleta_thalita_santos_-_lei_no_2.264_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8649/pl_no_013_2023-prefeito_municipal_-_autoriza_concessao_patrocinio_atleta_thalita_santos_-_lei_no_2.264_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de patrocínio à atleta cabedelense Thalita Soares dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>8950</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8950/pl_no_014_2023-ver._edvaldo_neto-casos_vestigio_de_violencia_-_veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8950/pl_no_014_2023-ver._edvaldo_neto-casos_vestigio_de_violencia_-_veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Determina que os hospitais, clínicas e postos de saúde que compõem a rede pública municipal de saúde comuniquem formalmente ao Ministério Público casos de vestígio de violência e maus-tratos contra pessoas com deficiências e idosas</t>
   </si>
   <si>
     <t>8798</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8798/pl_no_015_2023-ver._andre_coutinho-atendimento_veterinario-lei_no_2.281_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8798/pl_no_015_2023-ver._andre_coutinho-atendimento_veterinario-lei_no_2.281_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos responsáveis por estabelecimentos de atendimento veterinário, que constatarem indícios de maus-tratos aos animais atendidos, em comunicar o fato de imediato à Polícia Civil</t>
   </si>
   <si>
     <t>8677</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8677/pl_no_016_2023-prefeito_municipal_-_abertura_de_credito_especial_bem_estar_animal_-_lei_no_2.273_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8677/pl_no_016_2023-prefeito_municipal_-_abertura_de_credito_especial_bem_estar_animal_-_lei_no_2.273_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial no Orçamento de 2023, para atender as despesas com o Convênio nº 000077/2021-MMA, firmado com o Ministério do Meio Ambiente, e dá outras providências</t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8799/pl_no_017_2023-ver._marcio_silva-festa_de_nossa_senhora_de_nazare-lei_no_2.282_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8799/pl_no_017_2023-ver._marcio_silva-festa_de_nossa_senhora_de_nazare-lei_no_2.282_2023.pdf</t>
   </si>
   <si>
     <t>Institui, no Calendário Oficial do Município de Cabedelo, a Festa da Paróquia Nossa Senhora de Nazaré no primeiro final de semana em que ocorre o pico da maré baixa no mês de janeiro, e dá outras providências</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8754/pl_no_018_2023-presidente_da_cmc_-_semanario_cmc_-_lei_no_2._277_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8754/pl_no_018_2023-presidente_da_cmc_-_semanario_cmc_-_lei_no_2._277_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Semanário Oficial Eletrônico da Câmara Municipal de Cabedelo-PB, e dá outras providências</t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8755/pl_no_019_2023-prefeito_municipal_-_politica_defesa_civil-conselho_defesa_civil-lei_no_2.276_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8755/pl_no_019_2023-prefeito_municipal_-_politica_defesa_civil-conselho_defesa_civil-lei_no_2.276_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Proteção e Defesa Civil, o Sistema Municipal de Proteção e Defesa Civil, o Conselho Municipal de Proteção e Defesa Civil e sobre o Fundo Municipal de Proteção e Defesa Civil, e dá outras providências</t>
   </si>
   <si>
     <t>8650</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8650/pl_no_020_2023-prefeito_municipal_-_altera_dispositivos_lei_1.885_2018_-_lei_no_2.268_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8650/pl_no_020_2023-prefeito_municipal_-_altera_dispositivos_lei_1.885_2018_-_lei_no_2.268_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.885, de 21 de fevereiro de 2018, e dá outras providências</t>
   </si>
   <si>
     <t>8647</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8647/pl_no_021_2023-prefeito_municipal_-_revoga_dispositivo_lei_no_1.292_2006_-_lei_no_2.267_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8647/pl_no_021_2023-prefeito_municipal_-_revoga_dispositivo_lei_no_1.292_2006_-_lei_no_2.267_2023.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivo da Lei Municipal nº 1.292, de 30 de maio de 2006, e dá outras providências</t>
   </si>
   <si>
     <t>8648</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8648/pl_no_022_2023-presidente_cmc_-_reajuste_remuneracao_efetivos_camara_-_lei_no_2.265_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8648/pl_no_022_2023-presidente_cmc_-_reajuste_remuneracao_efetivos_camara_-_lei_no_2.265_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da remuneração dos servidores efetivos do quadro de pessoal da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>9107</t>
   </si>
   <si>
     <t>Júnior Paulo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9107/pl_no_023_2023-ver._junior_paulo_-_complexo_referencia_atendimento_pessoas_transtorno_espectro_autista_-_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9107/pl_no_023_2023-ver._junior_paulo_-_complexo_referencia_atendimento_pessoas_transtorno_espectro_autista_-_veto_total.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de um complexo de referência e atendimento especializado às pessoas com transtorno do espectro autista (TEA) e pessoas com Síndrome de Down</t>
   </si>
   <si>
     <t>8756</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8756/pl_no_024_2023-ver._junior_paulo_-_acompanhamento_psicologico_mulheres-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8756/pl_no_024_2023-ver._junior_paulo_-_acompanhamento_psicologico_mulheres-arquivado.pdf</t>
   </si>
   <si>
     <t>Institui acompanhamento psicológico às mulheres vítimas de violência doméstica nos Postos de Saúde, nas Unidades Básicas de Saúde (UBS) e dá outras providências</t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8736/pl_no_025_2023-prefeito_municipal_-_estrutura_organizacional_prefeitura_cargos_comissionados_e_funcoes_gratificadas_-_le_2.275_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8736/pl_no_025_2023-prefeito_municipal_-_estrutura_organizacional_prefeitura_cargos_comissionados_e_funcoes_gratificadas_-_le_2.275_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura organizacional da Prefeitura Municipal de Cabedelo, estabelece os cargos comissionados e funções gratificadas, e dá outras providências</t>
   </si>
   <si>
     <t>8678</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8678/pl_no_026_2023-prefeito_municipal_-_regulamenta_ambito_municipal_art_8o_lei_federal_14.133_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8678/pl_no_026_2023-prefeito_municipal_-_regulamenta_ambito_municipal_art_8o_lei_federal_14.133_2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do Município de Cabedelo/PB, o artigo 8º, da Lei Federal nº 14.133, de 1º de abril de 2021, que dispõe sobre licitações e contratos administrativos, e dá outras providências</t>
   </si>
   <si>
     <t>9284</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9284/pl_no_027_2023-_ver._moises_do_meninas_bar-_dispoe_sobre_a_politica_de_protecao_aos_direitos_com_pessoa_com_fibromialgia-veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9284/pl_no_027_2023-_ver._moises_do_meninas_bar-_dispoe_sobre_a_politica_de_protecao_aos_direitos_com_pessoa_com_fibromialgia-veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Proteção aos Direitos da Pessoa com Fibromialgia no Município de Cabedelo/PB</t>
   </si>
   <si>
     <t>8884</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8884/pl_no_028_2023-_prefeito_municipal-_altera_lei_no_1.412_2008_pro-destao_rpps_lei_no__2.283_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8884/pl_no_028_2023-_prefeito_municipal-_altera_lei_no_1.412_2008_pro-destao_rpps_lei_no__2.283_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.412, de 22 de agosto de 2008, e dá outras providências</t>
   </si>
   <si>
     <t>8935</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8935/pl_no_029_2023-ver._enrique_douglas-semana_municipal_conscientizacao_sindrome_de_down_-_lei_no_2.303_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8935/pl_no_029_2023-ver._enrique_douglas-semana_municipal_conscientizacao_sindrome_de_down_-_lei_no_2.303_2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização sobre a Síndrome de Down, e dá outras providências</t>
   </si>
   <si>
     <t>8885</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8885/pl_no_030_2023-_ver._herlon_cabral-portadores_de_fibromialgia_como_pessoa_com_deficiencia-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8885/pl_no_030_2023-_ver._herlon_cabral-portadores_de_fibromialgia_como_pessoa_com_deficiencia-arquivado.pdf</t>
   </si>
   <si>
     <t>Reconhece os(as) portadores(as) de fibromialgia como pessoas com deficiência no âmbito do Município de Cabedelo</t>
   </si>
   <si>
     <t>8942</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8942/pl_no_031_2023-ver._enrique_douglas-uso_do_colar_de_girassol_-_lei_no_2.293_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8942/pl_no_031_2023-ver._enrique_douglas-uso_do_colar_de_girassol_-_lei_no_2.293_2023.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Cabedelo, o uso do Colar de Girassol como instrumento auxiliar de orientação para identificação de pessoas com deficiência não visível ou oculta</t>
   </si>
   <si>
     <t>8757</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8757/pl_no_032_2023-prefeito_municipal_-_altera_lei_no_1.715_2014-estrutura_pmc-_lei_no_2.278_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8757/pl_no_032_2023-prefeito_municipal_-_altera_lei_no_1.715_2014-estrutura_pmc-_lei_no_2.278_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Lei nº 1.715/2014, que alterou a Estrutura Administrativa da Prefeitura Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>9108</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9108/pl_no_033_2023_-ver._janderson_brito_-_campanha_abril_laranja_-_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9108/pl_no_033_2023_-ver._janderson_brito_-_campanha_abril_laranja_-_veto_total.pdf</t>
   </si>
   <si>
     <t>Institui a campanha do Mês Abril Laranja, dedicado à prevenção da crueldade contra os animais</t>
   </si>
   <si>
     <t>9164</t>
   </si>
   <si>
     <t>Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9164/pl_no_034_2023-ver._wagner_do_solanense_-_seguranca_armada_escolas_cabedelo_-_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9164/pl_no_034_2023-ver._wagner_do_solanense_-_seguranca_armada_escolas_cabedelo_-_veto_total.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação obrigatória de segurança armada nas escolas da rede pública e privada do Município de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>9288</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9288/pl_no_035_2023-_prefeito_municipal-_ldo_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9288/pl_no_035_2023-_prefeito_municipal-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias do Município de Cabedelo, para o Exercício Financeiro de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>9161</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9161/pl_no_036_2023_-ver._junior_paulo-_acompanhamento_psicologico_mulheres_vitimas_violencia_domestica_-_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9161/pl_no_036_2023_-ver._junior_paulo-_acompanhamento_psicologico_mulheres_vitimas_violencia_domestica_-_veto_total.pdf</t>
   </si>
   <si>
     <t>Institui acompanhamento psicológico às mulheres vítimas de violência doméstica nos postos de saúde, nas unidades básicas de saúde (UBS) e dá outras providências</t>
   </si>
   <si>
     <t>8800</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8800/pl_no_037_2023-prefeito_municipal-_altera_anexos_lei_no_2.275_2023_estrutura_cmc-lei_no_2.280_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8800/pl_no_037_2023-prefeito_municipal-_altera_anexos_lei_no_2.275_2023_estrutura_cmc-lei_no_2.280_2023.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos VIII e LIV da Lei Municipal nº 2.275, de 03 de abril de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>8943</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8943/pl_no_038_2023-ver._wagner_do_solanense-reconhecimento_de_wheeling_grau_-_lei_no_2.297_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8943/pl_no_038_2023-ver._wagner_do_solanense-reconhecimento_de_wheeling_grau_-_lei_no_2.297_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento do Wheeling, “Grau”, e demais manobras de motocicletas como prática esportiva no âmbito municipal e dá outras providências</t>
   </si>
   <si>
     <t>9118</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9118/pl_no_039_2023-ver._jose_pereira_-_regras_seguranca_posse_e_conducao_responsavel_de_caes_-_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9118/pl_no_039_2023-ver._jose_pereira_-_regras_seguranca_posse_e_conducao_responsavel_de_caes_-_veto_total.pdf</t>
   </si>
   <si>
     <t>Cria regras de segurança para posse ou condução responsável de cães na via pública de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8997</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8997/pl_no_040_2023-ver._moises_do_meninas_bar-_rua_jose_januario_de_opliveira-_veto_total-veto_mantido-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8997/pl_no_040_2023-ver._moises_do_meninas_bar-_rua_jose_januario_de_opliveira-_veto_total-veto_mantido-arquivado.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Januário de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>8944</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8944/pl_no_041_2023-ver._janderson_brito-festa_do_padroeiro_sagrado_coracao_de_jesus_patrimonio_imaterial_e_cultural_-_lei_no_2.296_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8944/pl_no_041_2023-ver._janderson_brito-festa_do_padroeiro_sagrado_coracao_de_jesus_patrimonio_imaterial_e_cultural_-_lei_no_2.296_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da Festa do Padroeiro Sagrado Coração de Jesus como Patrimônio Imaterial e Cultural do Município de Cabedelo/PB</t>
   </si>
   <si>
     <t>8886</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8886/pl_no_042_2023-_prefeito_municipal-patrocinio_ao_atleta_homero_almeida_-lei_2.284_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8886/pl_no_042_2023-_prefeito_municipal-patrocinio_ao_atleta_homero_almeida_-lei_2.284_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de patrocínio ao atleta Homero Almeida do Couto Neto, e dá outras providências</t>
   </si>
   <si>
     <t>8887</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8887/pl_no_043_2023-_prefeito_municipal-patrocinio_ao_atleta_douglas_pereira-_lei_no_2.285_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8887/pl_no_043_2023-_prefeito_municipal-patrocinio_ao_atleta_douglas_pereira-_lei_no_2.285_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de patrocínio ao atleta Douglas Pereira de Lima, e dá outras providências</t>
   </si>
   <si>
     <t>8888</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8888/pl_no_044_2023-_prefeito_municipal-subvencao_social_ao_miramar_esporte_clube-_lei_no_2.286_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8888/pl_no_044_2023-_prefeito_municipal-subvencao_social_ao_miramar_esporte_clube-_lei_no_2.286_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social ao Miramar Esporte Clube, e dá outras providências</t>
   </si>
   <si>
     <t>8946</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Reinaldo Lima (Rey)</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8946/pl_no_045_2023-ver._reinaldo_lima-dia_do_aviva_renascer_-_lei_no_2.299_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8946/pl_no_045_2023-ver._reinaldo_lima-dia_do_aviva_renascer_-_lei_no_2.299_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do “Aviva Renascer”, no Município de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>8936</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8936/pl_no_046_2023-prefeito_municipal-altera_lei_municipal_no_2.237_2023_auxilio_temporario_comerciantes_-_lei_no_2.301_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8936/pl_no_046_2023-prefeito_municipal-altera_lei_municipal_no_2.237_2023_auxilio_temporario_comerciantes_-_lei_no_2.301_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.237, de 01 de setembro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>9113</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9113/pl_no_047_2023-ver._wagner_do_solanense_-_proibicao_uso_capacetes_ou_coberta_dentro_estabelecimentos_-_veto_parcial_-_lei_2.308_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9113/pl_no_047_2023-ver._wagner_do_solanense_-_proibicao_uso_capacetes_ou_coberta_dentro_estabelecimentos_-_veto_parcial_-_lei_2.308_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso de capacetes ou qualquer outro tipo de cobertura que oculte a face dentro de estabelecimentos públicos e privados, e dá outras providências</t>
   </si>
   <si>
     <t>9286</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9286/pl_no_048_2023-ver._edvaldo_neto-_politica_municipal_programa_busca_ativa_escolar-veto_total_mantido-arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9286/pl_no_048_2023-ver._edvaldo_neto-_politica_municipal_programa_busca_ativa_escolar-veto_total_mantido-arquivado.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Programa de Busca Ativa Escolar e o Programa de Recuperação das Aprendizagens para Estudantes da Educação Básica</t>
   </si>
   <si>
     <t>8945</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8945/pl_no_049_2023-prefeito_municipal-altera_lei_no_963_1999_alterada_pela_lei_2.091_2020_-_lei_no_2.294_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8945/pl_no_049_2023-prefeito_municipal-altera_lei_no_963_1999_alterada_pela_lei_2.091_2020_-_lei_no_2.294_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 963, de 25 de outubro de 1999, alterada pela Lei Municipal nº 2.091, de 28 de dezembro de 2020, e dá outras providências</t>
   </si>
   <si>
     <t>9160</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9160/pl_no_050_2023-ver._herlon_cabral-limita_distancia_emissao_sons_e_ruidos_prejudiquem_autistas_espacos_publicos_-_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9160/pl_no_050_2023-ver._herlon_cabral-limita_distancia_emissao_sons_e_ruidos_prejudiquem_autistas_espacos_publicos_-_veto_total.pdf</t>
   </si>
   <si>
     <t>Limita a distância de emissão de sons e ruídos que prejudiquem o bem-estar do portador de transtorno do espectro autista em espaços públicos</t>
   </si>
   <si>
     <t>8889</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8889/pl_no_051_2023-prefeito_municipal_-__abertura_de_credito_clinica_bem-estar_animal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8889/pl_no_051_2023-prefeito_municipal_-__abertura_de_credito_clinica_bem-estar_animal.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial ao Orçamento do Município de Cabedelo - Exercício de 2023, para atender a despesa com a desapropriação do imóvel para construção da Clínica de Bem-Estar Animal, e dá outras providências</t>
   </si>
   <si>
     <t>8890</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8890/pl_no_052_2023-prefeito_municipal-altera_lei_no_1.740_20215_remuneracao_agentes_comunitarios_de_saude_lei_no_2.289_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8890/pl_no_052_2023-prefeito_municipal-altera_lei_no_1.740_20215_remuneracao_agentes_comunitarios_de_saude_lei_no_2.289_2023.pdf</t>
   </si>
   <si>
     <t>Altera o “caput” do art. 1º da Lei nº 1.740 de 15 de fevereiro de 2015, que “Dispõe sobre a remuneração dos agentes comunitários de saúde e dos agentes de combate às endemias”, e dá outras providências</t>
   </si>
   <si>
     <t>8891</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8891/pl_no_053_2023-prefeito_municipal-_institui_projeto_carteira_solidaria_-_lei_no_2.288.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8891/pl_no_053_2023-prefeito_municipal-_institui_projeto_carteira_solidaria_-_lei_no_2.288.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Cabedelo/PB, o Projeto Carteira Solidária, e dá outras providências</t>
   </si>
   <si>
     <t>8937</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8937/pl_no_054_2023-ver._wagner_do_solanense-dia_municipal_quadrilheiro_junino_-_lei_no_2.307_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8937/pl_no_054_2023-ver._wagner_do_solanense-dia_municipal_quadrilheiro_junino_-_lei_no_2.307_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do "Quadrilheiro Junino" no âmbito do Município de Cabedelo</t>
   </si>
   <si>
     <t>8954</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8954/pl_no_055_2023-ver._edvaldo_neto-_regulamenta_criacao_guarda_metropolitana_-_lei_no_2.298_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8954/pl_no_055_2023-ver._edvaldo_neto-_regulamenta_criacao_guarda_metropolitana_-_lei_no_2.298_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a data de criação da Guarda Metropolitana de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9115</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9115/pl_no_056_2023-ver._jose_pereira-_reconhece_o_grupo_sao_braz_como_patrimonio_cultural_e_imaterial_do_municipio_-_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9115/pl_no_056_2023-ver._jose_pereira-_reconhece_o_grupo_sao_braz_como_patrimonio_cultural_e_imaterial_do_municipio_-_veto_total.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural e Imaterial no Município de Cabedelo/PB, o Grupo São Braz, e dá outras providências</t>
   </si>
   <si>
     <t>8892</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8892/pl_no_057_2023-_abertura_de_credito_secretaria_pessoa_com_deficiencia_e_sec._compras_e_licitacao_-lei_no_2.291_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8892/pl_no_057_2023-_abertura_de_credito_secretaria_pessoa_com_deficiencia_e_sec._compras_e_licitacao_-lei_no_2.291_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2023, para atender as despesas com a Secretaria Municipal de Pessoa com Deficiência – SPCD e a Secretaria Municipal de Compras e Licitações - SECOL, e dá outras providências</t>
   </si>
   <si>
     <t>8893</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8893/pl_no_058_2023-prefeito_municipal-institui_programa_auxilio_universidade_-_lei_no_2.290_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8893/pl_no_058_2023-prefeito_municipal-institui_programa_auxilio_universidade_-_lei_no_2.290_2023.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Cabedelo, o Programa Municipal Auxílio Universidade, e dá outras providências</t>
   </si>
   <si>
     <t>8938</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8938/pl_no_059_2023-ver._moises_do_meninas_bar-dia_municipal_do_combate_a_discriminacao_racial_-_lei_no_3.304_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8938/pl_no_059_2023-ver._moises_do_meninas_bar-dia_municipal_do_combate_a_discriminacao_racial_-_lei_no_3.304_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Combate a Discriminação Racial no Município de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>8894</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8894/pl_no_060_2023-prefeito_municipal-abertura_de_credito_secretaria_de_pesca_e_aquicultura_-_lei_no_2.291_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8894/pl_no_060_2023-prefeito_municipal-abertura_de_credito_secretaria_de_pesca_e_aquicultura_-_lei_no_2.291_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2023, para atender as despesas com a Secretaria Municipal de Pesca e Aquicultura - SEPA, e dá outras providências</t>
   </si>
   <si>
     <t>9119</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9119/pl_no_061_2023-ver._andre_coutinho_-_denomina_rua_jaime_travassos_av_02_lot_jardim_alfa_-_lei_no_2.310_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9119/pl_no_061_2023-ver._andre_coutinho_-_denomina_rua_jaime_travassos_av_02_lot_jardim_alfa_-_lei_no_2.310_2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Jaime Travassos de Moura a atual Rua Projetada 2, no Loteamento Jardim Alfa, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>8939</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8939/pl_no_062_2023-prefeito_municipal-programa_mun.de_preservacao_patrimonio_cultural_imaterial-_conselho_e_fundo_municipal_-_lei_no_2.305_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8939/pl_no_062_2023-prefeito_municipal-programa_mun.de_preservacao_patrimonio_cultural_imaterial-_conselho_e_fundo_municipal_-_lei_no_2.305_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Preservação do Patrimônio Cultural Material e Imaterial – Memória Viva, Cria o Conselho Municipal do Patrimônio Cultural – COMPAC, Cria o Fundo Municipal de Preservação do Patrimônio Cultural - FUMPAC, e dá outras providências</t>
   </si>
   <si>
     <t>8932</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8932/pl_no_063_2023-prefeito_municipal-_remuneracao_quadro_efetivo_fiscais_de_transportes_e_agentes_de_transito-lei_no_2.295_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8932/pl_no_063_2023-prefeito_municipal-_remuneracao_quadro_efetivo_fiscais_de_transportes_e_agentes_de_transito-lei_no_2.295_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remuneração dos servidores do quadro efetivo ocupantes dos cargos de Fiscais de Transportes e Agentes de Trânsito da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9045</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9045/pl_no_064_2023-_ver._andre_coutinho-_utilidade_publica_academia_estudantil_infantojuvenil_litoranea-_lei_no_2.312_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9045/pl_no_064_2023-_ver._andre_coutinho-_utilidade_publica_academia_estudantil_infantojuvenil_litoranea-_lei_no_2.312_2023.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Academia Estudantil Cabedelense Infantojuvenil de Artes e Letras-Litorânea – AECIJAL-Litorânea, e dá outras providências</t>
   </si>
   <si>
     <t>9120</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9120/pl_no_065_2023-prefeito_municipal-reconhece_utilidade_publica_fundacao_centro_recuperacao_feminina_missao_resgate_-_lei_2.316_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9120/pl_no_065_2023-prefeito_municipal-reconhece_utilidade_publica_fundacao_centro_recuperacao_feminina_missao_resgate_-_lei_2.316_2023.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Fundação Centro de Recuperação Feminina Missão Resgate, e dá outras providências</t>
   </si>
   <si>
     <t>8940</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8940/pl_no_066__2023-presidente_da_cmc-reajuste_servidores_cargo_comissao_cmc_-_lei_no_2.306_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8940/pl_no_066__2023-presidente_da_cmc-reajuste_servidores_cargo_comissao_cmc_-_lei_no_2.306_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos Servidores Ocupantes dos Cargos em Comissão do Quadro de Pessoal da Câmara Municipal de Cabedelo (PB), bem como da Gratificação de Atividade de Plenário - GAP, e dá outras providências</t>
   </si>
   <si>
     <t>8941</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8941/pl_no_067_2023-ver._jose_pereira-institui_programa_incentivo_doacao_de_sangue_-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8941/pl_no_067_2023-ver._jose_pereira-institui_programa_incentivo_doacao_de_sangue_-_arquivado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo a Doação de Sangue entre os Servidores Municipais e dá outras providências</t>
   </si>
   <si>
     <t>8948</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8948/pl_no_068_2023-prefeito_municipal-_altera_lei_no_2.154_2021-programa_bolsa_atleta_lei_no_2.154_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8948/pl_no_068_2023-prefeito_municipal-_altera_lei_no_2.154_2021-programa_bolsa_atleta_lei_no_2.154_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.154, de 29 de novembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>8949</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8949/pl_no_069_2023-prefeito_municipal-altera_lei_no_2.288_2023-_carteira_solidaria_-_lei_no_2.302_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8949/pl_no_069_2023-prefeito_municipal-altera_lei_no_2.288_2023-_carteira_solidaria_-_lei_no_2.302_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.288, de 29 de maio de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>9166</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9166/pl_no_070_2023-ver._jose_pereira-altera_lei_no_1.646_2013_-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9166/pl_no_070_2023-ver._jose_pereira-altera_lei_no_1.646_2013_-_arquivado.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 1.646/13, e dá outras providências</t>
   </si>
   <si>
     <t>9121</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9121/pl_no_071_2023-prefeito_municipal-altera_dispositivos_lei_no_1.711_2014_-_lei_2.317_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9121/pl_no_071_2023-prefeito_municipal-altera_dispositivos_lei_no_1.711_2014_-_lei_2.317_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.711, de 18 de junho de 2014, e dá outras providências._x000D_
 (Conselho Municipal dos Direitos da Mulher)</t>
   </si>
   <si>
     <t>9167</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9167/pl_no_072_2023-ver._edvaldo_neto-jogo_do_cambio_esporte_simbolo_pessoa_idosa_-_lei_no_2.321_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9167/pl_no_072_2023-ver._edvaldo_neto-jogo_do_cambio_esporte_simbolo_pessoa_idosa_-_lei_no_2.321_2023.pdf</t>
   </si>
   <si>
     <t>Reconhece o Jogo do Câmbio como esporte símbolo da pessoa idosa no Município de Cabedelo</t>
   </si>
   <si>
     <t>9122</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9122/pl_no_073_2023-prefeito_municipal-diario_oficial_eletronico_prefeitura_cabedelo_-_lei_2.318_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9122/pl_no_073_2023-prefeito_municipal-diario_oficial_eletronico_prefeitura_cabedelo_-_lei_2.318_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Diário Oficial Eletrônico da Prefeitura Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>9046</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9046/pl_no_074_2023-prefeito_municipa-__altera_lei_no__823_96_e_1.511_10-concessao_de_gratificacao_especial_servidores_poder_executivo-lei_no_2.311_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9046/pl_no_074_2023-prefeito_municipa-__altera_lei_no__823_96_e_1.511_10-concessao_de_gratificacao_especial_servidores_poder_executivo-lei_no_2.311_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Gratificação Especial – GE, revoga dispositivos da Leis nº 823/96 e nº 1.511/10, e dá outras providências</t>
   </si>
   <si>
     <t>9047</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9047/pl_no_075_2023-_prefeito_municipal-altera_lei_no_1.885_2018-regulamenta_insalubridade_e_periculosidade-_lei_no_2.315_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9047/pl_no_075_2023-_prefeito_municipal-altera_lei_no_1.885_2018-regulamenta_insalubridade_e_periculosidade-_lei_no_2.315_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.885, de 21 de fevereiro de 2018, que “Regulamenta a concessão do adicional de insalubridade e periculosidade, no âmbito do Município de Cabedelo-PB, de que trata o art. 167 da Lei nº 523/89, e dá outras providências</t>
   </si>
   <si>
     <t>9048</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9048/pl_no_076_2023-prefeito_municipal-_altera_lei_no_1.194-2024-pccr-_grupo_ocupacional_de_saude-lei_no_2.314_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9048/pl_no_076_2023-prefeito_municipal-_altera_lei_no_1.194-2024-pccr-_grupo_ocupacional_de_saude-lei_no_2.314_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.194, de 14 de junho de 2004, que “Dispõe sobre o Plano de Cargos, Carreira e Remuneração do Grupo Ocupacional Serviços de Saúde do Município, e dá outras providências</t>
   </si>
   <si>
     <t>9049</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9049/pl_no_077_2023-prefeito_municipal-altera_lei_no_1.740-2015-remuneracao_agentes_comunitarios_de_saude-lei_no_2.313_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9049/pl_no_077_2023-prefeito_municipal-altera_lei_no_1.740-2015-remuneracao_agentes_comunitarios_de_saude-lei_no_2.313_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1.740, de 12 de fevereiro de 2015, que “Dispõe sobre a remuneração dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, e dá outras providências</t>
   </si>
   <si>
     <t>9168</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9168/pl_no_078_2023-prefeito_municipal-abertura_credito_especial_despesas_secretaria_cultura_-_lei_no_2.322_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9168/pl_no_078_2023-prefeito_municipal-abertura_credito_especial_despesas_secretaria_cultura_-_lei_no_2.322_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2023, para atender as despesas com a Secretaria Municipal de Cultural, referente a Lei Complementar nº 195/2022, e dá outras providências</t>
   </si>
   <si>
     <t>9169</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9169/pl_no_079_2023-prefeito_municipal-programa_educacao_para_o_transito_-_lei_no_2.323_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9169/pl_no_079_2023-prefeito_municipal-programa_educacao_para_o_transito_-_lei_no_2.323_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Educação para o Trânsito no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9170</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9170/pl_no_080_2023-_ver._moises_do_meninas_bar-_rua_jose_januario_de_oliveira_-_lei_no_2.325_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9170/pl_no_080_2023-_ver._moises_do_meninas_bar-_rua_jose_januario_de_oliveira_-_lei_no_2.325_2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Januario de Oliveira a atual Via Coletora 02, localizada no Loteamento Stephane Palhano neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>9171</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9171/pl_no_081_2023-prefeito_municipal-politica_municipal_busca_ativa_escolar_e_programa_recuperacao_aprendizagens_-_lei_no_2.326_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9171/pl_no_081_2023-prefeito_municipal-politica_municipal_busca_ativa_escolar_e_programa_recuperacao_aprendizagens_-_lei_no_2.326_2023.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Busca Ativa Escolar e o Programa Municipal de Recuperação das Aprendizagens para Estudantes da Educação Básica da Rede Municipal de Ensino deste Município, e dá outras providências</t>
   </si>
   <si>
     <t>9224</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9224/pl_no_082_2023-_prefeito_municipal-proposta_curricular_rede_municipal_de_ensino_e_abono_provisorio_efetivos_elaboracao_proposta_-_lei_no_2.327.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9224/pl_no_082_2023-_prefeito_municipal-proposta_curricular_rede_municipal_de_ensino_e_abono_provisorio_efetivos_elaboracao_proposta_-_lei_no_2.327.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção da Proposta Curricular da Rede Municipal de Ensino de Cabedelo, institui o abono provisório aos profissionais da educação efetivos que participarão da elaboração da proposta, e dá outras providências</t>
   </si>
   <si>
     <t>9172</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9172/pl_no_083_2023-prefeito_municipal-repasse_recursos_assistencia_financeira_complementar_uniao_pagamento_piso_enfermagem_-_lei_no_2.319_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9172/pl_no_083_2023-prefeito_municipal-repasse_recursos_assistencia_financeira_complementar_uniao_pagamento_piso_enfermagem_-_lei_no_2.319_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar os recursos da Assistência Financeira Complementar da União para pagamento do Piso Salarial Nacional aos Enfermeiros, Técnicos de Enfermagem, Auxiliares de Enfermagem e Parteiras, integrantes do Quadro de Servidores do Município de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>9173</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9173/pl_no_084_2023-prefeito_municipal-abertura_credito_especial_-_lei_no_2.320_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9173/pl_no_084_2023-prefeito_municipal-abertura_credito_especial_-_lei_no_2.320_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a abrir Crédito Especial na quantia de R$ 480.906,00 (quatrocentos e oitenta mil, novecentos e seis reais), e dá outras providências</t>
   </si>
   <si>
     <t>9225</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9225/pl_no_085_2023-ver._wagner_do_solanense-proibicao_animais_domesticos_acorrentados_e_em_espacos_confinados_-_lei_no_2.328_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9225/pl_no_085_2023-ver._wagner_do_solanense-proibicao_animais_domesticos_acorrentados_e_em_espacos_confinados_-_lei_no_2.328_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de manter animais domésticos acorrentados e em espaços confinados, e dá outras providências</t>
   </si>
   <si>
     <t>9226</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9226/pl_no_086_2023-prefeito_municipal-programa_cresce_pesca_-_lei_no_2.331_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9226/pl_no_086_2023-prefeito_municipal-programa_cresce_pesca_-_lei_no_2.331_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Cresce Pesca no âmbito do Município de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>9227</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9227/pl_no_087_2023-prefeito_municipal-_rua_djalma_marinho_cabral-lei_no_2.329_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9227/pl_no_087_2023-prefeito_municipal-_rua_djalma_marinho_cabral-lei_no_2.329_2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Djalma Marinho Cabral a praça localizada no bairro de Intermares, Município de Cabedelo-PB, e dá outras providências</t>
   </si>
   <si>
     <t>9228</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9228/pl_no_088_2023-prefeito_municipal-alteracao_destinacao_av._mar_mediterraneo_-_lei_no_2.332_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9228/pl_no_088_2023-prefeito_municipal-alteracao_destinacao_av._mar_mediterraneo_-_lei_no_2.332_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da destinação da Avenida Mar Mediterrâneo, Intermares, Setor 04, Cabedelo/PB, para caracterizá-la como Área Verde/Praça, e dá outras providências</t>
   </si>
   <si>
     <t>9290</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9290/pl_no_089_2023-prefeito_municipal-parque_turistico_municipal_da_praia_de_jacare-lei_no_2.330_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9290/pl_no_089_2023-prefeito_municipal-parque_turistico_municipal_da_praia_de_jacare-lei_no_2.330_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parque Turístico Municipal da Praia de Jacaré, e dá outras providências</t>
   </si>
   <si>
     <t>9165</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9165/pl_no_090_2023-prefeito_municipal-altera_lei_no_2.322_2023_-_lei_no_2.324_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9165/pl_no_090_2023-prefeito_municipal-altera_lei_no_2.322_2023_-_lei_no_2.324_2023.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do art. 1º da Lei Municipal nº 2.322, de 12 de setembro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>9281</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9281/pl_no_091_2023-ver._edvaldo_neto-altera_lei_no_2.083-2023_regulamenta_servico_de_transporte_remunerado_privado_municipal_lei_no_2.333-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9281/pl_no_091_2023-ver._edvaldo_neto-altera_lei_no_2.083-2023_regulamenta_servico_de_transporte_remunerado_privado_municipal_lei_no_2.333-2023.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º, do artigo 6º, da Lei 2.083/2020, que regulamenta o serviço de transporte remunerado privado individual de passageiros, com uso de aplicativo de tecnologia ou outras plataformas de comunicação em rede, no âmbito do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9229</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9229/pl_no_092_2023-prefeito_municipal-_institui_sistema_gestao_unidades_publicas_beneficiamento_do_pescado-lei_no_2.336_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9229/pl_no_092_2023-prefeito_municipal-_institui_sistema_gestao_unidades_publicas_beneficiamento_do_pescado-lei_no_2.336_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Gestão de Unidades Públicas Municipais direcionadas ao Beneficiamento de Pescado - SGMUBP, e dá outras providências</t>
   </si>
   <si>
     <t>9230</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9230/pl_no_093_2023-prefeito_municipal-_abertura_de_credito_-emendas_impositivas_governo_do_estado-lei_no_2.331_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9230/pl_no_093_2023-prefeito_municipal-_abertura_de_credito_-emendas_impositivas_governo_do_estado-lei_no_2.331_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no Orçamento de 2023, para atender as despesas com recursos das Emendas Impositivas nº 051, 330 e 370 de 2023, do Governo do Estado da Paraíba, e dá outras providências</t>
   </si>
   <si>
     <t>9749</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9749/pl_no_094_2023_-_prefeito_municipal_-_loa_2024_compressed_1.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9749/pl_no_094_2023_-_prefeito_municipal_-_loa_2024_compressed_1.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Cabedelo, para o Exercício Financeiro de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>9282</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9282/pl_no_095_2023-prefeito_municipal-autorizacao_temporarias_de_eventos_no_municipio-lei_no_2.337_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9282/pl_no_095_2023-prefeito_municipal-autorizacao_temporarias_de_eventos_no_municipio-lei_no_2.337_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para o requerimento e emissão de Autorização Temporária para realização de eventos no Município de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>9231</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9231/pl_no_096_2023-prefeito_municipal-altera_lei_no_2.327_2023_abono__provisorio_profissionais_da_educacao_lei_no_2.335_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9231/pl_no_096_2023-prefeito_municipal-altera_lei_no_2.327_2023_abono__provisorio_profissionais_da_educacao_lei_no_2.335_2023.pdf</t>
   </si>
   <si>
     <t>Altera os parágrafos 2º e 3º do art. 4º da Lei Municipal nº 2.327, de 02 de outubro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>9283</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9283/pl_no_097_2023-prefeito_municipal-altera__lei_2.309_ldo_2024-lei_no_2.338_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9283/pl_no_097_2023-prefeito_municipal-altera__lei_2.309_ldo_2024-lei_no_2.338_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.309, de 11 de julho de 2023 (LDO 2024), e dá outras providências</t>
   </si>
   <si>
     <t>9366</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9366/pl_no_098_2023-prefeito_municipal-altera_dispositivo_lei_no_2089_2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9366/pl_no_098_2023-prefeito_municipal-altera_dispositivo_lei_no_2089_2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.089, de 28 de setembro de 2020, e dá outras providências</t>
   </si>
   <si>
     <t>9363</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9363/pl_no_099_2023-ver._marcio_silva-utilidade_publica_associacao_florescer_ativamente_-_afa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9363/pl_no_099_2023-ver._marcio_silva-utilidade_publica_associacao_florescer_ativamente_-_afa.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação Florescer Ativamente-AFA, e dá outras providências</t>
   </si>
   <si>
     <t>9291</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9291/pl_no_100_2023-ver._jose_pereira-obriga_poderes_publicos__contrachegues_doe_orgcaos-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9291/pl_no_100_2023-ver._jose_pereira-obriga_poderes_publicos__contrachegues_doe_orgcaos-_arquivado.pdf</t>
   </si>
   <si>
     <t>Obriga os Poderes Públicos Municipais, seus Organismos da Administração Direta e Indireta a apor nas correspondências oficiais de tramitação interna e externa, inclusive no IPTU, ITBI e no  espaço destinado a mensagens nos contracheques dos servidores públicos, a seguinte frase: "Doe órgãos, salve vidas", e dá outras providências</t>
   </si>
   <si>
     <t>9364</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9364/pl_no_101_2023-ver._jose_pereira-obrigatoriedade_entidades_filantropicas__beneficentes_divulgar_balanco_financeiro_anual.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9364/pl_no_101_2023-ver._jose_pereira-obrigatoriedade_entidades_filantropicas__beneficentes_divulgar_balanco_financeiro_anual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de Entidades Filantrópicas ou Beneficentes que receberem recursos financeiros da Prefeitura Municipal de Cabedelo, a divulgarem anualmente o balanço financeiro na forma que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>9399</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9399/pl_no_102_2023-ver._herlon_cabral_-_utilidade_publica_a_sociedade__cabedelense_de_escritores_e_poetas_-_lei_no_2.350_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9399/pl_no_102_2023-ver._herlon_cabral_-_utilidade_publica_a_sociedade__cabedelense_de_escritores_e_poetas_-_lei_no_2.350_2023.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Sociedade Cabedelense de Escritores e Poetas - SCEP, e dá outras providências</t>
   </si>
   <si>
     <t>9400</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9400/pl_no_103_2023-ver._marcio_silva_-_ordenamento_territorial_e_horario_de_funcionamento_de_entidades_de_tiro-lei_no_2.351_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9400/pl_no_103_2023-ver._marcio_silva_-_ordenamento_territorial_e_horario_de_funcionamento_de_entidades_de_tiro-lei_no_2.351_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ordenamento territorial e horário de funcionamento de entidades de tiro desportivo no Município de Cabedelo</t>
   </si>
   <si>
     <t>9386</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9386/pl_no_104_2023-_ver._jose_pereira_-_obrigatoriedade_condominios_instalacao_de_telas_-_lei_no_2.345_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9386/pl_no_104_2023-_ver._jose_pereira_-_obrigatoriedade_condominios_instalacao_de_telas_-_lei_no_2.345_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos condomínios residenciais proceder com instalação de telas, grades de proteção ou adotar medidas suplementares de segurança em todas as áreas comuns nas quais haja risco de acidentes, e dá outras providências</t>
   </si>
   <si>
     <t>9401</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9401/pl_no_105_2023-ver._jose_pereira-veda_aplicacao_de_multas_condominios_decorrente_a_pertubacao_criancas_autistas_-_lei_no_2.346_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9401/pl_no_105_2023-ver._jose_pereira-veda_aplicacao_de_multas_condominios_decorrente_a_pertubacao_criancas_autistas_-_lei_no_2.346_2023.pdf</t>
   </si>
   <si>
     <t>Veda a aplicação de qualquer tipo de sanção em condomínios residenciais e comerciais, decorrente de perturbação do sossego envolvendo crianças diagnosticadas com o transtorno do espectro autista</t>
   </si>
   <si>
     <t>9597</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9597/pl_no_106_2023-ver._janderson_brito-criacao_gremios_estudantis-veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9597/pl_no_106_2023-ver._janderson_brito-criacao_gremios_estudantis-veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, organização e atuação dos Grêmios Estudantis nas Escolas Municipais de Ensino Fundamental II</t>
   </si>
   <si>
     <t>9368</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9368/pl_no_107_2023-prefeito_municipal-criacao_sistematica_calculo_gratificacao_produtividade_analista_de_projetos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9368/pl_no_107_2023-prefeito_municipal-criacao_sistematica_calculo_gratificacao_produtividade_analista_de_projetos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e sistemática de cálculo da gratificação de produtividade para integrantes da categoria funcional de Analista de Projetos, e dá outras providências</t>
   </si>
   <si>
     <t>9365</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9365/pl_no_108_2023-prefeito_municipal-altera_disposito_lei_no_2048_2019.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9365/pl_no_108_2023-prefeito_municipal-altera_disposito_lei_no_2048_2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.048/2019, e dá outras providências</t>
   </si>
   <si>
     <t>9367</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9367/pl_no_109_2023-prefeito_municipal-autoriza_procurador-geral_conciliar_transigir_e_celebrar_acordos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9367/pl_no_109_2023-prefeito_municipal-autoriza_procurador-geral_conciliar_transigir_e_celebrar_acordos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Procurador-Geral do Município de Cabedelo a conciliar, transigir e celebrar acordos em processos administrativos ou judiciais, e dá outras providências</t>
   </si>
   <si>
     <t>9523</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9523/pl_no_110_2023-ver._janderson_brito_-_afixacao_de_cartazes_garrafas_de_agua_lei_no_2.361_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9523/pl_no_110_2023-ver._janderson_brito_-_afixacao_de_cartazes_garrafas_de_agua_lei_no_2.361_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de afixação de cartazes com a informação de que é permitida a entrada de garrafas de água para o uso pessoal em shows e eventos no Município de Cabedelo/PB</t>
   </si>
   <si>
     <t>9524</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9524/pl_no_111_2023-prefeito_municipal_-_institui_programa_conciliacao_juridico-fiscal_-_lei_no_2.357_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9524/pl_no_111_2023-prefeito_municipal_-_institui_programa_conciliacao_juridico-fiscal_-_lei_no_2.357_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Conciliação Jurídico-Fiscal do Município de Cabedelo – Concilia Cabedelo, que dispõe sobre a concessão de benefícios fiscais de créditos inscritos ou não em dívida ativa, ajuizados e não ajuizados pela Procuradoria Geral do Município, descontos temporários no Imposto sobre Transmissão Onerosa de Bens Imóveis e Direitos a eles Relativos - ITBI, e dá outras providências</t>
   </si>
   <si>
     <t>9525</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9525/pl_no_112_2023-_prefeito_municipal-_programa_desenvolver_cabedelo-lei_no_2.356_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9525/pl_no_112_2023-_prefeito_municipal-_programa_desenvolver_cabedelo-lei_no_2.356_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Desenvolver Cabedelo e o Fundo Municipal de Apoio aos Pequenos Negócios, e dá outras providências</t>
   </si>
   <si>
     <t>9526</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9526/pl_no_113_2023-_prefeito_municipal_-__abertura_de_cretidos_suplementares_cinco_por_cento_-_lei_no_2.354_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9526/pl_no_113_2023-_prefeito_municipal_-__abertura_de_cretidos_suplementares_cinco_por_cento_-_lei_no_2.354_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir créditos suplementares no limite de mais até 5% (cinco por cento) no Orçamento de 2023 do Município, e dá outras providências</t>
   </si>
   <si>
     <t>9387</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9387/pl_no_114_2023-prefeito_municipal_-_pagamento_extraordinario_do_passivo_fundef_-_lei_no_2.348_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9387/pl_no_114_2023-prefeito_municipal_-_pagamento_extraordinario_do_passivo_fundef_-_lei_no_2.348_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento extraordinário do passivo do FUNDEF, com a destinação dos recursos, dos percentuais e critérios para o rateio dos recursos entre os beneficiados, e dá outras providências</t>
   </si>
   <si>
     <t>9388</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9388/pl_no_115_2023-_prefeito_municipal_-_cargos_provimento_efetivo_para_fins_de_concurso_publico_lei_no_2.347_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9388/pl_no_115_2023-_prefeito_municipal_-_cargos_provimento_efetivo_para_fins_de_concurso_publico_lei_no_2.347_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os cargos de Provimento Efetivo na Estrutura Administrativa da Prefeitura Municipal de Cabedelo para fins de concurso público, e dá outras providências</t>
   </si>
   <si>
     <t>9527</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9527/pl_no_116_2023-_prefeito_municipal_-__institui_plano_municipal_de_cultura-cultura_viva_-_lei_no_2.359_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9527/pl_no_116_2023-_prefeito_municipal_-__institui_plano_municipal_de_cultura-cultura_viva_-_lei_no_2.359_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Cultura – Cultura Viva, o Sistema Municipal de Informações e Indicadores Culturais - SMIIC, e dá outras providências</t>
   </si>
   <si>
     <t>9528</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9528/pl_no_117_2023-prefeito_municipal_-_acrescenta__dispositivos_a_lei_no_2.337_2023_-_lei_no_2.352_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9528/pl_no_117_2023-prefeito_municipal_-_acrescenta__dispositivos_a_lei_no_2.337_2023_-_lei_no_2.352_2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei Municipal nº 2.337, de 26 de outubro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>9389</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9389/pl_no_118_2023-_prefeito_municipal_-_abertura_de_credito_especial_precatorio_fundef_-_lei_no_2.349_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9389/pl_no_118_2023-_prefeito_municipal_-_abertura_de_credito_especial_precatorio_fundef_-_lei_no_2.349_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial no Orçamento de 2023, para atender as despesas com os recursos do precatório do FUNDEF (Sentenças Judiciais), e dá outras providências</t>
   </si>
   <si>
     <t>9529</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9529/pl_no_119_2023-prefeito_municipal-educacao_em_tempo_real_-_lei_no_2.358_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9529/pl_no_119_2023-prefeito_municipal-educacao_em_tempo_real_-_lei_no_2.358_2023.pdf</t>
   </si>
   <si>
     <t>Adota a educação em tempo integral nas Escolas da Rede Municipal de Ensino do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9530</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9530/pl_no_120_2023-_prefeito_municipal_-_altera_lei_no_2.275_2023__estrutura_administrativa_pmc_lei_no_2.355_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9530/pl_no_120_2023-_prefeito_municipal_-_altera_lei_no_2.275_2023__estrutura_administrativa_pmc_lei_no_2.355_2023.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos IV, VIII, XXIII, XXV, XXVIII, XXIV, XXXI, XXXV, XLI, XLVI, XLVIII, L, LIV, LXVIII, LXXI, da Lei nº 2.275/2023, e dá outras providências</t>
   </si>
   <si>
     <t>9531</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9531/pl_no_121_2023-prefeitura_municipal_-__acoes_programa_minha_casa_minha_vida_-_lei_no_2.352_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9531/pl_no_121_2023-prefeitura_municipal_-__acoes_programa_minha_casa_minha_vida_-_lei_no_2.352_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações para implementar o Programa Minha Casa, Minha Vida (MCMV), autoriza a doação de imóveis do Município de Cabedelo ao Fundo de Arrendamento Residencial - FAR, para construção de unidades habitacionais de interesse social, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>9403</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9403/pl_no_122_2023-prefeito_municipal-programa_municipal_de_parcerias_publico-privadas-lei_no_2.370_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9403/pl_no_122_2023-prefeito_municipal-programa_municipal_de_parcerias_publico-privadas-lei_no_2.370_2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Parcerias Público-Privadas do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9404/pl_no_123_2023-prefeito_municipal-carga_horaria_para_cargos_de_fiscal_de_tributos_e_fiscal_de_posturass-lei_no_2.369_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9404/pl_no_123_2023-prefeito_municipal-carga_horaria_para_cargos_de_fiscal_de_tributos_e_fiscal_de_posturass-lei_no_2.369_2024.pdf</t>
   </si>
   <si>
     <t>Cria requisitos, atribuições e estabelece carga horária para os cargos de Fiscal de Tributos e Fiscal de Posturas, que compõem a Estrutura Administrativa da Prefeitura de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9748</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9748/pl_no_124_2023-ver._marcio_silva-_dia_do_nascituro_e_semana_defesa_a_vida-_lei_no_2.373_2024-vero_parcial_art._3o.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9748/pl_no_124_2023-ver._marcio_silva-_dia_do_nascituro_e_semana_defesa_a_vida-_lei_no_2.373_2024-vero_parcial_art._3o.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Nascituro e a Semana de Defesa e Promoção da Vida, que passam a integrar o Calendário Oficial de Eventos do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8645</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8645/pr_no_001_2023_-_presidente_cmc_-_comissao_de_representacao_-_res_no_255_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8645/pr_no_001_2023_-_presidente_cmc_-_comissao_de_representacao_-_res_no_255_2023.pdf</t>
   </si>
   <si>
     <t>Cria Comissões de Representação da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>8801</t>
   </si>
   <si>
     <t>Cria Comissão de Representação da Câmara Municipal de Cabedelo para dirigir-se à Toritama/PE, e dá outras providências</t>
   </si>
   <si>
     <t>9123</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9123/pr_no_003_2023_-_presidente_cmc_-comissao_de_representacao_-res_257_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9123/pr_no_003_2023_-_presidente_cmc_-comissao_de_representacao_-res_257_2023.pdf</t>
   </si>
   <si>
     <t>Cria Comissões de Representação na Câmara Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9347</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9347/pr_no_004_2023_-_presidente_cmc_-_comissao_de_representacao_congresso_recife-pe_-_res_no_258_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9347/pr_no_004_2023_-_presidente_cmc_-_comissao_de_representacao_congresso_recife-pe_-_res_no_258_2023.pdf</t>
   </si>
   <si>
     <t>Cria Comissão de Representação da Câmara Municipal de Cabedelo para dirigir-se à Recife/PE, e dá outras providências</t>
   </si>
   <si>
     <t>9391</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9391/pr_no_005_2023_-_presidente_cmc_-_verba_idenizatoria_resolucao_259_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9391/pr_no_005_2023_-_presidente_cmc_-_verba_idenizatoria_resolucao_259_2023.pdf</t>
   </si>
   <si>
     <t>Cria a Verba Indenizatória de Apoio Parlamentar, e dá outras providências</t>
   </si>
   <si>
     <t>9601</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9601/proposta_de_emenda_a_lom_no_001-2023-_revoga_inciso_vii-art._46-emenda_no_25-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9601/proposta_de_emenda_a_lom_no_001-2023-_revoga_inciso_vii-art._46-emenda_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso VII, do art. 46, da Lei Orgânica do Município de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>8512</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Divino Felizardo, Edson da Ótica, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey)</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8512/requer._no_001-2023-ver._marcio_silva_e_outros-urgensia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8512/requer._no_001-2023-ver._marcio_silva_e_outros-urgensia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Extraordinária de 26/01/2023, das seguintes proposituras: Projeto de Lei nº 001/2023 - Do Prefeito Municipal - Altera o “caput” do art. 1º da Lei nº 1.740, de 12 de fevereiro de 2015, que “Dispõe sobre a remuneração dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias”, e dá outras providências ; e Projeto de Lei nº 002/2023 - Do Prefeito Municipal - Atualiza a representação dos Cargos Comissionados de simbologia CDG-9 e CSE-2 dos Servidores da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8528</t>
   </si>
   <si>
     <t>Alex Lucena</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8528/requer._no_002_2022_-_ver._alex_lucena_-_construcao_quadra_poliesportiva_loteamento_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8528/requer._no_002_2022_-_ver._alex_lucena_-_construcao_quadra_poliesportiva_loteamento_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal desapropriar seis lotes no Loteamento Jardim Camboinha (Lotes 01, 02, 03, 13, 14 e 15 da Quadra 33) para a construção de uma praça poliesportiva no bairro, que carece de espaço para recreação e lazer</t>
   </si>
   <si>
     <t>8542</t>
   </si>
   <si>
     <t>Ivânio do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8542/requer._no_003_2023_-_ver._ivanio_da_miramar_-_realizacao_de_mutiroes_de_suporte_e_castracao_a_caes_e_gatos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8542/requer._no_003_2023_-_ver._ivanio_da_miramar_-_realizacao_de_mutiroes_de_suporte_e_castracao_a_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde, junto ao Centro de Zoonoses, realizar um estudo para realização de mutirões de suporte e castração a cães e gatos em cada bairro de Cabedelo, iniciando pelo de Santa Catarina</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8529/requer._no_004_2023_-_ver._jose_pereira_-_construcao_casas_populares_funcionarios_e_servidores_prefeitura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8529/requer._no_004_2023_-_ver._jose_pereira_-_construcao_casas_populares_funcionarios_e_servidores_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a construção de casas populares a serem adquiridas pelos funcionários e servidores efetivos da Prefeitura, a partir de financiamento próprio, na modalidade de empréstimo consignado diretamente junto à prefeitura</t>
   </si>
   <si>
     <t>8530</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8530/requer._no_005_2023_-_ver._jose_pereira_-_inclusao_pavimenta_cabedelo_ruas_joao_clementino_gomes_raul_seixas_jose_rubenildo_da_silva_e_candida_mir..pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8530/requer._no_005_2023_-_ver._jose_pereira_-_inclusao_pavimenta_cabedelo_ruas_joao_clementino_gomes_raul_seixas_jose_rubenildo_da_silva_e_candida_mir..pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no Programa Pavimenta Cabedelo, das Ruas João Clementino Gomes, Raul Seixas, José Rubenildo da Silva e Cândida Miranda, no Renascer</t>
   </si>
   <si>
     <t>8531</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8531/requer._no_006_2023_-_ver._junior_paulo_-_restauracao_praca_da_rodinha_na_rua_siqueira_campos_camalau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8531/requer._no_006_2023_-_ver._junior_paulo_-_restauracao_praca_da_rodinha_na_rua_siqueira_campos_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar, em caráter de urgência, serviço de restauração estrutural da Praça da Rodinha, na Rua Siqueira Campos, em Camalaú</t>
   </si>
   <si>
     <t>8532</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8532/requer._no_007_2023_-_ver._junior_paulo_-_programa_auxilio_familias_carentes_realizar_construcoes_reformas_e_servicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8532/requer._no_007_2023_-_ver._junior_paulo_-_programa_auxilio_familias_carentes_realizar_construcoes_reformas_e_servicos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social providências no sentido de estudar a possibilidade e viabilidade em adotar Programa que venha auxiliar famílias carentes do município, com apoio financeiro, para que possam realizar construções, reformas e serviços de manutenção em suas residências; bem como que tal programa seja integrado anualmente no organograma da Secretaria de Assistência Social</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8533/requer._no_008_2023_-_ver._moises_do_meninas_bar_-_poda_arvores_capinacao_e_pintura_de_meios_fios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8533/requer._no_008_2023_-_ver._moises_do_meninas_bar_-_poda_arvores_capinacao_e_pintura_de_meios_fios.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura a poda de árvores, capinação e pintura de meios-fios na Praça dos Pescadores, na Praia do Miramar</t>
   </si>
   <si>
     <t>8534</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8534/requer._no_009_2023_-_ver._alex_lucena_-_demarcacao_asfaltiva_e_sinalizacao_quebra-molas_rua_bel_claudia_ruth_braga_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8534/requer._no_009_2023_-_ver._alex_lucena_-_demarcacao_asfaltiva_e_sinalizacao_quebra-molas_rua_bel_claudia_ruth_braga_pereira.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Mobilidade Urbana a demarcação asfáltica bem como a sinalização dos quebra-molas existentes na Rua Bel. Cláudia Ruth Braga Pereira, no Loteamento Jardim Jericó, em Camboinha</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8535/requer._no_010_2023_-_ver._marcio_silva_-_construcao_praca_pubica_loteamento_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8535/requer._no_010_2023_-_ver._marcio_silva_-_construcao_praca_pubica_loteamento_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura, de Controle de Uso e Ocupação do Solo e de Planejamento Urbano e Habitação a construção de praça pública no Loteamento Jardim Camboinha em área da prefeitura ou, caso haja necessidade, desapropriar lote de propriedade particular</t>
   </si>
   <si>
     <t>8536</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8536/requer._no_011_2023_-_ver._herlon_cabral_-_sessao_sspecial_obras_de_reforma_do_parque_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8536/requer._no_011_2023_-_ver._herlon_cabral_-_sessao_sspecial_obras_de_reforma_do_parque_jacare.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial sobre as obras de reforma do Parque Jacaré e suas consequências para os artesãos e comerciantes</t>
   </si>
   <si>
     <t>8537</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8537/requer._no_012_2023_-_ver._moises_do_meninas_bar_-_limpeza_rua_prefeituro_enivaldo_figueiredo_de_miranda_ponta_de_mato_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8537/requer._no_012_2023_-_ver._moises_do_meninas_bar_-_limpeza_rua_prefeituro_enivaldo_figueiredo_de_miranda_ponta_de_mato_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretarias competentes a limpeza da Rua Prefeito Enivaldo Figueiredo de Miranda, em Ponta de Matos, com poda de árvores, capinação, retirada de entulhos e pintura de meios-fios</t>
   </si>
   <si>
     <t>8538</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8538/requer._no_013_2023_-_ver._janderson_brito_-_notificacao_construtora_alliance_limpeza_terreno_sua_propriedade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8538/requer._no_013_2023_-_ver._janderson_brito_-_notificacao_construtora_alliance_limpeza_terreno_sua_propriedade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, em cumprimento a Lei Complementar 55/2015, notificar a Construtora Alliance para que execute a limpeza de terreno de sua propriedade, localizado na Av. Oceano Pacífico, ao lado do Condomínio Edf. Rio Uatumã, 72, em Intermares. Em caso de não atendimento do pleito, reque seja a limpeza executada pelo Município, que oportunamente cobrará o custeio da taxa de limpeza de terrenos baldios</t>
   </si>
   <si>
     <t>8539</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8539/requer._no_014_2023_-_ver._janderson_brito_-_abertura_acesso_praia_proximidades_ruinas_do_almagre_em_ponta_de_campina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8539/requer._no_014_2023_-_ver._janderson_brito_-_abertura_acesso_praia_proximidades_ruinas_do_almagre_em_ponta_de_campina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Planejamento Urbano e Habitação e IPHAN solicitar estudo para verificação da possibilidade de abertura de acesso à praia, nas proximidades das Ruínas do Almagre, em Ponta de Campina</t>
   </si>
   <si>
     <t>8543</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8543/requer._no_015_2023_-_ver._wagner_do_solanense_-_levantamento_para_a_instalacao_de_lombadas_na_rua_nossa_senhora_aparecida_no_bairro_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8543/requer._no_015_2023_-_ver._wagner_do_solanense_-_levantamento_para_a_instalacao_de_lombadas_na_rua_nossa_senhora_aparecida_no_bairro_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura e SEMOB efetuar um levantamento para instalação de lombadas na Rua Nossa Senhora Aparecida, em Jardim Camboinha</t>
   </si>
   <si>
     <t>8544</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8544/requer._no_016_2023_-_ver._wagner_do_solanense_-_reforma_e_revitalizacao_do_mercado_publico_de_cabedelo_e_mercado_do_peixe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8544/requer._no_016_2023_-_ver._wagner_do_solanense_-_reforma_e_revitalizacao_do_mercado_publico_de_cabedelo_e_mercado_do_peixe.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de reformar e revitalizar o Mercado Público de Cabedelo e o Mercado do Peixe, localizado na Rua Elizabeth Alves Galvão</t>
   </si>
   <si>
     <t>8545</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8545/requer._no_017_2023_-_ver._alex_lucena_-_reforma_no_campo_localizado_na_rua_analia_de_morais_camboinha_ii_proximo_a_creche_pequeno_principe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8545/requer._no_017_2023_-_ver._alex_lucena_-_reforma_no_campo_localizado_na_rua_analia_de_morais_camboinha_ii_proximo_a_creche_pequeno_principe.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Infraestrutura e de Esportes efetuar a reforma no campo localizado na Rua Anália de Morais, em Camboinha II, próximo à Creche Pequeno Príncipe, com conserto de telas de proteção, construção de sapatas ao redor e aterramento para evitar alagamentos no período de chuvas</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8557/requer._no_008_2023_-_ver._moises_do_meninas_bar_-_poda_arvores_capinacao_e_pintura_de_meios_fios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8557/requer._no_008_2023_-_ver._moises_do_meninas_bar_-_poda_arvores_capinacao_e_pintura_de_meios_fios.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Superintendente do DNIT na Paraíba estudar a possibilidade de alteração do trânsito no acesso lateral do Assaí Atacadista, que com a duplicação ficou mão única, transformando-a em mão dupla. Caso não seja possível tal alteração, solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana a iluminação, pavimentação e sinalização pelos fundos do referido atacadista até a saída da São Bráz S/A, possibilitando o acesso ao retorno da BR 230 para Cabedelo</t>
   </si>
   <si>
     <t>8546</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8546/requer._no_019_2023_-_ver._jose_pereira_-_construcao_de_praca_publica_no_encontro_da_rua_anchova_com_a_rua_marlim_azul_no_bairro_portal_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8546/requer._no_019_2023_-_ver._jose_pereira_-_construcao_de_praca_publica_no_encontro_da_rua_anchova_com_a_rua_marlim_azul_no_bairro_portal_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de uma Praça Pública no espaço configurado como área verde, no encontro da Rua Anchova com a Rua Marlim Azul, no Portal do Poço</t>
   </si>
   <si>
     <t>8547</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8547/requer._no_020_2023_-_ver._jose_pereira_-_reajusto_do_auxilio_financeiro_mensal_do_programa_alimentar_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8547/requer._no_020_2023_-_ver._jose_pereira_-_reajusto_do_auxilio_financeiro_mensal_do_programa_alimentar_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal reajuste do auxílio financeiro mensal oferecido às famílias cadastradas no Programa Alimentar Cabedelo, criado pela Lei nº 2.018, de 02/10/2019</t>
   </si>
   <si>
     <t>8548</t>
   </si>
   <si>
     <t>Edson da Ótica</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8548/requer._no_021_2023_-_ver._edson_da_otica_-_implementacao_de_placas_indicativas_de_paradas_de_onibus_no_transito_local_do_bairro_do_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8548/requer._no_021_2023_-_ver._edson_da_otica_-_implementacao_de_placas_indicativas_de_paradas_de_onibus_no_transito_local_do_bairro_do_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana implementar placas indicativas de parada de ônibus no trânsito local do bairro do Renascer</t>
   </si>
   <si>
     <t>8549</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8549/requer._no_022_2023_-_ver._marcio_silva-sessao_especial-agente_comunitarios_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8549/requer._no_022_2023_-_ver._marcio_silva-sessao_especial-agente_comunitarios_de_saude.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, no dia 02/03/2023, sobre o incentivo adicional, insalubridade e valorização dos Agentes Comunitários de Saúde - ACS e Agentes de Combate às Endemias - ACE, tendo como expositora convidada a Sra. Rosicleide da Silva Lima</t>
   </si>
   <si>
     <t>8550</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8550/requer._no_023_2023_rejeitado_-_ver._janderson_brito_-_debate_de_questoes_relativas_ao_porto_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8550/requer._no_023_2023_rejeitado_-_ver._janderson_brito_-_debate_de_questoes_relativas_ao_porto_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial sobre questões referentes ao Porto de Cabedelo</t>
   </si>
   <si>
     <t>8551</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8551/requer._no_024_2023_-_ver._janderson_brito_-_disponibilizacao_de_cursos_profissionalizantes_na_area_de_comercio_varejista_atacado_alem_de_hotelaria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8551/requer._no_024_2023_-_ver._janderson_brito_-_disponibilizacao_de_cursos_profissionalizantes_na_area_de_comercio_varejista_atacado_alem_de_hotelaria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Indústria Comércio e Portos disponibilizar cursos profissionalizantes na área de comércio, varejista, atacado, além de hotelaria</t>
   </si>
   <si>
     <t>8552</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8552/requer._no_025_2023_-_ver._alex_lucena_-_inclusao_de_ruas_no_programa_mais_asfalto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8552/requer._no_025_2023_-_ver._alex_lucena_-_inclusao_de_ruas_no_programa_mais_asfalto.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de incluir,no Programa Mais Asfalto, as Ruas Karina Zagel de Mendonça, Zuila de Araújo Matos e Aurélio Guedes Cavalcante, em Camboinha</t>
   </si>
   <si>
     <t>8553</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8553/requer._no_026_2023_-_ver._enrique_douglas_-_inclusao_das_ruas_joao_batista_de_melo_e_manoel_alves_casado_no_programa_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8553/requer._no_026_2023_-_ver._enrique_douglas_-_inclusao_das_ruas_joao_batista_de_melo_e_manoel_alves_casado_no_programa_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão no Programa Pavimenta Cabedelo das Ruas João Batista de Melo e Manoel Alves Casado</t>
   </si>
   <si>
     <t>8554</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8554/requer._no_027_2023-_ver._marcio_silva-sessao_especial-pccr_guarda_civil_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8554/requer._no_027_2023-_ver._marcio_silva-sessao_especial-pccr_guarda_civil_municipal.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, no dia 09/03/2023, sobre o novo Estatuto, Plano de Cargos, Carreiras e Remuneração - PCCR e busca de propostas em prol de melhorias para a Guarda Civil Municipal</t>
   </si>
   <si>
     <t>8555</t>
   </si>
   <si>
     <t>Alex Lucena, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Enrique Douglas, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8555/requer._no_028_2023_-_ver._marcio_silva_e_outros_-_concessao_de_regime_de_urgencia_-_urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8555/requer._no_028_2023_-_ver._marcio_silva_e_outros_-_concessao_de_regime_de_urgencia_-_urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 14/02/2023, das proposituras: 1) PLC nº 001/2023 - Altera o Anexo I da Lei nº 1.179/2003, alterado pela Lei Complementar nº 80/2022, e dá outras providências; 2) PL nº 003/2023 - Altera dispositivos da Lei Municipal nº 2.163/2021, e dá outras providências; 3) PL nº 006/2023 - Altera os caputs  dos arts 11 e 12, da Lei nº 1.519/2011, que trata do Quadro de Cargos Efetivos da Câmara Municipal de Cabedelo, e dá outras providências; 4) PL nº 007/2023 - Dispõe sobre o 13º (décimo terceiro) salário e férias dos Vereadores da Câmara Municipal de Cabedelo (PB), e dá outras providências; 5) PL nº 008/2023 - Dispõe sobre os subsídios do Prefeito, do Vice-Prefeito e dos Secretários do Município de Cabedelo (PB), para o período de 1º de janeiro de 2023 a 31 de dezembro de 2024 – Biênio 2023/2024, e dá outras providências; e 6) PL nº 10/2023 - Institui o Programa Educador Social Voluntário, e dá outras providências</t>
   </si>
   <si>
     <t>8556</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8556/requer._no_029_2023_-_ver._marcio_silva_-_dispensa_de_intervalo_regimental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8556/requer._no_029_2023_-_ver._marcio_silva_-_dispensa_de_intervalo_regimental.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 14/02/2023, do Projeto de Lei Complementar nº 001/2023 - Do Prefeito Municipal - Altera o Anexo I da Lei nº 1.179, de 17 de dezembro de 2003, alterado pela Lei Complementar nº 80, de 24 de fevereiro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>8564</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8564/requer._no_030_2023_-_ver._andre_coutinho_-_concessao_de_carteira_estudantil_de_forma_gratuita_aos_estudantes_das_escolas_municipais_e_faculdades.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8564/requer._no_030_2023_-_ver._andre_coutinho_-_concessao_de_carteira_estudantil_de_forma_gratuita_aos_estudantes_das_escolas_municipais_e_faculdades.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e de Finanças providências no sentido de promover um estudo sobre a possibilidade de conceder carteira estudantil de forma gratuita aos estudantes das escolas municipais e faculdades inseridas na esfera de Cabedelo/PB</t>
   </si>
   <si>
     <t>8565</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8565/requer._no_031_2023_-_ver._andre_coutinho_-_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8565/requer._no_031_2023_-_ver._andre_coutinho_-_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento Urbano e Habitação e de Controle do Uso e Ocupação do Solo providências no sentido de proceder com estudos e execução da Regularização Fundiária do Residencial Jardim Manguinhos e do Residencial Jardim Brasília</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8566/requer._no_032_2023_-_ver._marcio_silva_-_proposta_ao_poder_exec._de_pl_que_trate_sobre_a_concessao_de_incentivo_adicional_aos_acs_e_ace.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8566/requer._no_032_2023_-_ver._marcio_silva_-_proposta_ao_poder_exec._de_pl_que_trate_sobre_a_concessao_de_incentivo_adicional_aos_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a concessão do INCENTIVO ADICIONAL  aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate a Endemias (ACE)  do município de Cabedelo, em conformidade com a Portaria nº GM 1.024/2015 do Ministério da Saúde, e dá outras providências"</t>
   </si>
   <si>
     <t>8567</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8567/requer._no_033_2023_-_ver._herlon_cabral_-_solicitacao_ao_poder_exec._de_atencao_em_relacao_as_creches_municipais_e_suas_necessidades_basicas_de_funcionamento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8567/requer._no_033_2023_-_ver._herlon_cabral_-_solicitacao_ao_poder_exec._de_atencao_em_relacao_as_creches_municipais_e_suas_necessidades_basicas_de_funcionamento.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a atenção do Poder Executivo para as creches municipais e suas necessidades básicas para o melhor funcionamento</t>
   </si>
   <si>
     <t>8568</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8568/requer._no_034_2023_-_ver._jose_pereira_-_execucao_de_obra_de_esgotamento_sanitario_de_todos_os_bairros_da_cidade_de_cabedelo_ainda_nao_contemplados_com_o_servic.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8568/requer._no_034_2023_-_ver._jose_pereira_-_execucao_de_obra_de_esgotamento_sanitario_de_todos_os_bairros_da_cidade_de_cabedelo_ainda_nao_contemplados_com_o_servic.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governador do Estado da Paraíba, através da Companhia de Água e Esgotos da Paraíba - CAGEPA, a execução de obra do esgotamento sanitário de todos os bairros da cidade de Cabedelo ainda não contemplados com o serviço</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8569/requer._no_035_2023_-_ver._jose_pereira_-_instalacao_de_redutores_ou_controladores_de_velocidade_na_area_recentemente_asfaltada_na_av._mar_da_siberia_-_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8569/requer._no_035_2023_-_ver._jose_pereira_-_instalacao_de_redutores_ou_controladores_de_velocidade_na_area_recentemente_asfaltada_na_av._mar_da_siberia_-_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de redutores e/ou controladores de velocidade ("quebra-molas" ou "pardais") na extensão da área que foi recentemente asfaltada na Av. Mar da Sibéria, em Intermares</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8570/requer._no_036_2023_-_ver._wagner_do_solanense_-_nomear_a_comunidade_popularmente_conhecida_como_lixao_por_comunidade_jardim_galileia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8570/requer._no_036_2023_-_ver._wagner_do_solanense_-_nomear_a_comunidade_popularmente_conhecida_como_lixao_por_comunidade_jardim_galileia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de nomear a Comunidade popularmente conhecida como Lixão por Comunidade Jardim Galileia, no bairro de Jardim Camboinha</t>
   </si>
   <si>
     <t>8575</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8575/requer._no_037_2023_-_ver._ivanio_da_miramar_-_programa_da_capacitacao_para_pessoas_idosas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8575/requer._no_037_2023_-_ver._ivanio_da_miramar_-_programa_da_capacitacao_para_pessoas_idosas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria Desenvolver Cabedelo providenciar um Programa de Capacitação para Pessoas Idosas</t>
   </si>
   <si>
     <t>8571</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8571/requer._no_038_2023_-_ver._marcio_silva_-_recapeamento_asfaltico_em_volta_do_horto_municipal_no_loteamento_boa_vista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8571/requer._no_038_2023_-_ver._marcio_silva_-_recapeamento_asfaltico_em_volta_do_horto_municipal_no_loteamento_boa_vista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a continuação do recapeamento asfáltico em volta do Horto Municipal, no Loteamento Bela Vista</t>
   </si>
   <si>
     <t>8572</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8572/requer._no_039_2023_-_ver._janderson_brito_-_criacao_de_um_servico_de_fisioterapia_movel_para_atendimento_de_pessoas_com_dificuldade_de_locomocao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8572/requer._no_039_2023_-_ver._janderson_brito_-_criacao_de_um_servico_de_fisioterapia_movel_para_atendimento_de_pessoas_com_dificuldade_de_locomocao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de criar um Serviço de Fisioterapia Móvel para atendimento de pessoas com dificuldade de locomoção</t>
   </si>
   <si>
     <t>8573</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8573/requer._no_040_2023_-_ver._janderson_brito_-_criacao_de_servico_de_atendimento_de_urgencia_para_atender_animais_vitimas_de_abandono_maus_tratos_e_acidentes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8573/requer._no_040_2023_-_ver._janderson_brito_-_criacao_de_servico_de_atendimento_de_urgencia_para_atender_animais_vitimas_de_abandono_maus_tratos_e_acidentes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de criar o Serviço de Atendimento de Urgência para atender animais vítimas de abandono, maus tratos e acidentes, dando-lhe o nome de SAMU PET</t>
   </si>
   <si>
     <t>8574</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8574/requer._no_041_2023_-_ver._alex_lucena_-_votos_de_aplauso_-_joelio_martins_gomes_do_blog_paraibasurf.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8574/requer._no_041_2023_-_ver._alex_lucena_-_votos_de_aplauso_-_joelio_martins_gomes_do_blog_paraibasurf.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. Joelio Martins Gomes, do blog paraibasurf, que divulga campeonatos de surf no bairro de Intermares e o boletim diário das ondas do Mar do Macaco</t>
   </si>
   <si>
     <t>8576</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8576/requer._no_042_2023_-_ver._andre_coutinho_-_realizacao_de_sessao_especial_para_debater_sobre_a_violencia_contra_a_mulher.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8576/requer._no_042_2023_-_ver._andre_coutinho_-_realizacao_de_sessao_especial_para_debater_sobre_a_violencia_contra_a_mulher.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade híbrida em data a ser agendada, sobre a Violência contra a Mulher, com Moção de Votos de Aplausos as Autoridades Mulheres do Município</t>
   </si>
   <si>
     <t>8658</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8658/requer._no_043_2023_-_ver._andre_coutinho_-_projeto_de_lei_que_diz_respeito_aos_fiscais_de_transportes_e_de_agentes_de_transito_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8658/requer._no_043_2023_-_ver._andre_coutinho_-_projeto_de_lei_que_diz_respeito_aos_fiscais_de_transportes_e_de_agentes_de_transito_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB estudar a possibilidade de adotar iniciativa do Projeto de Lei que "Altera a Lei nº 1.598, de 7 de janeiro de 2013, para atualização de vencimentos e incorporação de Gratificação de Assiduidade aos Servidores do Quadro Efetivo dos Cargos de Fiscais de Transportes e de Agentes de Trânsito Municipal, símbolo CE, da Prefeitura Municipal de Cabedelo"</t>
   </si>
   <si>
     <t>8577</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8577/requer._no_044_2023_-_ver._jose_pereira_-_solicitacao_de_rondas_frequentes_e_acoes_frequentes_da_guarda_civil_metropolitana_de_cabedelo_no_bairro_amazonia_park.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8577/requer._no_044_2023_-_ver._jose_pereira_-_solicitacao_de_rondas_frequentes_e_acoes_frequentes_da_guarda_civil_metropolitana_de_cabedelo_no_bairro_amazonia_park.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a Guarda Metropolitana rondas mais frequentes e ações mais ostensivas por parte da Guarda Civil Metropolitana de Cabedelo por todo o bairro Amazônia Park</t>
   </si>
   <si>
     <t>8578</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8578/requer._no_045_2023_-_ver._jose_pereira_-_instalacao_de_postes_de_iluminacao_publica_na_rua_localizada_em_paralelo_da_br_230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8578/requer._no_045_2023_-_ver._jose_pereira_-_instalacao_de_postes_de_iluminacao_publica_na_rua_localizada_em_paralelo_da_br_230.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de postes de iluminação pública na rua localizada em paralelo a BR 230, mais especificamente da entrada de acesso ao Por do Sol do Jacaré até as imediações da Faculdade de Ciências Médicas, no bairro Amazônia Park</t>
   </si>
   <si>
     <t>8579</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8579/requer._no_046_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_placas_informativas_de_existencia_de_gabioes_nas_extensoes_do_litoral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8579/requer._no_046_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_placas_informativas_de_existencia_de_gabioes_nas_extensoes_do_litoral.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de placas informativas de existência de gabiões nas extensões do nosso litoral, evitando acidentes de banhistas</t>
   </si>
   <si>
     <t>8580</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8580/requer._no_047_2023_-_ver._moises_do_meninas_bar_-_disponibilizacao_de_cartilhas_aos_pescadores_visando_a_conscientizacao_ambiental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8580/requer._no_047_2023_-_ver._moises_do_meninas_bar_-_disponibilizacao_de_cartilhas_aos_pescadores_visando_a_conscientizacao_ambiental.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Pesca e Aquicultura disponibilizar aos pescadores do município cartilhas visando a conscientização dos pescadores com metas de conservação e uso sustentável do oceano, rio e recursos naturais, garantindo a sustentabilidade desses locais</t>
   </si>
   <si>
     <t>8581</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8581/requer._no_048_2023_-_ver._marcio_silva_-_realizacao_de_estudo_para_que_prevencao_a_alagamentos_e_enchentes_na_rua_gameleira_bairro_amazoni_park.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8581/requer._no_048_2023_-_ver._marcio_silva_-_realizacao_de_estudo_para_que_prevencao_a_alagamentos_e_enchentes_na_rua_gameleira_bairro_amazoni_park.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Defesa Civil providências no sentido de realizar estudo topográfico na Rua Gameleira, no bairro Amazônia Park, prevenindo alagamentos e enchentes</t>
   </si>
   <si>
     <t>8582</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8582/requer._no_049_2023_-_ver._wagner_de_solanense_-_criacao_de_patrulha_guardia_maria_da_penha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8582/requer._no_049_2023_-_ver._wagner_de_solanense_-_criacao_de_patrulha_guardia_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal  e Secretaria de Segurança a criação, pela Guarda Civil Municipal, a criação da Patrulha Guardiã Maria da Penha, especializada no atendimento das mulheres vítimas de violência doméstica</t>
   </si>
   <si>
     <t>8583</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8583/requer._no_050_2023_-_ver._enrique_douglas_-_inclusao_no_programa_mais_asfalto_das_ruas_joao_batista_de_melo_e_da_rua_manoel_alves_casado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8583/requer._no_050_2023_-_ver._enrique_douglas_-_inclusao_no_programa_mais_asfalto_das_ruas_joao_batista_de_melo_e_da_rua_manoel_alves_casado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no Programa Mais Asfalto, das Ruas João Batista de Melo, em Camalaú, e Manoel Alves Casado, em Ponta de Matos</t>
   </si>
   <si>
     <t>8584</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8584/requer._no_051_2023_-_ver._enrique_douglas_-_revitalizacao_e_reforma_da_praca_da_biblica_na_rua_nila_rocha_bairro_centro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8584/requer._no_051_2023_-_ver._enrique_douglas_-_revitalizacao_e_reforma_da_praca_da_biblica_na_rua_nila_rocha_bairro_centro.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de revitalizar e reformar a "Praça da Bíblia", na Rua Nila Rocha, no Centro</t>
   </si>
   <si>
     <t>8585</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8585/requer._no_052_2023_-_ver._alex_lucena_-_desenvolvimento_de_um_projeto_de_padronizacao_dos_quiosques_localizados_na_rua_aurelio_gomes_guedes_cavalcante.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8585/requer._no_052_2023_-_ver._alex_lucena_-_desenvolvimento_de_um_projeto_de_padronizacao_dos_quiosques_localizados_na_rua_aurelio_gomes_guedes_cavalcante.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento Urbano e Habitação providências no sentido de desenvolver projeto de padronização dos quiosques existentes ao lado do campo de futebol, na Rua Aurélio Guedes Cavalcante, próximo a Creche Pequeno Príncipe, em Camboinha II</t>
   </si>
   <si>
     <t>8586</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8586/requer._no_053_2023_-_ver._herlon_cabral_-_criacao_de_escritorio_publico_de_assistencia_tecnica_para_habitacoes_e_regularizacoes_de_interesse_social.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8586/requer._no_053_2023_-_ver._herlon_cabral_-_criacao_de_escritorio_publico_de_assistencia_tecnica_para_habitacoes_e_regularizacoes_de_interesse_social.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria do Controle do Uso e Ocupação do Solo analisar a criação, implantação e efetivação de "Escritório Público de Assistência Técnica para Habitações e Regularizações de Interesse Social"</t>
   </si>
   <si>
     <t>8587</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8587/requer._no_054_2023_-_ver._janderson_brito_-_substituicao_dos_quebra_molas_de_toda_a_avenida_oceano_atlantico_em_intermares_por_faixas_elevadas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8587/requer._no_054_2023_-_ver._janderson_brito_-_substituicao_dos_quebra_molas_de_toda_a_avenida_oceano_atlantico_em_intermares_por_faixas_elevadas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana a substituição dos quebra-molas de toda extensão da Av. Oceano Atlântico, em Intermares, por faixas elevadas no mesmo nível que as calçadas, facilitando o tráfego de cadeirantes</t>
   </si>
   <si>
     <t>8588</t>
   </si>
   <si>
     <t>Solicitar ao Deputado Federal Agnaldo Ribeiro verificar a possibilidade de disponibilizar a esta Edilidade um Castramóvel - Unidade Móvel de Esterilização e Educação em Saúde (UMEES)</t>
   </si>
   <si>
     <t>8589</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8589/requer._no_056_2023_-_ver._evaldo_neto_-_realizacao_de_estudo_de_ampliacao_do_prazo_descrito_no_paragrafo_1_do_art._6o_da_lei_no_2.083_2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8589/requer._no_056_2023_-_ver._evaldo_neto_-_realizacao_de_estudo_de_ampliacao_do_prazo_descrito_no_paragrafo_1_do_art._6o_da_lei_no_2.083_2020.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria Municipal de Mobilidade Urbana a realização de estudo de ampliação do prazo descrito no § 1º, do art. 6º, da Lei nº 2.083/2020, que regulamentou o serviço de transporte remunerado privado individual de passageiros, com uso de aplicativos de tecnologia ou outras plataformas de comunicação em rede, no âmbito do Município de Cabedelo</t>
   </si>
   <si>
     <t>8590</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8590/requer._no_057_2023_-_ver._edvaldo_neto_-_substituicao_das_lixeiras_de_toda_a_extensao_da_calcadinha_de_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8590/requer._no_057_2023_-_ver._edvaldo_neto_-_substituicao_das_lixeiras_de_toda_a_extensao_da_calcadinha_de_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria Municipal de Infraestrutura a substituição das lixeiras de toda a extensão da "calçadinha de Intermares"</t>
   </si>
   <si>
     <t>8591</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8591/requer._no_058_2023_-_ver._marcio_silva_-_constituicao_de_frente_parlamentar_para_acompanhar_o_desenvolvimento_do_alargamento_da_orla_de_joao_pessoa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8591/requer._no_058_2023_-_ver._marcio_silva_-_constituicao_de_frente_parlamentar_para_acompanhar_o_desenvolvimento_do_alargamento_da_orla_de_joao_pessoa.pdf</t>
   </si>
   <si>
     <t>Constituição de Frente Parlamentar sobre os possíveis impactos ambientais do alargamento da orla de João Pessoa no Município de Cabedelo, a fim de verificar alterações em nossa orla e mitigar o risco de dano irreparável ao patrimônio ambiental, cultural, paisagístico, histórico e ecológico</t>
   </si>
   <si>
     <t>8592</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8592/requer._no_059_2023_-_ver._andre_coutinho_-_instalacao_de_lombadas_e_passarela_no_trecho_do_km_04_05_da_br_230_no_bairro_de_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8592/requer._no_059_2023_-_ver._andre_coutinho_-_instalacao_de_lombadas_e_passarela_no_trecho_do_km_04_05_da_br_230_no_bairro_de_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Superintendente Regional do DNIT-PB a instalação de lombadas eletrônicas ou físicas, bem como passarela no trecho do Km 04/05 da BR 230, em Camboinha</t>
   </si>
   <si>
     <t>8593</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8593/requer._no_060_2023_-_ver._reinaldo_lima_-_inclusao_da_rua_maurilio_de_alencar_cavalcante_no_programa_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8593/requer._no_060_2023_-_ver._reinaldo_lima_-_inclusao_da_rua_maurilio_de_alencar_cavalcante_no_programa_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo (Pavimentação IV), da Rua Maurílio de Alencar Cavalcante, em Jardim América</t>
   </si>
   <si>
     <t>8594</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8594/requer._no_061_2023_-_ver._divino_felizardo_-_realizacao_de_sessao_especial_para_debater_sobre_as_consequencias_da_obra_nas_faixas_de_praia_de_joao_pessoa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8594/requer._no_061_2023_-_ver._divino_felizardo_-_realizacao_de_sessao_especial_para_debater_sobre_as_consequencias_da_obra_nas_faixas_de_praia_de_joao_pessoa.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, em data a ser agendada, sobre as possíveis consequências danosas às praias do Município, caso a obra de engorda das faixas de areia das praias de João Pessoa ocorra e se conclua</t>
   </si>
   <si>
     <t>8595</t>
   </si>
   <si>
     <t>Edson da Ótica, Edvaldo Neto, Hérlon Cabral, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8595/requer._no_062_2023_-_ver._marcio_silva_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8595/requer._no_062_2023_-_ver._marcio_silva_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 07/03/2023, da seguinte propositura: Projeto de Lei nº 013/2023 - Do Prefeito Municipal - Autoriza a concessão de patrocínio à Atleta Cabedelense Thalita Soares dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>8604</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8604/requer._no_063_2023_-_ver._wagner_do_solanense_-_drenagem_e_pavimentacao_av._imbiridiban_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8604/requer._no_063_2023_-_ver._wagner_do_solanense_-_drenagem_e_pavimentacao_av._imbiridiban_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar serviços de drenagem e pavimentação da Av. Imbiridiban, no Jacaré</t>
   </si>
   <si>
     <t>8605</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8605/requer._no_064_2023_-_ver._wagner_do_solanense_-_regularizacao_fundiaria_comunidade_do_lixao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8605/requer._no_064_2023_-_ver._wagner_do_solanense_-_regularizacao_fundiaria_comunidade_do_lixao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para a regularização fundiária da Comunidade conhecida popularmente como "Lixão", localizada na Rua Jair Cunha Cavalcante, no Jardim Camboinha</t>
   </si>
   <si>
     <t>8606</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8606/requer._no_065_2023_-_ver._andre_coutinho_-_votos_aplausos_a_personalidades_femininas_relevantes_servicos_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8606/requer._no_065_2023_-_ver._andre_coutinho_-_votos_aplausos_a_personalidades_femininas_relevantes_servicos_cabedelo.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos às personalidades femininas, adiante listadas, que prestam relevantes serviços ao Município de Cabedelo</t>
   </si>
   <si>
     <t>8607</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8607/requer._no_066_2023_-_ver._andre_coutinho_-_ronda_guarda_metropolitana_periodo_noturno_campus_ifpb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8607/requer._no_066_2023_-_ver._andre_coutinho_-_ronda_guarda_metropolitana_periodo_noturno_campus_ifpb.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança disponibilizar ronda diária da Guarda Metropolitana no Campus IFPB no período noturno no horário de encerramento das aulas (21h30min às 22h30min); bem como a Secretaria de Transporte viabilizar ônibus municipal, temporariamente, para transporte dos alunos, no trajeto do Campus IFPB até a parada de ônibus da BR 230, até que o DER verifique a viabilidade de alterar a rota da linha do ônibus, junto a Transnacional, para que passe no Campus IFPB, facilitando o deslocamento nos alunos, em especial no horário noturno._x000D_
 Por fim, solicitar a Secretaria de Infraestrutura verificar a iluminação da rua de acesso ao Campus IFPB, averiguando a possibilidade de iluminar a parada de ônibus da BR 230, com instalação de mais sinalizadores</t>
   </si>
   <si>
     <t>8608</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8608/requer._no_067_2023_-_ver._edvaldo_neto_-_fiscalizacao_e_lavratura_auto_infracao_em_desfavor_de_quem_violar_o_art._129_do_codigo_de_posturas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8608/requer._no_067_2023_-_ver._edvaldo_neto_-_fiscalizacao_e_lavratura_auto_infracao_em_desfavor_de_quem_violar_o_art._129_do_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria Municipal do Controle do Uso e Ocupação do Solo providências para proceder fiscalização e, caso necessário, a lavratura de Auto de Infração em desfavor das pessoas físicas e/ou jurídicas que violam o art. 129 e seguintes do Código de Posturas do Município</t>
   </si>
   <si>
     <t>8609</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8609/requer._no_068_2023_-_ver._edvaldo_neto_-_criacao_de_aposentadoria_diferenciada_aos_guardas_municipais_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8609/requer._no_068_2023_-_ver._edvaldo_neto_-_criacao_de_aposentadoria_diferenciada_aos_guardas_municipais_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria Municipal de Segurança e Procuradoria Geral do Município providências no sentido de estudar a criação de um Projeto de Lei visando reconhecer a aposentadoria diferenciada aos guardas municipais de Cabedelo, em consonância com o § 4º, do art. 90, da Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8610/requer._no_069_2023_-_ver._moises_do_meninas_bar_-_revitalizacao_praca_rua_francisco_serafim_santa_catarina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8610/requer._no_069_2023_-_ver._moises_do_meninas_bar_-_revitalizacao_praca_rua_francisco_serafim_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a revitalização da praça situada na Rua Francisco Serafim, em Santa Catarina</t>
   </si>
   <si>
     <t>8611</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8611/requer._no_070_2023_-_ver._marcio_silva_-_ciclovia_avenida_jair_cunha_cavalcante_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8611/requer._no_070_2023_-_ver._marcio_silva_-_ciclovia_avenida_jair_cunha_cavalcante_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura, de Mobilidade Urbana e de Planejamento Urbano e Habitação promover estudo técnico no sentido de implantar ciclovia na Av. Jair Cunha Cavalcante, em Jacaré</t>
   </si>
   <si>
     <t>8612</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8612/requer._no_071_2023_-_ver._moises_do_meninas_bar_-_criacao_do_programa_mais_pesca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8612/requer._no_071_2023_-_ver._moises_do_meninas_bar_-_criacao_do_programa_mais_pesca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de lei que "Dispõe sobre o PROGRAMA MAIS PESCA, com o objetivo de realizar ações e projetos visando a valorização, modernização e beneficiamento da atividade pesqueira artesanal e afins no âmbito do Município de Cabedelo/PB"</t>
   </si>
   <si>
     <t>8613</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8613/requer._no_072_2023_-_ver._jose_pereira_-_sessao_especial_sobre_a_lei_no_2.213_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8613/requer._no_072_2023_-_ver._jose_pereira_-_sessao_especial_sobre_a_lei_no_2.213_2022.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa, em data a ser agendada, para debater sobre a Lei nº 2.213/2022, que instituiu a Semana Municipal de Conscientização sobre o Autismo, realizada anualmente entre os dias 02 a 08 de abril</t>
   </si>
   <si>
     <t>8614</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8614/requer._no_073_2023_-_ver._jose_pereira_-_limpeza_e_manutencao_da_praca_durval_portela.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8614/requer._no_073_2023_-_ver._jose_pereira_-_limpeza_e_manutencao_da_praca_durval_portela.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a limpeza e manutenção da Praça Durval Portela, em Intermares</t>
   </si>
   <si>
     <t>8615</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8615/requer._no_074_2023_-_ver._edson_da_otica_-_nomeacao_da_comunidade_haiti_para_comunidade_parque_esperanca_ii_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8615/requer._no_074_2023_-_ver._edson_da_otica_-_nomeacao_da_comunidade_haiti_para_comunidade_parque_esperanca_ii_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a nomeação da Comunidade popularmente conhecida como Haiti, para Comunidade Parque Esperança II, no Renascer II</t>
   </si>
   <si>
     <t>8616</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8616/requer._no_075_2023_-_ver._herlon_cabral_-_sessao_especial_pessoas_com_deficiencia_fora_da_rede_publica_de_ensino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8616/requer._no_075_2023_-_ver._herlon_cabral_-_sessao_especial_pessoas_com_deficiencia_fora_da_rede_publica_de_ensino.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial sobre a situação das pessoas com deficiência (PcD) fora das salas de aula na rede pública de ensino municipal</t>
   </si>
   <si>
     <t>8617</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8617/requer._no_076_2023_-_ver._janderson_brito_-_implatacao_quinquenios_contracheques_agentes_comunitarios_de_saude_e_combate_as_endemias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8617/requer._no_076_2023_-_ver._janderson_brito_-_implatacao_quinquenios_contracheques_agentes_comunitarios_de_saude_e_combate_as_endemias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a implantação do benefício dos quinquênios nos contracheques dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias em razão do tempo de serviço trabalhado para o Município, bem como as diferenças devidas em virtude da ausência de pagamento dos quinquênios devidos nos últimos cinco anos</t>
   </si>
   <si>
     <t>8618</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8618/requer._no_077_2023_-_ver._janderson_brito_-_reimplatacao_insalubridade_agentes_comunitarios_de_saude_e_de_combate_as_endemias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8618/requer._no_077_2023_-_ver._janderson_brito_-_reimplatacao_insalubridade_agentes_comunitarios_de_saude_e_de_combate_as_endemias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Procuradoria Geral do Município reimplantar a insalubridade aos Agentes Comunitários de Saúde e Agentes de Combate às Endemias no percentual em conformidade a Lei 1.194/2004 (Plano de Cargos e Carreira e Remuneração do Grupo Ocupacional Serviços de Saúde do Município)</t>
   </si>
   <si>
     <t>8619</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8619/requer._no_078_2023_-_ver._junior_paulo_-_recuperacao_pavimentacao_da_rua_sao_pedro_ao_lado_e_por_tras_do_cemiterio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8619/requer._no_078_2023_-_ver._junior_paulo_-_recuperacao_pavimentacao_da_rua_sao_pedro_ao_lado_e_por_tras_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar serviços de recuperação da pavimentação da Rua São Pedro, situada ao lado e por trás do Cemitério deste Município, em Camalaú</t>
   </si>
   <si>
     <t>8620</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8620/requer._no_079_2023_-_ver._enrique_douglas_-_criacao_programa_melhor_idade_em_movimento_e_evento_festival_esportivo_da_melhor_idade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8620/requer._no_079_2023_-_ver._enrique_douglas_-_criacao_programa_melhor_idade_em_movimento_e_evento_festival_esportivo_da_melhor_idade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esportes a criação de um programa intitulado "Melhor Idade em Movimento" e de um evento intitulado "Festival Esportivo da Melhor Idade" a serem realizados no Ginásio Poliesportivo, em Camalaú</t>
   </si>
   <si>
     <t>8621</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8621/requer._no_080_2023_-_ver._enrique_douglas_-_reforco_do_subleito_e_o_recapeamento_asfaltico_do_trecho_da_rua_doutor_jair_cunha_cavalcanti.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8621/requer._no_080_2023_-_ver._enrique_douglas_-_reforco_do_subleito_e_o_recapeamento_asfaltico_do_trecho_da_rua_doutor_jair_cunha_cavalcanti.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura o reforço do subleito e o recapeamento asfáltico do trecho da Rua Doutor Jair Cunha Cavalcanti (principal do Jacaré) situado na frente da TECOP</t>
   </si>
   <si>
     <t>8622</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8622/requer._no_081_2023_-_ver._marcio_silva_-_votos_de_aplausos_atletas_da_cidade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8622/requer._no_081_2023_-_ver._marcio_silva_-_votos_de_aplausos_atletas_da_cidade.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos as atletas da cidade de Cabedelo, destacando a senhora Cristiana Dantas Fernandes, atleta da modalidade bodyboard; Thalita Soares dos Santos, atleta da modalidade MMA e Maria Heloísa Tertulino Gomes, lutadora de ParaJiu-Jitsu</t>
   </si>
   <si>
     <t>8623</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8623/requer._no_082_2023_-_ver._junior_paulo_-_rejeitado_-_cpi_em_desfavor_da_secretaria_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8623/requer._no_082_2023_-_ver._junior_paulo_-_rejeitado_-_cpi_em_desfavor_da_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar aos Vereadores que compõe essa Augusta Casa suas participações e assinaturas em uma possível CPI em desfavor da Secretaria de Saúde do Município de Cabedelo</t>
   </si>
   <si>
     <t>8624</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8624/requer._no_083_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8624/requer._no_083_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 14/03/2023, das seguintes proposituras: 01) Projeto de Lei nº 012/2023 - Do Prefeito Municipal - Altera o art. 19 da Lei nº 630/1991, e dá outras providências; 02)  Projeto de Lei nº 020/2023 - Do Prefeito Municipal - Altera dispositivos da Lei Municipal nº 1.885, de 21 de fevereiro de 2018, e dá outras providências; 03)  Projeto de Lei nº 021/2023 - Do Prefeito Municipal - Revoga dispositivo da Lei Municipal nº 1.292, e dá outras providências; e 04)  Projeto de Lei nº 022/2023 - Do Presidente da CMC - Dispõe sobre o reajuste da remuneração dos servidores efetivos do quadro de pessoal da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>8625</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8625/requer._no_084_2023_-_ver._alex_lucena_-_implantacao_de_semaforos_no_intuito_de_diminuir_acidentes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8625/requer._no_084_2023_-_ver._alex_lucena_-_implantacao_de_semaforos_no_intuito_de_diminuir_acidentes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Superintendente do DNIT PB a implantação de semáforos nas vias marginais, próximo aos viadutos dos bairros de Camboinha e Poço, dos lados direito e o esquerdo da BR 230</t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8626/requer._no_085_2023_-_ver._alex_lucena_-_instalacao_de_mastros_moveis_na_estacao_ferroviaria_de_jardim_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8626/requer._no_085_2023_-_ver._alex_lucena_-_instalacao_de_mastros_moveis_na_estacao_ferroviaria_de_jardim_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Superintendente da CBTU João Pessoa a instalação de "mastros móveis" (cancelas) na estação ferroviária do bairro de Jardim Camboinha, no sentido da Rua Bel Cláudia Ruth Braga Pereira, controlando o tráfego dos veículos que cruzam a linha férrea</t>
   </si>
   <si>
     <t>8627</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8627/requer._no_086_2023_-_ver._andre_coutinho_-_realizacao_de_sessao_especial_em_alusao_ao_abril_verde.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8627/requer._no_086_2023_-_ver._andre_coutinho_-_realizacao_de_sessao_especial_em_alusao_ao_abril_verde.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa, na modalidade híbrida e em data a ser agendada, em alusão ao "Abril Verde", conforme a Lei Municipal nº 1.814/2017, que institui a Campanha de Prevenção aos Acidentes de Trabalho e Doenças Ocupacionais no âmbito do Município de Cabedelo - PB</t>
   </si>
   <si>
     <t>8628</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8628/requer._no_087_2023_-_ver._ivanio_da_miramar_-_ampliacao_dos_canais_de_ouvidoria_da_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8628/requer._no_087_2023_-_ver._ivanio_da_miramar_-_ampliacao_dos_canais_de_ouvidoria_da_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providenciar a ampliação dos canais de Ouvidoria da Saúde, com caixas de sugestões em todas as unidades de saúde</t>
   </si>
   <si>
     <t>8629</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8629/requer._no_088_2023_-_ver._ivanio_da_miramar_-_solicitacao_de_um_agente_de_guarda_noturno_bem_que_faca_guarnicoes_durante_o_dia_a_fim_de_resguardar_o_cemiterio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8629/requer._no_088_2023_-_ver._ivanio_da_miramar_-_solicitacao_de_um_agente_de_guarda_noturno_bem_que_faca_guarnicoes_durante_o_dia_a_fim_de_resguardar_o_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que a Guarda Civil Municipal providencie um agente da guarda no período noturno, bem como faça rondas durante o dia, no cemitério local do Município</t>
   </si>
   <si>
     <t>8630</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8630/requer._no_089_2023_-_ver._marcio_silva_-_construcao_de_quadra_poliesportiva_no_bairro_jardim_gama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8630/requer._no_089_2023_-_ver._marcio_silva_-_construcao_de_quadra_poliesportiva_no_bairro_jardim_gama.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Planejamento Urbano e Habitação efetuar a construção de uma praça poliesportiva no bairro Jardim Gama</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8631/requer._no_090_2023_-_ver._jose_pereira_-_rondas_mais_frequentes_e_acoes_ostensivas_da_guarda_civil_metropolitana_no_bairro_portal_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8631/requer._no_090_2023_-_ver._jose_pereira_-_rondas_mais_frequentes_e_acoes_ostensivas_da_guarda_civil_metropolitana_no_bairro_portal_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário da Guarda Metropolitana rondas mais frequentes e ações mais ostensivas por parte da Guarda Civil Metropolitana de Cabedelo por todo o bairro Portal do Poço</t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
     <t>Alex Lucena, Edson da Ótica, Enrique Douglas, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey)</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8632/requer._no_091_2023_-_ver._jose_pereira_-_votos_de_aplausos_ao_prefeito_municipal_vitor_hugo_peixoto_castelliano.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8632/requer._no_091_2023_-_ver._jose_pereira_-_votos_de_aplausos_ao_prefeito_municipal_vitor_hugo_peixoto_castelliano.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Senhor Prefeito Municipal Vitor Hugo Peixoto Castelliano em reconhecimento a sua gestão, tantas vezes premiado a nível estadual e nacional</t>
   </si>
   <si>
     <t>8633</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8633/requer._no_092_2023_-_ver._janderson_brito_-_construcao_de_uma_quadra_poliesportiva_no_bairro_do_recanto_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8633/requer._no_092_2023_-_ver._janderson_brito_-_construcao_de_uma_quadra_poliesportiva_no_bairro_do_recanto_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de uma quadra poliesportiva no bairro do Recanto do Poço</t>
   </si>
   <si>
     <t>8634</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8634/requer._no_093_2023_-_ver._janderson_brito_-_inclusao_da_rua_antonia_fernandes_de_oliveira_no_calendario_do_programa_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8634/requer._no_093_2023_-_ver._janderson_brito_-_inclusao_da_rua_antonia_fernandes_de_oliveira_no_calendario_do_programa_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no calendário do Programa Pavimenta Cabedelo, da Rua Antônia Fernandes de Oliveira, no bairro de Camboinha II</t>
   </si>
   <si>
     <t>8635</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8635/requer._no_094_2023_-_ver._moises_do_meninas_bar_-_pedido_de_atencao_aos_riscos_de_danos_humanos_etc_ocasionados_pelos_desastres_decorrentes_das_chuvas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8635/requer._no_094_2023_-_ver._moises_do_meninas_bar_-_pedido_de_atencao_aos_riscos_de_danos_humanos_etc_ocasionados_pelos_desastres_decorrentes_das_chuvas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal pedido de atenção aos riscos de danos humanos, ambientais, materiais, econômicos e sociais ocasionados pelos desastres decorrentes das chuvas, em especial, nos bairros periféricos; bem como o Município, através das Secretarias de Assistências Social, de Planejamento Urbano e Habitação e de Defesa Civil, realizar operação preventiva de desobstrução de bueiros, direcionamento de águas pluviais, limpeza de ruas, alojamento e manutenção de pessoas desabrigadas</t>
   </si>
   <si>
     <t>8636</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8636/requer._no_095_2023_-_ver._edvaldo_neto_-_apresentacao_de_solucoes_para_drenagem_das_aguas_pluviais_nas_margens_da_br-230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8636/requer._no_095_2023_-_ver._edvaldo_neto_-_apresentacao_de_solucoes_para_drenagem_das_aguas_pluviais_nas_margens_da_br-230.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretárias de Infraestrutura e da Defesa Civil e ao Departamento Nacional de Infraestrutura de Transportes providências no intuito de apresentar soluções para a drenagem das águas pluviais nas margens da BR 230</t>
   </si>
   <si>
     <t>8637</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8637/requer._no_096_2023_-_ver._junior_paulo_-_construcao_de_praca_no_bairro_de_jardim_america_e_uma_quadra_poliesportiva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8637/requer._no_096_2023_-_ver._junior_paulo_-_construcao_de_praca_no_bairro_de_jardim_america_e_uma_quadra_poliesportiva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder a construção de uma moderna praça, com áreas de lazer infantil e com equipamentos de exercícios físicos para adultos,  e uma quadra poliesportiva, no bairro de Jardim América</t>
   </si>
   <si>
     <t>8638</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8638/requer._no_097_2023_-_ver._junior_paulo_-_pavimentacao_de_partes_faltantes_da_rua_severino_luiz_de_franca_e_rua_maurilio_alencar_cavalcante.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8638/requer._no_097_2023_-_ver._junior_paulo_-_pavimentacao_de_partes_faltantes_da_rua_severino_luiz_de_franca_e_rua_maurilio_alencar_cavalcante.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar serviços de pavimentação de partes faltantes da Rua Severino Luiz de França, como também a pavimentação da Rua Maurílio Alencar Cavalcante, no bairro Jardim América</t>
   </si>
   <si>
     <t>8639</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8639/requer._no_098_2023_-_ver._marcio_silva_-_troca_de_todas_as_lampadas_dos_postes_da_avenida_mar_vermelho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8639/requer._no_098_2023_-_ver._marcio_silva_-_troca_de_todas_as_lampadas_dos_postes_da_avenida_mar_vermelho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura trocar todas as lâmpadas dos postes da Av. Mar Vermelho, em toda sua extensão, por pétalas que comportem três leds</t>
   </si>
   <si>
     <t>8640</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8640/requer._no_099_2023_-_ver._andre_coutinho_-_projeto_de_lei_que_institui_programa_sorrido_especial_voltado_a_saude_odontologica_de_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8640/requer._no_099_2023_-_ver._andre_coutinho_-_projeto_de_lei_que_institui_programa_sorrido_especial_voltado_a_saude_odontologica_de_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui Programa 'Sorriso Especial' voltado a Saúde Odontológica de pessoas com deficiência em Cabedelo/PB"</t>
   </si>
   <si>
     <t>8641</t>
   </si>
   <si>
     <t>Alex Lucena, Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey)</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8641/requer._no_100_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8641/requer._no_100_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 21/03/2023, da seguinte propositura: Projeto de Lei nº 026/2023 - Do Prefeito Municipal - Regulamenta, no âmbito do Município de Cabedelo/PB, o artigo 8º, da Lei Federal nº 14.133 de 1º de abril de 2021, que dispõe sobre Licitações e Contratos Administrativos, e dá outras providências</t>
   </si>
   <si>
     <t>8659</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8659/requer._no_101_2023_-_ver._andre_coutinho_-_parceria_com_o_ifpb_para_ofertar_capacitacao_para_ingressp_em_pos-graduacao_para_professores_da_educacao_basica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8659/requer._no_101_2023_-_ver._andre_coutinho_-_parceria_com_o_ifpb_para_ofertar_capacitacao_para_ingressp_em_pos-graduacao_para_professores_da_educacao_basica.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Educação providências para firmar parceria com o IFPB no sentido de ofertar capacitação para ingresso em pós-graduação stricto sensu para professores da educação básica da rede municipal de ensino</t>
   </si>
   <si>
     <t>8660</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8660/requer._no_102_2023_-_ver._edson_da_otica_-_projeto_de_lei_sobre_o_desembarque_de_mulheres_usuarias_do_sistena_de_transporte_coletivo_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8660/requer._no_102_2023_-_ver._edson_da_otica_-_projeto_de_lei_sobre_o_desembarque_de_mulheres_usuarias_do_sistena_de_transporte_coletivo_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Políticas Públicas para as Mulheres providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre o desembarque de mulheres usuárias do sistema de transporte coletivo urbano na circunscrição do Município de Cabedelo (PB), e dá outras providências"</t>
   </si>
   <si>
     <t>8661</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8661/requer._no_103_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_portas_giratorias_com_detector_de_metal_e_disponibilizacao_de_seguranca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8661/requer._no_103_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_portas_giratorias_com_detector_de_metal_e_disponibilizacao_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a instalação de portas giratórias com detector de metais em todas as escolas municipais, bem como disponibilizar um profissional da área de segurança para garantir a segurança dos alunos e profissionais das escolas</t>
   </si>
   <si>
     <t>8662</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8662/requer._no_104_2023_-_ver._marcio_silva_-_projeto_de_lei_sobre_proibicao_de_participacao_de_atletas_transexuais_em_competicoes_do_sexo_feminino_em_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8662/requer._no_104_2023_-_ver._marcio_silva_-_projeto_de_lei_sobre_proibicao_de_participacao_de_atletas_transexuais_em_competicoes_do_sexo_feminino_em_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte, Juventude e Lazer providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a proibição da participação de atletas identificados como transexuais em competições, eventos, times e disputas de modalidades esportivas do sexo feminino realizados na cidade de Cabedelo, na forma que menciona"</t>
   </si>
   <si>
     <t>8663</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8663/requer._no_105_2023_-_ver._marcio_silva_-_construcao_de_mercado_publico_no_bairro_do_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8663/requer._no_105_2023_-_ver._marcio_silva_-_construcao_de_mercado_publico_no_bairro_do_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Planejamento Urbano e Habitação providências no sentido de construir Mercado Público no bairro do Jacaré</t>
   </si>
   <si>
     <t>8664</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8664/requer._no_106_2023_-_ver._wagner_do_solanense_-_introducao_de_tradutores_e_interpretes_em_libras_para_atuacao_nos_cursos_voltados_a_arte_e_cultura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8664/requer._no_106_2023_-_ver._wagner_do_solanense_-_introducao_de_tradutores_e_interpretes_em_libras_para_atuacao_nos_cursos_voltados_a_arte_e_cultura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Cultura e Assistência Social introduzir tradutores e intérpretes em libras para atuarem nos cursos voltados a arte e cultura, visando melhor comunicação informativa aos deficientes auditivos</t>
   </si>
   <si>
     <t>8665</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8665/requer._no_107_2023_-_ver._moises_do_meninas_bar_-_projeto_de_lei_sobre_a_criacao_do_programa_prata_da_casa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8665/requer._no_107_2023_-_ver._moises_do_meninas_bar_-_projeto_de_lei_sobre_a_criacao_do_programa_prata_da_casa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a criação do 'Programa Prata da Casa', que estabelece a obrigatoriedade de oportunidade para apresentação de grupos, bandas, cantores ou instrumentistas locais na abertura de eventos musicais que contém financiamento público municipal"</t>
   </si>
   <si>
     <t>8666</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8666/requer._no_108_2023_-_ver._jose_pereira_-_votos_de_aplausos_para_envolvidos_na_inclusao_de_pessoas_com_transtorno_de_espectro_autista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8666/requer._no_108_2023_-_ver._jose_pereira_-_votos_de_aplausos_para_envolvidos_na_inclusao_de_pessoas_com_transtorno_de_espectro_autista.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a todos os profissionais de saúde, imprensa, familiares, associações e agentes públicos, abaixo descritos, envolvidos na conscientização da população sobre a inclusão de pessoas com Transtorno do Espectro Autista e no combate a todas as formas de violência e preconceito a comunidade com TEA no Município de Cabedelo e em todo o Estado da Paraíba</t>
   </si>
   <si>
     <t>8667</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8667/requer._no_109_2023_-_ver._jose_pereira_-_implantacao_de_um_centro_de_reabilitacao_e_tratamento_de_dor_e_ou_programa_de_trantamento_de_dores_cronicas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8667/requer._no_109_2023_-_ver._jose_pereira_-_implantacao_de_um_centro_de_reabilitacao_e_tratamento_de_dor_e_ou_programa_de_trantamento_de_dores_cronicas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde, e demais secretarias que se fizerem necessárias, a implantação de um Centro de Reabilitação e Tratamento da Dor e/ou programa de tratamento de dores crônicas</t>
   </si>
   <si>
     <t>8668</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8668/requer._no_110_2023_-_ver._ivanio_da_miramar_-_programa_para_a_realizacao_de_exames_oftalmologicos_e_entrega_de_oculos_nas_escolas_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8668/requer._no_110_2023_-_ver._ivanio_da_miramar_-_programa_para_a_realizacao_de_exames_oftalmologicos_e_entrega_de_oculos_nas_escolas_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providenciar um programa para realização de exames oftalmológicos e entrega de óculos nas escolas da rede municipal de ensino aos estudantes</t>
   </si>
   <si>
     <t>8669</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8669/requer._no_111_2023_-_ver._junior_paulo_-_recuperacao_da_pavimentacao_de_partes_da_rua_artur_gomes_moreira_situada_no_bairro_do_centro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8669/requer._no_111_2023_-_ver._junior_paulo_-_recuperacao_da_pavimentacao_de_partes_da_rua_artur_gomes_moreira_situada_no_bairro_do_centro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar serviços de recuperação da pavimentação de partes da Rua Artur Gomes Moreira, no Centro</t>
   </si>
   <si>
     <t>8716</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8716/requer._no_112_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_rua_antonio_de_almeida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8716/requer._no_112_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_rua_antonio_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação e drenagem da Rua Antônio de Almeida, no Loteamento Oceania VI</t>
   </si>
   <si>
     <t>8670</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8670/requer._no_113_2023_-_ver._janderson_brito_-_possibilidade_de_extensao_da_estrutura_do_cais_do_porto_ate_as_proximidades_da_fortaleza_de_santa_catarina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8670/requer._no_113_2023_-_ver._janderson_brito_-_possibilidade_de_extensao_da_estrutura_do_cais_do_porto_ate_as_proximidades_da_fortaleza_de_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Solicitar a Companhia Docas da Paraíba, bem como ao IPHAN/PB, Secretaria Municipal de Turismo de Cabedelo e Fundação Fortaleza de Santa Catarina, sem prejuízo das autoridades não elencadas e necessárias para concretização deste projeto, criar uma comissão para verificar a possibilidade de extensão da estrutura do cais do porto até as proximidades da Fortaleza de Santa Catarina, fazendo com que os viajantes possam sair diretamente do Porto à Fortaleza de Santa Catarina</t>
   </si>
   <si>
     <t>8671</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8671/requer._no_114_2023_-_ver._janderson_brito_-_curso_de_primeiros_socorros_para_todos_os_motoristas_da_area_da_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8671/requer._no_114_2023_-_ver._janderson_brito_-_curso_de_primeiros_socorros_para_todos_os_motoristas_da_area_da_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providenciar Curso de Primeiros Socorros para todos os motoristas da área da saúde, sejam eles concursados, comissionados ou contratados</t>
   </si>
   <si>
     <t>8672</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8672/requer._no_115_2023_-_ver._edvaldo_neto_-_votos_de_aplausos_aos_atletas_consagrados.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8672/requer._no_115_2023_-_ver._edvaldo_neto_-_votos_de_aplausos_aos_atletas_consagrados.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos atletas consagrados nos melhores do ano 2022 no ranking Master Pro, abaixo relacionados</t>
   </si>
   <si>
     <t>8717</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8717/requer._no_116_2023_-_ver._andre_coutinho_-_frente_parlamentar_plano_diretor_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8717/requer._no_116_2023_-_ver._andre_coutinho_-_frente_parlamentar_plano_diretor_municipal.pdf</t>
   </si>
   <si>
     <t>Criar Frente Parlamentar para acompanhamento do Plano Diretor Municipal</t>
   </si>
   <si>
     <t>8683</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8683/requer._no_117_2023_-_ver._ivanio_da_miramar_-_troca_de_lampadas_convencionais_por_de_led_no_bairro_de_jardim_manguinhos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8683/requer._no_117_2023_-_ver._ivanio_da_miramar_-_troca_de_lampadas_convencionais_por_de_led_no_bairro_de_jardim_manguinhos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar a troca das lâmpadas convencionais por lâmpadas de led do bairro de Jardim Manguinhos</t>
   </si>
   <si>
     <t>8693</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8693/requer._no_118_2023_-_ver._andre_coutinho_-_realizacao_de_vacinacao_antirrabica_para_caninos_e_felinos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8693/requer._no_118_2023_-_ver._andre_coutinho_-_realizacao_de_vacinacao_antirrabica_para_caninos_e_felinos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e as Secretarias de Saúde e Meio Ambiente providências no sentido de realizar um dia de vacinação antirrábica para caninos e felinos na praça João Pereira de Lacerda, em Intermares</t>
   </si>
   <si>
     <t>8684</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8684/requer._no_119_2023_-_ver._jose_pereira_-_votos_de_aplausos_ao_sr._ricardo_leandro_e_sra._luciana_maria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8684/requer._no_119_2023_-_ver._jose_pereira_-_votos_de_aplausos_ao_sr._ricardo_leandro_e_sra._luciana_maria.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos profissionais dedicados a causa da inclusão de pessoas com Transtorno do Espectro Autista e no combate a todas as formas de violência e preconceito no Município de Cabedelo e em todo Estado da Paraíba, em especial ao Sr. Ricardo Leandro, Presidente da Associação Pestalozzi da Paraíba, e a Sra. Luciana Maria, da Associação de Pais e Amigos dos Excepcionais (APAE)</t>
   </si>
   <si>
     <t>8685</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8685/requer._no_120_2023_-_ver._moises_do_meninas_bar_-_atendimento_psicologico_e_de_assistencia_social_nas_escolas_municipais_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8685/requer._no_120_2023_-_ver._moises_do_meninas_bar_-_atendimento_psicologico_e_de_assistencia_social_nas_escolas_municipais_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação estudar a possibilidade de disponibilizar serviços de atendimento psicológico e assistência social nas escolas municipais de Cabedelo/PB</t>
   </si>
   <si>
     <t>8718</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8718/requer._no_121_2023_-_ver._wagner_do_solanense_-_execucao_da_lei_no_1.865.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8718/requer._no_121_2023_-_ver._wagner_do_solanense_-_execucao_da_lei_no_1.865.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a execução da Lei nº 1.865, sobre a prevenção e combate a prática de bullying nas escolas da Rede Municipal de Ensino</t>
   </si>
   <si>
     <t>8686</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8686/requer._no_122_2023_-_ver._janderson_brito_-_disponibilizacao_de_auxilio_funeral_no_hospital_municipal_e_maternidade_padre_alfredo_barbosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8686/requer._no_122_2023_-_ver._janderson_brito_-_disponibilizacao_de_auxilio_funeral_no_hospital_municipal_e_maternidade_padre_alfredo_barbosa.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Assistência Social disponibilizar no Hospital Municipal e Maternidade Padre Alfredo Barbosa, em especial na sala do Serviço Social, as ações, diretrizes e benefícios relacionados ao Sistema Único de Assistência Social (SUAS), no tocante ao direito ao auxílio funeral a pessoas em situações de vulnerabilidade e exclusão social, tendo sua regulação no próprio setor se o óbito ocorrer fora do horário do expediente da secretaria</t>
   </si>
   <si>
     <t>8687</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8687/requer._no_123_2023_-_ver._janderson_brito_-_projeto_de_lei_que_cria_o_selo_amigos_da_cultura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8687/requer._no_123_2023_-_ver._janderson_brito_-_projeto_de_lei_que_cria_o_selo_amigos_da_cultura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a criação do selo "Amigos da Cultura"</t>
   </si>
   <si>
     <t>8688</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8688/requer._no_124_2023_-_ver._junior_paulo_-_troca_de_um_poste_situado_na_rua_juscelino_kubitschek_em_frente_a_casa_de_no_221_no_bairro_camalau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8688/requer._no_124_2023_-_ver._junior_paulo_-_troca_de_um_poste_situado_na_rua_juscelino_kubitschek_em_frente_a_casa_de_no_221_no_bairro_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, como também a ENERGISA, providências junto a mesma para proceder com a troca de um poste situado na Rua Juscelino Kubitschek, em frente a casa nº 221, em Camalaú, que está com risco iminente de queda</t>
   </si>
   <si>
     <t>8689</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8689/requer._no_125_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_postes_no_inicio_das_ruas_alfredo_chaves_e_otavio_novais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8689/requer._no_125_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_postes_no_inicio_das_ruas_alfredo_chaves_e_otavio_novais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de postes no início das Ruas Alfredo Chaves e Otávio Novais, na Praia do Poço</t>
   </si>
   <si>
     <t>8690</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Divino Felizardo, Edson da Ótica, Edvaldo Neto, Enrique Douglas, Ivânio do Nascimento, José Pereira, Moisés do Meninas Bar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8690/requer._no_126_2023_-_bancada_da_situacao_-_votos_de_persona_nun_grata.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8690/requer._no_126_2023_-_bancada_da_situacao_-_votos_de_persona_nun_grata.pdf</t>
   </si>
   <si>
     <t>Votos de "persona non grata" ao Senhor Ricardo Barbosa, atual Presidente da Companhia Docas da Paraíba</t>
   </si>
   <si>
     <t>8691</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Divino Felizardo, Edson da Ótica, Edvaldo Neto, Enrique Douglas, Hérlon Cabral, Ivânio do Nascimento, Janderson Brito, José Pereira, Moisés do Meninas Bar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8691/requer._no_127_2023_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8691/requer._no_127_2023_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 04/04/2023, da seguinte propositura: Projeto de Lei nº 032/2023 - Do Prefeito Municipal - Altera o Anexo Único da Lei nº 1.715/2014, que alterou a Estrutura Administrativa da Prefeitura Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>8692</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8692/requer._no_128_2023_-_ver._edvaldo_neto_-_dispensa_de_intervalo_regimental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8692/requer._no_128_2023_-_ver._edvaldo_neto_-_dispensa_de_intervalo_regimental.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 04/04/2023, do Projeto de Lei Complementar nº 002/2023 - Do Vereador Edvaldo Neto - Altera o § 1º, do artigo 161 da Lei Complementar 02/1997 (Código Tributário e de Renda do Município de Cabedelo)</t>
   </si>
   <si>
     <t>8694</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8694/requer._no_129_2023_-_ver._reinaldo_lima_-_pintura_da_quadra_poliesportiva_antonio_anchieta_de_farias_quadra_do_renascer_iii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8694/requer._no_129_2023_-_ver._reinaldo_lima_-_pintura_da_quadra_poliesportiva_antonio_anchieta_de_farias_quadra_do_renascer_iii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pintura da Quadra Poliesportiva Antônio Anchieta de Farias (Quadra do Renascer III)</t>
   </si>
   <si>
     <t>8695</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8695/requer._no_130_2023_-_ver._moises_do_meninas_bar_-_disponibilizacao_de_guarda_metropolitana_nas_portarias_das_escolas_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8695/requer._no_130_2023_-_ver._moises_do_meninas_bar_-_disponibilizacao_de_guarda_metropolitana_nas_portarias_das_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança Municipal estudar a possibilidade de disponibilizar guardas metropolitanos para fazer a segurança nas portarias das escolas municipais</t>
   </si>
   <si>
     <t>8696</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8696/requer._no_131_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_cercas_eletricas_em_todas_as_escolas_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8696/requer._no_131_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_cercas_eletricas_em_todas_as_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, através da competente secretaria, instalar cercas elétricas em todas as escolas municipais de Cabedelo</t>
   </si>
   <si>
     <t>8697</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8697/requer._no_132_2023_-_ver._marcio_silva_-_implementacao_de_pista_para_decolagem_e_pouso_de_esporte_aeronautico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8697/requer._no_132_2023_-_ver._marcio_silva_-_implementacao_de_pista_para_decolagem_e_pouso_de_esporte_aeronautico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Meio Ambiente, de Planejamento Urbano e Habitação, de Turismo, de Esporte, Juventude e Lazer, e de Controle do Uso e Ocupação do Solo, estudo para implementação e regulamentação de pista para decolagem e pouso de esporte aeronáutico, como paramotor, em Intermares</t>
   </si>
   <si>
     <t>8698</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8698/requer._no_133_2023_-_ver._wagner_do_solanense_-_pavimentacao_na_rua_marizeiro_localizado_no_loteamento_oceania_iv.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8698/requer._no_133_2023_-_ver._wagner_do_solanense_-_pavimentacao_na_rua_marizeiro_localizado_no_loteamento_oceania_iv.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar serviços de pavimentação na Rua Marizeiro, no Loteamento Oceania VI, bairro do Jacaré</t>
   </si>
   <si>
     <t>8699</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8699/requer._no_134_2023_-_ver._andre_coutinho_-_reuniao_com_gestores_de_todas_as_escolas_no_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8699/requer._no_134_2023_-_ver._andre_coutinho_-_reuniao_com_gestores_de_todas_as_escolas_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Segurança e de Educação uma reunião, junto aos gestores de todas as escolas no Município de Cabedelo, em virtude dos últimos ataques sofridos nas instituições de ensinos</t>
   </si>
   <si>
     <t>8700</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8700/requer._no_135_2023_-_ver._wagner_do_solanense_-_espaco_para_pratica_de_acrobacias_em_duas_rodas_grau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8700/requer._no_135_2023_-_ver._wagner_do_solanense_-_espaco_para_pratica_de_acrobacias_em_duas_rodas_grau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana (SEMOB) realizar estudo visando disponibilizar espaço adequado aos domingos para a prática de acrobacias em duas rodas, popularmente conhecida como "grau", e também a regularização e reconhecimento dessa prática como esporte</t>
   </si>
   <si>
     <t>8701</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8701/requer._no_136_2023_-_ver._edvaldo_neto_-_criacao_de_patrulha_escolar_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8701/requer._no_136_2023_-_ver._edvaldo_neto_-_criacao_de_patrulha_escolar_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Segurança e de Educação providências no sentido de estudar a criação da patrulha escolar municipal</t>
   </si>
   <si>
     <t>8702</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8702/requer._no_137_2023_-_ver._jose_pereira_-_drenagem_e_pavimentacao_das_principais_ruas_de_acesso_ao_bairro_amazonio_park.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8702/requer._no_137_2023_-_ver._jose_pereira_-_drenagem_e_pavimentacao_das_principais_ruas_de_acesso_ao_bairro_amazonio_park.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de realizar drenagem e pavimentação das principais ruas de acesso ao bairro Amazônia Park, a saber: Rua Antônio Moacir Dantas e Rua Manoel Barbosa de Araújo, Rua de acesso ao Jacaré e a Rua lateral da Faculdade de Ciências Médicas</t>
   </si>
   <si>
     <t>8703</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8703/requer._no_138_2023_-_ver._jose_pereira_-_ampliacao_do_sistema_de_monitoramento_de_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8703/requer._no_138_2023_-_ver._jose_pereira_-_ampliacao_do_sistema_de_monitoramento_de_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente estudar a possibilidade de ampliar o Sistema de Monitoramento de Câmeras de Segurança em todas as ruas e avenidas que existam escolas e/ou creches no Município</t>
   </si>
   <si>
     <t>8704</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8704/requer._no_139_2023_-_ver._divino_felizardo_-_oferta_de_auloes_e_cursos_preparatorios_para_o_enem_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8704/requer._no_139_2023_-_ver._divino_felizardo_-_oferta_de_auloes_e_cursos_preparatorios_para_o_enem_2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria, Comércio e Portos a oferta, para os estudantes cabedelenses, de aulões e cursos preparatórios para o ENEM 2023</t>
   </si>
   <si>
     <t>8705</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8705/requer._no_140_2023_-_ver._marcio_silva_-_criacao_de_departamento_com_equipe_para_se_atentar_as_manuntencoes_das_pracas_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8705/requer._no_140_2023_-_ver._marcio_silva_-_criacao_de_departamento_com_equipe_para_se_atentar_as_manuntencoes_das_pracas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Infraestrutura a criação de um departamento com equipe destinada exclusivamente para se atender as manutenções das praças do Município, com reforço de limpeza periódica, capinação, jardinagem, iluminação, reparo, etc</t>
   </si>
   <si>
     <t>8706</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8706/requer._no_141_2023_-_ver._ivanio_da_miramar_-_pavimentacao_da_rua_maria_das_dores_da_silva_sn_bairro_jardim_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8706/requer._no_141_2023_-_ver._ivanio_da_miramar_-_pavimentacao_da_rua_maria_das_dores_da_silva_sn_bairro_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a pavimentação da Rua Maria das Dores da Silva, no bairro Jardim Brasília</t>
   </si>
   <si>
     <t>8835</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8835/requer._no_142_2023_-_ver._andre_coutinho_-_carteiras_pessoas_com_fibromialgia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8835/requer._no_142_2023_-_ver._andre_coutinho_-_carteiras_pessoas_com_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de estudar a possibilidade de emitir carteiras para as pessoas com fibromialgia, com o intuito de facilitar o acesso à população que necessita deste documento</t>
   </si>
   <si>
     <t>8719</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8719/requer._no_143_2023_-_ver._junior_paulo_-_resolucao_de_problemas_na_rua_nova_esperanca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8719/requer._no_143_2023_-_ver._junior_paulo_-_resolucao_de_problemas_na_rua_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura viabilizar soluções, em caráter de urgência, para resolver o problema de alagamento da Rua Nova Esperança, no Renascer, bem como a substituição das luminárias convencionais por luminárias em led em toda a rua</t>
   </si>
   <si>
     <t>8720</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8720/requer._no_144_2023_-_ver._ivanio_da_miramar_-_guarnicao_municipal_armada_na_policlinica_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8720/requer._no_144_2023_-_ver._ivanio_da_miramar_-_guarnicao_municipal_armada_na_policlinica_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança Civil providenciar uma guarnição municipal armada na Policlínica Municipal</t>
   </si>
   <si>
     <t>8721</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8721/requer._no_145_2023_-_ver._ivanio_da_miramar_-_dedetizacao_e_servicos_de_controle_de_praga_no_bairro_treze.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8721/requer._no_145_2023_-_ver._ivanio_da_miramar_-_dedetizacao_e_servicos_de_controle_de_praga_no_bairro_treze.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Saúde, junto ao Centro de Zoonoses, providenciar com urgência dedetização e serviços de controle de praga no bairro Treze</t>
   </si>
   <si>
     <t>8722</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8722/requer._no_146_2023_-_ver._divino_felizardo_-_pavimentacao_rua_joao_alencar_de_assuncao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8722/requer._no_146_2023_-_ver._divino_felizardo_-_pavimentacao_rua_joao_alencar_de_assuncao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de estudar a possibilidade de calçar ou pavimentar a Rua João Alencar de Assunção, no Loteamento Parque Esperança, no Renascer II</t>
   </si>
   <si>
     <t>8723</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8723/requer._no_147_2023_-_ver._moises_do_meninas_bar_-_aquisicao_de_micro-onibus_adaptado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8723/requer._no_147_2023_-_ver._moises_do_meninas_bar_-_aquisicao_de_micro-onibus_adaptado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte, Juventude e Lazer a aquisição de um micro-ônibus adaptado para pessoas com deficiência, para ficar lotado e a disposição desta Secretaria</t>
   </si>
   <si>
     <t>8724</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8724/requer._no_148_2023_-_ver._moises_do_meninas_bar_-_projeto_de_lei_prioridade_de_matricula_escolar_de_irmaos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8724/requer._no_148_2023_-_ver._moises_do_meninas_bar_-_projeto_de_lei_prioridade_de_matricula_escolar_de_irmaos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Garante a prioridade de matrícula de irmãos na mesma unidade escolar da Rede Municipal de Educação de Cabedelo/PB"</t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8725/requer._no_149_2023_-_ver._marcio_silva_-_pavimentacao_rua_mar_do_caribe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8725/requer._no_149_2023_-_ver._marcio_silva_-_pavimentacao_rua_mar_do_caribe.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências a fim de que se adotem medidas necessárias com vistas à realização de calçamento e pavimentação na Rua Mar do Caribe, no Portal do Poço</t>
   </si>
   <si>
     <t>8726</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8726/requer._no_150_2023_-_ver._marcio_silva_-_reforma_campo_de_futebol_rua_tenente_sousa_de_assis.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8726/requer._no_150_2023_-_ver._marcio_silva_-_reforma_campo_de_futebol_rua_tenente_sousa_de_assis.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Esporte, Juventude e Lazer e de Infraestrutura proceder melhorias, bem como estudos técnicos para reforma, iluminação, construção de arquibancada, alteamento de terreno com muretas de proteção de até 50cm e substituição de grama natural por grama sintética no campo de futebol da Rua Tenente Sousa de Assis, em Camboinha</t>
   </si>
   <si>
     <t>8727</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8727/requer._no_151_2023_-_ver._edvaldo_neto_-_metralhas_rua_imbiririba_bairro_portal_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8727/requer._no_151_2023_-_ver._edvaldo_neto_-_metralhas_rua_imbiririba_bairro_portal_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura proceder com a colocação de metralhas na rua lateral da Vitrium, precisamente a Rua Imbiribeira, no Porta do Poço</t>
   </si>
   <si>
     <t>8728</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8728/requer._no_152_2023_-_ver._andre_coutinho_-_cursos_e_palestras_para_os_digitais_influencers.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8728/requer._no_152_2023_-_ver._andre_coutinho_-_cursos_e_palestras_para_os_digitais_influencers.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Indústria, Comércio e Portos providências no sentido de realizar Cursos e Palestras para os digitais influenceres do Município</t>
   </si>
   <si>
     <t>8729</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8729/requer._no_153_2023_-_ver._janderson_brito_-_votos_de_profundo_pesar_perola_sophia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8729/requer._no_153_2023_-_ver._janderson_brito_-_votos_de_profundo_pesar_perola_sophia.pdf</t>
   </si>
   <si>
     <t>Votos de Profundo Pesar pelo falecimento da menor Pérola Sophia</t>
   </si>
   <si>
     <t>8730</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8730/requer._no_154_2023_-_ver._janderson_brito_-_guarda_municipal_calcadinha_de_ponta_de_campina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8730/requer._no_154_2023_-_ver._janderson_brito_-_guarda_municipal_calcadinha_de_ponta_de_campina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança Pública de Cabedelo deslocar para a calçadinha de Ponta de Campina, no final da tarde e início da noite, uma equipe da guarda municipal, com o escopo de dar mais segurança aos moradores que ali praticam atividades físicas</t>
   </si>
   <si>
     <t>8731</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8731/requer._no_155_2023_-_ver._jose_pereira_-_execucao_de_uma_nova_sede_de_usf_bairro_recanto_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8731/requer._no_155_2023_-_ver._jose_pereira_-_execucao_de_uma_nova_sede_de_usf_bairro_recanto_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudo para projeto de execução/construção de uma sede própria e nova de Unidade de Saúde da Família - USF, no bairro Recanto do Poço, em terreno próximo as mediações da Rua Maria do Socorro Santos da Silva</t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8732/requer._no_156_2023_-_ver._jose_pereira_-_sessao_especial_combate_a_fome.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8732/requer._no_156_2023_-_ver._jose_pereira_-_sessao_especial_combate_a_fome.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa, em data a ser agendada preferencialmente na segunda quinzena do mês de maio, sobre o Combate à Fome, tema da Campanha da Fraternidade 2023</t>
   </si>
   <si>
     <t>8737</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8737/requer._no_157_2023_-_ver._andre_coutinho_-_pl_cria_o_fundo_municipal_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8737/requer._no_157_2023_-_ver._andre_coutinho_-_pl_cria_o_fundo_municipal_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Cria o Fundo Municipal da Pessoa com Deficiência no Município de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>8738</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Benone Bernado</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8738/requer._no_158_2023_-_ver._benone_bernardo_-_pavimentacao_rua_cavalo_aldo_e_severino_luiz_de_franca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8738/requer._no_158_2023_-_ver._benone_bernardo_-_pavimentacao_rua_cavalo_aldo_e_severino_luiz_de_franca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de incluir no programa de pavimentação a Rua Cavalo Alado e a conclusão da pavimentação da Rua Severino Luiz de França, no bairro Jardim América, nas respectivas comunidades Gama e Beta</t>
   </si>
   <si>
     <t>8739</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8739/requer._no_159_2023_-_ver._benone_bernardo_-_itinerario_onibus_estudantes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8739/requer._no_159_2023_-_ver._benone_bernardo_-_itinerario_onibus_estudantes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Transportes acrescentar um novo itinerário nos ônibus que transportam estudantes de Cabedelo a João Pessoa, no horário noturno, com a entrada no bairro de Recanto do Poço, seguindo pela Av. Jair Cunha Cavalcanti, com saída na Av. Pôr do Sol, sentido BR 230</t>
   </si>
   <si>
     <t>8740</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8740/requer._no_160_2023_-_ver._andre_coutinho_-_pl_alteracao_da_lei_no_1.711_2014.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8740/requer._no_160_2023_-_ver._andre_coutinho_-_pl_alteracao_da_lei_no_1.711_2014.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Políticas Públicas para as Mulheres providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Altera Disposições da Lei nº 1.711/2014 que criou o Conselho Municipal dos Direitos da Mulher do Município de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>8741</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8741/requer._no_161_2023_-_ver._moises_do_meninas_bar_-_treinamento_situacoes_de_emergencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8741/requer._no_161_2023_-_ver._moises_do_meninas_bar_-_treinamento_situacoes_de_emergencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria Municipal de Educação estudar a possibilidade de oferecer aos funcionários e alunos das escolas municipais Treinamento para Situações de Emergência, instruindo-os para atuar e realizar atividades de apoio psicossocial</t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8742/requer._no_162_2023_-_ver._ivanio_da_miramar_-_bueiros_inteligentes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8742/requer._no_162_2023_-_ver._ivanio_da_miramar_-_bueiros_inteligentes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Defesa Civil a instalação de bueiros inteligentes nos bairros de Santa Catarina e Ponta de Matos</t>
   </si>
   <si>
     <t>8759</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Geusa Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8759/requer._no_163_2023_-_ver._geusa_ribeiro_-_sessao_especial_combate_ao_abuso_e_exploracao_sexual.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8759/requer._no_163_2023_-_ver._geusa_ribeiro_-_sessao_especial_combate_ao_abuso_e_exploracao_sexual.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa no dia 18 de Maio, Dia Nacional de Combate ao Abuso e Exploração Sexual de Crianças e Adolescentes</t>
   </si>
   <si>
     <t>8743</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8743/requer._no_164_2023_-_ver._geusa_ribeiro_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8743/requer._no_164_2023_-_ver._geusa_ribeiro_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a pavimentação asfáltica das seguintes ruas: Primo José Viana, Vasconcelos da Silva, Arthur Santos Viana (antiga João Pires de Figueiredo), Maria Nazaré Jorge de Sena, Pompeu Henrique Cavalcante, Manoel Alves Casado, Nova Descoberta e Camilo de Holanda, nos bairros do Centro e Ponta de Matos</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8744/requer._no_165_2023_-_ver._geusa_ribeiro_-_votos_de_profundo_pesar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8744/requer._no_165_2023_-_ver._geusa_ribeiro_-_votos_de_profundo_pesar.pdf</t>
   </si>
   <si>
     <t>Votos de Profundo Pesar pelo falecimento da Sra. Maria da Penha, ex. Diretora da Escola Pedro Américo, ocorrido no dia 20 de abril de 2023</t>
   </si>
   <si>
     <t>8776</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8776/requer._no_166_2023_-_ver._divino_felizardo_-_sala_de_recursos_multifuncionais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8776/requer._no_166_2023_-_ver._divino_felizardo_-_sala_de_recursos_multifuncionais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a implementação de uma sala de recursos multifuncionais para o atendimento educacional especializado (AEE) na Escola Plácido de Almeida, no Renascer III</t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8745/requer._no_167_2023_-_ver._ivanio_da_miramar_-_recueracao_rua_antonio_victor_tavares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8745/requer._no_167_2023_-_ver._ivanio_da_miramar_-_recueracao_rua_antonio_victor_tavares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar a recuperação da Rua Antônio Victor Tavares, em Camalaú</t>
   </si>
   <si>
     <t>8746</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8746/requer._no_168_2023_-_ver._janderson_brito_-_emissao_de_itcd_presencial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8746/requer._no_168_2023_-_ver._janderson_brito_-_emissao_de_itcd_presencial.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governo do Estado da Paraíba verificar a possibilidade de voltar a disponibilizar a Emissão do ITCD (Imposto de Transmissão por Causa Mortis e Doação) presencialmente, no prédio da Coletoria situado na Praça Getúlio Vargas, atualmente disponibilizado o boleto por atendimento online</t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8747/requer._no_169_2023_-_ver._janderson_brito_-_farmacia_veterinaria_popular.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8747/requer._no_169_2023_-_ver._janderson_brito_-_farmacia_veterinaria_popular.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a Criação da Farmácia Veterinária Popular, oferecendo atendimento veterinário de animais domésticos a custo reduzido ou de forma gratuita</t>
   </si>
   <si>
     <t>8748</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8748/requer._no_170_2023_-_ver._moises_do_meninas_bar_-_pista_de_sakte_bairro_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8748/requer._no_170_2023_-_ver._moises_do_meninas_bar_-_pista_de_sakte_bairro_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de uma Pista de Skate no bairro do Jacaré</t>
   </si>
   <si>
     <t>8749</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8749/requer._no_171_2023_-_ver._wagner_do_solanense_-_ciclovia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8749/requer._no_171_2023_-_ver._wagner_do_solanense_-_ciclovia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana elaborar estudo para implantação de uma ciclovia nas Ruas Avenida Pôr do Sol de Jacaré e Rua Jair Cunha, ligando esta ao bairro Jardim Manguinhos</t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Benone Bernado, Edson da Ótica, Geusa Ribeiro, Ivânio do Nascimento, Janderson Brito, Moisés do Meninas Bar, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8750/requer._no_172_2023_-_ver._moises_do_meninas_bar-urgencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8750/requer._no_172_2023_-_ver._moises_do_meninas_bar-urgencia.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 25/04/2023, da seguinte propositura: Projeto de Lei nº 037/2023 - Do Prefeito Municipal - Altera os Anexos VIII e LIV da Lei Municipal nº 2.275, de 03 de abril de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>8760</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8760/requer._no_173_2023_-_ver._geusa_ribeiro_-_iluminacao_viadutos_viatura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8760/requer._no_173_2023_-_ver._geusa_ribeiro_-_iluminacao_viadutos_viatura.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a instalação de iluminação nos viadutos de Camboinha, Poço e Intermares, bem como a Guarda Metropolitana viabilizar, em horários noturnos, a colocação de uma viatura nestes locais</t>
   </si>
   <si>
     <t>8761</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8761/requer._no_174_2023_-_ver._moises_do_meninas_bar_-_pessoas_com_deficiencia_competicoes_esportivas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8761/requer._no_174_2023_-_ver._moises_do_meninas_bar_-_pessoas_com_deficiencia_competicoes_esportivas.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Pessoas com Deficiência e de Esporte efetuar estudo para levantamento do número de pessoas deficientes no Município que estejam aptas ou queiram participar de competições de atividades esportivas, e posteriormente busquem junto ao Executivo Municipal a possibilidade de incentivar a criação de equipes para participar de competições municipais, estaduais e internacionais</t>
   </si>
   <si>
     <t>8762</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8762/requer._no_175_2023_-_ver._moises_do_meninas_bar_-_iluminacao_led_ruas_damasio_franca_macedo_e_herondina_vieira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8762/requer._no_175_2023_-_ver._moises_do_meninas_bar_-_iluminacao_led_ruas_damasio_franca_macedo_e_herondina_vieira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a substituição das lâmpadas tradicionais existentes nas Ruas Damásio França Macedo e Herondina Vieira, ambas no bairro de Ponta de Matos, por iluminação de led</t>
   </si>
   <si>
     <t>8777</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8777/requer._no_176_2023_-_ver._jose_pereira_-_votos_de_profundo_pesar_todos_os_obitos_br-230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8777/requer._no_176_2023_-_ver._jose_pereira_-_votos_de_profundo_pesar_todos_os_obitos_br-230.pdf</t>
   </si>
   <si>
     <t>Votos de Pesar, em conexão com as ações da Campanha "Maio Amarelo", por todos os óbitos ocorridos em nossa cidade na extensão da BR-230, particularmente àqueles registrados em virtude da obra de triplicação da rodovia supracitada</t>
   </si>
   <si>
     <t>8763</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8763/requer._no_177_2023_-_ver._jose_pereira_-_execucao_da_lei_no_1.643_2013_e_da_lei_no_1.680_2013.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8763/requer._no_177_2023_-_ver._jose_pereira_-_execucao_da_lei_no_1.643_2013_e_da_lei_no_1.680_2013.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a execução da Lei nº 1.643/2013 que dispõe sobre a exploração publicitária nas placas indicativas de nomes de logradouros públicos, bem como a execução da Lei nº 1.680/2013 que determina a inscrição do CEP nas novas denominações e reposições de placas indicativas de logradouros públicos</t>
   </si>
   <si>
     <t>8764</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8764/requer._no_178_2023_-_ver._janderson_brito_-_instalacao_postes_de_iluminacao_loteamento_stephanie_palhano.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8764/requer._no_178_2023_-_ver._janderson_brito_-_instalacao_postes_de_iluminacao_loteamento_stephanie_palhano.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de postes de iluminação na área verde do Loteamento Stephanie Palhano, especialmente no final da Rua Porto Paranaguá</t>
   </si>
   <si>
     <t>8765</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8765/requer._no_179_2023_-_ver._janderson_brito_-_votos_de_aplausos_associacao_guajiru.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8765/requer._no_179_2023_-_ver._janderson_brito_-_votos_de_aplausos_associacao_guajiru.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos à Associação Guajiru, idealizadora do Projeto Tartarugas Urbanas</t>
   </si>
   <si>
     <t>8766</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8766/requer._no_180_2023_-_ver._ivanio_da_miramar_-_retirada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8766/requer._no_180_2023_-_ver._ivanio_da_miramar_-_retirada.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar dois contentores de lixo ou duas caçambas de lixo e entulho para serem colocadas na Rua Ismael Farias</t>
   </si>
   <si>
     <t>8767</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8767/requer._no_181_2023_-_ver._ivanio_da_miramar_-_politicas_para_pessoas_em_situacao_de_rua.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8767/requer._no_181_2023_-_ver._ivanio_da_miramar_-_politicas_para_pessoas_em_situacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Ação Social providenciar instrumentos essenciais para elaborar políticas para pessoas que vivem em situação de rua no Município e um senso dessa população</t>
   </si>
   <si>
     <t>8768</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8768/requer._no_182_2023_-_ver._rey_-_lampadas_de_led_avenida_ambrosio_miranda_de_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8768/requer._no_182_2023_-_ver._rey_-_lampadas_de_led_avenida_ambrosio_miranda_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a implantação de lâmpadas de led (pétala) na Avenida Ambrósio Miranda de Araújo, no sentido do Renascer IV e Rabo da Gata</t>
   </si>
   <si>
     <t>8769</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8769/requer._no_183_2023_-_ver._edvaldo_neto_-_implantacao_de_lombadas_rua_augusto_jose_couto_de_faria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8769/requer._no_183_2023_-_ver._edvaldo_neto_-_implantacao_de_lombadas_rua_augusto_jose_couto_de_faria.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Mobilidade Urbana providências no sentido de estudar a implantação de lombadas físicas na Rua Augusto José Couto de Faria, Jardim Camboinha</t>
   </si>
   <si>
     <t>8770</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8770/requer._no_184_2023_-_ver._benone_bernardo_-_limpeza_e_pintura_de_meio-fio_ruas_do_bairro_jardim_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8770/requer._no_184_2023_-_ver._benone_bernardo_-_limpeza_e_pintura_de_meio-fio_ruas_do_bairro_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de efetuar limpeza, capinagem e pintura de meios-fios da ruas do bairro Jardim Brasília abaixo relacionadas</t>
   </si>
   <si>
     <t>8771</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8771/requer._no_185_2023_-_ver._marcio_silva_-_calcamento_das_ruas_alfredo_chaves_e_otavio_novais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8771/requer._no_185_2023_-_ver._marcio_silva_-_calcamento_das_ruas_alfredo_chaves_e_otavio_novais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências a fim de que se adotem medidas necessárias com vistas à realização de calçamento nas Ruas Alfredo Chaves e Otávio Novais, no bairro do Poço</t>
   </si>
   <si>
     <t>8772</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8772/requer._no_186_2023_-_ver._marcio_silva_-_votos_de_aplausos_deputado_federal_francisco_emerson_assis_de_lucena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8772/requer._no_186_2023_-_ver._marcio_silva_-_votos_de_aplausos_deputado_federal_francisco_emerson_assis_de_lucena.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Senhor Deputado Federal Francisco Emerson Assis de Lucena</t>
   </si>
   <si>
     <t>8773</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8773/requer._no_187_2023_-_ver._junior_paulo_-_recuperacao_de_pavimentacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8773/requer._no_187_2023_-_ver._junior_paulo_-_recuperacao_de_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar serviços de recuperação da pavimentação da Rua Milton Herculano de Araújo e Rua São Miguel, como também pavimentação de partes da Rua Milton Herculano de Araújo, situada ao lado e por trás da Creche Alexia, situadas no bairro Jardim Brasília</t>
   </si>
   <si>
     <t>8774</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8774/requer._no_188_2023_-_ver._junior_paulo_-_luminaria_led_limpeza_e_pintura_rua_joao_castor_de_sena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8774/requer._no_188_2023_-_ver._junior_paulo_-_luminaria_led_limpeza_e_pintura_rua_joao_castor_de_sena.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar serviços de troca das luminárias convencionais por luminárias em led, como também limpeza e pintura dos meios fios em toda a Rua João Castor de Sena, no bairro Jardim Brasília</t>
   </si>
   <si>
     <t>8778</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8778/requer._no_189_2023_-_ver._benone_bernardo_-_programa_mais_asfalto_bairros_camalau_e_jardim_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8778/requer._no_189_2023_-_ver._benone_bernardo_-_programa_mais_asfalto_bairros_camalau_e_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de incluir no Programa Mais Asfalto as Ruas Siqueira Campos, José Henrique de Miranda, Antônio Victor de Tavares, Presidente Juscelino Kubitschek, São Miguel, Monsenhor José da Silva Coutinho e Castor de Sena, nos bairros de Camalaú e Jardim Brasília</t>
   </si>
   <si>
     <t>8779</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8779/requer._no_190_2023_-_ver._janderson_brito_-_pl_criacao_do_conselho_municipal_de_protecao_e_defesa_dos_animais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8779/requer._no_190_2023_-_ver._janderson_brito_-_pl_criacao_do_conselho_municipal_de_protecao_e_defesa_dos_animais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Institui o Conselho Municipal de Proteção e Defesa dos Animais, e dá outras providências"</t>
   </si>
   <si>
     <t>8780</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8780/requer._no_191_2023_-_ver._janderson_brito_-_construcao_monumento_a_biblia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8780/requer._no_191_2023_-_ver._janderson_brito_-_construcao_monumento_a_biblia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção do "Monumento à Bíblia"  no Largo de Nazaré, nas imediações da Igreja Matriz Nossa Senhora de Nazaré, na Praia do Poço</t>
   </si>
   <si>
     <t>8802</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8802/requer._no_192_2023_-_ver._ivanio_da_miramar_-_construcao_cemiterio_publico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8802/requer._no_192_2023_-_ver._ivanio_da_miramar_-_construcao_cemiterio_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Infraestrutura disponibilizar um novo terreno para a construção de um novo cemitério público no Município</t>
   </si>
   <si>
     <t>8781</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8781/requer._no_193_2023_-_ver._jose_pereira_-_drenagem_e_pavimentacao_rua_golfo_de_valencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8781/requer._no_193_2023_-_ver._jose_pereira_-_drenagem_e_pavimentacao_rua_golfo_de_valencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a drenagem e pavimentação da Rua Golfo de Valência, em Intermares</t>
   </si>
   <si>
     <t>8782</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8782/requer._no_194_2023_-_ver._jose_pereira_-_drenagem_e_pavimentacao_rua_carine_cristina_monteiro_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8782/requer._no_194_2023_-_ver._jose_pereira_-_drenagem_e_pavimentacao_rua_carine_cristina_monteiro_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a drenagem e pavimentação da Rua Carine Cristina Monteiro da Silva, no Portal do Poço</t>
   </si>
   <si>
     <t>8783</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8783/requer._no_195_2023_-_ver._wagner_do_solanense_-_fiscalizacao_lei_no_1.923_2018.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8783/requer._no_195_2023_-_ver._wagner_do_solanense_-_fiscalizacao_lei_no_1.923_2018.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretarias competentes executar a fiscalização de bares, lanchonetes, barracas de praia, ambulantes e similares, com base na Lei nº 1.923/2018</t>
   </si>
   <si>
     <t>8784</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8784/requer._no_196_2023_-_ver._geusa_ribeiro_-_abono_de_falta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8784/requer._no_196_2023_-_ver._geusa_ribeiro_-_abono_de_falta.pdf</t>
   </si>
   <si>
     <t>Solicitar a Presidência da Câmara Municipal, com fundamento no art. 31, § 2º, inciso III, do Código de Ética e Decoro Parlamentar, abonamento de falta na Sessão Ordinária do dia 09 de maio do corrente ano, por motivo de força maior</t>
   </si>
   <si>
     <t>8785</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8785/requer._no_197_2023_-_ver._edvaldo_neto_-_encaminhamento_de_percentual_fundo_municipal_de_habitacao_de_interesse_social.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8785/requer._no_197_2023_-_ver._edvaldo_neto_-_encaminhamento_de_percentual_fundo_municipal_de_habitacao_de_interesse_social.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias do Controle do Uso e Ocupação do Solo e de Planejamento providências para estudar a possibilidade de encaminhar um percentual arrecadado através da Lei Complementar nº 76, de 31 de agosto de 2020 (Lei das Sanções) para o Fundo Municipal de Habitação de Interesse Social</t>
   </si>
   <si>
     <t>8786</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8786/requer._no_198_2023_-_ver._edvaldo_neto_-_limpeza_rua_primo_jose_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8786/requer._no_198_2023_-_ver._edvaldo_neto_-_limpeza_rua_primo_jose_viana.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Defesa Civil providências no sentido de proceder a limpeza, desobstrução e manutenção das galerias pluviais existentes na Rua Primo José Viana e adjacentes, objetivando a melhoria no escoamento d'água</t>
   </si>
   <si>
     <t>8803</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8803/requer._no_199_2023_-_ver._ivanio_da_miramar_-_transporte_pacientes_com_necessidades_fisicas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8803/requer._no_199_2023_-_ver._ivanio_da_miramar_-_transporte_pacientes_com_necessidades_fisicas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar um transporte para locomoção dos pacientes com necessidades físicas da FISIO para suas residências em Cabedelo</t>
   </si>
   <si>
     <t>8787</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8787/requer._no_200_2023_-_ver._marcio_silva_-_construcao_deposito_de_alvenaria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8787/requer._no_200_2023_-_ver._marcio_silva_-_construcao_deposito_de_alvenaria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Uso e Ocupação do Solo e de Infraestrutura estudar a possibilidade de construir ou autorizar que a população construa pequeno depósito de alvenaria com porta metálica e dispositivo para fechamento com dois cadeados, na Área Verde do bairro de Intermares, situada entre a Av. Mar de Behing e a Rua Golfo de San Fernando, nomeada pela comunidade de Sítio Mundo Alegre, para guardar com maior segurança as ferramentas e os utensílios usados para manutenção dessa área</t>
   </si>
   <si>
     <t>8788</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8788/requer._no_201_2023_-_ver._edson_da_otica_-_conserto_de_manilhas_bairro_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8788/requer._no_201_2023_-_ver._edson_da_otica_-_conserto_de_manilhas_bairro_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de conserto de todas as manilhas danificadas do bairro Renascer II</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8789/requer._no_202_2023_-_ver._divino_felizardo_-_pavimentacao_rua_maria_de_pace_rocco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8789/requer._no_202_2023_-_ver._divino_felizardo_-_pavimentacao_rua_maria_de_pace_rocco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de estudar a possibilidade de pavimentar a Rua Maria de Pace Rocco, que atravessa os bairros de Camboinha I e Poço</t>
   </si>
   <si>
     <t>8790</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8790/requer._no_203_2023_-_ver._andre_coutinho_-_pl_programa_de_incentivo_a_aprendizagem_na_rede_publica_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8790/requer._no_203_2023_-_ver._andre_coutinho_-_pl_programa_de_incentivo_a_aprendizagem_na_rede_publica_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Cria o Programa de Incentivo à Aprendizagem na Rede Pública Municipal de Ensino de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>8791</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8791/requer._no_204_2023_-_ver._andre_coutinho_-_pl_implementacao_de_politicas_pela_primeira_infancia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8791/requer._no_204_2023_-_ver._andre_coutinho_-_pl_implementacao_de_politicas_pela_primeira_infancia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre Princípios e Diretrizes a serem observados na Implementação de Políticas pela Primeira Infância e do Plano Municipal da Primeira Infância em Cabedelo/PB"</t>
   </si>
   <si>
     <t>8792</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8792/requer._no_205_2023_-_ver._marcio_silva_-_limpeza_desassoriamento_rio_paraiba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8792/requer._no_205_2023_-_ver._marcio_silva_-_limpeza_desassoriamento_rio_paraiba.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Defesa Civil e de Meio Ambiente urgência quanto a realização de limpeza com maquinário e desassoreamento no Rio Paraíba, nos trechos dos Loteamentos Jardins Alfa, Beta e Gama</t>
   </si>
   <si>
     <t>8793</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8793/requer._no_206_2023_-_ver._junior_paulo_-_pavimentacao_rua_pompeu_henrique_cavalcante.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8793/requer._no_206_2023_-_ver._junior_paulo_-_pavimentacao_rua_pompeu_henrique_cavalcante.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de recuperação da pavimentação da Rua Pompeu Henrique Cavalcante, em Ponta de Matos, bem como as trocas das luminárias convencionais por luminárias em led</t>
   </si>
   <si>
     <t>8794</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8794/requer._no_207_2023_-_ver._junior_paulo_-_pavimentacao_rua_arthur_santos_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8794/requer._no_207_2023_-_ver._junior_paulo_-_pavimentacao_rua_arthur_santos_viana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a recuperação da pavimentação da Rua Arthur Santos Viana, em Ponta de Matos, bem como a troca das luminárias convencionais por luminárias em led</t>
   </si>
   <si>
     <t>8804</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8804/requer._no_208_2023_-_ver._andre_coutinho_-_cartao_saude_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8804/requer._no_208_2023_-_ver._andre_coutinho_-_cartao_saude_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria dos Direitos da Pessoa com Deficiência providências no sentido de implantar o Cartão Saúde Cabedelo, voltado à Pessoa com Deficiência</t>
   </si>
   <si>
     <t>8805</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8805/requer._no_209_2023_-_ver._moises_do_meninas_bar_-_carteira_de_saude_em_braile.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8805/requer._no_209_2023_-_ver._moises_do_meninas_bar_-_carteira_de_saude_em_braile.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Saúde e secretarias que se fizerem necessárias verificar a possibilidade de expedir Carteira de Saúde em Braille para os Portadores de Deficiência Visual, por ser medida de inclusão</t>
   </si>
   <si>
     <t>8806</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8806/requer._no_210_2023_-_ver._moises_do_meninas_bar_-_interprete_de_libras_consultas_medicas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8806/requer._no_210_2023_-_ver._moises_do_meninas_bar_-_interprete_de_libras_consultas_medicas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Saúde e secretarias que se fizerem necessárias disponibilizar interpretes de libras nas consultas médicas da Atenção Primária à Saúde (Postos de Saúde) e nos locais de maior movimentação nos "Dias D de Vacinação"</t>
   </si>
   <si>
     <t>8882</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8882/requer._no_211_2023_-_ver._jose_pereira_-_votos_aplausos_e_pesar_familia_jose_claudio_leite.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8882/requer._no_211_2023_-_ver._jose_pereira_-_votos_aplausos_e_pesar_familia_jose_claudio_leite.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos à família do Sr. José Cláudio Leite, popularmente conhecido como "Cláudio da São Braz", taxista de longa data no bairro de Intermares, pela atitude de doar órgãos funcionais para beneficiar outros, em virtude de seu falecimento; bem como Votos de Pesar à mesma família pelo fatídico óbito de Cláudio da São Braz</t>
   </si>
   <si>
     <t>8836</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8836/requer._no_212_2023_-_ver._jose_pereira_-_retirado_-_pavimentacao_rua_general_renato_pires_ferreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8836/requer._no_212_2023_-_ver._jose_pereira_-_retirado_-_pavimentacao_rua_general_renato_pires_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a pavimentação da Rua General Renato Pires Ferreira, no bairro do Poço</t>
   </si>
   <si>
     <t>8807</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8807/requer._no_213_2023_-_ver._marcio_silva_-_mapeamento_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8807/requer._no_213_2023_-_ver._marcio_silva_-_mapeamento_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Saúde e da Pessoa com Deficiência estudar a viabilidade para realizar mapeamento das pessoas com deficiência do Município por meio de parceira entre as secretarias supracitadas, dada a divergência de dados levantados pelo Estado e IBGE, assegurando um melhor atendimento a este público</t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8808/requer._no_214_2023_-_ver._benone_bernardo_-_programa_mais_asfalto_ruas_estudante_paulo_m_guimaraes_e_ver._benedito_r_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8808/requer._no_214_2023_-_ver._benone_bernardo_-_programa_mais_asfalto_ruas_estudante_paulo_m_guimaraes_e_ver._benedito_r_araujo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão no "Programa Mais Asfalto" das Ruas Estudante Paulo Maia Guimarães e Vereador Benedito Ribeiro de Araújo, em Formosa</t>
   </si>
   <si>
     <t>8809</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8809/requer._no_215_2023_-_ver._herlon_cabral_-_asfaltamento_rua_elizabeth_a._galvao_e_cleto_campelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8809/requer._no_215_2023_-_ver._herlon_cabral_-_asfaltamento_rua_elizabeth_a._galvao_e_cleto_campelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura o asfaltamento das Ruas Elizabeth Alves Galvão e Cleto Campelo, no Centro</t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8810/requer._no_216_2023_-_ver._herlon_cabral_-_piso_salarial_nacional_enfermeiro_tecnico_auxiliar_parteira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8810/requer._no_216_2023_-_ver._herlon_cabral_-_piso_salarial_nacional_enfermeiro_tecnico_auxiliar_parteira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Saúde, de Administração e de Finanças levantamento minucioso sobre as normatizações publicadas sobre o "piso salarial nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira", a verificação da destinação suficiente de recursos e, por fim, a efetivação de tão aguardado direito</t>
   </si>
   <si>
     <t>8811</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8811/requer._no_217_2023_-_ver._wagner_do_solanense_-_equipamentos_de_protecao_acs_e_ace.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8811/requer._no_217_2023_-_ver._wagner_do_solanense_-_equipamentos_de_protecao_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Saúde fornecer equipamentos de proteção individual de seis em seis meses por este Município para os Agentes Comunitários de Saúde e Agentes de Combate às Endemias, expostos a riscos presentes no ambiente laboral</t>
   </si>
   <si>
     <t>8883</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8883/requer._no_218_2023_-_ver._edvaldo_neto_-_votos_aplausos_magalhaes_galvao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8883/requer._no_218_2023_-_ver._edvaldo_neto_-_votos_aplausos_magalhaes_galvao.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Senhor Magalhães Galvão Lourenço, Secretário de Segurança e Defesa da Cidadania de Cabedelo, eleito Presidente da Comissão Norte e Nordeste de Guardas Municipais - CONNEGUAM</t>
   </si>
   <si>
     <t>8812</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8812/requer._no_219_2023_-_ver._janderson_brito_-_bicicletas_de_carga_catadores_de_materiais_reciclaveis.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8812/requer._no_219_2023_-_ver._janderson_brito_-_bicicletas_de_carga_catadores_de_materiais_reciclaveis.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente estudar a possibilidade de distribuir bicicletas de carga para catadores de materiais recicláveis cadastrados no Município</t>
   </si>
   <si>
     <t>8813</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8813/requer._no_220_2023_-_ver._janderson_brito_-_mutirao_cirurgias_eletivas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8813/requer._no_220_2023_-_ver._janderson_brito_-_mutirao_cirurgias_eletivas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde realizar urgentemente um mutirão de cirurgias eletivas para suprir a demanda de pacientes à espera dos procedimentos</t>
   </si>
   <si>
     <t>8814</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8814/requer._no_221_2023_-_ver._edson_da_otica_-_giradouro_bairro_do_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8814/requer._no_221_2023_-_ver._edson_da_otica_-_giradouro_bairro_do_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana solicitar um estudo técnico no sentido de implementar um giradouro no cruzamento das Ruas Raul Seixas, Santa Luzia e Ambrósio Miranda de Araújo, no Renascer</t>
   </si>
   <si>
     <t>8815</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8815/requer._no_222_2023_-_ver._marcio_silva_-_pl_proibicao_de_instalacao_de_banheiros_unissex.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8815/requer._no_222_2023_-_ver._marcio_silva_-_pl_proibicao_de_instalacao_de_banheiros_unissex.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal bem como ao Procurador Geral do Município providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a proibição de instalação de banheiros unissex no Município de Cabedelo"</t>
   </si>
   <si>
     <t>8816</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Benone Bernado, Dinho, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8816/requer._no_223_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8816/requer._no_223_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 16/05/2023, da seguinte propositura: Projeto de Lei nº 042/2023 - Do Prefeito Municipal - Autoriza a concessão de patrocínio ao atleta Homero Almeida do Couto Neto, e dá outras providências; Projeto de Lei nº 043/2023 - Do Prefeito Municipal - Autoriza a concessão de patrocínio ao atleta Douglas Pereira de Lima, e dá outras providências; e Projeto de Lei nº 044/2023 - Do Prefeito Municipal - Autoriza a concessão de subvenção social ao Miramar Esporte Clube, e dá outras providências</t>
   </si>
   <si>
     <t>8820</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8820/requer._no_224_2023_-_ver._ivanio_da_miramar_-_vacinacao_sindrome_gripal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8820/requer._no_224_2023_-_ver._ivanio_da_miramar_-_vacinacao_sindrome_gripal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providenciar pontos de conscientização e vacinação para evitar aumento significativo de novos casos e mortes no município com o surto de síndromes gripais</t>
   </si>
   <si>
     <t>8821</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8821/requer._no_225_2023_-_ver._ivanio_da_miramar_-_manutencao_praca_do_s.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8821/requer._no_225_2023_-_ver._ivanio_da_miramar_-_manutencao_praca_do_s.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar a manutenção da Praça do S, localizada na Rua Tercilia Arruda Luna, com instalação de lixeiras e manutenção semanal</t>
   </si>
   <si>
     <t>8822</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8822/requer._no_226_2023_-_ver._moises_do_meninas_bar_-_criacao_banco_de_sangue.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8822/requer._no_226_2023_-_ver._moises_do_meninas_bar_-_criacao_banco_de_sangue.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de criar um Banco de Sangue (Hemocentro) no Município de Cabedelo/PB</t>
   </si>
   <si>
     <t>8823</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8823/requer._no_227_2023_-_ver._janderson_brito_-_instalacao_de_cameras_mercado_publico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8823/requer._no_227_2023_-_ver._janderson_brito_-_instalacao_de_cameras_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança Pública do Município a instalação de câmeras de vídeo monitoramento no Mercado Público de Cabedelo, com o objetivo de combater a criminalidade</t>
   </si>
   <si>
     <t>8824</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8824/requer._no_228_2023_-_ver._janderson_brito_-_lombada_rua_isaias_da_silva_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8824/requer._no_228_2023_-_ver._janderson_brito_-_lombada_rua_isaias_da_silva_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e/ou DNIT a instalação de lombada física na Rua Isaías da Silva Oliveira, em Jardim Brasília, nas imediações da Secretaria de Defesa Civil</t>
   </si>
   <si>
     <t>8825</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8825/requer._no_229_2023_-_ver._moises_do_meninas_bar_-_retorno_de_atendimento_casa_da_cidadania.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8825/requer._no_229_2023_-_ver._moises_do_meninas_bar_-_retorno_de_atendimento_casa_da_cidadania.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governador da Paraíba, bem como a Secretaria de Estado do Desenvolvimento Humano e Gerência Executiva das Casas da Cidadania determinar o retorno imediato dos atendimentos na Casa da Cidadania de Cabedelo, sem limitação de senhas, agendamentos ou qualquer burocracia que possa atrasar a emissão de primeira o segunda via de documentos oficiais</t>
   </si>
   <si>
     <t>8826</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8826/requer._no_230_2023_-_ver._wagner_do_solanense_-_lombadas_bairro_ponta_de_matos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8826/requer._no_230_2023_-_ver._wagner_do_solanense_-_lombadas_bairro_ponta_de_matos.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura, bem como a SEMOB, efetuar um levantamento para instalação de lombadas no cruzamento entre as Ruas Solon de Lucena e Coronel Aureliano, próximo a Praça do Timão, ambas localizadas no Bairro de Ponta de Matos</t>
   </si>
   <si>
     <t>8827</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8827/requer._no_231_2023_-_ver._marcio_silva_-_sessao_especial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8827/requer._no_231_2023_-_ver._marcio_silva_-_sessao_especial.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa, em 13/06/2023, sobre o incentivo para o desenvolvimento do esporte amador no Município, tendo como expositor convidado o Secretário de Esporte, Juventude e Lazer, Sr. Maurício Santos</t>
   </si>
   <si>
     <t>8828</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8828/requer._no_232_2023_-_ver._jose_pereira_-_execucao_lei_no_2.158_2021.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8828/requer._no_232_2023_-_ver._jose_pereira_-_execucao_lei_no_2.158_2021.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a execução da Lei nº 2.158/2021, de minha autoria, que "Institui, no âmbito do Município de Cabedelo, o Programa Banco de Alimentos, e dá outras providências"</t>
   </si>
   <si>
     <t>8829</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8829/requer._no_233_2023_-_ver._jose_pereira_-_votos_de_pesar_francisco_vieira_de_freitas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8829/requer._no_233_2023_-_ver._jose_pereira_-_votos_de_pesar_francisco_vieira_de_freitas.pdf</t>
   </si>
   <si>
     <t>Votos de Pesar pelo falecimento de Francisco Vieira de Freitas, conhecido em nossa cidade como Coronel Vieira</t>
   </si>
   <si>
     <t>8830</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8830/requer._no_234_2023_-_ver._junior_paulo_-_pavimentacao_rua_sao_miguel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8830/requer._no_234_2023_-_ver._junior_paulo_-_pavimentacao_rua_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura para realizar serviços de recuperação da pavimentação na Rua São Miguel, situada no bairro Jardim Manguinhos</t>
   </si>
   <si>
     <t>8831</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8831/requer._no_235_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_rua_por_do_sol.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8831/requer._no_235_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_rua_por_do_sol.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar serviços de pavimentação e drenagem na Rua Pôr do Sol, na Praia do Jacaré, como também na Rua Projetada, no Lot. Oceania 7, além da troca das luminárias convencionais por luminárias em led</t>
   </si>
   <si>
     <t>8832</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8832/requer._no_236_2023_-_ver._andre_coutinho_-_sessao_especial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8832/requer._no_236_2023_-_ver._andre_coutinho_-_sessao_especial.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência, em atenção ao Ofício 747/2023, da Secretaria de Mobilidade Urbana - SEMOB, sobre o Movimento Maio Amarelo</t>
   </si>
   <si>
     <t>8833</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8833/requer._no_237_2023_-_ver._edvaldo_neto_-_campanha_de_vacinacao_escolas_e_creches.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8833/requer._no_237_2023_-_ver._edvaldo_neto_-_campanha_de_vacinacao_escolas_e_creches.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Saúde estudar a possibilidade de realizar uma campanha de vacinação nas escolas e creches municipais com o objetivo de aumentar a cobertura vacinal das crianças e adolescentes cabedelenses</t>
   </si>
   <si>
     <t>8834</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Benone Bernado, Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8834/requer._no_238_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8834/requer._no_238_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 23/05/2023, das seguintes proposituras: Projeto de Lei nº 051/2023 - Do Prefeito Municipal - Autoriza a abertura de crédito adicional especial ao orçamento do Município de Cabedelo Exercício de 2023, para atender a despesa com a desapropriação do imóvel para construção da Clínica de Bem-estar Animal, e dá outras providências; e Projeto de Lei nº 053/2023 - Do Prefeito Municipal - Institui, no âmbito do Município de Cabedelo/PB, o Projeto Carteira Solidária, e dá outras providências</t>
   </si>
   <si>
     <t>8839</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8839/requer._no_239_2023_-_ver._andre_coutinho_-_programa_do_governo_federal_mulheres_mil.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8839/requer._no_239_2023_-_ver._andre_coutinho_-_programa_do_governo_federal_mulheres_mil.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Mulher e Diversidade providências no sentido de providenciar parceria com o IFPB para implantar em Cabedelo o Programa do Governo Federal Mulheres Mil</t>
   </si>
   <si>
     <t>8840</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8840/requer._no_240_2023_-_ver._benone_bernardo_-_limpeza_da_calcada_bairro_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8840/requer._no_240_2023_-_ver._benone_bernardo_-_limpeza_da_calcada_bairro_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar a SEMOB a retirada de veículos inativos e sem funcionalidade sobre a calçada, e a Secretaria de Infraestrutura a limpeza dos entulhos nas Ruas Ascendino Anselmo Rodrigues e Severino Alves da Cunha, no Renascer II</t>
   </si>
   <si>
     <t>8841</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8841/requer._no_241_2023_-_ver._ivanio_da_miramar_-_brinquedos_e_equipamentos_pessoas_pcd_projeto_orla.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8841/requer._no_241_2023_-_ver._ivanio_da_miramar_-_brinquedos_e_equipamentos_pessoas_pcd_projeto_orla.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Esporte, SEMAS e outras desenvolver brinquedos e equipamentos destinados para pessoas com deficiência, que sejam incluídos no Projeto Orla na Praia do Miramar, a fim de trazer inclusão social</t>
   </si>
   <si>
     <t>8842</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8842/requer._no_242_2023_-_ver._ivanio_da_miramar_-_pl_institui_escola_de_idiomas_no_municipio_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8842/requer._no_242_2023_-_ver._ivanio_da_miramar_-_pl_institui_escola_de_idiomas_no_municipio_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui Escola de Idiomas no Município de Cabedelo e dá outras providências", reiterando o Requerimento nº  379/2012 do Vereador André Coutinho</t>
   </si>
   <si>
     <t>8843</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8843/requer._no_243_2023_-_ver._marcio_silva_-_lixeiras_bairro_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8843/requer._no_243_2023_-_ver._marcio_silva_-_lixeiras_bairro_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura o conserto e instalação de lixeiras nas praças e no calçadão do bairro de Intermares, bem como instalação de postos com saquinhos para recolhimento de fezes de animais de estimação a fim de colaborar com a limpeza urbana</t>
   </si>
   <si>
     <t>8844</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8844/requer._no_244_2023_-_ver._moises_do_meninas_bar_-_mutirao_de_exames_de_vistas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8844/requer._no_244_2023_-_ver._moises_do_meninas_bar_-_mutirao_de_exames_de_vistas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde realizar mutirão de exames de vista, para suprir a demanda de pacientes na lista de espera; bem como, dependendo da demanda, adquirir com recursos próprios um spot vision screener</t>
   </si>
   <si>
     <t>8845</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8845/requer._no_245_2023_-_ver._marcio_silva_-_limpeza_capinacao_avenida_jair_cunha_cavalcanti.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8845/requer._no_245_2023_-_ver._marcio_silva_-_limpeza_capinacao_avenida_jair_cunha_cavalcanti.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura viabilizar limpeza e capinação na calçada da Av. Jair Cunha Cavalcanti, nas adjacências da linha e da estação de trem</t>
   </si>
   <si>
     <t>8846</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8846/requer._no_246_2023_-_ver._divino_felizardo_-_votos_de_profundo_pesar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8846/requer._no_246_2023_-_ver._divino_felizardo_-_votos_de_profundo_pesar.pdf</t>
   </si>
   <si>
     <t>Votos de Profundo Pesar pelo falecimento da Sra. Mariza Queiroga Gaudêncio, matriarca do grupo MAG Shopping</t>
   </si>
   <si>
     <t>8847</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8847/requer._no_247_2023_-_ver._moises_do_meninas_bar_-_aquisicao_van_casa_legislativa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8847/requer._no_247_2023_-_ver._moises_do_meninas_bar_-_aquisicao_van_casa_legislativa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Presidente da Câmara Municipal estudar a possibilidade de adquirir uma van para esta Casa Legislativa</t>
   </si>
   <si>
     <t>8848</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8848/requer._no_248_2023_-_ver._wagner_do_solanense_-_van_pacientes_quimioterapia_radioterapia_hemodialise.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8848/requer._no_248_2023_-_ver._wagner_do_solanense_-_van_pacientes_quimioterapia_radioterapia_hemodialise.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providenciar um veículo tipo "van" com oito ou mais lugares para transportar pacientes que fazem tratamentos de quimioterapia, radioterapia e hemodiálise</t>
   </si>
   <si>
     <t>8849</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8849/requer._no_249_2023_-_ver._edson_da_otica_-_recuperacao_de_acesso_rua_jose_rubenildo_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8849/requer._no_249_2023_-_ver._edson_da_otica_-_recuperacao_de_acesso_rua_jose_rubenildo_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a recuperação do acesso da Rua José Rubenildo da Silva, em frente ao antigo Borrachão, no Renascer, com terraplanagem, alinhamento e nivelamento</t>
   </si>
   <si>
     <t>8850</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8850/requer._no_250_2023_-_ver._edson_da_otica_-_revitalizacao_da_praca_miguel_luiz_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8850/requer._no_250_2023_-_ver._edson_da_otica_-_revitalizacao_da_praca_miguel_luiz_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a revitalização da Praça Miguel Luiz da Silva, no Renascer II, com conserto dos equipamentos e instalação de grades em preservação da área verde</t>
   </si>
   <si>
     <t>8851</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8851/requer._no_251_2023_-_ver._janderson_brito_-_construcao_de_praca_rua_cleto_campelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8851/requer._no_251_2023_-_ver._janderson_brito_-_construcao_de_praca_rua_cleto_campelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de construção de uma praça com equipamentos esportivos para jovens e para a terceira idade, em Camalaú, especificamente no canteiro da Rua Cleto Campelo, entre a Rua São Sebastião e a Balsa</t>
   </si>
   <si>
     <t>8852</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8852/requer._no_252_2023_-_ver._janderson_brito_-_protocolo_processo_administrativo_disciplinar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8852/requer._no_252_2023_-_ver._janderson_brito_-_protocolo_processo_administrativo_disciplinar.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Saúde apresentar em 48 horas o protocolo do Processo Administrativo Disciplinar instaurado para investigação dos falsos médicos contratados pela Prefeitura e falsidade ideológica por ele afirmada; bem como informar a esta Casa Legislativa quantos plantões os referidos médicos deram para esta Edilidade, quanto efetivamente foi pago a estes profissionais, quem falsificava os documentos/carimbos e para quem era repassado o dinheiro; e informações de quais medidas foram e estão sendo tomadas para responsabilização dos criminosos</t>
   </si>
   <si>
     <t>8853</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8853/requer._no_253_2023_-_ver._jose_pereira_-_providencias_parque_nacional_municipal_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8853/requer._no_253_2023_-_ver._jose_pereira_-_providencias_parque_nacional_municipal_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente, Aquicultura e Pesca, bem como as demais secretarias que se fizerem necessárias, estudos e providências administrativas e estruturais no Parque Natural Municipal de Cabedelo</t>
   </si>
   <si>
     <t>8854</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8854/requer._no_254_2023_-_ver._jose_pereira_-_drenagem_pavimentacao_rua_carmelita_m._de_medeiros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8854/requer._no_254_2023_-_ver._jose_pereira_-_drenagem_pavimentacao_rua_carmelita_m._de_medeiros.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, reiterando pedido do Requerimento nº 203/2021, a drenagem e pavimentação da Rua Carmelita Morais de Medeiros, no Recanto do Poço</t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8855/requer._no_255_2023_-_ver._junior_paulo_-_transporte_prova_maritima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8855/requer._no_255_2023_-_ver._junior_paulo_-_transporte_prova_maritima.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Transporte disponibilizar três ônibus ou vans que possam transportar os munícipes participantes da prova Marítima-CEFAQ-MOC, que está sendo realizada em Natal, na UFRN ou UERN</t>
   </si>
   <si>
     <t>8856</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Benone Bernado, Dinho, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8856/requer._no_256_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8856/requer._no_256_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 31/05/2023, das seguintes proposituras: PL nº 052/2023 - Do Prefeito Municipal - Altera o "caput" do art. 1º da Lei nº 1.740 de 15/02/2015, que "Dispõe sobre a remuneração dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias", e dá outras providências; PL nº 057/2023 - Do Prefeito Municipal - Autoriza abertura de crédito especial ao orçamento de 2023, para atender as despesas com a Secretaria Municipal da Pessoa com Deficiência - SPCD e a Secretaria Municipal de Compras e Licitações - SECOL, e dá outras providências; PL nº 058/2023 - Do Prefeito Municipal - Institui no âmbito do Município de Cabedelo o Programa Municipal Auxílio Universidade, e dá outras providências"; e PL nº 060/2023 - Do Prefeito Municipal - Autoriza abertura de crédito especial ao orçamento de 2023, para atender as despesas com a Secretaria Municipal de Pesca e Aquicultura - SEPA, e dá outras providências</t>
   </si>
   <si>
     <t>8857</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8857/requer._no_257_2023_-_ver._andre_coutinho_-_concurso_quiropraxistas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8857/requer._no_257_2023_-_ver._andre_coutinho_-_concurso_quiropraxistas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de incluir, no próximo concurso para Prefeitura de Cabedelo, vagas destinadas a quiropraxistas</t>
   </si>
   <si>
     <t>8858</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8858/requer._no_258_2023_-_ver._ivanio_da_miramar_-_campanha_conscientizacao_do_lixo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8858/requer._no_258_2023_-_ver._ivanio_da_miramar_-_campanha_conscientizacao_do_lixo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente providenciar campanhas sobre a conscientização do lixo para a população de Cabedelo "Lixo no lixo, cidade limpa"</t>
   </si>
   <si>
     <t>8859</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8859/requer._no_259_2023_-_ver._ivanio_da_miramar_-_atendimento_ortopedico_hospital.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8859/requer._no_259_2023_-_ver._ivanio_da_miramar_-_atendimento_ortopedico_hospital.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde o atendimento ortopédico 24h no Hospital e Maternidade Padre Alfredo Barbosa</t>
   </si>
   <si>
     <t>8860</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8860/requer._no_260_2023_-_ver._moises_do_meninas_bar_-_carro_fumace.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8860/requer._no_260_2023_-_ver._moises_do_meninas_bar_-_carro_fumace.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providenciar o serviço de carro fumacê em todo Município de Cabedelo com o intuito de combater um surto de muriçocas, bem como prevenir a proliferação do mosquito aedes aegypti, responsável pela transmissão de doenças como dengue, zika e chikungunya</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8861/requer._no_261_2023_-_ver._moises_do_meninas_bar_-_oculos_espeicais_orcam_myeye.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8861/requer._no_261_2023_-_ver._moises_do_meninas_bar_-_oculos_espeicais_orcam_myeye.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e de Inclusão estudar a possibilidade de adquirir óculos especiais com inteligência intuitiva (OrCam MyEye) para ficar a disposição da Secretaria de Educação do Município</t>
   </si>
   <si>
     <t>8862</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8862/requer._no_262_2023_-_ver._marcio_silva_-_pl_banda_da_guarda_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8862/requer._no_262_2023_-_ver._marcio_silva_-_pl_banda_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Procuradoria Geral do Município providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Cria a Banda da Guarda Municipal, e dá outras providências"</t>
   </si>
   <si>
     <t>8863</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8863/requer._no_263_2023_-_ver._benone_bernardo_-_ronda_guarda_municipal_br_230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8863/requer._no_263_2023_-_ver._benone_bernardo_-_ronda_guarda_municipal_br_230.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança Pública uma equipe da guarda municipal para rondas em frente ao Carrefour, Açaí e Freitas, entre as 18h00 e 22h00, para dar mais segurança às pessoas que utilizam o transporte público</t>
   </si>
   <si>
     <t>8864</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8864/requer._no_264_2023_-_ver._herlon_cabral_-_encaminhamento_pl_piso_salarial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8864/requer._no_264_2023_-_ver._herlon_cabral_-_encaminhamento_pl_piso_salarial.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Saúde, de Administração e de Finanças o encaminhamento de Projeto de Lei que trate sobre o piso salarial municipal do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira, para que haja conformidade do Município com a Lei nº 14.434/2022 e Emenda Constitucional nº 124/2022, com amparo na decisão do STF na ADI 7222</t>
   </si>
   <si>
     <t>8865</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8865/requer._no_265_2023_-_ver._herlon_cabral_-_encaminhamento_pl_telefonia_5g.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8865/requer._no_265_2023_-_ver._herlon_cabral_-_encaminhamento_pl_telefonia_5g.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, ao PROCON e Secretaria de Ciência, Tecnologia e Inovação - SECTIN, o encaminhamento de Projeto de Lei que trate sobre a "telefonia 5G" e procedimento para a instalação de infraestrutura de suporte para estação transmissora de radiocomunicação - ETR autorizada pela ANATEL</t>
   </si>
   <si>
     <t>8866</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8866/requer._no_266_2023_-_ver._marcio_silva_-_revitalizacao_praca_das_palmeiras.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8866/requer._no_266_2023_-_ver._marcio_silva_-_revitalizacao_praca_das_palmeiras.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a revitalização da Praça da Palmeira, na Rua Siqueira Campos, no Centro</t>
   </si>
   <si>
     <t>8867</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8867/requer._no_267_2023_-_ver._edvaldo_neto_-_area_de_convivencia_e_lazer_idosos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8867/requer._no_267_2023_-_ver._edvaldo_neto_-_area_de_convivencia_e_lazer_idosos.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Assistência Social providências no sentido de estudar a possibilidade da criação de uma área de convivência e lazer para os idosos em Intermares</t>
   </si>
   <si>
     <t>8868</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8868/requer._no_268_2023_-_ver._janderson_brito_-_transporte_de_pessoas_tea.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8868/requer._no_268_2023_-_ver._janderson_brito_-_transporte_de_pessoas_tea.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretarias responsáveis a implantação/reserva de vagas para veículos que transportem pessoas com Transtorno do Espectro Autista em todas as secretarias, órgãos, hospitais, dentre outras repartições públicas do Município</t>
   </si>
   <si>
     <t>8869</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8869/requer._no_269_2023_-_ver._janderson_brito_-_sistema_de_gerenciamento_virtual.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8869/requer._no_269_2023_-_ver._janderson_brito_-_sistema_de_gerenciamento_virtual.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Ciência e Tecnologia e de Infraestrutura estudar a possibilidade de implantar um Sistema de Gerenciamento Virtual, com escaneamento e arquivamento das declarações e certidões de óbito pelos próprios Cemitérios Públicos deste Município, facilitando a identificação e localização dos atestados de óbitos quando solicitados por familiares ou órgãos competentes</t>
   </si>
   <si>
     <t>8870</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8870/requer._no_270_2023_-_ver._jose_pereira_-_centro_especializado_terapia_autismo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8870/requer._no_270_2023_-_ver._jose_pereira_-_centro_especializado_terapia_autismo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde estudo para a criação e construção de um Centro Especializado de Terapia para o Autismo na cidade de Cabedelo</t>
   </si>
   <si>
     <t>8871</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8871/requer._no_271_2023_-_ver._jose_pereira_-_sinalizacao_asfaltica_faixas_de_transito_horizontais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8871/requer._no_271_2023_-_ver._jose_pereira_-_sinalizacao_asfaltica_faixas_de_transito_horizontais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB a sinalização asfáltica e faixas de trânsito horizontais nas Ruas Dr. João Machado, Ismael Farias, Elizabeth Alves Galvão, Monsenhor Walfredo Leal, Dr. João da Mata, Heitor Gusmão, em Camalaú</t>
   </si>
   <si>
     <t>8872</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Benone Bernado, Edson da Ótica, Edvaldo Neto, Hérlon Cabral, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8872/requer._no_272_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8872/requer._no_272_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 06/06/2023, da seguinte propositura: Projeto de Lei nº 063/2023 - Do Prefeito Municipal - Dispõe sobre a remuneração dos servidores do quadro efetivo ocupantes dos cargos de fiscais de transportes e agentes de trânsito da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8873</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8873/requer._no_273_2023-_ver._edvaldo_neto_-_inclusao_de_pauta_pl_no_055_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8873/requer._no_273_2023-_ver._edvaldo_neto_-_inclusao_de_pauta_pl_no_055_2023.pdf</t>
   </si>
   <si>
     <t>Inclusão, na Pauta da Ordem do Dia da Sessão Ordinária de 06/06/2023, a seguinte propositura: Projeto de Lei nº 055/2023 - Do Vereador Edvaldo Neto - Regulamenta a data de criação da Guarda Metropolitana de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>8916</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8916/requer._no_274_2023_-_ver._andre_coutinho_-_fiscalizacao_uso_ilegal_vagas_pcd.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8916/requer._no_274_2023_-_ver._andre_coutinho_-_fiscalizacao_uso_ilegal_vagas_pcd.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Segurança Municipal e de Mobilidade Urbana providências no sentido de em conjunto e comum esforços criarem um canal público onde a população possa denunciar a utilização ilegal das vagas de estacionamento de veículos e motos, destinadas as pessoas com deficiência, no Município de Cabedelo</t>
   </si>
   <si>
     <t>8874</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8874/requer._no_275_2023_-_ver._marcio_silva_-_bueiros_inteligentes_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8874/requer._no_275_2023_-_ver._marcio_silva_-_bueiros_inteligentes_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Defesa Civil providências quanto a instalação de bueiros inteligentes em todo o bairro de Camboinha</t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8875/requer._no_276_2023_-_ver._moises_do_meninas_bar_-_construcao_de_galerias_de_aguas_pluviais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8875/requer._no_276_2023_-_ver._moises_do_meninas_bar_-_construcao_de_galerias_de_aguas_pluviais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Deputado Estadual Taciano Diniz, bem como ao Deputado Federal Mersinho Lucena verificar a possibilidade de incluir no orçamento, através de Emendas Parlamentares, verbas destinadas à Construção de Galerias de Águas Pluviais nos bairros do Jardim Jericó e Jacaré</t>
   </si>
   <si>
     <t>8915</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8915/requer._no_277_2023_-_ver._ivanio_da_miramar_-_atendimento_24h_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8915/requer._no_277_2023_-_ver._ivanio_da_miramar_-_atendimento_24h_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde que a Unidade da Saúde da Família de Intermares e a Unidade de Saúde da Família Centro que o atendimento médico seja 24h</t>
   </si>
   <si>
     <t>8914</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8914/requer._no_278_2023_-_ver._ivanio_da_miramar_-_pavimentacao_rua_jose_lins_do_rego.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8914/requer._no_278_2023_-_ver._ivanio_da_miramar_-_pavimentacao_rua_jose_lins_do_rego.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação da Rua José Lins do Rego, no Recanto do Poço</t>
   </si>
   <si>
     <t>8876</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8876/requer._no_279_2023_-_ver._moises_do_meninas_bar_-_espaco_cultural_praca_getulio_vargas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8876/requer._no_279_2023_-_ver._moises_do_meninas_bar_-_espaco_cultural_praca_getulio_vargas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura analisar a possibilidade de criar um pequeno Espaço Cultural na Praça Getúlio Vargas, principal praça do Município</t>
   </si>
   <si>
     <t>8877</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8877/requer._no_280_2023_-_ver._janderson_brito_-_funcionamento_casa_da_cidadania.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8877/requer._no_280_2023_-_ver._janderson_brito_-_funcionamento_casa_da_cidadania.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governo do Estado da Paraíba, bem como a Secretaria de Estado do Desenvolvimento Humano e Gerência Executiva das Casas da Cidadania estudar a possibilidade de disponibilizar um local mais espaçoso e com infraestrutura adequada para funcionamento da Casa da Cidadania de Cabedelo, que atualmente funciona em um imóvel pequeno da Praça Venâncio Neiva</t>
   </si>
   <si>
     <t>8878</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8878/requer._no_281_2023_-_ver._janderson_brito_-_cursos_de_capacitacao_e_profissionalizantes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8878/requer._no_281_2023_-_ver._janderson_brito_-_cursos_de_capacitacao_e_profissionalizantes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Indústria, Comércio e Portos promover gratuitamente cursos de capacitação e profissionalizantes em diversas áreas, possibilitando o crescimento profissional, incentivando o aprendizado e a capacitação dos trabalhadores de Cabedelo</t>
   </si>
   <si>
     <t>8917</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8917/requer._no_282_2023_-_ver._wagner_do_solanense_-_poda_de_arvores_capinacao_pintura_meio_fio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8917/requer._no_282_2023_-_ver._wagner_do_solanense_-_poda_de_arvores_capinacao_pintura_meio_fio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Meio Ambiente e de Infraestrutura a poda de árvores, capinação e pintura de meio fio na Rua Cleto Campelo, próximo a balsa, em Camalaú</t>
   </si>
   <si>
     <t>8913</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8913/requer._no_283_2023_-_ver._wagner_do_solanense_-_banheiros_quimicos_pcd.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8913/requer._no_283_2023_-_ver._wagner_do_solanense_-_banheiros_quimicos_pcd.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Cultura e da Pessoa com Deficiência a instalação de banheiros químicos acessíveis para pessoas deficientes, próximo ao camarote da inclusão, durante as festas juninas realizadas no Município</t>
   </si>
   <si>
     <t>8879</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8879/requer._no_284_2023_-_ver._jose_pereira_-_limpeza_rio_comunidades_ribeirinhas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8879/requer._no_284_2023_-_ver._jose_pereira_-_limpeza_rio_comunidades_ribeirinhas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Defesa Civil e SEINFRA a limpeza/desobstrução e demais ações necessárias junto ao rio que corta as comunidades ribeirinhas do Município</t>
   </si>
   <si>
     <t>8880</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8880/requer._no_285_2023_-_ver._jose_pereira_-_programa_mais_asfalto_rua_pres._joao_pessoa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8880/requer._no_285_2023_-_ver._jose_pereira_-_programa_mais_asfalto_rua_pres._joao_pessoa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no Programa Mais Asfalto, da Rua Presidente João Pessoa, no Recanto do Poço</t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8881/requer._no_286_2023_-_ver._janderson_brito_-_dispensa_de_intervalo_regimental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8881/requer._no_286_2023_-_ver._janderson_brito_-_dispensa_de_intervalo_regimental.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 13/06/2023, do Projeto de Lei Complementar nº 003/2023 - Do Vereador Edvaldo Neto - Concede isenção do Imposto Predial e Territorial Urbano (IPTU), sobre imóvel residencial de propriedade ou responsabilidade de pessoas portadoras de doenças consideradas graves, elencadas nesta Lei, e dá outras providências</t>
   </si>
   <si>
     <t>8904</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8904/requer._no_287_2023_-_ver._andre_coutinho_-_passeios_turisticos_criancas_com_deficiencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8904/requer._no_287_2023_-_ver._andre_coutinho_-_passeios_turisticos_criancas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Turismo e da Pessoa com Deficiência providências no sentido de viabilizar passeios aos pontos turísticos de Cabedelo para as crianças com deficiência do nosso município</t>
   </si>
   <si>
     <t>8905</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8905/requer._no_288_2023_-_ver._moises_do_meninas_bar_-_reciclagem_seletiva_secretarias_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8905/requer._no_288_2023_-_ver._moises_do_meninas_bar_-_reciclagem_seletiva_secretarias_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a aquisição e disponibilização a todas as secretarias do Município de lixeiras para reciclagem seletiva</t>
   </si>
   <si>
     <t>8906</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8906/requer._no_289_2023_-_ver._moises_do_meninas_bar_-_guarda_metropolitana_unidades_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8906/requer._no_289_2023_-_ver._moises_do_meninas_bar_-_guarda_metropolitana_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança a disponibilização de Guardas Metropolitanos para ficar de plantão em todas as Unidades de Saúde do Município de Cabedelo/PB</t>
   </si>
   <si>
     <t>8907</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8907/requer._no_290_2023_-_ver._wagner_do_solanense_-_campanha_conscientizacao_lixo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8907/requer._no_290_2023_-_ver._wagner_do_solanense_-_campanha_conscientizacao_lixo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Comunicação Social realizar campanhas de conscientização em telões na Praça Getúlio Vargas, durante os festejos juninos, para conscientizar a população a não jogar lixo em locais inadequados</t>
   </si>
   <si>
     <t>8908</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8908/requer._no_291_2023_-_ver._marcio_silva_-_fiscalizacao_terrenos_baldios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8908/requer._no_291_2023_-_ver._marcio_silva_-_fiscalizacao_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura, de Defesa Civil e de Controle do Uso e Ocupação do Solo, reiterando o pedido do requerimento nº 109/2022, fiscalizar os terrenos baldios murados, os quais se encontram em situação de abandono, com lixos depositados, sujeitando aos proprietários pela de aplicação de multa, bem como a aplicação da Lei Complementar n° 55/2015</t>
   </si>
   <si>
     <t>8909</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8909/requer._no_292_2023_-_ver._jose_pereira_-_programa_mais_asfalto_rua_renato_pires_ferreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8909/requer._no_292_2023_-_ver._jose_pereira_-_programa_mais_asfalto_rua_renato_pires_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no Programa Mais Asfalto, da Rua Renato Pires Ferreira, no bairro do Poço</t>
   </si>
   <si>
     <t>8910</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8910/requer._no_293_2023_-_ver._jose_pereira_-_unidade_movel_hemocentro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8910/requer._no_293_2023_-_ver._jose_pereira_-_unidade_movel_hemocentro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governador do Estado da Paraíba, através do Hemocentro/PB, a inclusão de Cabedelo entre as cidades assistidas pela rota da Unidade Móvel do Hemocentro PB, especialmente para coleta de doação de sangue</t>
   </si>
   <si>
     <t>8911</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>Márcio Silva, André Luís Almeida Coutinho, Benone Bernado, Divino Felizardo, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Moisés do Meninas Bar, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8911/requer._no_294_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8911/requer._no_294_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 20/06/2023, da seguinte propositura: Projeto de Lei nº 066/2023 - Do Presidente da Câmara Municipal - Dispões sobre o reajuste dos servidores ocupantes dos cargos em comissão do Quadro de Pessoal da Câmara Municipal de Cabedelo (PB), bem como da Gratificação de Atividade de Plenário - GAP, e dá outras providências</t>
   </si>
   <si>
     <t>8912</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8912/requer._no_295_2023_-_ver._edvaldo_neto_-_inclusao_pauta_ordem_do_dia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8912/requer._no_295_2023_-_ver._edvaldo_neto_-_inclusao_pauta_ordem_do_dia.pdf</t>
   </si>
   <si>
     <t>Inclusão, na Pauta da Ordem do Dia da Sessão Ordinária de 20/06/2023, da seguinte propositura: Projeto de Lei nº 046/2023 - Do Prefeito Municipal - Altera dispositivos da Lei Municipal nº 2.237, de 01 de setembro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>8918</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8918/requer._no_296_2023_-_ver._moises_do_meninas_bar_-_pl_programa_vou_de_bicicleta_selo_amigo_do_ciclista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8918/requer._no_296_2023_-_ver._moises_do_meninas_bar_-_pl_programa_vou_de_bicicleta_selo_amigo_do_ciclista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Institui o Programa Vou de Bicicleta e o Selo Amigo do Ciclista e dá outras providências"</t>
   </si>
   <si>
     <t>8919</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8919/requer._no_297_2023_-_ver._ivanio_da_miramar_-_ligacao_de_esgoto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8919/requer._no_297_2023_-_ver._ivanio_da_miramar_-_ligacao_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar a ligação de esgoto na Rua Enivaldo Figueiredo de Miranda, no bairro de Santa Catarina</t>
   </si>
   <si>
     <t>8920</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8920/requer._no_298_2023_-_ver._divino_felizardo_-_pavimentacao_rua_jatoba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8920/requer._no_298_2023_-_ver._divino_felizardo_-_pavimentacao_rua_jatoba.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de estudar a possibilidade de pavimentar a Rua Jatobá, no bairro Amazônia Park</t>
   </si>
   <si>
     <t>8921</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8921/requer._no_299_2023_-_ver._moises_do_meninas_bar_-_instalacao_poste_lampadas_de_led.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8921/requer._no_299_2023_-_ver._moises_do_meninas_bar_-_instalacao_poste_lampadas_de_led.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de mais um poste na Rua José Roberto da Silva, no Recanto do Poço e a substituição das lâmpadas já existentes por lâmpadas de led</t>
   </si>
   <si>
     <t>8922</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8922/requer._no_300_2023_-_ver._janderson_brito_-_pl_gas_canalizado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8922/requer._no_300_2023_-_ver._janderson_brito_-_pl_gas_canalizado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre os critérios para instalação de Gás Canalizado Liquefeito de Petróleo (GLP) ou Natural (GN) nas edificações no Município de Cabedelo, e dá outras providências"</t>
   </si>
   <si>
     <t>8923</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8923/requer._no_301_2023_-_ver._marcio_silva_-_troca_de_lampadas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8923/requer._no_301_2023_-_ver._marcio_silva_-_troca_de_lampadas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a Secretaria de Infraestrutura a troca de todas as lâmpadas dos postes da Av. Dra. Maria da Luz Vasconcelos Bezerra, no Recanto do Poço, por pétalas que comportem 3 leds</t>
   </si>
   <si>
     <t>8924</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8924/requer._no_302_2023_-_ver._jose_pereira_-_programa_mais_asfalto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8924/requer._no_302_2023_-_ver._jose_pereira_-_programa_mais_asfalto.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Mais Asfalto, da Rua Antônio Assunção de Jesus, no bairro do Poço</t>
   </si>
   <si>
     <t>8925</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8925/requer._no_303_2023_-_ver._andre_coutinho_-_asfalto_rua_golfo_de_coronation.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8925/requer._no_303_2023_-_ver._andre_coutinho_-_asfalto_rua_golfo_de_coronation.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA providências no sentido de realizar o asfaltamento da Rua Golfo de Coronation, em Camboinha</t>
   </si>
   <si>
     <t>8926</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Benone Bernado, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, Janderson Brito, José Pereira, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8926/requer._no_304_2023_-_ver._andre_coutinho_-_restauracao_km_05_06_br_230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8926/requer._no_304_2023_-_ver._andre_coutinho_-_restauracao_km_05_06_br_230.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Superintendente do DNIT-PB providências no sentido de providenciar a restauração do trecho da via paralela do Km 05/06 da BR 230, compreendendo o trecho que se inicia no Viaduto de Camboinha até o Viaduto do Poço</t>
   </si>
   <si>
     <t>8927</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Benone Bernado, Edvaldo Neto, Hérlon Cabral, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8927/requer._no_305_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8927/requer._no_305_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 27/06/2023, das seguintes proposituras: Projeto de Lei nº 068/2023 - Do Prefeito Municipal – Altera dispositivos da Lei Municipal nº 2.154, de 29 de novembro de 2021, e dá outras providências; e Projeto de Lei nº 069/2023 - Do Prefeito Municipal – Altera dispositivos da Lei Municipal nº 2.288, de 29 de maio de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>8928</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8928/requer._no_306_2023_-_ver._divino_felizardo_-_ordem_do_dia_inclusao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8928/requer._no_306_2023_-_ver._divino_felizardo_-_ordem_do_dia_inclusao.pdf</t>
   </si>
   <si>
     <t>Inclusão, na Pauta da Ordem do Dia da Sessão Ordinária de 27/06/2023, das seguintes proposituras: Processo PL nº 001/20023 - Processo Eletrônico TC Nº 04.740/2015 - Origem: TCE-PB - Natureza: Prestação de Contas Anuais da Prefeitura Municipal de Cabedelo (PB) enviada por mídia eletrônica em "DVD". Responsável: ex-Prefeito Wellington Viana França. Período: Exercício Financeiro de 2014 - Parecer Prévio PPL TC nº 0125/2020 - "contrário à aprovação das contas"; e Processo PL nº 002/20023 - Processo Eletrônico TC Nº 05.741/2017 - Origem: TCE-PB - Natureza: Prestação de Contas Anuais da Prefeitura Municipal de Cabedelo (PB) enviada por mídia eletrônica em "DVD". Responsável: ex-Prefeito Wellington Viana França. Período: Exercício Financeiro de 2016 - Parecer Prévio PPL TC nº 080/2022 - "contrário à aprovação das contas"</t>
   </si>
   <si>
     <t>8972</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8972/requer._no_307_2023_-_ver._jose_pereira_-_centro_medico_pessoa_idosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8972/requer._no_307_2023_-_ver._jose_pereira_-_centro_medico_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Saúde e demais secretarias que se fizerem necessárias estudos para viabilidade e implantação de um Centro Médico com atenção à pessoa idosa</t>
   </si>
   <si>
     <t>8955</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8955/requer._no_308_2023_-_ver._ivanio_da_miramar_-_rotatoria_sinalizacao_rua_dr._joao_machado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8955/requer._no_308_2023_-_ver._ivanio_da_miramar_-_rotatoria_sinalizacao_rua_dr._joao_machado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana, reforçando Requerimento nº 352/2022, providenciar uma rotatória e sinalização entre as ruas Ismael Farias e Dr. João Machado, no Centro</t>
   </si>
   <si>
     <t>8956</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8956/requer._no_309_2023_-_ver._moises_do_meninas_bar_-_pl_emissao_de_carteira_pessoa_com_tea.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8956/requer._no_309_2023_-_ver._moises_do_meninas_bar_-_pl_emissao_de_carteira_pessoa_com_tea.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre emissão de Carteira de Identificação da Pessoa com Transtorno do Espectro Autista, de expedição gratuita, no âmbito do Município de Cabedelo/PB, e dá outras providências"</t>
   </si>
   <si>
     <t>8957</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8957/requer._no_310_2023_-_ver._moises_do_meninas_bar_-_edital_para_admissao_aos_cursos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8957/requer._no_310_2023_-_ver._moises_do_meninas_bar_-_edital_para_admissao_aos_cursos.pdf</t>
   </si>
   <si>
     <t>Solicitar a Capitania dos Portos da Paraíba (CPPB) e Diretoria de Portos e Costas (DPC) estudar a possibilidade de lançar edital para admissão aos Cursos de Pescador Profissional (POP 2), Motorista de Pesca (MOP 2), Marinheiro(a), Auxiliar de Convés (MAC), Marinheiro(a) Auxiliar de Máquinas (MAC), Cozinheiro(a), Taifeiro(a) e Enfermeiro(a) e Auxiliar de Saúde (CAAQ-CT/S), e, não sendo possível a elaboração do certame por parte da Marinha do Brasil, possa delegá-la ao IFPB</t>
   </si>
   <si>
     <t>8958</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8958/requer._no_311_2023_-_ver._benone_bernardo_-_desobstrucao_de_galerias_bairro_jardim_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8958/requer._no_311_2023_-_ver._benone_bernardo_-_desobstrucao_de_galerias_bairro_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Defesa Civil a desobstrução das galerias localizadas nos cruzamentos das ruas São Miguel e São Francisco, no bairro Jardim Brasília</t>
   </si>
   <si>
     <t>8959</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8959/requer._no_312_2023_-_ver._wagner_do_solanense_-_bueiros_inteligentes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8959/requer._no_312_2023_-_ver._wagner_do_solanense_-_bueiros_inteligentes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Defesa Civil e de Infraestrutura a instalação de bueiros inteligentes e a pavimentação asfáltica de toda a Rua Monsenhor José da Silva Coutinho, em Jardim Brasília</t>
   </si>
   <si>
     <t>8960</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8960/requer._no_313_2023_-_ver._marcio_silva_-_terraplanagem_rua_sao_marcos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8960/requer._no_313_2023_-_ver._marcio_silva_-_terraplanagem_rua_sao_marcos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Defesa Civil executar serviço de terraplanagem, com máquina niveladora, na Rua São Marcos, no Loteamento Oceania VI</t>
   </si>
   <si>
     <t>8961</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8961/requer._no_314_2023_-_ver._herlon_cabral_-_casa_da_cidadania_horario_de_funcionamento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8961/requer._no_314_2023_-_ver._herlon_cabral_-_casa_da_cidadania_horario_de_funcionamento.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Estado de Desenvolvimento Humano estudar a viabilidade de abertura e funcionamento da Casa da Cidadania de Cabedelo durante os dois expedientes, bem como analisar a possibilidade de realização de ações itinerantes em locais carentes de Cabedelo, para informar e esclarecer ao povo acerca da existência e dos serviços prestados e da importância de se manter cadastros pessoais</t>
   </si>
   <si>
     <t>8962</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8962/requer._no_315_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_sr._edson_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8962/requer._no_315_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_sr._edson_lima.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. Edson Lima Chagas Júnior, pela sua vitória no Campeonato de Fisiculturismo e Fitness 2023, recebendo o título de "Mister Paraíba 2023" na categoria "Mens Physique Master (Única)", realizado pela Confederação Brasileira de Culturismo e Musculação da Paraíba</t>
   </si>
   <si>
     <t>8963</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8963/requer._no_316_2023_-_ver._janderson_brito_-_reducao_de_aliquota_de_iss.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8963/requer._no_316_2023_-_ver._janderson_brito_-_reducao_de_aliquota_de_iss.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal  e Secretaria da Receita Municipal estudar a possibilidade de reduzir 20% da alíquota do ISS para as empresas que tiverem ao menos 50% de seus colaboradores ou funcionários residentes no Município</t>
   </si>
   <si>
     <t>8964</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Saúde encaminhar a esta Casa Legislativa informações claras e precisas acerca das contratações irregulares dos falsos médicos e sobre a abertura da sindicância para apurar as devidas condutas praticadas</t>
   </si>
   <si>
     <t>8965</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8965/requer._no_318_2023_-_ver._marcio_silva_-_desobstrucao_de_galerias_e_conserto_da_tubulacao_de_vala.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8965/requer._no_318_2023_-_ver._marcio_silva_-_desobstrucao_de_galerias_e_conserto_da_tubulacao_de_vala.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Defesa Civil realizar, em caráter de urgência, serviços de desobstrução de galerias e conserto da tubulação da vala na Rua Cleto Campelo, nas imediações da estação ferroviária</t>
   </si>
   <si>
     <t>9369</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9369/requer._no_319_2023_-_ver._andre_coutinho_-__divulgacao_e_esforcos_aos_pescadores_quanto_ao_plano_safra_-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9369/requer._no_319_2023_-_ver._andre_coutinho_-__divulgacao_e_esforcos_aos_pescadores_quanto_ao_plano_safra_-_arquivado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Pesca providenciar a divulgação e esforços perante os pescadores do Município de Cabedelo quanto ao Plano Safra e ao Plano Safra da Agricultura Familiar</t>
   </si>
   <si>
     <t>8966</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8966/requer._no_320_2023_-_ver._andre_coutinho_-_programa_de_subvencao_economica_ao_preco_do_oleo_diesel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8966/requer._no_320_2023_-_ver._andre_coutinho_-_programa_de_subvencao_economica_ao_preco_do_oleo_diesel.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Pesca providências para habilitar o Município de Cabedelo no Programa de Subvenção Econômica ao Preço do Óleo Diesel para Embarcações Pesqueiras</t>
   </si>
   <si>
     <t>8967</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8967/requer._no_321_2023_-_ver._divino_felizardo_-_avenida_mar_timer_programa_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8967/requer._no_321_2023_-_ver._divino_felizardo_-_avenida_mar_timer_programa_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura estudar a possibilidade de incluir a Av. Mar Timor, em Intermares, no Programa Pavimenta Cabedelo V</t>
   </si>
   <si>
     <t>8968</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8968/requer._no_322_2023_-_ver._wagner_do_solanense_-_placa_de_sinalizacao_rua_jair_cunha_cavalcanti.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8968/requer._no_322_2023_-_ver._wagner_do_solanense_-_placa_de_sinalizacao_rua_jair_cunha_cavalcanti.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana efetuar estudo para implantar placa de sinalização em toda Rua Jair Cunha Cavalcanti, no bairro do Jacaré</t>
   </si>
   <si>
     <t>8969</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8969/requer._no_323_2023_-_ver._andre_coutinho_-_pl_gratificacao_analista_de_projetos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8969/requer._no_323_2023_-_ver._andre_coutinho_-_pl_gratificacao_analista_de_projetos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a criação e sistemática de cálculo da gratificação de produtividade para integrantes da categoria funcional de Analistas de Projetos, e dá outras providências"</t>
   </si>
   <si>
     <t>8970</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8970/requer._no_324_2023_-_ver._edvaldo_neto_-_area_exclusiva_para_pessoas_usuarias_de_cadeiras_de_rodas_parque_do_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8970/requer._no_324_2023_-_ver._edvaldo_neto_-_area_exclusiva_para_pessoas_usuarias_de_cadeiras_de_rodas_parque_do_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar as Secretarias da Pessoa com Deficiência e de Turismo providências no sentido de estudar a possibilidade de demarcação de uma área exclusiva às pessoas usuárias de cadeiras de rodas para contemplação do pôr do sol no Parque do Jacaré</t>
   </si>
   <si>
     <t>8971</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8971/requer._no_325_2023_-_ver._edvaldo_neto_-_manutencao_parque_infantil_praca_do_acai.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8971/requer._no_325_2023_-_ver._edvaldo_neto_-_manutencao_parque_infantil_praca_do_acai.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências para proceder a manutenção no parque infantil situado na Praça do Açaí, em Intermares</t>
   </si>
   <si>
     <t>8973</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8973/requer._no_326_2023_-_ver._andre_coutinho_-_bandas_marciais_incentivo_financeiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8973/requer._no_326_2023_-_ver._andre_coutinho_-_bandas_marciais_incentivo_financeiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura providências no sentido de providenciar a inclusão das Bandas Marciais do Município de Cabedelo para receberem incentivos financeiros do Município, Estado ou Governo Federal</t>
   </si>
   <si>
     <t>8999</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8999/requer._no_327_2023_-_ver._andre_coutinho_-_pl_guia_de_turismo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8999/requer._no_327_2023_-_ver._andre_coutinho_-_pl_guia_de_turismo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a atividade de Guia de Turismo e Condutor de Turismo no Município de Cabedelo/PB e dá outras providências"</t>
   </si>
   <si>
     <t>9000</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9000/requer._no_328_2023_-_ver._ivanio_da_miramar_-_reforco_do_requerimento_118_2022.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9000/requer._no_328_2023_-_ver._ivanio_da_miramar_-_reforco_do_requerimento_118_2022.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar, reforçando o Requerimento 118/2022, um monumento em referência aos pescadores na praça de mesmo nome, localizada na Rua Enivaldo Figueiredo de Miranda, em frente ao Bar Costa, em Ponta de Matos</t>
   </si>
   <si>
     <t>9001</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9001/requer._no_329_2023_-_ver._ivanio_da_miramar_-_sinalizacao_de_transito_rua_antonio_paulino_serrano.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9001/requer._no_329_2023_-_ver._ivanio_da_miramar_-_sinalizacao_de_transito_rua_antonio_paulino_serrano.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB providenciar sinalização de trânsito na Rua Antônio Paulino Serrano, principal do bairro Jardim Manguinhos</t>
   </si>
   <si>
     <t>8974</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8974/requer._no_330_2023_-_ver._jose_pereira_-_rua_puerto_marseille_pavimenta_cabedelo_vi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8974/requer._no_330_2023_-_ver._jose_pereira_-_rua_puerto_marseille_pavimenta_cabedelo_vi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no Programa Pavimenta Cabedelo VI, da Rua Puerto Marseille, no bairro Recanto do Poço</t>
   </si>
   <si>
     <t>8975</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8975/requer._no_331_2023_-_ver._moises_do_meninas_bar_-_escoliose_criancas_adolescentes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8975/requer._no_331_2023_-_ver._moises_do_meninas_bar_-_escoliose_criancas_adolescentes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a política de prevenção, detecção e tratamento de escoliose em crianças e adolescentes no Município de Cabedelo/PB"</t>
   </si>
   <si>
     <t>8976</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8976/requer._no_332_2023_-_ver._moises_do_meninas_bar_-_multas_de_transito_semob.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8976/requer._no_332_2023_-_ver._moises_do_meninas_bar_-_multas_de_transito_semob.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a criação de um programa de parcelamento de multas de trânsito aplicadas pela Secretaria de Mobilidade Urbana (SEMOB), bem como a concessão de descontos aos condutores que desejarem pagar o valor a vista</t>
   </si>
   <si>
     <t>8977</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8977/requer._no_333_2023_-_ver._benone_bernardo_-_lombada_fisica_rua_mosenhor_jose_da_silva_coutinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8977/requer._no_333_2023_-_ver._benone_bernardo_-_lombada_fisica_rua_mosenhor_jose_da_silva_coutinho.pdf</t>
   </si>
   <si>
     <t>Solicitar a SEMOB a pintura da lombada física (quebra-molas) na Rua Monsenhor José da Silva Coutinho, bem como a implantação, na mesma rua, de uma faixa de pedestres em frente a Igreja Assembleia de Deus</t>
   </si>
   <si>
     <t>8978</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8978/requer._no_334_2023_-_ver._herlon_cabral_-_acessibilidade_escola_paulino_siqueira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8978/requer._no_334_2023_-_ver._herlon_cabral_-_acessibilidade_escola_paulino_siqueira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e da Pessoa com Deficiência a instalação de elevador (plataforma elevatória) para cadeirantes e acessibilidade na Escola Paulino Siqueira, tendo em vista ser um local com vários alunos e usuários com necessidade</t>
   </si>
   <si>
     <t>8979</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8979/requer._no_335_2023_-_ver._herlon_cabral_-_balancas_para_pesagem_de_cadeirante.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8979/requer._no_335_2023_-_ver._herlon_cabral_-_balancas_para_pesagem_de_cadeirante.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Saúde e da Pessoa com Deficiência estudo para aquisição, em quantidade suficiente para atender a demanda, de balanças para pesagem de cadeirante nas unidade de saúde</t>
   </si>
   <si>
     <t>8980</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8980/requer._no_336_2023_-_ver._wagner_do_solanense_-_pavimentacao_rua_marcia_travassos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8980/requer._no_336_2023_-_ver._wagner_do_solanense_-_pavimentacao_rua_marcia_travassos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar a pavimentação asfáltica da Rua Márcia Travassos, no bairro Jardim Camboinha</t>
   </si>
   <si>
     <t>8981</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8981/requer._no_337_2023_-_ver._marcio_silva_-_desentupimento_de_galeria_de_esgoto_rua_mauricio_de_alencar_cavalcante.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8981/requer._no_337_2023_-_ver._marcio_silva_-_desentupimento_de_galeria_de_esgoto_rua_mauricio_de_alencar_cavalcante.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Defesa Civil realizar desentupimento de galeria de esgoto na Rua Maurício de Alencar Cavalcante, em Jardim América</t>
   </si>
   <si>
     <t>8982</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8982/requer._no_338_2023_-_ver._marcio_silva_-_manutencao_playgrounds_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8982/requer._no_338_2023_-_ver._marcio_silva_-_manutencao_playgrounds_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a manutenção dos playgrounds instalados em todas as praças de Intermares, bem como a revisão de toda a iluminação</t>
   </si>
   <si>
     <t>8983</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8983/requer._no_339_2023_-_ver._edson_da_otica_-_servicos_de_limpeza_bairro_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8983/requer._no_339_2023_-_ver._edson_da_otica_-_servicos_de_limpeza_bairro_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de limpeza, capinagem e pintura de meios-fios de todas a s ruas do bairro Renascer II</t>
   </si>
   <si>
     <t>8984</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8984/requer._no_340_2023_-_ver._edvaldo_neto_-_parque_infantil_praca_jornalista_nelma_figueiredo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8984/requer._no_340_2023_-_ver._edvaldo_neto_-_parque_infantil_praca_jornalista_nelma_figueiredo.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências para proceder a manutenção no parque infantil situado na Praça Jornalista Nelma Figueiredo, em Intermares</t>
   </si>
   <si>
     <t>8985</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8985/requer._no_341_2023_-_ver._edson_da_otica_-_lombadas_fisicas_rua_antonia_ferreira_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8985/requer._no_341_2023_-_ver._edson_da_otica_-_lombadas_fisicas_rua_antonia_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana estudo técnico no sentido de implementar lombadas físicas na Rua Antônia Ferreira da Silva, no Renascer II</t>
   </si>
   <si>
     <t>8986</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8986/requer._no_342_2023_-_ver._janderson_brito_-_reformar_praca_da_palmeira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8986/requer._no_342_2023_-_ver._janderson_brito_-_reformar_praca_da_palmeira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de revitalizar, reformar e aparelhar a "Praça da Palmeira", no Centro da cidade</t>
   </si>
   <si>
     <t>8987</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8987/requer._no_343_2023_-_ver._divino_felizardo_-_votos_de_aplausos_geusa_ribeira_e_gaby_da_inclusao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8987/requer._no_343_2023_-_ver._divino_felizardo_-_votos_de_aplausos_geusa_ribeira_e_gaby_da_inclusao.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos às senhoras Geusa Ribeiro Dornelas e Gabrielle Soares (Gaby da Inclusão), respectivamente Secretária da Pessoa com Deficiência e Secretaria Adjunta, por desenvolverem diversas políticas públicas no Município</t>
   </si>
   <si>
     <t>8988</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8988/requer._no_344_2023_-_ver._junior_paulo_-_reforma_usf_bairro_jardim_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8988/requer._no_344_2023_-_ver._junior_paulo_-_reforma_usf_bairro_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde proceder, em caráter de urgência, a realização de serviços de reforma da USF - Unidades de Saúde da Família, em Jardim Brasília, bem como verificar os déficits de profissionais de saúde na USF</t>
   </si>
   <si>
     <t>8989</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8989/requer._no_345_2023_-_ver._wagner_do_solanense_-_pavimentacao_rua_rio_paraiba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8989/requer._no_345_2023_-_ver._wagner_do_solanense_-_pavimentacao_rua_rio_paraiba.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar a pavimentação asfáltica da Rua Rio Paraíba, em Jardim Camboinha</t>
   </si>
   <si>
     <t>8990</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8990/requer._no_346_2023_-_ver._andre_coutinho_-_pl_programa_auxilio_passagem-cartao_move_mulher.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8990/requer._no_346_2023_-_ver._andre_coutinho_-_pl_programa_auxilio_passagem-cartao_move_mulher.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Políticas Públicas para Mulheres e da Diversidade Humana providências no sentido de estudas a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui, no Município de Cabedelo, o Programa Auxílio Passagem - Cartão Move Mulher, e dá outras providências"</t>
   </si>
   <si>
     <t>8991</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8991/requer._no_347_2023_-_ver._janderson_brito_-_pl_programa_reforma_legal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8991/requer._no_347_2023_-_ver._janderson_brito_-_pl_programa_reforma_legal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a criação do Programa 'Reforma Legal' no Município de Cabedelo/PB, e dá outras providências"</t>
   </si>
   <si>
     <t>9002</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9002/requer._no_348_2023_-_ver._edvaldo_neto_-_votos_de_aplausos_gratuliano_brito_e_leandro_tavares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9002/requer._no_348_2023_-_ver._edvaldo_neto_-_votos_de_aplausos_gratuliano_brito_e_leandro_tavares.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos senhores Gratuliano Brito e Leandro Tavares, servidores da Secretaria de Infraestrutura, pelos relevantes serviços prestados em prol do Município</t>
   </si>
   <si>
     <t>9003</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9003/requer._no_349_2023_-_ver._edvaldo_neto_-_moradores_de_rua.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9003/requer._no_349_2023_-_ver._edvaldo_neto_-_moradores_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Segurança e de Assistência Social providências no sentido de, tanto no âmbito social quanto no da segurança, solucionar a problemática dos moradores de rua que vêm ocupando praças públicas e fazendo destas locais de moradia</t>
   </si>
   <si>
     <t>9004</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9004/requer._no_350_2023_-_ver._jose_pereira_-_votos_de_aplausos_projeto_era_uma_vez_na_semob.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9004/requer._no_350_2023_-_ver._jose_pereira_-_votos_de_aplausos_projeto_era_uma_vez_na_semob.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos envolvidos com o Projeto "Era uma vez na SEMOB" e aos seus parceiros, que educa crianças para o trânsito através de atividades lúdicas e contação de histórias</t>
   </si>
   <si>
     <t>9005</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9005/requer._no_351_2023_-_ver._jose_pereira_-_redutores_de_velocidade_rua_golfo_de_bonita.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9005/requer._no_351_2023_-_ver._jose_pereira_-_redutores_de_velocidade_rua_golfo_de_bonita.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB a instalação de redutores de velocidade (quebra-molas) na Rua Golfo de Botina, em Intermares</t>
   </si>
   <si>
     <t>9006</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9006/requer._no_352_2023_-_ver._moises_do_meninas_bar_-_pl_politica_municipal_de_protecao_aos_direitos_da_pessoa_com_fibromialgia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9006/requer._no_352_2023_-_ver._moises_do_meninas_bar_-_pl_politica_municipal_de_protecao_aos_direitos_da_pessoa_com_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a Política Municipal de Proteção aos Direitos da Pessoa com Fibromialgia no Município de Cabedelo/PB"</t>
   </si>
   <si>
     <t>9007</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9007/requer._no_353_2023_-_ver._marcio_silva_-_preservacao_hortobosque_das_araras.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9007/requer._no_353_2023_-_ver._marcio_silva_-_preservacao_hortobosque_das_araras.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura , de Planejamento Urbano e Habitação e de Controle do Uso e Ocupação do Solo a preservação do Hostobosque das Araras, em Intermares, em vez da construção de uma praça e de um acesso local, previsto em projeto</t>
   </si>
   <si>
     <t>9008</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9008/requer._no_354_2023_-_ver._moises_do_meninas_bar_-_contratacao_de_bombeiros_civis_e_guarda_vidas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9008/requer._no_354_2023_-_ver._moises_do_meninas_bar_-_contratacao_de_bombeiros_civis_e_guarda_vidas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Defesa Civil estudar a possibilidade de contratar bombeiros civis/guardas vidas para mapeamento de áreas perigosas em nossas praias e garantir a segurança dos banhistas no Verão 2024</t>
   </si>
   <si>
     <t>9009</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9009/requer._no_355_2023_-_ver._marcio_silva_-_placas_em_braille_secretarias_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9009/requer._no_355_2023_-_ver._marcio_silva_-_placas_em_braille_secretarias_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Pessoa com Deficiência verificar a possibilidade de implementar placas em braile nas secretarias municipais</t>
   </si>
   <si>
     <t>9010</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9010/requer._no_356_2023_-_ver._junior_paulo_-_recuperacao_de_pavimentacao_rua_professor_clodoaldo_trigueiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9010/requer._no_356_2023_-_ver._junior_paulo_-_recuperacao_de_pavimentacao_rua_professor_clodoaldo_trigueiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar serviços de recuperação asfáltica da Rua Professor Clodoaldo Trigueiro, em Jardim Camboinha, bem como a troca das luminárias convencionais por lâmpadas em led</t>
   </si>
   <si>
     <t>9011</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9011/requer._no_357_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_e_troca_das_luminarias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9011/requer._no_357_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_e_troca_das_luminarias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, reiterando Requerimentos nº 81 e 82/2021, serviços de pavimentação e drenagem das Ruas Elvira Gomes de Oliveira e Maria das Dores da Silva, em Jardim Brasília, bem como a troca das luminárias convencionais por lâmpadas em led</t>
   </si>
   <si>
     <t>9012</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9012/requer._no_358_2023_-_ver._wagner_do_solanense_-_troca_das_lampadas_rua_hildebrando_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9012/requer._no_358_2023_-_ver._wagner_do_solanense_-_troca_das_lampadas_rua_hildebrando_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a troca das lâmpadas da Rua Hildebrando da Silva, em Ponta de Matos, próximo a pastelaria "La Casa de Pastel"</t>
   </si>
   <si>
     <t>9013</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9013/requer._no_359_2023_-_ver._wagner_do_solanense_-_reparo_da_pavimentacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9013/requer._no_359_2023_-_ver._wagner_do_solanense_-_reparo_da_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura o reparo da pavimentação das Ruas Aline Maria de Vasconcelos e Primo José Viana, em Ponta de Matos</t>
   </si>
   <si>
     <t>9014</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9014/requer._no_360_2020_-_ver._janderson_brito_-_pl_programa_municipal_do_primeiro_emprego.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9014/requer._no_360_2020_-_ver._janderson_brito_-_pl_programa_municipal_do_primeiro_emprego.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Institui o Programa Municipal do Primeiro Emprego e dispõe sobre o cálculo do Imposto sobre Serviços de  Qualquer Natureza de empresa que aderir a esse programa"</t>
   </si>
   <si>
     <t>9015</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9015/requer._no_361_2023_-_ver._janderson_brito_-_empreender_motociclista_profissional.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9015/requer._no_361_2023_-_ver._janderson_brito_-_empreender_motociclista_profissional.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governo do Estado da Paraíba estudar a possibilidade de criar linha de crédito Empreender Motociclista Profissional em Cabedelo, bem como disponibilizar um posto de atendimento dentro da Casa da Cidadania, na Praça Venâncio Neiva, como base de apoio ao Programa Empreender PB em Cabedelo</t>
   </si>
   <si>
     <t>9016</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9016/requer._no_362_2023_-_ver._marcio_silva_e_outros-urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9016/requer._no_362_2023_-_ver._marcio_silva_e_outros-urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 15/08/2023, das seguintes proposituras: Projeto de Lei nº 075/2023 - Do Prefeito Municipal – Altera dispositivos da Lei Municipal nº 1.885/2018, que "Regulamenta a concessão do adicional de insalubridade e periculosidade no âmbito do Município de Cabedelo-PB de que trata o art. 167 da Lei nº 523/89", e dá outras providências; Projeto de Lei nº 076/2023 - Do Prefeito Municipal – Altera dispositivos da Lei Municipal nº 1.194/2004, que dispõe sobre o Plano de Cargos, Carreira e Remuneração do Grupo Ocupacional Serviços de Saúde do Município, e dá outras providências; e Projeto de Lei nº 077/2023 - Do Prefeito Municipal – Altera dispositivos da Lei Municipal nº 1.740/2015, que dispõe sobre a remuneração dos Agentes de Combate às Endemias, e dá outras providências</t>
   </si>
   <si>
     <t>9017</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9017/requer._no_363_2023_-_ver._marcio_silva_-_inclusao_de_pauta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9017/requer._no_363_2023_-_ver._marcio_silva_-_inclusao_de_pauta.pdf</t>
   </si>
   <si>
     <t>Inclusão, na Pauta da Ordem do Dia da Sessão Ordinária de 15/08/2023, da seguinte propositura: Projeto de Lei nº 074/2023 - Do Prefeito Municipal - Dispõe sobre a Concessão de Gratificação Especial - GE, revoga dispositivos da Leis nº 823/96 e nº 1.511/10, e dá outras providências</t>
   </si>
   <si>
     <t>9140</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9140/requer._no_364_2023_-_ver._andre_coutinho_-_pl_auxilio-aluguel_mulher_vitima_de_violencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9140/requer._no_364_2023_-_ver._andre_coutinho_-_pl_auxilio-aluguel_mulher_vitima_de_violencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de providenciar a implantação do Projeto que prevê auxílio-aluguel à mulher vítima de violência</t>
   </si>
   <si>
     <t>9370</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9370/requer._no_365_2023_-_ver._andre_coutinho_-_sessao_especial_aniversario_do_codigo_defesa_civil_-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9370/requer._no_365_2023_-_ver._andre_coutinho_-_sessao_especial_aniversario_do_codigo_defesa_civil_-_arquivado.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade presencial, no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência, em alusão ao aniversário do Código de Defesa do Consumidor</t>
   </si>
   <si>
     <t>9022</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9022/requer._no_366_2023_-_ver._janderson_brito_-_reforma_estadio_de_futebol_francisco_figueiredo_de_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9022/requer._no_366_2023_-_ver._janderson_brito_-_reforma_estadio_de_futebol_francisco_figueiredo_de_lima.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Esporte, Juventude e Lazer e de Planejamento Urbano e Habitação informações a respeito do andamento da obra de reforma do Estádio de Futebol Francisco Figueiredo de Lima (recuperação de fachada, alambrado, vestiários, lanchonete, pavimentação interna, colocação de pisos intertravados, iluminação, recuperação do muro interno e bilheteria), bem como qual a previsão para entrega da referida obra</t>
   </si>
   <si>
     <t>9023</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9023/requer._no_367_2023_-_ver._janderson_brito_-_lista_de_plantoes_medicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9023/requer._no_367_2023_-_ver._janderson_brito_-_lista_de_plantoes_medicos.pdf</t>
   </si>
   <si>
     <t>Solicitar Secretaria de Saúde a lista de plantões dos médicos contratados pelo Município entre os anos de 2019 e 2022, bem como onde os profissionais efetivamente deram seus plantões, além de informar se houve contratação de médicos no Município por meio de pessoa jurídica</t>
   </si>
   <si>
     <t>9024</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9024/requer._no_368_2023_-_ver._edvaldo_neto_-_adequacoes_estruturais_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9024/requer._no_368_2023_-_ver._edvaldo_neto_-_adequacoes_estruturais_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de proceder adequações estruturais na sede do REVIVER II, no Renascer, para levar maior conforto aos servidores municipais e usuários dos serviços</t>
   </si>
   <si>
     <t>9025</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9025/requer._no_369_2023_-_ver._jose_pereira_-_sessao_especial_doacao_de_orgaos_e_tecidos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9025/requer._no_369_2023_-_ver._jose_pereira_-_sessao_especial_doacao_de_orgaos_e_tecidos.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência na última semana do mês de setembro, sobre a Doação de órgãos e tecidos, por ocasião da Semana de Conscientização sobre a Doação de Órgãos e Tecidos</t>
   </si>
   <si>
     <t>9026</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9026/requer._no_370_2023_-_ver._jose_pereira_-_limpeza_rua_milton_herculano_de_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9026/requer._no_370_2023_-_ver._jose_pereira_-_limpeza_rua_milton_herculano_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como secretaria competente, a limpeza e capinação da Rua Milton Herculano de Araújo, no bairro Jardim Brasília</t>
   </si>
   <si>
     <t>9027</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9027/requer._no_371_2023_-_ver._marcio_silva_-_pl_praca_djalma_marinho_cabral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9027/requer._no_371_2023_-_ver._marcio_silva_-_pl_praca_djalma_marinho_cabral.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Denomina Praça Djalma Marinho Cabral localizada do Bairro de Intermares, Município de Cabedelo-PB, e dá outras providências"</t>
   </si>
   <si>
     <t>9029</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9029/requer._no_372_2023_-_ver._ivanio_da_miramar_-_contratacao_medicos_veterinarios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9029/requer._no_372_2023_-_ver._ivanio_da_miramar_-_contratacao_medicos_veterinarios.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde, junto ao Centro de Zoonoses, realizar a contratação de médicos veterinários no Município</t>
   </si>
   <si>
     <t>9030</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9030/requer._no_373_2023_-_ivanio_da_miramar_-_coletores_de_lixo_paisagismo_praca_getulio_vargas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9030/requer._no_373_2023_-_ivanio_da_miramar_-_coletores_de_lixo_paisagismo_praca_getulio_vargas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente providenciar coletores de lixo e paisagismo na Praça Getúlio Vargas</t>
   </si>
   <si>
     <t>9031</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9031/requer._no_374_2023_-_ver._moises_do_meninas_bar_-_faixas_de_pedestres_escolas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9031/requer._no_374_2023_-_ver._moises_do_meninas_bar_-_faixas_de_pedestres_escolas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana a instalação de faixas de pedestre na frente ou nas proximidades de todas as escolas públicas ou privadas do Município de Cabedelo</t>
   </si>
   <si>
     <t>9032</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9032/requer._no_375_2023_-_ver._janderson_brito_-_rejeitado_-_cursos_turismo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9032/requer._no_375_2023_-_ver._janderson_brito_-_rejeitado_-_cursos_turismo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Presidente da Companhia Docas da Paraíba e ao Governo do Estado da Paraíba estudar a possibilidade de disponibilizar gratuitamente Cursos de Formação de Guia de Turismo, bem como Cursos Básico de Inglês e Espanhol</t>
   </si>
   <si>
     <t>9033</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9033/requer._no_376_2023_-_ver._janderson_brito_-_criacao_museu_historico_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9033/requer._no_376_2023_-_ver._janderson_brito_-_criacao_museu_historico_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e de Cultura adotar as providências, junto aos setores competentes, visando a criação e implantação do Museu Histórico de Cabedelo</t>
   </si>
   <si>
     <t>9051</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9051/requer._no_377_2023_-_ver._divino_felizardo_-_curso_de_capacitacao_libras.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9051/requer._no_377_2023_-_ver._divino_felizardo_-_curso_de_capacitacao_libras.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Pessoa com Deficiência providências no sentido de estudar a criação de um Curso de Capacitação que ensine LIBRAS (Linguagem Brasileira de Sinais) para trabalhadores que lidam com atendimento ao público, da iniciativa privada, com parcerias ou convênios e de forma gratuita aos interessados</t>
   </si>
   <si>
     <t>9034</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9034/requer._no_378_2023_-_ver._divino_felizardo_-_programa_de_habitacao_financiamento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9034/requer._no_378_2023_-_ver._divino_felizardo_-_programa_de_habitacao_financiamento.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento Urbano e Habitação providências no sentido de estudar a criação de um Programa de Habitação/Financiamento para moradia e primeiro imóvel, tendo como público alvo os servidores efetivos da Prefeitura Municipal de Cabedelo, através de convênio com bancos ou instituições financeiras com melhores condições e taxas</t>
   </si>
   <si>
     <t>9035</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9035/requer._no_379_2023_-_ver._divino_felizardo_-_cardapios_e_placas_em_braile.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9035/requer._no_379_2023_-_ver._divino_felizardo_-_cardapios_e_placas_em_braile.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Pessoa com Deficiência providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a implementação de cardápios e placas em braile nos restaurantes, lanchonetes, bares, hotéis, motéis e estabelecimentos de atendimento ao consumidor no âmbito do Município de Cabedelo-PB"</t>
   </si>
   <si>
     <t>9036</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9036/requer._no_380_2023_-_ver._wagner_do_solanense_-_lampadas_led_travessa_apostolo_sao_judas_tadeu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9036/requer._no_380_2023_-_ver._wagner_do_solanense_-_lampadas_led_travessa_apostolo_sao_judas_tadeu.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de trocar por lâmpadas de led a iluminação pública na Travessa Apóstolo São Judas Tadeu, em Jardim Manguinhos</t>
   </si>
   <si>
     <t>9037</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9037/requer._no_381_2023_-_ver._jose_pereira_-_pl_academias_ao_ar_livre.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9037/requer._no_381_2023_-_ver._jose_pereira_-_pl_academias_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a criação e instalação de academias ao ar livre no Município de Cabedelo/PB e dá outras providências"</t>
   </si>
   <si>
     <t>9038</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9038/requer._no_382_2023_-_ver._jose_pereira_-_acao_de_servicos_de_assistencia_a_pessoa_idosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9038/requer._no_382_2023_-_ver._jose_pereira_-_acao_de_servicos_de_assistencia_a_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMAS a extensão/continuidade, agora no bairro do Poço (Largo de Nazaré), dos serviços ofertados pela Ação de Serviços de Assistência à Pessoa Idosa, realizada no bairro de Intermares, último dia 23 de agosto</t>
   </si>
   <si>
     <t>9039</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Dinho</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9039/requer._no_383_2023_-_ver._joedson_dinho_-_trabalho_remoto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9039/requer._no_383_2023_-_ver._joedson_dinho_-_trabalho_remoto.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Presidente da Câmara Municipal de Cabedelo e aos demais membros da Mesa Diretora prestar meu trabalho de modo remoto por videoconferência, tendo em vista as constantes ameaças de morte que venho sofrendo pelo tráfico de drogas</t>
   </si>
   <si>
     <t>9040</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9040/requer._no_384_2023_-_ver._edvaldo_neto_-_projeto_pavimenta_cabedelo_rua_da_seringueira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9040/requer._no_384_2023_-_ver._edvaldo_neto_-_projeto_pavimenta_cabedelo_rua_da_seringueira.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura incluir no Projeto Pavimenta Cabedelo a Rua da Seringueira, no bairro Amazônia Park</t>
   </si>
   <si>
     <t>9041</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9041/requer._no_385_2023_-_ver._marcio_silva_-_evento_arte_na_praca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9041/requer._no_385_2023_-_ver._marcio_silva_-_evento_arte_na_praca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal  e Secretaria de Cultura providências no sentido de estudar a possibilidade de realizar o evento "Arte na Praça", na Praça Jornalista Nelma Figueiredo, em Intermares, promovendo e valorizando artistas e artesãos locais</t>
   </si>
   <si>
     <t>9042</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9042/requer._no_386_2023_-_ver._marcio_silva_-_repato_paralelepipedos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9042/requer._no_386_2023_-_ver._marcio_silva_-_repato_paralelepipedos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Defesa Civil realizar, em caráter de urgência, serviços de reparo e recolocação dos paralelepípedos, proveniente de reparo de vazamento de água, na Travessa Camilo de Holanda, em Ponta de Matos</t>
   </si>
   <si>
     <t>9043</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9043/requer._no_387_2023_-_ver._rey_-_galeria_fluvial_rua_maurilio_de_alencar_cavalcante.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9043/requer._no_387_2023_-_ver._rey_-_galeria_fluvial_rua_maurilio_de_alencar_cavalcante.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a construção de uma galeria fluvial na Rua Maurílio de Alencar Cavalcante, no bairro Jardim América</t>
   </si>
   <si>
     <t>9044</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9044/requer._no_388_2023_-_ver._andre_coutinho_-_patinhas_de_pets_faixas_de_pedestres.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9044/requer._no_388_2023_-_ver._andre_coutinho_-_patinhas_de_pets_faixas_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB providências no sentido de implantar pinturas com desenhos de patinhas dos pets junto as faixas de pedestres no bairro de Intermares, denominadas de Faixa Respeito Pet</t>
   </si>
   <si>
     <t>9071</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9071/requer._no_389_2023_-_ver._ivanio_da_miramar_-_abrigos_paradas_de_onibus.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9071/requer._no_389_2023_-_ver._ivanio_da_miramar_-_abrigos_paradas_de_onibus.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências para instalação de abrigos de paradas de ônibus em todo o Município</t>
   </si>
   <si>
     <t>9072</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9072/requer._no_390_2023_-_ver._ivanio_da_miramar_-_politicas_publicas_usuarios_de_drogas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9072/requer._no_390_2023_-_ver._ivanio_da_miramar_-_politicas_publicas_usuarios_de_drogas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde realizar estudo e programa de ajuda efetiva e políticas públicas adequadas para lidar com a problemática dos usuários de drogas que vivem em situação de risco e abandono no Município</t>
   </si>
   <si>
     <t>9052</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9052/requer._no_391_2023_-_ver._moises_do_meninas_bar_-_mutirao_de_sinalizacao_transito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9052/requer._no_391_2023_-_ver._moises_do_meninas_bar_-_mutirao_de_sinalizacao_transito.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana realizar mutirão de sinalização para organizar o fluxo de trânsito no Município, em especial nas obras recém asfaltadas/pavimentadas, em frente das unidades básicas de saúde e de escolas</t>
   </si>
   <si>
     <t>9053</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9053/requer._no_392_2023_-_ver._moises_do_meninas_bar_-_pl_pagamento_digital_tributos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9053/requer._no_392_2023_-_ver._moises_do_meninas_bar_-_pl_pagamento_digital_tributos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre o direito do contribuinte de ter acesso a meios e formas de pagamento digital, tais como PIX, para quitação de débitos de natureza tributária, taxas e contribuições, no âmbito do Município de Cabedelo/PB, e dá outras providências"</t>
   </si>
   <si>
     <t>9054</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9054/requer._no_393_2023_-_ver._marcio_silva_-_pl_ordenamento_territoral_entidades_de_tiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9054/requer._no_393_2023_-_ver._marcio_silva_-_pl_ordenamento_territoral_entidades_de_tiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como ao Procurador Geral do Município providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre o ordenamento territorial e horário de funcionamento de entidades de tiro desportivo no Município de Cabedelo"</t>
   </si>
   <si>
     <t>9055</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9055/requer._no_394_2023_-_ver._junior_paulo_-_recuperacao_teto_da_escola_paulino_siqueira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9055/requer._no_394_2023_-_ver._junior_paulo_-_recuperacao_teto_da_escola_paulino_siqueira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação realizar serviços de recuperação do teto da Escola Paulino Siqueira, na Rua Siqueira Campos, em Camalaú</t>
   </si>
   <si>
     <t>9056</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9056/requer._no_395_2023_-_ver._marcio_silva_-_terraplanagem_rua_jose_rubenildo_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9056/requer._no_395_2023_-_ver._marcio_silva_-_terraplanagem_rua_jose_rubenildo_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Defesa Civil verificar a possibilidade de executar serviço de terraplanagem, com auxílio de máquina niveladora, na Rua José Rubenildo da Silva, em toda sua extensão, no bairro do Renascer</t>
   </si>
   <si>
     <t>9057</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9057/requer._no_396_2023_-_ver._andre_coutinho_-_programa_regularizar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9057/requer._no_396_2023_-_ver._andre_coutinho_-_programa_regularizar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de adotar a iniciativa do "Programa Regularizar", através de Projeto de Lei, com intuito de garantir aos proprietários de imóveis residenciais e comerciais a regularização da edificação, construídos no Centro Histórico delimitado do Município</t>
   </si>
   <si>
     <t>9058</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9058/requer._no_397_2023_-_ver._edvaldo_neto_-_programa_pavimenta_cabedelo_rua_deolina_gomes_de_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9058/requer._no_397_2023_-_ver._edvaldo_neto_-_programa_pavimenta_cabedelo_rua_deolina_gomes_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de incluir, no Programa Pavimenta Cabedelo, a Rua Deolinda Gomes de Araújo, no Recanto do Poço</t>
   </si>
   <si>
     <t>9059</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9059/requer._no_398_2023_-_ver._edvaldo_neto_-_praca_de_skate_orla_de_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9059/requer._no_398_2023_-_ver._edvaldo_neto_-_praca_de_skate_orla_de_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Planejamento e de Esporte estudar a possibilidade de construir uma praça de skate na orla de Intermares, equipamento este que poderá ser incluído no Projeto Orla</t>
   </si>
   <si>
     <t>9060</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9060/requer._no_399_2023_-_ver._janderson_brito_-_votos_de_aplausos_ricardo_barbosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9060/requer._no_399_2023_-_ver._janderson_brito_-_votos_de_aplausos_ricardo_barbosa.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Dr. Ricardo Barbosa, Presidente da Companhia Docas da Paraíba, pela doação de 2000 cestas básicas aos pescadores do Município</t>
   </si>
   <si>
     <t>9061</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9061/requer._no_400_2023_-_ver._janderson_brito_-_reforma_quadra_e_praca_do_praia_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9061/requer._no_400_2023_-_ver._janderson_brito_-_reforma_quadra_e_praca_do_praia_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Esporte, Lazer e Juventude providências no sentido de reformar a praça e a quadra da Praia do Poço, bem como requer que o equipamento mantenha a área de esportes e lazer, quadra e arquibancada, parquinho, academia para terceira idade e estacionamento, acrescentando ciclovia, horta comunitária, bancos e jardins</t>
   </si>
   <si>
     <t>9062</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9062/requer._no_401_2023_-_ver._herlon_cabral_-_programa_pavimenta_cabedelo_rua_castro_alves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9062/requer._no_401_2023_-_ver._herlon_cabral_-_programa_pavimenta_cabedelo_rua_castro_alves.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura estudo para inclusão da Rua Castro Alves, no Recando do Poço, no "Programa Pavimenta"</t>
   </si>
   <si>
     <t>9063</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9063/requer._no_402_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_francisca_valeriano.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9063/requer._no_402_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_francisca_valeriano.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Sra. Francisca Valeriano da Silva, servidora pública na Escola Estadual de Ensino Fundamental e Médio José Guedes Cavalcante, pelos relevantes serviços prestados, dedicação e zelo pela coisa pública</t>
   </si>
   <si>
     <t>9064</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9064/requer._no_403_2023_-_ver._jose_pereira_-_programa_pavimenta_cabedelo_rua_wogran_robson.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9064/requer._no_403_2023_-_ver._jose_pereira_-_programa_pavimenta_cabedelo_rua_wogran_robson.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no Programa Pavimenta Cabedelo VI, da Rua Wogran Robson Vieira Correia, no bairro Bela Vista</t>
   </si>
   <si>
     <t>9065</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9065/requer._no_404_2023_-_ver._jose_pereira_-_programa_pavimenta_cabedelo_rua_antonio_goncalves_vicente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9065/requer._no_404_2023_-_ver._jose_pereira_-_programa_pavimenta_cabedelo_rua_antonio_goncalves_vicente.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a inclusão, no Programa Pavimenta Cabedelo VI, da Rua Antônio Gonçalves Vicente, no bairro Bela Vista</t>
   </si>
   <si>
     <t>9066</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>Benone Bernado, Divino Felizardo, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey)</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9066/requer._no_405_2023_-_ver._marcio_silva_e_outros_-_urgencia-_urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9066/requer._no_405_2023_-_ver._marcio_silva_e_outros_-_urgencia-_urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 05/09/2023, das seguintes proposituras: Projeto de Lei nº 083/2023 - Do Prefeito Municipal – Autoriza o Poder Executivo Municipal a repassar os recursos da assistência financeira complementar da União para pagamento do piso salarial nacional aos enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras, integrantes do quadro de servidores do Município de Cabedelo/PB, e dá outras providências; e Projeto de Lei nº 084/2023 - Do Prefeito Municipal – Autoriza o Chefe do Poder Executivo Municipal a abrir Crédito Especial na quantia de R$ 480.906,00 (Quatrocentos e oitenta mil, novecentos e seis reais), e dá outras providências</t>
   </si>
   <si>
     <t>9067</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9067/requer._no_406_2023_-_ver._divino_felizardo_-_contas_municipais_2018_e_2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9067/requer._no_406_2023_-_ver._divino_felizardo_-_contas_municipais_2018_e_2020.pdf</t>
   </si>
   <si>
     <t>Inclusão, na Pauta da Ordem do Dia da Sessão Ordinária de 05/09/2023, das seguintes proposituras: Processo PL nº 003/20023 - Processo Eletrônico TC Nº 06.34/2019 - Origem: TCE-PB - Natureza: Prestação de Contas Anuais da Prefeitura Municipal de Cabedelo (PB) enviada por mídia eletrônica em "DVD". Exercício Financeiro de 2018 - Responsáveis: ex-Prefeito Wellington Viana França [período 01/01 a 02/04/2018 - Parecer Prévio TCE PPL TC nº 056/2021 - pela rejeição das Contas] e, de responsabilidade do atual Prefeito Vitor Hugo Peixoto Castelliano [período de 04/04 a 31/12/2018 - Parecer Prévio TCE PPL TC nº 042/2023 - pela aprovação das Contas; e  Processo PL nº 004/20023 - Processo Eletrônico TC Nº 06.831/2021 - Origem: TCE-PB - Natureza: Prestação de Contas Anuais da Prefeitura Municipal de Cabedelo (PB) enviada por mídia eletrônica em "DVDs". Exercício Financeiro de 2020 - Responsável: Prefeito Vitor Hugo Peixoto Castelliano - Parecer Prévio PPL TC nº 051/2023 - pela aprovação das Contas</t>
   </si>
   <si>
     <t>9068</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9068/requer._no_407_2023_-_ver._andre_coutinho_-_votos_de_profundo_pesar__joasiane_maria_de_castro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9068/requer._no_407_2023_-_ver._andre_coutinho_-_votos_de_profundo_pesar__joasiane_maria_de_castro.pdf</t>
   </si>
   <si>
     <t>Votos de Profundo Pesar pelo falecimento do Dr. Guilherme Benício de Castro Neto, Secretário Legislativo da Assembleia Legislativa do Estado da Paraíba</t>
   </si>
   <si>
     <t>9073</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9073/requer._no_408_2023_-_ver._divino_felizardo_-_cameras_de_monitoramento_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9073/requer._no_408_2023_-_ver._divino_felizardo_-_cameras_de_monitoramento_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança providências no sentido de instalar câmeras de monitoramento nas áreas verdes do bairro de Intermares</t>
   </si>
   <si>
     <t>9074</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9074/requer._no_409_2023_-_ver._divino_felizardo_-_denuncias_mortes_de_gatos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9074/requer._no_409_2023_-_ver._divino_felizardo_-_denuncias_mortes_de_gatos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Meio Ambiente e Centro de Zoonoses do Município providências no sentido de investigar as denúncias de moradores de Intermares sobre as mortes de animais de forma suspeita nas áreas verdes do bairro</t>
   </si>
   <si>
     <t>9075</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9075/requer._no_410_2023_-_ver._marcio_silva_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9075/requer._no_410_2023_-_ver._marcio_silva_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Superintendência do DNIT na Paraíba estudo detalhado para avaliar a viabilidade de implantação de redutor de velocidade na BR 230 Km 9, antes da entrada do retorno nos dois lados da via, nas imediações da Faculdade de Ciências Médicas e da Igreja Evangélica Batista de Intermares</t>
   </si>
   <si>
     <t>9076</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9076/requer._no_411_2023_-_ver._benone_bernardo_-_recuperacao_da_rua_jardim_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9076/requer._no_411_2023_-_ver._benone_bernardo_-_recuperacao_da_rua_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a recuperação da Rua São Francisco, no bairro Jardim Brasília</t>
   </si>
   <si>
     <t>9077</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9077/requer._no_412_2023_-_ver._wagner_do_solanense_-_transporte_gratuito_educador_social_voluntario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9077/requer._no_412_2023_-_ver._wagner_do_solanense_-_transporte_gratuito_educador_social_voluntario.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Transporte e de Educação estudar a possibilidade de providenciar "carteirinhas" de identificação para as pessoas aprovadas no Processo Seletivo da Prefeitura de Cabedelo como Educador Social Voluntário, no intuito de estabelecer transporte gratuito intermunicipal a esses usuários</t>
   </si>
   <si>
     <t>9078</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9078/requer._no_413_2023_-_ver._moises_do_meninas_bar_-_rua_joao_targino_programa_pavimenta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9078/requer._no_413_2023_-_ver._moises_do_meninas_bar_-_rua_joao_targino_programa_pavimenta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão da Rua João Targino Delgado no Programa Pavimenta, bem como a substituição das lâmpadas queimadas, o alinhamento da rua e a instalação de barreiras de proteção entre a Mata do Estado e a rua</t>
   </si>
   <si>
     <t>9079</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9079/requer._no_414_2023_-_ver._moises_do_meninas_bar_-_projeto_de_alfabetizacao_de_idosos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9079/requer._no_414_2023_-_ver._moises_do_meninas_bar_-_projeto_de_alfabetizacao_de_idosos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação estudar a possibilidade de criar um projeto de alfabetização de idosos no Município</t>
   </si>
   <si>
     <t>9080</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9080/requer._no_415_2023_-_ver._andre_coutinho_-_sessao_especial_-_semana_nacional_do_transito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9080/requer._no_415_2023_-_ver._andre_coutinho_-_sessao_especial_-_semana_nacional_do_transito.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade presencial, no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência, alusiva ao Encerramento da Semana Nacional de Trânsito 2023, em atenção a solicitação da Secretaria de Mobilidade Urbana Municipal</t>
   </si>
   <si>
     <t>9090</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9090/requer._no_416_2023_-_ver._jose_pereira_-_construcao_parque_da_crianca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9090/requer._no_416_2023_-_ver._jose_pereira_-_construcao_parque_da_crianca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a viabilidade de construção/instalação do "Parque da Criança", incluindo espaços específicos às crianças portadoras de deficiência</t>
   </si>
   <si>
     <t>9141</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9141/requer._no_417_2023_-_ver._jose_pereira_-_retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9141/requer._no_417_2023_-_ver._jose_pereira_-_retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a extensão/continuidade, para o mês de outubro, dos serviços ofertados pelo Projeto "Saúde é pra Você, Cabedelo" no bairro Renascer</t>
   </si>
   <si>
     <t>9081</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9081/requer._no_418_2023_-_ver._marcio_silva_-_pl_auxilio_financeiro_a_idosos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9081/requer._no_418_2023_-_ver._marcio_silva_-_pl_auxilio_financeiro_a_idosos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Procuradoria Geral do Município providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Concede auxílio financeiro a idosos, a fim de lhes proporcionar oportunidade de praticar atividades físicas, esportivas e academias de ginásticas da rede privada que vierem a escolher, dentre estabelecimentos previamente cadastrados pelo Executivo"</t>
   </si>
   <si>
     <t>9082</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9082/requer._no_419_2023_-_ver._junior_paulo_-_reforma_da_usf_bairro_monte_castelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9082/requer._no_419_2023_-_ver._junior_paulo_-_reforma_da_usf_bairro_monte_castelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde, em caráter de urgência, a realização de serviços de reforma da USF - Unidade de Saúde da Família, situada no bairro de Monte Castelo, bem como sejam verificados os déficits de profissionais de saúde na USF</t>
   </si>
   <si>
     <t>9083</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9083/requer._no_420_2023_-_ver._junior_paulo_-_rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9083/requer._no_420_2023_-_ver._junior_paulo_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Governador do Estado da Paraíba, Dr. João Azevedo, e ao Presidente da Companhia Docas da Paraíba, Sr. Ricardo Barbosa, pelo lançamento do Programa Porto Cidade, que irá oferecer diversos benefícios nas áreas da saúde, sustentabilidade, tecnologia e educação, bem como cursos de inglês, logística portuária, instrumentos musicais, etc.</t>
   </si>
   <si>
     <t>9084</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9084/requer._no_421_2023_-_ver._edvaldo_neto_-_criacao_de_novas_secoes_eleitorais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9084/requer._no_421_2023_-_ver._edvaldo_neto_-_criacao_de_novas_secoes_eleitorais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Tribunal Regional Eleitora da Paraíba providências no sentido de estudar a possibilidade de criar novas seções eleitorais contemplando todos os moradores dos bairros Jardim Alfa, Beta, Gama e Castelinho</t>
   </si>
   <si>
     <t>9085</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9085/requer._no_422_2023_-_ver._andre_coutinho_-_sessao_especial_e_votos_de_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9085/requer._no_422_2023_-_ver._andre_coutinho_-_sessao_especial_e_votos_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade presencial, no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência, alusiva  ao Dia Nacional de Luta da Pessoa Portadora de Deficiência - 21/09, em atenção ao Ofício nº 009/2023, do Conselho Muncipal dos Direitos da Pessoa com Deficiência; bem como Votos de Aplausos a Gabriel Dantas Soares, José Marcos Martins dos Santos, Jovanio de Lucena Souza Filho e Welington Firmino da Silva</t>
   </si>
   <si>
     <t>9086</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9086/requer._no_423_2023_-_ver._janderson_brito_-_cartorio_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9086/requer._no_423_2023_-_ver._janderson_brito_-_cartorio_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Cartório Cabedelo informações sobre os motivos que estão levando a demora no trâmite processual, seja para efetivação do registro ou para a expedição de escrituras e certidões, causando prejuízos a população que tem de aguardar o prazo legal de 30 dias, constantemente desrespeitado</t>
   </si>
   <si>
     <t>9087</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9087/requer._no_424_2023_-_ver._janderson_brito_-_pl_proibicao_de_exigencia_de_cpf_no_ato_de_compra.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9087/requer._no_424_2023_-_ver._janderson_brito_-_pl_proibicao_de_exigencia_de_cpf_no_ato_de_compra.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a proibição de farmácias de exigir o CPF do consumidor, no ato da compra, sem informar de forma clara se o uso dos dados serve para concessão de descontos, cadastro ou fidelização de clientes no Município de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>9124</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9124/requer._no_425_2023_-_ver._wagner_do_solanense_-_pavimentacao_rua_marizeiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9124/requer._no_425_2023_-_ver._wagner_do_solanense_-_pavimentacao_rua_marizeiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, reiterando Requerimento nº 133/2023, a pavimentação da Rua Marizeiro, no bairro do Jacaré, onde está localizada a Escola Imaculada Conceição</t>
   </si>
   <si>
     <t>9091</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9091/requer._no_426_2023_-_ver._ivanio_da_miramar_-_pocos_semi-artesianos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9091/requer._no_426_2023_-_ver._ivanio_da_miramar_-_pocos_semi-artesianos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de perfurar poços semi artesianos nos estabelecimentos municipais de utilidade pública, como escolas, PSFs, hospitais, dentre outros</t>
   </si>
   <si>
     <t>9092</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9092/requer._no_427_2023_-_ver._ivanio_da_miramar_-_coletores_de_sacolas_higienicas_pets.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9092/requer._no_427_2023_-_ver._ivanio_da_miramar_-_coletores_de_sacolas_higienicas_pets.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde, junto com a Zoonoses, realizar estudo para aquisição de coletores de sacolas higiênicas para pets nas praças, orla e principais pontos do Município</t>
   </si>
   <si>
     <t>9093</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9093/requer._no_428_2023_-_ver._edvaldo_neto_-_guarda-vidas_orla_do_mar_do_macaco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9093/requer._no_428_2023_-_ver._edvaldo_neto_-_guarda-vidas_orla_do_mar_do_macaco.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Defesa Civil e ao Comando da 1ª Companhia Independente de Bombeiro Militar providências no sentido de estudar a possibilidade de colocarem na orla do mar do macaco pontos para instalação de guarda-vidas</t>
   </si>
   <si>
     <t>9094</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9094/requer._no_429_2023_-_ver._marcio_silva_-_projeto_samba_na_getulio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9094/requer._no_429_2023_-_ver._marcio_silva_-_projeto_samba_na_getulio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura que o Projeto "Samba na Getúlio" seja reconhecido como evento cultural e que se forneçam equipamentos essenciais, como som, banheiros químicos, tendas, entre outros, para ocorra semanalmente</t>
   </si>
   <si>
     <t>9095</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9095/requer._no_430_2023_-_ver._moises_do_meninas_bar_-_votos_de_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9095/requer._no_430_2023_-_ver._moises_do_meninas_bar_-_votos_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a todos os servidores do Município envolvidos no Mutirão da Saúde, iniciado em 19 e terminando em 29 de setembro</t>
   </si>
   <si>
     <t>9096</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9096/requer._no_431_2023_-_ver._jose_pereira_-_votos_de_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9096/requer._no_431_2023_-_ver._jose_pereira_-_votos_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a todos os profissionais de saúde e agentes públicos, abaixo descritos, envolvidos na conscientização da doação de órgãos e tecidos no Município de Cabedelo e em todo o Estado da Paraíba</t>
   </si>
   <si>
     <t>9097</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9097/requer._no_432_2023_-_ver._divino_felizardo_-_programa_de_casamento_civil_comunitario_lgbtqiap.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9097/requer._no_432_2023_-_ver._divino_felizardo_-_programa_de_casamento_civil_comunitario_lgbtqiap.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de criação de um "Programa de Casamento Civil Comunitário voltado ao público LGBTQIAP+", preferencialmente na semana em que se comemora o Dia de Combate a Homofobia, instituído pela Lei nº 1.963/2019</t>
   </si>
   <si>
     <t>9098</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9098/requer._no_433_2023_-_ver._janderson_brito_-_doacao_de_racao_caes_e_gatos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9098/requer._no_433_2023_-_ver._janderson_brito_-_doacao_de_racao_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde, junto ao Centro de Zoonoses, estudar a possibilidade de doar ração para criadores de cães e gatos de baixa renda devidamente cadastrados</t>
   </si>
   <si>
     <t>9099</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9099/requer._no_434_2023_-_ver._janderson_brito_-_pl_protacao_aos_animais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9099/requer._no_434_2023_-_ver._janderson_brito_-_pl_protacao_aos_animais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Cria o Fundo de Proteção aos Animais e o Conselho Municipal de Proteção e Defesa dos Animais e dá outras providências"</t>
   </si>
   <si>
     <t>9100</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9100/requer._no_435_2023_-_ver._dinho_-_votos_de_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9100/requer._no_435_2023_-_ver._dinho_-_votos_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a 6ª Companhia Independente da Polícia Militar (CIPM) de Cabedelo, pelo excelente trabalho em prol da população de Cabedelo, inibindo o crime e evitando assaltos e até mesmo mortes com prisões de suspeitos e apreensões de armas de fogo</t>
   </si>
   <si>
     <t>9101</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9101/requer._no_436_2023_-_ver._dinho_-_limpeza_construcao_de_muro_psf_rua_nova_floresta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9101/requer._no_436_2023_-_ver._dinho_-_limpeza_construcao_de_muro_psf_rua_nova_floresta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA construir muro efetuar limpeza na área externa do PSF da Rua Nova Floresta, conhecida como bairro treze, localizada em Camboinha 1</t>
   </si>
   <si>
     <t>9102</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9102/requer._no_437_2023_-_ver._marcio_silva_-_limpeza_rua_mangaba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9102/requer._no_437_2023_-_ver._marcio_silva_-_limpeza_rua_mangaba.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Defesa Civil providências urgentes relacionadas a limpeza da calçada e a presença de esgoto a céu aberto na Rua Mangaba, no Portal do Poço</t>
   </si>
   <si>
     <t>9103</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>Benone Bernado, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Hérlon Cabral, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9103/requer._no_438_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9103/requer._no_438_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 19/09/2023, da seguinte propositura: Projeto de Lei nº 090/2023 - Do Prefeito Municipal – Altera o parágrafo único do art. 1º da Lei Municipal 2.322, de 12 de setembro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>9125</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9125/requer._no_439_2023_-_ver._ivanio_da_miramar_-_melhorias_infraestrutura_das_pracas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9125/requer._no_439_2023_-_ver._ivanio_da_miramar_-_melhorias_infraestrutura_das_pracas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Meio Ambiente e Infraestrutura providências a fim de disponibilizar profissionais especializados em paisagismo, jardinagem e urbanismo para melhorias na infraestrutura das praças</t>
   </si>
   <si>
     <t>9126</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9126/requer._no_440_2023_-_ver._ivanio_da_miramar_-_mutirao_retirada_de_documentos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9126/requer._no_440_2023_-_ver._ivanio_da_miramar_-_mutirao_retirada_de_documentos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social realizar um mutirão para retirada de documentos, dentre outros serviços sociais</t>
   </si>
   <si>
     <t>9127</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9127/requer._no_441_2023_-_ver._jose_pereira_-_votos_de_aplausos_-_sr._carkis_roberto_lucas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9127/requer._no_441_2023_-_ver._jose_pereira_-_votos_de_aplausos_-_sr._carkis_roberto_lucas.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. Carlos Roberto Lucas, Presidente da Associação dos Pacientes e Transplantados Renais da Paraíba (RENAIS-PB), envolvido na conscientização da doação de órgãos e tecidos no Município de Cabedelo e todo o Estado da Paraíba</t>
   </si>
   <si>
     <t>9128</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9128/requer._no_442_2023_-_ver._janderson_brito_-_rua_goldo_de_campeche_acumulo_de_aguas_pluviais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9128/requer._no_442_2023_-_ver._janderson_brito_-_rua_goldo_de_campeche_acumulo_de_aguas_pluviais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura resolver a situação do curso das águas pluviais que desaguam na Rua Golfo de Campeche, que recepciona as águas de grande parte do bairro Ponta de Campina</t>
   </si>
   <si>
     <t>9129</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9129/requer._no_443_2023_-_ver._janderson_brito_-_votos_de_aplausos_ifpb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9129/requer._no_443_2023_-_ver._janderson_brito_-_votos_de_aplausos_ifpb.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos alunos do IFPB Cabedelo, que conquistaram medalhas da 15ª Olimpíada Nacional de História do Brasil (ONHB), realizada na Universidade Estadual de Campinas (UNICAMP), em Campinas/SP, bem como aos professores das referidas equipes</t>
   </si>
   <si>
     <t>9130</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9130/requer._no_444_2023_-_ver._moises_do_meninas_bar_-_abertura_de_credito_educadores_fisicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9130/requer._no_444_2023_-_ver._moises_do_meninas_bar_-_abertura_de_credito_educadores_fisicos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de abertura de crédito para Educadores Físicos, para que possam gastar com compra de materiais para iniciar seus próprios projetos e eventos de esporte, lazer e inclusão social, bem como autorizar o uso de praças, quadras poliesportivas e outros locais públicos que possam ser usados para fins das atividades</t>
   </si>
   <si>
     <t>9131</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9131/requer._no_445_2023_-_ver._moises_do_meninas_bar_-_primeiros_socorros_recem_nascidos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9131/requer._no_445_2023_-_ver._moises_do_meninas_bar_-_primeiros_socorros_recem_nascidos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde incluir no pré-natal treinamento de primeiros socorros visando à prevenção de mortes por engasgo em bebês recém-nascidos</t>
   </si>
   <si>
     <t>9132</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9132/requer._no_446_2023_-_ver._benone_bernardo_-_recuperacao_rua_jose_gomes_ribeiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9132/requer._no_446_2023_-_ver._benone_bernardo_-_recuperacao_rua_jose_gomes_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a recuperação do calçamento da Rua José Gomes Ribeiro, em Jardim Brasília</t>
   </si>
   <si>
     <t>9133</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9133/requer._no_447_2023_-_ver._benone_bernado_-_placas_de_identificacao_turismo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9133/requer._no_447_2023_-_ver._benone_bernado_-_placas_de_identificacao_turismo.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Turismo, Comunicação e Meio Ambiente placas de identificação dos bairros em pontos turísticos e em locais que fiquem mais expostos, como na chegada de viadutos</t>
   </si>
   <si>
     <t>9134</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9134/requer._no_448_2023_-_ver._marcio_silva_-_acoes_urgentes_mercado_publico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9134/requer._no_448_2023_-_ver._marcio_silva_-_acoes_urgentes_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Segurança ações urgentes no Mercado Público em relação ao teto dos lojistas, que encontra-se com pontos de vazamento, infiltrações e mofo, bem como a recolocação de portas nos banheiros do primeiro andar, coibindo o comércio de drogas e atividades impróprias dentro das dependências</t>
   </si>
   <si>
     <t>9135</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9135/requer._no_449_2023_-_ver._marcio_silva_-_vias_de_acesso_br.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9135/requer._no_449_2023_-_ver._marcio_silva_-_vias_de_acesso_br.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura, de Mobilidade Urbana e de Planejamento Urbano e Habitação estudo de viabilidade para abertura das vias de acesso à BR ou proibir o trânsito de caminhões na Av. Jair Cunha, nos trechos compreendidos entre o Loteamento Stephanie Palhano até a Av. Pôr do Sol, garantindo fluidez do trânsito e segurança dos cidadãos</t>
   </si>
   <si>
     <t>9136</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9136/requer._no_450_2023_-_ver._jose_pereira_-_rede_de_cuidado_transplantes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9136/requer._no_450_2023_-_ver._jose_pereira_-_rede_de_cuidado_transplantes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde estudo para implantação de uma linha/rede de cuidado da pessoa que aguardar por um transplante ou que seja transplantada, abrangendo atenção psicossocial, medicamentos específicos, transportes para tratamentos de hemodiálise, serviços de promoção, proteção, recuperação e reabilitação da saúde com atendimento domiciliar</t>
   </si>
   <si>
     <t>9137</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9137/requer._no_451_2023_-_ver._herlon_cabral_-_sessao_especial_ifpb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9137/requer._no_451_2023_-_ver._herlon_cabral_-_sessao_especial_ifpb.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial com a finalidade de se debater ideias, ações, realizações e conquistas do IFPB/Cabedelo em seu sistema de educação, reconhecido mundialmente pela UNESCO, para absorção delas na rede municipal de educação</t>
   </si>
   <si>
     <t>9138</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9138/requer._no_452_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_servidores_ifpb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9138/requer._no_452_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_servidores_ifpb.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos servidores do IFPB/Cabedelo, abaixo identificados, responsáveis por idealizar, realizar, organizar e colocar em prática diversas atividades desenvolvidas pelo IFPB/Cabedelo no âmbito do ensino, da extensão, da pesquisa, da inovação, em eventos, atividades culturais, entre várias outras ações ao longo dos últimos seis anos, fazendo da instituição uma escola associada da UNESCO</t>
   </si>
   <si>
     <t>9139</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9139/requer._no_453_2023_-_ver._edvaldo_neto_-_iss_marinas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9139/requer._no_453_2023_-_ver._edvaldo_neto_-_iss_marinas.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria Municipal da Receita providências no sentido de estudar a possibilidade de estabelecer normas e procedimentos para aferir a base de cálculo do Imposto sobre Serviço (ISS) das marinas situadas em Cabedelo</t>
   </si>
   <si>
     <t>9142</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9142/requer._no_454_2023_-_ver._andre_coutinho_-_ausencia_de_carimbo_bombeiros_pranchas_de_arquitetura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9142/requer._no_454_2023_-_ver._andre_coutinho_-_ausencia_de_carimbo_bombeiros_pranchas_de_arquitetura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Controle do Uso e Ocupação do Solo providências no sentido de que não seja mais exigido o carimbo dos Bombeiros nas pranchas de arquitetura</t>
   </si>
   <si>
     <t>9143</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9143/requer._no_455_2023_-_ver._ivanio_de_miramar_-_pontos_de_lixo_praia_do_miramar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9143/requer._no_455_2023_-_ver._ivanio_de_miramar_-_pontos_de_lixo_praia_do_miramar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente providências a fim de ser disponibilizado em caráter de urgência pontos para colocação de lixo e resíduos na praia do Miramar, em Ponta de Matos, bem como campanhas de conscientização na alta estação</t>
   </si>
   <si>
     <t>9144</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9144/requer._no_456_2023_-_ver._ivanio_da_miramar_-_fiscalizacao_praia_do_miramar_a_formosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9144/requer._no_456_2023_-_ver._ivanio_da_miramar_-_fiscalizacao_praia_do_miramar_a_formosa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana realizar uma fiscalização mais efetiva no calçadão a beira mar e em toda extensão da orla, compreendendo a faixa da praia do Miramar a praia de Formosa</t>
   </si>
   <si>
     <t>9145</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9145/requer._no_457_2023_-_ver._moises_do_meninas_bar_-_iluminacao_led_rua_diacono_carlos_peixoto_vasconcelos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9145/requer._no_457_2023_-_ver._moises_do_meninas_bar_-_iluminacao_led_rua_diacono_carlos_peixoto_vasconcelos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a substituição das lâmpadas tradicionais existentes na Rua Diácono Carlos Peixoto Vasconcelos, em Ponta de Campina, por iluminação Led</t>
   </si>
   <si>
     <t>9146</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9146/requer._no_458_2023_-_ver._moises_do_meninas_bar_-_campanha_de_combate_a_ansiedade_e_depressao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9146/requer._no_458_2023_-_ver._moises_do_meninas_bar_-_campanha_de_combate_a_ansiedade_e_depressao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal criar uma campanha permanente de orientação, informação, prevenção, tratamento e combate à ansiedade e à depressão, promovendo e coordenando a elaboração e divulgação de material didático sobre os transtornos, realizando ações educativos e eventos públicos de conscientização e sensibilização e promovendo debates e outras ações sobre o tema</t>
   </si>
   <si>
     <t>9147</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9147/requer._no_459_2023_-_ver._divino_felizardo_-_construcao_de_praca_r._antonio_marinho_falcao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9147/requer._no_459_2023_-_ver._divino_felizardo_-_construcao_de_praca_r._antonio_marinho_falcao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de atender reivindicação dos moradores do Condomínio Edifício Rio Tapauá, Rua Antônio Marinho Falcão, 66, Ponta de Campina, que pleiteiam a construção de uma pequena praça em área sem utilização no momento</t>
   </si>
   <si>
     <t>9148</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9148/requer._no_460_2023_-_ver._divino_felizardo_-_pavimento_rua_clovis_de_holanda_calado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9148/requer._no_460_2023_-_ver._divino_felizardo_-_pavimento_rua_clovis_de_holanda_calado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de recuperar/reformar o pavimento da Rua Clóvis de Holanda Calado, em Bela Vista</t>
   </si>
   <si>
     <t>9149</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9149/requer._no_461_2023_-_ver._dinho_-_reforma_calcamento_rua_tela_alves_de_melo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9149/requer._no_461_2023_-_ver._dinho_-_reforma_calcamento_rua_tela_alves_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura efetuar reforma do calçamento da Rua Telma Alves de Melo, em Jardim Brasília</t>
   </si>
   <si>
     <t>9150</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9150/requer._no_462_2023_-_ver._janderson_brito_-_exames_mamografia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9150/requer._no_462_2023_-_ver._janderson_brito_-_exames_mamografia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governo do Estado da Paraíba, a Companhia Docas da Paraíba e ao responsável pelo Programa Porto Cidade, disponibilizar durante todo o mês de outubro exames gratuitos de mamografia e atendimento a mulheres da cidade, em atenção ao Outubro Rosa, mês da campanha de conscientização sobre o câncer de mama</t>
   </si>
   <si>
     <t>9151</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9151/requer._no_463_2023_-_ver._janderson_brito_-_asfaltamento_rua_elizabeth_a._galvao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9151/requer._no_463_2023_-_ver._janderson_brito_-_asfaltamento_rua_elizabeth_a._galvao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura o asfaltamento da Rua Elizabeth Alves Galvão, no Centro</t>
   </si>
   <si>
     <t>9152</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9152/requer._no_464_2023_-_ver._jose_pereira_-_revitalizacao_faixas_de_pedestres.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9152/requer._no_464_2023_-_ver._jose_pereira_-_revitalizacao_faixas_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB a revitalização das faixas de pedestres na Av. Mar Vermelho, nas proximidades da rotatória do Hiper Menor Preço, nos dois sentidos</t>
   </si>
   <si>
     <t>9153</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9153/requer._no_465_2023_-_ver._jose_pereira_-_retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9153/requer._no_465_2023_-_ver._jose_pereira_-_retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Esporte, Juventude e Lazer e de Infraestrutura a manutenção/conserto da Praça Pública situada na Av. Mons. José da Silva Coutinho (Vila São João), em Camalaú</t>
   </si>
   <si>
     <t>9154</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9154/requer._no_466_2023_-_ver._edson_da_otica_-_limpeza_capinagem_e_pintura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9154/requer._no_466_2023_-_ver._edson_da_otica_-_limpeza_capinagem_e_pintura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar serviços de limpeza, capinagem e pintura de meios-fios de todas as ruas do Parque Esperança e Parque Esperança II, localidade conhecida como "Haiti", no Renascer</t>
   </si>
   <si>
     <t>9155</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9155/requer._no_467_2023_-_ver._marcio_silva_-_pl_dia_da_conscientizacao_de_defesa_a_vida_e_contra_o_aborto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9155/requer._no_467_2023_-_ver._marcio_silva_-_pl_dia_da_conscientizacao_de_defesa_a_vida_e_contra_o_aborto.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Procuradoria Geral do Município e Secretaria de Saúde providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de lei que "Institui no âmbito do Município de Cabedelo o Dia da Conscientização de Defesa à Vida e contra o Aborto"</t>
   </si>
   <si>
     <t>9156</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9156/requer._no_468_2023_-_ver._marcio_silva_-_sessao_especial_-_pl.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9156/requer._no_468_2023_-_ver._marcio_silva_-_sessao_especial_-_pl.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência, em atenção ao Projeto de Lei de minha autoria que institui, no âmbito do Município de Cabedelo, o Dia da Conscientização de Defesa à Vida e contra o Aborto</t>
   </si>
   <si>
     <t>9157</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9157/requer._no_469_2023_-_ver._junior_paulo_-_servico_de_limpeza_e_coleta_de_lixo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9157/requer._no_469_2023_-_ver._junior_paulo_-_servico_de_limpeza_e_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura viabilizar serviço de limpeza e coleta de lixos em caráter de urgência em pontos precários da Rua Vila Maria, Rua João Castor de Sena, Rua Milton Herculano de Araújo e Rua José Gomes Ribeiro, em Jardim Brasília</t>
   </si>
   <si>
     <t>9158</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9158/requer._no_470_2023_-_ver._junior_paulo_-_servico_de_limpeza_e_coleta_de_lixo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9158/requer._no_470_2023_-_ver._junior_paulo_-_servico_de_limpeza_e_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura viabilizar serviço de limpeza, coleta de lixos e demarcação de meios fios na Rua Vila Maria, em Jardim Brasília</t>
   </si>
   <si>
     <t>9177</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9177/requer._no_471_2023_-_ver._wagner_do_solanense_-_cadastramento_de_ambulantes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9177/requer._no_471_2023_-_ver._wagner_do_solanense_-_cadastramento_de_ambulantes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Turismo realizar levantamento para priorizar o cadastramento dos ambulantes que trabalham no Pôr do Sol de Jacaré há 10 anos</t>
   </si>
   <si>
     <t>9201</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9201/requer._no_472_2023_-_ver._andre_coutinho_-_sessao_especial_e_votos_de_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9201/requer._no_472_2023_-_ver._andre_coutinho_-_sessao_especial_e_votos_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade presencial, no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência, sobre a Segurança Náutica do Verão de Cabedelo, bem como Votos de Aplausos as autoridades a serem escolhidas posteriormente</t>
   </si>
   <si>
     <t>9371</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9371/requer._no_473_2023_-_ver._andre_coutinho_-__implementar_programa_cabedelo_em_acao_-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9371/requer._no_473_2023_-_ver._andre_coutinho_-__implementar_programa_cabedelo_em_acao_-_arquivado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de implementar o Programa Cabedelo em Ação</t>
   </si>
   <si>
     <t>9178</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9178/requer._no_474_2023_-_ver._rey_-_licenca_por_motivo_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9178/requer._no_474_2023_-_ver._rey_-_licenca_por_motivo_de_saude.pdf</t>
   </si>
   <si>
     <t>Concessão de Licença Médica de 30 (trinta) dias por Motivo de Saúde ao Vereador Reinaldo Lima (Rey)</t>
   </si>
   <si>
     <t>9179</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9179/requer._no_475_2023_-_ver._andre_coutinho_-_pl_alteracao_da_lei_no_1.725_2014_e_1.992_2019.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9179/requer._no_475_2023_-_ver._andre_coutinho_-_pl_alteracao_da_lei_no_1.725_2014_e_1.992_2019.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Altera dispositivo da Lei 1.725/2014 de 13 de novembro de 2014, alterada pela Lei nº 1.992/2019 de 04 de julho de 2019 - que Dispõe sobre o local, dia e horário de funcionamento do Conselho Tutelar, sobre a remuneração dos respectivos membros, e dá outras providências"</t>
   </si>
   <si>
     <t>9180</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9180/requer._no_476_2023_-_ver._andre_coutinho_-_plano_municipal_residuos_solidos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9180/requer._no_476_2023_-_ver._andre_coutinho_-_plano_municipal_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente providências no sentido de implementar o Plano Municipal de Gestão Integrada de Resíduos Sólidos e a Lei de Gestão de Resíduos Sólidos de Cabedelo</t>
   </si>
   <si>
     <t>9202</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9202/requer._no_477_2023_-_ver._ivanio_da_miramar_-_sinalizacao_de_ruas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9202/requer._no_477_2023_-_ver._ivanio_da_miramar_-_sinalizacao_de_ruas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana, reforçando os Requerimentos 352/2022 e 308/2023 de minha autoria, rotatória e sinalização na Rua Ismael Farias com a Rua Dr. João Machado, no Centro</t>
   </si>
   <si>
     <t>9181</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9181/requer._no_478_2023_-_ver._ivanio_da_miramar_-_sinalizacao_rua_cleto_campelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9181/requer._no_478_2023_-_ver._ivanio_da_miramar_-_sinalizacao_rua_cleto_campelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB realizar trabalho de sinalização de trânsito, com placas de sinalização e faixas reflexivas nas lombadas,  na Rua Cleto Campelo, em Jardim Manguinhos</t>
   </si>
   <si>
     <t>9182</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9182/requer._no_479_2023_-_ver._marcio_silva_-_coibir_animais_de_grande_porte.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9182/requer._no_479_2023_-_ver._marcio_silva_-_coibir_animais_de_grande_porte.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança, por meio da Guarda Ambiental, tomar medidas imediatas para coibir a presença de animais de grande porte nas ruas do bairro de Jacaré</t>
   </si>
   <si>
     <t>9183</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9183/requer._no_480_2023_-_ver._moises_do_meninas_bar_-_ponto_de_atendimento_casa_da_cidadania.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9183/requer._no_480_2023_-_ver._moises_do_meninas_bar_-_ponto_de_atendimento_casa_da_cidadania.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governo do Estado da Paraíba, bem como a Secretaria de Estado do Desenvolvimento Humano e Gerência Executiva das Casas da Cidadania estudar a possibilidade de disponibilizar um ponto de atendimento da Casa da Cidadania nas imediações do bairro do Jacaré</t>
   </si>
   <si>
     <t>9184</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9184/requer._no_481_2023_-_ver._moises_do_meninas_bar_-_campanha_violencia_contra_a_mulher.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9184/requer._no_481_2023_-_ver._moises_do_meninas_bar_-_campanha_violencia_contra_a_mulher.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, através das secretarias responsáveis, providenciar campanha para que mulheres vítimas de violência possam pedir ajuda com o simples gesto nas mãos e/ou sua marcação com batom</t>
   </si>
   <si>
     <t>9185</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9185/requer._no_482_2023_-_ver._marcio_silva_-_programa_tatemes_gratuitos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9185/requer._no_482_2023_-_ver._marcio_silva_-_programa_tatemes_gratuitos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte verificar a possibilidade de implementação de um programa que forneça tatames gratuitamente para professores voluntários de comunidades carentes de artes marciais</t>
   </si>
   <si>
     <t>9186</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9186/requer._no_483_2023_-_ver._benone_bernardo_-_pintura_de_lombadas_fisicas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9186/requer._no_483_2023_-_ver._benone_bernardo_-_pintura_de_lombadas_fisicas.pdf</t>
   </si>
   <si>
     <t>Solicitar a SEMOB a pintura das lombadas físicas (quebra-molas) e da faixa de pedestre na Rua José Teles, bem como solicitar a Secretaria de Infraestrutura a pintura do meio fio na respectiva rua</t>
   </si>
   <si>
     <t>9187</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9187/requer._no_484_2023_-_ver._benone_bernardo_-_calcamento_rua_ovidia_izidro_de_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9187/requer._no_484_2023_-_ver._benone_bernardo_-_calcamento_rua_ovidia_izidro_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura o calçamento da Rua Ovidia Izidro de Oliveira, no Portal do Poço</t>
   </si>
   <si>
     <t>9188</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9188/requer._no_485_2023_-_ver._herlon_cabral_-_instalacao_maquinas_de_ginastica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9188/requer._no_485_2023_-_ver._herlon_cabral_-_instalacao_maquinas_de_ginastica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Esporte, Juventude e Lazer estudo para instalação de máquinas de ginástica, academia e musculação nas praças do centro de Cabedelo, como Getúlio Vargas e Pedro Américo</t>
   </si>
   <si>
     <t>9189</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9189/requer._no_486_2023_-_ver._jose_pereira_-_placa_de_identificacao_bairro_amazonia_park.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9189/requer._no_486_2023_-_ver._jose_pereira_-_placa_de_identificacao_bairro_amazonia_park.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Comunicação a indicação em forma de placa de identificação com nome do bairro do Amazônia Park (Loteamento Verdes Mares), nas estradas/vias de acesso ao bairro</t>
   </si>
   <si>
     <t>9203</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9203/requer._no_487_2023_-_ver._jose_pereira_-_servicos_de_reparo_avenida_mar_vermelho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9203/requer._no_487_2023_-_ver._jose_pereira_-_servicos_de_reparo_avenida_mar_vermelho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de reparo do calçamento, manutenção e pintura do meio fio, melhorias na jardinagem e limpeza de todo o canteiro central da Av. Mar Vermelho, em Intermares</t>
   </si>
   <si>
     <t>9190</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9190/requer._no_488_2023_-_ver._divino_felizardo_-_mocao_com_votos_de_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9190/requer._no_488_2023_-_ver._divino_felizardo_-_mocao_com_votos_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos servidores Hittler Cavalcante da Nóbrega Neves, Gratuliano C. Brito Filho (Tuca Brito) e Joaldo Farias Pessoa de Luna, que vêm desempenhando um excelente trabalho à frente de seus órgãos</t>
   </si>
   <si>
     <t>9191</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9191/requer._no_489_2023_-_ver._janderson_brito_-_cobertura_estacionamento_mercado_publico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9191/requer._no_489_2023_-_ver._janderson_brito_-_cobertura_estacionamento_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, em conjunto com a secretaria responsável, estudar a possibilidade de instalar coberturas no estacionamento do Mercado Público do Município</t>
   </si>
   <si>
     <t>9192</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9192/requer._no_490_2023_-_ver._janderson_brito_-_substituicao_lampadas_praia_de_formosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9192/requer._no_490_2023_-_ver._janderson_brito_-_substituicao_lampadas_praia_de_formosa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a substituição de todas as lâmpadas queimadas na Praia Formosa</t>
   </si>
   <si>
     <t>9193</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9193/requer._no_491_2023_-_ver._jose_pereira_-_cartao_do_programa_alimentar_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9193/requer._no_491_2023_-_ver._jose_pereira_-_cartao_do_programa_alimentar_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social o credenciamento de todos os supermercados de pequeno porte, que estejam em situação legal, instalados no Município, para que passem a receber o cartão do Programa Alimentar Cabedelo</t>
   </si>
   <si>
     <t>9194</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9194/requer._no_492_2023_-_ver._edvaldo_neto_-_sessao_especial_guarda_metropolitana_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9194/requer._no_492_2023_-_ver._edvaldo_neto_-_sessao_especial_guarda_metropolitana_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, no dia 31 de outubro do corrente ano, alusiva aos 40 (quarenta) anos da Guarda Metropolitana de Cabedelo</t>
   </si>
   <si>
     <t>9195</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9195/requer._no_493_2023_-_ver._edvaldo_neto_-_campanha_prevencao_ao_cancer_de_mama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9195/requer._no_493_2023_-_ver._edvaldo_neto_-_campanha_prevencao_ao_cancer_de_mama.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Saúde e de Segurança providências no sentido de estudar a possibilidade de realizar uma campanha educativa sobre a prevenção ao câncer de mama na sede da Guarda Metropolitana de Cabedelo</t>
   </si>
   <si>
     <t>9196</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9196/requer._no_494_2023_-_ver._junior_paulo_-_recuperacao_de_pavimentacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9196/requer._no_494_2023_-_ver._junior_paulo_-_recuperacao_de_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de recuperação da pavimentação da Rua Manoel Araújo do Nascimento em toda sua extensão, no bairro de Jardim Brasília</t>
   </si>
   <si>
     <t>9197</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9197/requer._no_495_2023_-_ver._junior_paulo_-_atraso_auxilio_universitario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9197/requer._no_495_2023_-_ver._junior_paulo_-_atraso_auxilio_universitario.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente informações referentes ao atraso do Auxílio Universitário, haja vista que a primeira parcela do auxílio não foi paga</t>
   </si>
   <si>
     <t>9198</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Benone Bernado, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9198/requer._no_496_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9198/requer._no_496_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 10/10/2023, da seguinte propositura: Projeto de Lei nº 096/2023 - Do Prefeito Municipal – Altera os parágrafos 2º e 3º do art. 4º da Lei Municipal 2.327, de 02 de outubro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>9204</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9204/requer._no_497_2023_-_ver._moises_do_meninas_bar_-_curso_de_capacitacao_smob_semam.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9204/requer._no_497_2023_-_ver._moises_do_meninas_bar_-_curso_de_capacitacao_smob_semam.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Meio Ambiente e Mobilidade Urbana estudar a possibilidade de disponibilizar curso de capacitação a um grupo determinado de servidores da SEMOB/SEMAN para possíveis episódios de derramamento de óleo na pista</t>
   </si>
   <si>
     <t>9232</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9232/requer._no_498_2023_-_ver._janderson_brito_-_reforma_praca_quadra.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9232/requer._no_498_2023_-_ver._janderson_brito_-_reforma_praca_quadra.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como às Secretarias de Infraestrutura e de Esporte, Lazer e Juventude, providências no sentido de reformar a Praça e Quadra de Campina da Vila</t>
   </si>
   <si>
     <t>9233</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9233/requer._no_499_2023_-_ver._janderson_brito_-_servicos_de_coleta_de_lixo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9233/requer._no_499_2023_-_ver._janderson_brito_-_servicos_de_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de intensificar os serviços de coleta de lixo (orgânicos e recicláveis) em todo o Município para a temporada de verão 2023/2024</t>
   </si>
   <si>
     <t>9205</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9205/requer._no_500_2023_-_ver._marcio_silva_-_calcada_praca_da_coruja.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9205/requer._no_500_2023_-_ver._marcio_silva_-_calcada_praca_da_coruja.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a construção de calçada adequada na Av. Mar das Antilhas, especificamente na conhecida Praça da Coruja, no lado oposto do Onda Mar Praia Shopping Intermares</t>
   </si>
   <si>
     <t>9206</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9206/requer._no_501_2023_-_ver._moises_do_meninas_bar_-_fiscalizacao_lanchas_e_jetski.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9206/requer._no_501_2023_-_ver._moises_do_meninas_bar_-_fiscalizacao_lanchas_e_jetski.pdf</t>
   </si>
   <si>
     <t>Solicitar a Capitania dos Portos, bem como ao Corpo de Bombeiros Militar do Estado da Paraíba realizar fiscalizações de lanchas e jet ski</t>
   </si>
   <si>
     <t>9207</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9207/requer._no_502_2023_-_ver._wagner_do_solanense_-_quadra_poliesportiva_oceania_vi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9207/requer._no_502_2023_-_ver._wagner_do_solanense_-_quadra_poliesportiva_oceania_vi.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Esporte, Juventude e Lazer, bem como a Secretaria de Infraestrutura a reforma da Quadra Poliesportiva Oceania VI, na Rua Imbiridiba, no bairro do Jacaré</t>
   </si>
   <si>
     <t>9208</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9208/requer._no_503_2023_-_ver._junior_paulo_-_drenagem_pavimentacao_rua_carmelita_morais_de_medeiros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9208/requer._no_503_2023_-_ver._junior_paulo_-_drenagem_pavimentacao_rua_carmelita_morais_de_medeiros.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação e drenagem da Rua Carmelita Morais de Medeiros, no Recanto do Poço, bem como a troca das luminárias convencionais por luminárias em led para uma melhor iluminação na região</t>
   </si>
   <si>
     <t>9209</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9209/requer._no_504_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_rua_porto_genova.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9209/requer._no_504_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_rua_porto_genova.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação e drenagem da Rua Porto Genova, no Recanto do Poço, bem como a troca das luminárias convencionais por luminárias em led para melhor iluminação na região</t>
   </si>
   <si>
     <t>9210</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9210/requer._no_505_2023_-_ver._ivanio_da_miramar_-_equipes_fixas_limpeza_e_conservacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9210/requer._no_505_2023_-_ver._ivanio_da_miramar_-_equipes_fixas_limpeza_e_conservacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Mobilidade e Meio Ambiente verificar a viabilidade e posterior implantação de equipes fixas diárias para limpeza e conservação dos principais pontos turísticos e principais avenidas do Município, e uma equipe paralela para realização nas demais ruas do Município</t>
   </si>
   <si>
     <t>9211</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9211/requer._no_506_2023_-_ver._jose_pereira_-_acao_de_assistencia_a_pessoa_idosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9211/requer._no_506_2023_-_ver._jose_pereira_-_acao_de_assistencia_a_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social a extensão/continuidade dos serviços ofertados pela Ação de Assistência à Pessoa Idosa, no bairro do Jacaré, na Vila dos Pescadores em frente a Igreja Católica, e também para o bairro do Renascer, no Mercado Público Municipal</t>
   </si>
   <si>
     <t>9212</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9212/requer._no_507_2023_-_ver._andre_coutinho_-_saida_de_veiculos_por_do_sol_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9212/requer._no_507_2023_-_ver._andre_coutinho_-_saida_de_veiculos_por_do_sol_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de promover um estudo das ruas próximo ao Pô do Sol Jacaré, para criar uma alternativa de acesso às saídas de veículos</t>
   </si>
   <si>
     <t>9213</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9213/requer._no_508_2023_-_ver._wagner_do_solanense_-_programa_rua_acessivel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9213/requer._no_508_2023_-_ver._wagner_do_solanense_-_programa_rua_acessivel.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de analisar a minuta do Projeto de Lei que "Cria o Programa Rua Acessível no Município de Cabedelo/PB, e dá outras providências"</t>
   </si>
   <si>
     <t>9214</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9214/requer._no_509_2023_-_ver._marcio_silva_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9214/requer._no_509_2023_-_ver._marcio_silva_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Infraestrutura e de Mobilidade Urbana, com cópia para o setor de engenharia desta, instalar no mínimo um redutor de velocidade, tipo quebra-molas, nas Ruas Cavalo Alado, Francisco Alves da Silva, Vicente Ielpo e Josefa Maria de Souza, no bairro Jardim América</t>
   </si>
   <si>
     <t>9215</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9215/requer._no_510_2023_-_ver._edvaldo_neto__-_votos_de_aplausos_emenda_constitucional__05_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9215/requer._no_510_2023_-_ver._edvaldo_neto__-_votos_de_aplausos_emenda_constitucional__05_2023.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a proposta de Emenda Constitucional de número 05/2023, que tem por objetivo estender a vedação constitucional da cobrança de impostos a aquisição de bens e serviços necessários à formação do patrimônio, à geração de renda e a prestação de serviços</t>
   </si>
   <si>
     <t>9216</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9216/requer._no_511_2023_-_ver._edvaldo_neto_-_novo_mobiliario_creche_municipal_alexia_luana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9216/requer._no_511_2023_-_ver._edvaldo_neto_-_novo_mobiliario_creche_municipal_alexia_luana.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Educação providências no sentido de estudar a possibilidade de proceder a reforma e implantação de novo mobiliário na Creche Municipal Alexia Luana, no bairro Jardim Brasília</t>
   </si>
   <si>
     <t>9234</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9234/requer._no_512_2023_-_ver._janderson_brito_-_abrigo_municipal_para_animais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9234/requer._no_512_2023_-_ver._janderson_brito_-_abrigo_municipal_para_animais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e ao Centro de Zoonoses a criação de abrigo municipal para animais abandonados no Município de Cabedelo/PB</t>
   </si>
   <si>
     <t>9235</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9235/requer._no_513_2023_-_ver._janderson_brito_-_esporotricose_animal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9235/requer._no_513_2023_-_ver._janderson_brito_-_esporotricose_animal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Centro de Zoonoses promover uma campanha informativa nos diversos canais de comunicação sobre esporotricose animal e humana no Município de Cabedelo</t>
   </si>
   <si>
     <t>9236</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9236/requer._no_514_2023_-_ver._marcio_silva_-_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9236/requer._no_514_2023_-_ver._marcio_silva_-_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretaria de Infraestrutura e de Mobilidade Urbana a instalação de, no mínimo, dois redutores de velocidade, tipo quebra-molas, na Av. Doutora Maria da Luz Vasconcelos Bezerra, no Recanto do Poço</t>
   </si>
   <si>
     <t>9237</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9237/requer._no_515_2023_-_ver._benone_bernardo_-_pinturas_de_lombadas_fisicas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9237/requer._no_515_2023_-_ver._benone_bernardo_-_pinturas_de_lombadas_fisicas.pdf</t>
   </si>
   <si>
     <t>Solicitar a SEMOB a pintura das lombadas físicas (quebra-molas) e das faixas de pedestre na Av. Pastor José Alves de Oliveira, do Km 0 ao Km 2</t>
   </si>
   <si>
     <t>9238</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9238/requer._no_516_2023_-_ver._moises_do_meninas_bar_-_revitalizacao_de_praca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9238/requer._no_516_2023_-_ver._moises_do_meninas_bar_-_revitalizacao_de_praca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a revitalização da Praça Miguel Luiz da Silva, no Renascer II</t>
   </si>
   <si>
     <t>9239</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9239/requer._no_517_2023_-_ver._ivanio_da_miramar_-_implantacao_de_bueiros_inteligentes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9239/requer._no_517_2023_-_ver._ivanio_da_miramar_-_implantacao_de_bueiros_inteligentes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Defesa Civil a viabilidade e posterior implantação dos bueiros inteligentes na Rua Santa Catarina, no bairro Santa Catarina</t>
   </si>
   <si>
     <t>9240</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9240/requer._no_518_2023_-_ver._ivanio_da_miramar_-_conserto_e_alinhamento_de_calcamento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9240/requer._no_518_2023_-_ver._ivanio_da_miramar_-_conserto_e_alinhamento_de_calcamento.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA realizar o conserto e alinhamento do calçamento na Travessa Enivaldo Miranda Três, na Vila São João, em Cabedelo</t>
   </si>
   <si>
     <t>9241</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9241/requer._no_519_2023_-_ver._dinho_-_reforma_de_praca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9241/requer._no_519_2023_-_ver._dinho_-_reforma_de_praca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA reforma na praça que fica localizada entre a Rua José Joviniano de Brito e Rua Campina da Vila, no Centro de Cabedelo</t>
   </si>
   <si>
     <t>9242</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9242/requer._no_520_2023_-_ver._dinho_-_plantao_policial_durante_horario_noturno.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9242/requer._no_520_2023_-_ver._dinho_-_plantao_policial_durante_horario_noturno.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Segurança do Estado da Paraíba que a 7ª DD de Cabedelo volte a ter plantão policial durante horário noturno</t>
   </si>
   <si>
     <t>9243</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9243/requer._no_521_2023_-_ver._jose_pereira_-_reparos_praca_joao_pereira_de_lacerda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9243/requer._no_521_2023_-_ver._jose_pereira_-_reparos_praca_joao_pereira_de_lacerda.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a limpeza, manutenção e reparos da Praça João Pereira de Lacerda, em Intermares</t>
   </si>
   <si>
     <t>9244</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9244/requer._no_522_2023_-_ver._jose_pereira_-_construcao_de_ginasio_poliesportivo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9244/requer._no_522_2023_-_ver._jose_pereira_-_construcao_de_ginasio_poliesportivo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte, Juventude e Lazer a possibilidade da construção de um ginásio poliesportivo na Escola Plácido de Almeida, no Renascer</t>
   </si>
   <si>
     <t>9245</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9245/requer._no_523_2023_-_ver._moises_do_meninar_bar_-_revitalizacao_de_praca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9245/requer._no_523_2023_-_ver._moises_do_meninar_bar_-_revitalizacao_de_praca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, reiterando Requerimento 069/2023, a revitalização da praça/canteiro situado na Rua Francisco Serafim, em Santa Catarina, reparando o piso de passeio, a iluminação, os bancos, pintura de canteiros e jardinagem</t>
   </si>
   <si>
     <t>9246</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9246/requer._no_524_2023_-_ver._wagner_do_solanense_-_substituicao_lampadas_led.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9246/requer._no_524_2023_-_ver._wagner_do_solanense_-_substituicao_lampadas_led.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a substituição das lâmpadas convencionais por lâmpadas de led nas Ruas Apóstolo São Felipe, Apóstolo Santo André e Manoel Moura dos Santos, no bairro de Jardim Manguinhos</t>
   </si>
   <si>
     <t>9247</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9247/requer._no_525_2023_-_ver._herlon_cabral_-_horario_de_funcionamento_estendido_psf.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9247/requer._no_525_2023_-_ver._herlon_cabral_-_horario_de_funcionamento_estendido_psf.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal estudo de viabilidade para implementação de horário de funcionamento estendido para o PSF/Siqueira Campos</t>
   </si>
   <si>
     <t>9248</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9248/requer._no_526_2023_-_ver._edvaldo_neto_-_capacitacao_servidores_da_educacao_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9248/requer._no_526_2023_-_ver._edvaldo_neto_-_capacitacao_servidores_da_educacao_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Educação providências no sentido de capacitar os quadros de servidores das Escolas Municipais visando identificar sinais de violência, maus tratos e abusos sexuais em crianças e adolescentes matriculadas na Rede Municipal de Ensino</t>
   </si>
   <si>
     <t>9249</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9249/requer._no_527_2023_-_ver._edvaldo_neto_-_caixa_de_sugestao_nas_escolas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9249/requer._no_527_2023_-_ver._edvaldo_neto_-_caixa_de_sugestao_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Educação providências no sentido de estudar a possibilidade de cria uma "caixa" de sugestão nas Escolas Municipais para que a comunidade escolar possa oferecer sugestões visando melhorias nos serviços, na estrutura e, principalmente, no ensino da cidade</t>
   </si>
   <si>
     <t>9250</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9250/requer._no_528_2023_-_ver._marcio_silva_-_votos_de_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9250/requer._no_528_2023_-_ver._marcio_silva_-_votos_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos à Coordenadora de Educação para o Trânsito da Secretaria de Mobilidade Urbana de Cabedelo/PB, a Sra. Abimadabe Vieira, pelo Programa Oficinas Pedagógicas Educando para o Trânsito - Histórias que Transformam, desenvolvida nas Creches Municipais de Cabedelo, por meio dos Contos do Edu, o menino aprendiz, obra de sua autoria</t>
   </si>
   <si>
     <t>9251</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9251/requer._no_529_2023_-_ver._ivanio_da_miramar_-_retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9251/requer._no_529_2023_-_ver._ivanio_da_miramar_-_retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura incluir a tradicional Festa da Lagosta, no bairro Ponta de Matos, no Calendário de Eventos da Cidade</t>
   </si>
   <si>
     <t>9252</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9252/requer._no_530_2023_-_ver._ivanio_da_miramar_-_salva-vidas_praia_do_miramar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9252/requer._no_530_2023_-_ver._ivanio_da_miramar_-_salva-vidas_praia_do_miramar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, ao 1º CBMPB e Secretaria de Defesa Civil construir pontos de observação de salva-vidas no trecho que compreende a Praia do Miramar ao Dique de Cabedelo</t>
   </si>
   <si>
     <t>9253</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9253/requer._no_531_2023_-_ver._marcio_silva_-_pl_incentivo_adicional_acs.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9253/requer._no_531_2023_-_ver._marcio_silva_-_pl_incentivo_adicional_acs.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a concessão do Incentivo Adicional aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate a Endemias (ACE) do Município de Cabedelo, em conformidade com a Portaria nº 1.024/2015 do Ministério da Saúde, e dá outras providências"</t>
   </si>
   <si>
     <t>9254</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9254/requer._no_532_2023_-_ver._moises_do_meninas_bar_-_reforma_praca_de_taxi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9254/requer._no_532_2023_-_ver._moises_do_meninas_bar_-_reforma_praca_de_taxi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Mobilidade Urbana e de Infraestrutura estudar a possibilidade de reformar a Praça de Taxi, situada na Praça Getúlio Vargas, instalando assentos para os taxistas e passageiros, substituindo as tendas por cobertura e iluminação adequada</t>
   </si>
   <si>
     <t>9255</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9255/requer._no_533_2023_-_ver._moises_do_meninas_-_emendas_parlamentares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9255/requer._no_533_2023_-_ver._moises_do_meninas_-_emendas_parlamentares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Deputado Estadual Taciano Diniz, bem como ao Deputado Federal Mersinho Lucena estudar a possibilidade de incluir no orçamento, através de Emendas Parlamentares, verbas destinadas à construção de Academias ao Ar Livre nas Praias de Cabedelo, iniciando na Praia do Miramar</t>
   </si>
   <si>
     <t>9256</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9256/requer._no_534_2023_-_ver._benone_bernardo_-_cacambas_de_areia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9256/requer._no_534_2023_-_ver._benone_bernardo_-_cacambas_de_areia.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Defesa Civil duas caçambas de areia, para colocar exclusivamente dentro da quadra de areia na Praça da Av. Monsenhor José da Silva Coutinho</t>
   </si>
   <si>
     <t>9257</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9257/requer._no_535_2023_-_ver._marcio_silva_-_revitalizacao_quadra.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9257/requer._no_535_2023_-_ver._marcio_silva_-_revitalizacao_quadra.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a revitalização da Quadra Stephanie Palhano, no bairro Recanto do Poço</t>
   </si>
   <si>
     <t>9258</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9258/requer._no_536_2023_-_ver._jose_pereira_-_cameras_portateis_nos_uniformes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9258/requer._no_536_2023_-_ver._jose_pereira_-_cameras_portateis_nos_uniformes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como ao Comando Geral da Guarda Metropolitana de Cabedelo e Secretaria de Mobilidade Urbana, reiterando Requerimento nº 542/2021, a implantação de câmeras portáteis nos uniformes das guardas metropolitanas e dos agentes de trânsito</t>
   </si>
   <si>
     <t>9259</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9259/requer._no_537_2023_-_ver._jose_pereira_-_votos_de_aplausos_equipes_de_cambio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9259/requer._no_537_2023_-_ver._jose_pereira_-_votos_de_aplausos_equipes_de_cambio.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Equipe de Câmbio "Águias de Intermares", que promoveu o 1º Torneio Voo das Águias de Intermares, conquistando dois troféus, e a Equipe "Câmbio Cabedelo", que participou do torneio e conquistou um troféu</t>
   </si>
   <si>
     <t>9260</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9260/requer._no_538_2023_-_ver._wagner_do_solanense_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9260/requer._no_538_2023_-_ver._wagner_do_solanense_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação asfáltica das Ruas Cleto Campelo, em Camalaú, e Liberato José de Miranda, João José Viana e a Travessa Liberato José de Miranda, no Centro</t>
   </si>
   <si>
     <t>9261</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9261/requer._no_539_2023_-_ver._divino_felizardo_-_votos_de_aplausos_mpt_na_escola.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9261/requer._no_539_2023_-_ver._divino_felizardo_-_votos_de_aplausos_mpt_na_escola.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Miguel Pereira da Silva, estudante da Escola Municipal Maria Pessoa Cavalcante, finalista nacional e único representante do Estado da Paraíba no prêmio MPT na Escola 2023, com o seu conto intitulado João Sonhador, e também a sua professora orientadora Rebecca Lôbo</t>
   </si>
   <si>
     <t>9262</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9262/requer._no_540_2023_-_ver._wagner_do_solanense_-_ronda_ostensiva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9262/requer._no_540_2023_-_ver._wagner_do_solanense_-_ronda_ostensiva.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Segurança Municipal e Defesa da Cidadania efetuar ronda ostensiva da Guarda Metropolitana diuturnamente na Rua Liberato José de Miranda (que dá acesso a travessia das lanchas), para coibir a ação da criminalidade no Município</t>
   </si>
   <si>
     <t>9263</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9263/requer._no_541_2023_-_ver._edvaldo_neto_-_reforma_na_sede_da_delegacia_distrital.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9263/requer._no_541_2023_-_ver._edvaldo_neto_-_reforma_na_sede_da_delegacia_distrital.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governo do Estado da Paraíba providências no sentido de proceder a reforma na sede da Delegacia Distrital de  Cabedelo</t>
   </si>
   <si>
     <t>9267</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9267/requer._no_542_2023_-_ver._divino_felizardo_-_inclusao_de_pauta_pl_no_0972023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9267/requer._no_542_2023_-_ver._divino_felizardo_-_inclusao_de_pauta_pl_no_0972023.pdf</t>
   </si>
   <si>
     <t>Inclusão, na Pauta da Ordem do Dia da Sessão Ordinária de 31/10/2023, da seguinte propositura: Projeto de Lei nº 097/2023 - Do Prefeito Municipal - Altera a Lei Municipal nº 2.309, de 11 de julho de 2023 (LDO 2024), e dá outras providências</t>
   </si>
   <si>
     <t>9264</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9264/requer._no_543_2023_-_ver._ivanio_da_miramar_-_inclusao_da_festa_da_lagosta_no_calendario_de_eventos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9264/requer._no_543_2023_-_ver._ivanio_da_miramar_-_inclusao_da_festa_da_lagosta_no_calendario_de_eventos.pdf</t>
   </si>
   <si>
     <t>9265</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9265/requer._no_544_2023_-_ver._ivanio_da_miramar_-_votos_de_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9265/requer._no_544_2023_-_ver._ivanio_da_miramar_-_votos_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos membros do Beira Mar Esporte Clube de Cabedelo, que fizeram parte da seleção de beach soccer da Paraíba, em razão do feito de terem chegado a final da Copa Nordeste de Beach Soccer, realizada em Maceió/AL</t>
   </si>
   <si>
     <t>9266</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9266/requer._no_545_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_sr._antonio_lopes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9266/requer._no_545_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_sr._antonio_lopes.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. Antônio Lopes de Matos Neto, cabedelense, jogador profissional de handebol, recém-campeão pela seleção brasileira 35+ na II Copa América, realizada em Salvador/BA</t>
   </si>
   <si>
     <t>9268</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9268/requer._no_546_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_emilly_andrielly.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9268/requer._no_546_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_emilly_andrielly.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos à jovem Emilly Andrielly Aguiar de Souza, cabedelense de 14 anos, campeã de futsal sub 15, na posição de pivô e ala, nos Jogos Escolares Brasileiros - JEB's 2023</t>
   </si>
   <si>
     <t>9269</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9269/requer._no_547_2023_-_ver._jose_pereira_-_votos_de_aplausos_sr._jose_jurandy_felix.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9269/requer._no_547_2023_-_ver._jose_pereira_-_votos_de_aplausos_sr._jose_jurandy_felix.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. José Jurandy Félix, conhecido como Jurandy do Sax, em homenagem a lembrança de seu nome, com o famoso "Bolero de Ravel" durante o pôr do sol na Praia do Jacaré, levando o nome da cidade para todo o país, como tema de uma questão na prova do Exame Nacional do Ensino Médio</t>
   </si>
   <si>
     <t>9270</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9270/requer._no_548_2023_-_ver._jose_pereira_-_votos_de_aplausos_associacao_frei_gregorio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9270/requer._no_548_2023_-_ver._jose_pereira_-_votos_de_aplausos_associacao_frei_gregorio.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos à Associação Frei Gregório, que completa 20 anos de fundação, transformando vidas e sendo ponte de esperança para muitas famílias cabedelenses</t>
   </si>
   <si>
     <t>9271</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9271/requer._no_549_2023_-_ver._andre_coutinho_-_sessao_especial_dia_municipal_dos_gestores_das_escolas_e_creches.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9271/requer._no_549_2023_-_ver._andre_coutinho_-_sessao_especial_dia_municipal_dos_gestores_das_escolas_e_creches.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade híbrida, no Plenário desta Casa Legislativa, na data de 14 de novembro de 2023, em referência ao Dia Municipal dos Gestores das Escolas e Creches, comemorado no dia 12 de novembro, bem como Votos de Aplausos aos Gestores Municipais</t>
   </si>
   <si>
     <t>9272</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9272/requer._no_550_2023_-_ver._edson_da_otica_-_terraplanagem_ruas_do_polo_industrial_do_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9272/requer._no_550_2023_-_ver._edson_da_otica_-_terraplanagem_ruas_do_polo_industrial_do_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviço de terraplanagem com o auxílio de uma máquina motoniveladora (patrol) em todas as ruas do Polo Industrial do Renascer</t>
   </si>
   <si>
     <t>9273</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9273/requer._no_551_2023_-_ver._edvaldo_neto_-_pavimentacao_rua_vicente_vita.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9273/requer._no_551_2023_-_ver._edvaldo_neto_-_pavimentacao_rua_vicente_vita.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de estudar a possibilidade de pavimentar a Rua Vicente Vita, no Poço</t>
   </si>
   <si>
     <t>9274</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9274/requer._no_552_2023_-_ver._edvaldo_neto_-_playgrounds_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9274/requer._no_552_2023_-_ver._edvaldo_neto_-_playgrounds_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias da Pessoa com Deficiência e de Infraestrutura providências no sentido de estudar a implementação de playgrounds adaptados para pessoas com deficiência nas praças e escolas públicas da cidade</t>
   </si>
   <si>
     <t>9275</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9275/requer._no_553_2023_-_ver._wagner_do_solanense_-_programa_de_cidadania_nas_escolas_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9275/requer._no_553_2023_-_ver._wagner_do_solanense_-_programa_de_cidadania_nas_escolas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a implementação do "Programa de Cidadania nas Escolas do Município", promovendo a educação para a cidadania ativa e consciente entre os estudantes</t>
   </si>
   <si>
     <t>9303</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9303/requer._no_554_2023_-_ver._ivanio_da_miramar_-_placas_indicativas_dique.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9303/requer._no_554_2023_-_ver._ivanio_da_miramar_-_placas_indicativas_dique.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB em conjunto com a Guarda Municipal elaborar placas indicativas, mesmo que provisórias, informando o trajeto correto ao dique e policiamento fixo no local</t>
   </si>
   <si>
     <t>9304</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9304/requer._no_555_2023_-_ver._ivanio_da_miramar_-_pavimentacao_rua_joaquim_norberto_ferreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9304/requer._no_555_2023_-_ver._ivanio_da_miramar_-_pavimentacao_rua_joaquim_norberto_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, reforçando Requerimento nº 039/2020, viabilizar a pavimentação da Rua Joaquim Norberto Ferreira, em Monte Castelo</t>
   </si>
   <si>
     <t>9305</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9305/requer._no_556_2023_-_ver._moises_do_meninas_bar_-_acesso_para_carros-reboques.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9305/requer._no_556_2023_-_ver._moises_do_meninas_bar_-_acesso_para_carros-reboques.pdf</t>
   </si>
   <si>
     <t>Solicitar a SUPLAN estudar a possibilidade de incluir no Projeto Orla de Cabedelo, no trecho da Praia do Miramar, um acesso para "carros-reboque", com o objetivo de atender aos pescadores artesanais com vistas a passagem de materiais de pesca, de manutenção e abastecimentos das embarcações, bem como a retirada do pescado</t>
   </si>
   <si>
     <t>9306</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9306/requer._no_557_2023_-_ver._moises_do_meninas_bar_-_assistencia_oncologica_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9306/requer._no_557_2023_-_ver._moises_do_meninas_bar_-_assistencia_oncologica_integral.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura de Cabedelo elaborar um plano envolvendo todo o desenho da rede de saúde do Município e seus desdobramentos para a assistência oncológica integral, indo desde o diagnóstico até os cuidados paliativos, passando por etapas como auxílio psicológico, encaminhamento para radioterapia e quimioterapia, incluindo serviços de prevenção</t>
   </si>
   <si>
     <t>9307</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9307/requer._no_558_2023_-_ver._marcio_silva_-_castra-movel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9307/requer._no_558_2023_-_ver._marcio_silva_-_castra-movel.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Saúde e Gerência de Zoonoses a aquisição de castra-móvel para o controle de natalidade e zoonoses de animais</t>
   </si>
   <si>
     <t>9308</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9308/requer._no_559_2023_-_ver._edson_da_otica_-_revitalizacao_faixas_de_pedestres.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9308/requer._no_559_2023_-_ver._edson_da_otica_-_revitalizacao_faixas_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB a revitalização das faixas de pedestres do Centro da cidade, em especial a localizada em frente ao Hospital e Maternidade Padre Alfredo</t>
   </si>
   <si>
     <t>9309</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9309/requer._no_560_2023_-_ver._edson_da_otica_-_lombadas_rua_severino_maximiano.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9309/requer._no_560_2023_-_ver._edson_da_otica_-_lombadas_rua_severino_maximiano.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana estudar a implantação de lombadas físicas na Rua Severino Maximiano, no Renascer II</t>
   </si>
   <si>
     <t>9310</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9310/requer._no_561_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_nik_fernandes_e_jhony_fernandes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9310/requer._no_561_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_nik_fernandes_e_jhony_fernandes.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Nik Fernandes e Jhony Fernandes, que trabalham com pessoas com autismo e suas famílias e há quatro anos trouxeram essa ação social para Cabedelo</t>
   </si>
   <si>
     <t>9323</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9323/requer._no_562_2023_-_ver._wagner_do_solanense_-_esporotricose.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9323/requer._no_562_2023_-_ver._wagner_do_solanense_-_esporotricose.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal verificar a possibilidade de promover um Dia D para testagem nos animais a fim de diagnosticar a doença dermatológica Esporotricose, definindo o quantitativo de animais contaminados no Município, para encaminhamento e medicação necessária no Centro de Zoonoses</t>
   </si>
   <si>
     <t>9311</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9311/requer._no_563_2023_-_ver._marcio_silva_-_pl_animais_carga_excessiva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9311/requer._no_563_2023_-_ver._marcio_silva_-_pl_animais_carga_excessiva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a Procuradoria Geral do Município  providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a proibição de condução de animais com carga excessiva e o trânsito em determinados locais  e situações existentes no Município de Cabedelo, concessão de bicicletas, motocicletas ou carrinhos coletores para as famílias necessitadas que utilizam tração animal, exceto em áreas rurais, e dá outras providências"</t>
   </si>
   <si>
     <t>9312</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9312/requer._no_564_2023_-_ver._jose_pereira_-_bebedouros_praca_do_acai.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9312/requer._no_564_2023_-_ver._jose_pereira_-_bebedouros_praca_do_acai.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a instalação de bebedouros na Praça do Açaí, em Intermares</t>
   </si>
   <si>
     <t>9313</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9313/requer._no_565_2023_-_ver._jose_pereira_-_pl_doe_orgaos_salve_vidas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9313/requer._no_565_2023_-_ver._jose_pereira_-_pl_doe_orgaos_salve_vidas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Determina aos Poderes Públicos Municipais, seus Organismos da Administração Direta e Indireta a apor no rodapé das correspondências oficiais de tramitação interna e externa, inclusive no IPTU, ITBI, no espaço destinado a mensagens nos contracheques dos servidores públicos, a seguinte frase: 'DOE ÓRGÃOS, SALVE VIDAS', e dá outras providências"</t>
   </si>
   <si>
     <t>9324</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9324/requer._no_566_2023_-_ver._wagner_do_solanense_-_campeonato_municipal_de_futebol.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9324/requer._no_566_2023_-_ver._wagner_do_solanense_-_campeonato_municipal_de_futebol.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte, Juventude e Lazer a criação do "Campeonato Municipal de Futebol" neste Município</t>
   </si>
   <si>
     <t>9314</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9314/requer._no_567_2023_-_ver._edvaldo_neto_-_wi-fi_mercado_publico_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9314/requer._no_567_2023_-_ver._edvaldo_neto_-_wi-fi_mercado_publico_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Ciência e Tecnologia providências no sentido de estudar a possibilidade de disponibilizar internet sem fio (wi-fi) no Mercado Público de Cabedelo</t>
   </si>
   <si>
     <t>9315</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9315/requer._no_568_2023_-_ver._junior_paulo_-_pavimentacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9315/requer._no_568_2023_-_ver._junior_paulo_-_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, reiterando requerimentos nº 357/2023 e nº 081/2021, serviços de pavimentação e drenagem da Rua Elvira Gomes de Oliveira, e, reiterando o requerimento nº 082/2021, da Rua Maria das Dores da Silva, ambas no bairro de Jardim Brasília, bem como a troca de luminárias convencionais por luminárias em led</t>
   </si>
   <si>
     <t>9316</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9316/requer._no_569_2023_-_ver._junior_paulo_-_pavimentacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9316/requer._no_569_2023_-_ver._junior_paulo_-_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, reiterando requerimento nº 187/2023, a recuperação da pavimentação das Ruas Milton Herculano de Araújo e São Miguel, como também pavimentação de partes da Rua Milton Herculano de Araújo, situada ao lado e por trás da Creche Alexia, situadas no bairro Jardim Brasília, bem como as trocas das luminárias convencionais por luminárias em led</t>
   </si>
   <si>
     <t>9317</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9317/requer._no_570_2023_-_ver._janderson_brito_-_mutirao_cirurgias_de_catarata.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9317/requer._no_570_2023_-_ver._janderson_brito_-_mutirao_cirurgias_de_catarata.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a realização de Mutirão de Cirurgias de Catarata</t>
   </si>
   <si>
     <t>9318</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9318/requer._no_571_2023_-_ver._janderson_brito_-_interdicao_ou_sinalizacao_trecho_da_br_230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9318/requer._no_571_2023_-_ver._janderson_brito_-_interdicao_ou_sinalizacao_trecho_da_br_230.pdf</t>
   </si>
   <si>
     <t>Solicitar a Superintendência Regional do DNIT no Estado da Paraíba a interdição ou sinalização adequada do entroncamento existente no Portal do Poço, entre a Rua Mar do Caribe com a Rodovia BR 230, tendo em vista a ocorrência de inúmeros acidentes diários</t>
   </si>
   <si>
     <t>9319</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9319/requer._no_572_2023_-_ver._rey_-_participacao_remota.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9319/requer._no_572_2023_-_ver._rey_-_participacao_remota.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Presidente da Câmara Municipal de Cabedelo, após ouvido o Plenário, que seja permitida minha participação nas Sessões Plenárias da Câmara Municipal de Cabedelo (PB) de forma remota, por meio de videoconferência, tendo em vista problemas contínuos de saúde (quadro depressivo crônico) que impedem minha presença física. Requeiro ainda que a participação remota às sessões plenárias perdure até o encerramento desta sessão legislativa e, por fim, seja justificada falta a Sessão Ordinária de 21 de novembro de 2023, pelos motivos acima expostos</t>
   </si>
   <si>
     <t>9320</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Benone Bernado, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9320/requer._no_573_2023_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9320/requer._no_573_2023_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 21/11/2023, da seguinte propositura: Projeto de Lei nº 108/2023 - Do Prefeito Municipal – Altera Dispositivos da Lei nº 2.048/2019, e dá outras providências</t>
   </si>
   <si>
     <t>9321</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9321/requer._no_574_2023_-_ver._marcio_silva_-_quebra_de_intersticio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9321/requer._no_574_2023_-_ver._marcio_silva_-_quebra_de_intersticio.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 21/11/2023, do Projeto de Lei Complementar nº 004/2023 - Do Prefeito Municipal - Altera o Código Tributário do Município de Cabedelo/PB - Lei Complementar nº 02/1997, e dá outras providências</t>
   </si>
   <si>
     <t>9325</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9325/requer._no_575_2023_-_ver._benone_benardo_-_mocao_de_aplausos_secretaria_legislativa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9325/requer._no_575_2023_-_ver._benone_benardo_-_mocao_de_aplausos_secretaria_legislativa.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos e Congratulações no nome da Secretária Legislativa, Thayane Fernandes, e da Diretora de Assuntos Legislativos, Iris Macedo Farias, a todos os Servidores da Secretaria Legislativa, por todo empenho e dedicação na condução dos trabalhos dessa Casa Legislativa</t>
   </si>
   <si>
     <t>9326</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9326/requer._no_576_2023_-_ver._marcio_silva_-_professores_materiais_voleibol.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9326/requer._no_576_2023_-_ver._marcio_silva_-_professores_materiais_voleibol.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte apoio de professores especializados e materiais necessários para prática de jogos da equipe de Câmbio de Intermares - Voleibol Adaptado para Idosos</t>
   </si>
   <si>
     <t>9327</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9327/requer._no_577_2023_-_ver._marcio_silva_-_criacao_de_centro_de_convivencia_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9327/requer._no_577_2023_-_ver._marcio_silva_-_criacao_de_centro_de_convivencia_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Assistência Social e da Mulher e da Diversidade Humana a criação de Centro de Convivência no bairro de Intermares, destinado ao público da terceira idade</t>
   </si>
   <si>
     <t>9328</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9328/requer._no_578_2023_-_ver._janderson_brito_-_rede_eletrica_postos_de_iluminacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9328/requer._no_578_2023_-_ver._janderson_brito_-_rede_eletrica_postos_de_iluminacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providenciar a extensão da rede elétrica e instalação de postes de iluminação nas Ruas Otávio Novais e Alfredo Chaves, na Praia do Poço</t>
   </si>
   <si>
     <t>9329</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9329/requer._no_579_2023_-_ver._janderson_brito_-_jogos_de_verao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9329/requer._no_579_2023_-_ver._janderson_brito_-_jogos_de_verao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Juventude, Esporte e Lazer estudar a possibilidade de criar os Jogos de Verão em nosso Município</t>
   </si>
   <si>
     <t>9330</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9330/requer._no_580_2023_-_ver._ivanio_da_miramar_-_unidades_de_saude_espacos_pcd.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9330/requer._no_580_2023_-_ver._ivanio_da_miramar_-_unidades_de_saude_espacos_pcd.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde viabilizar espaços para pessoas autistas e portadores com deficiência nas unidades de saúde no Município</t>
   </si>
   <si>
     <t>9331</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9331/requer._no_581_2023_-_ver._ivanio_da_miramar_-_votos_de_aplausos_beira_mar_esporte_clube.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9331/requer._no_581_2023_-_ver._ivanio_da_miramar_-_votos_de_aplausos_beira_mar_esporte_clube.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Beira Mar Esporte Clube de Cabedelo-PB pela conquista do Campeonato Paraibano de Beach Soccer</t>
   </si>
   <si>
     <t>9332</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9332/requer._no_582_2023_-_ver._jose_pereira_-_pl_gratificacao_topografos_e_fiscais_de_postura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9332/requer._no_582_2023_-_ver._jose_pereira_-_pl_gratificacao_topografos_e_fiscais_de_postura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a criação de Projeto de Lei implantando gratificação de produtividade para os topógrafos e os fiscais de postura no Município de Cabedelo</t>
   </si>
   <si>
     <t>9333</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9333/requer._no_583_2023_-_ver._jose_pereira_-_reiteracao_requerimento_513_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9333/requer._no_583_2023_-_ver._jose_pereira_-_reiteracao_requerimento_513_2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, reiterando o Requerimento 513/2022, acrescentar no calendário do Programa Pavimenta Cabedelo a pavimentação da Rua Alice Isidro, no Portal do Poço</t>
   </si>
   <si>
     <t>9334</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9334/requer._no_584_2023_-_ver._moises_do_meninas_bar_-_funcionamento_24hrs_delegacia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9334/requer._no_584_2023_-_ver._moises_do_meninas_bar_-_funcionamento_24hrs_delegacia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governo do Estado da Paraíba e Secretaria de Estado da Segurança e da Defesa Social verificar a possibilidade de manter o funcionamento da 7ª Delegacia Especializada de Atendimento à Mulher de Cabedelo 24 horas todos os dias</t>
   </si>
   <si>
     <t>9335</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9335/requer._no_585_2023_-_ver._moises_do_meninas_bar_-_posto_de_coleta_de_sangue.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9335/requer._no_585_2023_-_ver._moises_do_meninas_bar_-_posto_de_coleta_de_sangue.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governo do Estado da Paraíba disponibilizar à população de Cabedelo um Posto de Coleta de Sangue  para que, ao menos duas vezes por semana, faça a coleta de sangue da população</t>
   </si>
   <si>
     <t>9336</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9336/requer._no_586_2023_-_ver._andre_coutinho_-_sessao_especial_semana_municipal_da_cultura_evangelica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9336/requer._no_586_2023_-_ver._andre_coutinho_-_sessao_especial_semana_municipal_da_cultura_evangelica.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, em alusão à Semana Municipal da Cultura Evangélica - Lei nº 2.116/2021, na modalidade presencial, a ser realizada no Cabedelo Clube, em 04 de dezembro de 2023</t>
   </si>
   <si>
     <t>9337</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9337/requer._no_587_2023_-_ver._edvaldo_neto_-_curso_de_capacitacao_familiares_de_pessoas_com_deficiecia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9337/requer._no_587_2023_-_ver._edvaldo_neto_-_curso_de_capacitacao_familiares_de_pessoas_com_deficiecia.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria da Pessoa com Deficiência providências no sentido de estudar a possibilidade de oferecer curso de capacitação aos familiares de pessoas com deficiência</t>
   </si>
   <si>
     <t>9338</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9338/requer._no_588_2023_-_ver._junior_paulo_-_pavimentacao_e_drenagens.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9338/requer._no_588_2023_-_ver._junior_paulo_-_pavimentacao_e_drenagens.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação e drenagem da Rua João Edivaldo de Freitas e, em conformidade com o Requerimento nº 359/2023, a pavimentação, drenagem e limpeza da Rua Débora Borges Xavier, situadas em Jardim Brasília, bem como a troca das luminárias convencionais por luminárias em led</t>
   </si>
   <si>
     <t>9339</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9339/requer._no_589_2023_-_ver._junior_paulo_-_limpeza_e_reparos_de_pavimentacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9339/requer._no_589_2023_-_ver._junior_paulo_-_limpeza_e_reparos_de_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de limpeza e reparos da pavimentação da Rua João Castor de Sena, em Jardim Brasília, bem como a troca das luminárias convencionais por luminárias em led</t>
   </si>
   <si>
     <t>9340</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9340/requer._no_590_2023_-_ver._edvaldo_neto_-_pauta_da_ordem_do_dia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9340/requer._no_590_2023_-_ver._edvaldo_neto_-_pauta_da_ordem_do_dia.pdf</t>
   </si>
   <si>
     <t>Inclusão, na Pauta da Ordem do Dia da Sessão Ordinária de 28/11/2023, da seguinte propositura: Projeto de Lei nº 107/2023 - Do Prefeito Municipal - Dispõe sobre a criação e sistemática de cálculo da gratificação de produtividade para integrantes da categoria funcional de analista de projetos, e dá outras providências; e Projeto de Lei nº 109/2023 - Do Prefeito Municipal - Autoriza o Procurador-Geral do Município de Cabedelo a conciliar, transigir e celebrar acordos em processos administrativos ou judiciais, e dá outras providências</t>
   </si>
   <si>
     <t>9341</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9341/requer._no_591_2023_-_ver._marcio_silva_-_placas_indicativas_cep.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9341/requer._no_591_2023_-_ver._marcio_silva_-_placas_indicativas_cep.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Mobilidade Urbana e de Comunicação Social e Institucional a instalação imediata de placas indicativas com o nome e CEP das ruas do Loteamento Stephanie Palhano, no Recanto do Poço</t>
   </si>
   <si>
     <t>9348</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9348/requer._no_592_2023_-_ver._benone_benardo_-_mocao_de_aplausos_empresarios_varejistas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9348/requer._no_592_2023_-_ver._benone_benardo_-_mocao_de_aplausos_empresarios_varejistas.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos empresários do ramo de mercado varejista deste Município, abaixo relacionados, em razão dos investimentos, com a instalação de estabelecimentos comerciais, e geração de emprego e renda</t>
   </si>
   <si>
     <t>9349</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9349/requer._no_593_2023_-_ver._moises_do_meninas_bar_-_engenheiro_de_pesca_para_assessorar_auxiliar_e_vistoriar_embarcacoes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9349/requer._no_593_2023_-_ver._moises_do_meninas_bar_-_engenheiro_de_pesca_para_assessorar_auxiliar_e_vistoriar_embarcacoes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Pesca e Aquicultura verificar a possibilidade de disponibilizar gratuitamente engenheiro de pesca para assessorar, auxiliar e vistoriar embarcações de pescadores, conforme Portaria MPA nº 113/2023</t>
   </si>
   <si>
     <t>9350</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9350/requer._no_594_2023_-_ver._wagner_do_solanense_-_aquisicao_de_retroescavadeira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9350/requer._no_594_2023_-_ver._wagner_do_solanense_-_aquisicao_de_retroescavadeira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senador Efraim Morais, bem como ao Deputado Federal Mersinho Lucena, a aquisição de uma retroescavadeira 4x4 para atender as demandas da Secretaria de Defesa Civil do Município de Cabedelo no trabalho preventivo de desassoreamento do Rio Paraíba</t>
   </si>
   <si>
     <t>9351</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9351/requer._no_595_2023_-_ver._marcio_silva_-_dia_d_vacinacao_antirrabica_praca_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9351/requer._no_595_2023_-_ver._marcio_silva_-_dia_d_vacinacao_antirrabica_praca_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como a Secretaria de Saúde e ao Gerente de Zoonoses a promoção do Dia D de Vacinação Antirrábia para cães e gatos na Praça de Esporte e Lazer de Intermares, conhecida popularmente como Praça Bela Vista</t>
   </si>
   <si>
     <t>9352</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9352/requer._no_596_2023_-_ver._marcio_silva_-_convocacao_vagas_ginecologia_e_obstetricia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9352/requer._no_596_2023_-_ver._marcio_silva_-_convocacao_vagas_ginecologia_e_obstetricia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como a Secretaria de Saúde, a convocação de mais quatro vagas de ginecologia e obstetrícia do concurso em andamento para cargos de provimento efetivo de médicos da Prefeitura de Cabedelo</t>
   </si>
   <si>
     <t>9353</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9353/requer._no_597_2023_-_ver._janderson_brito_-_ampliar_programa_desenvolver_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9353/requer._no_597_2023_-_ver._janderson_brito_-_ampliar_programa_desenvolver_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de ampliar o Programa Desenvolver Cabedelo, com oferecimento de cursos de capacitação e educação empreendedora e da formação de pequenos negócios, bem como disponibilizar microcrédito aos motoristas de transporte complementar e moto taxistas da cidade</t>
   </si>
   <si>
     <t>9354</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9354/requer._no_598_2023_-_ver._janderson_brito_-_criacao_de_oficinas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9354/requer._no_598_2023_-_ver._janderson_brito_-_criacao_de_oficinas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura estudar a possibilidade de criação de oficinas de teatro, saraus, stand up, música, entre outros, nas praças do Município, promovendo a diversidade cultural, bem como a integração social e geração de emprego e renda</t>
   </si>
   <si>
     <t>9355</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9355/requer._no_599_2023_-_ver._wagner_do_solanense_-_reparacao_do_calcamento_danificado_execucao_cagepa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9355/requer._no_599_2023_-_ver._wagner_do_solanense_-_reparacao_do_calcamento_danificado_execucao_cagepa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como as secretarias competentes, fiscalizar e cobrar da CAGEPA a imediata reparação do calçamento, quando o mesmo for danificado na execução dos reparos no Município</t>
   </si>
   <si>
     <t>9356</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9356/requer._no_600_2023_-_ver._jose_pereira_-_aumentar_contemplados_programa_alimentar_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9356/requer._no_600_2023_-_ver._jose_pereira_-_aumentar_contemplados_programa_alimentar_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Finanças o estudo e a execução no sentido de aumentar o alcance do número de contemplados com o cartão do Programa Alimentar Cabedelo, a partir de janeiro de 2024</t>
   </si>
   <si>
     <t>9357</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9357/requer._no_601_2023_-_ver._jose_pereira_-_implantacao_lombadas_fisicas_e_placas_rua_teresinha_costa_recanto_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9357/requer._no_601_2023_-_ver._jose_pereira_-_implantacao_lombadas_fisicas_e_placas_rua_teresinha_costa_recanto_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como a SEMOB a implantação de lombadas físicas (quebra-molas) e placas de sinalização na Rua Teresinha Costa, no Recando do Poço</t>
   </si>
   <si>
     <t>9358</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Júnior Paulo, Márcio Silva, Moisés do Meninas Bar, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9358/requer._no_602_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9358/requer._no_602_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 05/12/2023, das seguintes proposituras: Projeto de Lei nº 114/2023 - Do Prefeito Municipal – Autoriza o pagamento extraordinário do passivo do FUNDEF, com a destinação dos recursos, dos percentuais e critérios para o rateio dos recursos entre os beneficiados, e dá outras providências; Projeto de Lei nº 115/2023 - Do Prefeito Municipal – Dispõe sobre os cargos de Provimento Efetivo na Estrutura Administrativa da Prefeitura Municipal de Cabedelo para fins de concurso público, e dá outras providências; Projeto de Lei nº 118/2023 - Do Prefeito Municipal – Autoriza abertura de Crédito Especial no Orçamento de 2023, para atender as despesas com os recursos do precatório do FUNDEF (Sentenças Judiciais), e dá outras providências; Projeto de Resolução nº 005/2023 - Do Presidente da CMC - Cria a verba indenizatória de apoio parlamentar, e dá outras providências</t>
   </si>
   <si>
     <t>9372</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9372/requer._no_603_2023_-_ver._divino_felizardo_-_votos_de_aplausos_mpt_na_escola.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9372/requer._no_603_2023_-_ver._divino_felizardo_-_votos_de_aplausos_mpt_na_escola.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Miguel Pereira da Silva, aluno da Escola Municipal Maria Pessoa Cavalcante, que conquistou o terceiro lugar nacional no "Prêmio MPT na Escola" com o conto "João Sonhador"</t>
   </si>
   <si>
     <t>9373</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9373/requer._no_604_2023_-_ver._moises_do_meninas_bar_-_cemiterio_para_animais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9373/requer._no_604_2023_-_ver._moises_do_meninas_bar_-_cemiterio_para_animais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de um cemitério para animais no Município</t>
   </si>
   <si>
     <t>9374</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9374/requer._no_605_2023_-_ver._moises_do_meninas_bar_-_central_de_velorio_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9374/requer._no_605_2023_-_ver._moises_do_meninas_bar_-_central_de_velorio_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a construção de uma Central de Velório Municipal com uma capela</t>
   </si>
   <si>
     <t>9375</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9375/requer._no_606_2023_-_ver._ivanio_da_miramar_-_adicao_projeto_orla.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9375/requer._no_606_2023_-_ver._ivanio_da_miramar_-_adicao_projeto_orla.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura adicionar ao Projeto Orla rampas de acesso a embarcações em alguns pontos no trecho que compreende a Colônia dos Pescadores do Município até os limites onde ficam as quadras de beach soccer na praia do Miramar</t>
   </si>
   <si>
     <t>9376</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9376/requer._no_607_2023_-_ver._wagner_do_solanense_-_sociedade_amiga_dos_animais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9376/requer._no_607_2023_-_ver._wagner_do_solanense_-_sociedade_amiga_dos_animais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde, em parceria com a Zoonoses, estudar a possibilidade de criar um programa "Sociedade Amiga dos Animais", que tem como objetivo receber e distribuir gêneros alimentícios, remédios, bem como utensílios diversos para animais</t>
   </si>
   <si>
     <t>9377</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9377/requer._no_608_2023_-_ver._marcio_silva_-_votos_de_repudio_adpf_no_442.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9377/requer._no_608_2023_-_ver._marcio_silva_-_votos_de_repudio_adpf_no_442.pdf</t>
   </si>
   <si>
     <t>Votos de Repúdio à Arguição de Descumprimento de Preceito Fundamental (ADPF) nº 442, que propõe a legalização do aborto até a 12ª semana de gestação</t>
   </si>
   <si>
     <t>9378</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9378/requer._no_609_2023_-_ver._jose_pereira_-_inclusao_de_ruas_no_programa_mais_asfalto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9378/requer._no_609_2023_-_ver._jose_pereira_-_inclusao_de_ruas_no_programa_mais_asfalto.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão das Ruas Capitão Eumendes Gonçalves Martins; Glaube Leite do Egito Reekers; Clóvis de Holanda Calado e Virgínia Maria Nogueira Gadelha Pimentel, todas no bairro Bela Vista, no "Programa Mais Asfalto"</t>
   </si>
   <si>
     <t>9379</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9379/requer._no_610_2023_-_ver._jose_pereira_-_reajuste_vencimento_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9379/requer._no_610_2023_-_ver._jose_pereira_-_reajuste_vencimento_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Finanças o reajuste, para o ano de 2024, nos vencimentos dos Conselheiros Tutelares que atuam no Município de Cabedelo</t>
   </si>
   <si>
     <t>9380</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9380/requer._no_611_2023_-_ver._wagner_do_solanense_-_manutencoes_das_pracas_antes_do_natal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9380/requer._no_611_2023_-_ver._wagner_do_solanense_-_manutencoes_das_pracas_antes_do_natal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Meio Ambiente que todas as manutenções sejam realizadas na semana que antecede o Natal</t>
   </si>
   <si>
     <t>9381</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9381/requer._no_612_2023-_do_ver._janderson_brito-_conselho_regional_de_medicina-rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9381/requer._no_612_2023-_do_ver._janderson_brito-_conselho_regional_de_medicina-rejeitado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Conselho Regional de Medicina da Paraíba que o Departamento de Fiscalização do órgão se dirija ao novo Hospital Padre Alfredo Barbosa para verificar se as condições de prestação de serviços no local são regulares</t>
   </si>
   <si>
     <t>9382</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9382/requer._no_613_2023_-_ver._janderson_brito_-_campanha_para_reforco_da_vacina_covid.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9382/requer._no_613_2023_-_ver._janderson_brito_-_campanha_para_reforco_da_vacina_covid.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Saúde a realização de campanha para reforço da vacina da COVID</t>
   </si>
   <si>
     <t>9383</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>Benone Bernado, Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9383/requer._no_614_2023_-_ver._marcio_silva_e_outros_-_urgencia_urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9383/requer._no_614_2023_-_ver._marcio_silva_e_outros_-_urgencia_urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 19/12/2023, das seguintes proposituras: Projeto de Lei nº 119/2023 - Do Prefeito Municipal – Adota a educação em tempo integral nas Escolas da Rede Municipal de Ensino do Município de Cabedelo, e dá outras providências; Projeto de Lei nº 120/2023 - Do Prefeito Municipal – Altera os Anexos IV, VIII, XXIII, XXV, XXVIII, XXIV, XXXI, XXXV, XLI, XLVI, XLVIII, L, LIV, LXVIII, LXXI, da Lei nº 2.275/2023, e dá outras providências; e Projeto de Lei nº 121/2023 - Do Prefeito Municipal – Autoriza o Poder Executivo a desenvolver ações para implementar o Programa Minha Casa, Minha Vida (MCMV), autoriza a doação de imóveis do Município de Cabedelo ao Fundo de Arrendamento Residencial - FAR, para construção de unidades habitacionais de interesse social, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>9384</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9384/requer._no_615_2023_-_ver._divino_felizardo_-_inclusao_na_pauta_da_ordem_do_dia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9384/requer._no_615_2023_-_ver._divino_felizardo_-_inclusao_na_pauta_da_ordem_do_dia.pdf</t>
   </si>
   <si>
     <t>Inclusão, na Pauta da Ordem do Dia da Sessão Ordinária de 19/12/2023, da seguinte propositura: Projeto de Lei nº 094/2023 - Do Prefeito Municipal - Estima a Receita e fixa a Despesa do Município de Cabedelo, para o exercício financeiro de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>9385</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9385/requer._no_616_2023_-_ver._marcio_silva_-_quebra_de_intersticio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9385/requer._no_616_2023_-_ver._marcio_silva_-_quebra_de_intersticio.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 19/12/2023, da Proposta de Emenda à LOM nº 001/2023 - Do Prefeito Municipal - Revoga o inciso VII, do art. 46, da Lei Orgânica do Município de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>9390</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9390/requer._no_574-a_2023_-_ver._benone_bernado_-_votos_de_aplausos_prefeito_e_presidente_da_cmc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9390/requer._no_574-a_2023_-_ver._benone_bernado_-_votos_de_aplausos_prefeito_e_presidente_da_cmc.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Prefeito Municipal Vitor Hugo Peixoto Castelliano, pela excelente gestão no Município, e ao Presidente da Câmara Municipal Vereador André Coutinho, pela excelente condução dos trabalhos a frente da Casa Legislativa_x000D_
 (Requerimento nº 574-A/2023)</t>
   </si>
   <si>
     <t>9289</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9289/veto_parcial_ao_pl_no_035_2023-_prefeito_municipal-_ldo_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9289/veto_parcial_ao_pl_no_035_2023-_prefeito_municipal-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 035/2023 DO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>9114</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9114/veto_parcial_ao_pl_no_047_2023-ver._wagner_do_solanense.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9114/veto_parcial_ao_pl_no_047_2023-ver._wagner_do_solanense.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 047/2023 DO VEREADOR WAGNER DO SOLANENSE</t>
   </si>
   <si>
     <t>9751</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9751/veto_parcial_ao_pl_no_094_2023_-_prefeito_municipal_-_loa_2024_compressed.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9751/veto_parcial_ao_pl_no_094_2023_-_prefeito_municipal_-_loa_2024_compressed.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 094/2023 DO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>9750</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9750/veto_parcial_ao_pl__no_124_2023-ver._marcio_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9750/veto_parcial_ao_pl__no_124_2023-ver._marcio_silva.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 124/2023 DO VEREADOR MÁRCIO SILVA</t>
   </si>
   <si>
     <t>9200</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9200/veto_total_ao_plc_no_003_2023-ver._edvaldo_neto_-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9200/veto_total_ao_plc_no_003_2023-ver._edvaldo_neto_-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI COMPLEMENTAR Nº 003/2023 - DO VEREADOR EDVALDO NETO</t>
   </si>
   <si>
     <t>9112</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9112/veto_total_ao_pl_no_004_2023-ver._janderson_brito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9112/veto_total_ao_pl_no_004_2023-ver._janderson_brito.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 004/2023 DO VEREADOR JANDERSON BRITO</t>
   </si>
   <si>
     <t>8895</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8895/veto_total_ao_pl_no_005_2023-ver._herlon_cabral-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8895/veto_total_ao_pl_no_005_2023-ver._herlon_cabral-veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 005/2023 - DO VEREADOR HÉRLON CABRAL</t>
   </si>
   <si>
     <t>8996</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 009/2023 - DO VEREADOR ENRIQUE DOUGLAS</t>
   </si>
   <si>
     <t>8951</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8951/veto_total_no_014_2023-ver._edvaldo_neto-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8951/veto_total_no_014_2023-ver._edvaldo_neto-veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 014/2023 - DO VEREADOR EDVALDO NETO</t>
   </si>
   <si>
     <t>9110</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9110/veto_total_ao_pl_no_023_2023-ver._junior_paulo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9110/veto_total_ao_pl_no_023_2023-ver._junior_paulo.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 023/2023 DO VEREADOR JÚNIOR PAULO</t>
   </si>
   <si>
     <t>9285</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9285/veto_total_ao_pl_no_027_2023-_ver._moises_do_meninas_bar-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9285/veto_total_ao_pl_no_027_2023-_ver._moises_do_meninas_bar-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 027/2023 - DO VEREADOR MOISÉS DO MENINAS BAR</t>
   </si>
   <si>
     <t>9109</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9109/veto_total_ao_pl_no_033_2023_-ver._janderson_brito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9109/veto_total_ao_pl_no_033_2023_-ver._janderson_brito.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 033/2023 DO VEREADOR JANDERSON BRITO</t>
   </si>
   <si>
     <t>9163</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9163/veto_total_ao_pl_no_034_2023-ver._wagner_do_solanense.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9163/veto_total_ao_pl_no_034_2023-ver._wagner_do_solanense.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 034/2023 DO VEREADOR WAGNER DO SOLANENSE</t>
   </si>
   <si>
     <t>9162</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9162/veto_total_ao_pl_no_036_2023-ver._junior_paulo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9162/veto_total_ao_pl_no_036_2023-ver._junior_paulo.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 036/2023 DO VEREADOR JÚNIOR PAULO</t>
   </si>
   <si>
     <t>9117</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9117/veto_total_ao_pl_no_039_2023-ver._jose_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9117/veto_total_ao_pl_no_039_2023-ver._jose_pereira.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 039/2023 DO VEREADOR JOSÉ PEREIRA</t>
   </si>
   <si>
     <t>8998</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8998/veto_total_ao_pl_no_040_2023-ver._moises_do_meninas_bar-veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8998/veto_total_ao_pl_no_040_2023-ver._moises_do_meninas_bar-veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 040/2023 - DO VEREADOR MOISÉS DO MENINAS BAR</t>
   </si>
   <si>
     <t>9287</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9287/veto_total_ao_pl_no_048_2023-ver._edvaldo_neto-_veto_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9287/veto_total_ao_pl_no_048_2023-ver._edvaldo_neto-_veto_mantido.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 048/2023 DO VEREADOR EDVALDO NETO</t>
   </si>
   <si>
     <t>9159</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9159/veto_total_ao_pl_no_050_2023-ver._herlon_cabral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9159/veto_total_ao_pl_no_050_2023-ver._herlon_cabral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 050/2023 DO VEREADOR HÉRLON CABRAL</t>
   </si>
   <si>
     <t>9116</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9116/veto_total_ao_pl_no_056_2023-ver._jose_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9116/veto_total_ao_pl_no_056_2023-ver._jose_pereira.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 056/2023 DO VEREADOR JOSÉ PEREIRA</t>
   </si>
   <si>
     <t>9598</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9598/veto_total_ao_pl_no_106_2023-ver._janderson_brito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9598/veto_total_ao_pl_no_106_2023-ver._janderson_brito.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 106/2023 DO VEREADOR JANDERSON BRITO</t>
   </si>
   <si>
     <t>9296</t>
   </si>
   <si>
     <t>RCR</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9296/comissao_de_representacao_-_relatorio_marcha_legislativos_municipais-brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9296/comissao_de_representacao_-_relatorio_marcha_legislativos_municipais-brasilia.pdf</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação no XXII Marcha dos Legislativos Municipais - Brasília/DF, 22 a 28 de abril/2023</t>
   </si>
   <si>
     <t>9297</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9297/comissao_de_representacao_-_relatorio_encontro_nacional_de_gestores-toritama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9297/comissao_de_representacao_-_relatorio_encontro_nacional_de_gestores-toritama.pdf</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação no Encontro Nacional de Gestores e Legislativos Municipais - Toritama/PE, 03 a 06 de maio/2023</t>
   </si>
   <si>
     <t>9295</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9295/comissao_de_representacao_-_relatorio_encontro_nacional_de_gestores-brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9295/comissao_de_representacao_-_relatorio_encontro_nacional_de_gestores-brasilia.pdf</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação no Encontro Nacional de Gestores e Legislativos Municipais - Brasília/DF, 22 a 25 de agosto/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10527,68 +10527,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8642/1a_sessao_especial_-09-03-2023_-_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8643/2o_sessao_especial-14-03-2023_-_dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8734/3a_sessao_especial_-_04-04-2023_-_semana_autismo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8735/4a_sessao_ordinaria_-_13-04-2023_-_abril_verde.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8837/5a_sessao_especial_-_16-05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8902/6a_sessao_especial_-_31-05-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9217/7a_sessao_especial_-_19-09-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9218/8a_sessao_especial_-_26-09-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9219/9a_sessao_especial_-_28-09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9276/10a_sessao_especial_-_26-10-2023_-_conquistas_ifpb.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9300/11a_sessao_especial_-_31-10-2023_-_40_anos_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9342/12a_sessao_especial_-_14-11-2023_-_dia_municipal_gestores_municipais.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9343/13a_sessao_especial_-_21-11-2023_-_prestacao_de_contas_saude.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9395/14a_sessao_especial_04-12-2023_-_semana_municipal_da_cultura_evalgelica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9396/15a_sessao_especial_de_audiencia_publica_-_05-12-2023__plano_gestao_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9397/16_a_sessao_especial_de_audiencia_publica_-_14-12-2023_-_plano_de_gestao_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9398/17a_sessao_especial_18-12-2023_-_defesa_a_vida_e_contra_ao_aborto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8527/atra_1a_sessao_extraordinaria_-_26-01-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8540/ata_2a_sessao_extraordinaria_-_31-01-2023_carta_renuncia_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8559/ata_1a_sessao_ordinaria-_07-02-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8560/ata_2a_sessao_ordinaria-_14-02-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8596/ata_3a_sessao_ordinaria-_28-02-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8673/ata_4a_sessao_ordinaria_07-03-2023__contas_ex-prefeito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8674/ata_5a_sessao_ordinaria_14-03-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8675/ata_6a_sessao_ordinaria_21-03-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8682/ata_7a_sessao_ordinaria_28-03-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8733/ata_8a_sessao_ordinaria_04-04-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8796/ata_9a_sessao_ordinaria_11-04-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8797/ata_10a_sessao_ordinaria_18-04-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8775/ata_11a_sessao_ordinaria_03-05-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8817/ata_12a_sessao_ordinaria_02-05-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8818/ata_13a_sessao_ordinaria_09-05-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8899/ata_14a_sessao_ordinaria_16-05-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8900/ata_15a_sessao_ordinaria_23-05-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8901/ata_16a_sessao_ordinaria_30-05-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8929/ata_17a_sessao_ordinaria_06-06-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8930/ata_18a_sessao_ordinaria_13-06-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8992/ata_19a_sessao_ordinaria_20-06-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8993/ata_20a_sessao_ordinaria_27-06-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8994/ata_21a_sessao_ordinaria_01-08-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9018/ata_22a_sessao_ordinaria_08-08-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9028/ata_23a_sessao_ordinaria_15-08-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9050/ata_24a_sessao_ordinaria_22-08-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9069/ata_25a_sessao_ordinaria_29-08-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9104/ata_26a_sessao_ordinaria_05-09-2023-contas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9105/ata_27a_sessao_oerdinaria__12-09-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9220/ata_28a_sessao_ordinaria-19-09-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9221/ata_29a_sessao_ordinaria_26-09-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9222/ata_30a_sessao_ordinaria_03-10-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9223/ata_31a_sessao_ordinaria-10-10-2023_contas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9277/ata_32a_sessao_ordinaria-17-10-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9278/ata_33a_sessao_ordinaria-24-10-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9344/ata_34a_sessao_ordinaria-31-10-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9345/ata_35a_sessao_ordinaria_-_07-11-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9361/ata_36a_sessao_ordinaria_-_21-11-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9362/ata_37a_sessao_ordinaria_-_28-11-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9394/ata_38a_sessao_ordinaria_-_05-12-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9426/ata_39a_sessao_ordinaria_-_19-12-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8511/1a_sessao_solene_01-01-2023-_posse_mesa_diretora_bienio_2023-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8561/2a_sessao_solene_01-02-2023-_abertura_sessao_legislativa_anual.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9088/ato_da_mesa_no_013_2023-detectores_de_metais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8504/ato_do_presidente_no_001_2023_-_horario_expdiente_recesso.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8505/ato_do_presidente_no_002_2023-_convocacao_suplente.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8525/ato_do_presidente_o_003_2023-_vacancia_cargo_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8526/ato_do_presidente_no_004_2023-_indicacao_representantes_procon.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8541/ato_do_presidente_no_005_2023-expediente_carnaval.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8562/ato_do_presidente_no_006_2023-_constitui_as_comissoes_permanentes__cmc.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8563/ato_do_presidente_no_007_2023-constitui_conselho_de_etica_e_decoro_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8603/ato_do_presidente_no_008_2023-altera_composicao_cppm.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8644/ato_do_presidente_no_009_2023-_congresso_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8707/ato_do_presidente_no_010_2023-_congresso_brasilia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8708/ato_do_presidente_no_011_2023_-_ponto_facultativo_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8709/ato_do_presidente_no_012_2023-_convocacao_ver._benone.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8710/ato_do_presidente_no_013_2023-convocacao_ver._geusa_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8751/ato_do_presidente_no_014_2023-regulamenta_lei_no2.277_2023-_semanario_cmc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8819/ato_do_presidente_no_015_2023-representante_cmc_brasilia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8752/ato_do_presidente_no_016_2023-congresso_toritama.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8795/ato_do_presidente_no_017_2023-_comissao_especial_pccr__servidores_cmc.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8838/ato_do_presidente_no_018_2023-_dispensa_2a_suplente_ver._geusa_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8897/ato_do_presidente_no_019_2023-_ponto_facultativo_corpus_christ.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8898/ato_do_presidente_no_020_2023-_interdicao_temporaria_anexo_administrativo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8903/ato_do_presidente_no_021_2023-_ponto_facultativo_festividades_juninas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8933/ato_do_presidente_no_022_2023-_suspende_reajuste_gratificacao_gap.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8934/ato_do_presidente_no_023_2023-_censo_funcional_previdenciario.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8947/ato_do_presidente_no_024_2023-_expediente_jogo_selecao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9019/ato_do_presidente_no_025.2023-_congresso_brasilia_de_22_a_25_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9070/ato_do_presidente_no_026_2023-_ponto_facultativo_-08_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9089/ato_do_presidente_no_027_2023-_participacao_remota_ver._dinho.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9106/ato_do_presidente_no_028_2023-_transmite_presidencia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9175/ato_do_presidente_no_029_2023-ponto_facultativo_13_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9176/ato_do_presidente_no_030_2023-licenca_medica_vereador_rey.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9279/ato_do_presidente_no_031_2023-_ponto_facultativo_03_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9280/ato_do_presidente_no_032_2023-_indica_ver._marcio_silva_representante_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9322/ato_do_presidente_no_033_2023-representacao_congresso_recife-pe.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9298/ato_do_presidente_no_034_2023-_comissao_especial_p_exame_lom.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9299/ato_do_presidente_no_035_2023-_cancelamento_sessao_ordinaria_14-11-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9301/ato_do_presidente_no_036_2023_-_indica_ver._divino_felizardo_viagem_a_brasilia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9302/ato_do_presidente_no_037_2023-_participacao_remota_ver._reinaldo_lima.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9359/ato_do_presidente_no_038_2023-_expediente_camara_feriado_12_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9360/ato_do_presidente_no_039_2023_-_inntitui_comissao_especial_examinar_codigo_sanitario.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9392/ato_do_presidente_no_040_2023-_recesso_administrativo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9020/processo_eletronico_tc_no_04.740_2015-contas_municipais-2014-cabedelo-pb.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9021/processo_eletronico_tc_no_05.741_2017-contas_municipais-2016-cabedelo-pb.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9292/processo_pl_no_003_2023-pe-tce_no_06.304_2019_contas_municipais_2018_completo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9293/processo_pl_no_004_2023-pe-tce_n_06.831_2021-contas_municipais_2020-cmc.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9294/processo_pl_no_005-2023-processo_eletronico_tc_08.944-2020-exercicio_financeiro_2019-_completo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10080/pdl_no_001_2023_-_ver._herlon_cabral_-titulo_de_cidada_cabedelense_a_elidiene_de_moura_moreira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10081/pdl_no_002_2023_-_ver._herlon_cabral_-titulo_de_cidada_cabedelense_a_elidiane_de_moura_moreira.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10082/pdl_no_003_2023_-_ver._janderson_brito_-titulo_de_cidada_cabedelense_a_keilla_de_sousa_melo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10083/pdl_no_004_2023_-_ver._andre_coutinho_-titulo_de_cidada_cabedelense_a_major_pm_viviane_vieira_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10084/pdl_no_005_2023_-_ver._marcio_silva_-titulo_de_cidada_cabedelense_a_camila_holanda_gomes_lucena.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10085/pdl_no_006_2023_-_ver._janderson_brito_-titulo_de_cidadao_cabedelense_a_lucas_ribeiro_novais.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10086/pdl_no_007_2023_-_ver._divino_felizardo_-titulo_de_cidada_cabedelense_a_terezinha_maria_de_castro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10087/pdl_no_008_2023-ver._andre_coutinho_-_titulo_de_cidadao_cabedelense__a_ademilton_parret_braga_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9174/pdl_no_009_2023_-_ver._jose_pereira_-_titulo_cidadao-inaldo_henriques_da_silva_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10088/pdl_no_010_2023_-_ver._jose_pereira_-titulo_de_cidadao_cabedelense_a_antonio_goncalves_vicente.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10089/pdl_no_011_2023_-_ver._marcio_silva_-titulo_de_cidadao_cabedelense_ao_presidente_jair_messias_bolsonaro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10090/pdl_no_012_2023_-_ver._janderson_brito-titulo_de_cidadao_cabedelense_a_ronaldo_de_almeida_miranda_junior.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10091/pdl_no_013_2023_-_ver._janderson_brito_-titulo_de_cidadao_cabedelense_a_adricelio_andre_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10093/pdl_no_015_2023_-_ver._jose_pereira_-titulo_de_cidada_cabedelense_a_maristela_aldano_de_franca.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10094/pdl_no_016_2023_-_ver._moises_do_meninas_bar_-titulo_de_cidadao_cabedelense_a_benone_bernardo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8602/plc_no_001_2023-prefeito_municipal-reajuste_magisterio_-_lc_no_83_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8753/plc_no_002_2023-ver._edvaldo_neto-_altera_lc_no_02_1997codigo_tributario_lc_no_84_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9199/plc_no_003_2023-ver._edvaldo_neto_-_insencao_de_impostoiptu-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9346/plc_no_004_2023-prefeito_municipal_-_altera_codigo_tributario_do_municipio_-_lc_no_85_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9784/plc_no_005_2023_-_prefeito_municipal_-_institui_codigo_sanitario_lc_no_89_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9785/plc_no_006_2023_-_prefeito_municipal_-_plano_diretor_-_lc_no_087_2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9792/plc_no_007_2023_-_prefeito_municipal_-_codigo_de_zoneamento_do_uso_e_ocupacao_-_lc_no_088_2024_compressed.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8521/pl_no_001_2023-prefeito_municipal-remuneracao_agentes_comunitarios_de_saude-lei_no_2.257_-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8522/pl_no_002_2023-prefeito_municipal-atualiza_representacao_cargos_comissionados_pmc-lei_no_2.258-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8597/pl_no_003_2023-prefeito_municipal_-_altera_lei_no_2.163_2021_residencia_medica_-_lei_no_2.261_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9111/pl_no_004_2023-ver._janderson_brito_-_prioridade_atendimento_guarda_metropolitada_semob__em_filas_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8896/pl_no_005_2023-_ver._herlon_cabral-suporte_para_estacao_de_radiotransmissao_-veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8598/pl_no_006_2023-presidente_cmc_-_altera_caputs_lei_1.519_2011_gratificacao_efetivos_-_lei_no_2.262_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8599/pl_no_007_2023-presidente_cmc_-_decimo_terceiro_salario_vereadores_-_lei_no_2.259_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8600/pl_no_008_2023-presidente_cmc_-_subsidio_prefeito_vice-prefeito_-_lei_no_2.260_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8995/pl_no_009_2023-ver._enrique_douglas-validade_de_laudos_medicos-veto_total_mantido-arquivado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8601/pl_no_010_2023-prefeito_municipal_-_programa_educador_social_voluntario_-_lei_no_2.263_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8711/pl_no_011_2023-prefeito_municipal_-_altera_lei_no_2.018_2019__auxilio_financeiro-_lei_no_2.274_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8646/pl_no_012_2023-prefeito_municipal_-_altera_art._19_lei_630_1991_-_lei_no_2.266_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8649/pl_no_013_2023-prefeito_municipal_-_autoriza_concessao_patrocinio_atleta_thalita_santos_-_lei_no_2.264_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8950/pl_no_014_2023-ver._edvaldo_neto-casos_vestigio_de_violencia_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8798/pl_no_015_2023-ver._andre_coutinho-atendimento_veterinario-lei_no_2.281_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8677/pl_no_016_2023-prefeito_municipal_-_abertura_de_credito_especial_bem_estar_animal_-_lei_no_2.273_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8799/pl_no_017_2023-ver._marcio_silva-festa_de_nossa_senhora_de_nazare-lei_no_2.282_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8754/pl_no_018_2023-presidente_da_cmc_-_semanario_cmc_-_lei_no_2._277_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8755/pl_no_019_2023-prefeito_municipal_-_politica_defesa_civil-conselho_defesa_civil-lei_no_2.276_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8650/pl_no_020_2023-prefeito_municipal_-_altera_dispositivos_lei_1.885_2018_-_lei_no_2.268_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8647/pl_no_021_2023-prefeito_municipal_-_revoga_dispositivo_lei_no_1.292_2006_-_lei_no_2.267_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8648/pl_no_022_2023-presidente_cmc_-_reajuste_remuneracao_efetivos_camara_-_lei_no_2.265_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9107/pl_no_023_2023-ver._junior_paulo_-_complexo_referencia_atendimento_pessoas_transtorno_espectro_autista_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8756/pl_no_024_2023-ver._junior_paulo_-_acompanhamento_psicologico_mulheres-arquivado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8736/pl_no_025_2023-prefeito_municipal_-_estrutura_organizacional_prefeitura_cargos_comissionados_e_funcoes_gratificadas_-_le_2.275_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8678/pl_no_026_2023-prefeito_municipal_-_regulamenta_ambito_municipal_art_8o_lei_federal_14.133_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9284/pl_no_027_2023-_ver._moises_do_meninas_bar-_dispoe_sobre_a_politica_de_protecao_aos_direitos_com_pessoa_com_fibromialgia-veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8884/pl_no_028_2023-_prefeito_municipal-_altera_lei_no_1.412_2008_pro-destao_rpps_lei_no__2.283_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8935/pl_no_029_2023-ver._enrique_douglas-semana_municipal_conscientizacao_sindrome_de_down_-_lei_no_2.303_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8885/pl_no_030_2023-_ver._herlon_cabral-portadores_de_fibromialgia_como_pessoa_com_deficiencia-arquivado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8942/pl_no_031_2023-ver._enrique_douglas-uso_do_colar_de_girassol_-_lei_no_2.293_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8757/pl_no_032_2023-prefeito_municipal_-_altera_lei_no_1.715_2014-estrutura_pmc-_lei_no_2.278_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9108/pl_no_033_2023_-ver._janderson_brito_-_campanha_abril_laranja_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9164/pl_no_034_2023-ver._wagner_do_solanense_-_seguranca_armada_escolas_cabedelo_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9288/pl_no_035_2023-_prefeito_municipal-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9161/pl_no_036_2023_-ver._junior_paulo-_acompanhamento_psicologico_mulheres_vitimas_violencia_domestica_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8800/pl_no_037_2023-prefeito_municipal-_altera_anexos_lei_no_2.275_2023_estrutura_cmc-lei_no_2.280_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8943/pl_no_038_2023-ver._wagner_do_solanense-reconhecimento_de_wheeling_grau_-_lei_no_2.297_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9118/pl_no_039_2023-ver._jose_pereira_-_regras_seguranca_posse_e_conducao_responsavel_de_caes_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8997/pl_no_040_2023-ver._moises_do_meninas_bar-_rua_jose_januario_de_opliveira-_veto_total-veto_mantido-arquivado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8944/pl_no_041_2023-ver._janderson_brito-festa_do_padroeiro_sagrado_coracao_de_jesus_patrimonio_imaterial_e_cultural_-_lei_no_2.296_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8886/pl_no_042_2023-_prefeito_municipal-patrocinio_ao_atleta_homero_almeida_-lei_2.284_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8887/pl_no_043_2023-_prefeito_municipal-patrocinio_ao_atleta_douglas_pereira-_lei_no_2.285_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8888/pl_no_044_2023-_prefeito_municipal-subvencao_social_ao_miramar_esporte_clube-_lei_no_2.286_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8946/pl_no_045_2023-ver._reinaldo_lima-dia_do_aviva_renascer_-_lei_no_2.299_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8936/pl_no_046_2023-prefeito_municipal-altera_lei_municipal_no_2.237_2023_auxilio_temporario_comerciantes_-_lei_no_2.301_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9113/pl_no_047_2023-ver._wagner_do_solanense_-_proibicao_uso_capacetes_ou_coberta_dentro_estabelecimentos_-_veto_parcial_-_lei_2.308_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9286/pl_no_048_2023-ver._edvaldo_neto-_politica_municipal_programa_busca_ativa_escolar-veto_total_mantido-arquivado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8945/pl_no_049_2023-prefeito_municipal-altera_lei_no_963_1999_alterada_pela_lei_2.091_2020_-_lei_no_2.294_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9160/pl_no_050_2023-ver._herlon_cabral-limita_distancia_emissao_sons_e_ruidos_prejudiquem_autistas_espacos_publicos_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8889/pl_no_051_2023-prefeito_municipal_-__abertura_de_credito_clinica_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8890/pl_no_052_2023-prefeito_municipal-altera_lei_no_1.740_20215_remuneracao_agentes_comunitarios_de_saude_lei_no_2.289_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8891/pl_no_053_2023-prefeito_municipal-_institui_projeto_carteira_solidaria_-_lei_no_2.288.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8937/pl_no_054_2023-ver._wagner_do_solanense-dia_municipal_quadrilheiro_junino_-_lei_no_2.307_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8954/pl_no_055_2023-ver._edvaldo_neto-_regulamenta_criacao_guarda_metropolitana_-_lei_no_2.298_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9115/pl_no_056_2023-ver._jose_pereira-_reconhece_o_grupo_sao_braz_como_patrimonio_cultural_e_imaterial_do_municipio_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8892/pl_no_057_2023-_abertura_de_credito_secretaria_pessoa_com_deficiencia_e_sec._compras_e_licitacao_-lei_no_2.291_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8893/pl_no_058_2023-prefeito_municipal-institui_programa_auxilio_universidade_-_lei_no_2.290_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8938/pl_no_059_2023-ver._moises_do_meninas_bar-dia_municipal_do_combate_a_discriminacao_racial_-_lei_no_3.304_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8894/pl_no_060_2023-prefeito_municipal-abertura_de_credito_secretaria_de_pesca_e_aquicultura_-_lei_no_2.291_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9119/pl_no_061_2023-ver._andre_coutinho_-_denomina_rua_jaime_travassos_av_02_lot_jardim_alfa_-_lei_no_2.310_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8939/pl_no_062_2023-prefeito_municipal-programa_mun.de_preservacao_patrimonio_cultural_imaterial-_conselho_e_fundo_municipal_-_lei_no_2.305_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8932/pl_no_063_2023-prefeito_municipal-_remuneracao_quadro_efetivo_fiscais_de_transportes_e_agentes_de_transito-lei_no_2.295_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9045/pl_no_064_2023-_ver._andre_coutinho-_utilidade_publica_academia_estudantil_infantojuvenil_litoranea-_lei_no_2.312_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9120/pl_no_065_2023-prefeito_municipal-reconhece_utilidade_publica_fundacao_centro_recuperacao_feminina_missao_resgate_-_lei_2.316_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8940/pl_no_066__2023-presidente_da_cmc-reajuste_servidores_cargo_comissao_cmc_-_lei_no_2.306_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8941/pl_no_067_2023-ver._jose_pereira-institui_programa_incentivo_doacao_de_sangue_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8948/pl_no_068_2023-prefeito_municipal-_altera_lei_no_2.154_2021-programa_bolsa_atleta_lei_no_2.154_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8949/pl_no_069_2023-prefeito_municipal-altera_lei_no_2.288_2023-_carteira_solidaria_-_lei_no_2.302_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9166/pl_no_070_2023-ver._jose_pereira-altera_lei_no_1.646_2013_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9121/pl_no_071_2023-prefeito_municipal-altera_dispositivos_lei_no_1.711_2014_-_lei_2.317_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9167/pl_no_072_2023-ver._edvaldo_neto-jogo_do_cambio_esporte_simbolo_pessoa_idosa_-_lei_no_2.321_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9122/pl_no_073_2023-prefeito_municipal-diario_oficial_eletronico_prefeitura_cabedelo_-_lei_2.318_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9046/pl_no_074_2023-prefeito_municipa-__altera_lei_no__823_96_e_1.511_10-concessao_de_gratificacao_especial_servidores_poder_executivo-lei_no_2.311_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9047/pl_no_075_2023-_prefeito_municipal-altera_lei_no_1.885_2018-regulamenta_insalubridade_e_periculosidade-_lei_no_2.315_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9048/pl_no_076_2023-prefeito_municipal-_altera_lei_no_1.194-2024-pccr-_grupo_ocupacional_de_saude-lei_no_2.314_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9049/pl_no_077_2023-prefeito_municipal-altera_lei_no_1.740-2015-remuneracao_agentes_comunitarios_de_saude-lei_no_2.313_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9168/pl_no_078_2023-prefeito_municipal-abertura_credito_especial_despesas_secretaria_cultura_-_lei_no_2.322_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9169/pl_no_079_2023-prefeito_municipal-programa_educacao_para_o_transito_-_lei_no_2.323_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9170/pl_no_080_2023-_ver._moises_do_meninas_bar-_rua_jose_januario_de_oliveira_-_lei_no_2.325_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9171/pl_no_081_2023-prefeito_municipal-politica_municipal_busca_ativa_escolar_e_programa_recuperacao_aprendizagens_-_lei_no_2.326_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9224/pl_no_082_2023-_prefeito_municipal-proposta_curricular_rede_municipal_de_ensino_e_abono_provisorio_efetivos_elaboracao_proposta_-_lei_no_2.327.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9172/pl_no_083_2023-prefeito_municipal-repasse_recursos_assistencia_financeira_complementar_uniao_pagamento_piso_enfermagem_-_lei_no_2.319_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9173/pl_no_084_2023-prefeito_municipal-abertura_credito_especial_-_lei_no_2.320_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9225/pl_no_085_2023-ver._wagner_do_solanense-proibicao_animais_domesticos_acorrentados_e_em_espacos_confinados_-_lei_no_2.328_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9226/pl_no_086_2023-prefeito_municipal-programa_cresce_pesca_-_lei_no_2.331_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9227/pl_no_087_2023-prefeito_municipal-_rua_djalma_marinho_cabral-lei_no_2.329_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9228/pl_no_088_2023-prefeito_municipal-alteracao_destinacao_av._mar_mediterraneo_-_lei_no_2.332_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9290/pl_no_089_2023-prefeito_municipal-parque_turistico_municipal_da_praia_de_jacare-lei_no_2.330_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9165/pl_no_090_2023-prefeito_municipal-altera_lei_no_2.322_2023_-_lei_no_2.324_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9281/pl_no_091_2023-ver._edvaldo_neto-altera_lei_no_2.083-2023_regulamenta_servico_de_transporte_remunerado_privado_municipal_lei_no_2.333-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9229/pl_no_092_2023-prefeito_municipal-_institui_sistema_gestao_unidades_publicas_beneficiamento_do_pescado-lei_no_2.336_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9230/pl_no_093_2023-prefeito_municipal-_abertura_de_credito_-emendas_impositivas_governo_do_estado-lei_no_2.331_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9749/pl_no_094_2023_-_prefeito_municipal_-_loa_2024_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9282/pl_no_095_2023-prefeito_municipal-autorizacao_temporarias_de_eventos_no_municipio-lei_no_2.337_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9231/pl_no_096_2023-prefeito_municipal-altera_lei_no_2.327_2023_abono__provisorio_profissionais_da_educacao_lei_no_2.335_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9283/pl_no_097_2023-prefeito_municipal-altera__lei_2.309_ldo_2024-lei_no_2.338_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9366/pl_no_098_2023-prefeito_municipal-altera_dispositivo_lei_no_2089_2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9363/pl_no_099_2023-ver._marcio_silva-utilidade_publica_associacao_florescer_ativamente_-_afa.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9291/pl_no_100_2023-ver._jose_pereira-obriga_poderes_publicos__contrachegues_doe_orgcaos-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9364/pl_no_101_2023-ver._jose_pereira-obrigatoriedade_entidades_filantropicas__beneficentes_divulgar_balanco_financeiro_anual.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9399/pl_no_102_2023-ver._herlon_cabral_-_utilidade_publica_a_sociedade__cabedelense_de_escritores_e_poetas_-_lei_no_2.350_2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9400/pl_no_103_2023-ver._marcio_silva_-_ordenamento_territorial_e_horario_de_funcionamento_de_entidades_de_tiro-lei_no_2.351_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9386/pl_no_104_2023-_ver._jose_pereira_-_obrigatoriedade_condominios_instalacao_de_telas_-_lei_no_2.345_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9401/pl_no_105_2023-ver._jose_pereira-veda_aplicacao_de_multas_condominios_decorrente_a_pertubacao_criancas_autistas_-_lei_no_2.346_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9597/pl_no_106_2023-ver._janderson_brito-criacao_gremios_estudantis-veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9368/pl_no_107_2023-prefeito_municipal-criacao_sistematica_calculo_gratificacao_produtividade_analista_de_projetos.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9365/pl_no_108_2023-prefeito_municipal-altera_disposito_lei_no_2048_2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9367/pl_no_109_2023-prefeito_municipal-autoriza_procurador-geral_conciliar_transigir_e_celebrar_acordos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9523/pl_no_110_2023-ver._janderson_brito_-_afixacao_de_cartazes_garrafas_de_agua_lei_no_2.361_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9524/pl_no_111_2023-prefeito_municipal_-_institui_programa_conciliacao_juridico-fiscal_-_lei_no_2.357_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9525/pl_no_112_2023-_prefeito_municipal-_programa_desenvolver_cabedelo-lei_no_2.356_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9526/pl_no_113_2023-_prefeito_municipal_-__abertura_de_cretidos_suplementares_cinco_por_cento_-_lei_no_2.354_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9387/pl_no_114_2023-prefeito_municipal_-_pagamento_extraordinario_do_passivo_fundef_-_lei_no_2.348_2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9388/pl_no_115_2023-_prefeito_municipal_-_cargos_provimento_efetivo_para_fins_de_concurso_publico_lei_no_2.347_2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9527/pl_no_116_2023-_prefeito_municipal_-__institui_plano_municipal_de_cultura-cultura_viva_-_lei_no_2.359_2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9528/pl_no_117_2023-prefeito_municipal_-_acrescenta__dispositivos_a_lei_no_2.337_2023_-_lei_no_2.352_2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9389/pl_no_118_2023-_prefeito_municipal_-_abertura_de_credito_especial_precatorio_fundef_-_lei_no_2.349_2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9529/pl_no_119_2023-prefeito_municipal-educacao_em_tempo_real_-_lei_no_2.358_2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9530/pl_no_120_2023-_prefeito_municipal_-_altera_lei_no_2.275_2023__estrutura_administrativa_pmc_lei_no_2.355_2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9531/pl_no_121_2023-prefeitura_municipal_-__acoes_programa_minha_casa_minha_vida_-_lei_no_2.352_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9403/pl_no_122_2023-prefeito_municipal-programa_municipal_de_parcerias_publico-privadas-lei_no_2.370_2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9404/pl_no_123_2023-prefeito_municipal-carga_horaria_para_cargos_de_fiscal_de_tributos_e_fiscal_de_posturass-lei_no_2.369_2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9748/pl_no_124_2023-ver._marcio_silva-_dia_do_nascituro_e_semana_defesa_a_vida-_lei_no_2.373_2024-vero_parcial_art._3o.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8645/pr_no_001_2023_-_presidente_cmc_-_comissao_de_representacao_-_res_no_255_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9123/pr_no_003_2023_-_presidente_cmc_-comissao_de_representacao_-res_257_2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9347/pr_no_004_2023_-_presidente_cmc_-_comissao_de_representacao_congresso_recife-pe_-_res_no_258_2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9391/pr_no_005_2023_-_presidente_cmc_-_verba_idenizatoria_resolucao_259_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9601/proposta_de_emenda_a_lom_no_001-2023-_revoga_inciso_vii-art._46-emenda_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8512/requer._no_001-2023-ver._marcio_silva_e_outros-urgensia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8528/requer._no_002_2022_-_ver._alex_lucena_-_construcao_quadra_poliesportiva_loteamento_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8542/requer._no_003_2023_-_ver._ivanio_da_miramar_-_realizacao_de_mutiroes_de_suporte_e_castracao_a_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8529/requer._no_004_2023_-_ver._jose_pereira_-_construcao_casas_populares_funcionarios_e_servidores_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8530/requer._no_005_2023_-_ver._jose_pereira_-_inclusao_pavimenta_cabedelo_ruas_joao_clementino_gomes_raul_seixas_jose_rubenildo_da_silva_e_candida_mir..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8531/requer._no_006_2023_-_ver._junior_paulo_-_restauracao_praca_da_rodinha_na_rua_siqueira_campos_camalau.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8532/requer._no_007_2023_-_ver._junior_paulo_-_programa_auxilio_familias_carentes_realizar_construcoes_reformas_e_servicos.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8533/requer._no_008_2023_-_ver._moises_do_meninas_bar_-_poda_arvores_capinacao_e_pintura_de_meios_fios.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8534/requer._no_009_2023_-_ver._alex_lucena_-_demarcacao_asfaltiva_e_sinalizacao_quebra-molas_rua_bel_claudia_ruth_braga_pereira.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8535/requer._no_010_2023_-_ver._marcio_silva_-_construcao_praca_pubica_loteamento_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8536/requer._no_011_2023_-_ver._herlon_cabral_-_sessao_sspecial_obras_de_reforma_do_parque_jacare.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8537/requer._no_012_2023_-_ver._moises_do_meninas_bar_-_limpeza_rua_prefeituro_enivaldo_figueiredo_de_miranda_ponta_de_mato_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8538/requer._no_013_2023_-_ver._janderson_brito_-_notificacao_construtora_alliance_limpeza_terreno_sua_propriedade.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8539/requer._no_014_2023_-_ver._janderson_brito_-_abertura_acesso_praia_proximidades_ruinas_do_almagre_em_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8543/requer._no_015_2023_-_ver._wagner_do_solanense_-_levantamento_para_a_instalacao_de_lombadas_na_rua_nossa_senhora_aparecida_no_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8544/requer._no_016_2023_-_ver._wagner_do_solanense_-_reforma_e_revitalizacao_do_mercado_publico_de_cabedelo_e_mercado_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8545/requer._no_017_2023_-_ver._alex_lucena_-_reforma_no_campo_localizado_na_rua_analia_de_morais_camboinha_ii_proximo_a_creche_pequeno_principe.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8557/requer._no_008_2023_-_ver._moises_do_meninas_bar_-_poda_arvores_capinacao_e_pintura_de_meios_fios.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8546/requer._no_019_2023_-_ver._jose_pereira_-_construcao_de_praca_publica_no_encontro_da_rua_anchova_com_a_rua_marlim_azul_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8547/requer._no_020_2023_-_ver._jose_pereira_-_reajusto_do_auxilio_financeiro_mensal_do_programa_alimentar_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8548/requer._no_021_2023_-_ver._edson_da_otica_-_implementacao_de_placas_indicativas_de_paradas_de_onibus_no_transito_local_do_bairro_do_renascer.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8549/requer._no_022_2023_-_ver._marcio_silva-sessao_especial-agente_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8550/requer._no_023_2023_rejeitado_-_ver._janderson_brito_-_debate_de_questoes_relativas_ao_porto_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8551/requer._no_024_2023_-_ver._janderson_brito_-_disponibilizacao_de_cursos_profissionalizantes_na_area_de_comercio_varejista_atacado_alem_de_hotelaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8552/requer._no_025_2023_-_ver._alex_lucena_-_inclusao_de_ruas_no_programa_mais_asfalto.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8553/requer._no_026_2023_-_ver._enrique_douglas_-_inclusao_das_ruas_joao_batista_de_melo_e_manoel_alves_casado_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8554/requer._no_027_2023-_ver._marcio_silva-sessao_especial-pccr_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8555/requer._no_028_2023_-_ver._marcio_silva_e_outros_-_concessao_de_regime_de_urgencia_-_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8556/requer._no_029_2023_-_ver._marcio_silva_-_dispensa_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8564/requer._no_030_2023_-_ver._andre_coutinho_-_concessao_de_carteira_estudantil_de_forma_gratuita_aos_estudantes_das_escolas_municipais_e_faculdades.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8565/requer._no_031_2023_-_ver._andre_coutinho_-_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8566/requer._no_032_2023_-_ver._marcio_silva_-_proposta_ao_poder_exec._de_pl_que_trate_sobre_a_concessao_de_incentivo_adicional_aos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8567/requer._no_033_2023_-_ver._herlon_cabral_-_solicitacao_ao_poder_exec._de_atencao_em_relacao_as_creches_municipais_e_suas_necessidades_basicas_de_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8568/requer._no_034_2023_-_ver._jose_pereira_-_execucao_de_obra_de_esgotamento_sanitario_de_todos_os_bairros_da_cidade_de_cabedelo_ainda_nao_contemplados_com_o_servic.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8569/requer._no_035_2023_-_ver._jose_pereira_-_instalacao_de_redutores_ou_controladores_de_velocidade_na_area_recentemente_asfaltada_na_av._mar_da_siberia_-_intermares.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8570/requer._no_036_2023_-_ver._wagner_do_solanense_-_nomear_a_comunidade_popularmente_conhecida_como_lixao_por_comunidade_jardim_galileia.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8575/requer._no_037_2023_-_ver._ivanio_da_miramar_-_programa_da_capacitacao_para_pessoas_idosas.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8571/requer._no_038_2023_-_ver._marcio_silva_-_recapeamento_asfaltico_em_volta_do_horto_municipal_no_loteamento_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8572/requer._no_039_2023_-_ver._janderson_brito_-_criacao_de_um_servico_de_fisioterapia_movel_para_atendimento_de_pessoas_com_dificuldade_de_locomocao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8573/requer._no_040_2023_-_ver._janderson_brito_-_criacao_de_servico_de_atendimento_de_urgencia_para_atender_animais_vitimas_de_abandono_maus_tratos_e_acidentes.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8574/requer._no_041_2023_-_ver._alex_lucena_-_votos_de_aplauso_-_joelio_martins_gomes_do_blog_paraibasurf.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8576/requer._no_042_2023_-_ver._andre_coutinho_-_realizacao_de_sessao_especial_para_debater_sobre_a_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8658/requer._no_043_2023_-_ver._andre_coutinho_-_projeto_de_lei_que_diz_respeito_aos_fiscais_de_transportes_e_de_agentes_de_transito_municipal.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8577/requer._no_044_2023_-_ver._jose_pereira_-_solicitacao_de_rondas_frequentes_e_acoes_frequentes_da_guarda_civil_metropolitana_de_cabedelo_no_bairro_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8578/requer._no_045_2023_-_ver._jose_pereira_-_instalacao_de_postes_de_iluminacao_publica_na_rua_localizada_em_paralelo_da_br_230.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8579/requer._no_046_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_placas_informativas_de_existencia_de_gabioes_nas_extensoes_do_litoral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8580/requer._no_047_2023_-_ver._moises_do_meninas_bar_-_disponibilizacao_de_cartilhas_aos_pescadores_visando_a_conscientizacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8581/requer._no_048_2023_-_ver._marcio_silva_-_realizacao_de_estudo_para_que_prevencao_a_alagamentos_e_enchentes_na_rua_gameleira_bairro_amazoni_park.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8582/requer._no_049_2023_-_ver._wagner_de_solanense_-_criacao_de_patrulha_guardia_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8583/requer._no_050_2023_-_ver._enrique_douglas_-_inclusao_no_programa_mais_asfalto_das_ruas_joao_batista_de_melo_e_da_rua_manoel_alves_casado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8584/requer._no_051_2023_-_ver._enrique_douglas_-_revitalizacao_e_reforma_da_praca_da_biblica_na_rua_nila_rocha_bairro_centro.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8585/requer._no_052_2023_-_ver._alex_lucena_-_desenvolvimento_de_um_projeto_de_padronizacao_dos_quiosques_localizados_na_rua_aurelio_gomes_guedes_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8586/requer._no_053_2023_-_ver._herlon_cabral_-_criacao_de_escritorio_publico_de_assistencia_tecnica_para_habitacoes_e_regularizacoes_de_interesse_social.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8587/requer._no_054_2023_-_ver._janderson_brito_-_substituicao_dos_quebra_molas_de_toda_a_avenida_oceano_atlantico_em_intermares_por_faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8589/requer._no_056_2023_-_ver._evaldo_neto_-_realizacao_de_estudo_de_ampliacao_do_prazo_descrito_no_paragrafo_1_do_art._6o_da_lei_no_2.083_2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8590/requer._no_057_2023_-_ver._edvaldo_neto_-_substituicao_das_lixeiras_de_toda_a_extensao_da_calcadinha_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8591/requer._no_058_2023_-_ver._marcio_silva_-_constituicao_de_frente_parlamentar_para_acompanhar_o_desenvolvimento_do_alargamento_da_orla_de_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8592/requer._no_059_2023_-_ver._andre_coutinho_-_instalacao_de_lombadas_e_passarela_no_trecho_do_km_04_05_da_br_230_no_bairro_de_camboinha.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8593/requer._no_060_2023_-_ver._reinaldo_lima_-_inclusao_da_rua_maurilio_de_alencar_cavalcante_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8594/requer._no_061_2023_-_ver._divino_felizardo_-_realizacao_de_sessao_especial_para_debater_sobre_as_consequencias_da_obra_nas_faixas_de_praia_de_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8595/requer._no_062_2023_-_ver._marcio_silva_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8604/requer._no_063_2023_-_ver._wagner_do_solanense_-_drenagem_e_pavimentacao_av._imbiridiban_jacare.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8605/requer._no_064_2023_-_ver._wagner_do_solanense_-_regularizacao_fundiaria_comunidade_do_lixao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8606/requer._no_065_2023_-_ver._andre_coutinho_-_votos_aplausos_a_personalidades_femininas_relevantes_servicos_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8607/requer._no_066_2023_-_ver._andre_coutinho_-_ronda_guarda_metropolitana_periodo_noturno_campus_ifpb.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8608/requer._no_067_2023_-_ver._edvaldo_neto_-_fiscalizacao_e_lavratura_auto_infracao_em_desfavor_de_quem_violar_o_art._129_do_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8609/requer._no_068_2023_-_ver._edvaldo_neto_-_criacao_de_aposentadoria_diferenciada_aos_guardas_municipais_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8610/requer._no_069_2023_-_ver._moises_do_meninas_bar_-_revitalizacao_praca_rua_francisco_serafim_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8611/requer._no_070_2023_-_ver._marcio_silva_-_ciclovia_avenida_jair_cunha_cavalcante_jacare.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8612/requer._no_071_2023_-_ver._moises_do_meninas_bar_-_criacao_do_programa_mais_pesca.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8613/requer._no_072_2023_-_ver._jose_pereira_-_sessao_especial_sobre_a_lei_no_2.213_2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8614/requer._no_073_2023_-_ver._jose_pereira_-_limpeza_e_manutencao_da_praca_durval_portela.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8615/requer._no_074_2023_-_ver._edson_da_otica_-_nomeacao_da_comunidade_haiti_para_comunidade_parque_esperanca_ii_renascer.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8616/requer._no_075_2023_-_ver._herlon_cabral_-_sessao_especial_pessoas_com_deficiencia_fora_da_rede_publica_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8617/requer._no_076_2023_-_ver._janderson_brito_-_implatacao_quinquenios_contracheques_agentes_comunitarios_de_saude_e_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8618/requer._no_077_2023_-_ver._janderson_brito_-_reimplatacao_insalubridade_agentes_comunitarios_de_saude_e_de_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8619/requer._no_078_2023_-_ver._junior_paulo_-_recuperacao_pavimentacao_da_rua_sao_pedro_ao_lado_e_por_tras_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8620/requer._no_079_2023_-_ver._enrique_douglas_-_criacao_programa_melhor_idade_em_movimento_e_evento_festival_esportivo_da_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8621/requer._no_080_2023_-_ver._enrique_douglas_-_reforco_do_subleito_e_o_recapeamento_asfaltico_do_trecho_da_rua_doutor_jair_cunha_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8622/requer._no_081_2023_-_ver._marcio_silva_-_votos_de_aplausos_atletas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8623/requer._no_082_2023_-_ver._junior_paulo_-_rejeitado_-_cpi_em_desfavor_da_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8624/requer._no_083_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8625/requer._no_084_2023_-_ver._alex_lucena_-_implantacao_de_semaforos_no_intuito_de_diminuir_acidentes.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8626/requer._no_085_2023_-_ver._alex_lucena_-_instalacao_de_mastros_moveis_na_estacao_ferroviaria_de_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8627/requer._no_086_2023_-_ver._andre_coutinho_-_realizacao_de_sessao_especial_em_alusao_ao_abril_verde.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8628/requer._no_087_2023_-_ver._ivanio_da_miramar_-_ampliacao_dos_canais_de_ouvidoria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8629/requer._no_088_2023_-_ver._ivanio_da_miramar_-_solicitacao_de_um_agente_de_guarda_noturno_bem_que_faca_guarnicoes_durante_o_dia_a_fim_de_resguardar_o_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8630/requer._no_089_2023_-_ver._marcio_silva_-_construcao_de_quadra_poliesportiva_no_bairro_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8631/requer._no_090_2023_-_ver._jose_pereira_-_rondas_mais_frequentes_e_acoes_ostensivas_da_guarda_civil_metropolitana_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8632/requer._no_091_2023_-_ver._jose_pereira_-_votos_de_aplausos_ao_prefeito_municipal_vitor_hugo_peixoto_castelliano.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8633/requer._no_092_2023_-_ver._janderson_brito_-_construcao_de_uma_quadra_poliesportiva_no_bairro_do_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8634/requer._no_093_2023_-_ver._janderson_brito_-_inclusao_da_rua_antonia_fernandes_de_oliveira_no_calendario_do_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8635/requer._no_094_2023_-_ver._moises_do_meninas_bar_-_pedido_de_atencao_aos_riscos_de_danos_humanos_etc_ocasionados_pelos_desastres_decorrentes_das_chuvas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8636/requer._no_095_2023_-_ver._edvaldo_neto_-_apresentacao_de_solucoes_para_drenagem_das_aguas_pluviais_nas_margens_da_br-230.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8637/requer._no_096_2023_-_ver._junior_paulo_-_construcao_de_praca_no_bairro_de_jardim_america_e_uma_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8638/requer._no_097_2023_-_ver._junior_paulo_-_pavimentacao_de_partes_faltantes_da_rua_severino_luiz_de_franca_e_rua_maurilio_alencar_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8639/requer._no_098_2023_-_ver._marcio_silva_-_troca_de_todas_as_lampadas_dos_postes_da_avenida_mar_vermelho.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8640/requer._no_099_2023_-_ver._andre_coutinho_-_projeto_de_lei_que_institui_programa_sorrido_especial_voltado_a_saude_odontologica_de_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8641/requer._no_100_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8659/requer._no_101_2023_-_ver._andre_coutinho_-_parceria_com_o_ifpb_para_ofertar_capacitacao_para_ingressp_em_pos-graduacao_para_professores_da_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8660/requer._no_102_2023_-_ver._edson_da_otica_-_projeto_de_lei_sobre_o_desembarque_de_mulheres_usuarias_do_sistena_de_transporte_coletivo_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8661/requer._no_103_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_portas_giratorias_com_detector_de_metal_e_disponibilizacao_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8662/requer._no_104_2023_-_ver._marcio_silva_-_projeto_de_lei_sobre_proibicao_de_participacao_de_atletas_transexuais_em_competicoes_do_sexo_feminino_em_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8663/requer._no_105_2023_-_ver._marcio_silva_-_construcao_de_mercado_publico_no_bairro_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8664/requer._no_106_2023_-_ver._wagner_do_solanense_-_introducao_de_tradutores_e_interpretes_em_libras_para_atuacao_nos_cursos_voltados_a_arte_e_cultura.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8665/requer._no_107_2023_-_ver._moises_do_meninas_bar_-_projeto_de_lei_sobre_a_criacao_do_programa_prata_da_casa.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8666/requer._no_108_2023_-_ver._jose_pereira_-_votos_de_aplausos_para_envolvidos_na_inclusao_de_pessoas_com_transtorno_de_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8667/requer._no_109_2023_-_ver._jose_pereira_-_implantacao_de_um_centro_de_reabilitacao_e_tratamento_de_dor_e_ou_programa_de_trantamento_de_dores_cronicas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8668/requer._no_110_2023_-_ver._ivanio_da_miramar_-_programa_para_a_realizacao_de_exames_oftalmologicos_e_entrega_de_oculos_nas_escolas_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8669/requer._no_111_2023_-_ver._junior_paulo_-_recuperacao_da_pavimentacao_de_partes_da_rua_artur_gomes_moreira_situada_no_bairro_do_centro.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8716/requer._no_112_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_rua_antonio_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8670/requer._no_113_2023_-_ver._janderson_brito_-_possibilidade_de_extensao_da_estrutura_do_cais_do_porto_ate_as_proximidades_da_fortaleza_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8671/requer._no_114_2023_-_ver._janderson_brito_-_curso_de_primeiros_socorros_para_todos_os_motoristas_da_area_da_saude.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8672/requer._no_115_2023_-_ver._edvaldo_neto_-_votos_de_aplausos_aos_atletas_consagrados.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8717/requer._no_116_2023_-_ver._andre_coutinho_-_frente_parlamentar_plano_diretor_municipal.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8683/requer._no_117_2023_-_ver._ivanio_da_miramar_-_troca_de_lampadas_convencionais_por_de_led_no_bairro_de_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8693/requer._no_118_2023_-_ver._andre_coutinho_-_realizacao_de_vacinacao_antirrabica_para_caninos_e_felinos.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8684/requer._no_119_2023_-_ver._jose_pereira_-_votos_de_aplausos_ao_sr._ricardo_leandro_e_sra._luciana_maria.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8685/requer._no_120_2023_-_ver._moises_do_meninas_bar_-_atendimento_psicologico_e_de_assistencia_social_nas_escolas_municipais_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8718/requer._no_121_2023_-_ver._wagner_do_solanense_-_execucao_da_lei_no_1.865.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8686/requer._no_122_2023_-_ver._janderson_brito_-_disponibilizacao_de_auxilio_funeral_no_hospital_municipal_e_maternidade_padre_alfredo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8687/requer._no_123_2023_-_ver._janderson_brito_-_projeto_de_lei_que_cria_o_selo_amigos_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8688/requer._no_124_2023_-_ver._junior_paulo_-_troca_de_um_poste_situado_na_rua_juscelino_kubitschek_em_frente_a_casa_de_no_221_no_bairro_camalau.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8689/requer._no_125_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_postes_no_inicio_das_ruas_alfredo_chaves_e_otavio_novais.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8690/requer._no_126_2023_-_bancada_da_situacao_-_votos_de_persona_nun_grata.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8691/requer._no_127_2023_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8692/requer._no_128_2023_-_ver._edvaldo_neto_-_dispensa_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8694/requer._no_129_2023_-_ver._reinaldo_lima_-_pintura_da_quadra_poliesportiva_antonio_anchieta_de_farias_quadra_do_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8695/requer._no_130_2023_-_ver._moises_do_meninas_bar_-_disponibilizacao_de_guarda_metropolitana_nas_portarias_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8696/requer._no_131_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_cercas_eletricas_em_todas_as_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8697/requer._no_132_2023_-_ver._marcio_silva_-_implementacao_de_pista_para_decolagem_e_pouso_de_esporte_aeronautico.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8698/requer._no_133_2023_-_ver._wagner_do_solanense_-_pavimentacao_na_rua_marizeiro_localizado_no_loteamento_oceania_iv.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8699/requer._no_134_2023_-_ver._andre_coutinho_-_reuniao_com_gestores_de_todas_as_escolas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8700/requer._no_135_2023_-_ver._wagner_do_solanense_-_espaco_para_pratica_de_acrobacias_em_duas_rodas_grau.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8701/requer._no_136_2023_-_ver._edvaldo_neto_-_criacao_de_patrulha_escolar_municipal.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8702/requer._no_137_2023_-_ver._jose_pereira_-_drenagem_e_pavimentacao_das_principais_ruas_de_acesso_ao_bairro_amazonio_park.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8703/requer._no_138_2023_-_ver._jose_pereira_-_ampliacao_do_sistema_de_monitoramento_de_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8704/requer._no_139_2023_-_ver._divino_felizardo_-_oferta_de_auloes_e_cursos_preparatorios_para_o_enem_2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8705/requer._no_140_2023_-_ver._marcio_silva_-_criacao_de_departamento_com_equipe_para_se_atentar_as_manuntencoes_das_pracas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8706/requer._no_141_2023_-_ver._ivanio_da_miramar_-_pavimentacao_da_rua_maria_das_dores_da_silva_sn_bairro_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8835/requer._no_142_2023_-_ver._andre_coutinho_-_carteiras_pessoas_com_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8719/requer._no_143_2023_-_ver._junior_paulo_-_resolucao_de_problemas_na_rua_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8720/requer._no_144_2023_-_ver._ivanio_da_miramar_-_guarnicao_municipal_armada_na_policlinica_municipal.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8721/requer._no_145_2023_-_ver._ivanio_da_miramar_-_dedetizacao_e_servicos_de_controle_de_praga_no_bairro_treze.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8722/requer._no_146_2023_-_ver._divino_felizardo_-_pavimentacao_rua_joao_alencar_de_assuncao.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8723/requer._no_147_2023_-_ver._moises_do_meninas_bar_-_aquisicao_de_micro-onibus_adaptado.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8724/requer._no_148_2023_-_ver._moises_do_meninas_bar_-_projeto_de_lei_prioridade_de_matricula_escolar_de_irmaos.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8725/requer._no_149_2023_-_ver._marcio_silva_-_pavimentacao_rua_mar_do_caribe.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8726/requer._no_150_2023_-_ver._marcio_silva_-_reforma_campo_de_futebol_rua_tenente_sousa_de_assis.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8727/requer._no_151_2023_-_ver._edvaldo_neto_-_metralhas_rua_imbiririba_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8728/requer._no_152_2023_-_ver._andre_coutinho_-_cursos_e_palestras_para_os_digitais_influencers.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8729/requer._no_153_2023_-_ver._janderson_brito_-_votos_de_profundo_pesar_perola_sophia.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8730/requer._no_154_2023_-_ver._janderson_brito_-_guarda_municipal_calcadinha_de_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8731/requer._no_155_2023_-_ver._jose_pereira_-_execucao_de_uma_nova_sede_de_usf_bairro_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8732/requer._no_156_2023_-_ver._jose_pereira_-_sessao_especial_combate_a_fome.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8737/requer._no_157_2023_-_ver._andre_coutinho_-_pl_cria_o_fundo_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8738/requer._no_158_2023_-_ver._benone_bernardo_-_pavimentacao_rua_cavalo_aldo_e_severino_luiz_de_franca.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8739/requer._no_159_2023_-_ver._benone_bernardo_-_itinerario_onibus_estudantes.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8740/requer._no_160_2023_-_ver._andre_coutinho_-_pl_alteracao_da_lei_no_1.711_2014.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8741/requer._no_161_2023_-_ver._moises_do_meninas_bar_-_treinamento_situacoes_de_emergencia.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8742/requer._no_162_2023_-_ver._ivanio_da_miramar_-_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8759/requer._no_163_2023_-_ver._geusa_ribeiro_-_sessao_especial_combate_ao_abuso_e_exploracao_sexual.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8743/requer._no_164_2023_-_ver._geusa_ribeiro_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8744/requer._no_165_2023_-_ver._geusa_ribeiro_-_votos_de_profundo_pesar.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8776/requer._no_166_2023_-_ver._divino_felizardo_-_sala_de_recursos_multifuncionais.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8745/requer._no_167_2023_-_ver._ivanio_da_miramar_-_recueracao_rua_antonio_victor_tavares.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8746/requer._no_168_2023_-_ver._janderson_brito_-_emissao_de_itcd_presencial.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8747/requer._no_169_2023_-_ver._janderson_brito_-_farmacia_veterinaria_popular.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8748/requer._no_170_2023_-_ver._moises_do_meninas_bar_-_pista_de_sakte_bairro_jacare.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8749/requer._no_171_2023_-_ver._wagner_do_solanense_-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8750/requer._no_172_2023_-_ver._moises_do_meninas_bar-urgencia.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8760/requer._no_173_2023_-_ver._geusa_ribeiro_-_iluminacao_viadutos_viatura.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8761/requer._no_174_2023_-_ver._moises_do_meninas_bar_-_pessoas_com_deficiencia_competicoes_esportivas.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8762/requer._no_175_2023_-_ver._moises_do_meninas_bar_-_iluminacao_led_ruas_damasio_franca_macedo_e_herondina_vieira.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8777/requer._no_176_2023_-_ver._jose_pereira_-_votos_de_profundo_pesar_todos_os_obitos_br-230.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8763/requer._no_177_2023_-_ver._jose_pereira_-_execucao_da_lei_no_1.643_2013_e_da_lei_no_1.680_2013.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8764/requer._no_178_2023_-_ver._janderson_brito_-_instalacao_postes_de_iluminacao_loteamento_stephanie_palhano.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8765/requer._no_179_2023_-_ver._janderson_brito_-_votos_de_aplausos_associacao_guajiru.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8766/requer._no_180_2023_-_ver._ivanio_da_miramar_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8767/requer._no_181_2023_-_ver._ivanio_da_miramar_-_politicas_para_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8768/requer._no_182_2023_-_ver._rey_-_lampadas_de_led_avenida_ambrosio_miranda_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8769/requer._no_183_2023_-_ver._edvaldo_neto_-_implantacao_de_lombadas_rua_augusto_jose_couto_de_faria.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8770/requer._no_184_2023_-_ver._benone_bernardo_-_limpeza_e_pintura_de_meio-fio_ruas_do_bairro_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8771/requer._no_185_2023_-_ver._marcio_silva_-_calcamento_das_ruas_alfredo_chaves_e_otavio_novais.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8772/requer._no_186_2023_-_ver._marcio_silva_-_votos_de_aplausos_deputado_federal_francisco_emerson_assis_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8773/requer._no_187_2023_-_ver._junior_paulo_-_recuperacao_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8774/requer._no_188_2023_-_ver._junior_paulo_-_luminaria_led_limpeza_e_pintura_rua_joao_castor_de_sena.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8778/requer._no_189_2023_-_ver._benone_bernardo_-_programa_mais_asfalto_bairros_camalau_e_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8779/requer._no_190_2023_-_ver._janderson_brito_-_pl_criacao_do_conselho_municipal_de_protecao_e_defesa_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8780/requer._no_191_2023_-_ver._janderson_brito_-_construcao_monumento_a_biblia.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8802/requer._no_192_2023_-_ver._ivanio_da_miramar_-_construcao_cemiterio_publico.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8781/requer._no_193_2023_-_ver._jose_pereira_-_drenagem_e_pavimentacao_rua_golfo_de_valencia.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8782/requer._no_194_2023_-_ver._jose_pereira_-_drenagem_e_pavimentacao_rua_carine_cristina_monteiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8783/requer._no_195_2023_-_ver._wagner_do_solanense_-_fiscalizacao_lei_no_1.923_2018.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8784/requer._no_196_2023_-_ver._geusa_ribeiro_-_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8785/requer._no_197_2023_-_ver._edvaldo_neto_-_encaminhamento_de_percentual_fundo_municipal_de_habitacao_de_interesse_social.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8786/requer._no_198_2023_-_ver._edvaldo_neto_-_limpeza_rua_primo_jose_viana.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8803/requer._no_199_2023_-_ver._ivanio_da_miramar_-_transporte_pacientes_com_necessidades_fisicas.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8787/requer._no_200_2023_-_ver._marcio_silva_-_construcao_deposito_de_alvenaria.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8788/requer._no_201_2023_-_ver._edson_da_otica_-_conserto_de_manilhas_bairro_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8789/requer._no_202_2023_-_ver._divino_felizardo_-_pavimentacao_rua_maria_de_pace_rocco.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8790/requer._no_203_2023_-_ver._andre_coutinho_-_pl_programa_de_incentivo_a_aprendizagem_na_rede_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8791/requer._no_204_2023_-_ver._andre_coutinho_-_pl_implementacao_de_politicas_pela_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8792/requer._no_205_2023_-_ver._marcio_silva_-_limpeza_desassoriamento_rio_paraiba.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8793/requer._no_206_2023_-_ver._junior_paulo_-_pavimentacao_rua_pompeu_henrique_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8794/requer._no_207_2023_-_ver._junior_paulo_-_pavimentacao_rua_arthur_santos_viana.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8804/requer._no_208_2023_-_ver._andre_coutinho_-_cartao_saude_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8805/requer._no_209_2023_-_ver._moises_do_meninas_bar_-_carteira_de_saude_em_braile.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8806/requer._no_210_2023_-_ver._moises_do_meninas_bar_-_interprete_de_libras_consultas_medicas.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8882/requer._no_211_2023_-_ver._jose_pereira_-_votos_aplausos_e_pesar_familia_jose_claudio_leite.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8836/requer._no_212_2023_-_ver._jose_pereira_-_retirado_-_pavimentacao_rua_general_renato_pires_ferreira.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8807/requer._no_213_2023_-_ver._marcio_silva_-_mapeamento_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8808/requer._no_214_2023_-_ver._benone_bernardo_-_programa_mais_asfalto_ruas_estudante_paulo_m_guimaraes_e_ver._benedito_r_araujo.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8809/requer._no_215_2023_-_ver._herlon_cabral_-_asfaltamento_rua_elizabeth_a._galvao_e_cleto_campelo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8810/requer._no_216_2023_-_ver._herlon_cabral_-_piso_salarial_nacional_enfermeiro_tecnico_auxiliar_parteira.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8811/requer._no_217_2023_-_ver._wagner_do_solanense_-_equipamentos_de_protecao_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8883/requer._no_218_2023_-_ver._edvaldo_neto_-_votos_aplausos_magalhaes_galvao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8812/requer._no_219_2023_-_ver._janderson_brito_-_bicicletas_de_carga_catadores_de_materiais_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8813/requer._no_220_2023_-_ver._janderson_brito_-_mutirao_cirurgias_eletivas.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8814/requer._no_221_2023_-_ver._edson_da_otica_-_giradouro_bairro_do_renascer.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8815/requer._no_222_2023_-_ver._marcio_silva_-_pl_proibicao_de_instalacao_de_banheiros_unissex.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8816/requer._no_223_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8820/requer._no_224_2023_-_ver._ivanio_da_miramar_-_vacinacao_sindrome_gripal.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8821/requer._no_225_2023_-_ver._ivanio_da_miramar_-_manutencao_praca_do_s.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8822/requer._no_226_2023_-_ver._moises_do_meninas_bar_-_criacao_banco_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8823/requer._no_227_2023_-_ver._janderson_brito_-_instalacao_de_cameras_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8824/requer._no_228_2023_-_ver._janderson_brito_-_lombada_rua_isaias_da_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8825/requer._no_229_2023_-_ver._moises_do_meninas_bar_-_retorno_de_atendimento_casa_da_cidadania.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8826/requer._no_230_2023_-_ver._wagner_do_solanense_-_lombadas_bairro_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8827/requer._no_231_2023_-_ver._marcio_silva_-_sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8828/requer._no_232_2023_-_ver._jose_pereira_-_execucao_lei_no_2.158_2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8829/requer._no_233_2023_-_ver._jose_pereira_-_votos_de_pesar_francisco_vieira_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8830/requer._no_234_2023_-_ver._junior_paulo_-_pavimentacao_rua_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8831/requer._no_235_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_rua_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8832/requer._no_236_2023_-_ver._andre_coutinho_-_sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8833/requer._no_237_2023_-_ver._edvaldo_neto_-_campanha_de_vacinacao_escolas_e_creches.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8834/requer._no_238_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8839/requer._no_239_2023_-_ver._andre_coutinho_-_programa_do_governo_federal_mulheres_mil.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8840/requer._no_240_2023_-_ver._benone_bernardo_-_limpeza_da_calcada_bairro_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8841/requer._no_241_2023_-_ver._ivanio_da_miramar_-_brinquedos_e_equipamentos_pessoas_pcd_projeto_orla.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8842/requer._no_242_2023_-_ver._ivanio_da_miramar_-_pl_institui_escola_de_idiomas_no_municipio_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8843/requer._no_243_2023_-_ver._marcio_silva_-_lixeiras_bairro_intermares.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8844/requer._no_244_2023_-_ver._moises_do_meninas_bar_-_mutirao_de_exames_de_vistas.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8845/requer._no_245_2023_-_ver._marcio_silva_-_limpeza_capinacao_avenida_jair_cunha_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8846/requer._no_246_2023_-_ver._divino_felizardo_-_votos_de_profundo_pesar.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8847/requer._no_247_2023_-_ver._moises_do_meninas_bar_-_aquisicao_van_casa_legislativa.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8848/requer._no_248_2023_-_ver._wagner_do_solanense_-_van_pacientes_quimioterapia_radioterapia_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8849/requer._no_249_2023_-_ver._edson_da_otica_-_recuperacao_de_acesso_rua_jose_rubenildo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8850/requer._no_250_2023_-_ver._edson_da_otica_-_revitalizacao_da_praca_miguel_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8851/requer._no_251_2023_-_ver._janderson_brito_-_construcao_de_praca_rua_cleto_campelo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8852/requer._no_252_2023_-_ver._janderson_brito_-_protocolo_processo_administrativo_disciplinar.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8853/requer._no_253_2023_-_ver._jose_pereira_-_providencias_parque_nacional_municipal_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8854/requer._no_254_2023_-_ver._jose_pereira_-_drenagem_pavimentacao_rua_carmelita_m._de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8855/requer._no_255_2023_-_ver._junior_paulo_-_transporte_prova_maritima.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8856/requer._no_256_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8857/requer._no_257_2023_-_ver._andre_coutinho_-_concurso_quiropraxistas.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8858/requer._no_258_2023_-_ver._ivanio_da_miramar_-_campanha_conscientizacao_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8859/requer._no_259_2023_-_ver._ivanio_da_miramar_-_atendimento_ortopedico_hospital.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8860/requer._no_260_2023_-_ver._moises_do_meninas_bar_-_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8861/requer._no_261_2023_-_ver._moises_do_meninas_bar_-_oculos_espeicais_orcam_myeye.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8862/requer._no_262_2023_-_ver._marcio_silva_-_pl_banda_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8863/requer._no_263_2023_-_ver._benone_bernardo_-_ronda_guarda_municipal_br_230.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8864/requer._no_264_2023_-_ver._herlon_cabral_-_encaminhamento_pl_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8865/requer._no_265_2023_-_ver._herlon_cabral_-_encaminhamento_pl_telefonia_5g.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8866/requer._no_266_2023_-_ver._marcio_silva_-_revitalizacao_praca_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8867/requer._no_267_2023_-_ver._edvaldo_neto_-_area_de_convivencia_e_lazer_idosos.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8868/requer._no_268_2023_-_ver._janderson_brito_-_transporte_de_pessoas_tea.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8869/requer._no_269_2023_-_ver._janderson_brito_-_sistema_de_gerenciamento_virtual.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8870/requer._no_270_2023_-_ver._jose_pereira_-_centro_especializado_terapia_autismo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8871/requer._no_271_2023_-_ver._jose_pereira_-_sinalizacao_asfaltica_faixas_de_transito_horizontais.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8872/requer._no_272_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8873/requer._no_273_2023-_ver._edvaldo_neto_-_inclusao_de_pauta_pl_no_055_2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8916/requer._no_274_2023_-_ver._andre_coutinho_-_fiscalizacao_uso_ilegal_vagas_pcd.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8874/requer._no_275_2023_-_ver._marcio_silva_-_bueiros_inteligentes_camboinha.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8875/requer._no_276_2023_-_ver._moises_do_meninas_bar_-_construcao_de_galerias_de_aguas_pluviais.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8915/requer._no_277_2023_-_ver._ivanio_da_miramar_-_atendimento_24h_intermares.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8914/requer._no_278_2023_-_ver._ivanio_da_miramar_-_pavimentacao_rua_jose_lins_do_rego.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8876/requer._no_279_2023_-_ver._moises_do_meninas_bar_-_espaco_cultural_praca_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8877/requer._no_280_2023_-_ver._janderson_brito_-_funcionamento_casa_da_cidadania.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8878/requer._no_281_2023_-_ver._janderson_brito_-_cursos_de_capacitacao_e_profissionalizantes.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8917/requer._no_282_2023_-_ver._wagner_do_solanense_-_poda_de_arvores_capinacao_pintura_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8913/requer._no_283_2023_-_ver._wagner_do_solanense_-_banheiros_quimicos_pcd.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8879/requer._no_284_2023_-_ver._jose_pereira_-_limpeza_rio_comunidades_ribeirinhas.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8880/requer._no_285_2023_-_ver._jose_pereira_-_programa_mais_asfalto_rua_pres._joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8881/requer._no_286_2023_-_ver._janderson_brito_-_dispensa_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8904/requer._no_287_2023_-_ver._andre_coutinho_-_passeios_turisticos_criancas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8905/requer._no_288_2023_-_ver._moises_do_meninas_bar_-_reciclagem_seletiva_secretarias_municipais.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8906/requer._no_289_2023_-_ver._moises_do_meninas_bar_-_guarda_metropolitana_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8907/requer._no_290_2023_-_ver._wagner_do_solanense_-_campanha_conscientizacao_lixo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8908/requer._no_291_2023_-_ver._marcio_silva_-_fiscalizacao_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8909/requer._no_292_2023_-_ver._jose_pereira_-_programa_mais_asfalto_rua_renato_pires_ferreira.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8910/requer._no_293_2023_-_ver._jose_pereira_-_unidade_movel_hemocentro.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8911/requer._no_294_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8912/requer._no_295_2023_-_ver._edvaldo_neto_-_inclusao_pauta_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8918/requer._no_296_2023_-_ver._moises_do_meninas_bar_-_pl_programa_vou_de_bicicleta_selo_amigo_do_ciclista.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8919/requer._no_297_2023_-_ver._ivanio_da_miramar_-_ligacao_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8920/requer._no_298_2023_-_ver._divino_felizardo_-_pavimentacao_rua_jatoba.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8921/requer._no_299_2023_-_ver._moises_do_meninas_bar_-_instalacao_poste_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8922/requer._no_300_2023_-_ver._janderson_brito_-_pl_gas_canalizado.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8923/requer._no_301_2023_-_ver._marcio_silva_-_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8924/requer._no_302_2023_-_ver._jose_pereira_-_programa_mais_asfalto.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8925/requer._no_303_2023_-_ver._andre_coutinho_-_asfalto_rua_golfo_de_coronation.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8926/requer._no_304_2023_-_ver._andre_coutinho_-_restauracao_km_05_06_br_230.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8927/requer._no_305_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8928/requer._no_306_2023_-_ver._divino_felizardo_-_ordem_do_dia_inclusao.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8972/requer._no_307_2023_-_ver._jose_pereira_-_centro_medico_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8955/requer._no_308_2023_-_ver._ivanio_da_miramar_-_rotatoria_sinalizacao_rua_dr._joao_machado.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8956/requer._no_309_2023_-_ver._moises_do_meninas_bar_-_pl_emissao_de_carteira_pessoa_com_tea.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8957/requer._no_310_2023_-_ver._moises_do_meninas_bar_-_edital_para_admissao_aos_cursos.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8958/requer._no_311_2023_-_ver._benone_bernardo_-_desobstrucao_de_galerias_bairro_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8959/requer._no_312_2023_-_ver._wagner_do_solanense_-_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8960/requer._no_313_2023_-_ver._marcio_silva_-_terraplanagem_rua_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8961/requer._no_314_2023_-_ver._herlon_cabral_-_casa_da_cidadania_horario_de_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8962/requer._no_315_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_sr._edson_lima.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8963/requer._no_316_2023_-_ver._janderson_brito_-_reducao_de_aliquota_de_iss.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8965/requer._no_318_2023_-_ver._marcio_silva_-_desobstrucao_de_galerias_e_conserto_da_tubulacao_de_vala.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9369/requer._no_319_2023_-_ver._andre_coutinho_-__divulgacao_e_esforcos_aos_pescadores_quanto_ao_plano_safra_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8966/requer._no_320_2023_-_ver._andre_coutinho_-_programa_de_subvencao_economica_ao_preco_do_oleo_diesel.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8967/requer._no_321_2023_-_ver._divino_felizardo_-_avenida_mar_timer_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8968/requer._no_322_2023_-_ver._wagner_do_solanense_-_placa_de_sinalizacao_rua_jair_cunha_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8969/requer._no_323_2023_-_ver._andre_coutinho_-_pl_gratificacao_analista_de_projetos.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8970/requer._no_324_2023_-_ver._edvaldo_neto_-_area_exclusiva_para_pessoas_usuarias_de_cadeiras_de_rodas_parque_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8971/requer._no_325_2023_-_ver._edvaldo_neto_-_manutencao_parque_infantil_praca_do_acai.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8973/requer._no_326_2023_-_ver._andre_coutinho_-_bandas_marciais_incentivo_financeiro.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8999/requer._no_327_2023_-_ver._andre_coutinho_-_pl_guia_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9000/requer._no_328_2023_-_ver._ivanio_da_miramar_-_reforco_do_requerimento_118_2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9001/requer._no_329_2023_-_ver._ivanio_da_miramar_-_sinalizacao_de_transito_rua_antonio_paulino_serrano.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8974/requer._no_330_2023_-_ver._jose_pereira_-_rua_puerto_marseille_pavimenta_cabedelo_vi.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8975/requer._no_331_2023_-_ver._moises_do_meninas_bar_-_escoliose_criancas_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8976/requer._no_332_2023_-_ver._moises_do_meninas_bar_-_multas_de_transito_semob.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8977/requer._no_333_2023_-_ver._benone_bernardo_-_lombada_fisica_rua_mosenhor_jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8978/requer._no_334_2023_-_ver._herlon_cabral_-_acessibilidade_escola_paulino_siqueira.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8979/requer._no_335_2023_-_ver._herlon_cabral_-_balancas_para_pesagem_de_cadeirante.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8980/requer._no_336_2023_-_ver._wagner_do_solanense_-_pavimentacao_rua_marcia_travassos.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8981/requer._no_337_2023_-_ver._marcio_silva_-_desentupimento_de_galeria_de_esgoto_rua_mauricio_de_alencar_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8982/requer._no_338_2023_-_ver._marcio_silva_-_manutencao_playgrounds_intermares.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8983/requer._no_339_2023_-_ver._edson_da_otica_-_servicos_de_limpeza_bairro_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8984/requer._no_340_2023_-_ver._edvaldo_neto_-_parque_infantil_praca_jornalista_nelma_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8985/requer._no_341_2023_-_ver._edson_da_otica_-_lombadas_fisicas_rua_antonia_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8986/requer._no_342_2023_-_ver._janderson_brito_-_reformar_praca_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8987/requer._no_343_2023_-_ver._divino_felizardo_-_votos_de_aplausos_geusa_ribeira_e_gaby_da_inclusao.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8988/requer._no_344_2023_-_ver._junior_paulo_-_reforma_usf_bairro_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8989/requer._no_345_2023_-_ver._wagner_do_solanense_-_pavimentacao_rua_rio_paraiba.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8990/requer._no_346_2023_-_ver._andre_coutinho_-_pl_programa_auxilio_passagem-cartao_move_mulher.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8991/requer._no_347_2023_-_ver._janderson_brito_-_pl_programa_reforma_legal.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9002/requer._no_348_2023_-_ver._edvaldo_neto_-_votos_de_aplausos_gratuliano_brito_e_leandro_tavares.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9003/requer._no_349_2023_-_ver._edvaldo_neto_-_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9004/requer._no_350_2023_-_ver._jose_pereira_-_votos_de_aplausos_projeto_era_uma_vez_na_semob.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9005/requer._no_351_2023_-_ver._jose_pereira_-_redutores_de_velocidade_rua_golfo_de_bonita.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9006/requer._no_352_2023_-_ver._moises_do_meninas_bar_-_pl_politica_municipal_de_protecao_aos_direitos_da_pessoa_com_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9007/requer._no_353_2023_-_ver._marcio_silva_-_preservacao_hortobosque_das_araras.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9008/requer._no_354_2023_-_ver._moises_do_meninas_bar_-_contratacao_de_bombeiros_civis_e_guarda_vidas.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9009/requer._no_355_2023_-_ver._marcio_silva_-_placas_em_braille_secretarias_municipais.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9010/requer._no_356_2023_-_ver._junior_paulo_-_recuperacao_de_pavimentacao_rua_professor_clodoaldo_trigueiro.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9011/requer._no_357_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_e_troca_das_luminarias.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9012/requer._no_358_2023_-_ver._wagner_do_solanense_-_troca_das_lampadas_rua_hildebrando_da_silva.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9013/requer._no_359_2023_-_ver._wagner_do_solanense_-_reparo_da_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9014/requer._no_360_2020_-_ver._janderson_brito_-_pl_programa_municipal_do_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9015/requer._no_361_2023_-_ver._janderson_brito_-_empreender_motociclista_profissional.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9016/requer._no_362_2023_-_ver._marcio_silva_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9017/requer._no_363_2023_-_ver._marcio_silva_-_inclusao_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9140/requer._no_364_2023_-_ver._andre_coutinho_-_pl_auxilio-aluguel_mulher_vitima_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9370/requer._no_365_2023_-_ver._andre_coutinho_-_sessao_especial_aniversario_do_codigo_defesa_civil_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9022/requer._no_366_2023_-_ver._janderson_brito_-_reforma_estadio_de_futebol_francisco_figueiredo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9023/requer._no_367_2023_-_ver._janderson_brito_-_lista_de_plantoes_medicos.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9024/requer._no_368_2023_-_ver._edvaldo_neto_-_adequacoes_estruturais_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9025/requer._no_369_2023_-_ver._jose_pereira_-_sessao_especial_doacao_de_orgaos_e_tecidos.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9026/requer._no_370_2023_-_ver._jose_pereira_-_limpeza_rua_milton_herculano_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9027/requer._no_371_2023_-_ver._marcio_silva_-_pl_praca_djalma_marinho_cabral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9029/requer._no_372_2023_-_ver._ivanio_da_miramar_-_contratacao_medicos_veterinarios.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9030/requer._no_373_2023_-_ivanio_da_miramar_-_coletores_de_lixo_paisagismo_praca_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9031/requer._no_374_2023_-_ver._moises_do_meninas_bar_-_faixas_de_pedestres_escolas.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9032/requer._no_375_2023_-_ver._janderson_brito_-_rejeitado_-_cursos_turismo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9033/requer._no_376_2023_-_ver._janderson_brito_-_criacao_museu_historico_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9051/requer._no_377_2023_-_ver._divino_felizardo_-_curso_de_capacitacao_libras.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9034/requer._no_378_2023_-_ver._divino_felizardo_-_programa_de_habitacao_financiamento.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9035/requer._no_379_2023_-_ver._divino_felizardo_-_cardapios_e_placas_em_braile.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9036/requer._no_380_2023_-_ver._wagner_do_solanense_-_lampadas_led_travessa_apostolo_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9037/requer._no_381_2023_-_ver._jose_pereira_-_pl_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9038/requer._no_382_2023_-_ver._jose_pereira_-_acao_de_servicos_de_assistencia_a_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9039/requer._no_383_2023_-_ver._joedson_dinho_-_trabalho_remoto.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9040/requer._no_384_2023_-_ver._edvaldo_neto_-_projeto_pavimenta_cabedelo_rua_da_seringueira.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9041/requer._no_385_2023_-_ver._marcio_silva_-_evento_arte_na_praca.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9042/requer._no_386_2023_-_ver._marcio_silva_-_repato_paralelepipedos.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9043/requer._no_387_2023_-_ver._rey_-_galeria_fluvial_rua_maurilio_de_alencar_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9044/requer._no_388_2023_-_ver._andre_coutinho_-_patinhas_de_pets_faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9071/requer._no_389_2023_-_ver._ivanio_da_miramar_-_abrigos_paradas_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9072/requer._no_390_2023_-_ver._ivanio_da_miramar_-_politicas_publicas_usuarios_de_drogas.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9052/requer._no_391_2023_-_ver._moises_do_meninas_bar_-_mutirao_de_sinalizacao_transito.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9053/requer._no_392_2023_-_ver._moises_do_meninas_bar_-_pl_pagamento_digital_tributos.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9054/requer._no_393_2023_-_ver._marcio_silva_-_pl_ordenamento_territoral_entidades_de_tiro.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9055/requer._no_394_2023_-_ver._junior_paulo_-_recuperacao_teto_da_escola_paulino_siqueira.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9056/requer._no_395_2023_-_ver._marcio_silva_-_terraplanagem_rua_jose_rubenildo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9057/requer._no_396_2023_-_ver._andre_coutinho_-_programa_regularizar.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9058/requer._no_397_2023_-_ver._edvaldo_neto_-_programa_pavimenta_cabedelo_rua_deolina_gomes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9059/requer._no_398_2023_-_ver._edvaldo_neto_-_praca_de_skate_orla_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9060/requer._no_399_2023_-_ver._janderson_brito_-_votos_de_aplausos_ricardo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9061/requer._no_400_2023_-_ver._janderson_brito_-_reforma_quadra_e_praca_do_praia_do_poco.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9062/requer._no_401_2023_-_ver._herlon_cabral_-_programa_pavimenta_cabedelo_rua_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9063/requer._no_402_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_francisca_valeriano.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9064/requer._no_403_2023_-_ver._jose_pereira_-_programa_pavimenta_cabedelo_rua_wogran_robson.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9065/requer._no_404_2023_-_ver._jose_pereira_-_programa_pavimenta_cabedelo_rua_antonio_goncalves_vicente.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9066/requer._no_405_2023_-_ver._marcio_silva_e_outros_-_urgencia-_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9067/requer._no_406_2023_-_ver._divino_felizardo_-_contas_municipais_2018_e_2020.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9068/requer._no_407_2023_-_ver._andre_coutinho_-_votos_de_profundo_pesar__joasiane_maria_de_castro.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9073/requer._no_408_2023_-_ver._divino_felizardo_-_cameras_de_monitoramento_intermares.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9074/requer._no_409_2023_-_ver._divino_felizardo_-_denuncias_mortes_de_gatos.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9075/requer._no_410_2023_-_ver._marcio_silva_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9076/requer._no_411_2023_-_ver._benone_bernardo_-_recuperacao_da_rua_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9077/requer._no_412_2023_-_ver._wagner_do_solanense_-_transporte_gratuito_educador_social_voluntario.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9078/requer._no_413_2023_-_ver._moises_do_meninas_bar_-_rua_joao_targino_programa_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9079/requer._no_414_2023_-_ver._moises_do_meninas_bar_-_projeto_de_alfabetizacao_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9080/requer._no_415_2023_-_ver._andre_coutinho_-_sessao_especial_-_semana_nacional_do_transito.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9090/requer._no_416_2023_-_ver._jose_pereira_-_construcao_parque_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9141/requer._no_417_2023_-_ver._jose_pereira_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9081/requer._no_418_2023_-_ver._marcio_silva_-_pl_auxilio_financeiro_a_idosos.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9082/requer._no_419_2023_-_ver._junior_paulo_-_reforma_da_usf_bairro_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9083/requer._no_420_2023_-_ver._junior_paulo_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9084/requer._no_421_2023_-_ver._edvaldo_neto_-_criacao_de_novas_secoes_eleitorais.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9085/requer._no_422_2023_-_ver._andre_coutinho_-_sessao_especial_e_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9086/requer._no_423_2023_-_ver._janderson_brito_-_cartorio_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9087/requer._no_424_2023_-_ver._janderson_brito_-_pl_proibicao_de_exigencia_de_cpf_no_ato_de_compra.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9124/requer._no_425_2023_-_ver._wagner_do_solanense_-_pavimentacao_rua_marizeiro.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9091/requer._no_426_2023_-_ver._ivanio_da_miramar_-_pocos_semi-artesianos.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9092/requer._no_427_2023_-_ver._ivanio_da_miramar_-_coletores_de_sacolas_higienicas_pets.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9093/requer._no_428_2023_-_ver._edvaldo_neto_-_guarda-vidas_orla_do_mar_do_macaco.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9094/requer._no_429_2023_-_ver._marcio_silva_-_projeto_samba_na_getulio.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9095/requer._no_430_2023_-_ver._moises_do_meninas_bar_-_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9096/requer._no_431_2023_-_ver._jose_pereira_-_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9097/requer._no_432_2023_-_ver._divino_felizardo_-_programa_de_casamento_civil_comunitario_lgbtqiap.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9098/requer._no_433_2023_-_ver._janderson_brito_-_doacao_de_racao_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9099/requer._no_434_2023_-_ver._janderson_brito_-_pl_protacao_aos_animais.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9100/requer._no_435_2023_-_ver._dinho_-_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9101/requer._no_436_2023_-_ver._dinho_-_limpeza_construcao_de_muro_psf_rua_nova_floresta.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9102/requer._no_437_2023_-_ver._marcio_silva_-_limpeza_rua_mangaba.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9103/requer._no_438_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9125/requer._no_439_2023_-_ver._ivanio_da_miramar_-_melhorias_infraestrutura_das_pracas.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9126/requer._no_440_2023_-_ver._ivanio_da_miramar_-_mutirao_retirada_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9127/requer._no_441_2023_-_ver._jose_pereira_-_votos_de_aplausos_-_sr._carkis_roberto_lucas.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9128/requer._no_442_2023_-_ver._janderson_brito_-_rua_goldo_de_campeche_acumulo_de_aguas_pluviais.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9129/requer._no_443_2023_-_ver._janderson_brito_-_votos_de_aplausos_ifpb.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9130/requer._no_444_2023_-_ver._moises_do_meninas_bar_-_abertura_de_credito_educadores_fisicos.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9131/requer._no_445_2023_-_ver._moises_do_meninas_bar_-_primeiros_socorros_recem_nascidos.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9132/requer._no_446_2023_-_ver._benone_bernardo_-_recuperacao_rua_jose_gomes_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9133/requer._no_447_2023_-_ver._benone_bernado_-_placas_de_identificacao_turismo.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9134/requer._no_448_2023_-_ver._marcio_silva_-_acoes_urgentes_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9135/requer._no_449_2023_-_ver._marcio_silva_-_vias_de_acesso_br.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9136/requer._no_450_2023_-_ver._jose_pereira_-_rede_de_cuidado_transplantes.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9137/requer._no_451_2023_-_ver._herlon_cabral_-_sessao_especial_ifpb.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9138/requer._no_452_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_servidores_ifpb.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9139/requer._no_453_2023_-_ver._edvaldo_neto_-_iss_marinas.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9142/requer._no_454_2023_-_ver._andre_coutinho_-_ausencia_de_carimbo_bombeiros_pranchas_de_arquitetura.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9143/requer._no_455_2023_-_ver._ivanio_de_miramar_-_pontos_de_lixo_praia_do_miramar.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9144/requer._no_456_2023_-_ver._ivanio_da_miramar_-_fiscalizacao_praia_do_miramar_a_formosa.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9145/requer._no_457_2023_-_ver._moises_do_meninas_bar_-_iluminacao_led_rua_diacono_carlos_peixoto_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9146/requer._no_458_2023_-_ver._moises_do_meninas_bar_-_campanha_de_combate_a_ansiedade_e_depressao.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9147/requer._no_459_2023_-_ver._divino_felizardo_-_construcao_de_praca_r._antonio_marinho_falcao.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9148/requer._no_460_2023_-_ver._divino_felizardo_-_pavimento_rua_clovis_de_holanda_calado.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9149/requer._no_461_2023_-_ver._dinho_-_reforma_calcamento_rua_tela_alves_de_melo.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9150/requer._no_462_2023_-_ver._janderson_brito_-_exames_mamografia.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9151/requer._no_463_2023_-_ver._janderson_brito_-_asfaltamento_rua_elizabeth_a._galvao.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9152/requer._no_464_2023_-_ver._jose_pereira_-_revitalizacao_faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9153/requer._no_465_2023_-_ver._jose_pereira_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9154/requer._no_466_2023_-_ver._edson_da_otica_-_limpeza_capinagem_e_pintura.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9155/requer._no_467_2023_-_ver._marcio_silva_-_pl_dia_da_conscientizacao_de_defesa_a_vida_e_contra_o_aborto.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9156/requer._no_468_2023_-_ver._marcio_silva_-_sessao_especial_-_pl.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9157/requer._no_469_2023_-_ver._junior_paulo_-_servico_de_limpeza_e_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9158/requer._no_470_2023_-_ver._junior_paulo_-_servico_de_limpeza_e_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9177/requer._no_471_2023_-_ver._wagner_do_solanense_-_cadastramento_de_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9201/requer._no_472_2023_-_ver._andre_coutinho_-_sessao_especial_e_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9371/requer._no_473_2023_-_ver._andre_coutinho_-__implementar_programa_cabedelo_em_acao_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9178/requer._no_474_2023_-_ver._rey_-_licenca_por_motivo_de_saude.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9179/requer._no_475_2023_-_ver._andre_coutinho_-_pl_alteracao_da_lei_no_1.725_2014_e_1.992_2019.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9180/requer._no_476_2023_-_ver._andre_coutinho_-_plano_municipal_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9202/requer._no_477_2023_-_ver._ivanio_da_miramar_-_sinalizacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9181/requer._no_478_2023_-_ver._ivanio_da_miramar_-_sinalizacao_rua_cleto_campelo.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9182/requer._no_479_2023_-_ver._marcio_silva_-_coibir_animais_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9183/requer._no_480_2023_-_ver._moises_do_meninas_bar_-_ponto_de_atendimento_casa_da_cidadania.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9184/requer._no_481_2023_-_ver._moises_do_meninas_bar_-_campanha_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9185/requer._no_482_2023_-_ver._marcio_silva_-_programa_tatemes_gratuitos.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9186/requer._no_483_2023_-_ver._benone_bernardo_-_pintura_de_lombadas_fisicas.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9187/requer._no_484_2023_-_ver._benone_bernardo_-_calcamento_rua_ovidia_izidro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9188/requer._no_485_2023_-_ver._herlon_cabral_-_instalacao_maquinas_de_ginastica.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9189/requer._no_486_2023_-_ver._jose_pereira_-_placa_de_identificacao_bairro_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9203/requer._no_487_2023_-_ver._jose_pereira_-_servicos_de_reparo_avenida_mar_vermelho.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9190/requer._no_488_2023_-_ver._divino_felizardo_-_mocao_com_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9191/requer._no_489_2023_-_ver._janderson_brito_-_cobertura_estacionamento_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9192/requer._no_490_2023_-_ver._janderson_brito_-_substituicao_lampadas_praia_de_formosa.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9193/requer._no_491_2023_-_ver._jose_pereira_-_cartao_do_programa_alimentar_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9194/requer._no_492_2023_-_ver._edvaldo_neto_-_sessao_especial_guarda_metropolitana_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9195/requer._no_493_2023_-_ver._edvaldo_neto_-_campanha_prevencao_ao_cancer_de_mama.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9196/requer._no_494_2023_-_ver._junior_paulo_-_recuperacao_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9197/requer._no_495_2023_-_ver._junior_paulo_-_atraso_auxilio_universitario.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9198/requer._no_496_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9204/requer._no_497_2023_-_ver._moises_do_meninas_bar_-_curso_de_capacitacao_smob_semam.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9232/requer._no_498_2023_-_ver._janderson_brito_-_reforma_praca_quadra.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9233/requer._no_499_2023_-_ver._janderson_brito_-_servicos_de_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9205/requer._no_500_2023_-_ver._marcio_silva_-_calcada_praca_da_coruja.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9206/requer._no_501_2023_-_ver._moises_do_meninas_bar_-_fiscalizacao_lanchas_e_jetski.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9207/requer._no_502_2023_-_ver._wagner_do_solanense_-_quadra_poliesportiva_oceania_vi.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9208/requer._no_503_2023_-_ver._junior_paulo_-_drenagem_pavimentacao_rua_carmelita_morais_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9209/requer._no_504_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_rua_porto_genova.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9210/requer._no_505_2023_-_ver._ivanio_da_miramar_-_equipes_fixas_limpeza_e_conservacao.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9211/requer._no_506_2023_-_ver._jose_pereira_-_acao_de_assistencia_a_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9212/requer._no_507_2023_-_ver._andre_coutinho_-_saida_de_veiculos_por_do_sol_jacare.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9213/requer._no_508_2023_-_ver._wagner_do_solanense_-_programa_rua_acessivel.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9214/requer._no_509_2023_-_ver._marcio_silva_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9215/requer._no_510_2023_-_ver._edvaldo_neto__-_votos_de_aplausos_emenda_constitucional__05_2023.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9216/requer._no_511_2023_-_ver._edvaldo_neto_-_novo_mobiliario_creche_municipal_alexia_luana.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9234/requer._no_512_2023_-_ver._janderson_brito_-_abrigo_municipal_para_animais.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9235/requer._no_513_2023_-_ver._janderson_brito_-_esporotricose_animal.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9236/requer._no_514_2023_-_ver._marcio_silva_-_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9237/requer._no_515_2023_-_ver._benone_bernardo_-_pinturas_de_lombadas_fisicas.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9238/requer._no_516_2023_-_ver._moises_do_meninas_bar_-_revitalizacao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9239/requer._no_517_2023_-_ver._ivanio_da_miramar_-_implantacao_de_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9240/requer._no_518_2023_-_ver._ivanio_da_miramar_-_conserto_e_alinhamento_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9241/requer._no_519_2023_-_ver._dinho_-_reforma_de_praca.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9242/requer._no_520_2023_-_ver._dinho_-_plantao_policial_durante_horario_noturno.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9243/requer._no_521_2023_-_ver._jose_pereira_-_reparos_praca_joao_pereira_de_lacerda.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9244/requer._no_522_2023_-_ver._jose_pereira_-_construcao_de_ginasio_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9245/requer._no_523_2023_-_ver._moises_do_meninar_bar_-_revitalizacao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9246/requer._no_524_2023_-_ver._wagner_do_solanense_-_substituicao_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9247/requer._no_525_2023_-_ver._herlon_cabral_-_horario_de_funcionamento_estendido_psf.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9248/requer._no_526_2023_-_ver._edvaldo_neto_-_capacitacao_servidores_da_educacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9249/requer._no_527_2023_-_ver._edvaldo_neto_-_caixa_de_sugestao_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9250/requer._no_528_2023_-_ver._marcio_silva_-_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9251/requer._no_529_2023_-_ver._ivanio_da_miramar_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9252/requer._no_530_2023_-_ver._ivanio_da_miramar_-_salva-vidas_praia_do_miramar.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9253/requer._no_531_2023_-_ver._marcio_silva_-_pl_incentivo_adicional_acs.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9254/requer._no_532_2023_-_ver._moises_do_meninas_bar_-_reforma_praca_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9255/requer._no_533_2023_-_ver._moises_do_meninas_-_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9256/requer._no_534_2023_-_ver._benone_bernardo_-_cacambas_de_areia.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9257/requer._no_535_2023_-_ver._marcio_silva_-_revitalizacao_quadra.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9258/requer._no_536_2023_-_ver._jose_pereira_-_cameras_portateis_nos_uniformes.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9259/requer._no_537_2023_-_ver._jose_pereira_-_votos_de_aplausos_equipes_de_cambio.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9260/requer._no_538_2023_-_ver._wagner_do_solanense_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9261/requer._no_539_2023_-_ver._divino_felizardo_-_votos_de_aplausos_mpt_na_escola.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9262/requer._no_540_2023_-_ver._wagner_do_solanense_-_ronda_ostensiva.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9263/requer._no_541_2023_-_ver._edvaldo_neto_-_reforma_na_sede_da_delegacia_distrital.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9267/requer._no_542_2023_-_ver._divino_felizardo_-_inclusao_de_pauta_pl_no_0972023.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9264/requer._no_543_2023_-_ver._ivanio_da_miramar_-_inclusao_da_festa_da_lagosta_no_calendario_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9265/requer._no_544_2023_-_ver._ivanio_da_miramar_-_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9266/requer._no_545_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_sr._antonio_lopes.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9268/requer._no_546_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_emilly_andrielly.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9269/requer._no_547_2023_-_ver._jose_pereira_-_votos_de_aplausos_sr._jose_jurandy_felix.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9270/requer._no_548_2023_-_ver._jose_pereira_-_votos_de_aplausos_associacao_frei_gregorio.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9271/requer._no_549_2023_-_ver._andre_coutinho_-_sessao_especial_dia_municipal_dos_gestores_das_escolas_e_creches.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9272/requer._no_550_2023_-_ver._edson_da_otica_-_terraplanagem_ruas_do_polo_industrial_do_renascer.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9273/requer._no_551_2023_-_ver._edvaldo_neto_-_pavimentacao_rua_vicente_vita.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9274/requer._no_552_2023_-_ver._edvaldo_neto_-_playgrounds_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9275/requer._no_553_2023_-_ver._wagner_do_solanense_-_programa_de_cidadania_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9303/requer._no_554_2023_-_ver._ivanio_da_miramar_-_placas_indicativas_dique.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9304/requer._no_555_2023_-_ver._ivanio_da_miramar_-_pavimentacao_rua_joaquim_norberto_ferreira.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9305/requer._no_556_2023_-_ver._moises_do_meninas_bar_-_acesso_para_carros-reboques.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9306/requer._no_557_2023_-_ver._moises_do_meninas_bar_-_assistencia_oncologica_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9307/requer._no_558_2023_-_ver._marcio_silva_-_castra-movel.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9308/requer._no_559_2023_-_ver._edson_da_otica_-_revitalizacao_faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9309/requer._no_560_2023_-_ver._edson_da_otica_-_lombadas_rua_severino_maximiano.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9310/requer._no_561_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_nik_fernandes_e_jhony_fernandes.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9323/requer._no_562_2023_-_ver._wagner_do_solanense_-_esporotricose.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9311/requer._no_563_2023_-_ver._marcio_silva_-_pl_animais_carga_excessiva.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9312/requer._no_564_2023_-_ver._jose_pereira_-_bebedouros_praca_do_acai.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9313/requer._no_565_2023_-_ver._jose_pereira_-_pl_doe_orgaos_salve_vidas.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9324/requer._no_566_2023_-_ver._wagner_do_solanense_-_campeonato_municipal_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9314/requer._no_567_2023_-_ver._edvaldo_neto_-_wi-fi_mercado_publico_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9315/requer._no_568_2023_-_ver._junior_paulo_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9316/requer._no_569_2023_-_ver._junior_paulo_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9317/requer._no_570_2023_-_ver._janderson_brito_-_mutirao_cirurgias_de_catarata.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9318/requer._no_571_2023_-_ver._janderson_brito_-_interdicao_ou_sinalizacao_trecho_da_br_230.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9319/requer._no_572_2023_-_ver._rey_-_participacao_remota.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9320/requer._no_573_2023_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9321/requer._no_574_2023_-_ver._marcio_silva_-_quebra_de_intersticio.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9325/requer._no_575_2023_-_ver._benone_benardo_-_mocao_de_aplausos_secretaria_legislativa.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9326/requer._no_576_2023_-_ver._marcio_silva_-_professores_materiais_voleibol.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9327/requer._no_577_2023_-_ver._marcio_silva_-_criacao_de_centro_de_convivencia_intermares.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9328/requer._no_578_2023_-_ver._janderson_brito_-_rede_eletrica_postos_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9329/requer._no_579_2023_-_ver._janderson_brito_-_jogos_de_verao.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9330/requer._no_580_2023_-_ver._ivanio_da_miramar_-_unidades_de_saude_espacos_pcd.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9331/requer._no_581_2023_-_ver._ivanio_da_miramar_-_votos_de_aplausos_beira_mar_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9332/requer._no_582_2023_-_ver._jose_pereira_-_pl_gratificacao_topografos_e_fiscais_de_postura.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9333/requer._no_583_2023_-_ver._jose_pereira_-_reiteracao_requerimento_513_2023.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9334/requer._no_584_2023_-_ver._moises_do_meninas_bar_-_funcionamento_24hrs_delegacia.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9335/requer._no_585_2023_-_ver._moises_do_meninas_bar_-_posto_de_coleta_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9336/requer._no_586_2023_-_ver._andre_coutinho_-_sessao_especial_semana_municipal_da_cultura_evangelica.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9337/requer._no_587_2023_-_ver._edvaldo_neto_-_curso_de_capacitacao_familiares_de_pessoas_com_deficiecia.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9338/requer._no_588_2023_-_ver._junior_paulo_-_pavimentacao_e_drenagens.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9339/requer._no_589_2023_-_ver._junior_paulo_-_limpeza_e_reparos_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9340/requer._no_590_2023_-_ver._edvaldo_neto_-_pauta_da_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9341/requer._no_591_2023_-_ver._marcio_silva_-_placas_indicativas_cep.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9348/requer._no_592_2023_-_ver._benone_benardo_-_mocao_de_aplausos_empresarios_varejistas.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9349/requer._no_593_2023_-_ver._moises_do_meninas_bar_-_engenheiro_de_pesca_para_assessorar_auxiliar_e_vistoriar_embarcacoes.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9350/requer._no_594_2023_-_ver._wagner_do_solanense_-_aquisicao_de_retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9351/requer._no_595_2023_-_ver._marcio_silva_-_dia_d_vacinacao_antirrabica_praca_intermares.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9352/requer._no_596_2023_-_ver._marcio_silva_-_convocacao_vagas_ginecologia_e_obstetricia.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9353/requer._no_597_2023_-_ver._janderson_brito_-_ampliar_programa_desenvolver_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9354/requer._no_598_2023_-_ver._janderson_brito_-_criacao_de_oficinas.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9355/requer._no_599_2023_-_ver._wagner_do_solanense_-_reparacao_do_calcamento_danificado_execucao_cagepa.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9356/requer._no_600_2023_-_ver._jose_pereira_-_aumentar_contemplados_programa_alimentar_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9357/requer._no_601_2023_-_ver._jose_pereira_-_implantacao_lombadas_fisicas_e_placas_rua_teresinha_costa_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9358/requer._no_602_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9372/requer._no_603_2023_-_ver._divino_felizardo_-_votos_de_aplausos_mpt_na_escola.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9373/requer._no_604_2023_-_ver._moises_do_meninas_bar_-_cemiterio_para_animais.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9374/requer._no_605_2023_-_ver._moises_do_meninas_bar_-_central_de_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9375/requer._no_606_2023_-_ver._ivanio_da_miramar_-_adicao_projeto_orla.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9376/requer._no_607_2023_-_ver._wagner_do_solanense_-_sociedade_amiga_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9377/requer._no_608_2023_-_ver._marcio_silva_-_votos_de_repudio_adpf_no_442.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9378/requer._no_609_2023_-_ver._jose_pereira_-_inclusao_de_ruas_no_programa_mais_asfalto.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9379/requer._no_610_2023_-_ver._jose_pereira_-_reajuste_vencimento_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9380/requer._no_611_2023_-_ver._wagner_do_solanense_-_manutencoes_das_pracas_antes_do_natal.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9381/requer._no_612_2023-_do_ver._janderson_brito-_conselho_regional_de_medicina-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9382/requer._no_613_2023_-_ver._janderson_brito_-_campanha_para_reforco_da_vacina_covid.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9383/requer._no_614_2023_-_ver._marcio_silva_e_outros_-_urgencia_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9384/requer._no_615_2023_-_ver._divino_felizardo_-_inclusao_na_pauta_da_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9385/requer._no_616_2023_-_ver._marcio_silva_-_quebra_de_intersticio.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9390/requer._no_574-a_2023_-_ver._benone_bernado_-_votos_de_aplausos_prefeito_e_presidente_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9289/veto_parcial_ao_pl_no_035_2023-_prefeito_municipal-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9114/veto_parcial_ao_pl_no_047_2023-ver._wagner_do_solanense.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9751/veto_parcial_ao_pl_no_094_2023_-_prefeito_municipal_-_loa_2024_compressed.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9750/veto_parcial_ao_pl__no_124_2023-ver._marcio_silva.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9200/veto_total_ao_plc_no_003_2023-ver._edvaldo_neto_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9112/veto_total_ao_pl_no_004_2023-ver._janderson_brito.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8895/veto_total_ao_pl_no_005_2023-ver._herlon_cabral-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8951/veto_total_no_014_2023-ver._edvaldo_neto-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9110/veto_total_ao_pl_no_023_2023-ver._junior_paulo.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9285/veto_total_ao_pl_no_027_2023-_ver._moises_do_meninas_bar-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9109/veto_total_ao_pl_no_033_2023_-ver._janderson_brito.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9163/veto_total_ao_pl_no_034_2023-ver._wagner_do_solanense.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9162/veto_total_ao_pl_no_036_2023-ver._junior_paulo.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9117/veto_total_ao_pl_no_039_2023-ver._jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8998/veto_total_ao_pl_no_040_2023-ver._moises_do_meninas_bar-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9287/veto_total_ao_pl_no_048_2023-ver._edvaldo_neto-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9159/veto_total_ao_pl_no_050_2023-ver._herlon_cabral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9116/veto_total_ao_pl_no_056_2023-ver._jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9598/veto_total_ao_pl_no_106_2023-ver._janderson_brito.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9296/comissao_de_representacao_-_relatorio_marcha_legislativos_municipais-brasilia.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9297/comissao_de_representacao_-_relatorio_encontro_nacional_de_gestores-toritama.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9295/comissao_de_representacao_-_relatorio_encontro_nacional_de_gestores-brasilia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8642/1a_sessao_especial_-09-03-2023_-_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8643/2o_sessao_especial-14-03-2023_-_dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8734/3a_sessao_especial_-_04-04-2023_-_semana_autismo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8735/4a_sessao_ordinaria_-_13-04-2023_-_abril_verde.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8837/5a_sessao_especial_-_16-05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8902/6a_sessao_especial_-_31-05-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9217/7a_sessao_especial_-_19-09-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9218/8a_sessao_especial_-_26-09-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9219/9a_sessao_especial_-_28-09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9276/10a_sessao_especial_-_26-10-2023_-_conquistas_ifpb.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9300/11a_sessao_especial_-_31-10-2023_-_40_anos_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9342/12a_sessao_especial_-_14-11-2023_-_dia_municipal_gestores_municipais.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9343/13a_sessao_especial_-_21-11-2023_-_prestacao_de_contas_saude.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9395/14a_sessao_especial_04-12-2023_-_semana_municipal_da_cultura_evalgelica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9396/15a_sessao_especial_de_audiencia_publica_-_05-12-2023__plano_gestao_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9397/16_a_sessao_especial_de_audiencia_publica_-_14-12-2023_-_plano_de_gestao_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9398/17a_sessao_especial_18-12-2023_-_defesa_a_vida_e_contra_ao_aborto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8527/atra_1a_sessao_extraordinaria_-_26-01-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8540/ata_2a_sessao_extraordinaria_-_31-01-2023_carta_renuncia_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8559/ata_1a_sessao_ordinaria-_07-02-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8560/ata_2a_sessao_ordinaria-_14-02-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8596/ata_3a_sessao_ordinaria-_28-02-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8673/ata_4a_sessao_ordinaria_07-03-2023__contas_ex-prefeito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8674/ata_5a_sessao_ordinaria_14-03-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8675/ata_6a_sessao_ordinaria_21-03-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8682/ata_7a_sessao_ordinaria_28-03-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8733/ata_8a_sessao_ordinaria_04-04-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8796/ata_9a_sessao_ordinaria_11-04-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8797/ata_10a_sessao_ordinaria_18-04-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8775/ata_11a_sessao_ordinaria_03-05-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8817/ata_12a_sessao_ordinaria_02-05-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8818/ata_13a_sessao_ordinaria_09-05-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8899/ata_14a_sessao_ordinaria_16-05-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8900/ata_15a_sessao_ordinaria_23-05-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8901/ata_16a_sessao_ordinaria_30-05-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8929/ata_17a_sessao_ordinaria_06-06-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8930/ata_18a_sessao_ordinaria_13-06-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8992/ata_19a_sessao_ordinaria_20-06-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8993/ata_20a_sessao_ordinaria_27-06-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8994/ata_21a_sessao_ordinaria_01-08-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9018/ata_22a_sessao_ordinaria_08-08-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9028/ata_23a_sessao_ordinaria_15-08-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9050/ata_24a_sessao_ordinaria_22-08-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9069/ata_25a_sessao_ordinaria_29-08-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9104/ata_26a_sessao_ordinaria_05-09-2023-contas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9105/ata_27a_sessao_oerdinaria__12-09-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9220/ata_28a_sessao_ordinaria-19-09-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9221/ata_29a_sessao_ordinaria_26-09-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9222/ata_30a_sessao_ordinaria_03-10-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9223/ata_31a_sessao_ordinaria-10-10-2023_contas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9277/ata_32a_sessao_ordinaria-17-10-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9278/ata_33a_sessao_ordinaria-24-10-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9344/ata_34a_sessao_ordinaria-31-10-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9345/ata_35a_sessao_ordinaria_-_07-11-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9361/ata_36a_sessao_ordinaria_-_21-11-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9362/ata_37a_sessao_ordinaria_-_28-11-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9394/ata_38a_sessao_ordinaria_-_05-12-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9426/ata_39a_sessao_ordinaria_-_19-12-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8511/1a_sessao_solene_01-01-2023-_posse_mesa_diretora_bienio_2023-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8561/2a_sessao_solene_01-02-2023-_abertura_sessao_legislativa_anual.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9088/ato_da_mesa_no_013_2023-detectores_de_metais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8504/ato_do_presidente_no_001_2023_-_horario_expdiente_recesso.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8505/ato_do_presidente_no_002_2023-_convocacao_suplente.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8525/ato_do_presidente_o_003_2023-_vacancia_cargo_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8526/ato_do_presidente_no_004_2023-_indicacao_representantes_procon.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8541/ato_do_presidente_no_005_2023-expediente_carnaval.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8562/ato_do_presidente_no_006_2023-_constitui_as_comissoes_permanentes__cmc.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8563/ato_do_presidente_no_007_2023-constitui_conselho_de_etica_e_decoro_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8603/ato_do_presidente_no_008_2023-altera_composicao_cppm.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8644/ato_do_presidente_no_009_2023-_congresso_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8707/ato_do_presidente_no_010_2023-_congresso_brasilia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8708/ato_do_presidente_no_011_2023_-_ponto_facultativo_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8709/ato_do_presidente_no_012_2023-_convocacao_ver._benone.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8710/ato_do_presidente_no_013_2023-convocacao_ver._geusa_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8751/ato_do_presidente_no_014_2023-regulamenta_lei_no2.277_2023-_semanario_cmc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8819/ato_do_presidente_no_015_2023-representante_cmc_brasilia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8752/ato_do_presidente_no_016_2023-congresso_toritama.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8795/ato_do_presidente_no_017_2023-_comissao_especial_pccr__servidores_cmc.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8838/ato_do_presidente_no_018_2023-_dispensa_2a_suplente_ver._geusa_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8897/ato_do_presidente_no_019_2023-_ponto_facultativo_corpus_christ.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8898/ato_do_presidente_no_020_2023-_interdicao_temporaria_anexo_administrativo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8903/ato_do_presidente_no_021_2023-_ponto_facultativo_festividades_juninas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8933/ato_do_presidente_no_022_2023-_suspende_reajuste_gratificacao_gap.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8934/ato_do_presidente_no_023_2023-_censo_funcional_previdenciario.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8947/ato_do_presidente_no_024_2023-_expediente_jogo_selecao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9019/ato_do_presidente_no_025.2023-_congresso_brasilia_de_22_a_25_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9070/ato_do_presidente_no_026_2023-_ponto_facultativo_-08_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9089/ato_do_presidente_no_027_2023-_participacao_remota_ver._dinho.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9106/ato_do_presidente_no_028_2023-_transmite_presidencia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9175/ato_do_presidente_no_029_2023-ponto_facultativo_13_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9176/ato_do_presidente_no_030_2023-licenca_medica_vereador_rey.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9279/ato_do_presidente_no_031_2023-_ponto_facultativo_03_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9280/ato_do_presidente_no_032_2023-_indica_ver._marcio_silva_representante_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9322/ato_do_presidente_no_033_2023-representacao_congresso_recife-pe.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9298/ato_do_presidente_no_034_2023-_comissao_especial_p_exame_lom.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9299/ato_do_presidente_no_035_2023-_cancelamento_sessao_ordinaria_14-11-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9301/ato_do_presidente_no_036_2023_-_indica_ver._divino_felizardo_viagem_a_brasilia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9302/ato_do_presidente_no_037_2023-_participacao_remota_ver._reinaldo_lima.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9359/ato_do_presidente_no_038_2023-_expediente_camara_feriado_12_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9360/ato_do_presidente_no_039_2023_-_inntitui_comissao_especial_examinar_codigo_sanitario.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9392/ato_do_presidente_no_040_2023-_recesso_administrativo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9020/processo_eletronico_tc_no_04.740_2015-contas_municipais-2014-cabedelo-pb.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9021/processo_eletronico_tc_no_05.741_2017-contas_municipais-2016-cabedelo-pb.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9292/processo_pl_no_003_2023-pe-tce_no_06.304_2019_contas_municipais_2018_completo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9293/processo_pl_no_004_2023-pe-tce_n_06.831_2021-contas_municipais_2020-cmc.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9294/processo_pl_no_005-2023-processo_eletronico_tc_08.944-2020-exercicio_financeiro_2019-_completo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10080/pdl_no_001_2023_-_ver._herlon_cabral_-titulo_de_cidada_cabedelense_a_elidiene_de_moura_moreira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10081/pdl_no_002_2023_-_ver._herlon_cabral_-titulo_de_cidada_cabedelense_a_elidiane_de_moura_moreira.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10082/pdl_no_003_2023_-_ver._janderson_brito_-titulo_de_cidada_cabedelense_a_keilla_de_sousa_melo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10083/pdl_no_004_2023_-_ver._andre_coutinho_-titulo_de_cidada_cabedelense_a_major_pm_viviane_vieira_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10084/pdl_no_005_2023_-_ver._marcio_silva_-titulo_de_cidada_cabedelense_a_camila_holanda_gomes_lucena.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10085/pdl_no_006_2023_-_ver._janderson_brito_-titulo_de_cidadao_cabedelense_a_lucas_ribeiro_novais.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10086/pdl_no_007_2023_-_ver._divino_felizardo_-titulo_de_cidada_cabedelense_a_terezinha_maria_de_castro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10087/pdl_no_008_2023-ver._andre_coutinho_-_titulo_de_cidadao_cabedelense__a_ademilton_parret_braga_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9174/pdl_no_009_2023_-_ver._jose_pereira_-_titulo_cidadao-inaldo_henriques_da_silva_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10088/pdl_no_010_2023_-_ver._jose_pereira_-titulo_de_cidadao_cabedelense_a_antonio_goncalves_vicente.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10089/pdl_no_011_2023_-_ver._marcio_silva_-titulo_de_cidadao_cabedelense_ao_presidente_jair_messias_bolsonaro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10090/pdl_no_012_2023_-_ver._janderson_brito-titulo_de_cidadao_cabedelense_a_ronaldo_de_almeida_miranda_junior.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10091/pdl_no_013_2023_-_ver._janderson_brito_-titulo_de_cidadao_cabedelense_a_adricelio_andre_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10093/pdl_no_015_2023_-_ver._jose_pereira_-titulo_de_cidada_cabedelense_a_maristela_aldano_de_franca.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/10094/pdl_no_016_2023_-_ver._moises_do_meninas_bar_-titulo_de_cidadao_cabedelense_a_benone_bernardo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8602/plc_no_001_2023-prefeito_municipal-reajuste_magisterio_-_lc_no_83_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8753/plc_no_002_2023-ver._edvaldo_neto-_altera_lc_no_02_1997codigo_tributario_lc_no_84_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9199/plc_no_003_2023-ver._edvaldo_neto_-_insencao_de_impostoiptu-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9346/plc_no_004_2023-prefeito_municipal_-_altera_codigo_tributario_do_municipio_-_lc_no_85_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9784/plc_no_005_2023_-_prefeito_municipal_-_institui_codigo_sanitario_lc_no_89_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9785/plc_no_006_2023_-_prefeito_municipal_-_plano_diretor_-_lc_no_087_2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9792/plc_no_007_2023_-_prefeito_municipal_-_codigo_de_zoneamento_do_uso_e_ocupacao_-_lc_no_088_2024_compressed.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8521/pl_no_001_2023-prefeito_municipal-remuneracao_agentes_comunitarios_de_saude-lei_no_2.257_-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8522/pl_no_002_2023-prefeito_municipal-atualiza_representacao_cargos_comissionados_pmc-lei_no_2.258-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8597/pl_no_003_2023-prefeito_municipal_-_altera_lei_no_2.163_2021_residencia_medica_-_lei_no_2.261_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9111/pl_no_004_2023-ver._janderson_brito_-_prioridade_atendimento_guarda_metropolitada_semob__em_filas_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8896/pl_no_005_2023-_ver._herlon_cabral-suporte_para_estacao_de_radiotransmissao_-veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8598/pl_no_006_2023-presidente_cmc_-_altera_caputs_lei_1.519_2011_gratificacao_efetivos_-_lei_no_2.262_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8599/pl_no_007_2023-presidente_cmc_-_decimo_terceiro_salario_vereadores_-_lei_no_2.259_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8600/pl_no_008_2023-presidente_cmc_-_subsidio_prefeito_vice-prefeito_-_lei_no_2.260_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8995/pl_no_009_2023-ver._enrique_douglas-validade_de_laudos_medicos-veto_total_mantido-arquivado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8601/pl_no_010_2023-prefeito_municipal_-_programa_educador_social_voluntario_-_lei_no_2.263_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8711/pl_no_011_2023-prefeito_municipal_-_altera_lei_no_2.018_2019__auxilio_financeiro-_lei_no_2.274_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8646/pl_no_012_2023-prefeito_municipal_-_altera_art._19_lei_630_1991_-_lei_no_2.266_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8649/pl_no_013_2023-prefeito_municipal_-_autoriza_concessao_patrocinio_atleta_thalita_santos_-_lei_no_2.264_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8950/pl_no_014_2023-ver._edvaldo_neto-casos_vestigio_de_violencia_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8798/pl_no_015_2023-ver._andre_coutinho-atendimento_veterinario-lei_no_2.281_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8677/pl_no_016_2023-prefeito_municipal_-_abertura_de_credito_especial_bem_estar_animal_-_lei_no_2.273_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8799/pl_no_017_2023-ver._marcio_silva-festa_de_nossa_senhora_de_nazare-lei_no_2.282_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8754/pl_no_018_2023-presidente_da_cmc_-_semanario_cmc_-_lei_no_2._277_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8755/pl_no_019_2023-prefeito_municipal_-_politica_defesa_civil-conselho_defesa_civil-lei_no_2.276_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8650/pl_no_020_2023-prefeito_municipal_-_altera_dispositivos_lei_1.885_2018_-_lei_no_2.268_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8647/pl_no_021_2023-prefeito_municipal_-_revoga_dispositivo_lei_no_1.292_2006_-_lei_no_2.267_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8648/pl_no_022_2023-presidente_cmc_-_reajuste_remuneracao_efetivos_camara_-_lei_no_2.265_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9107/pl_no_023_2023-ver._junior_paulo_-_complexo_referencia_atendimento_pessoas_transtorno_espectro_autista_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8756/pl_no_024_2023-ver._junior_paulo_-_acompanhamento_psicologico_mulheres-arquivado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8736/pl_no_025_2023-prefeito_municipal_-_estrutura_organizacional_prefeitura_cargos_comissionados_e_funcoes_gratificadas_-_le_2.275_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8678/pl_no_026_2023-prefeito_municipal_-_regulamenta_ambito_municipal_art_8o_lei_federal_14.133_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9284/pl_no_027_2023-_ver._moises_do_meninas_bar-_dispoe_sobre_a_politica_de_protecao_aos_direitos_com_pessoa_com_fibromialgia-veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8884/pl_no_028_2023-_prefeito_municipal-_altera_lei_no_1.412_2008_pro-destao_rpps_lei_no__2.283_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8935/pl_no_029_2023-ver._enrique_douglas-semana_municipal_conscientizacao_sindrome_de_down_-_lei_no_2.303_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8885/pl_no_030_2023-_ver._herlon_cabral-portadores_de_fibromialgia_como_pessoa_com_deficiencia-arquivado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8942/pl_no_031_2023-ver._enrique_douglas-uso_do_colar_de_girassol_-_lei_no_2.293_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8757/pl_no_032_2023-prefeito_municipal_-_altera_lei_no_1.715_2014-estrutura_pmc-_lei_no_2.278_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9108/pl_no_033_2023_-ver._janderson_brito_-_campanha_abril_laranja_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9164/pl_no_034_2023-ver._wagner_do_solanense_-_seguranca_armada_escolas_cabedelo_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9288/pl_no_035_2023-_prefeito_municipal-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9161/pl_no_036_2023_-ver._junior_paulo-_acompanhamento_psicologico_mulheres_vitimas_violencia_domestica_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8800/pl_no_037_2023-prefeito_municipal-_altera_anexos_lei_no_2.275_2023_estrutura_cmc-lei_no_2.280_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8943/pl_no_038_2023-ver._wagner_do_solanense-reconhecimento_de_wheeling_grau_-_lei_no_2.297_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9118/pl_no_039_2023-ver._jose_pereira_-_regras_seguranca_posse_e_conducao_responsavel_de_caes_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8997/pl_no_040_2023-ver._moises_do_meninas_bar-_rua_jose_januario_de_opliveira-_veto_total-veto_mantido-arquivado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8944/pl_no_041_2023-ver._janderson_brito-festa_do_padroeiro_sagrado_coracao_de_jesus_patrimonio_imaterial_e_cultural_-_lei_no_2.296_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8886/pl_no_042_2023-_prefeito_municipal-patrocinio_ao_atleta_homero_almeida_-lei_2.284_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8887/pl_no_043_2023-_prefeito_municipal-patrocinio_ao_atleta_douglas_pereira-_lei_no_2.285_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8888/pl_no_044_2023-_prefeito_municipal-subvencao_social_ao_miramar_esporte_clube-_lei_no_2.286_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8946/pl_no_045_2023-ver._reinaldo_lima-dia_do_aviva_renascer_-_lei_no_2.299_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8936/pl_no_046_2023-prefeito_municipal-altera_lei_municipal_no_2.237_2023_auxilio_temporario_comerciantes_-_lei_no_2.301_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9113/pl_no_047_2023-ver._wagner_do_solanense_-_proibicao_uso_capacetes_ou_coberta_dentro_estabelecimentos_-_veto_parcial_-_lei_2.308_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9286/pl_no_048_2023-ver._edvaldo_neto-_politica_municipal_programa_busca_ativa_escolar-veto_total_mantido-arquivado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8945/pl_no_049_2023-prefeito_municipal-altera_lei_no_963_1999_alterada_pela_lei_2.091_2020_-_lei_no_2.294_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9160/pl_no_050_2023-ver._herlon_cabral-limita_distancia_emissao_sons_e_ruidos_prejudiquem_autistas_espacos_publicos_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8889/pl_no_051_2023-prefeito_municipal_-__abertura_de_credito_clinica_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8890/pl_no_052_2023-prefeito_municipal-altera_lei_no_1.740_20215_remuneracao_agentes_comunitarios_de_saude_lei_no_2.289_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8891/pl_no_053_2023-prefeito_municipal-_institui_projeto_carteira_solidaria_-_lei_no_2.288.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8937/pl_no_054_2023-ver._wagner_do_solanense-dia_municipal_quadrilheiro_junino_-_lei_no_2.307_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8954/pl_no_055_2023-ver._edvaldo_neto-_regulamenta_criacao_guarda_metropolitana_-_lei_no_2.298_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9115/pl_no_056_2023-ver._jose_pereira-_reconhece_o_grupo_sao_braz_como_patrimonio_cultural_e_imaterial_do_municipio_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8892/pl_no_057_2023-_abertura_de_credito_secretaria_pessoa_com_deficiencia_e_sec._compras_e_licitacao_-lei_no_2.291_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8893/pl_no_058_2023-prefeito_municipal-institui_programa_auxilio_universidade_-_lei_no_2.290_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8938/pl_no_059_2023-ver._moises_do_meninas_bar-dia_municipal_do_combate_a_discriminacao_racial_-_lei_no_3.304_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8894/pl_no_060_2023-prefeito_municipal-abertura_de_credito_secretaria_de_pesca_e_aquicultura_-_lei_no_2.291_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9119/pl_no_061_2023-ver._andre_coutinho_-_denomina_rua_jaime_travassos_av_02_lot_jardim_alfa_-_lei_no_2.310_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8939/pl_no_062_2023-prefeito_municipal-programa_mun.de_preservacao_patrimonio_cultural_imaterial-_conselho_e_fundo_municipal_-_lei_no_2.305_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8932/pl_no_063_2023-prefeito_municipal-_remuneracao_quadro_efetivo_fiscais_de_transportes_e_agentes_de_transito-lei_no_2.295_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9045/pl_no_064_2023-_ver._andre_coutinho-_utilidade_publica_academia_estudantil_infantojuvenil_litoranea-_lei_no_2.312_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9120/pl_no_065_2023-prefeito_municipal-reconhece_utilidade_publica_fundacao_centro_recuperacao_feminina_missao_resgate_-_lei_2.316_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8940/pl_no_066__2023-presidente_da_cmc-reajuste_servidores_cargo_comissao_cmc_-_lei_no_2.306_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8941/pl_no_067_2023-ver._jose_pereira-institui_programa_incentivo_doacao_de_sangue_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8948/pl_no_068_2023-prefeito_municipal-_altera_lei_no_2.154_2021-programa_bolsa_atleta_lei_no_2.154_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8949/pl_no_069_2023-prefeito_municipal-altera_lei_no_2.288_2023-_carteira_solidaria_-_lei_no_2.302_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9166/pl_no_070_2023-ver._jose_pereira-altera_lei_no_1.646_2013_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9121/pl_no_071_2023-prefeito_municipal-altera_dispositivos_lei_no_1.711_2014_-_lei_2.317_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9167/pl_no_072_2023-ver._edvaldo_neto-jogo_do_cambio_esporte_simbolo_pessoa_idosa_-_lei_no_2.321_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9122/pl_no_073_2023-prefeito_municipal-diario_oficial_eletronico_prefeitura_cabedelo_-_lei_2.318_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9046/pl_no_074_2023-prefeito_municipa-__altera_lei_no__823_96_e_1.511_10-concessao_de_gratificacao_especial_servidores_poder_executivo-lei_no_2.311_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9047/pl_no_075_2023-_prefeito_municipal-altera_lei_no_1.885_2018-regulamenta_insalubridade_e_periculosidade-_lei_no_2.315_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9048/pl_no_076_2023-prefeito_municipal-_altera_lei_no_1.194-2024-pccr-_grupo_ocupacional_de_saude-lei_no_2.314_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9049/pl_no_077_2023-prefeito_municipal-altera_lei_no_1.740-2015-remuneracao_agentes_comunitarios_de_saude-lei_no_2.313_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9168/pl_no_078_2023-prefeito_municipal-abertura_credito_especial_despesas_secretaria_cultura_-_lei_no_2.322_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9169/pl_no_079_2023-prefeito_municipal-programa_educacao_para_o_transito_-_lei_no_2.323_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9170/pl_no_080_2023-_ver._moises_do_meninas_bar-_rua_jose_januario_de_oliveira_-_lei_no_2.325_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9171/pl_no_081_2023-prefeito_municipal-politica_municipal_busca_ativa_escolar_e_programa_recuperacao_aprendizagens_-_lei_no_2.326_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9224/pl_no_082_2023-_prefeito_municipal-proposta_curricular_rede_municipal_de_ensino_e_abono_provisorio_efetivos_elaboracao_proposta_-_lei_no_2.327.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9172/pl_no_083_2023-prefeito_municipal-repasse_recursos_assistencia_financeira_complementar_uniao_pagamento_piso_enfermagem_-_lei_no_2.319_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9173/pl_no_084_2023-prefeito_municipal-abertura_credito_especial_-_lei_no_2.320_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9225/pl_no_085_2023-ver._wagner_do_solanense-proibicao_animais_domesticos_acorrentados_e_em_espacos_confinados_-_lei_no_2.328_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9226/pl_no_086_2023-prefeito_municipal-programa_cresce_pesca_-_lei_no_2.331_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9227/pl_no_087_2023-prefeito_municipal-_rua_djalma_marinho_cabral-lei_no_2.329_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9228/pl_no_088_2023-prefeito_municipal-alteracao_destinacao_av._mar_mediterraneo_-_lei_no_2.332_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9290/pl_no_089_2023-prefeito_municipal-parque_turistico_municipal_da_praia_de_jacare-lei_no_2.330_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9165/pl_no_090_2023-prefeito_municipal-altera_lei_no_2.322_2023_-_lei_no_2.324_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9281/pl_no_091_2023-ver._edvaldo_neto-altera_lei_no_2.083-2023_regulamenta_servico_de_transporte_remunerado_privado_municipal_lei_no_2.333-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9229/pl_no_092_2023-prefeito_municipal-_institui_sistema_gestao_unidades_publicas_beneficiamento_do_pescado-lei_no_2.336_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9230/pl_no_093_2023-prefeito_municipal-_abertura_de_credito_-emendas_impositivas_governo_do_estado-lei_no_2.331_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9749/pl_no_094_2023_-_prefeito_municipal_-_loa_2024_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9282/pl_no_095_2023-prefeito_municipal-autorizacao_temporarias_de_eventos_no_municipio-lei_no_2.337_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9231/pl_no_096_2023-prefeito_municipal-altera_lei_no_2.327_2023_abono__provisorio_profissionais_da_educacao_lei_no_2.335_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9283/pl_no_097_2023-prefeito_municipal-altera__lei_2.309_ldo_2024-lei_no_2.338_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9366/pl_no_098_2023-prefeito_municipal-altera_dispositivo_lei_no_2089_2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9363/pl_no_099_2023-ver._marcio_silva-utilidade_publica_associacao_florescer_ativamente_-_afa.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9291/pl_no_100_2023-ver._jose_pereira-obriga_poderes_publicos__contrachegues_doe_orgcaos-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9364/pl_no_101_2023-ver._jose_pereira-obrigatoriedade_entidades_filantropicas__beneficentes_divulgar_balanco_financeiro_anual.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9399/pl_no_102_2023-ver._herlon_cabral_-_utilidade_publica_a_sociedade__cabedelense_de_escritores_e_poetas_-_lei_no_2.350_2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9400/pl_no_103_2023-ver._marcio_silva_-_ordenamento_territorial_e_horario_de_funcionamento_de_entidades_de_tiro-lei_no_2.351_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9386/pl_no_104_2023-_ver._jose_pereira_-_obrigatoriedade_condominios_instalacao_de_telas_-_lei_no_2.345_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9401/pl_no_105_2023-ver._jose_pereira-veda_aplicacao_de_multas_condominios_decorrente_a_pertubacao_criancas_autistas_-_lei_no_2.346_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9597/pl_no_106_2023-ver._janderson_brito-criacao_gremios_estudantis-veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9368/pl_no_107_2023-prefeito_municipal-criacao_sistematica_calculo_gratificacao_produtividade_analista_de_projetos.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9365/pl_no_108_2023-prefeito_municipal-altera_disposito_lei_no_2048_2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9367/pl_no_109_2023-prefeito_municipal-autoriza_procurador-geral_conciliar_transigir_e_celebrar_acordos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9523/pl_no_110_2023-ver._janderson_brito_-_afixacao_de_cartazes_garrafas_de_agua_lei_no_2.361_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9524/pl_no_111_2023-prefeito_municipal_-_institui_programa_conciliacao_juridico-fiscal_-_lei_no_2.357_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9525/pl_no_112_2023-_prefeito_municipal-_programa_desenvolver_cabedelo-lei_no_2.356_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9526/pl_no_113_2023-_prefeito_municipal_-__abertura_de_cretidos_suplementares_cinco_por_cento_-_lei_no_2.354_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9387/pl_no_114_2023-prefeito_municipal_-_pagamento_extraordinario_do_passivo_fundef_-_lei_no_2.348_2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9388/pl_no_115_2023-_prefeito_municipal_-_cargos_provimento_efetivo_para_fins_de_concurso_publico_lei_no_2.347_2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9527/pl_no_116_2023-_prefeito_municipal_-__institui_plano_municipal_de_cultura-cultura_viva_-_lei_no_2.359_2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9528/pl_no_117_2023-prefeito_municipal_-_acrescenta__dispositivos_a_lei_no_2.337_2023_-_lei_no_2.352_2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9389/pl_no_118_2023-_prefeito_municipal_-_abertura_de_credito_especial_precatorio_fundef_-_lei_no_2.349_2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9529/pl_no_119_2023-prefeito_municipal-educacao_em_tempo_real_-_lei_no_2.358_2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9530/pl_no_120_2023-_prefeito_municipal_-_altera_lei_no_2.275_2023__estrutura_administrativa_pmc_lei_no_2.355_2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9531/pl_no_121_2023-prefeitura_municipal_-__acoes_programa_minha_casa_minha_vida_-_lei_no_2.352_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9403/pl_no_122_2023-prefeito_municipal-programa_municipal_de_parcerias_publico-privadas-lei_no_2.370_2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9404/pl_no_123_2023-prefeito_municipal-carga_horaria_para_cargos_de_fiscal_de_tributos_e_fiscal_de_posturass-lei_no_2.369_2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9748/pl_no_124_2023-ver._marcio_silva-_dia_do_nascituro_e_semana_defesa_a_vida-_lei_no_2.373_2024-vero_parcial_art._3o.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8645/pr_no_001_2023_-_presidente_cmc_-_comissao_de_representacao_-_res_no_255_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9123/pr_no_003_2023_-_presidente_cmc_-comissao_de_representacao_-res_257_2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9347/pr_no_004_2023_-_presidente_cmc_-_comissao_de_representacao_congresso_recife-pe_-_res_no_258_2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9391/pr_no_005_2023_-_presidente_cmc_-_verba_idenizatoria_resolucao_259_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9601/proposta_de_emenda_a_lom_no_001-2023-_revoga_inciso_vii-art._46-emenda_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8512/requer._no_001-2023-ver._marcio_silva_e_outros-urgensia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8528/requer._no_002_2022_-_ver._alex_lucena_-_construcao_quadra_poliesportiva_loteamento_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8542/requer._no_003_2023_-_ver._ivanio_da_miramar_-_realizacao_de_mutiroes_de_suporte_e_castracao_a_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8529/requer._no_004_2023_-_ver._jose_pereira_-_construcao_casas_populares_funcionarios_e_servidores_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8530/requer._no_005_2023_-_ver._jose_pereira_-_inclusao_pavimenta_cabedelo_ruas_joao_clementino_gomes_raul_seixas_jose_rubenildo_da_silva_e_candida_mir..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8531/requer._no_006_2023_-_ver._junior_paulo_-_restauracao_praca_da_rodinha_na_rua_siqueira_campos_camalau.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8532/requer._no_007_2023_-_ver._junior_paulo_-_programa_auxilio_familias_carentes_realizar_construcoes_reformas_e_servicos.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8533/requer._no_008_2023_-_ver._moises_do_meninas_bar_-_poda_arvores_capinacao_e_pintura_de_meios_fios.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8534/requer._no_009_2023_-_ver._alex_lucena_-_demarcacao_asfaltiva_e_sinalizacao_quebra-molas_rua_bel_claudia_ruth_braga_pereira.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8535/requer._no_010_2023_-_ver._marcio_silva_-_construcao_praca_pubica_loteamento_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8536/requer._no_011_2023_-_ver._herlon_cabral_-_sessao_sspecial_obras_de_reforma_do_parque_jacare.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8537/requer._no_012_2023_-_ver._moises_do_meninas_bar_-_limpeza_rua_prefeituro_enivaldo_figueiredo_de_miranda_ponta_de_mato_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8538/requer._no_013_2023_-_ver._janderson_brito_-_notificacao_construtora_alliance_limpeza_terreno_sua_propriedade.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8539/requer._no_014_2023_-_ver._janderson_brito_-_abertura_acesso_praia_proximidades_ruinas_do_almagre_em_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8543/requer._no_015_2023_-_ver._wagner_do_solanense_-_levantamento_para_a_instalacao_de_lombadas_na_rua_nossa_senhora_aparecida_no_bairro_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8544/requer._no_016_2023_-_ver._wagner_do_solanense_-_reforma_e_revitalizacao_do_mercado_publico_de_cabedelo_e_mercado_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8545/requer._no_017_2023_-_ver._alex_lucena_-_reforma_no_campo_localizado_na_rua_analia_de_morais_camboinha_ii_proximo_a_creche_pequeno_principe.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8557/requer._no_008_2023_-_ver._moises_do_meninas_bar_-_poda_arvores_capinacao_e_pintura_de_meios_fios.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8546/requer._no_019_2023_-_ver._jose_pereira_-_construcao_de_praca_publica_no_encontro_da_rua_anchova_com_a_rua_marlim_azul_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8547/requer._no_020_2023_-_ver._jose_pereira_-_reajusto_do_auxilio_financeiro_mensal_do_programa_alimentar_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8548/requer._no_021_2023_-_ver._edson_da_otica_-_implementacao_de_placas_indicativas_de_paradas_de_onibus_no_transito_local_do_bairro_do_renascer.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8549/requer._no_022_2023_-_ver._marcio_silva-sessao_especial-agente_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8550/requer._no_023_2023_rejeitado_-_ver._janderson_brito_-_debate_de_questoes_relativas_ao_porto_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8551/requer._no_024_2023_-_ver._janderson_brito_-_disponibilizacao_de_cursos_profissionalizantes_na_area_de_comercio_varejista_atacado_alem_de_hotelaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8552/requer._no_025_2023_-_ver._alex_lucena_-_inclusao_de_ruas_no_programa_mais_asfalto.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8553/requer._no_026_2023_-_ver._enrique_douglas_-_inclusao_das_ruas_joao_batista_de_melo_e_manoel_alves_casado_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8554/requer._no_027_2023-_ver._marcio_silva-sessao_especial-pccr_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8555/requer._no_028_2023_-_ver._marcio_silva_e_outros_-_concessao_de_regime_de_urgencia_-_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8556/requer._no_029_2023_-_ver._marcio_silva_-_dispensa_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8564/requer._no_030_2023_-_ver._andre_coutinho_-_concessao_de_carteira_estudantil_de_forma_gratuita_aos_estudantes_das_escolas_municipais_e_faculdades.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8565/requer._no_031_2023_-_ver._andre_coutinho_-_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8566/requer._no_032_2023_-_ver._marcio_silva_-_proposta_ao_poder_exec._de_pl_que_trate_sobre_a_concessao_de_incentivo_adicional_aos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8567/requer._no_033_2023_-_ver._herlon_cabral_-_solicitacao_ao_poder_exec._de_atencao_em_relacao_as_creches_municipais_e_suas_necessidades_basicas_de_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8568/requer._no_034_2023_-_ver._jose_pereira_-_execucao_de_obra_de_esgotamento_sanitario_de_todos_os_bairros_da_cidade_de_cabedelo_ainda_nao_contemplados_com_o_servic.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8569/requer._no_035_2023_-_ver._jose_pereira_-_instalacao_de_redutores_ou_controladores_de_velocidade_na_area_recentemente_asfaltada_na_av._mar_da_siberia_-_intermares.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8570/requer._no_036_2023_-_ver._wagner_do_solanense_-_nomear_a_comunidade_popularmente_conhecida_como_lixao_por_comunidade_jardim_galileia.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8575/requer._no_037_2023_-_ver._ivanio_da_miramar_-_programa_da_capacitacao_para_pessoas_idosas.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8571/requer._no_038_2023_-_ver._marcio_silva_-_recapeamento_asfaltico_em_volta_do_horto_municipal_no_loteamento_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8572/requer._no_039_2023_-_ver._janderson_brito_-_criacao_de_um_servico_de_fisioterapia_movel_para_atendimento_de_pessoas_com_dificuldade_de_locomocao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8573/requer._no_040_2023_-_ver._janderson_brito_-_criacao_de_servico_de_atendimento_de_urgencia_para_atender_animais_vitimas_de_abandono_maus_tratos_e_acidentes.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8574/requer._no_041_2023_-_ver._alex_lucena_-_votos_de_aplauso_-_joelio_martins_gomes_do_blog_paraibasurf.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8576/requer._no_042_2023_-_ver._andre_coutinho_-_realizacao_de_sessao_especial_para_debater_sobre_a_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8658/requer._no_043_2023_-_ver._andre_coutinho_-_projeto_de_lei_que_diz_respeito_aos_fiscais_de_transportes_e_de_agentes_de_transito_municipal.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8577/requer._no_044_2023_-_ver._jose_pereira_-_solicitacao_de_rondas_frequentes_e_acoes_frequentes_da_guarda_civil_metropolitana_de_cabedelo_no_bairro_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8578/requer._no_045_2023_-_ver._jose_pereira_-_instalacao_de_postes_de_iluminacao_publica_na_rua_localizada_em_paralelo_da_br_230.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8579/requer._no_046_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_placas_informativas_de_existencia_de_gabioes_nas_extensoes_do_litoral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8580/requer._no_047_2023_-_ver._moises_do_meninas_bar_-_disponibilizacao_de_cartilhas_aos_pescadores_visando_a_conscientizacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8581/requer._no_048_2023_-_ver._marcio_silva_-_realizacao_de_estudo_para_que_prevencao_a_alagamentos_e_enchentes_na_rua_gameleira_bairro_amazoni_park.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8582/requer._no_049_2023_-_ver._wagner_de_solanense_-_criacao_de_patrulha_guardia_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8583/requer._no_050_2023_-_ver._enrique_douglas_-_inclusao_no_programa_mais_asfalto_das_ruas_joao_batista_de_melo_e_da_rua_manoel_alves_casado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8584/requer._no_051_2023_-_ver._enrique_douglas_-_revitalizacao_e_reforma_da_praca_da_biblica_na_rua_nila_rocha_bairro_centro.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8585/requer._no_052_2023_-_ver._alex_lucena_-_desenvolvimento_de_um_projeto_de_padronizacao_dos_quiosques_localizados_na_rua_aurelio_gomes_guedes_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8586/requer._no_053_2023_-_ver._herlon_cabral_-_criacao_de_escritorio_publico_de_assistencia_tecnica_para_habitacoes_e_regularizacoes_de_interesse_social.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8587/requer._no_054_2023_-_ver._janderson_brito_-_substituicao_dos_quebra_molas_de_toda_a_avenida_oceano_atlantico_em_intermares_por_faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8589/requer._no_056_2023_-_ver._evaldo_neto_-_realizacao_de_estudo_de_ampliacao_do_prazo_descrito_no_paragrafo_1_do_art._6o_da_lei_no_2.083_2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8590/requer._no_057_2023_-_ver._edvaldo_neto_-_substituicao_das_lixeiras_de_toda_a_extensao_da_calcadinha_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8591/requer._no_058_2023_-_ver._marcio_silva_-_constituicao_de_frente_parlamentar_para_acompanhar_o_desenvolvimento_do_alargamento_da_orla_de_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8592/requer._no_059_2023_-_ver._andre_coutinho_-_instalacao_de_lombadas_e_passarela_no_trecho_do_km_04_05_da_br_230_no_bairro_de_camboinha.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8593/requer._no_060_2023_-_ver._reinaldo_lima_-_inclusao_da_rua_maurilio_de_alencar_cavalcante_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8594/requer._no_061_2023_-_ver._divino_felizardo_-_realizacao_de_sessao_especial_para_debater_sobre_as_consequencias_da_obra_nas_faixas_de_praia_de_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8595/requer._no_062_2023_-_ver._marcio_silva_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8604/requer._no_063_2023_-_ver._wagner_do_solanense_-_drenagem_e_pavimentacao_av._imbiridiban_jacare.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8605/requer._no_064_2023_-_ver._wagner_do_solanense_-_regularizacao_fundiaria_comunidade_do_lixao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8606/requer._no_065_2023_-_ver._andre_coutinho_-_votos_aplausos_a_personalidades_femininas_relevantes_servicos_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8607/requer._no_066_2023_-_ver._andre_coutinho_-_ronda_guarda_metropolitana_periodo_noturno_campus_ifpb.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8608/requer._no_067_2023_-_ver._edvaldo_neto_-_fiscalizacao_e_lavratura_auto_infracao_em_desfavor_de_quem_violar_o_art._129_do_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8609/requer._no_068_2023_-_ver._edvaldo_neto_-_criacao_de_aposentadoria_diferenciada_aos_guardas_municipais_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8610/requer._no_069_2023_-_ver._moises_do_meninas_bar_-_revitalizacao_praca_rua_francisco_serafim_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8611/requer._no_070_2023_-_ver._marcio_silva_-_ciclovia_avenida_jair_cunha_cavalcante_jacare.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8612/requer._no_071_2023_-_ver._moises_do_meninas_bar_-_criacao_do_programa_mais_pesca.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8613/requer._no_072_2023_-_ver._jose_pereira_-_sessao_especial_sobre_a_lei_no_2.213_2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8614/requer._no_073_2023_-_ver._jose_pereira_-_limpeza_e_manutencao_da_praca_durval_portela.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8615/requer._no_074_2023_-_ver._edson_da_otica_-_nomeacao_da_comunidade_haiti_para_comunidade_parque_esperanca_ii_renascer.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8616/requer._no_075_2023_-_ver._herlon_cabral_-_sessao_especial_pessoas_com_deficiencia_fora_da_rede_publica_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8617/requer._no_076_2023_-_ver._janderson_brito_-_implatacao_quinquenios_contracheques_agentes_comunitarios_de_saude_e_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8618/requer._no_077_2023_-_ver._janderson_brito_-_reimplatacao_insalubridade_agentes_comunitarios_de_saude_e_de_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8619/requer._no_078_2023_-_ver._junior_paulo_-_recuperacao_pavimentacao_da_rua_sao_pedro_ao_lado_e_por_tras_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8620/requer._no_079_2023_-_ver._enrique_douglas_-_criacao_programa_melhor_idade_em_movimento_e_evento_festival_esportivo_da_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8621/requer._no_080_2023_-_ver._enrique_douglas_-_reforco_do_subleito_e_o_recapeamento_asfaltico_do_trecho_da_rua_doutor_jair_cunha_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8622/requer._no_081_2023_-_ver._marcio_silva_-_votos_de_aplausos_atletas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8623/requer._no_082_2023_-_ver._junior_paulo_-_rejeitado_-_cpi_em_desfavor_da_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8624/requer._no_083_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8625/requer._no_084_2023_-_ver._alex_lucena_-_implantacao_de_semaforos_no_intuito_de_diminuir_acidentes.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8626/requer._no_085_2023_-_ver._alex_lucena_-_instalacao_de_mastros_moveis_na_estacao_ferroviaria_de_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8627/requer._no_086_2023_-_ver._andre_coutinho_-_realizacao_de_sessao_especial_em_alusao_ao_abril_verde.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8628/requer._no_087_2023_-_ver._ivanio_da_miramar_-_ampliacao_dos_canais_de_ouvidoria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8629/requer._no_088_2023_-_ver._ivanio_da_miramar_-_solicitacao_de_um_agente_de_guarda_noturno_bem_que_faca_guarnicoes_durante_o_dia_a_fim_de_resguardar_o_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8630/requer._no_089_2023_-_ver._marcio_silva_-_construcao_de_quadra_poliesportiva_no_bairro_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8631/requer._no_090_2023_-_ver._jose_pereira_-_rondas_mais_frequentes_e_acoes_ostensivas_da_guarda_civil_metropolitana_no_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8632/requer._no_091_2023_-_ver._jose_pereira_-_votos_de_aplausos_ao_prefeito_municipal_vitor_hugo_peixoto_castelliano.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8633/requer._no_092_2023_-_ver._janderson_brito_-_construcao_de_uma_quadra_poliesportiva_no_bairro_do_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8634/requer._no_093_2023_-_ver._janderson_brito_-_inclusao_da_rua_antonia_fernandes_de_oliveira_no_calendario_do_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8635/requer._no_094_2023_-_ver._moises_do_meninas_bar_-_pedido_de_atencao_aos_riscos_de_danos_humanos_etc_ocasionados_pelos_desastres_decorrentes_das_chuvas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8636/requer._no_095_2023_-_ver._edvaldo_neto_-_apresentacao_de_solucoes_para_drenagem_das_aguas_pluviais_nas_margens_da_br-230.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8637/requer._no_096_2023_-_ver._junior_paulo_-_construcao_de_praca_no_bairro_de_jardim_america_e_uma_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8638/requer._no_097_2023_-_ver._junior_paulo_-_pavimentacao_de_partes_faltantes_da_rua_severino_luiz_de_franca_e_rua_maurilio_alencar_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8639/requer._no_098_2023_-_ver._marcio_silva_-_troca_de_todas_as_lampadas_dos_postes_da_avenida_mar_vermelho.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8640/requer._no_099_2023_-_ver._andre_coutinho_-_projeto_de_lei_que_institui_programa_sorrido_especial_voltado_a_saude_odontologica_de_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8641/requer._no_100_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8659/requer._no_101_2023_-_ver._andre_coutinho_-_parceria_com_o_ifpb_para_ofertar_capacitacao_para_ingressp_em_pos-graduacao_para_professores_da_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8660/requer._no_102_2023_-_ver._edson_da_otica_-_projeto_de_lei_sobre_o_desembarque_de_mulheres_usuarias_do_sistena_de_transporte_coletivo_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8661/requer._no_103_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_portas_giratorias_com_detector_de_metal_e_disponibilizacao_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8662/requer._no_104_2023_-_ver._marcio_silva_-_projeto_de_lei_sobre_proibicao_de_participacao_de_atletas_transexuais_em_competicoes_do_sexo_feminino_em_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8663/requer._no_105_2023_-_ver._marcio_silva_-_construcao_de_mercado_publico_no_bairro_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8664/requer._no_106_2023_-_ver._wagner_do_solanense_-_introducao_de_tradutores_e_interpretes_em_libras_para_atuacao_nos_cursos_voltados_a_arte_e_cultura.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8665/requer._no_107_2023_-_ver._moises_do_meninas_bar_-_projeto_de_lei_sobre_a_criacao_do_programa_prata_da_casa.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8666/requer._no_108_2023_-_ver._jose_pereira_-_votos_de_aplausos_para_envolvidos_na_inclusao_de_pessoas_com_transtorno_de_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8667/requer._no_109_2023_-_ver._jose_pereira_-_implantacao_de_um_centro_de_reabilitacao_e_tratamento_de_dor_e_ou_programa_de_trantamento_de_dores_cronicas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8668/requer._no_110_2023_-_ver._ivanio_da_miramar_-_programa_para_a_realizacao_de_exames_oftalmologicos_e_entrega_de_oculos_nas_escolas_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8669/requer._no_111_2023_-_ver._junior_paulo_-_recuperacao_da_pavimentacao_de_partes_da_rua_artur_gomes_moreira_situada_no_bairro_do_centro.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8716/requer._no_112_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_rua_antonio_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8670/requer._no_113_2023_-_ver._janderson_brito_-_possibilidade_de_extensao_da_estrutura_do_cais_do_porto_ate_as_proximidades_da_fortaleza_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8671/requer._no_114_2023_-_ver._janderson_brito_-_curso_de_primeiros_socorros_para_todos_os_motoristas_da_area_da_saude.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8672/requer._no_115_2023_-_ver._edvaldo_neto_-_votos_de_aplausos_aos_atletas_consagrados.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8717/requer._no_116_2023_-_ver._andre_coutinho_-_frente_parlamentar_plano_diretor_municipal.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8683/requer._no_117_2023_-_ver._ivanio_da_miramar_-_troca_de_lampadas_convencionais_por_de_led_no_bairro_de_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8693/requer._no_118_2023_-_ver._andre_coutinho_-_realizacao_de_vacinacao_antirrabica_para_caninos_e_felinos.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8684/requer._no_119_2023_-_ver._jose_pereira_-_votos_de_aplausos_ao_sr._ricardo_leandro_e_sra._luciana_maria.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8685/requer._no_120_2023_-_ver._moises_do_meninas_bar_-_atendimento_psicologico_e_de_assistencia_social_nas_escolas_municipais_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8718/requer._no_121_2023_-_ver._wagner_do_solanense_-_execucao_da_lei_no_1.865.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8686/requer._no_122_2023_-_ver._janderson_brito_-_disponibilizacao_de_auxilio_funeral_no_hospital_municipal_e_maternidade_padre_alfredo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8687/requer._no_123_2023_-_ver._janderson_brito_-_projeto_de_lei_que_cria_o_selo_amigos_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8688/requer._no_124_2023_-_ver._junior_paulo_-_troca_de_um_poste_situado_na_rua_juscelino_kubitschek_em_frente_a_casa_de_no_221_no_bairro_camalau.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8689/requer._no_125_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_postes_no_inicio_das_ruas_alfredo_chaves_e_otavio_novais.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8690/requer._no_126_2023_-_bancada_da_situacao_-_votos_de_persona_nun_grata.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8691/requer._no_127_2023_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8692/requer._no_128_2023_-_ver._edvaldo_neto_-_dispensa_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8694/requer._no_129_2023_-_ver._reinaldo_lima_-_pintura_da_quadra_poliesportiva_antonio_anchieta_de_farias_quadra_do_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8695/requer._no_130_2023_-_ver._moises_do_meninas_bar_-_disponibilizacao_de_guarda_metropolitana_nas_portarias_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8696/requer._no_131_2023_-_ver._moises_do_meninas_bar_-_instalacao_de_cercas_eletricas_em_todas_as_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8697/requer._no_132_2023_-_ver._marcio_silva_-_implementacao_de_pista_para_decolagem_e_pouso_de_esporte_aeronautico.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8698/requer._no_133_2023_-_ver._wagner_do_solanense_-_pavimentacao_na_rua_marizeiro_localizado_no_loteamento_oceania_iv.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8699/requer._no_134_2023_-_ver._andre_coutinho_-_reuniao_com_gestores_de_todas_as_escolas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8700/requer._no_135_2023_-_ver._wagner_do_solanense_-_espaco_para_pratica_de_acrobacias_em_duas_rodas_grau.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8701/requer._no_136_2023_-_ver._edvaldo_neto_-_criacao_de_patrulha_escolar_municipal.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8702/requer._no_137_2023_-_ver._jose_pereira_-_drenagem_e_pavimentacao_das_principais_ruas_de_acesso_ao_bairro_amazonio_park.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8703/requer._no_138_2023_-_ver._jose_pereira_-_ampliacao_do_sistema_de_monitoramento_de_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8704/requer._no_139_2023_-_ver._divino_felizardo_-_oferta_de_auloes_e_cursos_preparatorios_para_o_enem_2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8705/requer._no_140_2023_-_ver._marcio_silva_-_criacao_de_departamento_com_equipe_para_se_atentar_as_manuntencoes_das_pracas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8706/requer._no_141_2023_-_ver._ivanio_da_miramar_-_pavimentacao_da_rua_maria_das_dores_da_silva_sn_bairro_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8835/requer._no_142_2023_-_ver._andre_coutinho_-_carteiras_pessoas_com_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8719/requer._no_143_2023_-_ver._junior_paulo_-_resolucao_de_problemas_na_rua_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8720/requer._no_144_2023_-_ver._ivanio_da_miramar_-_guarnicao_municipal_armada_na_policlinica_municipal.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8721/requer._no_145_2023_-_ver._ivanio_da_miramar_-_dedetizacao_e_servicos_de_controle_de_praga_no_bairro_treze.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8722/requer._no_146_2023_-_ver._divino_felizardo_-_pavimentacao_rua_joao_alencar_de_assuncao.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8723/requer._no_147_2023_-_ver._moises_do_meninas_bar_-_aquisicao_de_micro-onibus_adaptado.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8724/requer._no_148_2023_-_ver._moises_do_meninas_bar_-_projeto_de_lei_prioridade_de_matricula_escolar_de_irmaos.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8725/requer._no_149_2023_-_ver._marcio_silva_-_pavimentacao_rua_mar_do_caribe.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8726/requer._no_150_2023_-_ver._marcio_silva_-_reforma_campo_de_futebol_rua_tenente_sousa_de_assis.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8727/requer._no_151_2023_-_ver._edvaldo_neto_-_metralhas_rua_imbiririba_bairro_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8728/requer._no_152_2023_-_ver._andre_coutinho_-_cursos_e_palestras_para_os_digitais_influencers.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8729/requer._no_153_2023_-_ver._janderson_brito_-_votos_de_profundo_pesar_perola_sophia.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8730/requer._no_154_2023_-_ver._janderson_brito_-_guarda_municipal_calcadinha_de_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8731/requer._no_155_2023_-_ver._jose_pereira_-_execucao_de_uma_nova_sede_de_usf_bairro_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8732/requer._no_156_2023_-_ver._jose_pereira_-_sessao_especial_combate_a_fome.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8737/requer._no_157_2023_-_ver._andre_coutinho_-_pl_cria_o_fundo_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8738/requer._no_158_2023_-_ver._benone_bernardo_-_pavimentacao_rua_cavalo_aldo_e_severino_luiz_de_franca.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8739/requer._no_159_2023_-_ver._benone_bernardo_-_itinerario_onibus_estudantes.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8740/requer._no_160_2023_-_ver._andre_coutinho_-_pl_alteracao_da_lei_no_1.711_2014.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8741/requer._no_161_2023_-_ver._moises_do_meninas_bar_-_treinamento_situacoes_de_emergencia.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8742/requer._no_162_2023_-_ver._ivanio_da_miramar_-_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8759/requer._no_163_2023_-_ver._geusa_ribeiro_-_sessao_especial_combate_ao_abuso_e_exploracao_sexual.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8743/requer._no_164_2023_-_ver._geusa_ribeiro_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8744/requer._no_165_2023_-_ver._geusa_ribeiro_-_votos_de_profundo_pesar.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8776/requer._no_166_2023_-_ver._divino_felizardo_-_sala_de_recursos_multifuncionais.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8745/requer._no_167_2023_-_ver._ivanio_da_miramar_-_recueracao_rua_antonio_victor_tavares.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8746/requer._no_168_2023_-_ver._janderson_brito_-_emissao_de_itcd_presencial.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8747/requer._no_169_2023_-_ver._janderson_brito_-_farmacia_veterinaria_popular.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8748/requer._no_170_2023_-_ver._moises_do_meninas_bar_-_pista_de_sakte_bairro_jacare.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8749/requer._no_171_2023_-_ver._wagner_do_solanense_-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8750/requer._no_172_2023_-_ver._moises_do_meninas_bar-urgencia.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8760/requer._no_173_2023_-_ver._geusa_ribeiro_-_iluminacao_viadutos_viatura.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8761/requer._no_174_2023_-_ver._moises_do_meninas_bar_-_pessoas_com_deficiencia_competicoes_esportivas.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8762/requer._no_175_2023_-_ver._moises_do_meninas_bar_-_iluminacao_led_ruas_damasio_franca_macedo_e_herondina_vieira.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8777/requer._no_176_2023_-_ver._jose_pereira_-_votos_de_profundo_pesar_todos_os_obitos_br-230.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8763/requer._no_177_2023_-_ver._jose_pereira_-_execucao_da_lei_no_1.643_2013_e_da_lei_no_1.680_2013.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8764/requer._no_178_2023_-_ver._janderson_brito_-_instalacao_postes_de_iluminacao_loteamento_stephanie_palhano.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8765/requer._no_179_2023_-_ver._janderson_brito_-_votos_de_aplausos_associacao_guajiru.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8766/requer._no_180_2023_-_ver._ivanio_da_miramar_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8767/requer._no_181_2023_-_ver._ivanio_da_miramar_-_politicas_para_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8768/requer._no_182_2023_-_ver._rey_-_lampadas_de_led_avenida_ambrosio_miranda_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8769/requer._no_183_2023_-_ver._edvaldo_neto_-_implantacao_de_lombadas_rua_augusto_jose_couto_de_faria.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8770/requer._no_184_2023_-_ver._benone_bernardo_-_limpeza_e_pintura_de_meio-fio_ruas_do_bairro_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8771/requer._no_185_2023_-_ver._marcio_silva_-_calcamento_das_ruas_alfredo_chaves_e_otavio_novais.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8772/requer._no_186_2023_-_ver._marcio_silva_-_votos_de_aplausos_deputado_federal_francisco_emerson_assis_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8773/requer._no_187_2023_-_ver._junior_paulo_-_recuperacao_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8774/requer._no_188_2023_-_ver._junior_paulo_-_luminaria_led_limpeza_e_pintura_rua_joao_castor_de_sena.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8778/requer._no_189_2023_-_ver._benone_bernardo_-_programa_mais_asfalto_bairros_camalau_e_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8779/requer._no_190_2023_-_ver._janderson_brito_-_pl_criacao_do_conselho_municipal_de_protecao_e_defesa_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8780/requer._no_191_2023_-_ver._janderson_brito_-_construcao_monumento_a_biblia.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8802/requer._no_192_2023_-_ver._ivanio_da_miramar_-_construcao_cemiterio_publico.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8781/requer._no_193_2023_-_ver._jose_pereira_-_drenagem_e_pavimentacao_rua_golfo_de_valencia.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8782/requer._no_194_2023_-_ver._jose_pereira_-_drenagem_e_pavimentacao_rua_carine_cristina_monteiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8783/requer._no_195_2023_-_ver._wagner_do_solanense_-_fiscalizacao_lei_no_1.923_2018.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8784/requer._no_196_2023_-_ver._geusa_ribeiro_-_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8785/requer._no_197_2023_-_ver._edvaldo_neto_-_encaminhamento_de_percentual_fundo_municipal_de_habitacao_de_interesse_social.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8786/requer._no_198_2023_-_ver._edvaldo_neto_-_limpeza_rua_primo_jose_viana.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8803/requer._no_199_2023_-_ver._ivanio_da_miramar_-_transporte_pacientes_com_necessidades_fisicas.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8787/requer._no_200_2023_-_ver._marcio_silva_-_construcao_deposito_de_alvenaria.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8788/requer._no_201_2023_-_ver._edson_da_otica_-_conserto_de_manilhas_bairro_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8789/requer._no_202_2023_-_ver._divino_felizardo_-_pavimentacao_rua_maria_de_pace_rocco.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8790/requer._no_203_2023_-_ver._andre_coutinho_-_pl_programa_de_incentivo_a_aprendizagem_na_rede_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8791/requer._no_204_2023_-_ver._andre_coutinho_-_pl_implementacao_de_politicas_pela_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8792/requer._no_205_2023_-_ver._marcio_silva_-_limpeza_desassoriamento_rio_paraiba.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8793/requer._no_206_2023_-_ver._junior_paulo_-_pavimentacao_rua_pompeu_henrique_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8794/requer._no_207_2023_-_ver._junior_paulo_-_pavimentacao_rua_arthur_santos_viana.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8804/requer._no_208_2023_-_ver._andre_coutinho_-_cartao_saude_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8805/requer._no_209_2023_-_ver._moises_do_meninas_bar_-_carteira_de_saude_em_braile.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8806/requer._no_210_2023_-_ver._moises_do_meninas_bar_-_interprete_de_libras_consultas_medicas.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8882/requer._no_211_2023_-_ver._jose_pereira_-_votos_aplausos_e_pesar_familia_jose_claudio_leite.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8836/requer._no_212_2023_-_ver._jose_pereira_-_retirado_-_pavimentacao_rua_general_renato_pires_ferreira.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8807/requer._no_213_2023_-_ver._marcio_silva_-_mapeamento_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8808/requer._no_214_2023_-_ver._benone_bernardo_-_programa_mais_asfalto_ruas_estudante_paulo_m_guimaraes_e_ver._benedito_r_araujo.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8809/requer._no_215_2023_-_ver._herlon_cabral_-_asfaltamento_rua_elizabeth_a._galvao_e_cleto_campelo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8810/requer._no_216_2023_-_ver._herlon_cabral_-_piso_salarial_nacional_enfermeiro_tecnico_auxiliar_parteira.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8811/requer._no_217_2023_-_ver._wagner_do_solanense_-_equipamentos_de_protecao_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8883/requer._no_218_2023_-_ver._edvaldo_neto_-_votos_aplausos_magalhaes_galvao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8812/requer._no_219_2023_-_ver._janderson_brito_-_bicicletas_de_carga_catadores_de_materiais_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8813/requer._no_220_2023_-_ver._janderson_brito_-_mutirao_cirurgias_eletivas.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8814/requer._no_221_2023_-_ver._edson_da_otica_-_giradouro_bairro_do_renascer.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8815/requer._no_222_2023_-_ver._marcio_silva_-_pl_proibicao_de_instalacao_de_banheiros_unissex.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8816/requer._no_223_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8820/requer._no_224_2023_-_ver._ivanio_da_miramar_-_vacinacao_sindrome_gripal.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8821/requer._no_225_2023_-_ver._ivanio_da_miramar_-_manutencao_praca_do_s.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8822/requer._no_226_2023_-_ver._moises_do_meninas_bar_-_criacao_banco_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8823/requer._no_227_2023_-_ver._janderson_brito_-_instalacao_de_cameras_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8824/requer._no_228_2023_-_ver._janderson_brito_-_lombada_rua_isaias_da_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8825/requer._no_229_2023_-_ver._moises_do_meninas_bar_-_retorno_de_atendimento_casa_da_cidadania.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8826/requer._no_230_2023_-_ver._wagner_do_solanense_-_lombadas_bairro_ponta_de_matos.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8827/requer._no_231_2023_-_ver._marcio_silva_-_sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8828/requer._no_232_2023_-_ver._jose_pereira_-_execucao_lei_no_2.158_2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8829/requer._no_233_2023_-_ver._jose_pereira_-_votos_de_pesar_francisco_vieira_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8830/requer._no_234_2023_-_ver._junior_paulo_-_pavimentacao_rua_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8831/requer._no_235_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_rua_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8832/requer._no_236_2023_-_ver._andre_coutinho_-_sessao_especial.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8833/requer._no_237_2023_-_ver._edvaldo_neto_-_campanha_de_vacinacao_escolas_e_creches.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8834/requer._no_238_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8839/requer._no_239_2023_-_ver._andre_coutinho_-_programa_do_governo_federal_mulheres_mil.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8840/requer._no_240_2023_-_ver._benone_bernardo_-_limpeza_da_calcada_bairro_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8841/requer._no_241_2023_-_ver._ivanio_da_miramar_-_brinquedos_e_equipamentos_pessoas_pcd_projeto_orla.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8842/requer._no_242_2023_-_ver._ivanio_da_miramar_-_pl_institui_escola_de_idiomas_no_municipio_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8843/requer._no_243_2023_-_ver._marcio_silva_-_lixeiras_bairro_intermares.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8844/requer._no_244_2023_-_ver._moises_do_meninas_bar_-_mutirao_de_exames_de_vistas.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8845/requer._no_245_2023_-_ver._marcio_silva_-_limpeza_capinacao_avenida_jair_cunha_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8846/requer._no_246_2023_-_ver._divino_felizardo_-_votos_de_profundo_pesar.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8847/requer._no_247_2023_-_ver._moises_do_meninas_bar_-_aquisicao_van_casa_legislativa.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8848/requer._no_248_2023_-_ver._wagner_do_solanense_-_van_pacientes_quimioterapia_radioterapia_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8849/requer._no_249_2023_-_ver._edson_da_otica_-_recuperacao_de_acesso_rua_jose_rubenildo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8850/requer._no_250_2023_-_ver._edson_da_otica_-_revitalizacao_da_praca_miguel_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8851/requer._no_251_2023_-_ver._janderson_brito_-_construcao_de_praca_rua_cleto_campelo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8852/requer._no_252_2023_-_ver._janderson_brito_-_protocolo_processo_administrativo_disciplinar.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8853/requer._no_253_2023_-_ver._jose_pereira_-_providencias_parque_nacional_municipal_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8854/requer._no_254_2023_-_ver._jose_pereira_-_drenagem_pavimentacao_rua_carmelita_m._de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8855/requer._no_255_2023_-_ver._junior_paulo_-_transporte_prova_maritima.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8856/requer._no_256_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8857/requer._no_257_2023_-_ver._andre_coutinho_-_concurso_quiropraxistas.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8858/requer._no_258_2023_-_ver._ivanio_da_miramar_-_campanha_conscientizacao_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8859/requer._no_259_2023_-_ver._ivanio_da_miramar_-_atendimento_ortopedico_hospital.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8860/requer._no_260_2023_-_ver._moises_do_meninas_bar_-_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8861/requer._no_261_2023_-_ver._moises_do_meninas_bar_-_oculos_espeicais_orcam_myeye.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8862/requer._no_262_2023_-_ver._marcio_silva_-_pl_banda_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8863/requer._no_263_2023_-_ver._benone_bernardo_-_ronda_guarda_municipal_br_230.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8864/requer._no_264_2023_-_ver._herlon_cabral_-_encaminhamento_pl_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8865/requer._no_265_2023_-_ver._herlon_cabral_-_encaminhamento_pl_telefonia_5g.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8866/requer._no_266_2023_-_ver._marcio_silva_-_revitalizacao_praca_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8867/requer._no_267_2023_-_ver._edvaldo_neto_-_area_de_convivencia_e_lazer_idosos.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8868/requer._no_268_2023_-_ver._janderson_brito_-_transporte_de_pessoas_tea.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8869/requer._no_269_2023_-_ver._janderson_brito_-_sistema_de_gerenciamento_virtual.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8870/requer._no_270_2023_-_ver._jose_pereira_-_centro_especializado_terapia_autismo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8871/requer._no_271_2023_-_ver._jose_pereira_-_sinalizacao_asfaltica_faixas_de_transito_horizontais.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8872/requer._no_272_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8873/requer._no_273_2023-_ver._edvaldo_neto_-_inclusao_de_pauta_pl_no_055_2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8916/requer._no_274_2023_-_ver._andre_coutinho_-_fiscalizacao_uso_ilegal_vagas_pcd.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8874/requer._no_275_2023_-_ver._marcio_silva_-_bueiros_inteligentes_camboinha.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8875/requer._no_276_2023_-_ver._moises_do_meninas_bar_-_construcao_de_galerias_de_aguas_pluviais.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8915/requer._no_277_2023_-_ver._ivanio_da_miramar_-_atendimento_24h_intermares.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8914/requer._no_278_2023_-_ver._ivanio_da_miramar_-_pavimentacao_rua_jose_lins_do_rego.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8876/requer._no_279_2023_-_ver._moises_do_meninas_bar_-_espaco_cultural_praca_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8877/requer._no_280_2023_-_ver._janderson_brito_-_funcionamento_casa_da_cidadania.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8878/requer._no_281_2023_-_ver._janderson_brito_-_cursos_de_capacitacao_e_profissionalizantes.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8917/requer._no_282_2023_-_ver._wagner_do_solanense_-_poda_de_arvores_capinacao_pintura_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8913/requer._no_283_2023_-_ver._wagner_do_solanense_-_banheiros_quimicos_pcd.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8879/requer._no_284_2023_-_ver._jose_pereira_-_limpeza_rio_comunidades_ribeirinhas.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8880/requer._no_285_2023_-_ver._jose_pereira_-_programa_mais_asfalto_rua_pres._joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8881/requer._no_286_2023_-_ver._janderson_brito_-_dispensa_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8904/requer._no_287_2023_-_ver._andre_coutinho_-_passeios_turisticos_criancas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8905/requer._no_288_2023_-_ver._moises_do_meninas_bar_-_reciclagem_seletiva_secretarias_municipais.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8906/requer._no_289_2023_-_ver._moises_do_meninas_bar_-_guarda_metropolitana_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8907/requer._no_290_2023_-_ver._wagner_do_solanense_-_campanha_conscientizacao_lixo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8908/requer._no_291_2023_-_ver._marcio_silva_-_fiscalizacao_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8909/requer._no_292_2023_-_ver._jose_pereira_-_programa_mais_asfalto_rua_renato_pires_ferreira.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8910/requer._no_293_2023_-_ver._jose_pereira_-_unidade_movel_hemocentro.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8911/requer._no_294_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8912/requer._no_295_2023_-_ver._edvaldo_neto_-_inclusao_pauta_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8918/requer._no_296_2023_-_ver._moises_do_meninas_bar_-_pl_programa_vou_de_bicicleta_selo_amigo_do_ciclista.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8919/requer._no_297_2023_-_ver._ivanio_da_miramar_-_ligacao_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8920/requer._no_298_2023_-_ver._divino_felizardo_-_pavimentacao_rua_jatoba.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8921/requer._no_299_2023_-_ver._moises_do_meninas_bar_-_instalacao_poste_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8922/requer._no_300_2023_-_ver._janderson_brito_-_pl_gas_canalizado.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8923/requer._no_301_2023_-_ver._marcio_silva_-_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8924/requer._no_302_2023_-_ver._jose_pereira_-_programa_mais_asfalto.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8925/requer._no_303_2023_-_ver._andre_coutinho_-_asfalto_rua_golfo_de_coronation.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8926/requer._no_304_2023_-_ver._andre_coutinho_-_restauracao_km_05_06_br_230.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8927/requer._no_305_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8928/requer._no_306_2023_-_ver._divino_felizardo_-_ordem_do_dia_inclusao.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8972/requer._no_307_2023_-_ver._jose_pereira_-_centro_medico_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8955/requer._no_308_2023_-_ver._ivanio_da_miramar_-_rotatoria_sinalizacao_rua_dr._joao_machado.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8956/requer._no_309_2023_-_ver._moises_do_meninas_bar_-_pl_emissao_de_carteira_pessoa_com_tea.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8957/requer._no_310_2023_-_ver._moises_do_meninas_bar_-_edital_para_admissao_aos_cursos.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8958/requer._no_311_2023_-_ver._benone_bernardo_-_desobstrucao_de_galerias_bairro_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8959/requer._no_312_2023_-_ver._wagner_do_solanense_-_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8960/requer._no_313_2023_-_ver._marcio_silva_-_terraplanagem_rua_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8961/requer._no_314_2023_-_ver._herlon_cabral_-_casa_da_cidadania_horario_de_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8962/requer._no_315_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_sr._edson_lima.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8963/requer._no_316_2023_-_ver._janderson_brito_-_reducao_de_aliquota_de_iss.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8965/requer._no_318_2023_-_ver._marcio_silva_-_desobstrucao_de_galerias_e_conserto_da_tubulacao_de_vala.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9369/requer._no_319_2023_-_ver._andre_coutinho_-__divulgacao_e_esforcos_aos_pescadores_quanto_ao_plano_safra_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8966/requer._no_320_2023_-_ver._andre_coutinho_-_programa_de_subvencao_economica_ao_preco_do_oleo_diesel.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8967/requer._no_321_2023_-_ver._divino_felizardo_-_avenida_mar_timer_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8968/requer._no_322_2023_-_ver._wagner_do_solanense_-_placa_de_sinalizacao_rua_jair_cunha_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8969/requer._no_323_2023_-_ver._andre_coutinho_-_pl_gratificacao_analista_de_projetos.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8970/requer._no_324_2023_-_ver._edvaldo_neto_-_area_exclusiva_para_pessoas_usuarias_de_cadeiras_de_rodas_parque_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8971/requer._no_325_2023_-_ver._edvaldo_neto_-_manutencao_parque_infantil_praca_do_acai.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8973/requer._no_326_2023_-_ver._andre_coutinho_-_bandas_marciais_incentivo_financeiro.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8999/requer._no_327_2023_-_ver._andre_coutinho_-_pl_guia_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9000/requer._no_328_2023_-_ver._ivanio_da_miramar_-_reforco_do_requerimento_118_2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9001/requer._no_329_2023_-_ver._ivanio_da_miramar_-_sinalizacao_de_transito_rua_antonio_paulino_serrano.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8974/requer._no_330_2023_-_ver._jose_pereira_-_rua_puerto_marseille_pavimenta_cabedelo_vi.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8975/requer._no_331_2023_-_ver._moises_do_meninas_bar_-_escoliose_criancas_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8976/requer._no_332_2023_-_ver._moises_do_meninas_bar_-_multas_de_transito_semob.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8977/requer._no_333_2023_-_ver._benone_bernardo_-_lombada_fisica_rua_mosenhor_jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8978/requer._no_334_2023_-_ver._herlon_cabral_-_acessibilidade_escola_paulino_siqueira.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8979/requer._no_335_2023_-_ver._herlon_cabral_-_balancas_para_pesagem_de_cadeirante.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8980/requer._no_336_2023_-_ver._wagner_do_solanense_-_pavimentacao_rua_marcia_travassos.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8981/requer._no_337_2023_-_ver._marcio_silva_-_desentupimento_de_galeria_de_esgoto_rua_mauricio_de_alencar_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8982/requer._no_338_2023_-_ver._marcio_silva_-_manutencao_playgrounds_intermares.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8983/requer._no_339_2023_-_ver._edson_da_otica_-_servicos_de_limpeza_bairro_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8984/requer._no_340_2023_-_ver._edvaldo_neto_-_parque_infantil_praca_jornalista_nelma_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8985/requer._no_341_2023_-_ver._edson_da_otica_-_lombadas_fisicas_rua_antonia_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8986/requer._no_342_2023_-_ver._janderson_brito_-_reformar_praca_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8987/requer._no_343_2023_-_ver._divino_felizardo_-_votos_de_aplausos_geusa_ribeira_e_gaby_da_inclusao.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8988/requer._no_344_2023_-_ver._junior_paulo_-_reforma_usf_bairro_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8989/requer._no_345_2023_-_ver._wagner_do_solanense_-_pavimentacao_rua_rio_paraiba.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8990/requer._no_346_2023_-_ver._andre_coutinho_-_pl_programa_auxilio_passagem-cartao_move_mulher.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8991/requer._no_347_2023_-_ver._janderson_brito_-_pl_programa_reforma_legal.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9002/requer._no_348_2023_-_ver._edvaldo_neto_-_votos_de_aplausos_gratuliano_brito_e_leandro_tavares.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9003/requer._no_349_2023_-_ver._edvaldo_neto_-_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9004/requer._no_350_2023_-_ver._jose_pereira_-_votos_de_aplausos_projeto_era_uma_vez_na_semob.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9005/requer._no_351_2023_-_ver._jose_pereira_-_redutores_de_velocidade_rua_golfo_de_bonita.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9006/requer._no_352_2023_-_ver._moises_do_meninas_bar_-_pl_politica_municipal_de_protecao_aos_direitos_da_pessoa_com_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9007/requer._no_353_2023_-_ver._marcio_silva_-_preservacao_hortobosque_das_araras.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9008/requer._no_354_2023_-_ver._moises_do_meninas_bar_-_contratacao_de_bombeiros_civis_e_guarda_vidas.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9009/requer._no_355_2023_-_ver._marcio_silva_-_placas_em_braille_secretarias_municipais.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9010/requer._no_356_2023_-_ver._junior_paulo_-_recuperacao_de_pavimentacao_rua_professor_clodoaldo_trigueiro.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9011/requer._no_357_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_e_troca_das_luminarias.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9012/requer._no_358_2023_-_ver._wagner_do_solanense_-_troca_das_lampadas_rua_hildebrando_da_silva.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9013/requer._no_359_2023_-_ver._wagner_do_solanense_-_reparo_da_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9014/requer._no_360_2020_-_ver._janderson_brito_-_pl_programa_municipal_do_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9015/requer._no_361_2023_-_ver._janderson_brito_-_empreender_motociclista_profissional.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9016/requer._no_362_2023_-_ver._marcio_silva_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9017/requer._no_363_2023_-_ver._marcio_silva_-_inclusao_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9140/requer._no_364_2023_-_ver._andre_coutinho_-_pl_auxilio-aluguel_mulher_vitima_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9370/requer._no_365_2023_-_ver._andre_coutinho_-_sessao_especial_aniversario_do_codigo_defesa_civil_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9022/requer._no_366_2023_-_ver._janderson_brito_-_reforma_estadio_de_futebol_francisco_figueiredo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9023/requer._no_367_2023_-_ver._janderson_brito_-_lista_de_plantoes_medicos.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9024/requer._no_368_2023_-_ver._edvaldo_neto_-_adequacoes_estruturais_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9025/requer._no_369_2023_-_ver._jose_pereira_-_sessao_especial_doacao_de_orgaos_e_tecidos.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9026/requer._no_370_2023_-_ver._jose_pereira_-_limpeza_rua_milton_herculano_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9027/requer._no_371_2023_-_ver._marcio_silva_-_pl_praca_djalma_marinho_cabral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9029/requer._no_372_2023_-_ver._ivanio_da_miramar_-_contratacao_medicos_veterinarios.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9030/requer._no_373_2023_-_ivanio_da_miramar_-_coletores_de_lixo_paisagismo_praca_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9031/requer._no_374_2023_-_ver._moises_do_meninas_bar_-_faixas_de_pedestres_escolas.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9032/requer._no_375_2023_-_ver._janderson_brito_-_rejeitado_-_cursos_turismo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9033/requer._no_376_2023_-_ver._janderson_brito_-_criacao_museu_historico_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9051/requer._no_377_2023_-_ver._divino_felizardo_-_curso_de_capacitacao_libras.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9034/requer._no_378_2023_-_ver._divino_felizardo_-_programa_de_habitacao_financiamento.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9035/requer._no_379_2023_-_ver._divino_felizardo_-_cardapios_e_placas_em_braile.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9036/requer._no_380_2023_-_ver._wagner_do_solanense_-_lampadas_led_travessa_apostolo_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9037/requer._no_381_2023_-_ver._jose_pereira_-_pl_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9038/requer._no_382_2023_-_ver._jose_pereira_-_acao_de_servicos_de_assistencia_a_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9039/requer._no_383_2023_-_ver._joedson_dinho_-_trabalho_remoto.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9040/requer._no_384_2023_-_ver._edvaldo_neto_-_projeto_pavimenta_cabedelo_rua_da_seringueira.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9041/requer._no_385_2023_-_ver._marcio_silva_-_evento_arte_na_praca.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9042/requer._no_386_2023_-_ver._marcio_silva_-_repato_paralelepipedos.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9043/requer._no_387_2023_-_ver._rey_-_galeria_fluvial_rua_maurilio_de_alencar_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9044/requer._no_388_2023_-_ver._andre_coutinho_-_patinhas_de_pets_faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9071/requer._no_389_2023_-_ver._ivanio_da_miramar_-_abrigos_paradas_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9072/requer._no_390_2023_-_ver._ivanio_da_miramar_-_politicas_publicas_usuarios_de_drogas.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9052/requer._no_391_2023_-_ver._moises_do_meninas_bar_-_mutirao_de_sinalizacao_transito.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9053/requer._no_392_2023_-_ver._moises_do_meninas_bar_-_pl_pagamento_digital_tributos.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9054/requer._no_393_2023_-_ver._marcio_silva_-_pl_ordenamento_territoral_entidades_de_tiro.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9055/requer._no_394_2023_-_ver._junior_paulo_-_recuperacao_teto_da_escola_paulino_siqueira.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9056/requer._no_395_2023_-_ver._marcio_silva_-_terraplanagem_rua_jose_rubenildo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9057/requer._no_396_2023_-_ver._andre_coutinho_-_programa_regularizar.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9058/requer._no_397_2023_-_ver._edvaldo_neto_-_programa_pavimenta_cabedelo_rua_deolina_gomes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9059/requer._no_398_2023_-_ver._edvaldo_neto_-_praca_de_skate_orla_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9060/requer._no_399_2023_-_ver._janderson_brito_-_votos_de_aplausos_ricardo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9061/requer._no_400_2023_-_ver._janderson_brito_-_reforma_quadra_e_praca_do_praia_do_poco.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9062/requer._no_401_2023_-_ver._herlon_cabral_-_programa_pavimenta_cabedelo_rua_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9063/requer._no_402_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_francisca_valeriano.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9064/requer._no_403_2023_-_ver._jose_pereira_-_programa_pavimenta_cabedelo_rua_wogran_robson.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9065/requer._no_404_2023_-_ver._jose_pereira_-_programa_pavimenta_cabedelo_rua_antonio_goncalves_vicente.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9066/requer._no_405_2023_-_ver._marcio_silva_e_outros_-_urgencia-_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9067/requer._no_406_2023_-_ver._divino_felizardo_-_contas_municipais_2018_e_2020.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9068/requer._no_407_2023_-_ver._andre_coutinho_-_votos_de_profundo_pesar__joasiane_maria_de_castro.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9073/requer._no_408_2023_-_ver._divino_felizardo_-_cameras_de_monitoramento_intermares.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9074/requer._no_409_2023_-_ver._divino_felizardo_-_denuncias_mortes_de_gatos.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9075/requer._no_410_2023_-_ver._marcio_silva_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9076/requer._no_411_2023_-_ver._benone_bernardo_-_recuperacao_da_rua_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9077/requer._no_412_2023_-_ver._wagner_do_solanense_-_transporte_gratuito_educador_social_voluntario.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9078/requer._no_413_2023_-_ver._moises_do_meninas_bar_-_rua_joao_targino_programa_pavimenta.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9079/requer._no_414_2023_-_ver._moises_do_meninas_bar_-_projeto_de_alfabetizacao_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9080/requer._no_415_2023_-_ver._andre_coutinho_-_sessao_especial_-_semana_nacional_do_transito.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9090/requer._no_416_2023_-_ver._jose_pereira_-_construcao_parque_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9141/requer._no_417_2023_-_ver._jose_pereira_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9081/requer._no_418_2023_-_ver._marcio_silva_-_pl_auxilio_financeiro_a_idosos.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9082/requer._no_419_2023_-_ver._junior_paulo_-_reforma_da_usf_bairro_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9083/requer._no_420_2023_-_ver._junior_paulo_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9084/requer._no_421_2023_-_ver._edvaldo_neto_-_criacao_de_novas_secoes_eleitorais.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9085/requer._no_422_2023_-_ver._andre_coutinho_-_sessao_especial_e_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9086/requer._no_423_2023_-_ver._janderson_brito_-_cartorio_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9087/requer._no_424_2023_-_ver._janderson_brito_-_pl_proibicao_de_exigencia_de_cpf_no_ato_de_compra.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9124/requer._no_425_2023_-_ver._wagner_do_solanense_-_pavimentacao_rua_marizeiro.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9091/requer._no_426_2023_-_ver._ivanio_da_miramar_-_pocos_semi-artesianos.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9092/requer._no_427_2023_-_ver._ivanio_da_miramar_-_coletores_de_sacolas_higienicas_pets.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9093/requer._no_428_2023_-_ver._edvaldo_neto_-_guarda-vidas_orla_do_mar_do_macaco.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9094/requer._no_429_2023_-_ver._marcio_silva_-_projeto_samba_na_getulio.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9095/requer._no_430_2023_-_ver._moises_do_meninas_bar_-_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9096/requer._no_431_2023_-_ver._jose_pereira_-_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9097/requer._no_432_2023_-_ver._divino_felizardo_-_programa_de_casamento_civil_comunitario_lgbtqiap.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9098/requer._no_433_2023_-_ver._janderson_brito_-_doacao_de_racao_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9099/requer._no_434_2023_-_ver._janderson_brito_-_pl_protacao_aos_animais.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9100/requer._no_435_2023_-_ver._dinho_-_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9101/requer._no_436_2023_-_ver._dinho_-_limpeza_construcao_de_muro_psf_rua_nova_floresta.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9102/requer._no_437_2023_-_ver._marcio_silva_-_limpeza_rua_mangaba.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9103/requer._no_438_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9125/requer._no_439_2023_-_ver._ivanio_da_miramar_-_melhorias_infraestrutura_das_pracas.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9126/requer._no_440_2023_-_ver._ivanio_da_miramar_-_mutirao_retirada_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9127/requer._no_441_2023_-_ver._jose_pereira_-_votos_de_aplausos_-_sr._carkis_roberto_lucas.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9128/requer._no_442_2023_-_ver._janderson_brito_-_rua_goldo_de_campeche_acumulo_de_aguas_pluviais.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9129/requer._no_443_2023_-_ver._janderson_brito_-_votos_de_aplausos_ifpb.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9130/requer._no_444_2023_-_ver._moises_do_meninas_bar_-_abertura_de_credito_educadores_fisicos.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9131/requer._no_445_2023_-_ver._moises_do_meninas_bar_-_primeiros_socorros_recem_nascidos.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9132/requer._no_446_2023_-_ver._benone_bernardo_-_recuperacao_rua_jose_gomes_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9133/requer._no_447_2023_-_ver._benone_bernado_-_placas_de_identificacao_turismo.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9134/requer._no_448_2023_-_ver._marcio_silva_-_acoes_urgentes_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9135/requer._no_449_2023_-_ver._marcio_silva_-_vias_de_acesso_br.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9136/requer._no_450_2023_-_ver._jose_pereira_-_rede_de_cuidado_transplantes.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9137/requer._no_451_2023_-_ver._herlon_cabral_-_sessao_especial_ifpb.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9138/requer._no_452_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_servidores_ifpb.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9139/requer._no_453_2023_-_ver._edvaldo_neto_-_iss_marinas.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9142/requer._no_454_2023_-_ver._andre_coutinho_-_ausencia_de_carimbo_bombeiros_pranchas_de_arquitetura.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9143/requer._no_455_2023_-_ver._ivanio_de_miramar_-_pontos_de_lixo_praia_do_miramar.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9144/requer._no_456_2023_-_ver._ivanio_da_miramar_-_fiscalizacao_praia_do_miramar_a_formosa.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9145/requer._no_457_2023_-_ver._moises_do_meninas_bar_-_iluminacao_led_rua_diacono_carlos_peixoto_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9146/requer._no_458_2023_-_ver._moises_do_meninas_bar_-_campanha_de_combate_a_ansiedade_e_depressao.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9147/requer._no_459_2023_-_ver._divino_felizardo_-_construcao_de_praca_r._antonio_marinho_falcao.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9148/requer._no_460_2023_-_ver._divino_felizardo_-_pavimento_rua_clovis_de_holanda_calado.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9149/requer._no_461_2023_-_ver._dinho_-_reforma_calcamento_rua_tela_alves_de_melo.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9150/requer._no_462_2023_-_ver._janderson_brito_-_exames_mamografia.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9151/requer._no_463_2023_-_ver._janderson_brito_-_asfaltamento_rua_elizabeth_a._galvao.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9152/requer._no_464_2023_-_ver._jose_pereira_-_revitalizacao_faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9153/requer._no_465_2023_-_ver._jose_pereira_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9154/requer._no_466_2023_-_ver._edson_da_otica_-_limpeza_capinagem_e_pintura.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9155/requer._no_467_2023_-_ver._marcio_silva_-_pl_dia_da_conscientizacao_de_defesa_a_vida_e_contra_o_aborto.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9156/requer._no_468_2023_-_ver._marcio_silva_-_sessao_especial_-_pl.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9157/requer._no_469_2023_-_ver._junior_paulo_-_servico_de_limpeza_e_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9158/requer._no_470_2023_-_ver._junior_paulo_-_servico_de_limpeza_e_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9177/requer._no_471_2023_-_ver._wagner_do_solanense_-_cadastramento_de_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9201/requer._no_472_2023_-_ver._andre_coutinho_-_sessao_especial_e_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9371/requer._no_473_2023_-_ver._andre_coutinho_-__implementar_programa_cabedelo_em_acao_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9178/requer._no_474_2023_-_ver._rey_-_licenca_por_motivo_de_saude.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9179/requer._no_475_2023_-_ver._andre_coutinho_-_pl_alteracao_da_lei_no_1.725_2014_e_1.992_2019.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9180/requer._no_476_2023_-_ver._andre_coutinho_-_plano_municipal_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9202/requer._no_477_2023_-_ver._ivanio_da_miramar_-_sinalizacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9181/requer._no_478_2023_-_ver._ivanio_da_miramar_-_sinalizacao_rua_cleto_campelo.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9182/requer._no_479_2023_-_ver._marcio_silva_-_coibir_animais_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9183/requer._no_480_2023_-_ver._moises_do_meninas_bar_-_ponto_de_atendimento_casa_da_cidadania.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9184/requer._no_481_2023_-_ver._moises_do_meninas_bar_-_campanha_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9185/requer._no_482_2023_-_ver._marcio_silva_-_programa_tatemes_gratuitos.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9186/requer._no_483_2023_-_ver._benone_bernardo_-_pintura_de_lombadas_fisicas.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9187/requer._no_484_2023_-_ver._benone_bernardo_-_calcamento_rua_ovidia_izidro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9188/requer._no_485_2023_-_ver._herlon_cabral_-_instalacao_maquinas_de_ginastica.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9189/requer._no_486_2023_-_ver._jose_pereira_-_placa_de_identificacao_bairro_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9203/requer._no_487_2023_-_ver._jose_pereira_-_servicos_de_reparo_avenida_mar_vermelho.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9190/requer._no_488_2023_-_ver._divino_felizardo_-_mocao_com_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9191/requer._no_489_2023_-_ver._janderson_brito_-_cobertura_estacionamento_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9192/requer._no_490_2023_-_ver._janderson_brito_-_substituicao_lampadas_praia_de_formosa.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9193/requer._no_491_2023_-_ver._jose_pereira_-_cartao_do_programa_alimentar_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9194/requer._no_492_2023_-_ver._edvaldo_neto_-_sessao_especial_guarda_metropolitana_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9195/requer._no_493_2023_-_ver._edvaldo_neto_-_campanha_prevencao_ao_cancer_de_mama.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9196/requer._no_494_2023_-_ver._junior_paulo_-_recuperacao_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9197/requer._no_495_2023_-_ver._junior_paulo_-_atraso_auxilio_universitario.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9198/requer._no_496_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9204/requer._no_497_2023_-_ver._moises_do_meninas_bar_-_curso_de_capacitacao_smob_semam.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9232/requer._no_498_2023_-_ver._janderson_brito_-_reforma_praca_quadra.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9233/requer._no_499_2023_-_ver._janderson_brito_-_servicos_de_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9205/requer._no_500_2023_-_ver._marcio_silva_-_calcada_praca_da_coruja.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9206/requer._no_501_2023_-_ver._moises_do_meninas_bar_-_fiscalizacao_lanchas_e_jetski.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9207/requer._no_502_2023_-_ver._wagner_do_solanense_-_quadra_poliesportiva_oceania_vi.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9208/requer._no_503_2023_-_ver._junior_paulo_-_drenagem_pavimentacao_rua_carmelita_morais_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9209/requer._no_504_2023_-_ver._junior_paulo_-_pavimentacao_drenagem_rua_porto_genova.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9210/requer._no_505_2023_-_ver._ivanio_da_miramar_-_equipes_fixas_limpeza_e_conservacao.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9211/requer._no_506_2023_-_ver._jose_pereira_-_acao_de_assistencia_a_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9212/requer._no_507_2023_-_ver._andre_coutinho_-_saida_de_veiculos_por_do_sol_jacare.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9213/requer._no_508_2023_-_ver._wagner_do_solanense_-_programa_rua_acessivel.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9214/requer._no_509_2023_-_ver._marcio_silva_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9215/requer._no_510_2023_-_ver._edvaldo_neto__-_votos_de_aplausos_emenda_constitucional__05_2023.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9216/requer._no_511_2023_-_ver._edvaldo_neto_-_novo_mobiliario_creche_municipal_alexia_luana.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9234/requer._no_512_2023_-_ver._janderson_brito_-_abrigo_municipal_para_animais.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9235/requer._no_513_2023_-_ver._janderson_brito_-_esporotricose_animal.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9236/requer._no_514_2023_-_ver._marcio_silva_-_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9237/requer._no_515_2023_-_ver._benone_bernardo_-_pinturas_de_lombadas_fisicas.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9238/requer._no_516_2023_-_ver._moises_do_meninas_bar_-_revitalizacao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9239/requer._no_517_2023_-_ver._ivanio_da_miramar_-_implantacao_de_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9240/requer._no_518_2023_-_ver._ivanio_da_miramar_-_conserto_e_alinhamento_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9241/requer._no_519_2023_-_ver._dinho_-_reforma_de_praca.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9242/requer._no_520_2023_-_ver._dinho_-_plantao_policial_durante_horario_noturno.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9243/requer._no_521_2023_-_ver._jose_pereira_-_reparos_praca_joao_pereira_de_lacerda.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9244/requer._no_522_2023_-_ver._jose_pereira_-_construcao_de_ginasio_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9245/requer._no_523_2023_-_ver._moises_do_meninar_bar_-_revitalizacao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9246/requer._no_524_2023_-_ver._wagner_do_solanense_-_substituicao_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9247/requer._no_525_2023_-_ver._herlon_cabral_-_horario_de_funcionamento_estendido_psf.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9248/requer._no_526_2023_-_ver._edvaldo_neto_-_capacitacao_servidores_da_educacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9249/requer._no_527_2023_-_ver._edvaldo_neto_-_caixa_de_sugestao_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9250/requer._no_528_2023_-_ver._marcio_silva_-_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9251/requer._no_529_2023_-_ver._ivanio_da_miramar_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9252/requer._no_530_2023_-_ver._ivanio_da_miramar_-_salva-vidas_praia_do_miramar.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9253/requer._no_531_2023_-_ver._marcio_silva_-_pl_incentivo_adicional_acs.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9254/requer._no_532_2023_-_ver._moises_do_meninas_bar_-_reforma_praca_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9255/requer._no_533_2023_-_ver._moises_do_meninas_-_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9256/requer._no_534_2023_-_ver._benone_bernardo_-_cacambas_de_areia.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9257/requer._no_535_2023_-_ver._marcio_silva_-_revitalizacao_quadra.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9258/requer._no_536_2023_-_ver._jose_pereira_-_cameras_portateis_nos_uniformes.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9259/requer._no_537_2023_-_ver._jose_pereira_-_votos_de_aplausos_equipes_de_cambio.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9260/requer._no_538_2023_-_ver._wagner_do_solanense_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9261/requer._no_539_2023_-_ver._divino_felizardo_-_votos_de_aplausos_mpt_na_escola.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9262/requer._no_540_2023_-_ver._wagner_do_solanense_-_ronda_ostensiva.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9263/requer._no_541_2023_-_ver._edvaldo_neto_-_reforma_na_sede_da_delegacia_distrital.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9267/requer._no_542_2023_-_ver._divino_felizardo_-_inclusao_de_pauta_pl_no_0972023.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9264/requer._no_543_2023_-_ver._ivanio_da_miramar_-_inclusao_da_festa_da_lagosta_no_calendario_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9265/requer._no_544_2023_-_ver._ivanio_da_miramar_-_votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9266/requer._no_545_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_sr._antonio_lopes.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9268/requer._no_546_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_emilly_andrielly.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9269/requer._no_547_2023_-_ver._jose_pereira_-_votos_de_aplausos_sr._jose_jurandy_felix.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9270/requer._no_548_2023_-_ver._jose_pereira_-_votos_de_aplausos_associacao_frei_gregorio.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9271/requer._no_549_2023_-_ver._andre_coutinho_-_sessao_especial_dia_municipal_dos_gestores_das_escolas_e_creches.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9272/requer._no_550_2023_-_ver._edson_da_otica_-_terraplanagem_ruas_do_polo_industrial_do_renascer.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9273/requer._no_551_2023_-_ver._edvaldo_neto_-_pavimentacao_rua_vicente_vita.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9274/requer._no_552_2023_-_ver._edvaldo_neto_-_playgrounds_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9275/requer._no_553_2023_-_ver._wagner_do_solanense_-_programa_de_cidadania_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9303/requer._no_554_2023_-_ver._ivanio_da_miramar_-_placas_indicativas_dique.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9304/requer._no_555_2023_-_ver._ivanio_da_miramar_-_pavimentacao_rua_joaquim_norberto_ferreira.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9305/requer._no_556_2023_-_ver._moises_do_meninas_bar_-_acesso_para_carros-reboques.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9306/requer._no_557_2023_-_ver._moises_do_meninas_bar_-_assistencia_oncologica_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9307/requer._no_558_2023_-_ver._marcio_silva_-_castra-movel.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9308/requer._no_559_2023_-_ver._edson_da_otica_-_revitalizacao_faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9309/requer._no_560_2023_-_ver._edson_da_otica_-_lombadas_rua_severino_maximiano.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9310/requer._no_561_2023_-_ver._herlon_cabral_-_mocao_de_aplausos_nik_fernandes_e_jhony_fernandes.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9323/requer._no_562_2023_-_ver._wagner_do_solanense_-_esporotricose.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9311/requer._no_563_2023_-_ver._marcio_silva_-_pl_animais_carga_excessiva.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9312/requer._no_564_2023_-_ver._jose_pereira_-_bebedouros_praca_do_acai.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9313/requer._no_565_2023_-_ver._jose_pereira_-_pl_doe_orgaos_salve_vidas.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9324/requer._no_566_2023_-_ver._wagner_do_solanense_-_campeonato_municipal_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9314/requer._no_567_2023_-_ver._edvaldo_neto_-_wi-fi_mercado_publico_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9315/requer._no_568_2023_-_ver._junior_paulo_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9316/requer._no_569_2023_-_ver._junior_paulo_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9317/requer._no_570_2023_-_ver._janderson_brito_-_mutirao_cirurgias_de_catarata.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9318/requer._no_571_2023_-_ver._janderson_brito_-_interdicao_ou_sinalizacao_trecho_da_br_230.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9319/requer._no_572_2023_-_ver._rey_-_participacao_remota.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9320/requer._no_573_2023_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9321/requer._no_574_2023_-_ver._marcio_silva_-_quebra_de_intersticio.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9325/requer._no_575_2023_-_ver._benone_benardo_-_mocao_de_aplausos_secretaria_legislativa.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9326/requer._no_576_2023_-_ver._marcio_silva_-_professores_materiais_voleibol.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9327/requer._no_577_2023_-_ver._marcio_silva_-_criacao_de_centro_de_convivencia_intermares.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9328/requer._no_578_2023_-_ver._janderson_brito_-_rede_eletrica_postos_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9329/requer._no_579_2023_-_ver._janderson_brito_-_jogos_de_verao.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9330/requer._no_580_2023_-_ver._ivanio_da_miramar_-_unidades_de_saude_espacos_pcd.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9331/requer._no_581_2023_-_ver._ivanio_da_miramar_-_votos_de_aplausos_beira_mar_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9332/requer._no_582_2023_-_ver._jose_pereira_-_pl_gratificacao_topografos_e_fiscais_de_postura.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9333/requer._no_583_2023_-_ver._jose_pereira_-_reiteracao_requerimento_513_2023.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9334/requer._no_584_2023_-_ver._moises_do_meninas_bar_-_funcionamento_24hrs_delegacia.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9335/requer._no_585_2023_-_ver._moises_do_meninas_bar_-_posto_de_coleta_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9336/requer._no_586_2023_-_ver._andre_coutinho_-_sessao_especial_semana_municipal_da_cultura_evangelica.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9337/requer._no_587_2023_-_ver._edvaldo_neto_-_curso_de_capacitacao_familiares_de_pessoas_com_deficiecia.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9338/requer._no_588_2023_-_ver._junior_paulo_-_pavimentacao_e_drenagens.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9339/requer._no_589_2023_-_ver._junior_paulo_-_limpeza_e_reparos_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9340/requer._no_590_2023_-_ver._edvaldo_neto_-_pauta_da_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9341/requer._no_591_2023_-_ver._marcio_silva_-_placas_indicativas_cep.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9348/requer._no_592_2023_-_ver._benone_benardo_-_mocao_de_aplausos_empresarios_varejistas.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9349/requer._no_593_2023_-_ver._moises_do_meninas_bar_-_engenheiro_de_pesca_para_assessorar_auxiliar_e_vistoriar_embarcacoes.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9350/requer._no_594_2023_-_ver._wagner_do_solanense_-_aquisicao_de_retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9351/requer._no_595_2023_-_ver._marcio_silva_-_dia_d_vacinacao_antirrabica_praca_intermares.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9352/requer._no_596_2023_-_ver._marcio_silva_-_convocacao_vagas_ginecologia_e_obstetricia.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9353/requer._no_597_2023_-_ver._janderson_brito_-_ampliar_programa_desenvolver_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9354/requer._no_598_2023_-_ver._janderson_brito_-_criacao_de_oficinas.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9355/requer._no_599_2023_-_ver._wagner_do_solanense_-_reparacao_do_calcamento_danificado_execucao_cagepa.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9356/requer._no_600_2023_-_ver._jose_pereira_-_aumentar_contemplados_programa_alimentar_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9357/requer._no_601_2023_-_ver._jose_pereira_-_implantacao_lombadas_fisicas_e_placas_rua_teresinha_costa_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9358/requer._no_602_2023_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9372/requer._no_603_2023_-_ver._divino_felizardo_-_votos_de_aplausos_mpt_na_escola.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9373/requer._no_604_2023_-_ver._moises_do_meninas_bar_-_cemiterio_para_animais.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9374/requer._no_605_2023_-_ver._moises_do_meninas_bar_-_central_de_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9375/requer._no_606_2023_-_ver._ivanio_da_miramar_-_adicao_projeto_orla.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9376/requer._no_607_2023_-_ver._wagner_do_solanense_-_sociedade_amiga_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9377/requer._no_608_2023_-_ver._marcio_silva_-_votos_de_repudio_adpf_no_442.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9378/requer._no_609_2023_-_ver._jose_pereira_-_inclusao_de_ruas_no_programa_mais_asfalto.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9379/requer._no_610_2023_-_ver._jose_pereira_-_reajuste_vencimento_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9380/requer._no_611_2023_-_ver._wagner_do_solanense_-_manutencoes_das_pracas_antes_do_natal.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9381/requer._no_612_2023-_do_ver._janderson_brito-_conselho_regional_de_medicina-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9382/requer._no_613_2023_-_ver._janderson_brito_-_campanha_para_reforco_da_vacina_covid.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9383/requer._no_614_2023_-_ver._marcio_silva_e_outros_-_urgencia_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9384/requer._no_615_2023_-_ver._divino_felizardo_-_inclusao_na_pauta_da_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9385/requer._no_616_2023_-_ver._marcio_silva_-_quebra_de_intersticio.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9390/requer._no_574-a_2023_-_ver._benone_bernado_-_votos_de_aplausos_prefeito_e_presidente_da_cmc.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9289/veto_parcial_ao_pl_no_035_2023-_prefeito_municipal-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9114/veto_parcial_ao_pl_no_047_2023-ver._wagner_do_solanense.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9751/veto_parcial_ao_pl_no_094_2023_-_prefeito_municipal_-_loa_2024_compressed.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9750/veto_parcial_ao_pl__no_124_2023-ver._marcio_silva.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9200/veto_total_ao_plc_no_003_2023-ver._edvaldo_neto_-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9112/veto_total_ao_pl_no_004_2023-ver._janderson_brito.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8895/veto_total_ao_pl_no_005_2023-ver._herlon_cabral-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8951/veto_total_no_014_2023-ver._edvaldo_neto-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9110/veto_total_ao_pl_no_023_2023-ver._junior_paulo.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9285/veto_total_ao_pl_no_027_2023-_ver._moises_do_meninas_bar-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9109/veto_total_ao_pl_no_033_2023_-ver._janderson_brito.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9163/veto_total_ao_pl_no_034_2023-ver._wagner_do_solanense.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9162/veto_total_ao_pl_no_036_2023-ver._junior_paulo.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9117/veto_total_ao_pl_no_039_2023-ver._jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/8998/veto_total_ao_pl_no_040_2023-ver._moises_do_meninas_bar-veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9287/veto_total_ao_pl_no_048_2023-ver._edvaldo_neto-_veto_mantido.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9159/veto_total_ao_pl_no_050_2023-ver._herlon_cabral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9116/veto_total_ao_pl_no_056_2023-ver._jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9598/veto_total_ao_pl_no_106_2023-ver._janderson_brito.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9296/comissao_de_representacao_-_relatorio_marcha_legislativos_municipais-brasilia.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9297/comissao_de_representacao_-_relatorio_encontro_nacional_de_gestores-toritama.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2023/9295/comissao_de_representacao_-_relatorio_encontro_nacional_de_gestores-brasilia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H900"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="203.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="236.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="235.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>