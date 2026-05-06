--- v0 (2026-02-05)
+++ v1 (2026-05-06)
@@ -51,7389 +51,7389 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9571</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATSE</t>
   </si>
   <si>
     <t>Ata de Sessão Especial</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9571/ata_1a_sessao_especial_-_25-03-2024_dia_nacional_oficial_de_justica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9571/ata_1a_sessao_especial_-_25-03-2024_dia_nacional_oficial_de_justica.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Especial</t>
   </si>
   <si>
     <t>9673</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9673/ata_2a_sessao_especial_-_23-04-2024_prestacao_de_contas_saide.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9673/ata_2a_sessao_especial_-_23-04-2024_prestacao_de_contas_saide.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Especial</t>
   </si>
   <si>
     <t>9796</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9796/ata_3a_sessao_especial-06-05-2024__bullying.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9796/ata_3a_sessao_especial-06-05-2024__bullying.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Especial</t>
   </si>
   <si>
     <t>9797</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9797/ata_4a_sessao_especial_-_23-05-2024_maio_laranja.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9797/ata_4a_sessao_especial_-_23-05-2024_maio_laranja.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Especial</t>
   </si>
   <si>
     <t>9798</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9798/ata_5a_sessao_especial_-_28-05-2024_maio_amarelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9798/ata_5a_sessao_especial_-_28-05-2024_maio_amarelo.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Especial</t>
   </si>
   <si>
     <t>9799</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9799/ata_6o_sessao_especial_-_13-06-2024__desassoriamento_rio_jagiaribe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9799/ata_6o_sessao_especial_-_13-06-2024__desassoriamento_rio_jagiaribe.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Especial</t>
   </si>
   <si>
     <t>9968</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9968/ata_7a_sessao_especial_-_07-11-2024_-_transtorno_dislexia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9968/ata_7a_sessao_especial_-_07-11-2024_-_transtorno_dislexia.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Especial</t>
   </si>
   <si>
     <t>10040</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10040/ata_8a_sessao_especial_-_03-12-2024_-_abertura_da_semana_evangelica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10040/ata_8a_sessao_especial_-_03-12-2024_-_abertura_da_semana_evangelica.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão Especial</t>
   </si>
   <si>
     <t>9447</t>
   </si>
   <si>
     <t>ATSX</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9447/ata_1o_sessao_extraordinaria_-_16-01-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9447/ata_1o_sessao_extraordinaria_-_16-01-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>9800</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9800/ata_2a_sessao_extraordinaria_-_17-07-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9800/ata_2a_sessao_extraordinaria_-_17-07-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>9830</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9830/ata_3a_sessao_extraordinaria_-_30-07-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9830/ata_3a_sessao_extraordinaria_-_30-07-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>9967</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9967/ata_4a_sessao_extraordinaria_-_28-10-2024_-_posse_prefeito_e_presidente_da_camara_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9967/ata_4a_sessao_extraordinaria_-_28-10-2024_-_posse_prefeito_e_presidente_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>9446</t>
   </si>
   <si>
     <t>ATSO</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9446/ata_da_1a_sessao_ordinaria_-06-02-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9446/ata_da_1a_sessao_ordinaria_-06-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9532</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9532/ata_da_2a_sessao_ordinaria_-20-02-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9532/ata_da_2a_sessao_ordinaria_-20-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9533</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9533/ata_da_3a_sessao_ordinaria_-27-02-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9533/ata_da_3a_sessao_ordinaria_-27-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9534</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9534/ata_da_4a_sessao_ordinaria_-_05-03-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9534/ata_da_4a_sessao_ordinaria_-_05-03-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9535</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9535/ata_da_5a_sessao_ordinaria_-_12-03-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9535/ata_da_5a_sessao_ordinaria_-_12-03-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9572</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9572/ata_da_6a_sessao_ordinaria_-_19-03-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9572/ata_da_6a_sessao_ordinaria_-_19-03-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9591</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9591/ata_da_7a_sessao_ordinaria_-_26-03-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9591/ata_da_7a_sessao_ordinaria_-_26-03-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9592</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9592/ata_da_8a_sessao_ordinaria_-_02-04-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9592/ata_da_8a_sessao_ordinaria_-_02-04-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9671</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9671/ata_da_9a_sessao_ordinaria_-_09-04-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9671/ata_da_9a_sessao_ordinaria_-_09-04-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9687</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9687/ata_da_10a_sessao_ordinaria_-_16-04-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9687/ata_da_10a_sessao_ordinaria_-_16-04-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9672</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9672/ata_da_11a_sessao_ordinaria_23-04-2024_declaratoria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9672/ata_da_11a_sessao_ordinaria_23-04-2024_declaratoria.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9801</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9801/ata_da_12a_sessao_ordinaria_30-04-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9801/ata_da_12a_sessao_ordinaria_30-04-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9802</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9802/ata_da_13a_sessao_ordinaria_07-05-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9802/ata_da_13a_sessao_ordinaria_07-05-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9803</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9803/ata_da_14a_sessao_ordinaria_14-05-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9803/ata_da_14a_sessao_ordinaria_14-05-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9804</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9804/ata_da_15a_sessao_ordinaria_21-05-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9804/ata_da_15a_sessao_ordinaria_21-05-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9805</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9805/ata_da_16a_sessao_ordinaria_04-06-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9805/ata_da_16a_sessao_ordinaria_04-06-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9806</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9806/ata_da_17a_sessao_ordinaria_11-06-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9806/ata_da_17a_sessao_ordinaria_11-06-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9807</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9807/ata_da_18a_sessao_ordinaria_18-06-2024_ldo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9807/ata_da_18a_sessao_ordinaria_18-06-2024_ldo.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9808</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9808/ata_da_19a_sessao_ordinaria_25-06-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9808/ata_da_19a_sessao_ordinaria_25-06-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9846</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9846/ata_da_20a_sessao_ordinaria_06-08-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9846/ata_da_20a_sessao_ordinaria_06-08-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9847</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9847/ata_da_21a_sessao_ordinaria_13-08-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9847/ata_da_21a_sessao_ordinaria_13-08-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9876</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9876/ata_da_22a_sessao_ordinaria_20-08-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9876/ata_da_22a_sessao_ordinaria_20-08-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 22ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9877</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9877/ata_da_23a_sessao_ordinaria_27-08-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9877/ata_da_23a_sessao_ordinaria_27-08-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 23ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9887</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9887/ata_da_24a_sessao_ordinaria_03-09-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9887/ata_da_24a_sessao_ordinaria_03-09-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 24ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9888</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9888/ata_da_25a_sessao_ordinaria_10-09-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9888/ata_da_25a_sessao_ordinaria_10-09-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 25ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9919</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9919/ata_da_27a_sessao_ordinaria_24-09-2024_-_declaratoria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9919/ata_da_27a_sessao_ordinaria_24-09-2024_-_declaratoria.pdf</t>
   </si>
   <si>
     <t>Ata da 27ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9920</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9920/ata_da_28a_sessao_ordinaria_-_01-10-2024_-declaratoria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9920/ata_da_28a_sessao_ordinaria_-_01-10-2024_-declaratoria.pdf</t>
   </si>
   <si>
     <t>Ata da 28ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9935</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9935/ata_da_29a_sessao_ordinaria_-_08-10-2024_-_declaratoria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9935/ata_da_29a_sessao_ordinaria_-_08-10-2024_-_declaratoria.pdf</t>
   </si>
   <si>
     <t>Ata da 29ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9936</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9936/ata_da_30a_sessao_ordinaria_-_15-10-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9936/ata_da_30a_sessao_ordinaria_-_15-10-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 30ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9991</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9991/ata_da_31a_sessao_ordinaria_-_22-10-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9991/ata_da_31a_sessao_ordinaria_-_22-10-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 31ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9965</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9965/ata_da_32a_sessao_ordinaria_-_29-10-2024_-_declaratoria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9965/ata_da_32a_sessao_ordinaria_-_29-10-2024_-_declaratoria.pdf</t>
   </si>
   <si>
     <t>Ata da 32ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9966</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9966/ata_da_33a_sessao_ordinaria_-_05-11-2024_-_declaratoria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9966/ata_da_33a_sessao_ordinaria_-_05-11-2024_-_declaratoria.pdf</t>
   </si>
   <si>
     <t>Ata da 33ª Sessão Ordinária</t>
   </si>
   <si>
     <t>10071</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10071/ata_da_34a_sessao_ordinaria_-_12-12-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10071/ata_da_34a_sessao_ordinaria_-_12-12-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 34ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9992</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9992/ata_da_35a_sessao_ordinaria_-_19-11-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9992/ata_da_35a_sessao_ordinaria_-_19-11-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 35ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9993</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9993/ata_da_36a_sessao_ordinaria_-_26-11-2024_-_declaratoria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9993/ata_da_36a_sessao_ordinaria_-_26-11-2024_-_declaratoria.pdf</t>
   </si>
   <si>
     <t>Ata da 36ª Sessão Ordinária</t>
   </si>
   <si>
     <t>10022</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10022/ata_da_37a_sessao_ordinaria_-_03-12-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10022/ata_da_37a_sessao_ordinaria_-_03-12-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 37ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9448</t>
   </si>
   <si>
     <t>ATSS</t>
   </si>
   <si>
     <t>Ata de Sessão Solene</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9448/ata_1a_sessao_solene_-_01-01-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9448/ata_1a_sessao_solene_-_01-01-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Solene</t>
   </si>
   <si>
     <t>9393</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>APR</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
     <t>André Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9393/ato_do_presidente_no_041_2024-_horario_recesso_administrativo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9393/ato_do_presidente_no_041_2024-_horario_recesso_administrativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente administrativo da Câmara Municipal, no período de recesso parlamentar</t>
   </si>
   <si>
     <t>9449</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9449/ato_do_presidente_no_042_2024-comissao_especial_exames_plc_no_06_e_007-2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9449/ato_do_presidente_no_042_2024-comissao_especial_exames_plc_no_06_e_007-2023.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para exame dos Projetos do Plano Diretor e do Código de Zoneamento do Uso e Ocupação do Solo do Município, e dá outras providências</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9469/ato_do_presidente_no_043-2024_-_expediebte_da_camara_municipalperiodo_de_carnaval.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9469/ato_do_presidente_no_043-2024_-_expediebte_da_camara_municipalperiodo_de_carnaval.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente da Câmara Municipal de Cabedelo (PB) no período de carnaval</t>
   </si>
   <si>
     <t>9468</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9468/ato_do_presidente_no_044-2024_-_dispensa_1o_suplente_benone_bernardo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9468/ato_do_presidente_no_044-2024_-_dispensa_1o_suplente_benone_bernardo.pdf</t>
   </si>
   <si>
     <t>Dispensa o 1º Suplente de Vereador Benone Bernardo da Silva - REPUBLICANOS do exercício temporário do mandato de vereador, em face do retorno do titular, e dá outras providências</t>
   </si>
   <si>
     <t>9536</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9536/ato_do_presidente_no_045_2024_-_representantes_contur.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9536/ato_do_presidente_no_045_2024_-_representantes_contur.pdf</t>
   </si>
   <si>
     <t>Designa Representante da Câmara Municipal de Cabedelo/PB, no Conselho Municipal de Turismo - COMTUR, e dá outras providências</t>
   </si>
   <si>
     <t>9537</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9537/ato_do_presidente_no_046_2024_-_ponto_facultativo_semana_santa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9537/ato_do_presidente_no_046_2024_-_ponto_facultativo_semana_santa.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo em razão da Semana Santa, e dá outras providências</t>
   </si>
   <si>
     <t>9569</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9569/ato_do_presidente_no_047_2024_-_dispensa_1o_suplente_ver._edson_da_otica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9569/ato_do_presidente_no_047_2024_-_dispensa_1o_suplente_ver._edson_da_otica.pdf</t>
   </si>
   <si>
     <t>Dispensa o 1º Suplente de Vereador Edson da Silva Dias - DEM do exercício temporário do mandato de vereador, em face do retorno do titular, e dá outras providências</t>
   </si>
   <si>
     <t>9570</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9570/ato_do_presidente_no_048_2024_-_dispensa_2o_suplente_ver._moises_do_meninas_bar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9570/ato_do_presidente_no_048_2024_-_dispensa_2o_suplente_ver._moises_do_meninas_bar.pdf</t>
   </si>
   <si>
     <t>Dispensa o 2º Suplente de Vereador Geilson de Almeida Nascimento (Moisés do Meninas Bar) - DEM do exercício temporário do mandato de vereador, em face do retorno do titular, e dá outras providências</t>
   </si>
   <si>
     <t>9593</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9593/ato_do_presidente_no_049_2024_-_congresso_brasilia-df.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9593/ato_do_presidente_no_049_2024_-_congresso_brasilia-df.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros da Comissão de Representação da Câmara Municipal para representar a edilidade em Brasília-DF, e dá outras providências</t>
   </si>
   <si>
     <t>9594</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9594/ato_do_presidente_no_050_2024-_visitacao_congresso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9594/ato_do_presidente_no_050_2024-_visitacao_congresso.pdf</t>
   </si>
   <si>
     <t>Indica representante da Câmara Municipal de Cabedelo (PB) para visitação ao Congresso Nacional e Brasília-DF, e dá outras providências</t>
   </si>
   <si>
     <t>9657</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9657/ato_do_presidente_no_051_2024-_licenca_ver._joedson_dinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9657/ato_do_presidente_no_051_2024-_licenca_ver._joedson_dinho.pdf</t>
   </si>
   <si>
     <t>Concede licença por motivo de saúde ao Vereador Joedson Ferreira da Silva "Dinho", e dá outras providências</t>
   </si>
   <si>
     <t>9658</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9658/ato_do_presidente_no_052_2024_-_comissao_de_representacao_em_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9658/ato_do_presidente_no_052_2024_-_comissao_de_representacao_em_brasilia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros da Comissão de Representação da Câmara Municipal para representar a edilidade em Brasília - DF, e dá outras providências</t>
   </si>
   <si>
     <t>9743</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9743/ato_do_presidente_no_053_2024-_cancelamento_sessao_ordinaria_28-05-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9743/ato_do_presidente_no_053_2024-_cancelamento_sessao_ordinaria_28-05-2024.pdf</t>
   </si>
   <si>
     <t>Declara o cancelamento da Sessão Ordinária de hoje, terça-feira, dia 28 de maio de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>9744</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9744/ato_do_presidente_no_054_2024-ponto_facultativo_corpus_chiristi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9744/ato_do_presidente_no_054_2024-ponto_facultativo_corpus_chiristi.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo em razão do feriado de Corpus Christi, e dá outras providências</t>
   </si>
   <si>
     <t>9745</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9745/ato_do_presidente_no_055_2024-_ponto_facultativo_festividades_juninas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9745/ato_do_presidente_no_055_2024-_ponto_facultativo_festividades_juninas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ponto facultativo em face das festividades juninas no âmbito da Câmara Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9746</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9746/ato_do_presidente_no_056_2024-regulamenta_transmissoes_sessoes_periodo_eleitoral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9746/ato_do_presidente_no_056_2024-regulamenta_transmissoes_sessoes_periodo_eleitoral.pdf</t>
   </si>
   <si>
     <t>Regulamenta as transmissões de sessões legislativas no ano eleitoral, e dá outras providências</t>
   </si>
   <si>
     <t>9747</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9747/ato_do_presidente_no_057_2024-_cadastro_eletronico_recepcao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9747/ato_do_presidente_no_057_2024-_cadastro_eletronico_recepcao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de cadastro de autoridades, parlamentares, servidores, prestadores de serviços e visitantes na recepção para acesso ao prédio Sede da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>9775</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9775/ato_do_presidente_no_058_2024-comissao_de_representacao_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9775/ato_do_presidente_no_058_2024-comissao_de_representacao_brasilia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação de membros de Comissão de Representação da Câmara Municipal de Cabedelo (PB), para representar a edilidade em Brasília - DF, e dá outras providências</t>
   </si>
   <si>
     <t>9848</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9848/ato_do_presidente_no_059_2024-_suspende_a_realizacao_de_sessoes_especiais_e_solenes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9848/ato_do_presidente_no_059_2024-_suspende_a_realizacao_de_sessoes_especiais_e_solenes.pdf</t>
   </si>
   <si>
     <t>Suspende a realização de sessões especiais e solenes na Câmara Municipal de Cabedelo (PB), no período eleitoral até realização das eleições municipais, e dá outras providências</t>
   </si>
   <si>
     <t>9878</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9878/ato_do_presidente_no_060_2024-_estabilidade_servidores_efetivos_cmc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9878/ato_do_presidente_no_060_2024-_estabilidade_servidores_efetivos_cmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estabilidade de servidores ocupantes de cargos efetivos da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>9899</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9899/ato_do_presidente_no_061_2024-_licenca_ver._dinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9899/ato_do_presidente_no_061_2024-_licenca_ver._dinho.pdf</t>
   </si>
   <si>
     <t>9934</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9934/ato_do_presidente_no_062_2024-_ponto_facultativo_dia_servidor_publico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9934/ato_do_presidente_no_062_2024-_ponto_facultativo_dia_servidor_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Ponto Facultativo do Dia do Servidor Público, e dá outras providências</t>
   </si>
   <si>
     <t>9953</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Evilásio Cavalcanti Neto</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9953/ato_do_presidente_no_063_2024-_comissao_de_representacao_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9953/ato_do_presidente_no_063_2024-_comissao_de_representacao_brasilia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros da Comissão de Representação da Câmara Municipal para representar a edilidade em Brasilia-DF, e da outras providencias</t>
   </si>
   <si>
     <t>9982</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9982/ato_do_presidente_no_064_2024-sessao_ordinaria_antecipacao_de_horario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9982/ato_do_presidente_no_064_2024-sessao_ordinaria_antecipacao_de_horario.pdf</t>
   </si>
   <si>
     <t>Antecipa o horário da Sessão Ordinária desta terça-feira, dia 19 de novembro de 2024</t>
   </si>
   <si>
     <t>9983</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9983/ato_do_presidente_no_065_2024-sessao_ordinaria_antecipacao_de_horario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9983/ato_do_presidente_no_065_2024-sessao_ordinaria_antecipacao_de_horario.pdf</t>
   </si>
   <si>
     <t>Antecipa o horário da Sessão Ordinária desta terça-feira, dia 03 de dezembro de 2024</t>
   </si>
   <si>
     <t>9984</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9984/ato_do_presidente_no_066_2024-_cancelamento_sessao_ordinaria-010-12-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9984/ato_do_presidente_no_066_2024-_cancelamento_sessao_ordinaria-010-12-2024.pdf</t>
   </si>
   <si>
     <t>Cancela a realização da Sessão Ordinária da Câmara Municipal, desta terça-feira, dia 10 de dezembro de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>9989</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9989/ato_do_presidente_no_067_2024-_antecipacao_sessao_ordinaria-_17-12-2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9989/ato_do_presidente_no_067_2024-_antecipacao_sessao_ordinaria-_17-12-2024.pdf</t>
   </si>
   <si>
     <t>Antecipa o horário da Sessão Ordinária desta terça-feira, dia 17 de dezembro de 2024</t>
   </si>
   <si>
     <t>9990</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9990/ato_do_presidente_no_068_2024-recesso_parlamentar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9990/ato_do_presidente_no_068_2024-recesso_parlamentar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o expediente administrativo da Câmara Municipal, no período natalino e de recesso parlamentar</t>
   </si>
   <si>
     <t>10260</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10260/pdl_no_001_2024-_ver._wagner_do_solanense-_titulo_de_cidadao_cabedelense_a_sra._ozanilda_gondim_vital_do_rego_nilda_gondim-_dl_no_883_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10260/pdl_no_001_2024-_ver._wagner_do_solanense-_titulo_de_cidadao_cabedelense_a_sra._ozanilda_gondim_vital_do_rego_nilda_gondim-_dl_no_883_2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Ozanilda Gondim Vital do Rêgo (Nilda Gondim), e dá outras providências</t>
   </si>
   <si>
     <t>10036</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10036/pdl_no_002_2024-_inexistente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10036/pdl_no_002_2024-_inexistente.pdf</t>
   </si>
   <si>
     <t>Número Inexistente</t>
   </si>
   <si>
     <t>10261</t>
   </si>
   <si>
     <t>José Pereira</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10261/pdl_no_003_2024-_ver._jose_pereira_-_titulo_de_cidadao_cabedelense_ao_sr._carlos_augusto_dantas_de_oliveira-dl_no_884_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10261/pdl_no_003_2024-_ver._jose_pereira_-_titulo_de_cidadao_cabedelense_ao_sr._carlos_augusto_dantas_de_oliveira-dl_no_884_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Carlos Augusto Dantas de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>10262</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Eclésio Araújo de Oliveira, e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>10268</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10268/pdl_no_005_2024-_ver._andre_coutinho_-titulo_cidadao_cabedelense_jose_francisco_pereira_-_dl_no_886_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10268/pdl_no_005_2024-_ver._andre_coutinho_-titulo_cidadao_cabedelense_jose_francisco_pereira_-_dl_no_886_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor José Francisco Pereira, e dá outras providências</t>
   </si>
   <si>
     <t>10263</t>
   </si>
   <si>
     <t>Alex Lucena</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Eraldo Caxias Lisboa, e dá outras providências</t>
   </si>
   <si>
     <t>10264</t>
   </si>
   <si>
     <t>Evilásio Cavalcanti</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10264/pdl_no_007_2024-_ver._evilasio_cavalcanti-_diploma_de_honra_ao_merito_jornalistico_ao_sr._jose_clauber_beserra_simplicio-dl_no_888_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10264/pdl_no_007_2024-_ver._evilasio_cavalcanti-_diploma_de_honra_ao_merito_jornalistico_ao_sr._jose_clauber_beserra_simplicio-dl_no_888_2024.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Jornalístico ao Senhor Jose Clauber Besena Simplicio, e dá outras providências</t>
   </si>
   <si>
     <t>10269</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10269/pdl_no_008_2024-_ver._wagner_do_solanense_-_titulo_cidadao_cabedelense_jose_ramos_dos_santos-dl_no_889_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10269/pdl_no_008_2024-_ver._wagner_do_solanense_-_titulo_cidadao_cabedelense_jose_ramos_dos_santos-dl_no_889_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor José Ramos dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>10265</t>
   </si>
   <si>
     <t>Edvaldo Neto</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10265/pdl_no_009_2024-_ver._edvaldo_neto-_titulo_de_cidadao_ao_dr._frederico_martinho_da_n._coutinho-dl_no_890_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10265/pdl_no_009_2024-_ver._edvaldo_neto-_titulo_de_cidadao_ao_dr._frederico_martinho_da_n._coutinho-dl_no_890_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Dr. Frederico Martinho da Nábrega Coutinho, e dá outras providências</t>
   </si>
   <si>
     <t>10095</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10095/pdl_no_010_2024-_ver._evilasio_cavalcanti-_diploma_honra_ao_merito_eliel_da_silva_ramos_-_rejeitado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10095/pdl_no_010_2024-_ver._evilasio_cavalcanti-_diploma_honra_ao_merito_eliel_da_silva_ramos_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Cabedelense ao Senhor Eliel da Silva Ramos, e dá outras providências</t>
   </si>
   <si>
     <t>10266</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10266/pdl_no_011_2024-_ver._evilasio_cavalcanti-_diploma_de_honha_ao_merito_cabedelense_ao_sr._luiz_carlos_santino_moreno_dl_no_891_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10266/pdl_no_011_2024-_ver._evilasio_cavalcanti-_diploma_de_honha_ao_merito_cabedelense_ao_sr._luiz_carlos_santino_moreno_dl_no_891_2024.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Cabedelense ao Senhor Luiz Carlos Santino Moreno, e dá outras providências</t>
   </si>
   <si>
     <t>10270</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10270/pdl_no_012_2024-_ver._alex_lucena_-_titulo_cidadao_cabedelense_jose_godoy_bezerra_sousa_-_dl_no_892_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10270/pdl_no_012_2024-_ver._alex_lucena_-_titulo_cidadao_cabedelense_jose_godoy_bezerra_sousa_-_dl_no_892_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor José Godoy Bezerra de Souza, e dá outras providências</t>
   </si>
   <si>
     <t>10271</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10271/pdl_no_013_2024-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_deputado_adrino_galdino_-dl_no_894_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10271/pdl_no_013_2024-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_deputado_adrino_galdino_-dl_no_894_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Deputado Estadual Adriano Cézar Galdino de Araújo, e dá outras providências</t>
   </si>
   <si>
     <t>10272</t>
   </si>
   <si>
     <t>Márcio Silva</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10272/pdl_no_014_2024-_ver._marcio_silva_-_titulo_cidadao_cabedelense_zeildo_almeida_da_nobrega_-dl_no_894_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10272/pdl_no_014_2024-_ver._marcio_silva_-_titulo_cidadao_cabedelense_zeildo_almeida_da_nobrega_-dl_no_894_2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Zeildo Almeida da Nóbrega, e dá outras providências</t>
   </si>
   <si>
     <t>10275</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10275/pdl_no_015_2024-_ver._marcio_silva_-_titulo_cidadao_cabedelense_marcio_de_souza_vieira_-dl_no_895_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10275/pdl_no_015_2024-_ver._marcio_silva_-_titulo_cidadao_cabedelense_marcio_de_souza_vieira_-dl_no_895_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Márcio de Souza Vieira, e dá outras providências</t>
   </si>
   <si>
     <t>10009</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10009/pdl_no_016_2024-da_mesa_diretora_-_concede_licenca_ao_prefeito_municipal_-_dl_no_859_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10009/pdl_no_016_2024-da_mesa_diretora_-_concede_licenca_ao_prefeito_municipal_-_dl_no_859_2024.pdf</t>
   </si>
   <si>
     <t>Concede licença ao Prefeito Municipal para o gozo de férias no período de  28 de outubro de 2024 a 17 de novembro de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>10273</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10273/pdl_no_017_2024-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_des._saulo_benevides_-dl_no_896_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10273/pdl_no_017_2024-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_des._saulo_benevides_-dl_no_896_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Desembargador Saulo Henriques de Sá e Benevides, e dá outras providências</t>
   </si>
   <si>
     <t>10274</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10274/pdl_no_018_2024-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_des._joao_benedito_da_silva_-dl_no_897_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10274/pdl_no_018_2024-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_des._joao_benedito_da_silva_-dl_no_897_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Desembargador João Benedito da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>10276</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10276/pdl_no_019_2024-_ver._edvaldo_neto_-_titulo_cidadao_cabedelense_dr_marcio_murilo_da_cunha_ramos_-dl_no_898_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10276/pdl_no_019_2024-_ver._edvaldo_neto_-_titulo_cidadao_cabedelense_dr_marcio_murilo_da_cunha_ramos_-dl_no_898_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Dr. Márcio Murilo da Cunha Ramos, e dá outras providências</t>
   </si>
   <si>
     <t>10277</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10277/pdl_no_020_2024-_presidente_camara_municipal_ver._andre_coutinho_-_titulo_cidada_cabedelense_des._anna_carla_freitas_-dl_no_899_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10277/pdl_no_020_2024-_presidente_camara_municipal_ver._andre_coutinho_-_titulo_cidada_cabedelense_des._anna_carla_freitas_-dl_no_899_2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense a Desembargadora Anna Carla Lopes Correia Lima de Freitas, e dá outras providências</t>
   </si>
   <si>
     <t>9602</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Vitor Hugo Peixoto Castelliano</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9602/plc_no_001_2024-prefeito_municipal-_altera_lc_no__83_2023_piso_magisterio_-_lc_no_86_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9602/plc_no_001_2024-prefeito_municipal-_altera_lc_no__83_2023_piso_magisterio_-_lc_no_86_2024.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 1.179, de 17 de dezembro de 2003, alterado pela Lei Complementar nº 83, de 16 de fevereiro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>9783</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9783/plc_no_002_2024-do_prefeito_municipal-_acrescenta_o_inciso_v_ao__1o_ao_art._79_codigo_tributario_lc_no_90_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9783/plc_no_002_2024-do_prefeito_municipal-_acrescenta_o_inciso_v_ao__1o_ao_art._79_codigo_tributario_lc_no_90_2024.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso V ao § 1º do art. 79, da Lei Complementar nº 02/1997 – Código Tributário Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>10028</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10028/plc_no_003_2024-_inexistente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10028/plc_no_003_2024-_inexistente.pdf</t>
   </si>
   <si>
     <t>10029</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10029/plc_no_004_2024-_inexistente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10029/plc_no_004_2024-_inexistente.pdf</t>
   </si>
   <si>
     <t>9781</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9781/plc_no_005_2024-doprefeito_municipal-altera_lei_complementar_no_02_1997_codigo_tributario-lec_no_91_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9781/plc_no_005_2024-doprefeito_municipal-altera_lei_complementar_no_02_1997_codigo_tributario-lec_no_91_2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 02/1997 - Código Tributário Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>9782</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9782/plc_no_006_2024-prefeito_municipal_-_altera_lei_complementar_no_02_codigo_tributario_lc_no_92_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9782/plc_no_006_2024-prefeito_municipal_-_altera_lei_complementar_no_02_codigo_tributario_lc_no_92_2024.pdf</t>
   </si>
   <si>
     <t>9897</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9897/plc_no_007_2024-prefeito_municipal-altera_lc_no_88_2024_codigo_de_zoneamento_lc_no_93_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9897/plc_no_007_2024-prefeito_municipal-altera_lc_no_88_2024_codigo_de_zoneamento_lc_no_93_2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 88/2024 – Código de Zoneamento do uso e ocupação do Solo do Município de Cabedelo-PB, e dá outras providências</t>
   </si>
   <si>
     <t>9898</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9898/plc_no_008_2024-prefeito_municipal-_altera_lc_no_02_1997_codigo_tributario_lc_no_94_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9898/plc_no_008_2024-prefeito_municipal-_altera_lc_no_02_1997_codigo_tributario_lc_no_94_2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 02/1997 – Código Tributário Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>10099</t>
   </si>
   <si>
     <t>Edvaldo Manoel  de Lima Neto</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10099/plc_no_009_2024-prefeito_municipal-_parcelamento_edificacao_ou_utilizacao_compulsoria_e_o_iptu_progressivo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10099/plc_no_009_2024-prefeito_municipal-_parcelamento_edificacao_ou_utilizacao_compulsoria_e_o_iptu_progressivo.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Parcelamento, Edificação ou Utilização Compulsórios (PEUC) e o IPTU Progressivo no Tempo no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>10100</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10100/plc_no_010_2024-prefeito_municipal-_regulamenta_direito_de_preempcao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10100/plc_no_010_2024-prefeito_municipal-_regulamenta_direito_de_preempcao.pdf</t>
   </si>
   <si>
     <t>Regulamenta o exercício do Direito de Preempção no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>10101</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10101/plc_no_011_2024-prefeito_municipal-_regulamenta_outorga_onerosa_do_direito_de_construir.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10101/plc_no_011_2024-prefeito_municipal-_regulamenta_outorga_onerosa_do_direito_de_construir.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Outorga Onerosa no Direito de Construir no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9405</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9405/pl_no_001_2024-prefeito_municipal-_atualiza_vencimento_base_servidores_efetivos_pmc_-_lei_no_2.367_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9405/pl_no_001_2024-prefeito_municipal-_atualiza_vencimento_base_servidores_efetivos_pmc_-_lei_no_2.367_2024.pdf</t>
   </si>
   <si>
     <t>Atualiza o vencimento base mínimo dos Servidores da Prefeitura Municipal de Cabedelo, ocupantes de Cargo de Provimento Efetivo para o Salário Mínimo – Piso Nacional 2024, e dá outras providências</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9406/pl_no_002_2024-prefeito_municipal-_atualiza_representacao_cargos_comissionados_pmc-lei_no_2.366_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9406/pl_no_002_2024-prefeito_municipal-_atualiza_representacao_cargos_comissionados_pmc-lei_no_2.366_2024.pdf</t>
   </si>
   <si>
     <t>Atualiza a representação dos Cargos Comissionados de Simbologia CDG-8 e CSE-2 dos Servidores da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9407</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9407/pl_no_003_2024-prefeito_municipal-abono_provisorio_servidores_publicos_magisterio-lei_no_2.364_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9407/pl_no_003_2024-prefeito_municipal-abono_provisorio_servidores_publicos_magisterio-lei_no_2.364_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder o Abono Provisório aos Servidores Públicos Municipais Efetivos do Magistério – Professores e Regentes de Ensino, e dá outras providências</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9408/pl_no_004_2024-_prefeito_municipal-altera_caput_art._1o_da_lei_no_1.740_2015__remuneracao_agentes_comunitarios_lei_no_2.368_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9408/pl_no_004_2024-_prefeito_municipal-altera_caput_art._1o_da_lei_no_1.740_2015__remuneracao_agentes_comunitarios_lei_no_2.368_2024.pdf</t>
   </si>
   <si>
     <t>Altera o “caput” do art. 1º da Lei nº 1.740 de 15 de fevereiro de 2015, que “Dispõe sobre a remuneração dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, e dá outras providências</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9409/pl_no_005_2024-_prefeito_municipal-atualiza_vencimentos_servidores_efetivos_-lei_no_2.365_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9409/pl_no_005_2024-_prefeito_municipal-atualiza_vencimentos_servidores_efetivos_-lei_no_2.365_2024.pdf</t>
   </si>
   <si>
     <t>Atualiza o vencimento dos servidores ocupantes do Quadro Efetivo de Guarda Metropolitano da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9410</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9410/pl_no_006_2024-prefeito_municipal-abertura_de_credito_especial_orcamento-lei_no_2.363_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9410/pl_no_006_2024-prefeito_municipal-abertura_de_credito_especial_orcamento-lei_no_2.363_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial no orçamento de 2024, para utilizar os recursos do Apoio Financeiro ao Município, elencados nas Notas Técnicas nºs 3149/2023 e 3241/2023, Ministério da Fazenda, Secretaria do Tesouro Nacional, e dá outras providências</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9411/pl_no_007_2024-_prefeito_municipal-autoriza_remanejamento_total_ou_parcial_orcamento-lei_no_2.362_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9411/pl_no_007_2024-_prefeito_municipal-autoriza_remanejamento_total_ou_parcial_orcamento-lei_no_2.362_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o remanejamento total ou parcial de dotações orçamentárias para  exercício de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>9603</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9603/pl_no_008_2024-altera_lei_no_2.352_2023_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9603/pl_no_008_2024-altera_lei_no_2.352_2023_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 2.353, de 26 de dezembro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>9755</t>
   </si>
   <si>
     <t>Edson da Ótica</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9755/pl_no_009_2024-ver._edson_da_otica-incentivo_a_criacao_de_espacos_pet-friendly-veto_total_mandito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9755/pl_no_009_2024-ver._edson_da_otica-incentivo_a_criacao_de_espacos_pet-friendly-veto_total_mandito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo à criação de espaços pet-friendly em estabelecimentos comerciais no Município de Cabedelo - PB, e dá outras providências</t>
   </si>
   <si>
     <t>9599</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9599/pl_no_010_2024-prefeito_municipal-reajuste__servidores_efetivos_pmc_-_lei_no_2.374_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9599/pl_no_010_2024-prefeito_municipal-reajuste__servidores_efetivos_pmc_-_lei_no_2.374_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do vencimento dos servidores ocupantes de cargo de provimento efetivo da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9752</t>
   </si>
   <si>
     <t>Moisés do Meninas Bar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9752/pl_no_011_2024-ver._moises_do_meninas_bar-_instalacao_subterranea_no_amnbito_municipal-lei_no__2.392_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9752/pl_no_011_2024-ver._moises_do_meninas_bar-_instalacao_subterranea_no_amnbito_municipal-lei_no__2.392_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a colocação de instalação subterrânea no âmbito municipal, e dá outras providências</t>
   </si>
   <si>
     <t>9604</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9604/pl_no_012_2024-_prefeito_municipal-revoga_lei_no_2.211_2023_gratificacao_ge.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9604/pl_no_012_2024-_prefeito_municipal-revoga_lei_no_2.211_2023_gratificacao_ge.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Gratificação Especial – GE, revoga a Lei nº 2.311, de 16 de agosto de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>9595</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9595/pl_no_013_2024_-_ver._moises_do_meninas_bar_-_rua_antonio_vieira_da_silva_-_lei_no_2.377_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9595/pl_no_013_2024_-_ver._moises_do_meninas_bar_-_rua_antonio_vieira_da_silva_-_lei_no_2.377_2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Antônio Vieira da Silva o trecho entre a Quadra 225 e a linha ferroviária, do Prolongamento Jardim Atlântico II, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>9786</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9786/pl_no_014_2024-do_ver._wagner_do_solanense-cria_programa_municipal_de_alfabetizacao_jovens_e_adultos-veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9786/pl_no_014_2024-do_ver._wagner_do_solanense-cria_programa_municipal_de_alfabetizacao_jovens_e_adultos-veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Alfabetização de Jovens e Adultos, e dá outras providências</t>
   </si>
   <si>
     <t>9600</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9600/pl_no_015_2024-prefeito_municipal-altera_lei_no_1.725_2014_subsidio_conselho_tutelar_lei_no_2.375_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9600/pl_no_015_2024-prefeito_municipal-altera_lei_no_1.725_2014_subsidio_conselho_tutelar_lei_no_2.375_2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1.725, de 13 de novembro de 2014, alterada pela Lei Municipal nº 1.992, de 04 de julho de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>9753</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9753/pl_no_016_2024-prefeito_municipal-_altera_lei_no_1.735_2021_sistematica_de_calculo_gratificacao_fiscais_ambientais-lei_no_2.378_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9753/pl_no_016_2024-prefeito_municipal-_altera_lei_no_1.735_2021_sistematica_de_calculo_gratificacao_fiscais_ambientais-lei_no_2.378_2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1.735, de 31 de dezembro de 2014, e dá outras providências</t>
   </si>
   <si>
     <t>9573</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9573/pl_no_017_2024-do_prefeito_municipal-operacao_de_credito_caixa_economica_lei_no__2.376_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9573/pl_no_017_2024-do_prefeito_municipal-operacao_de_credito_caixa_economica_lei_no__2.376_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal com a garantia da União, e dá outras providências</t>
   </si>
   <si>
     <t>9754</t>
   </si>
   <si>
     <t>Divino Felizardo</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9754/pl_no_018_2024-ver._divino_felizardo-reconhece_patrimonio_cultural_e_imaterial_o_bloco_donzelas_do_cais-lei_no_2.388_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9754/pl_no_018_2024-ver._divino_felizardo-reconhece_patrimonio_cultural_e_imaterial_o_bloco_donzelas_do_cais-lei_no_2.388_2024.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural e Imaterial do Município de Cabedelo/PB, o Bloco “As Donzelas da Beira do Cais”, e dá outras providências</t>
   </si>
   <si>
     <t>9757</t>
   </si>
   <si>
     <t>Júnior Paulo</t>
   </si>
   <si>
     <t>Autoriza a prestação de assistência religiosa em estabelecimentos hospitalares, de internação coletiva do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9788</t>
   </si>
   <si>
     <t>Ivânio do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9788/pl_no_020_2024-ver._ivanio_da_miramar-_programa_saude_do_homem-_veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9788/pl_no_020_2024-ver._ivanio_da_miramar-_programa_saude_do_homem-_veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao executivo a criar o Programa de Incentivo à Saúde do Homem, e dá outras providências</t>
   </si>
   <si>
     <t>9849</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9849/pl_no_021_2024-prefeito_municipal_-_paginas_001_a_393_-plano_municipal_gestao_integrada_residuos_solidos-_lei_no_3.390_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9849/pl_no_021_2024-prefeito_municipal_-_paginas_001_a_393_-plano_municipal_gestao_integrada_residuos_solidos-_lei_no_3.390_2024.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Gestão Integrada de Resíduos Sólidos de Cabedelo/PB – PMGIRS, em consonância com a Política Nacional de Resíduos Sólidos, e dá outras providências</t>
   </si>
   <si>
     <t>9758</t>
   </si>
   <si>
     <t>Autoriza a concessão de patrocínio à atleta cabedelense Thalita Soares dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>9759</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9759/pl_no_023_2024-_ver._wagner_do_solanense-fornecimento_gratuito_adesivos_identificacao_veiculos_pessoas_com_deficiencia-lei_no_2.393_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9759/pl_no_023_2024-_ver._wagner_do_solanense-fornecimento_gratuito_adesivos_identificacao_veiculos_pessoas_com_deficiencia-lei_no_2.393_2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Fornecimento Gratuito de Adesivos para Identificação de Veículos que Transportam Pessoas com Deficiência no Município de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>9760</t>
   </si>
   <si>
     <t>Denomina o prédio público da nova sede própria da Câmara Municipal de Cabedelo (PB), e o recinto do Plenário e dá outras providências</t>
   </si>
   <si>
     <t>9656</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9656/pl_no_025_2024-prefeito_municipal_-_repasse_pagamento_saude_bucal_-_lei_no_2.381_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9656/pl_no_025_2024-prefeito_municipal_-_repasse_pagamento_saude_bucal_-_lei_no_2.381_2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito da Saúde Municipal de Cabedelo/PB, o repasse do Pagamento por Desempenho da Saúde Bucal na Atenção Primária à Saúde – APS aos servidores que especifica, conforme Portaria GM/MS nº 960/2023, e dá outras providências</t>
   </si>
   <si>
     <t>9605</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9605/pl_no_026_2024-prefeito_municipal-equiparacao_salarial_interprete_de_libras-lei_no_2.383_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9605/pl_no_026_2024-prefeito_municipal-equiparacao_salarial_interprete_de_libras-lei_no_2.383_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a equiparação salarial do cargo de Intérprete de Libras ao salário base do cargo de Professor, ambos pertencentes ao quadro efetivo da Secretaria de Educação do Município de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>9606</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9606/pl_no_027_2024-prefeito_municipal-_criacao_remuneracao_de_gratificacao_por_protutividade_-_lei_no_2.384_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9606/pl_no_027_2024-prefeito_municipal-_criacao_remuneracao_de_gratificacao_por_protutividade_-_lei_no_2.384_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Remuneração de Gratificação por Produtividade e Desempenho Operacional - RGPDO, a ser concedida aos ocupantes dos cargos de Assessor de Suporte Operacional e Assessor de Suporte Logístico no âmbito da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9607</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9607/pl_no_028_2024-do_prefeito_municipal-altera_lei_no_2.290_2023_auxilio_universidade_-_lei_no_2.382_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9607/pl_no_028_2024-do_prefeito_municipal-altera_lei_no_2.290_2023_auxilio_universidade_-_lei_no_2.382_2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.290, de 31 de maio de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>9608</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9608/pl_no_029_2024-do_presidente_da_cmc-subsidios_vereador_e_presidente_cmc_-_lei_no_2.385_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9608/pl_no_029_2024-do_presidente_da_cmc-subsidios_vereador_e_presidente_cmc_-_lei_no_2.385_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios do Vereador e do Presidente da Câmara Municipal de Cabedelo (PB), para a Legislatura 2025/2028 e dá outras providências</t>
   </si>
   <si>
     <t>9609</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9609/pl_no_030_2024-presiente_cmc-_subsidio_prefeito-viceprefeito_-lei_no_2.386_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9609/pl_no_030_2024-presiente_cmc-_subsidio_prefeito-viceprefeito_-lei_no_2.386_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios do Prefeito, do Vice-Prefeito e dos Secretários do Município de Cabedelo (PB), para o período de 1º de janeiro de 2025 a 31 de dezembro de 2028 - Legislatura 2025/2028 - e dá outras providências</t>
   </si>
   <si>
     <t>9610</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9610/pl_no_031_2024-_presidente_cmc-_reajuste_servidor_efetivo_cmc-lei_no_2.387_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9610/pl_no_031_2024-_presidente_cmc-_reajuste_servidor_efetivo_cmc-lei_no_2.387_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da remuneração dos Servidores Efetivos do Quadro de Pessoal da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>9790</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9790/pl_no_032_2024-ver._alex_lucena_-_criacao_e_implantacao_programa_educacao_financeira-_veto_total_matido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9790/pl_no_032_2024-ver._alex_lucena_-_criacao_e_implantacao_programa_educacao_financeira-_veto_total_matido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação e Implantação do Programa de Educação Financeira e Empreendedorismo, e dá outras providências</t>
   </si>
   <si>
     <t>9761</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9761/pl_no_033_2024-prefeito_municipal-altera_lei_no_2.384_2024_remuneracao_de_gratificacao_por_produtividade-lei_no_2.389_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9761/pl_no_033_2024-prefeito_municipal-altera_lei_no_2.384_2024_remuneracao_de_gratificacao_por_produtividade-lei_no_2.389_2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2.384, de 03 de abril de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>9762</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9762/pl_no_034_2024-prefeito_municipal-_abertura_de_credito_especial__lei_aldir_blanc-lei_no_2.396_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9762/pl_no_034_2024-prefeito_municipal-_abertura_de_credito_especial__lei_aldir_blanc-lei_no_2.396_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial ao Orçamento de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>9895</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9895/pl_no_035_2024-prefeito_municipal-ldo_2025_-_lei_no_2.402_2024_veto_parcial_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9895/pl_no_035_2024-prefeito_municipal-ldo_2025_-_lei_no_2.402_2024_veto_parcial_mantido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias do Municípo do município de Cabedelo, para o Exercício Financeiro de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>9763</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9763/pl_no_036_2024-ver._andre_coutinho-selo_de_responsabilidade_social_empresa_parceira_da_mulher-lei_no_2.394_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9763/pl_no_036_2024-ver._andre_coutinho-selo_de_responsabilidade_social_empresa_parceira_da_mulher-lei_no_2.394_2024.pdf</t>
   </si>
   <si>
     <t>Cria o Selo de Responsabilidade Social “Empresa Parceira da Mulher”, certificando as empresas que priorizem a contratação, formação e qualificação de mulheres vítimas de violência doméstica no Município de Cabedelo</t>
   </si>
   <si>
     <t>10001</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10001/pl_no_037_2024-_ver._wagner_do_solanense_-_institui_programa_esporte_no_municipio_-_veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10001/pl_no_037_2024-_ver._wagner_do_solanense_-_institui_programa_esporte_no_municipio_-_veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Institui o Programa do Esporte no Município de Cabedelo</t>
   </si>
   <si>
     <t>10005</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Janderson Brito</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10005/pl_no_038_2024-ver._janderson_brito-_obrigatoriedade_de_fornecimento_de_laudo_cautelar_-_veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10005/pl_no_038_2024-ver._janderson_brito-_obrigatoriedade_de_fornecimento_de_laudo_cautelar_-_veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de fornecimento de laudo cautelar aos compradores de veículos usados adquiridos em concessionárias sediadas no Município de Cabedelo/PB</t>
   </si>
   <si>
     <t>10003</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10003/pl_no_039_2024-ver._junior_paula_-_inclusao_de_medidas_de_conscientizacao_e_combate_ao_bullyin_-_veto_total_mantido.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10003/pl_no_039_2024-ver._junior_paula_-_inclusao_de_medidas_de_conscientizacao_e_combate_ao_bullyin_-_veto_total_mantido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de medidas de conscientização, prevenção e combate ao "bullying" escolar no projeto pedagógico elaborado pelas escolas públicas de educação básica do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>10797</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10797/pl_no_040_2024-_ver._jose_pereira_-_dia_municipal_do_voluntariado_-_lei_no_2.401_2024_veto_parcial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10797/pl_no_040_2024-_ver._jose_pereira_-_dia_municipal_do_voluntariado_-_lei_no_2.401_2024_veto_parcial.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Voluntariado, e dá outras providências</t>
   </si>
   <si>
     <t>10007</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10007/pl_no_041_2024-ver._jose_pereira-_cria_cadastro_municipal_de_voluntario-veto_total_mandito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10007/pl_no_041_2024-ver._jose_pereira-_cria_cadastro_municipal_de_voluntario-veto_total_mandito.pdf</t>
   </si>
   <si>
     <t>Cria o Cadastro Municipal de Voluntariado, e dá outras providências</t>
   </si>
   <si>
     <t>9764</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9764/pl_no_042_2024-ver._andre_coutinho-_utilidade_publica_centro_tradicoes_gauchas_-_lei_no_2.400_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9764/pl_no_042_2024-ver._andre_coutinho-_utilidade_publica_centro_tradicoes_gauchas_-_lei_no_2.400_2024.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública o Centro de Tradições Gaúchas Saudades da Querência, com sede no Município de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>9765</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9765/pl_no_043_2024-presidente_da_cmc-_denomina_espaco_social_e_cultural_da_nova_sede_da_cmc-lei_no_2.395_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9765/pl_no_043_2024-presidente_da_cmc-_denomina_espaco_social_e_cultural_da_nova_sede_da_cmc-lei_no_2.395_2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Espaço Social e Cultural “Hermes do Nascimento”, a área externa “Solarium” da nova sede da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>9893</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9893/pl_no_044_2024-_ver._jose_pereira_-_denomina_rua_gervasio_fernandes_bezerra_-_lei_no_2.415_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9893/pl_no_044_2024-_ver._jose_pereira_-_denomina_rua_gervasio_fernandes_bezerra_-_lei_no_2.415_2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Gervásio Bezerra Fernandes, a atual Aveninda 30, início do Lote 01 e término no Lote 02, da Quadra 97, localizada no Loteamento Verdes Mares, no Bairro do Amazônia Park, nesta cidade, e dá outras providências</t>
   </si>
   <si>
     <t>9766</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9766/pl_no_045_2024-prefeito_municipal_-_revoga_lei_no_2.392_2024__instalacao_subterranea_-_lei_no_2.398_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9766/pl_no_045_2024-prefeito_municipal_-_revoga_lei_no_2.392_2024__instalacao_subterranea_-_lei_no_2.398_2024.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.392, de 02 de maio de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>9767</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9767/pl_no_046_2024-prefeito_municipal_-__sistema_municipal_de_cultura_-_lei_no_2.397_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9767/pl_no_046_2024-prefeito_municipal_-__sistema_municipal_de_cultura_-_lei_no_2.397_2024.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Cultura do Município de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>9768</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9768/pl_no_047_2024-prefeito_municipal-_dispoe_sobre_o_plano_de_amortizacao_do_deficit_plurianual-ipsemc_-_lei_no_2.399_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9768/pl_no_047_2024-prefeito_municipal-_dispoe_sobre_o_plano_de_amortizacao_do_deficit_plurianual-ipsemc_-_lei_no_2.399_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Amortização do Deficit Atuarial devido ao Instituto de Previdência dos Servidores Municipais de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>9894</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9894/pl_no_048_2024-prefeito_municipal-desafetacao_rua_augusto_firmo_paulo-monte_castelo-lei_no_2.414_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9894/pl_no_048_2024-prefeito_municipal-desafetacao_rua_augusto_firmo_paulo-monte_castelo-lei_no_2.414_2024.pdf</t>
   </si>
   <si>
     <t>Desafeta da condição de bem de uso comum do povo, parte da Rua Firmo Paulo, localizada no Bairro Monte Castelo, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>9769</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9769/pl_no_049_2024-prefeito_municipal_-_abertura_de_credito_especial_decifit_impsemc_-_lei_no_2.407_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9769/pl_no_049_2024-prefeito_municipal_-_abertura_de_credito_especial_decifit_impsemc_-_lei_no_2.407_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2024, para atender as despesas com o Plano de Amortização do Déficit Atuarial ao Instituto de Previdência dos Servidores Municipais de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9770</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9770/pl_no_050_2024-prefeito_municipal_-_abertura_de_credito_especial_transferencia_especial_no_09032024-067503-_lei_no_2.405_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9770/pl_no_050_2024-prefeito_municipal_-_abertura_de_credito_especial_transferencia_especial_no_09032024-067503-_lei_no_2.405_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2024, para atender as despesas com a Transferência Especial Federal nº 09032024-067503, e dá outras providências</t>
   </si>
   <si>
     <t>9771</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9771/pl_no_051_2024-prefeito_municipal_-_abertura_de_credito_especial_emenda_impositiva_162_2024_-_lei_no_2.404_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9771/pl_no_051_2024-prefeito_municipal_-_abertura_de_credito_especial_emenda_impositiva_162_2024_-_lei_no_2.404_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2024, para atender as despesas com a Emenda Impositiva nº 162/2024 da Secretaria  de Estado do Desenvolvimento e da Articulação, e dá outras providências</t>
   </si>
   <si>
     <t>9772</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9772/pl_no_052_2024-prefeito_municipal_-_abertura_de_credito_especial_transferencia_especial_no_09032024-074962-lei_no_2.408_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9772/pl_no_052_2024-prefeito_municipal_-_abertura_de_credito_especial_transferencia_especial_no_09032024-074962-lei_no_2.408_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2024, para atender as despesas com a Transferência Especial Federal nº 09032024-074962, e dá outras providências</t>
   </si>
   <si>
     <t>9773</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9773/pl_no_053_2024-prefeito_municipal_-_abertura_de_cretido_especial_emenda_impositiva_443_2024-_lei_no_2.406_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9773/pl_no_053_2024-prefeito_municipal_-_abertura_de_cretido_especial_emenda_impositiva_443_2024-_lei_no_2.406_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2024, para atender as despesas com a Emenda Impositiva nº 443/2024 da Secretaria  de Estado do Desenvolvimento e da Articulação, e dá outras providências</t>
   </si>
   <si>
     <t>9774</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9774/pl_no_054_2024-prefeito_municipal_-_abertura_de_credito_especial_emenda_impositiva_020_2024-_lei_no_2.403_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9774/pl_no_054_2024-prefeito_municipal_-_abertura_de_credito_especial_emenda_impositiva_020_2024-_lei_no_2.403_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2024, para atender as despesas com a Emenda Impositiva nº 020/2024 da Secretaria  de Estado do Desenvolvimento e da Articulação, e dá outras providências</t>
   </si>
   <si>
     <t>9831</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9831/pl_no_055_2044-prefeito_municipal_-_abertura_de_credito_especial_emenda_impositiva_043_2024_-_lei_no_2.409_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9831/pl_no_055_2044-prefeito_municipal_-_abertura_de_credito_especial_emenda_impositiva_043_2024_-_lei_no_2.409_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2024, para atender as despesas com a Emenda Impositiva nº 043/2024 da Secretaria  de Estado do Desenvolvimento e da Articulação, e dá outras providências</t>
   </si>
   <si>
     <t>9889</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9889/pl_no_056_2024-prefeito_municipal-_abertura_de_credito_especial_convenio_ministerio_da_cidadania_-_lei_no_2.413_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9889/pl_no_056_2024-prefeito_municipal-_abertura_de_credito_especial_convenio_ministerio_da_cidadania_-_lei_no_2.413_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2024, para atender as despesas com o com o convênio firmado junto ao Ministério da Cidadania, e dá outras providências</t>
   </si>
   <si>
     <t>9890</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9890/pl_no_057_2024-prefeito_municipal-_abertura_de_credito_especial_com_a_emenda_no_202442700005_ministerio_da_cidadania-lei_no_2.412_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9890/pl_no_057_2024-prefeito_municipal-_abertura_de_credito_especial_com_a_emenda_no_202442700005_ministerio_da_cidadania-lei_no_2.412_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2024, para atender as despesas com a Emenda nº 202442700005/Ministério da Cidadania, e dá outras providências</t>
   </si>
   <si>
     <t>10000</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10000/pl_no_058_2024-ver._andre_coutinho_-_rua_janaina_cavalcanti_-_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10000/pl_no_058_2024-ver._andre_coutinho_-_rua_janaina_cavalcanti_-_veto_total.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Janaina Cléa Carvalho Cavalcanti a atual rua chamada Via Local 01, nas mediações entre os lotes 414 e 416, localizada no bairro Ponta de Campina, neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>9891</t>
   </si>
   <si>
     <t>9892</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9892/pl_no_060_2024-prefeito_municipal-_altera_lei_no_2.399-2024__deficit_atuarial-_lei_no_2.410_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9892/pl_no_060_2024-prefeito_municipal-_altera_lei_no_2.399-2024__deficit_atuarial-_lei_no_2.410_2024.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Municipal nº 2.399, de 27 de junho de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>9930</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9930/pl_no_061_2024-do_presidente_da_camara_municipal_-_revoga_lei_no_2.260_2023_efeito_repristinatorio_-_lei_no_2.417_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9930/pl_no_061_2024-do_presidente_da_camara_municipal_-_revoga_lei_no_2.260_2023_efeito_repristinatorio_-_lei_no_2.417_2024.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 2.260. de 16 de fevereiro de 2023 e concede o efeito repristinatório à Lei nº 2.179, de 21 de janeiro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>9931</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9931/pl_no_062_2024_-_do_prefeito_municipal_-_abertura_de_credito_atividades_previdenciasias_-_lei_no_2.416_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9931/pl_no_062_2024_-_do_prefeito_municipal_-_abertura_de_credito_atividades_previdenciasias_-_lei_no_2.416_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2024, para atender as despesas com a manutenção das atividades previdênciárias do IPSEMC - Instituto de Previdência dos  Servidores Municipais de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>10459</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10459/pl_no_063_2024-_ver._jose_pereira_-_politica_municipal_protecao_direitos_pessoa_tea__veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10459/pl_no_063_2024-_ver._jose_pereira_-_politica_municipal_protecao_direitos_pessoa_tea__veto_total.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista - TEA, no Município de Cabedelo e dá outras providências</t>
   </si>
   <si>
     <t>9932</t>
   </si>
   <si>
     <t>Reinaldo Lima (Rey)</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9932/pl_no_064_2024-_do_ver._reinaldo_lima_rey_-_denomina_rua_dos_milagres_-_lei_no_2.418_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9932/pl_no_064_2024-_do_ver._reinaldo_lima_rey_-_denomina_rua_dos_milagres_-_lei_no_2.418_2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua dos Milagres, localizada no Loteamento Parque Esperança, e dá outras providências</t>
   </si>
   <si>
     <t>10532</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10532/pl_no_065_2024-prefeito_municipal_-_loa_2025_-_lei_no_2435_2024_veto_parcial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10532/pl_no_065_2024-prefeito_municipal_-_loa_2025_-_lei_no_2435_2024_veto_parcial.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Cabedelo, para o Exercício Financeiro de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>9933</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9933/pl_no_066_2024_-_do_prefeito_municipal_-_abertura_de_credito_despesas_com_o_contrato_no_1073069-99-2020-905602_estadio_de_futebol-lei_no_2.419_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9933/pl_no_066_2024_-_do_prefeito_municipal_-_abertura_de_credito_despesas_com_o_contrato_no_1073069-99-2020-905602_estadio_de_futebol-lei_no_2.419_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2024, para atender às despesas com o Contrato de Repasse nº1073069-99/2020-905602, e dá outras providências</t>
   </si>
   <si>
     <t>10074</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10074/pl_no_067_2024-_ver._jose_pereira_-_obrigatoriedade__de_adaptacao_5_dos_carrinhos_de_compras_acoplamento_casinhas_pets.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10074/pl_no_067_2024-_ver._jose_pereira_-_obrigatoriedade__de_adaptacao_5_dos_carrinhos_de_compras_acoplamento_casinhas_pets.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de adaptação de 5% (cinco por cento) dos carrinhos de compras, em todos os supermercados e estabelecimentos similares, para a utilização de acoplamento de casinhas para animais domésticos no âmbito do Município de Cabedelo e dá outras providências</t>
   </si>
   <si>
     <t>10461</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10461/pl_no_068_2024_-_ver._evilasio_cavalcanti_-_acompanhamento_integral_educantos_transtorno_aprendizagem_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10461/pl_no_068_2024_-_ver._evilasio_cavalcanti_-_acompanhamento_integral_educantos_transtorno_aprendizagem_veto_total.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acompanhamento integral para educandos com dislexia, discalculia, Transtorno do Déficit de Atenção com Hiperatividade (TDAH) ou outro transtorno de aprendizagem no Município de Cabedelo-PB, e dá outras providências</t>
   </si>
   <si>
     <t>10075</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10075/pl_no_069_2024_-_ver._evilasio_cavalcanti_-_semana_municipal_conscientizacao_tdah.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10075/pl_no_069_2024_-_ver._evilasio_cavalcanti_-_semana_municipal_conscientizacao_tdah.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Cabedelo-PB, a Semana Municipal de Conscientização sobre o Transtorno do Déficit de Atenção com Hiperatividade (TDAH), e dá outras providências</t>
   </si>
   <si>
     <t>10076</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10076/pl_no_070_2024-prefeito_municipal_-_aberta_credito_despesas_com_manutencao_das_ativ._previd._do_ipsemc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10076/pl_no_070_2024-prefeito_municipal_-_aberta_credito_despesas_com_manutencao_das_ativ._previd._do_ipsemc.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2024, para atender às despesas com a manutenção das atividades previdenciárias do IPSEMC - Instituto de Previdência dos Servidores Municipais de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>10463</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10463/pl_no_071_2024_-_ver._evilasio_cavalcanti_-_protecao_animais_de_rua_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10463/pl_no_071_2024_-_ver._evilasio_cavalcanti_-_protecao_animais_de_rua_veto_total.pdf</t>
   </si>
   <si>
     <t>Promover a saúde, o bem-estar e a proteção dos animais de estimação e dos animais de rua abandonados, combater os maus tratos, além de apoiar os cuidados de pets em Cabedelo através de políticas públicas e programas comunitários</t>
   </si>
   <si>
     <t>10465</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10465/pl_no_072_2024_-_ver._evilasio_cavalcanti_-_programa_inclusao_digital_na_melhor_idade_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10465/pl_no_072_2024_-_ver._evilasio_cavalcanti_-_programa_inclusao_digital_na_melhor_idade_veto_total.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Inclusão Digital na Melhor Idade, no âmbito do Município de Cabedelo</t>
   </si>
   <si>
     <t>10467</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10467/pl_no_073_2024_-_ver._evilasio_cavalcanti_-_descontos_restaurantes_cirurgiados_bariatricos_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10467/pl_no_073_2024_-_ver._evilasio_cavalcanti_-_descontos_restaurantes_cirurgiados_bariatricos_veto_total.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade de restaurantes, bares e similares concederem desconto às pessoas que tenham realizado cirurgia bariátrica ou qualquer outra gastroplastia</t>
   </si>
   <si>
     <t>9986</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9986/pl_no_074_2024-do_prefeito_municipal_-_altera_dispositivos_lei_2.089_2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9986/pl_no_074_2024-do_prefeito_municipal_-_altera_dispositivos_lei_2.089_2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.089, de 28 de setembro de 2020, e dá outras providências</t>
   </si>
   <si>
     <t>9987</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9987/pl_no_075_2024-prefeito_municipal_-_abertura_credito_especial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9987/pl_no_075_2024-prefeito_municipal_-_abertura_credito_especial.pdf</t>
   </si>
   <si>
     <t>9988</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9988/pl_no_076_2024-prefeito_municipal_-_programa_concilia_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9988/pl_no_076_2024-prefeito_municipal_-_programa_concilia_cabedelo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Conciliação Jurídico-Fiscal de Cabedelo – Concilia Cabedelo, que dispõe sobre a concessão de benefícios fiscais de créditos inscritos ou não em dívida ativa, ajuizados e não ajuizados pela Procuradoria Geral do Município, descontos temporários no Imposto sobre Transmissão Onerosa de Bens Imóveis e Direitos a eles Relativos - ITBI, e dá outras providências</t>
   </si>
   <si>
     <t>10470</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10470/pl_no_077_2024-_ver._marcio_silva_-_regulamenta_uso_camaras_bronzeamento_artificial_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10470/pl_no_077_2024-_ver._marcio_silva_-_regulamenta_uso_camaras_bronzeamento_artificial_veto_total.pdf</t>
   </si>
   <si>
     <t>Regulamenta e autoriza o uso e aquisição das câmaras de bronzeamento artificial no âmbito do Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9981</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9981/pl_no_078_2024-prefeito_municipal_em_exercicio_edvaldo_neto_-_contratacao_por_tempo_determinada_-_lei_no_2.420_2020.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9981/pl_no_078_2024-prefeito_municipal_em_exercicio_edvaldo_neto_-_contratacao_por_tempo_determinada_-_lei_no_2.420_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, no âmbito do Município de Cabedelo/PB, nos termos do art. 37, inciso IX, da Constituição Federal, e dá outras providências</t>
   </si>
   <si>
     <t>10077</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10077/pl_no_079_2024-_ver._wagner_do_solanense_-_selo_amigo_do_autista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10077/pl_no_079_2024-_ver._wagner_do_solanense_-_selo_amigo_do_autista.pdf</t>
   </si>
   <si>
     <t>Institui o Selo “Amigo do Autista” no Município de Cabedelo/PB e dá outras providências</t>
   </si>
   <si>
     <t>10471</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10471/pl_no_080_2024_-_ver._wagner_do_solanense_-_assegura_a_toda_pessoa_fornecimento_alimentos_e_agua_animais_rua_-_lei_no_2.434_2024_veto_parcial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10471/pl_no_080_2024_-_ver._wagner_do_solanense_-_assegura_a_toda_pessoa_fornecimento_alimentos_e_agua_animais_rua_-_lei_no_2.434_2024_veto_parcial.pdf</t>
   </si>
   <si>
     <t>Assegura a toda pessoa física ou colaborador de pessoa jurídica o direito ao fornecimento de alimentos e água a animais domésticos em situação de rua, inclusive cães e gatos comunitários</t>
   </si>
   <si>
     <t>10474</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10474/pl_no_081_2024_-_ver._evilasio_cavalcanti_-_dia_da_marcha_para_jesus_-_lei_no_2.435_2024_veto_parcial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10474/pl_no_081_2024_-_ver._evilasio_cavalcanti_-_dia_da_marcha_para_jesus_-_lei_no_2.435_2024_veto_parcial.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial Do Município o "Dia da Marcha para Jesus", e dá outras providências</t>
   </si>
   <si>
     <t>10476</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10476/pl_no_082_2024_-_ver._wagner_do_solanense_-_prioridade_matricula_alunos_tea_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10476/pl_no_082_2024_-_ver._wagner_do_solanense_-_prioridade_matricula_alunos_tea_veto_total.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de matrÍcula para alunos com Transtorno do Espectro Autista (TEA) em escolas municipais próximas à sua residência ou ao local de trabalho de seus responsáveis neste Município, e dá outras providências</t>
   </si>
   <si>
     <t>9994</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9994/pl_no_083_2024-prefeito_municipal_-_ocupacao_de_areas_publicas_na_faixa_de_areia_das_praias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9994/pl_no_083_2024-prefeito_municipal_-_ocupacao_de_areas_publicas_na_faixa_de_areia_das_praias.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para utilização e ocupação de áreas públicas situadas na faixa de areia das praias do Município de Cabedelo/PB, e dá outras providências</t>
   </si>
   <si>
     <t>9995</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9995/pl_no_084_2024-prefeito_municipal_-_fundo_de_desenvolvimento_urbano.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9995/pl_no_084_2024-prefeito_municipal_-_fundo_de_desenvolvimento_urbano.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Fundo de Desenvolvimento Urbano do Município de Cabedelo e o Comitê Gestor, e dá outras providências</t>
   </si>
   <si>
     <t>9996</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9996/pl_no_085_2024-prefeito_municipal_-_abertura_de_credito_especial_despesas_com_fundo_de_apoio_aos_pequenos_negocios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9996/pl_no_085_2024-prefeito_municipal_-_abertura_de_credito_especial_despesas_com_fundo_de_apoio_aos_pequenos_negocios.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial ao Orçamento de 2024, para atender as despesas com o Fundo de Apoio aos Pequenos Negócios Desenvolver Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9997</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9997/pl_no_086_2024-prefeito_municipal_-_programa_ronda_maria_da_penha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9997/pl_no_086_2024-prefeito_municipal_-_programa_ronda_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Ronda Maria da Penha no Município de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>10078</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10078/pl_no_087_2024-_do_presidente_da_camara_municipal_-_altera_art._3o_da_lei_no_1.037_2001concessao_de_diarias_de_viagens.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10078/pl_no_087_2024-_do_presidente_da_camara_municipal_-_altera_art._3o_da_lei_no_1.037_2001concessao_de_diarias_de_viagens.pdf</t>
   </si>
   <si>
     <t>Altera o "caput" do art. 3° da Lei n° 1.037, de 2001, que "Dispõe sobre a concessão de diárias de viagens do Poder Legislativo Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>10079</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10079/pl_no_088_2024-_do_presidente_da_camara_municipal_-_acrescenta_par._unico_art._1o_lei_no_2.259_2023_-_13o_salario_e_ferias_dos_vereadores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10079/pl_no_088_2024-_do_presidente_da_camara_municipal_-_acrescenta_par._unico_art._1o_lei_no_2.259_2023_-_13o_salario_e_ferias_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 1° da Lei n° 2.259/2023, que dispõe sobre o 13° salário e férias dos vereadores da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>9998</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9998/pl_no_089_2024-prefeito_municipal_-_constituicao_do_servico_de_inspecao_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9998/pl_no_089_2024-prefeito_municipal_-_constituicao_do_servico_de_inspecao_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição do Serviço de Inspeção Municipal - SIM e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal e dá outras providências</t>
   </si>
   <si>
     <t>9596</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9596/pr_no_001_2024_-_presidente_cmc_-_altera_resolucao_no_256-2023_viap_resolucao_no_260_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9596/pr_no_001_2024_-_presidente_cmc_-_altera_resolucao_no_256-2023_viap_resolucao_no_260_2024.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos a Resolução nº 259/2023, que criou a Verba Indenizatória de Apoio Parlamentar - VIAP, e dá outras providências</t>
   </si>
   <si>
     <t>9776</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9776/pr_no_002_2024-do_presidente_da_cmc-_cria_comissao_de_representacao-res_no_261_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9776/pr_no_002_2024-do_presidente_da_cmc-_cria_comissao_de_representacao-res_no_261_2024.pdf</t>
   </si>
   <si>
     <t>Cria Comissão de Representação da Câmara Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9780</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9780/pr_no_003_2024_-do_presidente_cmc_-_cria_comissao_de_representacao-res_no_262_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9780/pr_no_003_2024_-do_presidente_cmc_-_cria_comissao_de_representacao-res_no_262_2024.pdf</t>
   </si>
   <si>
     <t>9777</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9777/pr_no_004_2024_-_do_presidente_da_cmc_-_altera_resolucao_259_2023_viap_res_no_263_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9777/pr_no_004_2024_-_do_presidente_da_cmc_-_altera_resolucao_259_2023_viap_res_no_263_2024.pdf</t>
   </si>
   <si>
     <t>Altera o inciso VI do art. 3º da Resolução nº 259/2023, que trata da Verba Indenizatória de Apoio Parlamentar - VIAP, e dá outras providências</t>
   </si>
   <si>
     <t>9778</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9778/pr_no_005_2024_-_do_presidente_da_cmc_-_estagio_probatorio_cmc__res_no_264_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9778/pr_no_005_2024_-_do_presidente_da_cmc_-_estagio_probatorio_cmc__res_no_264_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estágio Probatório no âmbito da Câmara Municipal de Cabedelo (PB), nos termos do art. 41, § 4º, da Constituição Federal, e dá outras providências</t>
   </si>
   <si>
     <t>9779</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9779/pr_no_006_2024_-_do_presidente_da_cmc_-_doacao_de_bens_pertencentes_a_cmc_res_no_265_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9779/pr_no_006_2024_-_do_presidente_da_cmc_-_doacao_de_bens_pertencentes_a_cmc_res_no_265_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a realizar a doação de bem móveis pertencentes ao patrimônio da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>9850</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9850/pr_no_007_2024_-_do_presidente_da_cmc_-_comissao_de_representacao_-_res_no_266_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9850/pr_no_007_2024_-_do_presidente_da_cmc_-_comissao_de_representacao_-_res_no_266_2024.pdf</t>
   </si>
   <si>
     <t>Cria Comissão de Representação da Câmara Municipal de Cabedelo (PB), para representar a edilidade em Brasília -DF, e dá outras providências</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9980/pr_no_008_2024-_do_presiedente_em_exercicio_da_cmc_-_comissao_de_representacao_-_res_no_267_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9980/pr_no_008_2024-_do_presiedente_em_exercicio_da_cmc_-_comissao_de_representacao_-_res_no_267_2024.pdf</t>
   </si>
   <si>
     <t>Cria Comissão de Representação da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>9985</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9985/pr_no_009_2024_-_do_presidente_da_cmc_-_autoriza_poder_legislativo_doacao_bens_moveis_cmc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9985/pr_no_009_2024_-_do_presidente_da_cmc_-_autoriza_poder_legislativo_doacao_bens_moveis_cmc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a realizar a doação de bens móveis pertencentes a patrimônio da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>10097</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10097/pr_no_010_2024_-_do_presidente_da_cmc_-_altera_viap_e_trata_da_verba_indenizatoria_de_apoio_parlamentar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10097/pr_no_010_2024_-_do_presidente_da_cmc_-_altera_viap_e_trata_da_verba_indenizatoria_de_apoio_parlamentar.pdf</t>
   </si>
   <si>
     <t>Altera o valor mensal da VIAP e acrescenta o art. 10-A a Resolução n° 259/2023, que trata da Verba Indenizatória de Apoio Parlamentar - VIAP e dá outras providências</t>
   </si>
   <si>
     <t>10098</t>
   </si>
   <si>
     <t>Altera a Resolução n° 159/2006 (Código de Ética e Decoro Parlamentar da Câmara Municipal de Cabedelo-PB), e dá outras providências</t>
   </si>
   <si>
     <t>9402</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9402/requer._no_001_2024_-_urgencia_urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9402/requer._no_001_2024_-_urgencia_urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 16/01/2024, das proposituras: PL 122/2023 - Institui Programa Municipal de Parcerias Público-Privadas de Cabedelo, e dá outras providências; PL 123/2023 - Cria requisitos, atribuições e estabelece carga horária aos cargos Fiscal de Tributos e Fiscal de Posturas, que compõem a Estrutura Administrativa da Prefeitura de Cabedelo, e dá outras providências; PL 001/2024 - Atualiza vencimento base mínimo dos Servidores da Prefeitura de Cabedelo, ocupantes Cargo Provimento Efetivo para o Salário Mínimo - Piso Nacional 2024, e dá outras providências; PL 002/2024 - Atualiza representação dos Cargos Comissionados de Simbologia CDG-8 e CSE-2 dos Servidores da Prefeitura de Cabedelo, e dá outras providências; PL 003/2024 - Autoriza o Poder Executivo Municipal a conceder o Abono Provisório aos Servidores Públicos Municipais Efetivos Efetivos do Magistério - Professores e Regentes de Ensino, e dá outras providências</t>
   </si>
   <si>
     <t>9412</t>
   </si>
   <si>
     <t>Benone Bernado</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9412/requer._no_002_2024_-_pintura_de_lombadas_fisicas_-_ver._benone_bernardo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9412/requer._no_002_2024_-_pintura_de_lombadas_fisicas_-_ver._benone_bernardo.pdf</t>
   </si>
   <si>
     <t>Solicitar a SEMOB a pintura das lombadas físicas (quebra-molas) e da faixa de pedestre na Rua José Teles; bem como a Secretaria de Infraestrutura a pintura do meio fio na respectiva rua</t>
   </si>
   <si>
     <t>9413</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9413/requer._no_003_2024_-_unidade_de_patrulhamento_de_bicicleta_-_ver._ivanio_da_miramar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9413/requer._no_003_2024_-_unidade_de_patrulhamento_de_bicicleta_-_ver._ivanio_da_miramar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a criação de uma unidade de patrulhamento de bicicleta na Guarda Municipal</t>
   </si>
   <si>
     <t>9425</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9425/requer._no_004_2024_-_limpeza_quadras_beach_soccer_miramar_-_ver._ivanio_da_miramar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9425/requer._no_004_2024_-_limpeza_quadras_beach_soccer_miramar_-_ver._ivanio_da_miramar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esportes e Lazer viabilizar a limpeza e colocação de areia nas quadras de beach soccer, vôlei e futevôlei na praia do Miramar</t>
   </si>
   <si>
     <t>9414</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9414/requer._no_005_2024_-_wi-fi_gratuito_-_ver._marcio_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9414/requer._no_005_2024_-_wi-fi_gratuito_-_ver._marcio_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a implementação do serviço de wi-fi gratuito nas praças de Cabedelo</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9420/requer._no_006_2024_-_aquisicao_de_ambulancha_-_ver._janderson_brito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9420/requer._no_006_2024_-_aquisicao_de_ambulancha_-_ver._janderson_brito.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a aquisição de uma "ambulancha" (Embarcação de Atendimento de Urgência e Emergência) para o transporte de pacientes de toda extensão marítima da cidade; bem como para suporte as Comunidades da Ribeirinha e Restinga</t>
   </si>
   <si>
     <t>9415</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9415/requer._no_007_2024_-_reforma_praca_e_quadra_de_campina_da_vila_-_ver._janderson_brito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9415/requer._no_007_2024_-_reforma_praca_e_quadra_de_campina_da_vila_-_ver._janderson_brito.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como as Secretarias de Infraestrutura e de Esporte, Lazer e Juventude reformar a Praça e Quadra de Campina da Vila</t>
   </si>
   <si>
     <t>9421</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9421/requer._no_008_2024_-_sepracao_de_areas_areia_vermelha_-_ver._moises_do_meninas_bar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9421/requer._no_008_2024_-_sepracao_de_areas_areia_vermelha_-_ver._moises_do_meninas_bar.pdf</t>
   </si>
   <si>
     <t>Solicitar a Capitania dos Portos da Paraíba estudar a possibilidade de separa as áreas de ancoragem e atracação de embarcações como lanchas, catamarãs e jet-ski e áreas de proibição de acesso destes veículos náuticos na Ilha de Areia Vermelha, como forma de proteger os condutores e banhistas</t>
   </si>
   <si>
     <t>9416</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9416/requer._no_009_2024_-_mutirao_de_limpeza_-_ver._moises_do_meninas_bar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9416/requer._no_009_2024_-_mutirao_de_limpeza_-_ver._moises_do_meninas_bar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, através da secretaria competente, realizar mutirão de limpeza às margens do corredor da folia, com varrição, coleta de resíduos e lavagem de todo o percurso</t>
   </si>
   <si>
     <t>9417</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9417/requer._no_010_2024_-_prevencao_de_doencas_sexualmente_transmissiveis_-_ver._wagner_do_solanense.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9417/requer._no_010_2024_-_prevencao_de_doencas_sexualmente_transmissiveis_-_ver._wagner_do_solanense.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a realização de campanhas sobre a importância da prevenção de doenças sexualmente transmissíveis durante o período de carnaval</t>
   </si>
   <si>
     <t>9418</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9418/requer._no_011_2024_-_calcamento_asfaltamento_rua_alfredo_chaves_-_ver._andre_coutinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9418/requer._no_011_2024_-_calcamento_asfaltamento_rua_alfredo_chaves_-_ver._andre_coutinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura proceder com o calçamento, asfaltamento, drenagem e iluminação de led da Rua Alfredo Chaves, no bairro do Poço</t>
   </si>
   <si>
     <t>9419</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9419/requer._no_012_2024_-_ver._andre_coutinho_-_pl_alvaras_de_construcao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9419/requer._no_012_2024_-_ver._andre_coutinho_-_pl_alvaras_de_construcao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a liberação de alvarás de construção no Município de Cabedelo e dá outras providências</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9427/requer._no_013_2024_-_ver._jose_pereira_-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9427/requer._no_013_2024_-_ver._jose_pereira_-_arquivado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o início urgente do processo de desapropriação do prédio da antiga Pousada do Caju, no bairro de Intermares</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9428/requer._no_014_2024_-_ver._jose_pereira_-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9428/requer._no_014_2024_-_ver._jose_pereira_-_arquivado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA a reforma do prédio sede do Conselho Tutelar (Setor 2), no Recanto do Poço</t>
   </si>
   <si>
     <t>9422</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9422/requer._no_015_2024_-_votos_de_aplausos_servidora_ludmylla_dornelas_-_ver._edvaldo_neto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9422/requer._no_015_2024_-_votos_de_aplausos_servidora_ludmylla_dornelas_-_ver._edvaldo_neto.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Senhora Ludmylla Dornelas de Oliveira, servidora efetiva do Município de Cabedelo, eleita delegada estadual na etapa nacional da Conferência Nacional de Educação, realizada em Brasília no mês de janeiro do corrente ano</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9423/requer._no_016_2024_-_pavimentacao_da_rua_sao_jose_-_ver._edvaldo_neto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9423/requer._no_016_2024_-_pavimentacao_da_rua_sao_jose_-_ver._edvaldo_neto.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Infraestrutura reparar a pavimentação da Rua São José, no Centro</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9424/requer._no_017_2024_-_cameras_de_seguranca_praia_do_macaco_-_ver._marcio_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9424/requer._no_017_2024_-_cameras_de_seguranca_praia_do_macaco_-_ver._marcio_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte, Juventude e Lazer a instalação de câmeras de segurança no pico do surf da Praia do Macaco em Intermares</t>
   </si>
   <si>
     <t>9429</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9429/requer._no_018_2024_-_ver._andre_coutinho_-_pl_subsidio_transporte_publico_pcd.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9429/requer._no_018_2024_-_ver._andre_coutinho_-_pl_subsidio_transporte_publico_pcd.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de implantar a Gratuidade aos Acompanhantes das Pessoas com Deficiência do Município que utilizam o transporte coletivo, através da análise da minuta do Projeto de Lei que "Dispõe sobre a concessão de subsídio ao sistema de transporte público coletivo para benefício de pessoas com deficiência (PCD), e dá outras providências"</t>
   </si>
   <si>
     <t>9430</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9430/requer._no_019_2024_-_ver._andre_coutinho_-_vagas_de_trabalho_pcd.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9430/requer._no_019_2024_-_ver._andre_coutinho_-_vagas_de_trabalho_pcd.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de proceder que as empresas que tenham ou venham a firmar contratos com a Prefeitura Municipal de Cabedelo, cumpram de forma efetiva a Legislação Federal em vigor, no tocante a destinação de vagas de trabalhos exclusivas para pessoas com deficiência (PDC) no Município</t>
   </si>
   <si>
     <t>9431</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9431/requer._no_020_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_castro_alves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9431/requer._no_020_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_castro_alves.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação da Rua Castro Alves, no Recanto do Poço</t>
   </si>
   <si>
     <t>9432</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9432/requer._no_021_2024_-_ver._junior_paulo_-_pavimentacao_rua_rio_paraiba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9432/requer._no_021_2024_-_ver._junior_paulo_-_pavimentacao_rua_rio_paraiba.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e  Secretaria de Infraestrutura a pavimentação da Rua Rio Paraíba, no Jardim Camboinha, bem como a implantação de lâmpadas led em toda rua</t>
   </si>
   <si>
     <t>9433</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9433/requer._no_022_2024_-_ver._janderson_brito_-_coleiras_refletivas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9433/requer._no_022_2024_-_ver._janderson_brito_-_coleiras_refletivas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e ao Centro de Zoonoses o fornecimento de coleiras refletivas para os animais de rua, evitando acidentes e garantido sua segurança</t>
   </si>
   <si>
     <t>9434</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9434/requer._no_023_2024_-_ver._janderson_brito_-_fardamentos_equipamentos_acs_e_ace.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9434/requer._no_023_2024_-_ver._janderson_brito_-_fardamentos_equipamentos_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde o fornecimento de fardamentos e equipamentos de proteção individuais para os Agentes Comunitários de Saúde e Agentes de Combate de Endemias</t>
   </si>
   <si>
     <t>9435</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9435/requer._no_024_2024_-_ver._benone_bernardo_-_inclusao_de_ruas_no_programa_pavimenta_7.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9435/requer._no_024_2024_-_ver._benone_bernardo_-_inclusao_de_ruas_no_programa_pavimenta_7.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a inclusão, no Programa Pavimenta 7, das Ruas Lapemberg Medeiros de Almeida, Tércio de Figueiredo Dornelas, Raimundo Dornelas de Brito e das Orquídeas, no Jardim Atlântico</t>
   </si>
   <si>
     <t>9436</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9436/requer._no_025_2024_-_ver._moises_do_meninas_bar_-_mutirao_de_combate_a_dengue.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9436/requer._no_025_2024_-_ver._moises_do_meninas_bar_-_mutirao_de_combate_a_dengue.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal , através da secretaria competente, realizar um mutirão de combate à dengue na cidade</t>
   </si>
   <si>
     <t>9437</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9437/requer._no_026_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_rio_paraiba_e_av._maria_amorim_de_andrade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9437/requer._no_026_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_rio_paraiba_e_av._maria_amorim_de_andrade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação das Ruas Rio Paraíba e Maria Amorim de Andrade, em Jardim Camboinha</t>
   </si>
   <si>
     <t>9438</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9438/requer._no_027_2024_-_ver._jose_pereira_-_carro_fumace.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9438/requer._no_027_2024_-_ver._jose_pereira_-_carro_fumace.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a disponibilização imediata do carro fumacê para combate ao mosquito Aedes Aegypti em toda a extensão do Município</t>
   </si>
   <si>
     <t>9439</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9439/requer._no_028_2024_-_ver._jose_pereira_-_vale-refeicao_guardas_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9439/requer._no_028_2024_-_ver._jose_pereira_-_vale-refeicao_guardas_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a viabilidade e implementação de um programa de vale-refeição para os guardas municipais da cidade</t>
   </si>
   <si>
     <t>9440</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9440/requer._no_029_2024_-_ver._marcio_silva_-_bolsa_atleta_iago_belloti.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9440/requer._no_029_2024_-_ver._marcio_silva_-_bolsa_atleta_iago_belloti.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como a Secretaria de Esporte, conceder ao atleta Iago Belloti uma bolsa atleta, além do custeio de suas viagens, conforme Projeto de 2024 em anexo</t>
   </si>
   <si>
     <t>9441</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9441/requer._no_030_2024_-_ver._marcio_silva_-_esgoto_sanitario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9441/requer._no_030_2024_-_ver._marcio_silva_-_esgoto_sanitario.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, com cópia deste requerimento ao Governo do Estado e Cagepa, providências para obter a ligação de esgoto sanitário que passa a 170m do Condomínio Pirâmide Intermares, na Rua Glauber Leite do Egito Reeckers, 63, em Bela Vista II</t>
   </si>
   <si>
     <t>9442</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9442/requer._no_031_2024_-_ver._ivanio_da_miramar_-_reforma_pracas_da_palmeida_e_do_arco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9442/requer._no_031_2024_-_ver._ivanio_da_miramar_-_reforma_pracas_da_palmeida_e_do_arco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura reforma e paisagismo das Praças da Palmeira, da Rua Nova, dos Pescadores e do Arco da Fortaleza</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9443/requer._no_032_2024_-_ver._ivanio_da_miramar_-_programa_de_atividades_esportivas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9443/requer._no_032_2024_-_ver._ivanio_da_miramar_-_programa_de_atividades_esportivas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esportes criar um programa anual de atividades esportivas e incentivo ao esporte local, agregando lazer e desenvolvimento social</t>
   </si>
   <si>
     <t>9444</t>
   </si>
   <si>
     <t>Hérlon Cabral</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9444/requer._no_033_2024_-_ver._herlon_cabral_-_atuacao_em_postos_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9444/requer._no_033_2024_-_ver._herlon_cabral_-_atuacao_em_postos_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde atuação urgente nos Postos de Saúde (USF) do Centro e de Ponta de Matos, onde se constatou falta de servidores para atende a demanda e consultório odontológico interditado (USF/Centro), bem como realização de concurso público para preenchimento dos cargos vagos e finalização das obras de reforma na USF/Ponta de Matos</t>
   </si>
   <si>
     <t>9445</t>
   </si>
   <si>
     <t>André Luís Almeida Coutinho, Benone Bernado, Dinho, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9445/requer._no_034_2024_-_ver._marcio_silva_e_outros_-__urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9445/requer._no_034_2024_-_ver._marcio_silva_e_outros_-__urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 20/02/2024, da seguinte propositura: Projeto de Lei nº 012/2024 - Do Prefeito Municipal – Dispõe sobre a concessão de Gratificação Especial – GE, revoga a Lei nº 2.311, de 16 de agosto de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>9496</t>
   </si>
   <si>
     <t>Dinho</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9496/requer._no_035_2024_-_ver._joedson_dinho_-_seguranca_nos_dias_de_sessao_ordinaria_-_retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9496/requer._no_035_2024_-_ver._joedson_dinho_-_seguranca_nos_dias_de_sessao_ordinaria_-_retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Segurança do Estado da Paraíba interceder junto a Polícia Federal, Polícia Civil e Polícia Militar para que haja segurança nos dias de sessões na Câmara Municipal de Cabedelo que participarei presencialmente, pois venho sofrendo ameaças seríssimas de morte de traficante local</t>
   </si>
   <si>
     <t>9495</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9495/requer._no_036_2024_-_ver._wagner_do_solanense.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9495/requer._no_036_2024_-_ver._wagner_do_solanense.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB o estudo de redutores de velocidade na Rua Vereador Pedro Américo da Silva, em Ponta de Matos, devido ao alto fluxo de veículos e pedestres na rua</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9450/requer._no_037_2024_-_ver._janderson_brito_-_programa_mais_asfalto_ruas_siqueira_campos_e_rua_joao_batista_de_melo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9450/requer._no_037_2024_-_ver._janderson_brito_-_programa_mais_asfalto_ruas_siqueira_campos_e_rua_joao_batista_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura incluir, no Programa Mais Asfalto, as Ruas Siqueira Campos e João Batista de Melo (Campina da Vila), localizadas no Centro</t>
   </si>
   <si>
     <t>9451</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9451/requer._no_038_2024_-_ver._janderson_brito_-_espaco_pet_em_todas_as_pracas_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9451/requer._no_038_2024_-_ver._janderson_brito_-_espaco_pet_em_todas_as_pracas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a adaptação de todas as praças do Município para que possam contar com um espaço pet, onde os animais possam brincar, correr e interagir com outros pets e seus donos</t>
   </si>
   <si>
     <t>9453</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9453/requer._no_039_2024_-_ver._herlon_cabral_-_atuacao_nos_postos_de_saude_usf.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9453/requer._no_039_2024_-_ver._herlon_cabral_-_atuacao_nos_postos_de_saude_usf.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde atuação urgente nos postos de saúde (USF) do Portal do Poço, do Recanto do Poço e do "Jardins", onde fiscalização realizada verificou falta de servidores para atender as demandas do povo, de serviço de capinação, interdição de salas de curativo, bem como reforçar o pedido de realização de concurso público para preenchimento dos cargos vagos da área da saúde</t>
   </si>
   <si>
     <t>9452</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9452/requer._no_040_2024_-_ver._herlon_cabral_-_informacoes_numeros_de_cargos_efetivos_comissionados_e_contratados.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9452/requer._no_040_2024_-_ver._herlon_cabral_-_informacoes_numeros_de_cargos_efetivos_comissionados_e_contratados.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Administração e de Saúde informações acerca do número de cargos (efetivos, comissionados, contratados) disponíveis bem como o número de servidores (efetivos, comissionados, contratados) que efetivamente prestam seus serviços nos postos de saúde de Cabedelo</t>
   </si>
   <si>
     <t>9454</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9454/requer._no_041_2024_-_ver._ivanio_da_miramar_-_trabalho_de_conscientizacao_e_preservacao_de_nossas_praias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9454/requer._no_041_2024_-_ver._ivanio_da_miramar_-_trabalho_de_conscientizacao_e_preservacao_de_nossas_praias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente realizar trabalho de conscientização e preservação das praias, matas, recursos naturais e espaços públicos nas escolas da rede pública</t>
   </si>
   <si>
     <t>9455</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9455/requer._no_042_2024_-_ver._ivanio_da_miramar_-criacao_programa_workshop_com_atividades__voltadas_a_classe_pesqueira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9455/requer._no_042_2024_-_ver._ivanio_da_miramar_-criacao_programa_workshop_com_atividades__voltadas_a_classe_pesqueira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Pesca e Aquicultura criar um programa de workshop e atividades voltadas a classe pesqueira do Município</t>
   </si>
   <si>
     <t>9456</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9456/requer._no_043_2024_-_ver._marcio_silva_-_continuidade_do_calcamento_da_rua_cavalo_alado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9456/requer._no_043_2024_-_ver._marcio_silva_-_continuidade_do_calcamento_da_rua_cavalo_alado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a continuidade do calçamento da Rua Cavalo Alado, no bairro do Jardim, que se iniciou na BR 230 até a Rua Severino Luiz de França</t>
   </si>
   <si>
     <t>9457</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9457/requer._no_044_2024_-_ver._marcio_silva_-__construcao_de_quiosques_na_praca_bela_vista_-_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9457/requer._no_044_2024_-_ver._marcio_silva_-__construcao_de_quiosques_na_praca_bela_vista_-_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Planejamento a construção de quiosques de alimentação na Praça Bela Vista de Intermares, atendendo solicitação de moradores adjacentes</t>
   </si>
   <si>
     <t>9458</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9458/requer._no_045_2024_-_ver._divino_felizardo_-__construir_uma_nova_creche_nos_bairros_renascer_iii_e_iv.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9458/requer._no_045_2024_-_ver._divino_felizardo_-__construir_uma_nova_creche_nos_bairros_renascer_iii_e_iv.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a construção de uma nova creche que atenda os bairros do Renascer III e IV, suprindo uma demanda do bairro</t>
   </si>
   <si>
     <t>9459</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9459/requer._no_046_2024_-_ver._jose_pereira_-_ampliacao_construcao_de_novas_salas_na_creche_josefa_regis.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9459/requer._no_046_2024_-_ver._jose_pereira_-_ampliacao_construcao_de_novas_salas_na_creche_josefa_regis.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a ampliação, com construção de novas salas, da Creche Josefa Régis, no Renascer II, e da Creche Santa Bárbara, no bairro Jardim Gama, para aumento da quantidade de vagas para crianças com deficiências, especialmente autistas</t>
   </si>
   <si>
     <t>9460</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9460/requer._no_047_2024_-_ver._jose_pereira_-_implementacao_permanente_guarda_municipal_na_escola_maria_jose_de_miranda_buruty.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9460/requer._no_047_2024_-_ver._jose_pereira_-_implementacao_permanente_guarda_municipal_na_escola_maria_jose_de_miranda_buruty.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança e Defesa da Cidadania a implementação permanente da Guarda Municipal na Escola Maria José de Miranda Burity, no bairro do Poço</t>
   </si>
   <si>
     <t>9461</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9461/requer._no_048_2024_-_ver._moises_do_meninas_bar_-_passarelas_ou_abertura_de_espacos_na_br-230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9461/requer._no_048_2024_-_ver._moises_do_meninas_bar_-_passarelas_ou_abertura_de_espacos_na_br-230.pdf</t>
   </si>
   <si>
     <t>Solicitar à Superintendência Regional do DNIT na Paraíba providenciar a construção de passarelas ou a abertura de um espaço entre as muretas que dividem a Rodovia BR-230, no trecho que corta o Município de Cabedelo</t>
   </si>
   <si>
     <t>9462</t>
   </si>
   <si>
     <t>Benone Bernado, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9462/requer._no_049_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9462/requer._no_049_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 27/02/2024, das seguintes proposituras: Projeto de Lei nº 015/2024 - Do Prefeito Municipal – Altera dispositivo da Lei Municipal nº 1.725, de 13 de novembro de 2014, alterada pela Lei Municipal nº 1.992, de 04 de julho de 2018, e dá outras providências; Projeto de Resolução nº 001/2024 - Do Presidente da Câmara Municipal - Altera e acrescenta dispositivos a Resolução nº 259/2023, que criou a Verba Indenizatória de Apoio Parlamentar - VIAP, e dá outras providências</t>
   </si>
   <si>
     <t>9463</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9463/requer._no_050_2024_-_ver._edvaldo_neto_-_inclusao_de_pauta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9463/requer._no_050_2024_-_ver._edvaldo_neto_-_inclusao_de_pauta.pdf</t>
   </si>
   <si>
     <t>Inclusão, na Pauta da Ordem do Dia da Sessão Ordinária de 27/02/2024, da seguinte propositura: Projeto de Lei Complementar nº 001/2024 - Do Prefeito Municipal - Altera o Anexo I da Lei nº 1.179, de 17 de dezembro de 2003, alterado pela Lei Complementar nº 83, de 16 de fevereiro de 2023, e dá outras providências; e Projeto de Lei nº 010/2024 - Do Prefeito Municipal - Dispõe sobre o reajuste do vencimento dos servidores ocupantes de cargo de provimento efetivo da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>9464</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9464/requer._no_051_2024-_ver._edvaldo_neto_-_quebra_de_intervalo_regimental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9464/requer._no_051_2024-_ver._edvaldo_neto_-_quebra_de_intervalo_regimental.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 27/02/2024, do Projeto de Lei Complementar nº 001/2024 - Do Prefeito Municipal - Altera o Anexo I da Lei nº 1.179, de 17 de dezembro de 2003, alterado pela Lei Complementar nº 83, de 16 de fevereiro de 2023, e dá outras providências;</t>
   </si>
   <si>
     <t>9465</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9465/requer._no_052_2024_-_ver._edvaldo_neto_-_melhorias_do_acesso_a_praia_do_poco_pela_rua_proessora_luiza_vieira_campos_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9465/requer._no_052_2024_-_ver._edvaldo_neto_-_melhorias_do_acesso_a_praia_do_poco_pela_rua_proessora_luiza_vieira_campos_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura melhorias no acesso à Praia do Poço pela Rua Professora Luiza Vieira Campos Silva, uma vez que, em virtude da construção de um moro de contenção do avanço do mar, o acesso se encontra difícil especialmente para pessoas com deficiência</t>
   </si>
   <si>
     <t>9466</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9466/requer._no_053_2024_-_ver._edvaldo_neto_-_complemento_do_asfalto_da_rua_cavalo_alado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9466/requer._no_053_2024_-_ver._edvaldo_neto_-_complemento_do_asfalto_da_rua_cavalo_alado.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura o complemento da pavimentação da Rua Cavalo Alado, no bairro Jardim Gama</t>
   </si>
   <si>
     <t>9467</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9467/requer._no_054_2024_-_ver._junior_paulo_-__centro_de_acolhimento_para_usuarios_de_alcool.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9467/requer._no_054_2024_-_ver._junior_paulo_-__centro_de_acolhimento_para_usuarios_de_alcool.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal analisar a possibilidade de criação de um Centro de Acolhimento Especial para Usuários de Álcool e outras Drogas</t>
   </si>
   <si>
     <t>9470</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9470/requer._no_055_2024_-_ver._junior_paulo_-_criacao_area_de_lazer__na_comunidade_jardim_america-_pavimentacao_rua_maurilio_de_alencar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9470/requer._no_055_2024_-_ver._junior_paulo_-_criacao_area_de_lazer__na_comunidade_jardim_america-_pavimentacao_rua_maurilio_de_alencar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a criação de uma área de lazer na comunidade do Jardim América, bem como a pavimentação e drenagem da Rua Maurílio de Alencar</t>
   </si>
   <si>
     <t>9471</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9471/requer._no_056_2024-_ver._edvaldo_neto_-_demarcacao_de_area_para_proprietarios_de_som.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9471/requer._no_056_2024-_ver._edvaldo_neto_-_demarcacao_de_area_para_proprietarios_de_som.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Meio Ambiente estudar a demarcação de uma área para que os proprietários de som automotivo possam ouvir seus equipamentos de forma organizada e sem acarretar transtornos para outras pessoas</t>
   </si>
   <si>
     <t>9472</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9472/requer._no_057_2024_-_ver._edvaldo_neto_-_sessao_especial__dia_nacional_do_oficial_de_justica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9472/requer._no_057_2024_-_ver._edvaldo_neto_-_sessao_especial__dia_nacional_do_oficial_de_justica.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, no dia 25 de março do corrente ano, alusiva ao Dia Nacional do Oficial de Justiça</t>
   </si>
   <si>
     <t>9473</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9473/requer._no_058_2024-_ver._reinaldo_lima_-pintura_quebra-molas_implantacao_de_faixas_elevadas_ruas_siqueira_campos_padre_alfredo_e_severina_batista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9473/requer._no_058_2024-_ver._reinaldo_lima_-pintura_quebra-molas_implantacao_de_faixas_elevadas_ruas_siqueira_campos_padre_alfredo_e_severina_batista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana a pintura dos quebra-molas e implantação de faixas elevadas de pedestres nas Ruas Siqueira Campos, Padre Alfredo Barbosa e Severina Batista da Luz, no Bairro Renascer</t>
   </si>
   <si>
     <t>9474</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9474/requer._no_059_2024_-_ver._reinaldo_lima_-_pavimentacao_asfaltica_rua_sao_jose_-_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9474/requer._no_059_2024_-_ver._reinaldo_lima_-_pavimentacao_asfaltica_rua_sao_jose_-_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no calendário do Programa de Pavimentação Asfáltica, a Rua São José, no Renascer II</t>
   </si>
   <si>
     <t>9475</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9475/requer._no_060_2024_-_ver._ivanio_da_miramar_-_reforma_da_escola_municipal_professor_altimar_de_alencar_pimentel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9475/requer._no_060_2024_-_ver._ivanio_da_miramar_-_reforma_da_escola_municipal_professor_altimar_de_alencar_pimentel.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e Infraestrutura efetuar a reforma da Escola Municipal Professor Altimar de Alencar Pimentel, na Rua Santa Francisca, 82, Jacaré, que se encontra inativa e com aulas transferidas ao Centro da cidade</t>
   </si>
   <si>
     <t>9476</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9476/requer._no_061_2024_-_ver._janderson_brito_-_asfalto_rua_glauber_leite_do_egito_reekers-_bela_vista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9476/requer._no_061_2024_-_ver._janderson_brito_-_asfalto_rua_glauber_leite_do_egito_reekers-_bela_vista.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Mais Asfalto, da Rua Glauber Leite do Egito Reekers, no Bela Vista</t>
   </si>
   <si>
     <t>9477</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9477/requer._no_062_2024_-_ver._janderson_brito_-_incentivo_financeiro_as_quadrilhas_juninas_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9477/requer._no_062_2024_-_ver._janderson_brito_-_incentivo_financeiro_as_quadrilhas_juninas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura a concessão de incentivo financeiro às quadrilhas juninas do Município</t>
   </si>
   <si>
     <t>9478</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9478/requer._no_063_2024_-_ver._alex_lucena_-_instalacao_quebra-molas_e_redutores_de_velocidade_ruas_clodoaldo_trigueiro_e_ivo_souto_maior-camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9478/requer._no_063_2024_-_ver._alex_lucena_-_instalacao_quebra-molas_e_redutores_de_velocidade_ruas_clodoaldo_trigueiro_e_ivo_souto_maior-camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar a SEMOB a instalação de quebra-molas nas Ruas Clodoaldo Trigueiro e Ivo Souto Maior, em Camboinha</t>
   </si>
   <si>
     <t>9479</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9479/requer._no_064_2024_-_ver._alex_lucena_-_instalacao_de_luminarias_em_ledmodelo_petala_da_rua_da_sec._da_administracao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9479/requer._no_064_2024_-_ver._alex_lucena_-_instalacao_de_luminarias_em_ledmodelo_petala_da_rua_da_sec._da_administracao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a instalação de luminárias em led, no modelo pétala, entre a entrada da Rua da Secretaria de Administração até Camboinha, em toda extensão da mata situada na BR 230</t>
   </si>
   <si>
     <t>9480</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9480/requer._no_065_2024_-_ver._herlon_cabral_-_servicos_de_poda_pintura_capinacao_iluminacao_manutencao_praca_venancio_neiva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9480/requer._no_065_2024_-_ver._herlon_cabral_-_servicos_de_poda_pintura_capinacao_iluminacao_manutencao_praca_venancio_neiva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de poda, pintura, capinação, iluminação, manutenção em geral e instalação de equipamentos de prática esportiva, sinalização para pessoas com deficiência e todo o respeito à legislação da acessibilidade na Praça Venâncio Neiva</t>
   </si>
   <si>
     <t>9481</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9481/requer._no_066_2024_-_ver._wagner_do_solanense_-_preservacao_do_meio_ambiente_e_sustentabilidade_em_alusao_ao_dia_mundial_da_agua.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9481/requer._no_066_2024_-_ver._wagner_do_solanense_-_preservacao_do_meio_ambiente_e_sustentabilidade_em_alusao_ao_dia_mundial_da_agua.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Meio Ambiente e de Saúde providências no sentido de adotar ações de preservação do meio ambiente e sustentabilidade em alusão ao Dia Mundial da Água, celebrado em 22 de março</t>
   </si>
   <si>
     <t>9482</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9482/requer._no_067_2024_-_ver._jose_pereira_-_recuperacao_e_reforma_do_portico_de_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9482/requer._no_067_2024_-_ver._jose_pereira_-_recuperacao_e_reforma_do_portico_de_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências urgentes para a recuperação e reforma do pórtico de Intermares, na Av. Oceano Atlântico, na orla do bairro</t>
   </si>
   <si>
     <t>9483</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9483/requer._no_068_2024_-_ver._jose_pereira_-_execucao_da_lei_complementar_no_55_terrenos_baldios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9483/requer._no_068_2024_-_ver._jose_pereira_-_execucao_da_lei_complementar_no_55_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como às demais secretarias envolvidas e responsáveis, a execução da Lei Complementar nº 55/2015, que "dispõe sobre adoção de condutas referentes aos terrenos baldios localizados no Município de Cabedelo, e dá outras providências", reiterando Requerimento nº 122/2021</t>
   </si>
   <si>
     <t>9484</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9484/requer._no_069_2024_-_ver._moises_do_meninas_bar_-_atencao_especial_moradores_de_areas_perifericas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9484/requer._no_069_2024_-_ver._moises_do_meninas_bar_-_atencao_especial_moradores_de_areas_perifericas.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias responsáveis atenção especial para a situação dos moradores que vivem nas áreas periféricas da cidade, dada a aproximação do inverno</t>
   </si>
   <si>
     <t>9485</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9485/requer._no_070_2024_-_ver._moises_do_meninas_bar_-_levantamento_emergencial_consultas_neurologicas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9485/requer._no_070_2024_-_ver._moises_do_meninas_bar_-_levantamento_emergencial_consultas_neurologicas.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Saúde e de Pessoas com Deficiência realizar um levantamento emergencial para identificar o número de participantes que necessitam de consultas com neurologistas</t>
   </si>
   <si>
     <t>9486</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9486/requer._no_071_2024_-_ver._junior_paulo_-_pavimentacao_asfaltica_da_rua_presidente_juscelino_kubitschek.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9486/requer._no_071_2024_-_ver._junior_paulo_-_pavimentacao_asfaltica_da_rua_presidente_juscelino_kubitschek.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação asfáltica na Rua Presidente Juscelino Kubitschek, bem como a desobstrução das galerias pluviais, além da continuidade da pavimentação asfáltica da Rua Siqueira Campos, ambas no Bairro de Camalaú</t>
   </si>
   <si>
     <t>9487</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9487/requer._no_072_2024_-_ver._marcio_silva_-_voto_de_repudio_ministro_da_educacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9487/requer._no_072_2024_-_ver._marcio_silva_-_voto_de_repudio_ministro_da_educacao.pdf</t>
   </si>
   <si>
     <t>Votos de Repúdio ao Ministério da Educação, referente ao conteúdo abordado no livro O Avesso da Pele</t>
   </si>
   <si>
     <t>9488</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9488/requer._no_073_2024_-_ver._marcio_silva_-reforma_e_instalacao_postes_de_iluminacao_marcacao_e_redes_de_protecao_na_quadra_rua_santa_rita_de_cassia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9488/requer._no_073_2024_-_ver._marcio_silva_-reforma_e_instalacao_postes_de_iluminacao_marcacao_e_redes_de_protecao_na_quadra_rua_santa_rita_de_cassia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Esporte e Lazer e de Infraestrutura a reforma bem como a instalação de dois postes de iluminação, marcação e redes de proteção da quadra localizada na Rua Santa Rita de Cassia, em frente a Comunidade Jardim Jericó</t>
   </si>
   <si>
     <t>9489</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9489/requer._no_074_2024_-_ver._edvaldo_neto_-_gratificacao_de_incentivo_saude_bucal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9489/requer._no_074_2024_-_ver._edvaldo_neto_-_gratificacao_de_incentivo_saude_bucal.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Saúde providências no sentido de repassar a gratificação de incentivo aos indicadores de desempenho da saúde bucal, com base na Portaria GM/MS nº 960/2023</t>
   </si>
   <si>
     <t>9490</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9490/requer._no_075_2024_-_ver._edvaldo_neto_-_incluir_a_rua_imbiridiba_portal_do_poco_no_programa_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9490/requer._no_075_2024_-_ver._edvaldo_neto_-_incluir_a_rua_imbiridiba_portal_do_poco_no_programa_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura providências no sentido de incluir, no Programa Pavimenta Cabedelo, a Rua Imbiridiba, no Portal do Poço</t>
   </si>
   <si>
     <t>9491</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9491/requer._no_076_2024_-_ver._joedson_dinho_-_participar_da_sessao_ordinaria_por_video_conferencia_-_retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9491/requer._no_076_2024_-_ver._joedson_dinho_-_participar_da_sessao_ordinaria_por_video_conferencia_-_retirado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara Municipal de Cabedelo e aos membros da Mesa Diretora aprovar o meu pedido de prestar o meu trabalho de forma remota, por vídeo conferência, e demais providências, tendo em vista as constantes ameaças de morte por parte do tráfico de drogas na cidade</t>
   </si>
   <si>
     <t>9497</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9497/requer._no_077_2024_-_ver._andre_coutinho_-_votos_de_aplausos_marquinhos_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9497/requer._no_077_2024_-_ver._andre_coutinho_-_votos_de_aplausos_marquinhos_santos.pdf</t>
   </si>
   <si>
     <t>Homenagem e Votos de Aplausos ao atleta paralímpico de atletismo e músico Marquinhos Martins Santos, na modalidade presencial, no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência</t>
   </si>
   <si>
     <t>9492</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9492/requer._no_078_2024_-_ver._ivanio_da_miramar_-__trabalho_visual_gabinetes_nova_sede_da_camara.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9492/requer._no_078_2024_-_ver._ivanio_da_miramar_-__trabalho_visual_gabinetes_nova_sede_da_camara.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, ao Presidente da Câmara e Secretaria de Cultura realizar um trabalho visual nos novos gabinetes da nova sede da Câmara Municipal, mostrando imagens de pontos turísticos do Município</t>
   </si>
   <si>
     <t>9493</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9493/requer._no_079_2024_-_ver._ivanio_da_miramar_-_comedouros_e_bebedouros_comunitarios_para_caes_e_gatos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9493/requer._no_079_2024_-_ver._ivanio_da_miramar_-_comedouros_e_bebedouros_comunitarios_para_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Meio Ambiente e de Saúde e Centro de Zoonoses a criação de comedouros e bebedouros comunitários para cães e gatos, além de garantir a saúde dos animais em alguns pontos do Município</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9494/requer._no_080_2024_-_ver._herlon_cabral_-__concessao_auxilio_financeiro_comerciantes_parque_do_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9494/requer._no_080_2024_-_ver._herlon_cabral_-__concessao_auxilio_financeiro_comerciantes_parque_do_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Finanças estudar a possibilidade de se estabelecer, enquanto durar a totalidade da obra do Parque Municipal Turístico de Jacaré, a concessão de auxílio financeiro mensal de um salário-mínimo aos seis comerciantes que tiveram suas atividades interrompidas, pois a obra está atrasada e sem previsão de conclusão</t>
   </si>
   <si>
     <t>9498</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9498/requer._no_081_2024_-_ver._janderson_brito_-_alargamento_da_cleto_campelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9498/requer._no_081_2024_-_ver._janderson_brito_-_alargamento_da_cleto_campelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar estudo técnico para avaliar a possibilidade de alargamento da Rua Cleto Campelo, na parte que dá acesso ao bairro do Jardim Manguinhos</t>
   </si>
   <si>
     <t>9499</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9499/requer._no_082_2024_-_ver._janderson_brito_-_informacoes_sobre_hospital_alfredo_barbosa_nao_foi_aberto_a_populacao-retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9499/requer._no_082_2024_-_ver._janderson_brito_-_informacoes_sobre_hospital_alfredo_barbosa_nao_foi_aberto_a_populacao-retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde informações claras e objetivas a respeito dos motivos pelos quais o novo Hospital Padre Alfredo Barbosa, situado na Rua Municipalista Pedro Silva Coutinho, embora inaugurado ainda não foi aberto à população cabedelense</t>
   </si>
   <si>
     <t>9500</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9500/requer._no_083_2024_-_ver._divino_felizardo_-_votos_de_aplausos_igoberg_bernardo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9500/requer._no_083_2024_-_ver._divino_felizardo_-_votos_de_aplausos_igoberg_bernardo.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. Igorberg Bernardo Barbosa, Secretário Municipal de Cultura pelo excelente serviço à frente da pasta</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9501/requer._no_084_2024_-_ver._moises_do_meninas_bar_-_inclusao_de_capoeira_judo_e_jiu-jitsu_nas_escolas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9501/requer._no_084_2024_-_ver._moises_do_meninas_bar_-_inclusao_de_capoeira_judo_e_jiu-jitsu_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação estudar a possibilidade de inclusão de atividades extracurriculares de capoeira, judô e jiu-jitsu aos alunos da rede municipal de ensino</t>
   </si>
   <si>
     <t>9502</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9502/requer._no_085_2024_-_ver._junior_paulo_-_transporte_prova_maritima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9502/requer._no_085_2024_-_ver._junior_paulo_-_transporte_prova_maritima.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Transporte disponibilizar dois ônibus ou vans para transportar os munícipes à realização da prova marítima - CAAQ-CTS T.1 e T.2/2024, que estará sendo realizada na cidade de Areia Branca - RN, cujo local de prova será definido no dia 13/04 do corrente ano</t>
   </si>
   <si>
     <t>9503</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9503/requer._no_086_2024_-_ver._junior_paulo_-_pavimentacao_rua_travessa_monte_castelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9503/requer._no_086_2024_-_ver._junior_paulo_-_pavimentacao_rua_travessa_monte_castelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de recuperação da pavimentação da Travessa Monte Castelo e da Rua Sólon Lopes de Mendonça, no bairro Monte Castelo</t>
   </si>
   <si>
     <t>9504</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9504/requer._no_087_2024_-_ver._marcio_silva_-_calcamento_da_av._cavalo_marinho_e_av._imbiritiba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9504/requer._no_087_2024_-_ver._marcio_silva_-_calcamento_da_av._cavalo_marinho_e_av._imbiritiba.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente realizar um estudo de viabilidade para continuidade do calçamento da Av. Cavalo Marinho, no Portal do Poço, nas imediações da empresa Vitrium, e também na sua transversal, a Av. Imbiridiba, que tem seu início às margens da BR 230</t>
   </si>
   <si>
     <t>9505</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9505/requer._no_088_2024_-_ver._wagner_do_solanense_-_sinalizacao_vertical_da_rua_estudante_paulo_maia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9505/requer._no_088_2024_-_ver._wagner_do_solanense_-_sinalizacao_vertical_da_rua_estudante_paulo_maia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana a implantação da sinalização vertical na Rua Estudante Paulo Maia Guimarães, em Praia Formosa</t>
   </si>
   <si>
     <t>9506</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9506/requer._no_089_2024_-_ver._wagner_do_solanense_-__conserto_das_telas_da_quadra_da_praca_da_av._monsenhor_jose_da_silva_coutinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9506/requer._no_089_2024_-_ver._wagner_do_solanense_-__conserto_das_telas_da_quadra_da_praca_da_av._monsenhor_jose_da_silva_coutinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a revitalização e conserto das telas da quadra de areia da praça pública na Avenida Monsenhor José da Silva Coutinho, em Camalaú</t>
   </si>
   <si>
     <t>9507</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9507/requer._no_090_2024_-_numeracao_cancelada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9507/requer._no_090_2024_-_numeracao_cancelada.pdf</t>
   </si>
   <si>
     <t>DOCUMENTO INEXISTENTE</t>
   </si>
   <si>
     <t>9508</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9508/requer._no_091_2024_-_ver._marcio_silva_-_quebra_de_intertiscio_regimental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9508/requer._no_091_2024_-_ver._marcio_silva_-_quebra_de_intertiscio_regimental.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 12/03/2024, dos Projetos de Lei Complementar nº 005, 006 e 007/2024 - Do Prefeito Municipal</t>
   </si>
   <si>
     <t>9509</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9509/requer._no_092_2024_-_ver._maricio_silva_-_inclusao_em_pauta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9509/requer._no_092_2024_-_ver._maricio_silva_-_inclusao_em_pauta.pdf</t>
   </si>
   <si>
     <t>Inclusão, na Pauta da Ordem do Dia da Sessão Ordinária de 12/03/2024, das seguintes proposituras: Projeto de Lei nº 016/2024 - Do Prefeito Municipal - Altera dispositivo da Lei Municipal nº 1.735, de 31 de dezembro de 2014, e dá outras providências; e Projeto de Lei nº 017/2024 - Do Prefeito Municipal - Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, com a garantia da União, e dá outras providências</t>
   </si>
   <si>
     <t>9510</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9510/requer._no_093_2024_-_ver._alex_lucena_-_reforma_campo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9510/requer._no_093_2024_-_ver._alex_lucena_-_reforma_campo.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Infraestrutura e de Esportes efetuar reforma, com conserto de telas de proteção, construção de sapata em volta e aterro, no campo localizado na Rua Anália de Morais, em Camboinha II, próximo a creche Pequeno Príncipe</t>
   </si>
   <si>
     <t>9511</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9511/requer._no_094_2024_-_ver._herlon_cabral_-_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9511/requer._no_094_2024_-_ver._herlon_cabral_-_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao jovem Paulo Vinicius Ferreira Gomes Santos, jogador de vôlei e aluno do Invictus Colégio e Curso, que salvou a vida de um banhista que estava se afogando nas águas do mar em frente ao "calçadão" entre Formosa e Ponta de Matos</t>
   </si>
   <si>
     <t>9512</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9512/requer._no_095_2024_-_ver._moises_do_meninas_bar_-_interprete_de_libras_hospital_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9512/requer._no_095_2024_-_ver._moises_do_meninas_bar_-_interprete_de_libras_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a contratação de intérpretes de Língua Brasileira de Sinais (Libras) para ficar a disposição no Hospital Municipal Padre Alfredo Barbosa</t>
   </si>
   <si>
     <t>9513</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9513/requer._no_096_2024_-_ver._wagner_do_solanense_-_bueiros_inteligentes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9513/requer._no_096_2024_-_ver._wagner_do_solanense_-_bueiros_inteligentes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Proteção e Defesa Civil a instalação de bueiros inteligentes nas Rua Benedito Soares da Silva e Alcides de Almeida, em Monte Castelo</t>
   </si>
   <si>
     <t>9514</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9514/requer._no_097_2024_-_ver._janderson_brito_-_cartao_alimentacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9514/requer._no_097_2024_-_ver._janderson_brito_-_cartao_alimentacao.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Estado do Desenvolvimento Humano consideram o aumento do valor e do número de beneficiários do Programa Cartão Alimentação no Município, propondo mudanças para incluir a elaboração e aprovação da nova lei</t>
   </si>
   <si>
     <t>9515</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9515/requer._no_098_2024_-_ver._janderson_brito_-_reforma_antiga_prefeitura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9515/requer._no_098_2024_-_ver._janderson_brito_-_reforma_antiga_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal realizar um estudo de viabilidade para a reforma do prédio da antiga prefeitura, na Rua Aderbal Piragibe, com o objetivo de transformá-lo em um Shopping Popular</t>
   </si>
   <si>
     <t>9516</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9516/requer._no_099_2024_-_ver._edvaldo_neto_-_curso_de_empreendedorismo_terceira_idade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9516/requer._no_099_2024_-_ver._edvaldo_neto_-_curso_de_empreendedorismo_terceira_idade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias da Mulher e da Indústria, Comércio e Portos providências no sentido de estudar a implementação de Curso de Empreendedorismo e linha de crédito voltados para mulheres da terceira idade do Município de Cabedelo</t>
   </si>
   <si>
     <t>9517</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9517/requer._no_100_2024_-_ver._jose_pereira_-_pavimentacao_rua_amelia_pereira_neves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9517/requer._no_100_2024_-_ver._jose_pereira_-_pavimentacao_rua_amelia_pereira_neves.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo VII, da Rua Amélia Pereira Neves, no Portal do Poço</t>
   </si>
   <si>
     <t>9518</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9518/requer._no_101_2024_-_ver._jose_pereira_-_sessao_especial_autismo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9518/requer._no_101_2024_-_ver._jose_pereira_-_sessao_especial_autismo.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na última semana do mês de abril, no Plenário desta Casa Legislativa, para reflexão pública e devidas comemorações sobre a realidade do Autismo no Município, Estado e Brasil, inspirados na Lei nº 2.213/2022, de minha autoria, que Institui a Semana Municipal de Conscientização sobre o Autismo, a ser realizado anualmente em Cabedelo, entre os dias 02 e 08 de abril</t>
   </si>
   <si>
     <t>9519</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9519/requer._no_102_2024_-_ver._divino_felizardo_-_denominacao_plenario.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9519/requer._no_102_2024_-_ver._divino_felizardo_-_denominacao_plenario.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Presidente da Câmara Municipal de Cabedelo analisar a Minuta de Resolução em anexo, que "Denomina de 'Vereadora Graça Rezende' o Plenário da nova sede da Câmara Municipal de Cabedelo, e dá outras providências"</t>
   </si>
   <si>
     <t>9520</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9520/requer._no_103_2024_-_ver._marcio_silva_-_pavimentacao_rua_estivador_antonio_l_de_souza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9520/requer._no_103_2024_-_ver._marcio_silva_-_pavimentacao_rua_estivador_antonio_l_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação e vias de acessibilidade na Rua Estivador Antônio L. de Souza, no bairro Vila São João</t>
   </si>
   <si>
     <t>9521</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9521/requer._no_104_2024_-_ver._marcio_silva_-_pl_corredores_ecologicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9521/requer._no_104_2024_-_ver._marcio_silva_-_pl_corredores_ecologicos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Procuradoria do Município, Secretaria de Meio Ambiente e demais órgãos que entender conveniente, providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a implantação de corredores ecológicos que possibilitem a preservação e expansão da flora e da fauna, nos logradouros do Município de Cabedelo, e dá outras providências"</t>
   </si>
   <si>
     <t>9522</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Alex Lucena, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Hérlon Cabral, Ivânio do Nascimento, José Pereira, Márcio Silva, Moisés do Meninas Bar, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9522/requer._no_105_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9522/requer._no_105_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 19/03/2024, da seguinte propositura: Projeto de Lei nº 022/2024 - Do Prefeito Municipal - Autoriza a concessão de patrocínio à Atleta Cabedelense Thalita Soares dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>9538</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9538/requer._no_106_2024_-_ver._ivanio_da_miramar_-_unidade_de_apoio_ao_idoso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9538/requer._no_106_2024_-_ver._ivanio_da_miramar_-_unidade_de_apoio_ao_idoso.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde criar um setor ou unidade de apoio específico e especializado ao idoso, onde se possa ter toda uma infraestrutura agregando exames, consultas, acolhimento, proteção contra agressão e maus tratos, dentre outras providências</t>
   </si>
   <si>
     <t>9539</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9539/requer._no_107_2024_-_ver._ivanio_da_miramar_-_melhorias_bairro_de_ponta_de_mato.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9539/requer._no_107_2024_-_ver._ivanio_da_miramar_-_melhorias_bairro_de_ponta_de_mato.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Meio Ambiente e de Infraestrutura realizar um mutirão de limpeza, pintura, poda e reforma, dentre outras melhorias, nas praças e espaços públicos do bairro de Ponta de Mato</t>
   </si>
   <si>
     <t>9540</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9540/requer._no_108_2024_-_ver._edvaldo_neto_-_pratica_de_calistenia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9540/requer._no_108_2024_-_ver._edvaldo_neto_-_pratica_de_calistenia.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Esporte estudar a possibilidade de disponibilizar espaço ao ar-livre com instalação de equipamentos voltados para a prática da calistenia</t>
   </si>
   <si>
     <t>9541</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9541/requer._no_109_2024_-_ver._edvaldo_neto_-_pavimentacao_rua_nova_floresta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9541/requer._no_109_2024_-_ver._edvaldo_neto_-_pavimentacao_rua_nova_floresta.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura estudar a possibilidade de pavimentação da Rua Nova Floresta, no Loteamento Jardim Atlântico</t>
   </si>
   <si>
     <t>9542</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9542/requer._no_110_2024_-_ver._herlon_cabral_-_esclarecimentos_construtora_fenix_ltda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9542/requer._no_110_2024_-_ver._herlon_cabral_-_esclarecimentos_construtora_fenix_ltda.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, com cópia à Comercial e Construtora Fenix Ltda., responsável pela construção dos quiosques e calcamento do "Projeto Orla", esclarecimentos sobre o efetivo pagamento da Prefeitura à construtora e o efetivo cumprimento das obrigações da construtora para com seus prestadores de serviço, direto, indireto e terceirizados; a fim de verificar se as obrigações da Prefeitura e da construtora estão em dia com seus respectivos credores</t>
   </si>
   <si>
     <t>9543</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9543/requer._no_111_2024_-_ver._wagner_do_solanense_-_pl_preservacao_do_patrimonio_escolar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9543/requer._no_111_2024_-_ver._wagner_do_solanense_-_pl_preservacao_do_patrimonio_escolar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal verificar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui a Campanha Municipal de Conscientização sobre a Preservação do Patrimônio Escolar no âmbito do Município de Cabedelo/PB, e dá outras providências"</t>
   </si>
   <si>
     <t>9544</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9544/requer._no_112_2024_-_ver._janderson_brito_-_votos_de_profundo_pesar_leonardo_paulo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9544/requer._no_112_2024_-_ver._janderson_brito_-_votos_de_profundo_pesar_leonardo_paulo.pdf</t>
   </si>
   <si>
     <t>Votos de Pesar pelo falecimento de Leonardo Paulo da Silva</t>
   </si>
   <si>
     <t>9545</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9545/requer._no_113_2024_-_ver._jose_pereira_-_lanches_centro_de_inclusao_da_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9545/requer._no_113_2024_-_ver._jose_pereira_-_lanches_centro_de_inclusao_da_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde da disponibilização de lanches para as crianças especiais que frequentam o Centro de Inclusão da Saúde do Município</t>
   </si>
   <si>
     <t>9546</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9546/requer._no_114_2024_-_ver._jose_pereira_-_tela_de_protecao_praca_do_acai.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9546/requer._no_114_2024_-_ver._jose_pereira_-_tela_de_protecao_praca_do_acai.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura urgente notificação à empresa responsável, há menos de cinco meses, pela troca da tela de proteção na Praça do Açaí, em Intermares, para que proceda os reparos necessários ou providencie sua substituição, por se encontrar atualmente deteriorada, comprometendo a segurança dos frequentadores da área</t>
   </si>
   <si>
     <t>9547</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Deputado Federal Luiz Couto por destinar emendas no Novo PAC para o Município</t>
   </si>
   <si>
     <t>9548</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9548/requer._no_116_2024_-_ver._divino_felizardo_-_nomeacao_anfiteatro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9548/requer._no_116_2024_-_ver._divino_felizardo_-_nomeacao_anfiteatro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a possibilidade de nomear no novo Anfiteatro que foi entregue no Parque do Jacaré como "Anfiteatro Altimar Alencar Pimentel"</t>
   </si>
   <si>
     <t>9549</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9549/requer._no_117_2024_-_ver._alex_lucena_-_pavimentacao_ruas_santa_aparecida_santa_barbara_e_sueli_mendes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9549/requer._no_117_2024_-_ver._alex_lucena_-_pavimentacao_ruas_santa_aparecida_santa_barbara_e_sueli_mendes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura incluir, no Programa Pavimenta 6, as Ruas Santa Aparecida, Santa Bárbara e Sueli Mendes, no bairro Renascer III</t>
   </si>
   <si>
     <t>9550</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura incluir, no Programa Pavimenta 6, a conclusão da Rua Maria Amorim de Andrade e o final da Rua Aurélio Guedes Cavalcante, no bairro Jardim Camboinha</t>
   </si>
   <si>
     <t>9551</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9551/requer._no_119_2024_-_ver._andre_coutinho_-_inclusao_do_hino_em_todos_os_eventos_do_municipio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9551/requer._no_119_2024_-_ver._andre_coutinho_-_inclusao_do_hino_em_todos_os_eventos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de que o Hino Oficial de Cabedelo, instituído pela Lei nº 657/1992, seja tocado em todos os eventos oficiais do Município e nas escolas municipais</t>
   </si>
   <si>
     <t>9552</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9552/requer._no_120_2024_-_ver._andre_coutinho_-_programa_de_equoterapia_em_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9552/requer._no_120_2024_-_ver._andre_coutinho_-_programa_de_equoterapia_em_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de implementar o Programa de Equoterapia em Cabedelo</t>
   </si>
   <si>
     <t>9553</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Divino Felizardo, Edson da Ótica, Edvaldo Neto, Hérlon Cabral, Ivânio do Nascimento, José Pereira, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9553/requer._no_121_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9553/requer._no_121_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 26/03/2024, das seguintes proposituras: Projeto de Lei nº 024/2024 - Do Presidente da Câmara Municipal - Denomina o prédio público da nova sede da Câmara Municipal de Cabedelo (PB), e o recinto do Plenário e dá outras providências; e Projeto de Lei nº 025/2024 - Do Prefeito Municipal - Regulamenta, no âmbito da Saúde Municipal de Cabedelo/PB, o repasse do Pagamento por Desempenho da Saúde Bucal na Atenção Primária à Saúde – APS aos servidores que especifica, conforme Portaria GM/MS nº 960/2023, e dá outras providências</t>
   </si>
   <si>
     <t>9554</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9554/requer._no_122_2024_-_ver._divino_felizardo_-_calcamento_rua_doutor_lima_neto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9554/requer._no_122_2024_-_ver._divino_felizardo_-_calcamento_rua_doutor_lima_neto.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de finalizar o calçamento da Rua Doutor Lima Neto, em Camboinha</t>
   </si>
   <si>
     <t>9555</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9555/requer._no_123_2024_-_ver._divino_felizardo_-_coletores_seletivos_renascer_iii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9555/requer._no_123_2024_-_ver._divino_felizardo_-_coletores_seletivos_renascer_iii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências para a instalação de coletores seletivos de resíduos na praça do Renascer III</t>
   </si>
   <si>
     <t>9556</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9556/requer._no_124_2024_-_ver._edvaldo_neto_-_placas_informativas_cameras_de_monitoramento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9556/requer._no_124_2024_-_ver._edvaldo_neto_-_placas_informativas_cameras_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Mobilidade Urbana estudar a possibilidade de colocação de placas informativas da existência de câmeras de monitoramento nas vias públicas de Cabedelo</t>
   </si>
   <si>
     <t>9557</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9557/requer._no_125_2024_-_ver._ivanio_da_miramar_-_banheiros_quimicos_dick.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9557/requer._no_125_2024_-_ver._ivanio_da_miramar_-_banheiros_quimicos_dick.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente providenciar banheiros químicos para atender os turistas que frequentam o dique</t>
   </si>
   <si>
     <t>9558</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9558/requer._no_126_2024_-_ver._marcio_silva_-_reestruturacao_passarelas_ponta_de_campina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9558/requer._no_126_2024_-_ver._marcio_silva_-_reestruturacao_passarelas_ponta_de_campina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento e de Infraestrutura uma reestruturação das passarelas instaladas ao longo do Projeto Orla, na praia de Ponta de Campina</t>
   </si>
   <si>
     <t>9559</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9559/requer._no_127_2024_-_ver._marcio_silva_-_pl_espaco_pet.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9559/requer._no_127_2024_-_ver._marcio_silva_-_pl_espaco_pet.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Planejamento Urbano e Habitação e demais órgãos que se entendam convenientes, estudar a possibilidade de propor um Projeto de Lei Ordinária que "Cria o Programa Espaço PET - Espaço Público para Cães, no Município de Cabedelo"</t>
   </si>
   <si>
     <t>9560</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9560/requer._no_128_2024_-_ver._junior_paulo_-_limpeza_e_pinturas_rua_jocao_castor_de_sena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9560/requer._no_128_2024_-_ver._junior_paulo_-_limpeza_e_pinturas_rua_jocao_castor_de_sena.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Proteção e Defesa Civil realizar serviço de limpeza e pinturas dos meios-fios da Rua João Castor de Sena, no bairro de Jardim Brasília</t>
   </si>
   <si>
     <t>9561</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9561/requer._no_129_2024_-_ver._janderson_brito_-_instalacao_de_cameras_unidades_de_ensino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9561/requer._no_129_2024_-_ver._janderson_brito_-_instalacao_de_cameras_unidades_de_ensino.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de câmeras de segurança em todas as unidades de ensino do Município, a fim de prevenir e coibir atos de violência ou qualquer tipo de ocorrência dentro das escolas</t>
   </si>
   <si>
     <t>9577</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9577/requer._no_130_2024_-_ver._janderson_brito_-_instalacao_quadra_volei_e_basquete.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9577/requer._no_130_2024_-_ver._janderson_brito_-_instalacao_quadra_volei_e_basquete.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de uma quadra com equipamentos para prática de vôlei e basquete na Praça da Palmeira, no Centro de Cabedelo; bem como a manutenção da referida praça com remoção de lixo, corte de grama, manutenção dos bancos e equipamentos existentes, instalação de iluminação adequada para uso noturno, paisagismo e instalação de rampas de acesso para pessoas com mobilidade reduzida</t>
   </si>
   <si>
     <t>9562</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9562/requer._no_131_2024_-_ver._jose_pereira_-_recuperacao_ruas_de_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9562/requer._no_131_2024_-_ver._jose_pereira_-_recuperacao_ruas_de_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências urgentes para a recuperação asfáltica, limpeza e pintura do meio-fio das Avenidas Mar das Antilhas, Oceano Índico e Oceano Pacífico, em Intermares</t>
   </si>
   <si>
     <t>9563</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9563/requer._no_132_2024_-_ver._jose_pereira_-_manutencao_praca_das_corujas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9563/requer._no_132_2024_-_ver._jose_pereira_-_manutencao_praca_das_corujas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente a capinagem, poda das árvores e retirada de lixo na Praça das Corujas, em frente ao Shopping do Intermares</t>
   </si>
   <si>
     <t>9564</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9564/requer._no_133_2024_-_ver._junior_paulo_-_recuperacao_pavimentacao_bairro_monte_castelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9564/requer._no_133_2024_-_ver._junior_paulo_-_recuperacao_pavimentacao_bairro_monte_castelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Proteção e Defesa Civil a recuperação da pavimentação da Travessa Monte Castelo e Rua Vila dos Estivadores em toda sua extensão, no bairro de Monte Castelo</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9565/requer._no_134_2024_-_ver._wagner_do_solanense_-_moradores_de_rua_na_praca_venancio_neiva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9565/requer._no_134_2024_-_ver._wagner_do_solanense_-_moradores_de_rua_na_praca_venancio_neiva.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Segurança e de Assistência Social providências para solucionar o problema dos moradores de rua na Praça Venâncio Neiva, na Rua Dr. João Machado, Centro</t>
   </si>
   <si>
     <t>9566</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9566/requer._no_135_2024_-_ver._evilasio_cavalcanti_-_imunidade_iptu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9566/requer._no_135_2024_-_ver._evilasio_cavalcanti_-_imunidade_iptu.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Receita Municipal a imunidade tributária aos templos de qualquer culto que utilizem imóvel alugado para isenção do IPTU, com base no artigo 156, § 1º-A, da Constituição Federal, para que seja aplicado dentro do Município</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9567/requer._no_136_2024_-_ver._evilasio_cavalvanti_-_manutencao_rua_das_amendoeiras.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9567/requer._no_136_2024_-_ver._evilasio_cavalvanti_-_manutencao_rua_das_amendoeiras.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e ao Secretaria de Defesa Civil a limpeza e manutenção e, sendo possível, uma nova drenagem na Rua da Amendoeiras, no bairro de Ponta de Campina</t>
   </si>
   <si>
     <t>9568</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Alex Lucena, Divino Felizardo, Edvaldo Neto, Evilásio Cavalcanti, Fernando Sobrinho, José Pereira, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9568/requer._no_137_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9568/requer._no_137_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 26/03/2024, das seguintes proposituras: Projeto de Lei nº 026/2024 - Do Prefeito Municipal; Projeto de Lei nº 027/2024 - Do Prefeito Municipal; Projeto de Lei nº 028/2024 - Do Prefeito Municipal; Projeto de Lei nº 029/2024 - Do Presidente da Câmara Municipal; Projeto de Lei nº 030/2024 - Do Presidente da Câmara Municipal; e Projeto de Lei nº 031/2024 - Do Presidente da Câmara Municipal</t>
   </si>
   <si>
     <t>9574</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9574/requer._no_138_2024_-_ver._alex_lucena_-_luminarias_led.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9574/requer._no_138_2024_-_ver._alex_lucena_-_luminarias_led.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a substituição das luminárias convencionais existentes no final da Rua Aurélio Guedes Cavalcante, em Jardim Camboinha, por luminárias em led modelo "pétala"</t>
   </si>
   <si>
     <t>9575</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9575/requer._no_139_2024_-_ver._evilasio_cavalcanti_-_drenagem_rua_moacir_dantas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9575/requer._no_139_2024_-_ver._evilasio_cavalcanti_-_drenagem_rua_moacir_dantas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Proteção e Defesa Civil e de Infraestrutura realizar a drenagem e pavimentação da Rua Moacir Dantas; a recuperação da pavimentação da Rua Luiza Bezerra do Nascimento, ambas no no bairro Amazonas Park; bem como a limpeza e a troca das lâmpadas de iluminação pública por lâmpadas de led em todo o bairro</t>
   </si>
   <si>
     <t>9576</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9576/requer._no_140_2024_-_ver._evilasio_cavalcanti_-_drenagem_rua_severino_laurentino_leite.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9576/requer._no_140_2024_-_ver._evilasio_cavalcanti_-_drenagem_rua_severino_laurentino_leite.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal  e Secretarias de Proteção e Defesa Civil e de Infraestrutura a drenagem da Rua Severino Laurentino Leite, no bairro Monte Castelo</t>
   </si>
   <si>
     <t>9578</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9578/requer._no_141_2024_-_ver._wagner_do_solanense_-_carro_do_fumace.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9578/requer._no_141_2024_-_ver._wagner_do_solanense_-_carro_do_fumace.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal e Secretaria de Saúde a disponibilização do carro do fumacê para todos os bairro da Cidade, e imediato as imediações do bairro Jardim Camboinha</t>
   </si>
   <si>
     <t>9579</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9579/requer._no_142_2024_-_ver._edvaldo_neto_-_pavimentacao_ruas_jardim_gama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9579/requer._no_142_2024_-_ver._edvaldo_neto_-_pavimentacao_ruas_jardim_gama.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a pavimentação das Ruas Maria José dos Santos Freire e Severino Luiz de França, no Jardim Gama</t>
   </si>
   <si>
     <t>9580</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Fernando Sobrinho</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9580/requer._no_143_2024_-_ver._fernando_sobrinho_-_calcamento_rua_antonio_vitor_tavares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9580/requer._no_143_2024_-_ver._fernando_sobrinho_-_calcamento_rua_antonio_vitor_tavares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a reforma do calçamento da Rua Antônio Vitor Tavares, no bairro de Camalaú</t>
   </si>
   <si>
     <t>9581</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9581/requer._no_144_2024_-_ver._fernando_sobrinho_-_calcamento_rua_jose_henriques_de_miranda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9581/requer._no_144_2024_-_ver._fernando_sobrinho_-_calcamento_rua_jose_henriques_de_miranda.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a reforma do calçamento da Rua José Henriques de Miranda, em Camalaú</t>
   </si>
   <si>
     <t>9582</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9582/requer._no_145_2024_-_ver._ivanio_da_miramar_-_eco_pontos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9582/requer._no_145_2024_-_ver._ivanio_da_miramar_-_eco_pontos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente a implantação de Eco Pontos, pontos de armazenamento de recicláveis, nos principais pontos do Município, onde, em conjunto com empresas, se realizem trabalhos de conscientização e limpeza responsável</t>
   </si>
   <si>
     <t>9583</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9583/requer._no_146_2024_-_ver._marcio_silva_-_votos_de_aplausos_pedro_henrique_cardoso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9583/requer._no_146_2024_-_ver._marcio_silva_-_votos_de_aplausos_pedro_henrique_cardoso.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Pedro Henrique Cardoso de Lima em razão de seu trabalho, desenvoltura e presteza à frente da Equipe Desportiva Sport do Recife, Campeão Pernambucano 2024, e na Seleção Brasileira Sub-17</t>
   </si>
   <si>
     <t>9584</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9584/requer._no_147_2024_-_ver._marcio_silva_-_lampadas_led.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9584/requer._no_147_2024_-_ver._marcio_silva_-_lampadas_led.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria Adjunta de Infraestrutura estudar a possibilidade de implantar lâmpadas de led na Rua João Santos Coelho Filho, no Poço</t>
   </si>
   <si>
     <t>9585</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9585/requer._no_148_2024_-_ver._janderson_brito_-_cursos_de_capacitacao_profissionais_maritimos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9585/requer._no_148_2024_-_ver._janderson_brito_-_cursos_de_capacitacao_profissionais_maritimos.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Indústria, Comércio e Portos a promoção de cursos de capacitação voltados aos profissionais marítimos da cidade, inicialmente cursos de inglês, espanhol, cozinheiro e garçom</t>
   </si>
   <si>
     <t>9586</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9586/requer._no_149_2024_-_ver._jose_pereira_-_guarda_municipal_centro_pop.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9586/requer._no_149_2024_-_ver._jose_pereira_-_guarda_municipal_centro_pop.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança e Defesa da Cidadania a atuação permanente da Guarda Municipal no Centro POP - Centro de Referência Especializado para População em Situação de Rua</t>
   </si>
   <si>
     <t>9587</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9587/requer._no_150_2024_-_ver._jose_pereira_-_pavimentacao_rua_rosa_vieira_vegas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9587/requer._no_150_2024_-_ver._jose_pereira_-_pavimentacao_rua_rosa_vieira_vegas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Cabedelo VII, da Rua Rosa Vieira Vegas, no bairro do Poço</t>
   </si>
   <si>
     <t>9588</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Divino Felizardo, Edvaldo Neto, Evilásio Cavalcanti, Fernando Sobrinho, Ivânio do Nascimento, José Pereira, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9588/requer._no_151_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9588/requer._no_151_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 09/04/2024, da seguinte propositura: Projeto de Lei nº 033/2024 - Do Prefeito Municipal - Altera dispositivo da Lei Municipal nº 2.384, de 03 de abril de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>9589</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9589/requer._no_152_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo_de_turnos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9589/requer._no_152_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo_de_turnos.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 09/04/2023, do Projeto de Lei Complementar nº 002/2024 - Do Prefeito Municipal</t>
   </si>
   <si>
     <t>9590</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9590/requer._no_153_2024_-_ver._herlon_cabral_-_sessao_especial_bullying.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9590/requer._no_153_2024_-_ver._herlon_cabral_-_sessao_especial_bullying.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial sobre o bullying e o cyberbullying</t>
   </si>
   <si>
     <t>9611</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Alex Lucena, Edvaldo Neto, Evilásio Cavalcanti, Ivânio do Nascimento, Janderson Brito, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9611/requer._no_154_2024_-_ver._ivanio_da_miramar_-_jazigos_verticais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9611/requer._no_154_2024_-_ver._ivanio_da_miramar_-_jazigos_verticais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a construção de novos jazigos verticais no Cemitério Municipal de Cabedelo</t>
   </si>
   <si>
     <t>9612</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9612/requer._no_155_2024_-_ver._jose_pereira_-_monitoramento_amazonio_park.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9612/requer._no_155_2024_-_ver._jose_pereira_-_monitoramento_amazonio_park.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e às Secretarias de Mobilidade Urbana e de Segurança e Defesa da Cidadania a extensão do Sistema de Monitoramento via Câmeras para o bairro Amazônia Park, com estudo para instalação das câmeras em ruas estratégicas de maior fluxo de veículos e pedestres</t>
   </si>
   <si>
     <t>9613</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9613/requer._no_156_2024_-_ver._jose_pereira_-_votos_de_aplausos_gabriel_dantas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9613/requer._no_156_2024_-_ver._jose_pereira_-_votos_de_aplausos_gabriel_dantas.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao jovem paratleta Gabriel Dantas, campeão do Meeting Paralímpico Loterias Caixa da Paraíba</t>
   </si>
   <si>
     <t>9614</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Infraestrutura a colocação de manilhas no córrego, paralelo a linha férrea no trecho da Rua Eriberto de Souza, entre as Ruas Ivo Souto Maior e a Rua Targino Delgado, na Comunidade Gameleira, em Camboinha</t>
   </si>
   <si>
     <t>9615</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9615/requer._no_158_2024_-_ver._wagner_do_solanense_-_pavimentacao_bairro_camalau.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9615/requer._no_158_2024_-_ver._wagner_do_solanense_-_pavimentacao_bairro_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação asfáltica da Rua Presidente Juscelino Kubitscheck, em Camalaú</t>
   </si>
   <si>
     <t>9616</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9616/requer._no_159_2024_-_ver._alex_lucena_-_grupo_de_danca_e_ginastica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9616/requer._no_159_2024_-_ver._alex_lucena_-_grupo_de_danca_e_ginastica.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias da Mulher e do Esporte, Juventude e Lazer a instalação de uma tenda na praça principal de Jardim Manguinhos, para que o grupo de dança e ginástica das moradoras da comunidade possa praticar seus exercícios com mais conforto</t>
   </si>
   <si>
     <t>9617</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9617/requer._no_160_2024_-_ver._marcio_silva_-_desobstrucao_de_valas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9617/requer._no_160_2024_-_ver._marcio_silva_-_desobstrucao_de_valas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Defesa Civil e de Infraestrutura a desobstrução das valas e tubulações que percorrem a Rua Papa João XXII com a Travessa João XXIII, em Camalaú</t>
   </si>
   <si>
     <t>9618</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9618/requer._no_161_2024_-_ver._marcio_silva_-_votos_de_aplausos_senador_efraim_filho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9618/requer._no_161_2024_-_ver._marcio_silva_-_votos_de_aplausos_senador_efraim_filho.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Efraim de Araújo de Morais Filho, em razão de seu trabalho, desenvoltura e presteza frente ao debate sobre a PEC 45/2023</t>
   </si>
   <si>
     <t>9619</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9619/requer._no_162_2024_-_ver._fernando_sobrinho_-_calcamento_rua_pres._jucelino_kubitscheck.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9619/requer._no_162_2024_-_ver._fernando_sobrinho_-_calcamento_rua_pres._jucelino_kubitscheck.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a reforma do calçamento da Rua Presidente Juscelino Kubitscheck</t>
   </si>
   <si>
     <t>9620</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9620/requer._no_163_2024_-_ver._fernando_sobrinho_-_calcamento_rua_siqueira_campos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9620/requer._no_163_2024_-_ver._fernando_sobrinho_-_calcamento_rua_siqueira_campos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a reforma do calçamento da Rua Siqueira Campos, nas imediações da Praça da Rolinha</t>
   </si>
   <si>
     <t>9621</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9621/requer._no_164_2024_-_ver._junior_paulo_-_limpeza_bairro_jardim_manguinhos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9621/requer._no_164_2024_-_ver._junior_paulo_-_limpeza_bairro_jardim_manguinhos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Proteção e Defesa Civil e ao setor responsável pela coleta de lixo no Município, disponibilizar caçambas coletoras na principal via do bairro Jardim Manguinhos e limpeza em pontos de acúmulo de lixo</t>
   </si>
   <si>
     <t>9622</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9622/requer._no_165_2024_-_ver._junior_paulo_-_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9622/requer._no_165_2024_-_ver._junior_paulo_-_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento Urbano e Habitação e do Controle do Uso e Ocupação do Solo, reforçando Requerimento nº 523/2021, proceder com estudo e realização da regularização fundiária no bairro de Jardim Camboinha II, no Loteamento Jardim Jericó II, nas Quadras O, V, X e Y</t>
   </si>
   <si>
     <t>9623</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9623/requer._no_166_2024_-_ver._herlon_cabral_-_pavimentacao_rua_alfredo_chaves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9623/requer._no_166_2024_-_ver._herlon_cabral_-_pavimentacao_rua_alfredo_chaves.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar serviços de limpeza de terrenos, poda de árvores, drenagem e pavimentação na Rua Alfredo Chaves, entre Ponta de Campinha e Poço</t>
   </si>
   <si>
     <t>9624</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9624/requer._no_167_2024_-_ver._herlon_cabral_-_lombadas_fisicas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9624/requer._no_167_2024_-_ver._herlon_cabral_-_lombadas_fisicas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana realizar serviços de revitalização, manutenção e pintura das lombadas físicas ("ondulações transversais") existentes nos bairros do Renascer II e III, em especial nas Ruas São José e Santo Antônio</t>
   </si>
   <si>
     <t>9625</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9625/requer._no_168_2024_-_ver._janderson_brito_-_bebedouros_publicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9625/requer._no_168_2024_-_ver._janderson_brito_-_bebedouros_publicos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário de Defesa Civil a instalação de bebedouros públicos de água potável em pontos turísticos da cidade e em toda extensão do Projeto Orla</t>
   </si>
   <si>
     <t>9626</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9626/requer._no_169_2024_-_ver._janderson_brito_-_limpeza_bueiros_inteligentes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9626/requer._no_169_2024_-_ver._janderson_brito_-_limpeza_bueiros_inteligentes.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Defesa Civil a limpeza preventiva de todos os bueiros inteligentes sob a jurisdição do Município, garantindo funcionamento eficaz e prevenindo possíveis inundações com a aproximação do período de chuvas</t>
   </si>
   <si>
     <t>9627</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9627/requer._no_170_2024_-_ver._evilasio_cavalcanti_-_drenagem_rua_gameleira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9627/requer._no_170_2024_-_ver._evilasio_cavalcanti_-_drenagem_rua_gameleira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Proteção e Defesa Civil e de Infraestrutura realizar a drenagem e calçamento da Rua Gameleira, no bairro Amazônia Park; bem como a pavimentação da Rua das Acácias e da Rua Jatobá</t>
   </si>
   <si>
     <t>9628</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9628/requer._no_171_2024_-_ver._evilasio_cavalcanti_-_transito_rua_golfo_tunus.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9628/requer._no_171_2024_-_ver._evilasio_cavalcanti_-_transito_rua_golfo_tunus.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana realizar, na Rua Golfo Túnis, em Intermares, estudos técnicos de mudança do sentido do trânsito para sentido único; bem como verificar a possibilidade de inserir uma lombada (quebra-molas) e sinalização de trânsito</t>
   </si>
   <si>
     <t>9629</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9629/requer._no_172_2024_-_ver._joedson_dinho_-_licenca_por_motivos_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9629/requer._no_172_2024_-_ver._joedson_dinho_-_licenca_por_motivos_de_saude.pdf</t>
   </si>
   <si>
     <t>Concessão de Licença Médica de 60 (sessenta) dias por Motivo de Saúde ao Vereador Joedson Ferreira da Silva (Dinho)</t>
   </si>
   <si>
     <t>9630</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9630/requer._no_173_2024_-_ver._evilasio_cavalcanti_-_retirada.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9630/requer._no_173_2024_-_ver._evilasio_cavalcanti_-_retirada.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Ciências, Tecnologia e Inovação a autorização para um curso de informática aos servidores que prestarão o concurso do Município de Cabedelo do Edital Normativo nº 01/2023, no dia 28 de abril de 2024</t>
   </si>
   <si>
     <t>9631</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9631/requer._no_174_2024_-_ver._andre_coutinho_-_pl_saude_mulher.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9631/requer._no_174_2024_-_ver._andre_coutinho_-_pl_saude_mulher.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui o Programa Saúde da Mulher na Melhor Idade e dá outras providências"</t>
   </si>
   <si>
     <t>9632</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9632/requer._no_175_2024_-_ver._andre_coutinho_-_pl_coleta_domiciliar_exames_laboratoriais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9632/requer._no_175_2024_-_ver._andre_coutinho_-_pl_coleta_domiciliar_exames_laboratoriais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui o Programa de Coleta Domiciliar de Exames Laboratoriais no Município de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>9633</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9633/requer._no_176_2024_-_ver._janderson_brito_-_calcamento_iluminacao_rua_otavio_novais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9633/requer._no_176_2024_-_ver._janderson_brito_-_calcamento_iluminacao_rua_otavio_novais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal o calçamento, asfaltamento e substituição das lâmpadas existentes na Rua Otávio Novais, em Ponta de Campina, bem como a substituição de lâmpadas por lâmpadas de led</t>
   </si>
   <si>
     <t>9871</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9871/requer._no_177_2024-ver._wagner_do_solanense-_limpeza_de_entulhos_da_rua_sao_francisco_no_bairro_jardim_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9871/requer._no_177_2024-ver._wagner_do_solanense-_limpeza_de_entulhos_da_rua_sao_francisco_no_bairro_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura o recapeamento e a limpeza dos entulhos da Rua São Francisco, em Jardim Brasília</t>
   </si>
   <si>
     <t>9634</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9634/requer._no_178_2024_-_ver_ivanio_da_miramar_-_inclusao_pescado_alimentacao_escolar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9634/requer._no_178_2024_-_ver_ivanio_da_miramar_-_inclusao_pescado_alimentacao_escolar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação estudar a possibilidade de "Instituir a Política Municipal de Inclusão do Pescado na Alimentação Escolar, no âmbito do Município de Cabedelo", bem como viabilizar projeto de criação de uma Unidade de Beneficiamento do Pescado (UBP)</t>
   </si>
   <si>
     <t>9635</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9635/requer._no_179_2024_-_ver_ivanio_da_miramar_-_votos_de_pesar_thayane_silva_rodrigues_feminicidio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9635/requer._no_179_2024_-_ver_ivanio_da_miramar_-_votos_de_pesar_thayane_silva_rodrigues_feminicidio.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento da jovem Thayane Silva Rodrigues, vítima de feminicídio, ocorrido no último dia 25 de abril do corrente ano na praia do Miramar</t>
   </si>
   <si>
     <t>9636</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9636/requer._no_180_2024_-_ver._janderson_brito_-_meio-fio_br_230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9636/requer._no_180_2024_-_ver._janderson_brito_-_meio-fio_br_230.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Defesa Civil de Cabedelo atenção para a situação dos meios-fios localizados ao longo da BR 230, entre os quilômetros 0 e 2, vez que o crescimento excessivo de vegetação está obstruindo o escoamento adequado das águas pluviais e subsequente transbordamento para as residências adjacentes</t>
   </si>
   <si>
     <t>9637</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9637/requer._no_181_2024_-_ver._jose_pereira_-_pavimentacao_rua_jose__lins_do_rego_e_outras.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9637/requer._no_181_2024_-_ver._jose_pereira_-_pavimentacao_rua_jose__lins_do_rego_e_outras.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA a pavimentação, através do Pavimenta Cabedelo VII, das Ruas José Lins do Rego, Castro Alves e Carmelita Morais, no Recanto do Poço</t>
   </si>
   <si>
     <t>9638</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9638/requer._no_182_2024_-_ver._jose_pereira_-_manutencao_e_melhorias_praca_joao_pereira_de_lacerda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9638/requer._no_182_2024_-_ver._jose_pereira_-_manutencao_e_melhorias_praca_joao_pereira_de_lacerda.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, SEINFRA, Secretaria de Meio Ambiente  e demais secretarias que se fizerem necessário, a urgente realização de manutenção e implementação de melhorias na Praça João Pereira de Lacerda, em Intermares, como manutenção da iluminação pública, tratamento na areia e colocação de mais areia para nivelar o solo, substituição da grade de proteção oxidada, e capinagem geral</t>
   </si>
   <si>
     <t>9639</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9639/requer._no_183_2024_-_ver._marcio_silva_-_desobstrucao_e_desassoreamento_rio_jaguaribe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9639/requer._no_183_2024_-_ver._marcio_silva_-_desobstrucao_e_desassoreamento_rio_jaguaribe.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Defesa Civil a desobstrução e desassoreamento no Rio Jaguaribe, na altura da Comunidade Jardim Beta</t>
   </si>
   <si>
     <t>9640</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9640/requer._no_184_2024_-_ver_marcio_silva_-_continuacao_pavimentacao_rua_severino_luis_de_franca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9640/requer._no_184_2024_-_ver_marcio_silva_-_continuacao_pavimentacao_rua_severino_luis_de_franca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a continuação da pavimentação na Rua Severino Luís de França, no bairro Jardim Gama</t>
   </si>
   <si>
     <t>9872</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9872/requer._no_185_2024-ver._alex_lucena-podagem_das_arvores_situada_na_mata_do_estado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9872/requer._no_185_2024-ver._alex_lucena-podagem_das_arvores_situada_na_mata_do_estado.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Meio Ambiente a podagem das árvores situadas na Mata do Estado, que estão avançando sobre o córrego de águas pluviais, causando obstrução e interferindo na terraplanagem da Rua João Targino Delgado, no bairro de Jardim Camboinha</t>
   </si>
   <si>
     <t>9873</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9873/requer._no_186_2024-_ver._alex_lucena-remocao_do_canteiro_na_souza_assis_camboinha_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9873/requer._no_186_2024-_ver._alex_lucena-remocao_do_canteiro_na_souza_assis_camboinha_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Infraestrutura a remoção do canteiro central situado na Rua Souza Assis, em Camboinha III, para melhoria da mobilidade urbana</t>
   </si>
   <si>
     <t>9641</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9641/requer._no_187_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_maio_amarelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9641/requer._no_187_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_maio_amarelo.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade presencial, no Plenário desta Casa Legislativa, em data a ser agendada, acerca da abertura do Movimento Nacional Maio Amarelo</t>
   </si>
   <si>
     <t>9642</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9642/requer._no_188_2024-_ver._marcio_silva_-_inclusao_de_pauta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9642/requer._no_188_2024-_ver._marcio_silva_-_inclusao_de_pauta.pdf</t>
   </si>
   <si>
     <t>Inclusão, na Pauta da Ordem do Dia da Sessão Ordinária de 30/04/2024, das seguintes proposituras: Projeto de Lei Complementar nº 005/2024 - Do Prefeito Municipal - Altera dispositivos da Lei Complementar nº 02/1997 - Código Tributário Municipal, e dá outras providências; Projeto de Lei nº 032/2024 - Do Vereador Alex Lucena - Dispõe sobre a criação e implantação do Programa de Educação Financeira e Empreendedorismo, e dá outras providências; e Projeto de Lei nº 036/2024 - Do Vereador  André Coutinho - Cria o Selo de Responsabilidade Social "Empresa Parceira da Mulher", certificando as empresas que priorizem a contratação, formação e qualificação de mulheres vítimas de violência doméstica no Município de Cabedelo</t>
   </si>
   <si>
     <t>9643</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9643/requer._no_189_2024-_ver._marcio_silva_-_dispensa_de_inervalo_regimental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9643/requer._no_189_2024-_ver._marcio_silva_-_dispensa_de_inervalo_regimental.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 30/04/2024, do Projeto de Lei Complementar nº 005/2024 - Do Prefeito Municipal</t>
   </si>
   <si>
     <t>9644</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9644/requer._no_190_2024_-_ver._marcio_silva_-_sessao_especial_desassoreamento_e_limpeza_rio_jaguaribe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9644/requer._no_190_2024_-_ver._marcio_silva_-_sessao_especial_desassoreamento_e_limpeza_rio_jaguaribe.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade presencial, no Plenário desta Casa Legislativa, em data a ser agendada pela Presidência, acerca do desassoreamento e limpeza do Rio Jaguaribe</t>
   </si>
   <si>
     <t>9645</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9645/requer._no_191_2024_-_ver._edvaldo_neto_-_pl_asas_do_esporte.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9645/requer._no_191_2024_-_ver._edvaldo_neto_-_pl_asas_do_esporte.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Esporte providências no sentido de analisar a minuta do Projeto de Lei "Dispõe sobre o Projeto Asas do Esporte objetivando a aquisição de passagens aéreas para os atletas e paratletas que representam o Município de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>9646</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9646/requer._no_192_2024_-_ver._wagner_do_solanense_-_estudo_para_construcao_praca_comunidade_jardim_jerico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9646/requer._no_192_2024_-_ver._wagner_do_solanense_-_estudo_para_construcao_praca_comunidade_jardim_jerico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, reiterando Requerimento n° 395/2022, estudo para a construção de uma praça na Comunidade Jardim Jericó, na Rua Santa Rita de Cássia, no bairro Jardim Camboinha</t>
   </si>
   <si>
     <t>9647</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9647/requer._no_193_2024_-_ver_evilasio_cavalcanti_-_votos_de_aplausos_gestores_de_escolas_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9647/requer._no_193_2024_-_ver_evilasio_cavalcanti_-_votos_de_aplausos_gestores_de_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos gestores das escolas municipais de Cabedelo, em razão de sua participação no Projeto Nacional "Pegadas Amarelas, Caminho para Transformação do Trânsito", que educam crianças e jovens para o trânsito por meio de Oficinas Pedagógicas, como estratégias no processo do ensino de aprendizagem</t>
   </si>
   <si>
     <t>9648</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9648/requer._no_194_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_maio_laranja.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9648/requer._no_194_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_maio_laranja.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade presencial, no Plenário desta Casa Legislativa, no dia 23/05/2024, acerca da abertura do Movimento Nacional Maio Laranja, em alusão ao Dia de Combate ao abuso e à exploração sexual infantil</t>
   </si>
   <si>
     <t>9649</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9649/requer._no_195_2024_-_ver._janderson_brito_-_sistema_alerta_sonoro_para_desastres.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9649/requer._no_195_2024_-_ver._janderson_brito_-_sistema_alerta_sonoro_para_desastres.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Defesa Civil a instalação de um sistema de alerta sonoro para casos de emergência relacionados a desastres naturais, ambientais e humanos</t>
   </si>
   <si>
     <t>9650</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9650/requer._no_196_2024_-_ver._janderson_brito_-_nota_solidariedade_ao_rs.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9650/requer._no_196_2024_-_ver._janderson_brito_-_nota_solidariedade_ao_rs.pdf</t>
   </si>
   <si>
     <t>Nota de Solidariedade ao povo do Rio Grande do Sul, afetado por severas condições climáticas que causaram perdas e danos significativos</t>
   </si>
   <si>
     <t>9651</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9651/requer._no_197_2024_-_ver._ivanio_da_miramar_-_nucleo_capacitacao_junto_a_marinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9651/requer._no_197_2024_-_ver._ivanio_da_miramar_-_nucleo_capacitacao_junto_a_marinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Pesca providenciar um núcleo de capacitação para que sejam elaborados cursos na arte da marinharia, carpintaria, e cursos marítimos, em parceria com a Marinha do Brasil e órgãos do setor marítimo</t>
   </si>
   <si>
     <t>9652</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9652/requer._no_198_2024_-_ver._ivanio_da_miramar_-_troca_lampadas_quadra_beach_soccer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9652/requer._no_198_2024_-_ver._ivanio_da_miramar_-_troca_lampadas_quadra_beach_soccer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a troca de lâmpadas convencionais por lâmpadas de led nos refletores da quadra de beach soccer (futebol de areia) do bairro de Ponta de Mato</t>
   </si>
   <si>
     <t>9653</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9653/requer._no_199_2024_-_ver._jose_pereira_-_identificacao_limpeza_manutencao_terrenos_baldios_amazonia_park.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9653/requer._no_199_2024_-_ver._jose_pereira_-_identificacao_limpeza_manutencao_terrenos_baldios_amazonia_park.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Uso e Ocupação do Solo a identificação dos proprietários dos terrenos baldios que estejam em situação de falta de manutenção, limpeza e aparente abandono, no bairro Amazônia Park; a posterior notificação oficial para que estes realizem a limpeza e manutenção de suas propriedades de acordo com as normativas municipais; a estipulação de prazo para cumprimento das medidas necessárias; e a aplicação das penalidades cabíveis previstas em lei em caso de descumprimento das notificações, em acordo com a Lei Complementar nº 55, de 21 de dezembro de 2015</t>
   </si>
   <si>
     <t>9654</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9654/requer._no_200_2024_-_ver._jose_pereira_-_mutirao_de_limpeza_amazonia_park.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9654/requer._no_200_2024_-_ver._jose_pereira_-_mutirao_de_limpeza_amazonia_park.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de um mutirão de limpeza e manutenção em todas as ruas e avenidas do bairro Amazônia Park</t>
   </si>
   <si>
     <t>9655</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9655/requer._no_201_2024_-_ver._macio_silva_-_votos_aplausos_atletas_iago_bellotti_e_yuri_silva_barros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9655/requer._no_201_2024_-_ver._macio_silva_-_votos_aplausos_atletas_iago_bellotti_e_yuri_silva_barros.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos atletas Iago Bellotti Appolinario Paiva e Yuri Silva Barros, ambos campeões em suas categorias nos campeonatos nacionais e regionais, considerados promessas do Surf Nacional</t>
   </si>
   <si>
     <t>9659</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9659/requer._no_202_2024_-_ver._andre_coutinho_-_sessao_especial_triplicacao_br-230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9659/requer._no_202_2024_-_ver._andre_coutinho_-_sessao_especial_triplicacao_br-230.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, na modalidade presencial, no Plenário desta Casa Legislativa, no dia 22/05/2024, acerca da Obra de Triplicação da BR-230 - Trecho Cabedelo</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9660/requer._no_203_2024_-_ver._wagner_do_solanense_-_ornamentacao_junina_mercado_de_artesanato.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9660/requer._no_203_2024_-_ver._wagner_do_solanense_-_ornamentacao_junina_mercado_de_artesanato.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Turismo e de Cultura uma ornamentação junina no Mercado de Artesanato, já para a primeira semana de junho, no Parque Turístico Municipal da Praia de Jacaré</t>
   </si>
   <si>
     <t>9661</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9661/requer._no_204_2024_-_ver._ivanio_da_miramar_-_sala_climatizada_policlinica_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9661/requer._no_204_2024_-_ver._ivanio_da_miramar_-_sala_climatizada_policlinica_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a construção de uma sala de espera climatizada na Policlínica Municipal para os pacientes que aguardam atendimento de exames</t>
   </si>
   <si>
     <t>9662</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9662/requer._no_205_2024_-_ver._jose_pereira_-_pavimentacao_rua_joaquim_noberto_ferreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9662/requer._no_205_2024_-_ver._jose_pereira_-_pavimentacao_rua_joaquim_noberto_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA a pavimentação, através do Pavimenta Cabedelo VII, da Rua Joaquim Noberto Ferreira, em Praia Formosa</t>
   </si>
   <si>
     <t>9663</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9663/requer._no_206_2024_-_ver._jose_pereira_-_pl_gratificacao_topografos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9663/requer._no_206_2024_-_ver._jose_pereira_-_pl_gratificacao_topografos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre a criação e sistemática de cálculo da gratificação de produtividade para integrantes da categoria funcional de Topógrafos, e dá outras providências"</t>
   </si>
   <si>
     <t>9664</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9664/requer._no_207_2024_-_ver._wagner_do_solanense_-_campanhas_educativas_contra_abuso_e_exploracao_sexual.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9664/requer._no_207_2024_-_ver._wagner_do_solanense_-_campanhas_educativas_contra_abuso_e_exploracao_sexual.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e de Comunicação realizar, em alusão ao Dia Nacional de Combate ao Abuso e a Exploração Sexual contra Crianças e Adolescentes, campanhas educativas em escolas, comunidades e meios de comunicação, sensibilizando sobre os sinais de abuso e exploração sexual e os canais de denúncia disponíveis</t>
   </si>
   <si>
     <t>9665</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9665/requer._no_208_2024_-_ver._junior_paulo_-_pavimentacao_rua_apicum.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9665/requer._no_208_2024_-_ver._junior_paulo_-_pavimentacao_rua_apicum.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação das Ruas Murici e do Apicum, no Portal do Poço; bem como a troca das luminárias convencionais por luminárias em led</t>
   </si>
   <si>
     <t>9686</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9686/requer._no_209_2024_-_ver._herlon_cabral_-_informacoes_despejo_de_esgoto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9686/requer._no_209_2024_-_ver._herlon_cabral_-_informacoes_despejo_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretarias de Meio Ambiente, de Saúde, de Defesa Civil, do Controle do Uso e Ocupação do Solo, de Turismo, de Pesca e Aquicultura e de Planejamento Urbano e Habitação informações sobre a existência de despejo de esgoto no rio e no mar, seja por canais de água, trajeto sanitário e esgotamento de residências e empresas, além de fornecer eventuais estudos porventura realizados em cada secretaria que mostre a atual situação, notadamente eventuais impactos na saúde da população, da fauna e flora marinha, do turismo; bem como levantamentos e estudos sobre a construção de imóveis com ou sem plano de gerenciamento de resíduos da construção civil e projeto hidrossanitário; além de informar se existe algum plano maior e mais efetivo no combate à poluição das margens de rio e mar</t>
   </si>
   <si>
     <t>9666</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9666/requer._no_210_2024_-_ver._alex_lucena_-_recuperacao_calcamento_rua_nova_descoberta.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9666/requer._no_210_2024_-_ver._alex_lucena_-_recuperacao_calcamento_rua_nova_descoberta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a recuperação do calçamento da Rua Nova Descoberta, no Centro de Cabedelo</t>
   </si>
   <si>
     <t>9667</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9667/requer._no_211_2024_-_ver._alex_lucena_-_led_rua_ivo_souto_maior.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9667/requer._no_211_2024_-_ver._alex_lucena_-_led_rua_ivo_souto_maior.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a substituição das lâmpadas convencionais por luminárias em led, no modelo pétala, na Rua Ivo Souto Maior, em Jardim Camboinha</t>
   </si>
   <si>
     <t>9668</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9668/requer._no_212_2024_-_ver._marcio_silva_-_bueiros_bairro_de_camboinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9668/requer._no_212_2024_-_ver._marcio_silva_-_bueiros_bairro_de_camboinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e secretaria competente realizar estudo de desaguamento e desobstrução dos bueiros no bairro Camboinha 2, na área próxima ao 1º Batalhão da 4ª Companhia da Polícia Militar, no cruzamento das Rua Prof. João Lélis da Luna com Augusto José Couto</t>
   </si>
   <si>
     <t>9669</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9669/requer._no_213_2024_-_ver._marcio_silva_-_votos_de_aplausos_sociedade_civil_gaucha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9669/requer._no_213_2024_-_ver._marcio_silva_-_votos_de_aplausos_sociedade_civil_gaucha.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a toda a Sociedade Civil Gaúcha pela luta diária no acolhimento e busca de novas estratégias para salvar a vida dos seus conterrâneos</t>
   </si>
   <si>
     <t>9670</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Alex Lucena, Divino Felizardo, Ivânio do Nascimento, José Pereira, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9670/requer._no_214_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9670/requer._no_214_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 14/05/2024, da seguinte propositura: Projeto de Lei nº 043/2024 - Do Presidente da Câmara Municipal - Denomina de Espaço Social e Cultural “Hermes do Nascimento”, a área externa “solarium” da nova sede da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>9674</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9674/requer._no_215_2024_-_ver._ivanio_da_miramar_-_led_rua_dra._maria_da_luz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9674/requer._no_215_2024_-_ver._ivanio_da_miramar_-_led_rua_dra._maria_da_luz.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura colocação de luz de led em toda a extensão da Rua Dra. Maria da Luz Vasconcelos Bezerra, no Recanto do Poço</t>
   </si>
   <si>
     <t>9675</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9675/requer._no_216_2024_-_ver._ivanio_da_miramar_-_ponto_fixo_de_visualizacao_dique_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9675/requer._no_216_2024_-_ver._ivanio_da_miramar_-_ponto_fixo_de_visualizacao_dique_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Proteção e Defesa Civil a colocação ou construção no Dique de Cabedelo de ponto fixo de visualização, observação e apoio aos banhistas e turistas que ali frequentam</t>
   </si>
   <si>
     <t>9676</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9676/requer._no_217_2024_-_ver._jose_pereira_-_cobertura_quadra_de_esportes_praca_do_acai.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9676/requer._no_217_2024_-_ver._jose_pereira_-_cobertura_quadra_de_esportes_praca_do_acai.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, SEINFRA e demais secretarias envolvidas a instalação de cobertura na quadra de esportes localizada na Praça do Açaí, em Intermares</t>
   </si>
   <si>
     <t>9677</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9677/requer._no_218_2024_-_ver._jose_pereira_-_votos_de_pesar_maria_amelia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9677/requer._no_218_2024_-_ver._jose_pereira_-_votos_de_pesar_maria_amelia.pdf</t>
   </si>
   <si>
     <t>Votos de Pesar pelo falecimento de Maria Amélia Dornelas</t>
   </si>
   <si>
     <t>9678</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9678/requer._no_219_2024_-_ver._edvaldo_neto_-_pl_contratacao_por_tempo_determinado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9678/requer._no_219_2024_-_ver._edvaldo_neto_-_pl_contratacao_por_tempo_determinado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de analisar a minuta do Projeto de Lei que "Dispõe sobre contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do inciso IX, do art. 37 da Constituição Federal, revogando-se as leis municipais anteriores sobre a matéria, e dá outras providências"</t>
   </si>
   <si>
     <t>9679</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9679/requer._no_220_2024_-_ver._alex_lucena_-_calcamento_rua_marcia_travasso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9679/requer._no_220_2024_-_ver._alex_lucena_-_calcamento_rua_marcia_travasso.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Infraestrutura a recuperação do calçamento da Rua Márcia Travasso, sentido COMAC ao Jardim Jericó</t>
   </si>
   <si>
     <t>9680</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9680/requer._no_221_2024_-_ver._alex_lucena_-_calcamento_rua_clodoaldo_trigueiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9680/requer._no_221_2024_-_ver._alex_lucena_-_calcamento_rua_clodoaldo_trigueiro.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Infraestrutura notificar a empresa que fez o serviço de calçamento e drenagem da Rua Clodoaldo Trigueiro, em Jardim Camboinha, para efetuar a recuperação do calçamento, que está com vários buracos</t>
   </si>
   <si>
     <t>9720</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9720/requer._no_222_2024_-_ver._evilario_cavalcanti_-_drenagem_e_pavimentacao_ruas_do_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9720/requer._no_222_2024_-_ver._evilario_cavalcanti_-_drenagem_e_pavimentacao_ruas_do_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Proteção e Defesa Civil e de Infraestrutura a drenagem das águas pluviais e pavimentação das Ruas Luiza Maria Conceição, Santa Clara, Sueli Mendes, Cândida Miranda, Santa Verônica, 24 de Julho, Quinhentos e Cinquenta, Santa Aparecida, Caminho da Paz, João Clementino Gomes, Canuto e Santa Bárbara, localizadas no Renascer II</t>
   </si>
   <si>
     <t>9681</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9681/requer._no_223_2024_-_ver._marcio_silva_-_pl_veiculo_de_propulsao_humana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9681/requer._no_223_2024_-_ver._marcio_silva_-_pl_veiculo_de_propulsao_humana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de analisar a minuta do Projeto de Lei que "Cria, no Município de Cabedelo, o Programa Veículo de Propulsão Humana, para as Cooperativas de Catadores"</t>
   </si>
   <si>
     <t>9682</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9682/requer._no_224_2024_-_ver._marcio_silva_-_quiosque_praca_nelma_figueiredo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9682/requer._no_224_2024_-_ver._marcio_silva_-_quiosque_praca_nelma_figueiredo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura estudar a possibilidade da mudança do local da construção de um quiosque na Praça Nelma Figueiredo, em Intermares, alinhada a Av. Oceano Pacífico</t>
   </si>
   <si>
     <t>9683</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9683/requer._no_225_2024_-_ver._janderson_brito_-_votos_de_aplausos_edson_alves_casado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9683/requer._no_225_2024_-_ver._janderson_brito_-_votos_de_aplausos_edson_alves_casado.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Edson Alves Casado, único Portuário Padrão Vivo da cidade de Cabedelo</t>
   </si>
   <si>
     <t>9684</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9684/requer._no_226_2024_-_ver._janderson_brito_-_votos_de_aplausos_jornandes_de_araujo_medeiros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9684/requer._no_226_2024_-_ver._janderson_brito_-_votos_de_aplausos_jornandes_de_araujo_medeiros.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Secretário de Infraestrutura Jordanes de Araújo Medeiros, pela dedicação e excelência dos serviços prestados à comunidade de Cabedelo</t>
   </si>
   <si>
     <t>9685</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9685/requer._no_227_2024_-_ver._divino_felizardo_-_lombadas_rua_golfo_de_guine.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9685/requer._no_227_2024_-_ver._divino_felizardo_-_lombadas_rua_golfo_de_guine.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana providências no sentido de instalar lombadas ou limitadores de velocidade na Rua Golfo de Guiné, em Intermares</t>
   </si>
   <si>
     <t>9688</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9688/requer._no_228_2024_-_ver._ivanio_da_miramar_-_galeria_pluvial_calcamento_rua_enivaldo_figueredo_de_miranda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9688/requer._no_228_2024_-_ver._ivanio_da_miramar_-_galeria_pluvial_calcamento_rua_enivaldo_figueredo_de_miranda.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Defesa Civil realizar a reforma e manutenção da galeria pluvial, bem como da via de calçamento da Rua Enivaldo Figueiredo de Miranda, no bairro de Ponta de Mato</t>
   </si>
   <si>
     <t>9689</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9689/requer._no_229_2024_-_ver._ivanio_da_miramar_-_policiamento_mercado_publico_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9689/requer._no_229_2024_-_ver._ivanio_da_miramar_-_policiamento_mercado_publico_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal um maior policiamento da Guarda Municipal no entorno do Mercado Público Municipal e, se possível, um ponto fixo de guarnição no mesmo</t>
   </si>
   <si>
     <t>9690</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9690/requer._no_230_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_rainha_da_paz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9690/requer._no_230_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_rainha_da_paz.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, bem como à Secretaria de Infraestrutura, a pavimentação da Rua Rainha da Paz (próximo a Pizzaria Bom Sabor), no Jacaré</t>
   </si>
   <si>
     <t>9691</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9691/requer._no_231_2024_-_ver._divino_felizardo_-_controle_de_superpopulacao_gatos_de_rua.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9691/requer._no_231_2024_-_ver._divino_felizardo_-_controle_de_superpopulacao_gatos_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Diretoria do Centro de Zoonoses providências no sentido de criar algum mecanismo de controle da superpopulação de gatos em situação de rua que vivem no Parque do Jacaré, muitos visivelmente doentes</t>
   </si>
   <si>
     <t>9692</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9692/requer._no_232_2024_-_ver._divino_felizardo_-_acumulo_de_agua_rua_golfo_de_finlandia_no_25.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9692/requer._no_232_2024_-_ver._divino_felizardo_-_acumulo_de_agua_rua_golfo_de_finlandia_no_25.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Defesa Civil providências no sentido de solucionar o frequente volume de água que se acumula na Rua Golfo de Finlândia, nº 25, em frente ao Condomínio Atlântica Beach, em Intermares, que escorre para a garagem subterrânea do edifício, alagando e gerando transtornos aos moradores; bem como realizar a ligação dos bueiros da rua a rede de esgotamento</t>
   </si>
   <si>
     <t>9693</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9693/requer._no_233_2024_-_ver._jose_pereira_-_pavimentacao_rua_goldo_de_valencia_rua_mar_lincoln_rua_mar_de_salomao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9693/requer._no_233_2024_-_ver._jose_pereira_-_pavimentacao_rua_goldo_de_valencia_rua_mar_lincoln_rua_mar_de_salomao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação, através do Pavimenta Cabedelo VII, das Ruas Golfo de Valência, Rua Mar Lincoln e Rua Mar de Salomão, em Intermares</t>
   </si>
   <si>
     <t>9694</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9694/requer._no_234_2024_-_ver._jose_pereira_-_rua_nossa_senhora_da_luz_rua_santo_antonio_rua_santa_ana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9694/requer._no_234_2024_-_ver._jose_pereira_-_rua_nossa_senhora_da_luz_rua_santo_antonio_rua_santa_ana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação, através do Pavimenta Cabedelo VII, das Ruas Nossa Senhora da Luz, Rua Santo Antônio e Rua Santa Ana, no bairro Oceania VI</t>
   </si>
   <si>
     <t>9695</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9695/requer._no_235_2024_-_ver._marcio_silva_-_projeto_pavimenta_poda_de_limpeza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9695/requer._no_235_2024_-_ver._marcio_silva_-_projeto_pavimenta_poda_de_limpeza.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Projeto Pavimenta, das Ruas Capitão Eumenes Gonçalves Martins, José Marcos de Melo Peixoto e Isabel Amélia de Oliveira, no bairro Bela Vista, assim como poda e limpeza</t>
   </si>
   <si>
     <t>9696</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9696/requer._no_236_2024_-_ver._marcio_silva_-_votos_de_aplausos_abimadabe_vieira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9696/requer._no_236_2024_-_ver._marcio_silva_-_votos_de_aplausos_abimadabe_vieira.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos a Sra. Abimadabe Vieira pela autoria do Projeto Nacional "Pegadas Amarelas, Caminho para Transformação do Trânsito"</t>
   </si>
   <si>
     <t>9697</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9697/requer._no_237_2024_-_ver._alex_lucena_-_limpeza_e_pintura_de_meios-fios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9697/requer._no_237_2024_-_ver._alex_lucena_-_limpeza_e_pintura_de_meios-fios.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Infraestrutura a limpeza e pintura dos meios-fios das Ruas Ivo Souto Maior, Aurélio Guedes Cavalcante e Nilo Montenegro, no bairro Jardim Camboinha</t>
   </si>
   <si>
     <t>9698</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9698/requer._no_238_2024_-_ver._fernando_sobrinho_-_sessao_especial_vendedores_ambulantes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9698/requer._no_238_2024_-_ver._fernando_sobrinho_-_sessao_especial_vendedores_ambulantes.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa, em data a ser agendada, acerca da "situação e regularização dos vendedores ambulantes do Município de Cabedelo"</t>
   </si>
   <si>
     <t>9699</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9699/requer._no_239_2024_-_ver._wagner_do_solanense_-_reiteracao_requerimentos_no_401_2023_e_no_336_2023.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9699/requer._no_239_2024_-_ver._wagner_do_solanense_-_reiteracao_requerimentos_no_401_2023_e_no_336_2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, reiterando os Requerimentos nº 401/2022 e 336/2023, a pavimentação asfáltica da Rua Márcia Travassos (rua da Comac Materiais de Construção), no bairro Jardim Camboinha</t>
   </si>
   <si>
     <t>9700</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9700/requer._no_240_2024_-_ver._alex_lucena_-_redutor_de_velocidade_av._capitao_joao_mauricio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9700/requer._no_240_2024_-_ver._alex_lucena_-_redutor_de_velocidade_av._capitao_joao_mauricio.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Mobilidade Urbana a implantação de redutores de velocidade em alguns pontos da Av. Capitão João Maurício Campos de Medeiros, no Portal do Poço</t>
   </si>
   <si>
     <t>9701</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9701/requer._no_241_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_siqueira_campos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9701/requer._no_241_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_siqueira_campos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação asfáltica da Rua Siqueira Campos (Rua da Praça da Rodinha), em Camalaú</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9702/requer._no_242_2024_-_ver._evilasio_cavalcanti_-_reforco_na_seguranca_publica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9702/requer._no_242_2024_-_ver._evilasio_cavalcanti_-_reforco_na_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governador do Estado da Paraíba, em nome dos munícipes de Cabedelo, dispor de reforço na segurança pública dentro do Município de Cabedelo, em virtude da ocorrência do aumento de roubos e furtos</t>
   </si>
   <si>
     <t>9703</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9703/requer._no_243_2024_-_ver._fernando_sobrinho_-_complementacao_galeria_pluvial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9703/requer._no_243_2024_-_ver._fernando_sobrinho_-_complementacao_galeria_pluvial.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de que seja feita a complementação da galeria pluvial da Rua Heriberto de Souza, nas imediações do IFPB (Jardim Camboinha) até a "Mata do Estado", com a colocação de manilhas no córrego ali localizado</t>
   </si>
   <si>
     <t>9704</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9704/requer._no_244_2024_-_ver._herlon_cabral_-_mocao_de_aplausos_arthur_tiberio_de_lacerda_vieira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9704/requer._no_244_2024_-_ver._herlon_cabral_-_mocao_de_aplausos_arthur_tiberio_de_lacerda_vieira.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Senhor Arthur Tibério de Lacerda Vieira, tenente-coronel dos Bombeiros Militares da Paraíba, pela sua participação e comando nos destacamentos da Paraíba ao Rio Grande do Sul, na colaboração por causa das enchentes que ocorreram lá</t>
   </si>
   <si>
     <t>9705</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9705/requer._no_245_2024_-_ver._janderson_brito_-_drenagem_pavimentacao_led_rua_das_acacias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9705/requer._no_245_2024_-_ver._janderson_brito_-_drenagem_pavimentacao_led_rua_das_acacias.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Infraestrutura a drenagem, pavimentação e iluminação com lâmpadas de Led da Rua das Acácias, no Amazônia Park</t>
   </si>
   <si>
     <t>9706</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9706/requer._no_246_2024_-_ver._jose_pereira_-_providencias_usf_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9706/requer._no_246_2024_-_ver._jose_pereira_-_providencias_usf_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências imediatas para a aquisição de materiais e adequação da estrutura na Unidade de Saúde da Família (USF), na rua Padre Alfredo Barbosa, no Renascer III, visando um atendimento humanizado e eficiente, especialmente das crianças com espectro autista</t>
   </si>
   <si>
     <t>9707</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9707/requer._no_247_2024_-_ver._jose_pereira_-_pl_servico_de_atendimento_movel_emergencias_veterinarias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9707/requer._no_247_2024_-_ver._jose_pereira_-_pl_servico_de_atendimento_movel_emergencias_veterinarias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Institui o Serviço de Atendimento Móvel de Emergências Veterinárias no Município de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>9708</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9708/requer._no_248_2024_-_ver._janderson_brito_-_criacao_centro_de_linguas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9708/requer._no_248_2024_-_ver._janderson_brito_-_criacao_centro_de_linguas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação estudar e implementar a criação de um Centro de Línguas em nossa cidade</t>
   </si>
   <si>
     <t>9709</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9709/requer._no_249_2024_-_ver._janderson_brito_-_parceria_empresa_onibus_transnacional.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9709/requer._no_249_2024_-_ver._janderson_brito_-_parceria_empresa_onibus_transnacional.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana estudar a possibilidade de estabelecer uma parceria com a empresa de ônibus transnacional (Consórcio Metropolitano) com o objetivo de oferecer transporte gratuito à população durante as festividades de São João</t>
   </si>
   <si>
     <t>9710</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9710/requer._no_250_2024_-_ver._alex_lucena_-_podas_das_arvores_limpeza_dos_canteiros_av._sao_sebastiao_av._monsenhor_jose_da_silva_coutinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9710/requer._no_250_2024_-_ver._alex_lucena_-_podas_das_arvores_limpeza_dos_canteiros_av._sao_sebastiao_av._monsenhor_jose_da_silva_coutinho.pdf</t>
   </si>
   <si>
     <t>Solicitar às Secretarias de Meio Ambiente e de Infraestrutura efetuar a poda das árvores e limpeza dos canteiros centrais nas Av. São Sebastião e Monsenhor José da Silva Coutinho</t>
   </si>
   <si>
     <t>9711</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9711/requer._no_251_2024_-_ver._edvaldo_neto_-_iluminacao_varricao_rua_golfo_de_venezuela_e_golfo_de_veneza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9711/requer._no_251_2024_-_ver._edvaldo_neto_-_iluminacao_varricao_rua_golfo_de_venezuela_e_golfo_de_veneza.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Infraestrutura revisar toda iluminação, bem como proceder o serviço de varrição da Rua Golfo de Venezuela e da Rua Golfo de Veneza</t>
   </si>
   <si>
     <t>9712</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9712/requer._no_252_2024_-_ver._andre_coutinho_-_pccr_guarda_metropolitana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9712/requer._no_252_2024_-_ver._andre_coutinho_-_pccr_guarda_metropolitana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança e Defesa da Cidadania providências no sentido de promover estudos e posterior implantação do PCCR da Guarda Metropolitana de Cabedelo - PB</t>
   </si>
   <si>
     <t>9713</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9713/requer._no_253_2024_-_ver._divino_felizardo_-_reducao_carga_horaria_guarda_metropolitana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9713/requer._no_253_2024_-_ver._divino_felizardo_-_reducao_carga_horaria_guarda_metropolitana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança Pública providências no sentido de estudar a possibilidade de proceder a implantação da redução da carga horária máxima de trabalho para os servidores da Guarda Metropolitana de Cabedelo - PB</t>
   </si>
   <si>
     <t>9714</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9714/requer._no_254_2024_-_ver._divino_felizardo_-_auxilio-alimentacao_guarda_metropolitana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9714/requer._no_254_2024_-_ver._divino_felizardo_-_auxilio-alimentacao_guarda_metropolitana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria Municipal de Segurança Pública providências no sentido de estudar a possibilidade de criar, através de lei, o auxílio-alimentação para os servidores da Guarda Metropolitana de Cabedelo -PB</t>
   </si>
   <si>
     <t>9715</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9715/requer._no_255_2024_-_ver._andre_coutinho_-_votos_de_aplausos_deputado_estadual_adriano_galdino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9715/requer._no_255_2024_-_ver._andre_coutinho_-_votos_de_aplausos_deputado_estadual_adriano_galdino.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Deputado Estadual Adriano Cézar Galdino de Araújo pelos relevantes serviços prestados à cidade de Cabedelo, em especial a Lei nº 13.285/24, que declara o município de Cabedelo como Capital do Verão Paraibano</t>
   </si>
   <si>
     <t>9716</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9716/requer._no_256_2024_-_ver._ivanio_da_miramar_-_canal_de_atendimento_mulheres_vitimas_de_violencia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9716/requer._no_256_2024_-_ver._ivanio_da_miramar_-_canal_de_atendimento_mulheres_vitimas_de_violencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Políticas Públicas da Mulher criar um canal de atendimento exclusivo com suporte de profissionais (psicólogos) a mulheres vítimas de violência física e psicológica, dentre outras providências</t>
   </si>
   <si>
     <t>9874</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9874/requer._no_257_2024-ver._ivanio_da_miramar-asfalto_rua_arthur_santos_viana-_arquivado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9874/requer._no_257_2024-ver._ivanio_da_miramar-asfalto_rua_arthur_santos_viana-_arquivado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura o asfaltamento da Rua Arthur Santos Viana, a fim de prover a integração entre as ruas convergentes, já asfaltadas</t>
   </si>
   <si>
     <t>9717</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9717/requer._no_258_2024_-_ver._edvaldo_neto_-_votos_de_aplausos_professoras_de_danca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9717/requer._no_258_2024_-_ver._edvaldo_neto_-_votos_de_aplausos_professoras_de_danca.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos às professoras de dança Rita de Cássia Nóbrega Spinelli Ribeiro e Saniele Cipriano de Souza Vieira, fundadoras e partícipes de diversos projetos no ballet e na dança em nossa cidade</t>
   </si>
   <si>
     <t>9718</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9718/requer._no_259_2024_-_ver._edvaldo_neto_-_votos_de_pesar_carlos_antonio_de_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9718/requer._no_259_2024_-_ver._edvaldo_neto_-_votos_de_pesar_carlos_antonio_de_lima.pdf</t>
   </si>
   <si>
     <t>Votos de Pesar pelo falecimento do Senhor Carlos Antônio de Lima, ocorrido no dia 16 de junho de 2024</t>
   </si>
   <si>
     <t>9719</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9719/requer._no_260_2024_-_ver._janderson_brito_-_quinquenios_ace_e_acs.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9719/requer._no_260_2024_-_ver._janderson_brito_-_quinquenios_ace_e_acs.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa, com o objetivo de discutir a implementação dos adicionais por tempo de serviço, conhecidos como quinquênios, nos contracheques dos Agentes de Combate de Endemias e dos Agentes Comunitários de Saúde</t>
   </si>
   <si>
     <t>9722</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9722/requer._no_261_2024_-_ver._janderson_brito_-_programas_de_prevencao_doencas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9722/requer._no_261_2024_-_ver._janderson_brito_-_programas_de_prevencao_doencas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a implementação de programas de prevenção e conscientização sobre doenças comuns e sazonais, através da criação de campanhas educativas regulares nos meios de comunicação locais, bem como a organização de eventos e palestras informativas em escolas, centros comunitários e outros espaços públicos, e, por fim, a distribuição de materiais educativos em pontos estratégicos da cidade</t>
   </si>
   <si>
     <t>9723</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9723/requer._no_262_2024_-_ver._marcio_silva_-_mercado_de_artesanato_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9723/requer._no_262_2024_-_ver._marcio_silva_-_mercado_de_artesanato_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento Urbano um estudo de localidade para implantação de um Mercado de Artesanato no bairro de Intermares</t>
   </si>
   <si>
     <t>9724</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9724/requer._no_263_2024_-_ver._marcio_silva_-_implantacao_de_praca_loteamento_praia_grande.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9724/requer._no_263_2024_-_ver._marcio_silva_-_implantacao_de_praca_loteamento_praia_grande.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Planejamento Urbano e demais secretarias competentes um estudo de localidade para a implantação de uma praça no Loteamento Praia Grande, no bairro do Poço</t>
   </si>
   <si>
     <t>9725</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9725/requer._no_264_2024_-_ver._wagner_do_solanense_-_pl_doencas_mentais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9725/requer._no_264_2024_-_ver._wagner_do_solanense_-_pl_doencas_mentais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Dispõe sobre a instituição de diretrizes para implementação da política municipal de roda de conversas nas escolas municipais para prevenção de doenças mentais na infância no Município de Cabedelo/PB"</t>
   </si>
   <si>
     <t>9726</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9726/requer._no_265_2024_-_ver._jose_pereira_-_quebra-molas_rua_teresinha_costa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9726/requer._no_265_2024_-_ver._jose_pereira_-_quebra-molas_rua_teresinha_costa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB, reiterando Requerimento nº 601/2013,  a instalação de quebra-molas na extensão da Rua Teresinha Costa, no Recanto do Poço</t>
   </si>
   <si>
     <t>9727</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9727/requer._no_266_2024_-_ver._jose_pereira_-_aterro_e_terraplanagem_rua_travessa_maria_ramos_de_carvalho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9727/requer._no_266_2024_-_ver._jose_pereira_-_aterro_e_terraplanagem_rua_travessa_maria_ramos_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA as medidas necessárias para aplicação de aterro e terraplanagem na Rua Travessa Maria Ramos de Carvalho, no bairro do Poço</t>
   </si>
   <si>
     <t>9728</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9728/requer._no_267_2024_-_ver._alex_lucena_-_sinalizacoes_lombadas_faixas_de_pedestre.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9728/requer._no_267_2024_-_ver._alex_lucena_-_sinalizacoes_lombadas_faixas_de_pedestre.pdf</t>
   </si>
   <si>
     <t>Solicitar à SEMOB efetuar a instalação de placas de sinalizações, pintura de lombadas, bem como demarcação da via e implantação de faixas de pedestres em alguns pontos da Max Zagel e na sua continuação Zilda Pessoa Barreto, no bairro de Camboinha</t>
   </si>
   <si>
     <t>9729</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9729/requer._no_268_2024_-_ver._fernando_sobrinho_-_limpeza_ruinas_do_almagre.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9729/requer._no_268_2024_-_ver._fernando_sobrinho_-_limpeza_ruinas_do_almagre.pdf</t>
   </si>
   <si>
     <t>Solicitar ao IPHAN-PB providências no sentido de efetuar a limpeza e manutenção da área onde encontra-se localizada a Igreja de Nossa Senhora de Nazaré, lugar popularmente conhecido como "Ruínas do Almagre", em Ponta de Campina, patrimônio histórico e cultural que se encontra em condições de completo abandono; bem como sejam efetuados estudos e planejamentos viabilizando a área para visitação de munícipes e turistas</t>
   </si>
   <si>
     <t>9730</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9730/requer._no_269_2024_-_ver._fernando_sobrinho_-_calcamento_rua_maria_nazare_jorge_de_sena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9730/requer._no_269_2024_-_ver._fernando_sobrinho_-_calcamento_rua_maria_nazare_jorge_de_sena.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Defesa Civil providências para efetuar serviço de manutenção e reforma do calçamento da Rua Maria Nazaré Jorge de Sena, em Ponta de Matos, bem como a limpeza dos canteiros da referia via</t>
   </si>
   <si>
     <t>9795</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9795/requer._no_270_2024_-_ver._wagner_do_solanense_-_estudo_de_viabilidade_cursilacao_de_rua.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9795/requer._no_270_2024_-_ver._wagner_do_solanense_-_estudo_de_viabilidade_cursilacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB realizar um estudo de viabilidade para a inversão do sentido de circulação da Rua Joaquim Bento de Oliveira e Rua Augusto Firmo Paulo</t>
   </si>
   <si>
     <t>9731</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9731/requer._no_271_2024_-_ver._herlon_cabral_-_reparos_calcada_rua_sao_gabriel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9731/requer._no_271_2024_-_ver._herlon_cabral_-_reparos_calcada_rua_sao_gabriel.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências para reparo na calçada da Rua São Gabriel, no Renascer, que dá acesso ao Instituto Reviver e é lateral da Escola Municipal Plácido de Almeida</t>
   </si>
   <si>
     <t>9732</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9732/requer._no_272_2024_-_ver._ivanio_da_miramar_-_banheiros_quimicos_dique_line.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9732/requer._no_272_2024_-_ver._ivanio_da_miramar_-_banheiros_quimicos_dique_line.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo a instalação de banheiros químicos no Dique Line a fim de atender os visitantes e população em geral, devido ao grande fluxo nesse período de meio do ano</t>
   </si>
   <si>
     <t>9733</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9733/requer._no_273_2024_-_ver._edvaldo_neto_-_podologia_rede_municipal_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9733/requer._no_273_2024_-_ver._edvaldo_neto_-_podologia_rede_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde providências no sentido de estudar a implementação dos serviços de podologia na Rede Municipal de Saúde</t>
   </si>
   <si>
     <t>9734</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9734/requer._no_274_2024_-_ver._divino_felizardo_-_psicologo_secretaria_de_seguranca_publica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9734/requer._no_274_2024_-_ver._divino_felizardo_-_psicologo_secretaria_de_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria Municipal de Segurança Pública providências no sentido de disponibilizar um(a) psicólogo(a) para ficar a disposição da secretaria e realizar atendimentos aos servidores, de forma contínua</t>
   </si>
   <si>
     <t>9736</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9736/requer._no_275_2024_-_ver._divino_felizardo_-_revogacao_dispositivos_lei_no_1.472_de_2009.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9736/requer._no_275_2024_-_ver._divino_felizardo_-_revogacao_dispositivos_lei_no_1.472_de_2009.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria Municipal de Segurança Pública providências no sentido de revogar o inciso XLII, do art. 22 e o inciso III, do art. 28, ambos da Lei nº 1.472/2009, que "Dispõe sobre o regulamento disciplinar dos servidores do quadro dos profissionais da Guarda Civil Municipal de Cabedelo"</t>
   </si>
   <si>
     <t>9735</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9735/requer._no_276_2024_-_ver._jose_pereira_-_acompanhamento_psicologico_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9735/requer._no_276_2024_-_ver._jose_pereira_-_acompanhamento_psicologico_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a implementação de um programa de acompanhamento psicológico para os Conselheiros Tutelares de Cabedelo</t>
   </si>
   <si>
     <t>9737</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9737/requer._no_277_2024_-_ver._jose_pereira_-_instalacao_unidade_de_policia_solidaria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9737/requer._no_277_2024_-_ver._jose_pereira_-_instalacao_unidade_de_policia_solidaria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Governo do Estado da Paraíba, bem como a Secretaria da Segurança e da Defesa Social, com cópias ao Comando Geral da Polícia Militar da Paraíba, a instalação de uma Unidade de Polícia Solidária (UPS) no atual terreno da CAGEPA, em Intermares</t>
   </si>
   <si>
     <t>9738</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9738/requer._no_278_2024_-_ver._andre_coutinho__-_instalacao_sede_da_cultura_popular.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9738/requer._no_278_2024_-_ver._andre_coutinho__-_instalacao_sede_da_cultura_popular.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura estudar a possibilidade de ser instalada uma "Sede Cultural Popular", no âmbito da Secretaria Municipal de Cultura, para realização de reuniões dos grupos históricos culturais municipais e organização de atividades culturais no Município</t>
   </si>
   <si>
     <t>9739</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Divino Felizardo, Edvaldo Neto, Fernando Sobrinho, Ivânio do Nascimento, José Pereira</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9739/requer._no_279_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9739/requer._no_279_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 25/06/2024, das seguintes proposituras: Projeto de Lei nº 045/2024 - Do Prefeito Municipal; Projeto de Lei nº 046/2024 - Do Prefeito Municipal; Projeto de Lei nº 047/2024 - Do Prefeito Municipal; e Projeto de Resolução nº 006/2024 - Do Presidente da Câmara Municipal</t>
   </si>
   <si>
     <t>9740</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9740/requer._no_280_2024_-_ver._edvaldo_neto_-_ordem_do_dia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9740/requer._no_280_2024_-_ver._edvaldo_neto_-_ordem_do_dia.pdf</t>
   </si>
   <si>
     <t>Inclusão, na Pauta da Ordem do Dia da Sessão Ordinária de 25/06/2024, das seguintes proposituras: Projeto de Lei Complementar nº 006/2024 - Do Prefeito Municipal - Altera dispositivos da Lei Complementar nº 02/1997 - Código Tributário Municipal, e dá outras providências; e Projeto de Resolução nº 005/2024 - Do Presidente da CMC - Dispõe sobre o estágio probatório no âmbito da Câmara Municipal de Cabedelo (PB), nos termos do art. 41, § 4º, da Constituição Federal, e dá outras providências</t>
   </si>
   <si>
     <t>9741</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9741/requer._no_281_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo_de_turnos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9741/requer._no_281_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo_de_turnos.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 25/06/2024, do Projeto de Lei Complementar nº 006/2024 - Do Prefeito Municipal</t>
   </si>
   <si>
     <t>9793</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9793/requer._no_282_2024_-_ver._reinaldo_lima__-_pl_gratificacao_de_complemento_de_jornada_cuidadores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9793/requer._no_282_2024_-_ver._reinaldo_lima__-_pl_gratificacao_de_complemento_de_jornada_cuidadores.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação estudar a possibilidade de adotar a iniciativa de um Projeto de Lei que "Cria a Gratificação de Complemento de Jornada (GCJ)", para os cuidadores da Educação Municipal interessados em trabalhar a mais que a atual jornada de trabalho</t>
   </si>
   <si>
     <t>9794</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9794/requer._no_283_2024_-_ver._reinaldo_lima_-_estacionamento_br_230.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9794/requer._no_283_2024_-_ver._reinaldo_lima_-_estacionamento_br_230.pdf</t>
   </si>
   <si>
     <t>Solicitar à Superintendência Regional do DNIT na Paraíba providências urgentes e necessárias, acerca das reivindicações dos comerciantes da BR 230, para solucionar a problemática de estacionamento da Rua José Rubenildo da Silçva, 10, Renascer 2</t>
   </si>
   <si>
     <t>9742</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Alex Lucena, Edvaldo Neto, Evilásio Cavalcanti, Fernando Sobrinho, Ivânio do Nascimento, José Pereira, Júnior Paulo, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9742/requer._no_284_2024-_ver._edvaldo_neto_e_outros-urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9742/requer._no_284_2024-_ver._edvaldo_neto_e_outros-urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 17/07/2024, das seguintes proposituras: Projeto de Lei nº 049/2024 - Do Prefeito Municipal; Projeto de Lei nº 050/2024 - Do Prefeito Municipal; Projeto de Lei nº 051/2024 - Do Prefeito Municipal; e Projeto de Lei nº 052/2024 - Do Prefeito Municipal</t>
   </si>
   <si>
     <t>9809</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Alex Lucena, Divino Felizardo, Edvaldo Neto, Evilásio Cavalcanti, Fernando Sobrinho, Ivânio do Nascimento, José Pereira, Júnior Paulo, Reinaldo Lima (Rey)</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9809/requer._no_285_2024-ver._edvaldo_neto_e_outros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9809/requer._no_285_2024-ver._edvaldo_neto_e_outros.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Extraordinária de 30/07/2024, das seguintes proposituras: Projeto de Resolução nº 007/2024 - Do Presidente da Câmara Municipal - Cria Comissão de Representação da Câmara Municipal de Cabedelo (PB), para representar a edilidade em Brasília-DF, e dá outras providências; e Projeto de Lei nº 055/2024 - Do Prefeito Municipal - Autoriza abertura de Crédito Especial ao Orçamento de 2024, para atender as despesas com a Emenda Impositiva nº 043/2024 da Secretaria de Estado do Desenvolvimento e da Articulação, e dá outras providências</t>
   </si>
   <si>
     <t>9810</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9810/requer._no_286_2024_-_ver._fernando_sobrinho_-_limpeza_vegetacao_estacao_ferroviaria_ifpb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9810/requer._no_286_2024_-_ver._fernando_sobrinho_-_limpeza_vegetacao_estacao_ferroviaria_ifpb.pdf</t>
   </si>
   <si>
     <t>Solicitar à Superintendência da CBTU - João Pessoa/PB providências no sentido de que seja feita a limpeza da vegetação e manutenção da área onde encontra-se localizada a Estação Ferroviária em frente ao IFPB - Campus Cabedelo, em Jardim Camboinha</t>
   </si>
   <si>
     <t>9811</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9811/requer._no_287_2024_-_ver._fernando_sobrinho_-_instalacao_de_posto_fixo_dique_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9811/requer._no_287_2024_-_ver._fernando_sobrinho_-_instalacao_de_posto_fixo_dique_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Guarda Metropolitana de Cabedelo providências no sentido de que seja implantada uma patrulha/ronda ou até mesmo a implantação de um posto fixo da Guarda Metropolitana Municipal no "Dique de Cabedelo", para implementação e vigilância constante dos equipamentos públicos ali instalados e do grande fluxo de populares e turistas que ali frequentam</t>
   </si>
   <si>
     <t>9818</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9818/requer._no_288_2024_-_ver._fernando_sobrinho_-_calcamento_asfaltamento_rua_papa_joao_xxiii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9818/requer._no_288_2024_-_ver._fernando_sobrinho_-_calcamento_asfaltamento_rua_papa_joao_xxiii.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal e Secretaria de Infraestrutura efetuar a reforma do calçamento e a possibilidade do asfaltamento da Rua Papa João XXIII, no bairro de Camalaú</t>
   </si>
   <si>
     <t>9817</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9817/requer._no_289_2024_-_ver._fernando_sobrinho_-_calcamento_asfaltamento_rua_sao_miguel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9817/requer._no_289_2024_-_ver._fernando_sobrinho_-_calcamento_asfaltamento_rua_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura efetuar a reforma do calçamento e a possibilidade do asfaltamento da Rua São Miguel, no bairro de Camalaú</t>
   </si>
   <si>
     <t>9843</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9843/requer._no_290_2024_-_ver._fernando_sobrinho_-_lixeiras_dique_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9843/requer._no_290_2024_-_ver._fernando_sobrinho_-_lixeiras_dique_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Meio Ambiente providências para implantação de lixeiras na região do "Dique de Cabedelo", sejam elas individuais e/ou lixeiras de recicláveis, tendo em vista o grande fluxo de pessoas naquele espaço</t>
   </si>
   <si>
     <t>9812</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9812/requer._no_291_2024_-_ver._marcio_silva_-_alteracoes_pccr_profissionais_de_educacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9812/requer._no_291_2024_-_ver._marcio_silva_-_alteracoes_pccr_profissionais_de_educacao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e de Administração, em relação aos cuidadores da educação inclusiva, estudo para redução da carga horária para 30 horas semanais, inclusão da categoria no PCCR dos profissionais da educação, modificar CBO para uma compatível com a função exercida, e, por fim, verificar a necessidade de mais nomeações para atendimento da demanda de alunos</t>
   </si>
   <si>
     <t>9816</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9816/requer._no_292_2024_-_ver._evilasio_cavalcanti_-_construcao_praca_publica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9816/requer._no_292_2024_-_ver._evilasio_cavalcanti_-_construcao_praca_publica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura viabilizar a construção de uma praça pública entre a Rua das Acácias (Rua 6) e a Rua Gameleira (Rua 5), localizada no bairro Amazônia Park</t>
   </si>
   <si>
     <t>9844</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9844/requer._no_293_2024_-_ver._fernando_sobrinho_-_banheiros_dique_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9844/requer._no_293_2024_-_ver._fernando_sobrinho_-_banheiros_dique_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA a implantação de banheiros na região do "Dique de Cabedelo", sejam eles masculino, feminino e para pessoas com PCD, devido ao grande fluxo de pessoas naquele espaço público</t>
   </si>
   <si>
     <t>9845</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9845/requer._no_294_2024_-_ver._divino_felizardo_-_construcao_de_praca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9845/requer._no_294_2024_-_ver._divino_felizardo_-_construcao_de_praca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de estudar a possibilidade e viabilidade de construir uma praça em um terreno desocupado na Rua Paraíso, Loteamento Oceania VI</t>
   </si>
   <si>
     <t>9813</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9813/requer._no_295_2024_-_ver._marcio_silva_-_concessao_quiosque_de_alimentacao_acai_araxa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9813/requer._no_295_2024_-_ver._marcio_silva_-_concessao_quiosque_de_alimentacao_acai_araxa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo providências quanto a concessão do quiosque de alimentação "Açaí Araxá", localizado na praia de Intermares,de forma prioritária quando houver a abertura do próximo processo licitatório</t>
   </si>
   <si>
     <t>9814</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9814/requer._no_296_2024_-_ver._jose_pereira_-_rua_das_acacias_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9814/requer._no_296_2024_-_ver._jose_pereira_-_rua_das_acacias_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura que a Rua das Acácias, no bairro Amazônia Park, seja contemplada pelo Programa Pavimenta Cabedelo e, caso não seja possível a pavimentação imediata, seja enviada máquina própria para serviço de melhoria na rua</t>
   </si>
   <si>
     <t>9815</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9815/requer._no_297_2024_-_ver._jose_pereira_-_pl_praca_fernando_maia_lorenzo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9815/requer._no_297_2024_-_ver._jose_pereira_-_pl_praca_fernando_maia_lorenzo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de adotar a iniciativa de Projeto de Lei denominando de "Praça Fernando Maia Lorenzo", a atual praça em construção localizada na Av. Oceano Atlântico, em Intermares</t>
   </si>
   <si>
     <t>9819</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9819/requer._no_298_2024_-_ver._evilasio_cavalcanti_-_equipamentos_criancas_autistas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9819/requer._no_298_2024_-_ver._evilasio_cavalcanti_-_equipamentos_criancas_autistas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a aquisição de equipamentos e suprimentos para crianças autistas com a finalidade de silenciar sons e ruídos proporcionando uma melhor qualidade de vida</t>
   </si>
   <si>
     <t>9820</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9820/requer._no_299_2024_-_ver._janderson_brito_-_oficinas_circenses.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9820/requer._no_299_2024_-_ver._janderson_brito_-_oficinas_circenses.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura a criação de oficinas circenses no Município de Cabedelo, contemplando pessoas com aptidão para contorcionismo, equilibrismo, malabarismo, mágicas, palhaçaria, dentre outras atividades típicas de circos</t>
   </si>
   <si>
     <t>9822</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9822/requer._no_300_2024_-_ver._janderson_brito_-_votos_de_aplausos_rodrigo_senador.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9822/requer._no_300_2024_-_ver._janderson_brito_-_votos_de_aplausos_rodrigo_senador.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Secretário Adjunto Executivo do Desenvolvimento Econômico e Portos de Cabedelo, Rodrigo Senador, por sua excelência e dedicação nas funções que desempenha</t>
   </si>
   <si>
     <t>9821</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9821/requer._no_301_2024_-_ver._edvaldo_neto_-_lombadas_rua_carolino_cardoso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9821/requer._no_301_2024_-_ver._edvaldo_neto_-_lombadas_rua_carolino_cardoso.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, junto a SEMOB, providências no sentido de instalar lombadas para redução de velocidade na Rua Carolino Cardoso, no Poço</t>
   </si>
   <si>
     <t>9823</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9823/requer._no_302_2024_-_ver._wagner_do_solanense_-_regularizacao_fundiaria_jardim_jerico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9823/requer._no_302_2024_-_ver._wagner_do_solanense_-_regularizacao_fundiaria_jardim_jerico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento Urbano e Habitação a regularização fundiária da Comunidade Jardim Jericó</t>
   </si>
   <si>
     <t>9824</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9824/requer._no_303_2024_-_ver._ivanio_da_miramar_-_sinalizacao_e_pintura_de_lombadas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9824/requer._no_303_2024_-_ver._ivanio_da_miramar_-_sinalizacao_e_pintura_de_lombadas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Infraestrutura e SEMOB realizar a sinalização e pintura das lombadas e calçamento das ruas que foram asfaltadas e pavimentadas no bairro Ponta de Matos</t>
   </si>
   <si>
     <t>9825</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9825/requer._no_304_2024_-_ver._ivanio_da_miramar_-_revitalizacao_calcamento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9825/requer._no_304_2024_-_ver._ivanio_da_miramar_-_revitalizacao_calcamento.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar uma revitalização do calçamento das Ruas Antônio Miguel da Silva e João Luis Batista, em Camalaú, próximo ao Ginásio Poliesportivo do Município</t>
   </si>
   <si>
     <t>9826</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9826/requer._no_305_2024_-_ver._marcio_silva_-_regularizacao_fundiaria_nova_esperanca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9826/requer._no_305_2024_-_ver._marcio_silva_-_regularizacao_fundiaria_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Uso e Ocupação do Solo e de Planejamento ações do Poder Executivo a fim de viabilizar a regularização fundiária da Comunidade Nova Esperança</t>
   </si>
   <si>
     <t>9827</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9827/requer._no_306_2024_-_ver._alex_lucena_-_pavimentacao_rua_porto_de_suape.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9827/requer._no_306_2024_-_ver._alex_lucena_-_pavimentacao_rua_porto_de_suape.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Infraestrutura a pavimentação da Rua Porto de Suape, do Loteamento Stephane Palhano, no Recanto do Poço</t>
   </si>
   <si>
     <t>9828</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9828/requer._no_307_2024_-_ver._alex_lucena_-_municipalizacao_escola_estadual_sao_judas_tadeu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9828/requer._no_307_2024_-_ver._alex_lucena_-_municipalizacao_escola_estadual_sao_judas_tadeu.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de viabilizar junto ao Governo do Estado a "municipalização" da Escola Estadual São Judas Tadeu, localizada no bairro Jardim Camboinha, que está sendo subutilizada pelo Estado</t>
   </si>
   <si>
     <t>9829</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9829/requer._no_308_2024_-_ver._marcio_silva_-_tardezinha_dique_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9829/requer._no_308_2024_-_ver._marcio_silva_-_tardezinha_dique_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Turismo e de Cultura estudo para realizar "Tardezinha" no Dique de Cabedelo, com apresentações de bandas locais e de Coco de Roda</t>
   </si>
   <si>
     <t>9832</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9832/requer._no_309_2024_-_ver._alex_lucena_-_guarda-vidas_praia_de_miramar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9832/requer._no_309_2024_-_ver._alex_lucena_-_guarda-vidas_praia_de_miramar.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Defesa Civil e ao Corpo de Bombeiros Militar da Paraíba a instalação de posto fixo em forma de cabine, para os guarda-vidas, e placas de informação aos banhistas, alertando sobre o perigo do mar no Dique, localizado na praia de Miramar, para mitigar os riscos de incidentes na região</t>
   </si>
   <si>
     <t>9833</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9833/requer._no_310_2024_-_ver._jose_pereira_-_binarios_transito_bairro_renascer.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9833/requer._no_310_2024_-_ver._jose_pereira_-_binarios_transito_bairro_renascer.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, através da SEMOB, a realização de estudo técnico para a criação de binários de fluxo de trânsito nas imediações do bairro Renascer, remanescentes da BR-230 e de responsabilidade do Município, e também nos bairros de Intermares, Amazônia Park, Jardim América, etc, e, tão logo instaladas, tais vias sejam sinalizadas e pavimentadas/asfaltadas em toda sua extensão</t>
   </si>
   <si>
     <t>9834</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9834/requer._no_311_2024_-_ver._jose_pereira_-_pl_praca_fernando_maia_lorenzo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9834/requer._no_311_2024_-_ver._jose_pereira_-_pl_praca_fernando_maia_lorenzo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de adotar a iniciativa de Projeto de Lei denominando de "Praça Fernando Maia Lorenzo", a atual praça em construção localizada defronte ao chamado Bar do Surfista, na Av. Oceano Atlântico, 2850, em Intermares</t>
   </si>
   <si>
     <t>9835</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9835/requer._no_312_2024_-_ver._andre_coutinho_-_isencao_artesas_taxas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9835/requer._no_312_2024_-_ver._andre_coutinho_-_isencao_artesas_taxas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de isentar as artesãs cadastradas no Município de Cabedelo das taxas decorrentes de exposições de seus materiais em locais públicos de Cabedelo</t>
   </si>
   <si>
     <t>9851</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9851/requer._no_313_2024_-_ver._ivanio_da_miramar_-_cameras_de_monitoramento_praca_danilo_de_figueredo_dornelas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9851/requer._no_313_2024_-_ver._ivanio_da_miramar_-_cameras_de_monitoramento_praca_danilo_de_figueredo_dornelas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, SEMOB e Guarda Municipal câmeras de monitoramento na Praça Danilo de Figueiredo Dornelas, no bairro de Santa Catarina, ao lado do Forte Santa Catarina</t>
   </si>
   <si>
     <t>9852</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9852/requer._no_314_2024_-_ver._ivanio_da_miramar_-_ponto_fixo_dique_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9852/requer._no_314_2024_-_ver._ivanio_da_miramar_-_ponto_fixo_dique_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Defesa Civil, em conjunto com o 1° Corpo de Bombeiros Militar da Paraíba, a colocação de um ponto fixo de observação e placas indicativas no trecho que compreende o dique de Cabedelo e o estuário; bem como reforçar o Requerimento 530/2023, de minha autoria, no que se refere a esta situação</t>
   </si>
   <si>
     <t>9836</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9836/requer._no_315_2024_-_ver._janderson_brito_-_isonomia_salarial_cirurgioes_dentistas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9836/requer._no_315_2024_-_ver._janderson_brito_-_isonomia_salarial_cirurgioes_dentistas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Procuradoria Geral e Secretaria de Receita do Município um estudo para verificar a possibilidade de isonomia salarial entre os cirurgiões dentistas concursados e os contratados através do Processo Seletivo</t>
   </si>
   <si>
     <t>9837</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9837/requer._no_316_2024_-_ver._marcio_silva_-_projeto_comunitario_valorize_a_comunidade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9837/requer._no_316_2024_-_ver._marcio_silva_-_projeto_comunitario_valorize_a_comunidade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esporte apoio ao projeto comunitário "Valorize a Comunidade" que está em andamento em Salinas de Ribamar, proporcionando atividades esportivas de futebol, tendo como objetivo abranger novas atividades</t>
   </si>
   <si>
     <t>9838</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9838/requer._no_317_2024_-_ver._wagner_do_solanense_-_regularizacao_fundiaria_quadra_da_associacao_dos_moradores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9838/requer._no_317_2024_-_ver._wagner_do_solanense_-_regularizacao_fundiaria_quadra_da_associacao_dos_moradores.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento Urbano e Habitação a regularização fundiária da Quadra da Associação dos Moradores, localizado na Rua Nilo Montenegro, S/N, Jardim Camboinha</t>
   </si>
   <si>
     <t>9839</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9839/requer._no_318_2024_-_ver._edvaldo_neto_-_votos_de_aplausos_professor_ivaldo_moraes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9839/requer._no_318_2024_-_ver._edvaldo_neto_-_votos_de_aplausos_professor_ivaldo_moraes.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Professor de Educação Física Ivaldo Moraes, servidor efetivo do Município de Cabedelo, que, com as equipes de futsal sub-14 e de handebol feminino sub-14,  foram campeões, além de ser vice-campeão do beach soccer, no Festival Escolar e Paraescolar, representando a Escola Adolfo Maia, em Monte Castelo</t>
   </si>
   <si>
     <t>9840</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9840/requer._no_319_2024_-_ver._edvaldo_neto_-_pavimentacao_rua_amelia_ferreira_das_neves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9840/requer._no_319_2024_-_ver._edvaldo_neto_-_pavimentacao_rua_amelia_ferreira_das_neves.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Infraestrutura providências para a pavimentação da Rua Amélia Ferreira das Neves, no Portal do Poço, inserindo mencionada rua no Programa Pavimenta Cabedelo</t>
   </si>
   <si>
     <t>9842</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>Alex Lucena, Divino Felizardo, Edvaldo Neto, Fernando Sobrinho, Janderson Brito, José Pereira, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9842/requer._no_320_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9842/requer._no_320_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 20/08/2024, da seguinte propositura: Projeto de Lei Complementar nº 007/2024 - Do Prefeito Municipal - Altera dispositivos da Lei Complementar nº 88/2024 - Código de Zoneamento do Uso e Ocupação do Solo do Município de Cabedelo-PB, e dá outras providências</t>
   </si>
   <si>
     <t>9841</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9841/requer._no_321_2024_-_ver._edvaldo_neto_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9841/requer._no_321_2024_-_ver._edvaldo_neto_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 20/08/2024, do Projeto de Lei Complementar nº 007/2024 - Do Prefeito Municipal</t>
   </si>
   <si>
     <t>9853</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9853/requer._no_322_2024_-_ver._fernando_sobrinho_-_lombadas_terminal_pesqueiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9853/requer._no_322_2024_-_ver._fernando_sobrinho_-_lombadas_terminal_pesqueiro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMOB providências no sentido de que sejam realizados estudos e a implantação de lombadas e sinalização de velocidade na área próxima ao Terminal Pesqueiro, Rua Presidente João Pessoa, Centro</t>
   </si>
   <si>
     <t>9854</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9854/requer._no_323_2024_-_ver._fernando_sobrinho_-_calcamento_rua_maria_amorim_de_andrade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9854/requer._no_323_2024_-_ver._fernando_sobrinho_-_calcamento_rua_maria_amorim_de_andrade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA o calçamento da Rua Maria Amorim de Andrade, em Camboinha</t>
   </si>
   <si>
     <t>9855</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9855/requer._no_324_2024_-_ver._marcio_silva_-_horario_usf_salinas_ribamar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9855/requer._no_324_2024_-_ver._marcio_silva_-_horario_usf_salinas_ribamar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde que o horário de funcionamento da Unidade de Saúde da Família (USF) de Salinas Ribamar retorne aos atendimentos até 16h</t>
   </si>
   <si>
     <t>9856</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9856/requer._no_325_2024_-_ver._jose_pereira_-_acessibilidade_secretaria_de_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9856/requer._no_325_2024_-_ver._jose_pereira_-_acessibilidade_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Saúde e de Infraestrutura melhorias na estrutura de acesso à Secretaria de Saúde, com a construção de uma rampa de acesso destinada a pessoas com dificuldade de locomoção, cadeirantes e idosos</t>
   </si>
   <si>
     <t>9857</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9857/requer._no_326_2024_-_ver._jose_pereira__-_calcamento_rua_sao_joao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9857/requer._no_326_2024_-_ver._jose_pereira__-_calcamento_rua_sao_joao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura que a rua São João, no bairro Camalaú, seja contemplada pelo Programa Pavimenta Cabedelo</t>
   </si>
   <si>
     <t>9858</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9858/requer._no_327_2024_-_ver._herlon_cabral_-_servicos_de_engenharia_rua_yolanda_souza_da_costa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9858/requer._no_327_2024_-_ver._herlon_cabral_-_servicos_de_engenharia_rua_yolanda_souza_da_costa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal realizar serviços de engenharia para drenagem, pavimentação e correção de falhas na Rua Yolanda Souza da Costa, Portal do Poço</t>
   </si>
   <si>
     <t>9859</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9859/requer._no_328_2024_-_ver._wagner_do_solanense_-_programacao_esportiva_feminina.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9859/requer._no_328_2024_-_ver._wagner_do_solanense_-_programacao_esportiva_feminina.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de criar e implementar uma Programação Esportiva Feminina no Município de Cabedelo, a ser promovida pela Secretaria Municipal de Esporte, Juventude e Lazer</t>
   </si>
   <si>
     <t>9875</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9875/requer._no_329_2024_-_ver._ivanio_da_miramar_-_construcao_de_passarela_de_acesso_com_rampa_a_beira_mar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9875/requer._no_329_2024_-_ver._ivanio_da_miramar_-_construcao_de_passarela_de_acesso_com_rampa_a_beira_mar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias da Pessoa com Deficiência, do Turismo e da Infraestrutura a construção de uma passarela de acesso com rampa a beira mar, no trecho que compreende os quiosques na praia do Miramar e Ponta de Matos, a fim de que portadores com deficiência possam se deslocar ao mar com segurança e praticidade</t>
   </si>
   <si>
     <t>9860</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9860/requer._no_330_2024_-_ver._janderson_brito_-_criacao_de_canil_guarda_metropolitana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9860/requer._no_330_2024_-_ver._janderson_brito_-_criacao_de_canil_guarda_metropolitana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a criação do Canil da Guarda Metropolitana de Cabedelo/PB</t>
   </si>
   <si>
     <t>9861</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Edvaldo Neto, Evilásio Cavalcanti, Fernando Sobrinho, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9861/requer._no_331_2024_-_ver._janderson_brito_-_praca_de_eventos_dique_de_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9861/requer._no_331_2024_-_ver._janderson_brito_-_praca_de_eventos_dique_de_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que a Praça de Eventos do Dique de Cabedelo seja denominada "Jefferson Batista Monteiro", que foi um grande promotor de eventos culturais da cidade</t>
   </si>
   <si>
     <t>9862</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9862/requer._no_332_2024_-_ver._edvaldo_neto_-_votos_de_aplausos_igreja_evangelica_assembleia_de_deus.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9862/requer._no_332_2024_-_ver._edvaldo_neto_-_votos_de_aplausos_igreja_evangelica_assembleia_de_deus.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Pastor Presidente da Igreja Evangélica Assembleia de Deus Ministério de Cabedelo, Senhor José Ednaldo e ao Pastor Diego Anderson, Secretário Executivo da mesma Igreja, pelos relevantes serviços prestados à população cabedelense</t>
   </si>
   <si>
     <t>9863</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9863/requer._no_333_2024_-_ver._edvaldo_neto_-_iluminacao_publica_bairro_jardim_gama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9863/requer._no_333_2024_-_ver._edvaldo_neto_-_iluminacao_publica_bairro_jardim_gama.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Infraestrutura proceder a manutenção e substituição da iluminação pública no bairro do Jardim Gama</t>
   </si>
   <si>
     <t>9864</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9864/requer._no_334_2024_-_ver._marcio_silva_-_desapropriacao_rua_mauricio_de_alencar_cavalcante.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9864/requer._no_334_2024_-_ver._marcio_silva_-_desapropriacao_rua_mauricio_de_alencar_cavalcante.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Uso e Ocupação do Solo a desapropriação de terreno para fins de interesse público na Rua Maurício de Alencar Cavalcante, entre as Ruas Presidente Arthur Bernardes e Prefeito Joaquim Pessoa, que está travando a rua e atrapalhando a locomoção dos residentes do bairro</t>
   </si>
   <si>
     <t>9865</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Fernando Sobrinho, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9865/requer._no_335_2024_-_ver._jose_pereira_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9865/requer._no_335_2024_-_ver._jose_pereira_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 27/08/2024, das seguintes proposituras: Projeto de Lei nº 056/2024 - Do Prefeito Municipal; Projeto de Lei nº 057/2024 - Do Prefeito Municipal; Projeto de Lei nº 059/2024 - Do Prefeito Municipal; e Projeto de Lei nº 060/2024 - Do Prefeito Municipal</t>
   </si>
   <si>
     <t>9866</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9866/requer._no_336_2024_-_ver._ivanio_da_miramar_-_realizacao_de_curso_de_conserto_residencial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9866/requer._no_336_2024_-_ver._ivanio_da_miramar_-_realizacao_de_curso_de_conserto_residencial.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria da Mulher realizar um curso de conserto residencial, elétrica e hidráulica para o público feminino, qualificando-as ao mercado de trabalho</t>
   </si>
   <si>
     <t>9900</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9900/requer._no_337_2024_-_ver._ivanio_da_miramar_-_lombada_rua_joao_vitalino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9900/requer._no_337_2024_-_ver._ivanio_da_miramar_-_lombada_rua_joao_vitalino.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana estudo para colocação de mais uma lombada na Rua João Vitaliano, Centro, no trecho em frente ao Banco do Nordeste</t>
   </si>
   <si>
     <t>9867</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9867/requer._no_338_2024_-_ver._marcio_silva_-_ampliacao_rota_de_onibus.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9867/requer._no_338_2024_-_ver._marcio_silva_-_ampliacao_rota_de_onibus.pdf</t>
   </si>
   <si>
     <t>Solicitar à Superintendência do DER  estudo para ampliação da rota do ônibus para que passe por trás do supermercado Assai Atacadista, beneficiando os moradores do bairro Salinas de Ribamar</t>
   </si>
   <si>
     <t>9868</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9868/requer._no_339_2024_-_ver._marcio_silva_-_revitalizacao_dos_porticos_de_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9868/requer._no_339_2024_-_ver._marcio_silva_-_revitalizacao_dos_porticos_de_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a revitalização do pórtico de Intermares, localizado na Avenida Oceano Atlântico</t>
   </si>
   <si>
     <t>9870</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>Alex Lucena, Divino Felizardo, Edvaldo Neto, Fernando Sobrinho, Ivânio do Nascimento, Janderson Brito, José Pereira, Júnior Paulo, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9870/requer._no_340_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9870/requer._no_340_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 03/09/2024, da seguinte propositura: Projeto de Lei Complementar nº 008/2024 - Do Prefeito Municipal - Altera dispositivos da Lei Complementar nº 02/2024 - Código Tributário Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>9869</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9869/requer._no_341_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9869/requer._no_341_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação, na Sessão Ordinária de 03/09/2024, do Projeto de Lei Complementar nº 008/2024 - Do Prefeito Municipal</t>
   </si>
   <si>
     <t>9879</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9879/requer._no_342_2024_-_ver._divino_felizardo_-_redutores_de_velocidade_led_rua_do_golfinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9879/requer._no_342_2024_-_ver._divino_felizardo_-_redutores_de_velocidade_led_rua_do_golfinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de estudar a possibilidade de instalar redutores de velocidade, bem como iluminação de led na Rua do Golfinho, Portal do Poço</t>
   </si>
   <si>
     <t>9880</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9880/requer._no_343_2024_-_ver._divino_felizardo_-_rua_mar_azul_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9880/requer._no_343_2024_-_ver._divino_felizardo_-_rua_mar_azul_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências no sentido de incluir a Rua Mar Azul, Lot. Oceania, no Programa Pavimenta Cabedelo, bem como melhora na iluminação dos postes</t>
   </si>
   <si>
     <t>9929</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9929/requer._no_344_2024_-_ver._divino_felizardo_-_rua_carmelita_morais_de_medeiros_pavimenta_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9929/requer._no_344_2024_-_ver._divino_felizardo_-_rua_carmelita_morais_de_medeiros_pavimenta_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura incluir, no Programa Pavimenta Cabedelo, a Rua Carmelita Morais de Medeiros, no Recanto do Poço</t>
   </si>
   <si>
     <t>9881</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9881/requer._no_345_2024_-_ver._marcio_silva_-_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9881/requer._no_345_2024_-_ver._marcio_silva_-_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento efetuar a regularização fundiária dos imóveis construídos nos terrenos da Construtora Sanccol, dentre eles a Escola Adolfo Maia, uma rua e residências de 26 famílias, pois a Construtora já declarou a intenção de doar os terrenos para a Prefeitura</t>
   </si>
   <si>
     <t>9882</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9882/requer._no_346_2024_-_ver._jose_pereira_-_placas_ruas_no_bairro_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9882/requer._no_346_2024_-_ver._jose_pereira_-_placas_ruas_no_bairro_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Comunicação Social a instalação de placas com a indicação dos nomes das ruas no bairro de Jacaré que se encontram atualmente sem esta informação</t>
   </si>
   <si>
     <t>9883</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9883/requer._no_347_2024_-_ver._jose_pereira_-_construcao_usf_bairro_amazonio_park.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9883/requer._no_347_2024_-_ver._jose_pereira_-_construcao_usf_bairro_amazonio_park.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e da Saúde o estudo para projeto de execução/construção de uma sede de Unidade de Saúde da Família -USF, no bairro Amazônia Park</t>
   </si>
   <si>
     <t>9884</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9884/requer._no_348_2024_-_ver._marcio_silva_-_regularizacao_do_nivel_da_rua_teixeira_de_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9884/requer._no_348_2024_-_ver._marcio_silva_-_regularizacao_do_nivel_da_rua_teixeira_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a regularização do nível da Rua Severino Teixeira de Oliveira</t>
   </si>
   <si>
     <t>9885</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9885/requer._no_349_2024_-_ver._herlon_cabral_-_reforma_lojas_parque_do_jacare.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9885/requer._no_349_2024_-_ver._herlon_cabral_-_reforma_lojas_parque_do_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo realizar, no Parque do Jacaré, reforma na estrutura física das lojas construídas e cedidas aos artesãos, que apresentam falhas como goteias e revestimentos caídos; bem como transferir o local de entrada dos galpões do meio para o inicio e deixar o desembarque e embarque dos transportes coletivos privados na entrada dos galpões dos artesãos, para que os turistas transitem por todas as lojas dos 4 galpões e pela extensão de todo o parque; além de dividir os ambulantes/praça de alimentação por toda extensão ou que os ambulantes fiquem circulando pelo parque</t>
   </si>
   <si>
     <t>9901</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9901/requer._no_350_2024_-_ver._ivanio_da_miramar_-_nome_rua_em_jacare_oceania_vi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9901/requer._no_350_2024_-_ver._ivanio_da_miramar_-_nome_rua_em_jacare_oceania_vi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento Urbano e Habitação e de Uso e Ocupação do Solo nomear de Rua Lenilda Ferreira de Morais, rua situada em Jacaré, Oceania VI</t>
   </si>
   <si>
     <t>9902</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9902/requer._no_351_2024_-_ver._wagner_do_solanense_-_coleta_seletiva_residuo_tecnologico.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9902/requer._no_351_2024_-_ver._wagner_do_solanense_-_coleta_seletiva_residuo_tecnologico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências para implantar um Programa de Coleta Seletiva Contínua de Resíduo Tecnológico - TECPONTO SUSTENTÁVEL no Município de Cabedelo</t>
   </si>
   <si>
     <t>9886</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9886/requer._no_352_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9886/requer._no_352_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 17/09/2024, das seguintes proposituras: Projeto de Lei nº 062/2024 - Do Prefeito Municipal - Autoriza abertura de crédito especial ao orçamento de 2024, para atender as despesas com a manutenção das atividades previdenciárias do IPSEMC — Instituto de Previdência dos Servidores Municipais de Cabedelo, e dá outras providências; e Projeto de Lei nº 064/2024 - Do Vereador Reinaldo Lima (Rey) - Denomina de Rua dos Milagres, localizada no Loteamento Parque Esperança, e dá outras providências</t>
   </si>
   <si>
     <t>9903</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9903/requer._no_353_2024_-_ver._marcio_silva_-_grade_protecao_campinho_praca_santa_emilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9903/requer._no_353_2024_-_ver._marcio_silva_-_grade_protecao_campinho_praca_santa_emilia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a possibilidade de instalação de uma grade de proteção no campinho da Praça Santa Emilia de Rodat, no Monte Castelo</t>
   </si>
   <si>
     <t>9904</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9904/requer._no_354_2024_-_ver._jose_pereira_-_criacao_centro_municipal_hemodialise.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9904/requer._no_354_2024_-_ver._jose_pereira_-_criacao_centro_municipal_hemodialise.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a criação de um Centro Municipal de Hemodiálise para atender à crescente demanda de pacientes renais crônicos que necessitam deste tratamento na cidade de Cabedelo</t>
   </si>
   <si>
     <t>9905</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9905/requer._no_355_2024_-_ver._jose_pereira_-_pavimentacao_rua_guabiraba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9905/requer._no_355_2024_-_ver._jose_pereira_-_pavimentacao_rua_guabiraba.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura que a rua Guabiraba, no Portal do Poço, seja contemplada pelo Programa Pavimenta Cabedelo</t>
   </si>
   <si>
     <t>9906</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9906/requer._no_356_2024_-_ver._alex_lucena_-_atendimento_psicologico_e_servico_social_nas_escolas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9906/requer._no_356_2024_-_ver._alex_lucena_-_atendimento_psicologico_e_servico_social_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a implementação da Lei Federal n° 13.935/2019, garantindo às as crianças e adolescentes da educação básica do Município de Cabedelo o acompanhamento psicológico e de serviço social, incluindo esses profissionais na grade fixa de funcionários das escolas municipais</t>
   </si>
   <si>
     <t>9907</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9907/requer._no_357_2024_-_ver._alex_lucena_-_escolinhas_municipais_de_futebol_futsal_e_basquetebol.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9907/requer._no_357_2024_-_ver._alex_lucena_-_escolinhas_municipais_de_futebol_futsal_e_basquetebol.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Esportes implementar Escolinhas municipais de futebol, futsal e basquetebol</t>
   </si>
   <si>
     <t>9908</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9908/requer._no_358_2024_-_ver._janderson_brito_-_motoniveladora_na_rua_ponto_marseille_retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9908/requer._no_358_2024_-_ver._janderson_brito_-_motoniveladora_na_rua_ponto_marseille_retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a passagem de uma motoniveladora na Rua Ponto Marseille, no Stephanie Palhano, que encontra-se em estado critico, com buracos e irregularidades que dificultam a circulação de veículos e pedestres</t>
   </si>
   <si>
     <t>9909</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9909/requer._no_359_2024_-_ver._janderson_brito_-_comunicacao_faltas_escolares_ao_conselho_tutelar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9909/requer._no_359_2024_-_ver._janderson_brito_-_comunicacao_faltas_escolares_ao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação que seja expedida comunicação a todas as diretoras das escolas municipais de Cabedelo solicitando que informem obrigatoriamente ao Conselho Tutelar o nome dos alunos da rede munidpal de ensino que possuem faltas escolares superiores a 30% do percentual permitido em lei.</t>
   </si>
   <si>
     <t>9910</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9910/requer._no_360_2024_-_ver._joedson_dinho_-_licenca_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9910/requer._no_360_2024_-_ver._joedson_dinho_-_licenca_saude.pdf</t>
   </si>
   <si>
     <t>Concessão de Licença Médica de 60 (sessenta) dias por Motivo de Saúde ao Vereador Joedson Ferreira da Silva (Dinho), com efeito retroativo ao dia 03 de setembro do corrente ano e pelo período de 03 de setembro a 02 de novembro do corrente ano</t>
   </si>
   <si>
     <t>9911</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9911/requer._no_361_2024_-_ver._wagner_do_solanense_-_canalizacao_corrego_entre_pontilhao_e_recanto_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9911/requer._no_361_2024_-_ver._wagner_do_solanense_-_canalizacao_corrego_entre_pontilhao_e_recanto_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal estudar a possibilidade de realizar obra de canalização do córrego, compreendida entre o Pontilhão e o Recanto do Poço, melhorando a drenagem e o saneamento básico nessa localidade e prevenindo transbordamentos</t>
   </si>
   <si>
     <t>9912</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9912/requer._no_362_2024_-_ver._marcio_silva_-_reforma_academia_praia_dos_macacos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9912/requer._no_362_2024_-_ver._marcio_silva_-_reforma_academia_praia_dos_macacos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Esporte e de Infraestrutura a reforma da academia, localizado na Praia dos Macacos, bem como melhorias nos equipamentos lá existentes, por ser a principal área pública destinada à prática de musculação no bairro</t>
   </si>
   <si>
     <t>9913</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9913/requer._no_363_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_tdah_dislexia_e_discalculia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9913/requer._no_363_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_tdah_dislexia_e_discalculia.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa ou local mais propício, após realização de uma das Sessões Ordinárias de novembro do corrente ano, para discussão e conscientização sobre o Transtorno da dislexia, discalculia, Transtorno do Déficit de Atenção com Hiperatividadc (TDAH) e outros transtornos de aprendizagem, pouco discutidos e compreendidos no âmbito das escolas do Município de Cabedelo</t>
   </si>
   <si>
     <t>9914</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9914/requer._no_364_2024_-_ver._junior_paulo_-_pavimentacao_e_drenagem_rua_porto_genova.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9914/requer._no_364_2024_-_ver._junior_paulo_-_pavimentacao_e_drenagem_rua_porto_genova.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de pavimentação e drenagem da Rua Porto Genova, no Recanto do Poço, bem como a troca das luminárias convencionais por luminárias em Led</t>
   </si>
   <si>
     <t>9915</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9915/requer._no_365_2024_-_ver._junior_paulo_-_manutencao_da_praca_do_moinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9915/requer._no_365_2024_-_ver._junior_paulo_-_manutencao_da_praca_do_moinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Esporte, Juventude e laser a realização de serviços de manutenção da  "Praça do Moinho", localizada entre os_x000D_
 bairros de Camalaú e Jardim Brasilia, bem como a implantação de equipamentos de atividades físicas, para idosos, de equipamentos para lazer das crianças e a construção de uma quadra poliesportiva</t>
   </si>
   <si>
     <t>9916</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9916/requer._no_366_2024_-_ver._fernando_sobrinho_-_controle_de_transito_sentido__unico_praia_formosa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9916/requer._no_366_2024_-_ver._fernando_sobrinho_-_controle_de_transito_sentido__unico_praia_formosa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana providências para que seja feito o controle de trânsito em sentido único na orla da Praia Formosa, neste Município</t>
   </si>
   <si>
     <t>9917</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9917/requer._no_367_2024_-_ver._evilasio_cavalcanti_-_sessao_especial__situacao_e_regularizacao_vendedores_ambulantes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9917/requer._no_367_2024_-_ver._evilasio_cavalcanti_-_sessao_especial__situacao_e_regularizacao_vendedores_ambulantes.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa ou local mais propício, após realização de uma das Sessões Ordinárias de novembro do corrente ano, para discussão da situação e regularização dos Vendedores Ambulantes, no âmbito do Município de Cabedelo</t>
   </si>
   <si>
     <t>9918</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>Alex Lucena, Edvaldo Neto, Fernando Sobrinho, Ivânio do Nascimento, Janderson Brito, José Pereira, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9918/requer._no_368_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9918/requer._no_368_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 15/10/2024, da seguinte propositura: Projeto de Lei nº 066/2024 - Do Prefeito Municipal - Autoriza abertura de crédito especial ao orçamento de 2024, para atender as despesas com o Contrato de Repasse nº 1073069-99/2020 - 905602, e dá outras providências</t>
   </si>
   <si>
     <t>9921</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9921/requer._no_369_2024_-_ver._alex_lucena_-_rua_joao_lelis_de_luna_freire_programa_mais_asfalto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9921/requer._no_369_2024_-_ver._alex_lucena_-_rua_joao_lelis_de_luna_freire_programa_mais_asfalto.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura que a Rua João Lelis de Luna Freire, sentido praia, no Jardim Camboinha, seja incluída no Programa Mais Asfalto, por ser uma via com grande fluxo de veículos e que dá acessso a BR 230</t>
   </si>
   <si>
     <t>9922</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9922/requer._no_370_2024_-_ver._alex_lucena_-_rua_joao_lelis_de_luna_freire_placas_de_proibido_estacionar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9922/requer._no_370_2024_-_ver._alex_lucena_-_rua_joao_lelis_de_luna_freire_placas_de_proibido_estacionar.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Mobilidade Urbana estuder a possibilidade de implantar placas de proibido estacionar de um lado da via, na Rua João Lélis de Luna Freire, no Jardim Camboinha</t>
   </si>
   <si>
     <t>9923</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9923/requer._no_371_2024_-_ver._fernando_sobrinho_-_isencao_da_taxa_no_portal_de_compras_da_prefeitura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9923/requer._no_371_2024_-_ver._fernando_sobrinho_-_isencao_da_taxa_no_portal_de_compras_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Compras e Licitações a isenção do pagamento da taxa no Portal de Compras da Prefeitura Municipal de Cabedelo para os microempreendedores Individuais (MEI) e Microempresas (ME) do Município para participarem do processo licitatório</t>
   </si>
   <si>
     <t>9924</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9924/requer._no_372_2024_-_ver._fernando_sobrinho_-_asfaltamento_na_rua_rosa_vieira_veras.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9924/requer._no_372_2024_-_ver._fernando_sobrinho_-_asfaltamento_na_rua_rosa_vieira_veras.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura o asfaltamento da Rua Rosa Vieira Veras, no bairro do Poço</t>
   </si>
   <si>
     <t>9925</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9925/requer._no_373_2024_-_ver._junior_paulo_-_abafadores_auriculares_para_criancas_e_adolescentes_autistas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9925/requer._no_373_2024_-_ver._junior_paulo_-_abafadores_auriculares_para_criancas_e_adolescentes_autistas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a aquisição de abafadores auriculares para crianças e adolescentes autistas que frequentam as instituições de ensino de Cabedelo</t>
   </si>
   <si>
     <t>9926</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9926/requer._no_374_2024_-_ver._junior_paulo_-_pavimentacao_da_rua_jose_gomes_ribeiro_e_rua_sao_miguel_e_luminarias_em_led.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9926/requer._no_374_2024_-_ver._junior_paulo_-_pavimentacao_da_rua_jose_gomes_ribeiro_e_rua_sao_miguel_e_luminarias_em_led.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de recuperação da pavimentação da Rua José Gomes Ribeiro e da Rua São Miguel, no bairro de Jardim Brasília, bem como a troca das luminárias convencionais por luminárias em led</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9927/requer._no_375_2024_-_ver._evilasio_cavalcanti_-_posto_da_guarda_metropolitana_rua_caroline_cardoso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9927/requer._no_375_2024_-_ver._evilasio_cavalcanti_-_posto_da_guarda_metropolitana_rua_caroline_cardoso.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança a implantação de um posto da Guarda Metropolitada Municipal de Cabedelo na Rua Caroline Cardoso, no Poço</t>
   </si>
   <si>
     <t>9928</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9928/requer._no_376_2024_-_ver._evilasio_cavalcanti_-_redutores_de_velocidade_rua_rosa_vieira_veras.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9928/requer._no_376_2024_-_ver._evilasio_cavalcanti_-_redutores_de_velocidade_rua_rosa_vieira_veras.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana instalar redutores de velocidade, tipo lombadas/quebra-molas, na extensão da Rua Rosa Vieira Veras, entre os_x000D_
 números 481 e 574, renovando pedido encaminhado em 14/10/2024</t>
   </si>
   <si>
     <t>9938</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9938/requer._no_377_2024_-_ver._divino_felizardo_-_votos_de_aplausos_arimatea_leandro_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9938/requer._no_377_2024_-_ver._divino_felizardo_-_votos_de_aplausos_arimatea_leandro_lima.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao senhor ARIMATEA LEANDRO LIMA TAVARES, Secretário Adjunto da Secretaria de Infraestrutura do Município, pelo comprometimento e dedicação no desempenho de suas funções</t>
   </si>
   <si>
     <t>9939</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9939/requer._no_378_2024_-_ver._evilasio_cavalcanti_-_criacao_caps_infantil.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9939/requer._no_378_2024_-_ver._evilasio_cavalcanti_-_criacao_caps_infantil.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a criação de um Centro de Atenção Psicossocial Infantil (CAPS) no Município de Cabedelo</t>
   </si>
   <si>
     <t>9940</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9940/requer._no_379_2024_-_ver._evilasio_cavalcanti_-_criacao_centro_de_reabilitacao_neurofuncional.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9940/requer._no_379_2024_-_ver._evilasio_cavalcanti_-_criacao_centro_de_reabilitacao_neurofuncional.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a criação de um Centro de Reabilitação_x000D_
 Neurofuncional no Município de Cabedelo</t>
   </si>
   <si>
     <t>9941</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9941/requer._no_380_2024_-_ver._janderson_brito_-_repasse_pqavs.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9941/requer._no_380_2024_-_ver._janderson_brito_-_repasse_pqavs.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Muncipal e Secretaria de Saúde que sejam repassados os saldos acumulados de abril a dezembro de 2024 do antigo Previne Brasil , atual Piso de Atenção Primária à Saúde (PAPS), às equipes de saúde da família (eSF), de atenção primáda (eAP), de combate às endemias (eCR), de atenção primária à saúde da mulher (eAPP) e de saúde da família e atenção primária (eSFR) que atuam no Sistema Único de Saúde (SUS). Bem como o repasse do Programa de Qualificação das Ações de Vigilância em Saúde (PQA\/S) para os Agentes de Combate às Endemias; garantindo a continuidade dos programas de saúde pública e o devido reconhecimento aos profissionais que atuam na linha de frente no combate às endemias</t>
   </si>
   <si>
     <t>9937</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9937/requer._no_381_2024-ver._janderson_brito_-_instalacao_de_lixeiras_ao_longo_da_rua_jair_cunha_-_retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9937/requer._no_381_2024-ver._janderson_brito_-_instalacao_de_lixeiras_ao_longo_da_rua_jair_cunha_-_retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de lixeiras ao longo de toda a extensão da Rua Jair Cunha Cavalcante, no bairro do Jacaré</t>
   </si>
   <si>
     <t>9942</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9942/requer._no_382_2024_-_ver._reinaldo_lima_-_manutencao_refletores_ginasio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9942/requer._no_382_2024_-_ver._reinaldo_lima_-_manutencao_refletores_ginasio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a manutenção dos refletores do Ginásio do Renascer ll</t>
   </si>
   <si>
     <t>9943</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9943/requer._no_383_2024_-_ver._reinaldo_lima_-_calcamento_rua_raul_seixas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9943/requer._no_383_2024_-_ver._reinaldo_lima_-_calcamento_rua_raul_seixas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a recuperação do calçamento da Rua Raul Seixas, no Renascer ll, na Lateral da Projecta</t>
   </si>
   <si>
     <t>9944</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9944/requer._no_384_2024_-_ver._janderson_brito_-_criacao_de_secretaria_em_defesa_da_causa_animal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9944/requer._no_384_2024_-_ver._janderson_brito_-_criacao_de_secretaria_em_defesa_da_causa_animal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a criação da SECRETARIA MUNICIPAL EM DEFESA DA CAUSA ANIMAL, tendo por objetivo principal desenvolver políticas públicas voltadas à proteção dos animais, promover campanhas de conscientização, controle populacional, resgate e acolhimento de animais em situação de rua, além de fiscalizar e combater maus-tratos</t>
   </si>
   <si>
     <t>9945</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9945/requer._no_385_2024-ver._alex_lucena_-_pintura_dos_quebra-molas_das_ruas_alfredo_nobrega_maxgel_e_zilda_pessoa_-_retirado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9945/requer._no_385_2024-ver._alex_lucena_-_pintura_dos_quebra-molas_das_ruas_alfredo_nobrega_maxgel_e_zilda_pessoa_-_retirado.pdf</t>
   </si>
   <si>
     <t>Solicitar à SEMOB efetuar a a pintura dos quebra-molas nas ruas Alfredo Nóbrega, continuidade da Max Zagel e Zilda Pessoa Barreto</t>
   </si>
   <si>
     <t>9946</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9946/requer._no_386_2024_-_ver._alex_lucena_-_tampas_de_bueiros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9946/requer._no_386_2024_-_ver._alex_lucena_-_tampas_de_bueiros.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Defesa Civil a a substituição das tampas dos bueiros localizados nos cruzamentos das ruas Nilo Montenegro com a Profº. Clodoaldo Trigueiro, e no das ruas Profº. Clodoaldo Trigueiro com a Augusto |osé Couto de Faria, em Jardim Camboinha, cujas tampas estão danificadas, além da instalação de bueiros inteligentes em ambas as ruas</t>
   </si>
   <si>
     <t>9947</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9947/requer._no_387_2024_-_ver._marcio_silva_-_calcamento_rua_castro_alves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9947/requer._no_387_2024_-_ver._marcio_silva_-_calcamento_rua_castro_alves.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura o calgamento da Rua Casto Alves, no bairro Recanto do Poço</t>
   </si>
   <si>
     <t>9948</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9948/requer._no_388_2024_-_ver._marcio_silva_-_votos_de_aplausos_cleuson_de_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9948/requer._no_388_2024_-_ver._marcio_silva_-_votos_de_aplausos_cleuson_de_araujo.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao atleta paraibano Cleuson de Araújo Soares, bronze no Mundial de Parasurf na Califórnia 2024 (lSA World Para Surfing Championship 2024), na categoria Prone 1 Masculino</t>
   </si>
   <si>
     <t>9949</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9949/requer._no_389_2024_-_ver._junior_paulo_-_pavimentacao_rua_tv_monte_castelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9949/requer._no_389_2024_-_ver._junior_paulo_-_pavimentacao_rua_tv_monte_castelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura realizar a recuperação da pavimentação da Rua Tv. Monte Castelo em toda sua extensão, no bairro de Monte Castelo, bem como a troca das luminárias convencionais por luminárias em led</t>
   </si>
   <si>
     <t>9950</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9950/requer._no_390_2024_-_ver._jose_pereira_-_votos_de_aplausos_marconi_medeiros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9950/requer._no_390_2024_-_ver._jose_pereira_-_votos_de_aplausos_marconi_medeiros.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao Sr. Marconi Medeiros, Presidente do Sistema FECOMÉRCIO/SESC/SENAC, pelos relevantes serviços prestados ao Município de Cabedelo, na área de capacitação da mão de obra voltada ao setor de Turismo</t>
   </si>
   <si>
     <t>9951</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9951/requer._no_391_2024_-_ver._jose_pereira_-_reforma_do_cemiterio_do_recanto_do_poco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9951/requer._no_391_2024_-_ver._jose_pereira_-_reforma_do_cemiterio_do_recanto_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a reforma completa do Cemitério do Recanto do Poço</t>
   </si>
   <si>
     <t>9952</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>Alex Lucena, Divino Felizardo, Evilásio Cavalcanti, Fernando Sobrinho, Janderson Brito, José Pereira, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9952/requer._no_392_2024-_ver._marcio_silva_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9952/requer._no_392_2024-_ver._marcio_silva_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 12/11/2024, da seguinte propositura: Projeto de Lei nº 078/2024 - Do Prefeito Municipal - Dispõe sobre contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, no âmbito do Município de Cabedeo/PB, nos termos do art. 37, inciso IX, da Constituição Federal, e dá outras providências</t>
   </si>
   <si>
     <t>9954</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9954/requer._no_393_2024_-_ver._junior_paulo_-_auxilio_financeiro_para_maes_solos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9954/requer._no_393_2024_-_ver._junior_paulo_-_auxilio_financeiro_para_maes_solos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEMAS verificar a possibilidade jurídica e financeira de adotar o Auxílio Financeiro para Mães Solos (Família Monoparental) do Município de Cabedelo</t>
   </si>
   <si>
     <t>9955</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9955/requer._no_394_2024_-_ver._wagner_do_solanense_-_centro_de_diagnostico_de_imagem.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9955/requer._no_394_2024_-_ver._wagner_do_solanense_-_centro_de_diagnostico_de_imagem.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de construir um Centro de Diagnóstico de Imagem no Município de Cabedelo/PB</t>
   </si>
   <si>
     <t>9956</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9956/requer._no_395_2024_-_ver._reinaldo_lima_-_colocacao_de_quebra-molas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9956/requer._no_395_2024_-_ver._reinaldo_lima_-_colocacao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Muncipal e Secretaria de Mobilidade Urbana a colocação de quebra-molas nas Ruas João Alencar de Assunção e Antônio Ferreira da Silva, no Loteamento Parque Esperança</t>
   </si>
   <si>
     <t>9957</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9957/requer._no_396_2024_-_ver._edvaldo_neto_-_repintura_sinalizacao_horizontal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9957/requer._no_396_2024_-_ver._edvaldo_neto_-_repintura_sinalizacao_horizontal.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Mobilidade Urbana providências no sentido de proceder a repintura da sinalização horizontal das principais ruas do Município de Cabedelo</t>
   </si>
   <si>
     <t>9958</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9958/requer._no_397_2024_-_ver._junior_paulo_-_problemas_de_esgoto_a_ceu_aberto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9958/requer._no_397_2024_-_ver._junior_paulo_-_problemas_de_esgoto_a_ceu_aberto.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias Infraestrutura e de Proteção e Defesa Civil, reiterando os Requerimentos nº 294 e 552 de minha autoria, proceder com medidas em carater de urgência para solucionar problemas de esgoto a céu aberto na Travessa Monsenhor José da Silva Coutinho, em Jardim Brasília</t>
   </si>
   <si>
     <t>9959</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9959/requer._no_398_2024_-_ver._janderson_brito_-_instalacao_de_lixeiras.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9959/requer._no_398_2024_-_ver._janderson_brito_-_instalacao_de_lixeiras.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a instalação de lixeiras ao longo da extensão da Avenida Jair Cunha Cavalcanti, no bairro do Jacaré</t>
   </si>
   <si>
     <t>9960</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9960/requer._no_399_2024_-_ver._janderson_brito_-_criacao_de_um_polo_do_programa_banco_de_alimentos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9960/requer._no_399_2024_-_ver._janderson_brito_-_criacao_de_um_polo_do_programa_banco_de_alimentos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a criação de um Polo do Programa Banco de Alimentos nos bairros do Centro, Jacaré e Renascer</t>
   </si>
   <si>
     <t>9961</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9961/requer._no_400_2024_-_alex_lucena_-_instalacao_de_um_ponto_de_guarda_metropolitana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9961/requer._no_400_2024_-_alex_lucena_-_instalacao_de_um_ponto_de_guarda_metropolitana.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Segurança a instalação de um ponto da Guarda Metropolitana na Praça Venâncio Neiva, no Centro de Cabedelo, para reforçar a segurança pública da área e proporcionar maior tranquilidade aos moradores, comerciantes e frequentadores</t>
   </si>
   <si>
     <t>9962</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9962/requer._no_401_2024_-_ver._herlon_cabral_-_votos_de_aplausos_pmpb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9962/requer._no_401_2024_-_ver._herlon_cabral_-_votos_de_aplausos_pmpb.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos ao 3º SARGENTO RODRIGO (Mat. 524.503-6), ao CABO FRANCISCO (Mat.528.117-2), ao CABO JONATAS (Mat. 525.328-4) e ao CABO COUTINIIO (Mat. 529.060-1), em razão dos relevantes serviços prestados à Polícia Militar do Estado da Paraíba</t>
   </si>
   <si>
     <t>9963</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9963/requer._no_402_2024_-_ver._jose_pereira_-_insercao_da_disciplina_historia_e_cultura_afro-brasileira_na_grade_curricular.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9963/requer._no_402_2024_-_ver._jose_pereira_-_insercao_da_disciplina_historia_e_cultura_afro-brasileira_na_grade_curricular.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Educação um estudo de viabilidade técnica para a inserção de disciplina de História e Cultura Afro-Brasileira na grade curricular da Rede Pública Municipal de Ensino</t>
   </si>
   <si>
     <t>9964</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9964/requer._no_403_2024_-_ver._jose_pereira_-_lixeiras_subterraneas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9964/requer._no_403_2024_-_ver._jose_pereira_-_lixeiras_subterraneas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Defesa Civil, reiterando o Requerimento nº 606/2019, a instalação de lixeiras subterrâneas na cidade, com objetivo de modernização e sustentabilidade</t>
   </si>
   <si>
     <t>9969</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9969/requer._no_404_2024_-_ver._jose_pereira_-_ampliacao_programa_alimentar_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9969/requer._no_404_2024_-_ver._jose_pereira_-_ampliacao_programa_alimentar_cabedelo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Finanças estudo acerca da ampliação do alcance do Programa Alimentar Cabedelo, tanto no que tange ao aumento do número de beneficiários (de 1.000 para 2.000 pessoas), quanto no reajuste do valor concedido a cada família atendida (de R$100,00 para R$150,00)</t>
   </si>
   <si>
     <t>9970</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9970/requer._no_405_2024_-_ver._jose_pereira_-_pl_conducao_responsavel_de_caes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9970/requer._no_405_2024_-_ver._jose_pereira_-_pl_conducao_responsavel_de_caes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Cria regras de segurança para posse ou condução responsável de cães na via pública de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>9971</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9971/requer._no_406_2024_-_ver._marcio_silva_-_corrimao_ponte.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9971/requer._no_406_2024_-_ver._marcio_silva_-_corrimao_ponte.pdf</t>
   </si>
   <si>
     <t>Solicitar à Superintendentência da CBTU, reiterando o Requerimento nº 205/2021,  _x000D_
 providências no sentido de estudar a possibilidade de instalar um corrimão na ponte que_x000D_
 liga o bairro de Salinas Ribamar, em Cabedelo, com o bairro de Mandacaru, em João Pessoa</t>
   </si>
   <si>
     <t>10010</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10010/requer._no_407_2024_-_ver._evilasio_cavalcanti_-_lixeiras_em_intermares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10010/requer._no_407_2024_-_ver._evilasio_cavalcanti_-_lixeiras_em_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências para serem reinstaladas as lixeiras em toda a orla do bairro de Intermares</t>
   </si>
   <si>
     <t>10011</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10011/requer._no_408_2024_-_ver._evilasio_cavalcanti_-_limpeza_e_manutencao_amazonia_park.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10011/requer._no_408_2024_-_ver._evilasio_cavalcanti_-_limpeza_e_manutencao_amazonia_park.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura providências para a limpeza e manutenção do bairro do Amazônia Park</t>
   </si>
   <si>
     <t>10012</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10012/requer._no_409_2024_-_ver._reinaldo_lima_-_calcamento_rua_nova_esperanca_renascer_ii.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10012/requer._no_409_2024_-_ver._reinaldo_lima_-_calcamento_rua_nova_esperanca_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a recuperação do calçamento da Rua Nova Esperança, no Renascer II</t>
   </si>
   <si>
     <t>9972</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9972/requer._no_410_2024_-_ver._junior_paulo_-_pavimentacao_rua_yolanda_souza_da_costa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9972/requer._no_410_2024_-_ver._junior_paulo_-_pavimentacao_rua_yolanda_souza_da_costa.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação e drenagem da Rua Yolanda Souza da Costa, no Portal do Poço, bem como a _x000D_
 troca das luminárias convencionais por luminárias em led para uma melhor iluminação</t>
   </si>
   <si>
     <t>9973</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9973/requer._no_411_2024_-_ver._junior_paulo_-_pavimentacao_rua_paraiso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9973/requer._no_411_2024_-_ver._junior_paulo_-_pavimentacao_rua_paraiso.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de serviços de pavimentação e drenagem da Rua Paraiso, em Oceania VI-Praia de Jacaré, bem como a troca_x000D_
 das luminárias convencionais por luminárias em led para uma melhor iluminação</t>
   </si>
   <si>
     <t>9974</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9974/requer._no_412_2024_-_ver._alex_lucena_-_pavimentacao_rua_alfredo_chaves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9974/requer._no_412_2024_-_ver._alex_lucena_-_pavimentacao_rua_alfredo_chaves.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a inclusão, no Programa Pavimenta Sete, da Rua Alfredo Chaves no Bairro do Poço</t>
   </si>
   <si>
     <t>9975</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9975/requer._no_413_2024_-_ver._evilasio_cavalcanti_-_pavimentacao_rua_maria_fernandes_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9975/requer._no_413_2024_-_ver._evilasio_cavalcanti_-_pavimentacao_rua_maria_fernandes_viana.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação da Rua Maria Fernandes Viana, no bairro de Camboinha</t>
   </si>
   <si>
     <t>10013</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10013/requer._no_414_2024_-_ver._janderson_brito_-_castracao_animais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10013/requer._no_414_2024_-_ver._janderson_brito_-_castracao_animais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e a a Unidade de Zoonoses de Cabedelo/PB que os animais de rua que forem castrados no Centro de Controle de Zoonoses permaneçam sob observação por um período mínimo de 15 dias nas dependências da instituição</t>
   </si>
   <si>
     <t>10014</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10014/requer._no_415_2024_-_ver._janderson_brito_-_programa_banco_de_alimentos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10014/requer._no_415_2024_-_ver._janderson_brito_-_programa_banco_de_alimentos.pdf</t>
   </si>
   <si>
     <t>9976</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9976/requer._no_416_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_semana_municipal_da_cultura_evangelia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9976/requer._no_416_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_semana_municipal_da_cultura_evangelia.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial no Plenário desta Casa Legislativa, na modalidade presencial,  no dia 03/12/2024, logo após a Sessão Ordinária, para discussão acerca da abertura da Semana Municipal da Cultura Evangélica, que acontece do dia 02 a 08 de dezembro de 2024, conforme Lei Municipal nº 2.116/2021</t>
   </si>
   <si>
     <t>9977</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>Alex Lucena, André Luís Almeida Coutinho, Evilásio Cavalcanti, Fernando Sobrinho, Ivânio do Nascimento, José Pereira, Júnior Paulo, Márcio Silva, Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9977/requer._no_417_2024_-_ver._marcio_silva__e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9977/requer._no_417_2024_-_ver._marcio_silva__e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 03/12/2024, da seguinte propositura: Projeto de Resolução nº 009/2024 - Do Presidente da Câmara Municipal - Autoriza o Poder Legislativo a realizar a doação de bens móveis pertencentes ao patrimônio da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
   </si>
   <si>
     <t>9978</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9978/requer._no_418_2024_-_ver._fernando_sobrinho_-_ordem_do_dia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9978/requer._no_418_2024_-_ver._fernando_sobrinho_-_ordem_do_dia.pdf</t>
   </si>
   <si>
     <t>Inclusão, na Pauta da Ordem do Dia da Sessão Ordinária de 03/12/2024, das seguintes proposituras: Projeto de Lei n° 074/2024 - Do Prefeito Municipal - Altera dispositivos da Lei Municipal n° 2.089, de 28 de setembro de 2020, e dá outras providências; Projeto de Lei n° 075/2024 - Do Prefeito Municipal - Dispõe sobre abertura de Crédito Especial ao Orçamento de 2024, e dá outras providências; e Projeto de Lei n° 076/2024 - Do Prefeito Municipal - Institui o Programa de Conciliação Jurídico-Fiscal de Cabedelo - Concilia Cabedelo, que dispõe sobre a concessão de beneficios fiscais de créditos inscritos ou não em divida ativa, ajuizados e não ajuizados pela Procuradoria Geral do Município, descontos temporários no Imposto Sobre Transmissão Onerosa de Bens Imóveis e direitos a eles relativos - ITBI, e dá outras providências.</t>
   </si>
   <si>
     <t>10015</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10015/requer._no_419_2024_-_ver._herlon_cabral_-_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10015/requer._no_419_2024_-_ver._herlon_cabral_-_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos aos abaixo indicados pelos serviços prestados na Companhia Docas da Paraíba - Porto de Cabedelo, e nos Projetos "Porto que Toca", "Porto que Cuida", "Porto que Preserva" e "Porto que Educa", sempre em beneficio do povo de Cabedelo</t>
   </si>
   <si>
     <t>10016</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10016/requer._no_420_2024_-_ver._jose_pereira_-_asfalto_na_avenida_mar_negro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10016/requer._no_420_2024_-_ver._jose_pereira_-_asfalto_na_avenida_mar_negro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA que a avenida Mar Negro, no bairro de Intermares, seja contemplada pelo Programa "Mais Asfalto"</t>
   </si>
   <si>
     <t>10017</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10017/requer._no_421_2024_-_ver._jose_pereira_-_substituicao_de_lombada_em_frente_ao_hospital_padre_alfredo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10017/requer._no_421_2024_-_ver._jose_pereira_-_substituicao_de_lombada_em_frente_ao_hospital_padre_alfredo.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretário de Mobilidade Urbana a substituição da lombada_x000D_
 física instalada em frente ao novo Hospital Padre Alfredo Barbosa, sito à rua Juarez Távora, em Camalaú, por uma lombada eletrônica</t>
   </si>
   <si>
     <t>10018</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10018/requer._no_422_2024_-_ver._marcio_silva_-_implementacao_horario_noturno_da_cemfisio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10018/requer._no_422_2024_-_ver._marcio_silva_-_implementacao_horario_noturno_da_cemfisio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a implementação de horário de  atendimento da CEMFISIO (Centro Municipal de Fisioterapia) para o período noturno</t>
   </si>
   <si>
     <t>10019</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10019/requer._no_423_2024_-_ver._marcio_silva_-_criacao_da_praca_horacio_augusto_de_almeida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10019/requer._no_423_2024_-_ver._marcio_silva_-_criacao_da_praca_horacio_augusto_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de adotar a iniciativa do Projeto de Lei que "Denomina Praça Pública, localizada em Intermares, de Praça Horácio Augusto de Almeida, e dá outras providências"</t>
   </si>
   <si>
     <t>10020</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>Alex Lucena, Divino Felizardo, Edvaldo Neto, Evilásio Cavalcanti, Fernando Sobrinho, Janderson Brito, José Pereira, Márcio Silva, Reinaldo Lima (Rey), Wagner do Solanense</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10020/requer._no_424_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10020/requer._no_424_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 17/12/2024, das seguintes proposituras: Projeto de Lei nº 081/2024; Projeto de Lei n° 082/2024; Projeto de Lei n° 083/2024; Projeto de Lei n° 084/2024; Projeto de Lei n° 085/2024; Projeto de Lei n° 086/2024;  Projeto de Lei n° 087/2024; Projeto de Lei n° 088/2024; Projeto de Lei n° 089/2024; Projeto de Resolução n° 010/2024; Projeto de Resolução n° 011/2024; e Projeto de Decreto Legislativo n° 020/2024</t>
   </si>
   <si>
     <t>10021</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10021/requer._no_425_2024_-_ver._marcio_silva_-_quebra_de_intervalo_regimental.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10021/requer._no_425_2024_-_ver._marcio_silva_-_quebra_de_intervalo_regimental.pdf</t>
   </si>
   <si>
     <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação dos Projetos de Leis Complementares nº 009, 010 e 011/2024 - Do Prefeito Municipal</t>
   </si>
   <si>
     <t>9896</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9896/veto_parcial_ao_pl_no_035_2024-prefeito_municipal-ldo_2025_-_lei_no_2.402_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9896/veto_parcial_ao_pl_no_035_2024-prefeito_municipal-ldo_2025_-_lei_no_2.402_2024.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 035/2024 DO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>10798</t>
   </si>
   <si>
     <t>André Luís Almeida  Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10798/veto_parcial_ao_pl_no_040_2024-_ver._jose_pereira_-_lei_no_2.401_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10798/veto_parcial_ao_pl_no_040_2024-_ver._jose_pereira_-_lei_no_2.401_2024.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 040/2024 - DO VEREADOR JOSÉ PEREIRA</t>
   </si>
   <si>
     <t>10533</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10533/veto_parcial_ao_pl_no_065_2024-prefeito_municipal_-_loa_2025_veto_parcial.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10533/veto_parcial_ao_pl_no_065_2024-prefeito_municipal_-_loa_2025_veto_parcial.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 065/2023 DO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>10472</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10472/veto_parcial_ao_pl_no_080_2024_-_ver._wagner_do_solanense_-_lei_no_2.434_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10472/veto_parcial_ao_pl_no_080_2024_-_ver._wagner_do_solanense_-_lei_no_2.434_2024.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N° 080/2024 - DO VEREADOR WAGNER DO SOLANENSE</t>
   </si>
   <si>
     <t>10473</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10473/veto_parcial_ao_pl_no_081_2024_-_ve._evilasio_cavalcanti_-_lei_no_2.435_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10473/veto_parcial_ao_pl_no_081_2024_-_ve._evilasio_cavalcanti_-_lei_no_2.435_2024.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N° 081/2024 - DO VEREADOR EVILÁSIO CAVALCANTI</t>
   </si>
   <si>
     <t>9756</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9756/veto_total_ao_pl_no_009_2024-ver._edson_da_otica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9756/veto_total_ao_pl_no_009_2024-ver._edson_da_otica.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 009/2023 DO VEREADOR EDSON DA ÓTICA</t>
   </si>
   <si>
     <t>9787</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9787/veto_total_ao_pl_no_014_2024-ver._wagner_do_solanense.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9787/veto_total_ao_pl_no_014_2024-ver._wagner_do_solanense.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 014/2024 DO VEREADOR WAGNER DO SOLANENSE</t>
   </si>
   <si>
     <t>9789</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9789/veto_total_ao_pl_no_020_2024-ver._ivanio_da_miramar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9789/veto_total_ao_pl_no_020_2024-ver._ivanio_da_miramar.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 020/2024, DO VEREADOR IVÂNIO DO NASCIMENTO</t>
   </si>
   <si>
     <t>9791</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9791/veto_total_ao_pl_no_032_2024-ver._alex_lucena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9791/veto_total_ao_pl_no_032_2024-ver._alex_lucena.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 032/2024 - DO VEREADOR ALEX LUCENA</t>
   </si>
   <si>
     <t>10002</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10002/veto_total_ao_pl_no_037_2024-_ver._wagner_do_solanense.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10002/veto_total_ao_pl_no_037_2024-_ver._wagner_do_solanense.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 037/2024 - DO VEREADOR WAGNER DO SOLANENSE</t>
   </si>
   <si>
     <t>10006</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10006/veto_total_ao_pl_no_038_2024-ver._janderson_brito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10006/veto_total_ao_pl_no_038_2024-ver._janderson_brito.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI Nº 038/2024 - DO VEREADOR JANDERSON BRITO</t>
   </si>
   <si>
     <t>10004</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10004/veto_total_ao_pl_no_039_2024-ver._junior_paulo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10004/veto_total_ao_pl_no_039_2024-ver._junior_paulo.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 039/2024 - DO VEREADOR JÚNIOR PAULO</t>
   </si>
   <si>
     <t>10008</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10008/veto_total_ao_pl_no_041_2024-ver._jose_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10008/veto_total_ao_pl_no_041_2024-ver._jose_pereira.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 041/2024 - DO VEREADOR JOSÉ PEREIRA</t>
   </si>
   <si>
     <t>9999</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9999/veto_total_ao_pl_no_058_2024_-_ver._andre_coutinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9999/veto_total_ao_pl_no_058_2024_-_ver._andre_coutinho.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 058/2024 - DO VEREADOR ANDRÉ COUTINHO</t>
   </si>
   <si>
     <t>10460</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10460/veto_total_ao_pl_no_063_2024-_ver._jose_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10460/veto_total_ao_pl_no_063_2024-_ver._jose_pereira.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 063/2024 - DO VEREADOR JOSÉ PEREIRA</t>
   </si>
   <si>
     <t>10462</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10462/pl_no_068_2024_-_ver._evilasio_cavalcanti_-_acompanhamento_integral_educantos_transtorno_aprendizagem_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10462/pl_no_068_2024_-_ver._evilasio_cavalcanti_-_acompanhamento_integral_educantos_transtorno_aprendizagem_veto_total.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 068/2024 - DO VEREADOR EVILÁSIO CAVALCANTI</t>
   </si>
   <si>
     <t>10464</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10464/veto_total_ao_pl_no_071_2024_-_ver._evilasio_cavalcanti.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10464/veto_total_ao_pl_no_071_2024_-_ver._evilasio_cavalcanti.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 071/2024 - DO VEREADOR EVILÁSIO CAVALCANTI</t>
   </si>
   <si>
     <t>10466</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10466/pl_no_072_2024_-_ver._evilasio_cavalcanti_-_programa_inclusao_digital_na_melhor_idade_veto_total.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10466/pl_no_072_2024_-_ver._evilasio_cavalcanti_-_programa_inclusao_digital_na_melhor_idade_veto_total.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 072/2024 - DO VEREADOR EVILÁSIO CAVALCANTI</t>
   </si>
   <si>
     <t>10468</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10468/veto_total_ao_pl_no_073_2024_-_ver._evilasio_cavalcanti.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10468/veto_total_ao_pl_no_073_2024_-_ver._evilasio_cavalcanti.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 073/2024 - DO VEREADOR EVILÁSIO CAVALCANTI</t>
   </si>
   <si>
     <t>10469</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 077/2024 - DO VEREADOR MÁRCIO SILVA</t>
   </si>
   <si>
     <t>10475</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10475/veto_total_ao_pl_no_082_2024-_ver._wagner_do_solanense.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10475/veto_total_ao_pl_no_082_2024-_ver._wagner_do_solanense.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PREFEITO MUNICIPAL AO PROJETO DE LEI N° 082/2024 - DO VEREADOR WAGNER DO SOLANENSE</t>
   </si>
   <si>
     <t>10024</t>
   </si>
   <si>
     <t>RCR</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10024/relatorio_xxiii_marcha_dos_gestores_e_legislativos_municipais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10024/relatorio_xxiii_marcha_dos_gestores_e_legislativos_municipais.pdf</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação no XXIII Marcha dos Legislativos Municipais - Brasília/DF, 23 a 26 de abril/2024</t>
   </si>
   <si>
     <t>10027</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10027/relatorio_congresso_abracam-_brasilia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10027/relatorio_congresso_abracam-_brasilia.pdf</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação no Seminário "Os novos desafios para uma vereança mais eficiente", Brasília/DF, 14 a 17 de maio/2024</t>
   </si>
   <si>
     <t>10026</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10026/relatorio_encontro_nacional_de_gestores_e_legislativos_municipais_-_06_a_09_de_agosto_2024-_brasilia-df.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10026/relatorio_encontro_nacional_de_gestores_e_legislativos_municipais_-_06_a_09_de_agosto_2024-_brasilia-df.pdf</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação no Encontro Nacional de Gestores e Legislativos Municipais - Brasília/DF, 06 a 09 de agosto/2024</t>
   </si>
   <si>
     <t>10025</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10025/relatorio_congresso_brasilia-df_novembro_de_2024.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10025/relatorio_congresso_brasilia-df_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Relatório Comissão de Representação no Congresso Nacional de Legislativos e Gestores Municipais - Brasília/DF, 26 a 29 de novembro/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7740,68 +7740,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9571/ata_1a_sessao_especial_-_25-03-2024_dia_nacional_oficial_de_justica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9673/ata_2a_sessao_especial_-_23-04-2024_prestacao_de_contas_saide.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9796/ata_3a_sessao_especial-06-05-2024__bullying.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9797/ata_4a_sessao_especial_-_23-05-2024_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9798/ata_5a_sessao_especial_-_28-05-2024_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9799/ata_6o_sessao_especial_-_13-06-2024__desassoriamento_rio_jagiaribe.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9968/ata_7a_sessao_especial_-_07-11-2024_-_transtorno_dislexia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10040/ata_8a_sessao_especial_-_03-12-2024_-_abertura_da_semana_evangelica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9447/ata_1o_sessao_extraordinaria_-_16-01-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9800/ata_2a_sessao_extraordinaria_-_17-07-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9830/ata_3a_sessao_extraordinaria_-_30-07-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9967/ata_4a_sessao_extraordinaria_-_28-10-2024_-_posse_prefeito_e_presidente_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9446/ata_da_1a_sessao_ordinaria_-06-02-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9532/ata_da_2a_sessao_ordinaria_-20-02-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9533/ata_da_3a_sessao_ordinaria_-27-02-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9534/ata_da_4a_sessao_ordinaria_-_05-03-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9535/ata_da_5a_sessao_ordinaria_-_12-03-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9572/ata_da_6a_sessao_ordinaria_-_19-03-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9591/ata_da_7a_sessao_ordinaria_-_26-03-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9592/ata_da_8a_sessao_ordinaria_-_02-04-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9671/ata_da_9a_sessao_ordinaria_-_09-04-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9687/ata_da_10a_sessao_ordinaria_-_16-04-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9672/ata_da_11a_sessao_ordinaria_23-04-2024_declaratoria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9801/ata_da_12a_sessao_ordinaria_30-04-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9802/ata_da_13a_sessao_ordinaria_07-05-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9803/ata_da_14a_sessao_ordinaria_14-05-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9804/ata_da_15a_sessao_ordinaria_21-05-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9805/ata_da_16a_sessao_ordinaria_04-06-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9806/ata_da_17a_sessao_ordinaria_11-06-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9807/ata_da_18a_sessao_ordinaria_18-06-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9808/ata_da_19a_sessao_ordinaria_25-06-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9846/ata_da_20a_sessao_ordinaria_06-08-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9847/ata_da_21a_sessao_ordinaria_13-08-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9876/ata_da_22a_sessao_ordinaria_20-08-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9877/ata_da_23a_sessao_ordinaria_27-08-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9887/ata_da_24a_sessao_ordinaria_03-09-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9888/ata_da_25a_sessao_ordinaria_10-09-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9919/ata_da_27a_sessao_ordinaria_24-09-2024_-_declaratoria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9920/ata_da_28a_sessao_ordinaria_-_01-10-2024_-declaratoria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9935/ata_da_29a_sessao_ordinaria_-_08-10-2024_-_declaratoria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9936/ata_da_30a_sessao_ordinaria_-_15-10-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9991/ata_da_31a_sessao_ordinaria_-_22-10-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9965/ata_da_32a_sessao_ordinaria_-_29-10-2024_-_declaratoria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9966/ata_da_33a_sessao_ordinaria_-_05-11-2024_-_declaratoria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10071/ata_da_34a_sessao_ordinaria_-_12-12-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9992/ata_da_35a_sessao_ordinaria_-_19-11-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9993/ata_da_36a_sessao_ordinaria_-_26-11-2024_-_declaratoria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10022/ata_da_37a_sessao_ordinaria_-_03-12-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9448/ata_1a_sessao_solene_-_01-01-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9393/ato_do_presidente_no_041_2024-_horario_recesso_administrativo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9449/ato_do_presidente_no_042_2024-comissao_especial_exames_plc_no_06_e_007-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9469/ato_do_presidente_no_043-2024_-_expediebte_da_camara_municipalperiodo_de_carnaval.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9468/ato_do_presidente_no_044-2024_-_dispensa_1o_suplente_benone_bernardo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9536/ato_do_presidente_no_045_2024_-_representantes_contur.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9537/ato_do_presidente_no_046_2024_-_ponto_facultativo_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9569/ato_do_presidente_no_047_2024_-_dispensa_1o_suplente_ver._edson_da_otica.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9570/ato_do_presidente_no_048_2024_-_dispensa_2o_suplente_ver._moises_do_meninas_bar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9593/ato_do_presidente_no_049_2024_-_congresso_brasilia-df.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9594/ato_do_presidente_no_050_2024-_visitacao_congresso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9657/ato_do_presidente_no_051_2024-_licenca_ver._joedson_dinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9658/ato_do_presidente_no_052_2024_-_comissao_de_representacao_em_brasilia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9743/ato_do_presidente_no_053_2024-_cancelamento_sessao_ordinaria_28-05-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9744/ato_do_presidente_no_054_2024-ponto_facultativo_corpus_chiristi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9745/ato_do_presidente_no_055_2024-_ponto_facultativo_festividades_juninas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9746/ato_do_presidente_no_056_2024-regulamenta_transmissoes_sessoes_periodo_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9747/ato_do_presidente_no_057_2024-_cadastro_eletronico_recepcao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9775/ato_do_presidente_no_058_2024-comissao_de_representacao_brasilia.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9848/ato_do_presidente_no_059_2024-_suspende_a_realizacao_de_sessoes_especiais_e_solenes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9878/ato_do_presidente_no_060_2024-_estabilidade_servidores_efetivos_cmc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9899/ato_do_presidente_no_061_2024-_licenca_ver._dinho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9934/ato_do_presidente_no_062_2024-_ponto_facultativo_dia_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9953/ato_do_presidente_no_063_2024-_comissao_de_representacao_brasilia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9982/ato_do_presidente_no_064_2024-sessao_ordinaria_antecipacao_de_horario.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9983/ato_do_presidente_no_065_2024-sessao_ordinaria_antecipacao_de_horario.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9984/ato_do_presidente_no_066_2024-_cancelamento_sessao_ordinaria-010-12-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9989/ato_do_presidente_no_067_2024-_antecipacao_sessao_ordinaria-_17-12-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9990/ato_do_presidente_no_068_2024-recesso_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10260/pdl_no_001_2024-_ver._wagner_do_solanense-_titulo_de_cidadao_cabedelense_a_sra._ozanilda_gondim_vital_do_rego_nilda_gondim-_dl_no_883_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10036/pdl_no_002_2024-_inexistente.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10261/pdl_no_003_2024-_ver._jose_pereira_-_titulo_de_cidadao_cabedelense_ao_sr._carlos_augusto_dantas_de_oliveira-dl_no_884_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10268/pdl_no_005_2024-_ver._andre_coutinho_-titulo_cidadao_cabedelense_jose_francisco_pereira_-_dl_no_886_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10264/pdl_no_007_2024-_ver._evilasio_cavalcanti-_diploma_de_honra_ao_merito_jornalistico_ao_sr._jose_clauber_beserra_simplicio-dl_no_888_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10269/pdl_no_008_2024-_ver._wagner_do_solanense_-_titulo_cidadao_cabedelense_jose_ramos_dos_santos-dl_no_889_2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10265/pdl_no_009_2024-_ver._edvaldo_neto-_titulo_de_cidadao_ao_dr._frederico_martinho_da_n._coutinho-dl_no_890_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10095/pdl_no_010_2024-_ver._evilasio_cavalcanti-_diploma_honra_ao_merito_eliel_da_silva_ramos_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10266/pdl_no_011_2024-_ver._evilasio_cavalcanti-_diploma_de_honha_ao_merito_cabedelense_ao_sr._luiz_carlos_santino_moreno_dl_no_891_2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10270/pdl_no_012_2024-_ver._alex_lucena_-_titulo_cidadao_cabedelense_jose_godoy_bezerra_sousa_-_dl_no_892_2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10271/pdl_no_013_2024-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_deputado_adrino_galdino_-dl_no_894_2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10272/pdl_no_014_2024-_ver._marcio_silva_-_titulo_cidadao_cabedelense_zeildo_almeida_da_nobrega_-dl_no_894_2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10275/pdl_no_015_2024-_ver._marcio_silva_-_titulo_cidadao_cabedelense_marcio_de_souza_vieira_-dl_no_895_2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10009/pdl_no_016_2024-da_mesa_diretora_-_concede_licenca_ao_prefeito_municipal_-_dl_no_859_2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10273/pdl_no_017_2024-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_des._saulo_benevides_-dl_no_896_2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10274/pdl_no_018_2024-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_des._joao_benedito_da_silva_-dl_no_897_2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10276/pdl_no_019_2024-_ver._edvaldo_neto_-_titulo_cidadao_cabedelense_dr_marcio_murilo_da_cunha_ramos_-dl_no_898_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10277/pdl_no_020_2024-_presidente_camara_municipal_ver._andre_coutinho_-_titulo_cidada_cabedelense_des._anna_carla_freitas_-dl_no_899_2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9602/plc_no_001_2024-prefeito_municipal-_altera_lc_no__83_2023_piso_magisterio_-_lc_no_86_2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9783/plc_no_002_2024-do_prefeito_municipal-_acrescenta_o_inciso_v_ao__1o_ao_art._79_codigo_tributario_lc_no_90_2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10028/plc_no_003_2024-_inexistente.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10029/plc_no_004_2024-_inexistente.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9781/plc_no_005_2024-doprefeito_municipal-altera_lei_complementar_no_02_1997_codigo_tributario-lec_no_91_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9782/plc_no_006_2024-prefeito_municipal_-_altera_lei_complementar_no_02_codigo_tributario_lc_no_92_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9897/plc_no_007_2024-prefeito_municipal-altera_lc_no_88_2024_codigo_de_zoneamento_lc_no_93_2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9898/plc_no_008_2024-prefeito_municipal-_altera_lc_no_02_1997_codigo_tributario_lc_no_94_2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10099/plc_no_009_2024-prefeito_municipal-_parcelamento_edificacao_ou_utilizacao_compulsoria_e_o_iptu_progressivo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10100/plc_no_010_2024-prefeito_municipal-_regulamenta_direito_de_preempcao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10101/plc_no_011_2024-prefeito_municipal-_regulamenta_outorga_onerosa_do_direito_de_construir.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9405/pl_no_001_2024-prefeito_municipal-_atualiza_vencimento_base_servidores_efetivos_pmc_-_lei_no_2.367_2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9406/pl_no_002_2024-prefeito_municipal-_atualiza_representacao_cargos_comissionados_pmc-lei_no_2.366_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9407/pl_no_003_2024-prefeito_municipal-abono_provisorio_servidores_publicos_magisterio-lei_no_2.364_2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9408/pl_no_004_2024-_prefeito_municipal-altera_caput_art._1o_da_lei_no_1.740_2015__remuneracao_agentes_comunitarios_lei_no_2.368_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9409/pl_no_005_2024-_prefeito_municipal-atualiza_vencimentos_servidores_efetivos_-lei_no_2.365_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9410/pl_no_006_2024-prefeito_municipal-abertura_de_credito_especial_orcamento-lei_no_2.363_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9411/pl_no_007_2024-_prefeito_municipal-autoriza_remanejamento_total_ou_parcial_orcamento-lei_no_2.362_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9603/pl_no_008_2024-altera_lei_no_2.352_2023_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9755/pl_no_009_2024-ver._edson_da_otica-incentivo_a_criacao_de_espacos_pet-friendly-veto_total_mandito.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9599/pl_no_010_2024-prefeito_municipal-reajuste__servidores_efetivos_pmc_-_lei_no_2.374_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9752/pl_no_011_2024-ver._moises_do_meninas_bar-_instalacao_subterranea_no_amnbito_municipal-lei_no__2.392_2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9604/pl_no_012_2024-_prefeito_municipal-revoga_lei_no_2.211_2023_gratificacao_ge.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9595/pl_no_013_2024_-_ver._moises_do_meninas_bar_-_rua_antonio_vieira_da_silva_-_lei_no_2.377_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9786/pl_no_014_2024-do_ver._wagner_do_solanense-cria_programa_municipal_de_alfabetizacao_jovens_e_adultos-veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9600/pl_no_015_2024-prefeito_municipal-altera_lei_no_1.725_2014_subsidio_conselho_tutelar_lei_no_2.375_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9753/pl_no_016_2024-prefeito_municipal-_altera_lei_no_1.735_2021_sistematica_de_calculo_gratificacao_fiscais_ambientais-lei_no_2.378_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9573/pl_no_017_2024-do_prefeito_municipal-operacao_de_credito_caixa_economica_lei_no__2.376_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9754/pl_no_018_2024-ver._divino_felizardo-reconhece_patrimonio_cultural_e_imaterial_o_bloco_donzelas_do_cais-lei_no_2.388_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9788/pl_no_020_2024-ver._ivanio_da_miramar-_programa_saude_do_homem-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9849/pl_no_021_2024-prefeito_municipal_-_paginas_001_a_393_-plano_municipal_gestao_integrada_residuos_solidos-_lei_no_3.390_2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9759/pl_no_023_2024-_ver._wagner_do_solanense-fornecimento_gratuito_adesivos_identificacao_veiculos_pessoas_com_deficiencia-lei_no_2.393_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9656/pl_no_025_2024-prefeito_municipal_-_repasse_pagamento_saude_bucal_-_lei_no_2.381_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9605/pl_no_026_2024-prefeito_municipal-equiparacao_salarial_interprete_de_libras-lei_no_2.383_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9606/pl_no_027_2024-prefeito_municipal-_criacao_remuneracao_de_gratificacao_por_protutividade_-_lei_no_2.384_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9607/pl_no_028_2024-do_prefeito_municipal-altera_lei_no_2.290_2023_auxilio_universidade_-_lei_no_2.382_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9608/pl_no_029_2024-do_presidente_da_cmc-subsidios_vereador_e_presidente_cmc_-_lei_no_2.385_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9609/pl_no_030_2024-presiente_cmc-_subsidio_prefeito-viceprefeito_-lei_no_2.386_2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9610/pl_no_031_2024-_presidente_cmc-_reajuste_servidor_efetivo_cmc-lei_no_2.387_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9790/pl_no_032_2024-ver._alex_lucena_-_criacao_e_implantacao_programa_educacao_financeira-_veto_total_matido.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9761/pl_no_033_2024-prefeito_municipal-altera_lei_no_2.384_2024_remuneracao_de_gratificacao_por_produtividade-lei_no_2.389_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9762/pl_no_034_2024-prefeito_municipal-_abertura_de_credito_especial__lei_aldir_blanc-lei_no_2.396_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9895/pl_no_035_2024-prefeito_municipal-ldo_2025_-_lei_no_2.402_2024_veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9763/pl_no_036_2024-ver._andre_coutinho-selo_de_responsabilidade_social_empresa_parceira_da_mulher-lei_no_2.394_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10001/pl_no_037_2024-_ver._wagner_do_solanense_-_institui_programa_esporte_no_municipio_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10005/pl_no_038_2024-ver._janderson_brito-_obrigatoriedade_de_fornecimento_de_laudo_cautelar_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10003/pl_no_039_2024-ver._junior_paula_-_inclusao_de_medidas_de_conscientizacao_e_combate_ao_bullyin_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10797/pl_no_040_2024-_ver._jose_pereira_-_dia_municipal_do_voluntariado_-_lei_no_2.401_2024_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10007/pl_no_041_2024-ver._jose_pereira-_cria_cadastro_municipal_de_voluntario-veto_total_mandito.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9764/pl_no_042_2024-ver._andre_coutinho-_utilidade_publica_centro_tradicoes_gauchas_-_lei_no_2.400_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9765/pl_no_043_2024-presidente_da_cmc-_denomina_espaco_social_e_cultural_da_nova_sede_da_cmc-lei_no_2.395_2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9893/pl_no_044_2024-_ver._jose_pereira_-_denomina_rua_gervasio_fernandes_bezerra_-_lei_no_2.415_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9766/pl_no_045_2024-prefeito_municipal_-_revoga_lei_no_2.392_2024__instalacao_subterranea_-_lei_no_2.398_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9767/pl_no_046_2024-prefeito_municipal_-__sistema_municipal_de_cultura_-_lei_no_2.397_2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9768/pl_no_047_2024-prefeito_municipal-_dispoe_sobre_o_plano_de_amortizacao_do_deficit_plurianual-ipsemc_-_lei_no_2.399_2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9894/pl_no_048_2024-prefeito_municipal-desafetacao_rua_augusto_firmo_paulo-monte_castelo-lei_no_2.414_2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9769/pl_no_049_2024-prefeito_municipal_-_abertura_de_credito_especial_decifit_impsemc_-_lei_no_2.407_2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9770/pl_no_050_2024-prefeito_municipal_-_abertura_de_credito_especial_transferencia_especial_no_09032024-067503-_lei_no_2.405_2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9771/pl_no_051_2024-prefeito_municipal_-_abertura_de_credito_especial_emenda_impositiva_162_2024_-_lei_no_2.404_2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9772/pl_no_052_2024-prefeito_municipal_-_abertura_de_credito_especial_transferencia_especial_no_09032024-074962-lei_no_2.408_2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9773/pl_no_053_2024-prefeito_municipal_-_abertura_de_cretido_especial_emenda_impositiva_443_2024-_lei_no_2.406_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9774/pl_no_054_2024-prefeito_municipal_-_abertura_de_credito_especial_emenda_impositiva_020_2024-_lei_no_2.403_2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9831/pl_no_055_2044-prefeito_municipal_-_abertura_de_credito_especial_emenda_impositiva_043_2024_-_lei_no_2.409_2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9889/pl_no_056_2024-prefeito_municipal-_abertura_de_credito_especial_convenio_ministerio_da_cidadania_-_lei_no_2.413_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9890/pl_no_057_2024-prefeito_municipal-_abertura_de_credito_especial_com_a_emenda_no_202442700005_ministerio_da_cidadania-lei_no_2.412_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10000/pl_no_058_2024-ver._andre_coutinho_-_rua_janaina_cavalcanti_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9892/pl_no_060_2024-prefeito_municipal-_altera_lei_no_2.399-2024__deficit_atuarial-_lei_no_2.410_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9930/pl_no_061_2024-do_presidente_da_camara_municipal_-_revoga_lei_no_2.260_2023_efeito_repristinatorio_-_lei_no_2.417_2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9931/pl_no_062_2024_-_do_prefeito_municipal_-_abertura_de_credito_atividades_previdenciasias_-_lei_no_2.416_2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10459/pl_no_063_2024-_ver._jose_pereira_-_politica_municipal_protecao_direitos_pessoa_tea__veto_total.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9932/pl_no_064_2024-_do_ver._reinaldo_lima_rey_-_denomina_rua_dos_milagres_-_lei_no_2.418_2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10532/pl_no_065_2024-prefeito_municipal_-_loa_2025_-_lei_no_2435_2024_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9933/pl_no_066_2024_-_do_prefeito_municipal_-_abertura_de_credito_despesas_com_o_contrato_no_1073069-99-2020-905602_estadio_de_futebol-lei_no_2.419_2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10074/pl_no_067_2024-_ver._jose_pereira_-_obrigatoriedade__de_adaptacao_5_dos_carrinhos_de_compras_acoplamento_casinhas_pets.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10461/pl_no_068_2024_-_ver._evilasio_cavalcanti_-_acompanhamento_integral_educantos_transtorno_aprendizagem_veto_total.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10075/pl_no_069_2024_-_ver._evilasio_cavalcanti_-_semana_municipal_conscientizacao_tdah.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10076/pl_no_070_2024-prefeito_municipal_-_aberta_credito_despesas_com_manutencao_das_ativ._previd._do_ipsemc.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10463/pl_no_071_2024_-_ver._evilasio_cavalcanti_-_protecao_animais_de_rua_veto_total.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10465/pl_no_072_2024_-_ver._evilasio_cavalcanti_-_programa_inclusao_digital_na_melhor_idade_veto_total.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10467/pl_no_073_2024_-_ver._evilasio_cavalcanti_-_descontos_restaurantes_cirurgiados_bariatricos_veto_total.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9986/pl_no_074_2024-do_prefeito_municipal_-_altera_dispositivos_lei_2.089_2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9987/pl_no_075_2024-prefeito_municipal_-_abertura_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9988/pl_no_076_2024-prefeito_municipal_-_programa_concilia_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10470/pl_no_077_2024-_ver._marcio_silva_-_regulamenta_uso_camaras_bronzeamento_artificial_veto_total.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9981/pl_no_078_2024-prefeito_municipal_em_exercicio_edvaldo_neto_-_contratacao_por_tempo_determinada_-_lei_no_2.420_2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10077/pl_no_079_2024-_ver._wagner_do_solanense_-_selo_amigo_do_autista.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10471/pl_no_080_2024_-_ver._wagner_do_solanense_-_assegura_a_toda_pessoa_fornecimento_alimentos_e_agua_animais_rua_-_lei_no_2.434_2024_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10474/pl_no_081_2024_-_ver._evilasio_cavalcanti_-_dia_da_marcha_para_jesus_-_lei_no_2.435_2024_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10476/pl_no_082_2024_-_ver._wagner_do_solanense_-_prioridade_matricula_alunos_tea_veto_total.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9994/pl_no_083_2024-prefeito_municipal_-_ocupacao_de_areas_publicas_na_faixa_de_areia_das_praias.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9995/pl_no_084_2024-prefeito_municipal_-_fundo_de_desenvolvimento_urbano.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9996/pl_no_085_2024-prefeito_municipal_-_abertura_de_credito_especial_despesas_com_fundo_de_apoio_aos_pequenos_negocios.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9997/pl_no_086_2024-prefeito_municipal_-_programa_ronda_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10078/pl_no_087_2024-_do_presidente_da_camara_municipal_-_altera_art._3o_da_lei_no_1.037_2001concessao_de_diarias_de_viagens.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10079/pl_no_088_2024-_do_presidente_da_camara_municipal_-_acrescenta_par._unico_art._1o_lei_no_2.259_2023_-_13o_salario_e_ferias_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9998/pl_no_089_2024-prefeito_municipal_-_constituicao_do_servico_de_inspecao_municipal.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9596/pr_no_001_2024_-_presidente_cmc_-_altera_resolucao_no_256-2023_viap_resolucao_no_260_2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9776/pr_no_002_2024-do_presidente_da_cmc-_cria_comissao_de_representacao-res_no_261_2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9780/pr_no_003_2024_-do_presidente_cmc_-_cria_comissao_de_representacao-res_no_262_2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9777/pr_no_004_2024_-_do_presidente_da_cmc_-_altera_resolucao_259_2023_viap_res_no_263_2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9778/pr_no_005_2024_-_do_presidente_da_cmc_-_estagio_probatorio_cmc__res_no_264_2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9779/pr_no_006_2024_-_do_presidente_da_cmc_-_doacao_de_bens_pertencentes_a_cmc_res_no_265_2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9850/pr_no_007_2024_-_do_presidente_da_cmc_-_comissao_de_representacao_-_res_no_266_2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9980/pr_no_008_2024-_do_presiedente_em_exercicio_da_cmc_-_comissao_de_representacao_-_res_no_267_2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9985/pr_no_009_2024_-_do_presidente_da_cmc_-_autoriza_poder_legislativo_doacao_bens_moveis_cmc.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10097/pr_no_010_2024_-_do_presidente_da_cmc_-_altera_viap_e_trata_da_verba_indenizatoria_de_apoio_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9402/requer._no_001_2024_-_urgencia_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9412/requer._no_002_2024_-_pintura_de_lombadas_fisicas_-_ver._benone_bernardo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9413/requer._no_003_2024_-_unidade_de_patrulhamento_de_bicicleta_-_ver._ivanio_da_miramar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9425/requer._no_004_2024_-_limpeza_quadras_beach_soccer_miramar_-_ver._ivanio_da_miramar.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9414/requer._no_005_2024_-_wi-fi_gratuito_-_ver._marcio_silva.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9420/requer._no_006_2024_-_aquisicao_de_ambulancha_-_ver._janderson_brito.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9415/requer._no_007_2024_-_reforma_praca_e_quadra_de_campina_da_vila_-_ver._janderson_brito.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9421/requer._no_008_2024_-_sepracao_de_areas_areia_vermelha_-_ver._moises_do_meninas_bar.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9416/requer._no_009_2024_-_mutirao_de_limpeza_-_ver._moises_do_meninas_bar.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9417/requer._no_010_2024_-_prevencao_de_doencas_sexualmente_transmissiveis_-_ver._wagner_do_solanense.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9418/requer._no_011_2024_-_calcamento_asfaltamento_rua_alfredo_chaves_-_ver._andre_coutinho.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9419/requer._no_012_2024_-_ver._andre_coutinho_-_pl_alvaras_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9427/requer._no_013_2024_-_ver._jose_pereira_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9428/requer._no_014_2024_-_ver._jose_pereira_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9422/requer._no_015_2024_-_votos_de_aplausos_servidora_ludmylla_dornelas_-_ver._edvaldo_neto.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9423/requer._no_016_2024_-_pavimentacao_da_rua_sao_jose_-_ver._edvaldo_neto.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9424/requer._no_017_2024_-_cameras_de_seguranca_praia_do_macaco_-_ver._marcio_silva.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9429/requer._no_018_2024_-_ver._andre_coutinho_-_pl_subsidio_transporte_publico_pcd.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9430/requer._no_019_2024_-_ver._andre_coutinho_-_vagas_de_trabalho_pcd.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9431/requer._no_020_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9432/requer._no_021_2024_-_ver._junior_paulo_-_pavimentacao_rua_rio_paraiba.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9433/requer._no_022_2024_-_ver._janderson_brito_-_coleiras_refletivas.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9434/requer._no_023_2024_-_ver._janderson_brito_-_fardamentos_equipamentos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9435/requer._no_024_2024_-_ver._benone_bernardo_-_inclusao_de_ruas_no_programa_pavimenta_7.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9436/requer._no_025_2024_-_ver._moises_do_meninas_bar_-_mutirao_de_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9437/requer._no_026_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_rio_paraiba_e_av._maria_amorim_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9438/requer._no_027_2024_-_ver._jose_pereira_-_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9439/requer._no_028_2024_-_ver._jose_pereira_-_vale-refeicao_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9440/requer._no_029_2024_-_ver._marcio_silva_-_bolsa_atleta_iago_belloti.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9441/requer._no_030_2024_-_ver._marcio_silva_-_esgoto_sanitario.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9442/requer._no_031_2024_-_ver._ivanio_da_miramar_-_reforma_pracas_da_palmeida_e_do_arco.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9443/requer._no_032_2024_-_ver._ivanio_da_miramar_-_programa_de_atividades_esportivas.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9444/requer._no_033_2024_-_ver._herlon_cabral_-_atuacao_em_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9445/requer._no_034_2024_-_ver._marcio_silva_e_outros_-__urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9496/requer._no_035_2024_-_ver._joedson_dinho_-_seguranca_nos_dias_de_sessao_ordinaria_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9495/requer._no_036_2024_-_ver._wagner_do_solanense.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9450/requer._no_037_2024_-_ver._janderson_brito_-_programa_mais_asfalto_ruas_siqueira_campos_e_rua_joao_batista_de_melo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9451/requer._no_038_2024_-_ver._janderson_brito_-_espaco_pet_em_todas_as_pracas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9453/requer._no_039_2024_-_ver._herlon_cabral_-_atuacao_nos_postos_de_saude_usf.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9452/requer._no_040_2024_-_ver._herlon_cabral_-_informacoes_numeros_de_cargos_efetivos_comissionados_e_contratados.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9454/requer._no_041_2024_-_ver._ivanio_da_miramar_-_trabalho_de_conscientizacao_e_preservacao_de_nossas_praias.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9455/requer._no_042_2024_-_ver._ivanio_da_miramar_-criacao_programa_workshop_com_atividades__voltadas_a_classe_pesqueira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9456/requer._no_043_2024_-_ver._marcio_silva_-_continuidade_do_calcamento_da_rua_cavalo_alado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9457/requer._no_044_2024_-_ver._marcio_silva_-__construcao_de_quiosques_na_praca_bela_vista_-_intermares.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9458/requer._no_045_2024_-_ver._divino_felizardo_-__construir_uma_nova_creche_nos_bairros_renascer_iii_e_iv.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9459/requer._no_046_2024_-_ver._jose_pereira_-_ampliacao_construcao_de_novas_salas_na_creche_josefa_regis.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9460/requer._no_047_2024_-_ver._jose_pereira_-_implementacao_permanente_guarda_municipal_na_escola_maria_jose_de_miranda_buruty.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9461/requer._no_048_2024_-_ver._moises_do_meninas_bar_-_passarelas_ou_abertura_de_espacos_na_br-230.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9462/requer._no_049_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9463/requer._no_050_2024_-_ver._edvaldo_neto_-_inclusao_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9464/requer._no_051_2024-_ver._edvaldo_neto_-_quebra_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9465/requer._no_052_2024_-_ver._edvaldo_neto_-_melhorias_do_acesso_a_praia_do_poco_pela_rua_proessora_luiza_vieira_campos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9466/requer._no_053_2024_-_ver._edvaldo_neto_-_complemento_do_asfalto_da_rua_cavalo_alado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9467/requer._no_054_2024_-_ver._junior_paulo_-__centro_de_acolhimento_para_usuarios_de_alcool.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9470/requer._no_055_2024_-_ver._junior_paulo_-_criacao_area_de_lazer__na_comunidade_jardim_america-_pavimentacao_rua_maurilio_de_alencar.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9471/requer._no_056_2024-_ver._edvaldo_neto_-_demarcacao_de_area_para_proprietarios_de_som.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9472/requer._no_057_2024_-_ver._edvaldo_neto_-_sessao_especial__dia_nacional_do_oficial_de_justica.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9473/requer._no_058_2024-_ver._reinaldo_lima_-pintura_quebra-molas_implantacao_de_faixas_elevadas_ruas_siqueira_campos_padre_alfredo_e_severina_batista.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9474/requer._no_059_2024_-_ver._reinaldo_lima_-_pavimentacao_asfaltica_rua_sao_jose_-_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9475/requer._no_060_2024_-_ver._ivanio_da_miramar_-_reforma_da_escola_municipal_professor_altimar_de_alencar_pimentel.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9476/requer._no_061_2024_-_ver._janderson_brito_-_asfalto_rua_glauber_leite_do_egito_reekers-_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9477/requer._no_062_2024_-_ver._janderson_brito_-_incentivo_financeiro_as_quadrilhas_juninas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9478/requer._no_063_2024_-_ver._alex_lucena_-_instalacao_quebra-molas_e_redutores_de_velocidade_ruas_clodoaldo_trigueiro_e_ivo_souto_maior-camboinha.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9479/requer._no_064_2024_-_ver._alex_lucena_-_instalacao_de_luminarias_em_ledmodelo_petala_da_rua_da_sec._da_administracao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9480/requer._no_065_2024_-_ver._herlon_cabral_-_servicos_de_poda_pintura_capinacao_iluminacao_manutencao_praca_venancio_neiva.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9481/requer._no_066_2024_-_ver._wagner_do_solanense_-_preservacao_do_meio_ambiente_e_sustentabilidade_em_alusao_ao_dia_mundial_da_agua.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9482/requer._no_067_2024_-_ver._jose_pereira_-_recuperacao_e_reforma_do_portico_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9483/requer._no_068_2024_-_ver._jose_pereira_-_execucao_da_lei_complementar_no_55_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9484/requer._no_069_2024_-_ver._moises_do_meninas_bar_-_atencao_especial_moradores_de_areas_perifericas.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9485/requer._no_070_2024_-_ver._moises_do_meninas_bar_-_levantamento_emergencial_consultas_neurologicas.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9486/requer._no_071_2024_-_ver._junior_paulo_-_pavimentacao_asfaltica_da_rua_presidente_juscelino_kubitschek.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9487/requer._no_072_2024_-_ver._marcio_silva_-_voto_de_repudio_ministro_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9488/requer._no_073_2024_-_ver._marcio_silva_-reforma_e_instalacao_postes_de_iluminacao_marcacao_e_redes_de_protecao_na_quadra_rua_santa_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9489/requer._no_074_2024_-_ver._edvaldo_neto_-_gratificacao_de_incentivo_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9490/requer._no_075_2024_-_ver._edvaldo_neto_-_incluir_a_rua_imbiridiba_portal_do_poco_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9491/requer._no_076_2024_-_ver._joedson_dinho_-_participar_da_sessao_ordinaria_por_video_conferencia_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9497/requer._no_077_2024_-_ver._andre_coutinho_-_votos_de_aplausos_marquinhos_santos.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9492/requer._no_078_2024_-_ver._ivanio_da_miramar_-__trabalho_visual_gabinetes_nova_sede_da_camara.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9493/requer._no_079_2024_-_ver._ivanio_da_miramar_-_comedouros_e_bebedouros_comunitarios_para_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9494/requer._no_080_2024_-_ver._herlon_cabral_-__concessao_auxilio_financeiro_comerciantes_parque_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9498/requer._no_081_2024_-_ver._janderson_brito_-_alargamento_da_cleto_campelo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9499/requer._no_082_2024_-_ver._janderson_brito_-_informacoes_sobre_hospital_alfredo_barbosa_nao_foi_aberto_a_populacao-retirado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9500/requer._no_083_2024_-_ver._divino_felizardo_-_votos_de_aplausos_igoberg_bernardo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9501/requer._no_084_2024_-_ver._moises_do_meninas_bar_-_inclusao_de_capoeira_judo_e_jiu-jitsu_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9502/requer._no_085_2024_-_ver._junior_paulo_-_transporte_prova_maritima.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9503/requer._no_086_2024_-_ver._junior_paulo_-_pavimentacao_rua_travessa_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9504/requer._no_087_2024_-_ver._marcio_silva_-_calcamento_da_av._cavalo_marinho_e_av._imbiritiba.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9505/requer._no_088_2024_-_ver._wagner_do_solanense_-_sinalizacao_vertical_da_rua_estudante_paulo_maia.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9506/requer._no_089_2024_-_ver._wagner_do_solanense_-__conserto_das_telas_da_quadra_da_praca_da_av._monsenhor_jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9507/requer._no_090_2024_-_numeracao_cancelada.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9508/requer._no_091_2024_-_ver._marcio_silva_-_quebra_de_intertiscio_regimental.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9509/requer._no_092_2024_-_ver._maricio_silva_-_inclusao_em_pauta.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9510/requer._no_093_2024_-_ver._alex_lucena_-_reforma_campo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9511/requer._no_094_2024_-_ver._herlon_cabral_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9512/requer._no_095_2024_-_ver._moises_do_meninas_bar_-_interprete_de_libras_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9513/requer._no_096_2024_-_ver._wagner_do_solanense_-_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9514/requer._no_097_2024_-_ver._janderson_brito_-_cartao_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9515/requer._no_098_2024_-_ver._janderson_brito_-_reforma_antiga_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9516/requer._no_099_2024_-_ver._edvaldo_neto_-_curso_de_empreendedorismo_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9517/requer._no_100_2024_-_ver._jose_pereira_-_pavimentacao_rua_amelia_pereira_neves.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9518/requer._no_101_2024_-_ver._jose_pereira_-_sessao_especial_autismo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9519/requer._no_102_2024_-_ver._divino_felizardo_-_denominacao_plenario.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9520/requer._no_103_2024_-_ver._marcio_silva_-_pavimentacao_rua_estivador_antonio_l_de_souza.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9521/requer._no_104_2024_-_ver._marcio_silva_-_pl_corredores_ecologicos.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9522/requer._no_105_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9538/requer._no_106_2024_-_ver._ivanio_da_miramar_-_unidade_de_apoio_ao_idoso.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9539/requer._no_107_2024_-_ver._ivanio_da_miramar_-_melhorias_bairro_de_ponta_de_mato.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9540/requer._no_108_2024_-_ver._edvaldo_neto_-_pratica_de_calistenia.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9541/requer._no_109_2024_-_ver._edvaldo_neto_-_pavimentacao_rua_nova_floresta.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9542/requer._no_110_2024_-_ver._herlon_cabral_-_esclarecimentos_construtora_fenix_ltda.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9543/requer._no_111_2024_-_ver._wagner_do_solanense_-_pl_preservacao_do_patrimonio_escolar.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9544/requer._no_112_2024_-_ver._janderson_brito_-_votos_de_profundo_pesar_leonardo_paulo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9545/requer._no_113_2024_-_ver._jose_pereira_-_lanches_centro_de_inclusao_da_saude.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9546/requer._no_114_2024_-_ver._jose_pereira_-_tela_de_protecao_praca_do_acai.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9548/requer._no_116_2024_-_ver._divino_felizardo_-_nomeacao_anfiteatro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9549/requer._no_117_2024_-_ver._alex_lucena_-_pavimentacao_ruas_santa_aparecida_santa_barbara_e_sueli_mendes.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9551/requer._no_119_2024_-_ver._andre_coutinho_-_inclusao_do_hino_em_todos_os_eventos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9552/requer._no_120_2024_-_ver._andre_coutinho_-_programa_de_equoterapia_em_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9553/requer._no_121_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9554/requer._no_122_2024_-_ver._divino_felizardo_-_calcamento_rua_doutor_lima_neto.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9555/requer._no_123_2024_-_ver._divino_felizardo_-_coletores_seletivos_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9556/requer._no_124_2024_-_ver._edvaldo_neto_-_placas_informativas_cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9557/requer._no_125_2024_-_ver._ivanio_da_miramar_-_banheiros_quimicos_dick.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9558/requer._no_126_2024_-_ver._marcio_silva_-_reestruturacao_passarelas_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9559/requer._no_127_2024_-_ver._marcio_silva_-_pl_espaco_pet.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9560/requer._no_128_2024_-_ver._junior_paulo_-_limpeza_e_pinturas_rua_jocao_castor_de_sena.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9561/requer._no_129_2024_-_ver._janderson_brito_-_instalacao_de_cameras_unidades_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9577/requer._no_130_2024_-_ver._janderson_brito_-_instalacao_quadra_volei_e_basquete.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9562/requer._no_131_2024_-_ver._jose_pereira_-_recuperacao_ruas_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9563/requer._no_132_2024_-_ver._jose_pereira_-_manutencao_praca_das_corujas.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9564/requer._no_133_2024_-_ver._junior_paulo_-_recuperacao_pavimentacao_bairro_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9565/requer._no_134_2024_-_ver._wagner_do_solanense_-_moradores_de_rua_na_praca_venancio_neiva.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9566/requer._no_135_2024_-_ver._evilasio_cavalcanti_-_imunidade_iptu.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9567/requer._no_136_2024_-_ver._evilasio_cavalvanti_-_manutencao_rua_das_amendoeiras.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9568/requer._no_137_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9574/requer._no_138_2024_-_ver._alex_lucena_-_luminarias_led.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9575/requer._no_139_2024_-_ver._evilasio_cavalcanti_-_drenagem_rua_moacir_dantas.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9576/requer._no_140_2024_-_ver._evilasio_cavalcanti_-_drenagem_rua_severino_laurentino_leite.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9578/requer._no_141_2024_-_ver._wagner_do_solanense_-_carro_do_fumace.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9579/requer._no_142_2024_-_ver._edvaldo_neto_-_pavimentacao_ruas_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9580/requer._no_143_2024_-_ver._fernando_sobrinho_-_calcamento_rua_antonio_vitor_tavares.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9581/requer._no_144_2024_-_ver._fernando_sobrinho_-_calcamento_rua_jose_henriques_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9582/requer._no_145_2024_-_ver._ivanio_da_miramar_-_eco_pontos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9583/requer._no_146_2024_-_ver._marcio_silva_-_votos_de_aplausos_pedro_henrique_cardoso.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9584/requer._no_147_2024_-_ver._marcio_silva_-_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9585/requer._no_148_2024_-_ver._janderson_brito_-_cursos_de_capacitacao_profissionais_maritimos.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9586/requer._no_149_2024_-_ver._jose_pereira_-_guarda_municipal_centro_pop.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9587/requer._no_150_2024_-_ver._jose_pereira_-_pavimentacao_rua_rosa_vieira_vegas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9588/requer._no_151_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9589/requer._no_152_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo_de_turnos.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9590/requer._no_153_2024_-_ver._herlon_cabral_-_sessao_especial_bullying.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9611/requer._no_154_2024_-_ver._ivanio_da_miramar_-_jazigos_verticais.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9612/requer._no_155_2024_-_ver._jose_pereira_-_monitoramento_amazonio_park.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9613/requer._no_156_2024_-_ver._jose_pereira_-_votos_de_aplausos_gabriel_dantas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9615/requer._no_158_2024_-_ver._wagner_do_solanense_-_pavimentacao_bairro_camalau.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9616/requer._no_159_2024_-_ver._alex_lucena_-_grupo_de_danca_e_ginastica.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9617/requer._no_160_2024_-_ver._marcio_silva_-_desobstrucao_de_valas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9618/requer._no_161_2024_-_ver._marcio_silva_-_votos_de_aplausos_senador_efraim_filho.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9619/requer._no_162_2024_-_ver._fernando_sobrinho_-_calcamento_rua_pres._jucelino_kubitscheck.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9620/requer._no_163_2024_-_ver._fernando_sobrinho_-_calcamento_rua_siqueira_campos.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9621/requer._no_164_2024_-_ver._junior_paulo_-_limpeza_bairro_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9622/requer._no_165_2024_-_ver._junior_paulo_-_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9623/requer._no_166_2024_-_ver._herlon_cabral_-_pavimentacao_rua_alfredo_chaves.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9624/requer._no_167_2024_-_ver._herlon_cabral_-_lombadas_fisicas.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9625/requer._no_168_2024_-_ver._janderson_brito_-_bebedouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9626/requer._no_169_2024_-_ver._janderson_brito_-_limpeza_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9627/requer._no_170_2024_-_ver._evilasio_cavalcanti_-_drenagem_rua_gameleira.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9628/requer._no_171_2024_-_ver._evilasio_cavalcanti_-_transito_rua_golfo_tunus.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9629/requer._no_172_2024_-_ver._joedson_dinho_-_licenca_por_motivos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9630/requer._no_173_2024_-_ver._evilasio_cavalcanti_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9631/requer._no_174_2024_-_ver._andre_coutinho_-_pl_saude_mulher.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9632/requer._no_175_2024_-_ver._andre_coutinho_-_pl_coleta_domiciliar_exames_laboratoriais.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9633/requer._no_176_2024_-_ver._janderson_brito_-_calcamento_iluminacao_rua_otavio_novais.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9871/requer._no_177_2024-ver._wagner_do_solanense-_limpeza_de_entulhos_da_rua_sao_francisco_no_bairro_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9634/requer._no_178_2024_-_ver_ivanio_da_miramar_-_inclusao_pescado_alimentacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9635/requer._no_179_2024_-_ver_ivanio_da_miramar_-_votos_de_pesar_thayane_silva_rodrigues_feminicidio.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9636/requer._no_180_2024_-_ver._janderson_brito_-_meio-fio_br_230.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9637/requer._no_181_2024_-_ver._jose_pereira_-_pavimentacao_rua_jose__lins_do_rego_e_outras.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9638/requer._no_182_2024_-_ver._jose_pereira_-_manutencao_e_melhorias_praca_joao_pereira_de_lacerda.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9639/requer._no_183_2024_-_ver._marcio_silva_-_desobstrucao_e_desassoreamento_rio_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9640/requer._no_184_2024_-_ver_marcio_silva_-_continuacao_pavimentacao_rua_severino_luis_de_franca.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9872/requer._no_185_2024-ver._alex_lucena-podagem_das_arvores_situada_na_mata_do_estado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9873/requer._no_186_2024-_ver._alex_lucena-remocao_do_canteiro_na_souza_assis_camboinha_ii.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9641/requer._no_187_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9642/requer._no_188_2024-_ver._marcio_silva_-_inclusao_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9643/requer._no_189_2024-_ver._marcio_silva_-_dispensa_de_inervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9644/requer._no_190_2024_-_ver._marcio_silva_-_sessao_especial_desassoreamento_e_limpeza_rio_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9645/requer._no_191_2024_-_ver._edvaldo_neto_-_pl_asas_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9646/requer._no_192_2024_-_ver._wagner_do_solanense_-_estudo_para_construcao_praca_comunidade_jardim_jerico.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9647/requer._no_193_2024_-_ver_evilasio_cavalcanti_-_votos_de_aplausos_gestores_de_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9648/requer._no_194_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9649/requer._no_195_2024_-_ver._janderson_brito_-_sistema_alerta_sonoro_para_desastres.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9650/requer._no_196_2024_-_ver._janderson_brito_-_nota_solidariedade_ao_rs.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9651/requer._no_197_2024_-_ver._ivanio_da_miramar_-_nucleo_capacitacao_junto_a_marinha.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9652/requer._no_198_2024_-_ver._ivanio_da_miramar_-_troca_lampadas_quadra_beach_soccer.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9653/requer._no_199_2024_-_ver._jose_pereira_-_identificacao_limpeza_manutencao_terrenos_baldios_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9654/requer._no_200_2024_-_ver._jose_pereira_-_mutirao_de_limpeza_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9655/requer._no_201_2024_-_ver._macio_silva_-_votos_aplausos_atletas_iago_bellotti_e_yuri_silva_barros.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9659/requer._no_202_2024_-_ver._andre_coutinho_-_sessao_especial_triplicacao_br-230.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9660/requer._no_203_2024_-_ver._wagner_do_solanense_-_ornamentacao_junina_mercado_de_artesanato.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9661/requer._no_204_2024_-_ver._ivanio_da_miramar_-_sala_climatizada_policlinica_municipal.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9662/requer._no_205_2024_-_ver._jose_pereira_-_pavimentacao_rua_joaquim_noberto_ferreira.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9663/requer._no_206_2024_-_ver._jose_pereira_-_pl_gratificacao_topografos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9664/requer._no_207_2024_-_ver._wagner_do_solanense_-_campanhas_educativas_contra_abuso_e_exploracao_sexual.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9665/requer._no_208_2024_-_ver._junior_paulo_-_pavimentacao_rua_apicum.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9686/requer._no_209_2024_-_ver._herlon_cabral_-_informacoes_despejo_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9666/requer._no_210_2024_-_ver._alex_lucena_-_recuperacao_calcamento_rua_nova_descoberta.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9667/requer._no_211_2024_-_ver._alex_lucena_-_led_rua_ivo_souto_maior.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9668/requer._no_212_2024_-_ver._marcio_silva_-_bueiros_bairro_de_camboinha.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9669/requer._no_213_2024_-_ver._marcio_silva_-_votos_de_aplausos_sociedade_civil_gaucha.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9670/requer._no_214_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9674/requer._no_215_2024_-_ver._ivanio_da_miramar_-_led_rua_dra._maria_da_luz.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9675/requer._no_216_2024_-_ver._ivanio_da_miramar_-_ponto_fixo_de_visualizacao_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9676/requer._no_217_2024_-_ver._jose_pereira_-_cobertura_quadra_de_esportes_praca_do_acai.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9677/requer._no_218_2024_-_ver._jose_pereira_-_votos_de_pesar_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9678/requer._no_219_2024_-_ver._edvaldo_neto_-_pl_contratacao_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9679/requer._no_220_2024_-_ver._alex_lucena_-_calcamento_rua_marcia_travasso.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9680/requer._no_221_2024_-_ver._alex_lucena_-_calcamento_rua_clodoaldo_trigueiro.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9720/requer._no_222_2024_-_ver._evilario_cavalcanti_-_drenagem_e_pavimentacao_ruas_do_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9681/requer._no_223_2024_-_ver._marcio_silva_-_pl_veiculo_de_propulsao_humana.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9682/requer._no_224_2024_-_ver._marcio_silva_-_quiosque_praca_nelma_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9683/requer._no_225_2024_-_ver._janderson_brito_-_votos_de_aplausos_edson_alves_casado.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9684/requer._no_226_2024_-_ver._janderson_brito_-_votos_de_aplausos_jornandes_de_araujo_medeiros.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9685/requer._no_227_2024_-_ver._divino_felizardo_-_lombadas_rua_golfo_de_guine.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9688/requer._no_228_2024_-_ver._ivanio_da_miramar_-_galeria_pluvial_calcamento_rua_enivaldo_figueredo_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9689/requer._no_229_2024_-_ver._ivanio_da_miramar_-_policiamento_mercado_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9690/requer._no_230_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_rainha_da_paz.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9691/requer._no_231_2024_-_ver._divino_felizardo_-_controle_de_superpopulacao_gatos_de_rua.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9692/requer._no_232_2024_-_ver._divino_felizardo_-_acumulo_de_agua_rua_golfo_de_finlandia_no_25.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9693/requer._no_233_2024_-_ver._jose_pereira_-_pavimentacao_rua_goldo_de_valencia_rua_mar_lincoln_rua_mar_de_salomao.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9694/requer._no_234_2024_-_ver._jose_pereira_-_rua_nossa_senhora_da_luz_rua_santo_antonio_rua_santa_ana.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9695/requer._no_235_2024_-_ver._marcio_silva_-_projeto_pavimenta_poda_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9696/requer._no_236_2024_-_ver._marcio_silva_-_votos_de_aplausos_abimadabe_vieira.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9697/requer._no_237_2024_-_ver._alex_lucena_-_limpeza_e_pintura_de_meios-fios.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9698/requer._no_238_2024_-_ver._fernando_sobrinho_-_sessao_especial_vendedores_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9699/requer._no_239_2024_-_ver._wagner_do_solanense_-_reiteracao_requerimentos_no_401_2023_e_no_336_2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9700/requer._no_240_2024_-_ver._alex_lucena_-_redutor_de_velocidade_av._capitao_joao_mauricio.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9701/requer._no_241_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_siqueira_campos.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9702/requer._no_242_2024_-_ver._evilasio_cavalcanti_-_reforco_na_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9703/requer._no_243_2024_-_ver._fernando_sobrinho_-_complementacao_galeria_pluvial.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9704/requer._no_244_2024_-_ver._herlon_cabral_-_mocao_de_aplausos_arthur_tiberio_de_lacerda_vieira.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9705/requer._no_245_2024_-_ver._janderson_brito_-_drenagem_pavimentacao_led_rua_das_acacias.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9706/requer._no_246_2024_-_ver._jose_pereira_-_providencias_usf_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9707/requer._no_247_2024_-_ver._jose_pereira_-_pl_servico_de_atendimento_movel_emergencias_veterinarias.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9708/requer._no_248_2024_-_ver._janderson_brito_-_criacao_centro_de_linguas.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9709/requer._no_249_2024_-_ver._janderson_brito_-_parceria_empresa_onibus_transnacional.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9710/requer._no_250_2024_-_ver._alex_lucena_-_podas_das_arvores_limpeza_dos_canteiros_av._sao_sebastiao_av._monsenhor_jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9711/requer._no_251_2024_-_ver._edvaldo_neto_-_iluminacao_varricao_rua_golfo_de_venezuela_e_golfo_de_veneza.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9712/requer._no_252_2024_-_ver._andre_coutinho_-_pccr_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9713/requer._no_253_2024_-_ver._divino_felizardo_-_reducao_carga_horaria_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9714/requer._no_254_2024_-_ver._divino_felizardo_-_auxilio-alimentacao_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9715/requer._no_255_2024_-_ver._andre_coutinho_-_votos_de_aplausos_deputado_estadual_adriano_galdino.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9716/requer._no_256_2024_-_ver._ivanio_da_miramar_-_canal_de_atendimento_mulheres_vitimas_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9874/requer._no_257_2024-ver._ivanio_da_miramar-asfalto_rua_arthur_santos_viana-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9717/requer._no_258_2024_-_ver._edvaldo_neto_-_votos_de_aplausos_professoras_de_danca.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9718/requer._no_259_2024_-_ver._edvaldo_neto_-_votos_de_pesar_carlos_antonio_de_lima.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9719/requer._no_260_2024_-_ver._janderson_brito_-_quinquenios_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9722/requer._no_261_2024_-_ver._janderson_brito_-_programas_de_prevencao_doencas.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9723/requer._no_262_2024_-_ver._marcio_silva_-_mercado_de_artesanato_intermares.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9724/requer._no_263_2024_-_ver._marcio_silva_-_implantacao_de_praca_loteamento_praia_grande.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9725/requer._no_264_2024_-_ver._wagner_do_solanense_-_pl_doencas_mentais.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9726/requer._no_265_2024_-_ver._jose_pereira_-_quebra-molas_rua_teresinha_costa.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9727/requer._no_266_2024_-_ver._jose_pereira_-_aterro_e_terraplanagem_rua_travessa_maria_ramos_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9728/requer._no_267_2024_-_ver._alex_lucena_-_sinalizacoes_lombadas_faixas_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9729/requer._no_268_2024_-_ver._fernando_sobrinho_-_limpeza_ruinas_do_almagre.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9730/requer._no_269_2024_-_ver._fernando_sobrinho_-_calcamento_rua_maria_nazare_jorge_de_sena.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9795/requer._no_270_2024_-_ver._wagner_do_solanense_-_estudo_de_viabilidade_cursilacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9731/requer._no_271_2024_-_ver._herlon_cabral_-_reparos_calcada_rua_sao_gabriel.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9732/requer._no_272_2024_-_ver._ivanio_da_miramar_-_banheiros_quimicos_dique_line.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9733/requer._no_273_2024_-_ver._edvaldo_neto_-_podologia_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9734/requer._no_274_2024_-_ver._divino_felizardo_-_psicologo_secretaria_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9736/requer._no_275_2024_-_ver._divino_felizardo_-_revogacao_dispositivos_lei_no_1.472_de_2009.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9735/requer._no_276_2024_-_ver._jose_pereira_-_acompanhamento_psicologico_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9737/requer._no_277_2024_-_ver._jose_pereira_-_instalacao_unidade_de_policia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9738/requer._no_278_2024_-_ver._andre_coutinho__-_instalacao_sede_da_cultura_popular.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9739/requer._no_279_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9740/requer._no_280_2024_-_ver._edvaldo_neto_-_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9741/requer._no_281_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo_de_turnos.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9793/requer._no_282_2024_-_ver._reinaldo_lima__-_pl_gratificacao_de_complemento_de_jornada_cuidadores.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9794/requer._no_283_2024_-_ver._reinaldo_lima_-_estacionamento_br_230.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9742/requer._no_284_2024-_ver._edvaldo_neto_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9809/requer._no_285_2024-ver._edvaldo_neto_e_outros.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9810/requer._no_286_2024_-_ver._fernando_sobrinho_-_limpeza_vegetacao_estacao_ferroviaria_ifpb.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9811/requer._no_287_2024_-_ver._fernando_sobrinho_-_instalacao_de_posto_fixo_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9818/requer._no_288_2024_-_ver._fernando_sobrinho_-_calcamento_asfaltamento_rua_papa_joao_xxiii.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9817/requer._no_289_2024_-_ver._fernando_sobrinho_-_calcamento_asfaltamento_rua_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9843/requer._no_290_2024_-_ver._fernando_sobrinho_-_lixeiras_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9812/requer._no_291_2024_-_ver._marcio_silva_-_alteracoes_pccr_profissionais_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9816/requer._no_292_2024_-_ver._evilasio_cavalcanti_-_construcao_praca_publica.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9844/requer._no_293_2024_-_ver._fernando_sobrinho_-_banheiros_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9845/requer._no_294_2024_-_ver._divino_felizardo_-_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9813/requer._no_295_2024_-_ver._marcio_silva_-_concessao_quiosque_de_alimentacao_acai_araxa.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9814/requer._no_296_2024_-_ver._jose_pereira_-_rua_das_acacias_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9815/requer._no_297_2024_-_ver._jose_pereira_-_pl_praca_fernando_maia_lorenzo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9819/requer._no_298_2024_-_ver._evilasio_cavalcanti_-_equipamentos_criancas_autistas.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9820/requer._no_299_2024_-_ver._janderson_brito_-_oficinas_circenses.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9822/requer._no_300_2024_-_ver._janderson_brito_-_votos_de_aplausos_rodrigo_senador.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9821/requer._no_301_2024_-_ver._edvaldo_neto_-_lombadas_rua_carolino_cardoso.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9823/requer._no_302_2024_-_ver._wagner_do_solanense_-_regularizacao_fundiaria_jardim_jerico.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9824/requer._no_303_2024_-_ver._ivanio_da_miramar_-_sinalizacao_e_pintura_de_lombadas.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9825/requer._no_304_2024_-_ver._ivanio_da_miramar_-_revitalizacao_calcamento.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9826/requer._no_305_2024_-_ver._marcio_silva_-_regularizacao_fundiaria_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9827/requer._no_306_2024_-_ver._alex_lucena_-_pavimentacao_rua_porto_de_suape.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9828/requer._no_307_2024_-_ver._alex_lucena_-_municipalizacao_escola_estadual_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9829/requer._no_308_2024_-_ver._marcio_silva_-_tardezinha_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9832/requer._no_309_2024_-_ver._alex_lucena_-_guarda-vidas_praia_de_miramar.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9833/requer._no_310_2024_-_ver._jose_pereira_-_binarios_transito_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9834/requer._no_311_2024_-_ver._jose_pereira_-_pl_praca_fernando_maia_lorenzo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9835/requer._no_312_2024_-_ver._andre_coutinho_-_isencao_artesas_taxas.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9851/requer._no_313_2024_-_ver._ivanio_da_miramar_-_cameras_de_monitoramento_praca_danilo_de_figueredo_dornelas.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9852/requer._no_314_2024_-_ver._ivanio_da_miramar_-_ponto_fixo_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9836/requer._no_315_2024_-_ver._janderson_brito_-_isonomia_salarial_cirurgioes_dentistas.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9837/requer._no_316_2024_-_ver._marcio_silva_-_projeto_comunitario_valorize_a_comunidade.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9838/requer._no_317_2024_-_ver._wagner_do_solanense_-_regularizacao_fundiaria_quadra_da_associacao_dos_moradores.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9839/requer._no_318_2024_-_ver._edvaldo_neto_-_votos_de_aplausos_professor_ivaldo_moraes.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9840/requer._no_319_2024_-_ver._edvaldo_neto_-_pavimentacao_rua_amelia_ferreira_das_neves.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9842/requer._no_320_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9841/requer._no_321_2024_-_ver._edvaldo_neto_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9853/requer._no_322_2024_-_ver._fernando_sobrinho_-_lombadas_terminal_pesqueiro.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9854/requer._no_323_2024_-_ver._fernando_sobrinho_-_calcamento_rua_maria_amorim_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9855/requer._no_324_2024_-_ver._marcio_silva_-_horario_usf_salinas_ribamar.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9856/requer._no_325_2024_-_ver._jose_pereira_-_acessibilidade_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9857/requer._no_326_2024_-_ver._jose_pereira__-_calcamento_rua_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9858/requer._no_327_2024_-_ver._herlon_cabral_-_servicos_de_engenharia_rua_yolanda_souza_da_costa.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9859/requer._no_328_2024_-_ver._wagner_do_solanense_-_programacao_esportiva_feminina.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9875/requer._no_329_2024_-_ver._ivanio_da_miramar_-_construcao_de_passarela_de_acesso_com_rampa_a_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9860/requer._no_330_2024_-_ver._janderson_brito_-_criacao_de_canil_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9861/requer._no_331_2024_-_ver._janderson_brito_-_praca_de_eventos_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9862/requer._no_332_2024_-_ver._edvaldo_neto_-_votos_de_aplausos_igreja_evangelica_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9863/requer._no_333_2024_-_ver._edvaldo_neto_-_iluminacao_publica_bairro_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9864/requer._no_334_2024_-_ver._marcio_silva_-_desapropriacao_rua_mauricio_de_alencar_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9865/requer._no_335_2024_-_ver._jose_pereira_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9866/requer._no_336_2024_-_ver._ivanio_da_miramar_-_realizacao_de_curso_de_conserto_residencial.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9900/requer._no_337_2024_-_ver._ivanio_da_miramar_-_lombada_rua_joao_vitalino.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9867/requer._no_338_2024_-_ver._marcio_silva_-_ampliacao_rota_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9868/requer._no_339_2024_-_ver._marcio_silva_-_revitalizacao_dos_porticos_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9870/requer._no_340_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9869/requer._no_341_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9879/requer._no_342_2024_-_ver._divino_felizardo_-_redutores_de_velocidade_led_rua_do_golfinho.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9880/requer._no_343_2024_-_ver._divino_felizardo_-_rua_mar_azul_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9929/requer._no_344_2024_-_ver._divino_felizardo_-_rua_carmelita_morais_de_medeiros_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9881/requer._no_345_2024_-_ver._marcio_silva_-_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9882/requer._no_346_2024_-_ver._jose_pereira_-_placas_ruas_no_bairro_jacare.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9883/requer._no_347_2024_-_ver._jose_pereira_-_construcao_usf_bairro_amazonio_park.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9884/requer._no_348_2024_-_ver._marcio_silva_-_regularizacao_do_nivel_da_rua_teixeira_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9885/requer._no_349_2024_-_ver._herlon_cabral_-_reforma_lojas_parque_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9901/requer._no_350_2024_-_ver._ivanio_da_miramar_-_nome_rua_em_jacare_oceania_vi.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9902/requer._no_351_2024_-_ver._wagner_do_solanense_-_coleta_seletiva_residuo_tecnologico.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9886/requer._no_352_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9903/requer._no_353_2024_-_ver._marcio_silva_-_grade_protecao_campinho_praca_santa_emilia.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9904/requer._no_354_2024_-_ver._jose_pereira_-_criacao_centro_municipal_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9905/requer._no_355_2024_-_ver._jose_pereira_-_pavimentacao_rua_guabiraba.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9906/requer._no_356_2024_-_ver._alex_lucena_-_atendimento_psicologico_e_servico_social_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9907/requer._no_357_2024_-_ver._alex_lucena_-_escolinhas_municipais_de_futebol_futsal_e_basquetebol.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9908/requer._no_358_2024_-_ver._janderson_brito_-_motoniveladora_na_rua_ponto_marseille_retirado.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9909/requer._no_359_2024_-_ver._janderson_brito_-_comunicacao_faltas_escolares_ao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9910/requer._no_360_2024_-_ver._joedson_dinho_-_licenca_saude.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9911/requer._no_361_2024_-_ver._wagner_do_solanense_-_canalizacao_corrego_entre_pontilhao_e_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9912/requer._no_362_2024_-_ver._marcio_silva_-_reforma_academia_praia_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9913/requer._no_363_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_tdah_dislexia_e_discalculia.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9914/requer._no_364_2024_-_ver._junior_paulo_-_pavimentacao_e_drenagem_rua_porto_genova.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9915/requer._no_365_2024_-_ver._junior_paulo_-_manutencao_da_praca_do_moinho.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9916/requer._no_366_2024_-_ver._fernando_sobrinho_-_controle_de_transito_sentido__unico_praia_formosa.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9917/requer._no_367_2024_-_ver._evilasio_cavalcanti_-_sessao_especial__situacao_e_regularizacao_vendedores_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9918/requer._no_368_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9921/requer._no_369_2024_-_ver._alex_lucena_-_rua_joao_lelis_de_luna_freire_programa_mais_asfalto.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9922/requer._no_370_2024_-_ver._alex_lucena_-_rua_joao_lelis_de_luna_freire_placas_de_proibido_estacionar.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9923/requer._no_371_2024_-_ver._fernando_sobrinho_-_isencao_da_taxa_no_portal_de_compras_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9924/requer._no_372_2024_-_ver._fernando_sobrinho_-_asfaltamento_na_rua_rosa_vieira_veras.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9925/requer._no_373_2024_-_ver._junior_paulo_-_abafadores_auriculares_para_criancas_e_adolescentes_autistas.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9926/requer._no_374_2024_-_ver._junior_paulo_-_pavimentacao_da_rua_jose_gomes_ribeiro_e_rua_sao_miguel_e_luminarias_em_led.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9927/requer._no_375_2024_-_ver._evilasio_cavalcanti_-_posto_da_guarda_metropolitana_rua_caroline_cardoso.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9928/requer._no_376_2024_-_ver._evilasio_cavalcanti_-_redutores_de_velocidade_rua_rosa_vieira_veras.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9938/requer._no_377_2024_-_ver._divino_felizardo_-_votos_de_aplausos_arimatea_leandro_lima.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9939/requer._no_378_2024_-_ver._evilasio_cavalcanti_-_criacao_caps_infantil.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9940/requer._no_379_2024_-_ver._evilasio_cavalcanti_-_criacao_centro_de_reabilitacao_neurofuncional.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9941/requer._no_380_2024_-_ver._janderson_brito_-_repasse_pqavs.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9937/requer._no_381_2024-ver._janderson_brito_-_instalacao_de_lixeiras_ao_longo_da_rua_jair_cunha_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9942/requer._no_382_2024_-_ver._reinaldo_lima_-_manutencao_refletores_ginasio.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9943/requer._no_383_2024_-_ver._reinaldo_lima_-_calcamento_rua_raul_seixas.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9944/requer._no_384_2024_-_ver._janderson_brito_-_criacao_de_secretaria_em_defesa_da_causa_animal.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9945/requer._no_385_2024-ver._alex_lucena_-_pintura_dos_quebra-molas_das_ruas_alfredo_nobrega_maxgel_e_zilda_pessoa_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9946/requer._no_386_2024_-_ver._alex_lucena_-_tampas_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9947/requer._no_387_2024_-_ver._marcio_silva_-_calcamento_rua_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9948/requer._no_388_2024_-_ver._marcio_silva_-_votos_de_aplausos_cleuson_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9949/requer._no_389_2024_-_ver._junior_paulo_-_pavimentacao_rua_tv_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9950/requer._no_390_2024_-_ver._jose_pereira_-_votos_de_aplausos_marconi_medeiros.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9951/requer._no_391_2024_-_ver._jose_pereira_-_reforma_do_cemiterio_do_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9952/requer._no_392_2024-_ver._marcio_silva_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9954/requer._no_393_2024_-_ver._junior_paulo_-_auxilio_financeiro_para_maes_solos.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9955/requer._no_394_2024_-_ver._wagner_do_solanense_-_centro_de_diagnostico_de_imagem.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9956/requer._no_395_2024_-_ver._reinaldo_lima_-_colocacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9957/requer._no_396_2024_-_ver._edvaldo_neto_-_repintura_sinalizacao_horizontal.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9958/requer._no_397_2024_-_ver._junior_paulo_-_problemas_de_esgoto_a_ceu_aberto.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9959/requer._no_398_2024_-_ver._janderson_brito_-_instalacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9960/requer._no_399_2024_-_ver._janderson_brito_-_criacao_de_um_polo_do_programa_banco_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9961/requer._no_400_2024_-_alex_lucena_-_instalacao_de_um_ponto_de_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9962/requer._no_401_2024_-_ver._herlon_cabral_-_votos_de_aplausos_pmpb.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9963/requer._no_402_2024_-_ver._jose_pereira_-_insercao_da_disciplina_historia_e_cultura_afro-brasileira_na_grade_curricular.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9964/requer._no_403_2024_-_ver._jose_pereira_-_lixeiras_subterraneas.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9969/requer._no_404_2024_-_ver._jose_pereira_-_ampliacao_programa_alimentar_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9970/requer._no_405_2024_-_ver._jose_pereira_-_pl_conducao_responsavel_de_caes.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9971/requer._no_406_2024_-_ver._marcio_silva_-_corrimao_ponte.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10010/requer._no_407_2024_-_ver._evilasio_cavalcanti_-_lixeiras_em_intermares.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10011/requer._no_408_2024_-_ver._evilasio_cavalcanti_-_limpeza_e_manutencao_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10012/requer._no_409_2024_-_ver._reinaldo_lima_-_calcamento_rua_nova_esperanca_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9972/requer._no_410_2024_-_ver._junior_paulo_-_pavimentacao_rua_yolanda_souza_da_costa.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9973/requer._no_411_2024_-_ver._junior_paulo_-_pavimentacao_rua_paraiso.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9974/requer._no_412_2024_-_ver._alex_lucena_-_pavimentacao_rua_alfredo_chaves.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9975/requer._no_413_2024_-_ver._evilasio_cavalcanti_-_pavimentacao_rua_maria_fernandes_viana.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10013/requer._no_414_2024_-_ver._janderson_brito_-_castracao_animais.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10014/requer._no_415_2024_-_ver._janderson_brito_-_programa_banco_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9976/requer._no_416_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_semana_municipal_da_cultura_evangelia.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9977/requer._no_417_2024_-_ver._marcio_silva__e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9978/requer._no_418_2024_-_ver._fernando_sobrinho_-_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10015/requer._no_419_2024_-_ver._herlon_cabral_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10016/requer._no_420_2024_-_ver._jose_pereira_-_asfalto_na_avenida_mar_negro.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10017/requer._no_421_2024_-_ver._jose_pereira_-_substituicao_de_lombada_em_frente_ao_hospital_padre_alfredo.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10018/requer._no_422_2024_-_ver._marcio_silva_-_implementacao_horario_noturno_da_cemfisio.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10019/requer._no_423_2024_-_ver._marcio_silva_-_criacao_da_praca_horacio_augusto_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10020/requer._no_424_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10021/requer._no_425_2024_-_ver._marcio_silva_-_quebra_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9896/veto_parcial_ao_pl_no_035_2024-prefeito_municipal-ldo_2025_-_lei_no_2.402_2024.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10798/veto_parcial_ao_pl_no_040_2024-_ver._jose_pereira_-_lei_no_2.401_2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10533/veto_parcial_ao_pl_no_065_2024-prefeito_municipal_-_loa_2025_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10472/veto_parcial_ao_pl_no_080_2024_-_ver._wagner_do_solanense_-_lei_no_2.434_2024.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10473/veto_parcial_ao_pl_no_081_2024_-_ve._evilasio_cavalcanti_-_lei_no_2.435_2024.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9756/veto_total_ao_pl_no_009_2024-ver._edson_da_otica.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9787/veto_total_ao_pl_no_014_2024-ver._wagner_do_solanense.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9789/veto_total_ao_pl_no_020_2024-ver._ivanio_da_miramar.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9791/veto_total_ao_pl_no_032_2024-ver._alex_lucena.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10002/veto_total_ao_pl_no_037_2024-_ver._wagner_do_solanense.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10006/veto_total_ao_pl_no_038_2024-ver._janderson_brito.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10004/veto_total_ao_pl_no_039_2024-ver._junior_paulo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10008/veto_total_ao_pl_no_041_2024-ver._jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9999/veto_total_ao_pl_no_058_2024_-_ver._andre_coutinho.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10460/veto_total_ao_pl_no_063_2024-_ver._jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10462/pl_no_068_2024_-_ver._evilasio_cavalcanti_-_acompanhamento_integral_educantos_transtorno_aprendizagem_veto_total.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10464/veto_total_ao_pl_no_071_2024_-_ver._evilasio_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10466/pl_no_072_2024_-_ver._evilasio_cavalcanti_-_programa_inclusao_digital_na_melhor_idade_veto_total.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10468/veto_total_ao_pl_no_073_2024_-_ver._evilasio_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10475/veto_total_ao_pl_no_082_2024-_ver._wagner_do_solanense.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10024/relatorio_xxiii_marcha_dos_gestores_e_legislativos_municipais.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10027/relatorio_congresso_abracam-_brasilia.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10026/relatorio_encontro_nacional_de_gestores_e_legislativos_municipais_-_06_a_09_de_agosto_2024-_brasilia-df.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10025/relatorio_congresso_brasilia-df_novembro_de_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9571/ata_1a_sessao_especial_-_25-03-2024_dia_nacional_oficial_de_justica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9673/ata_2a_sessao_especial_-_23-04-2024_prestacao_de_contas_saide.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9796/ata_3a_sessao_especial-06-05-2024__bullying.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9797/ata_4a_sessao_especial_-_23-05-2024_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9798/ata_5a_sessao_especial_-_28-05-2024_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9799/ata_6o_sessao_especial_-_13-06-2024__desassoriamento_rio_jagiaribe.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9968/ata_7a_sessao_especial_-_07-11-2024_-_transtorno_dislexia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10040/ata_8a_sessao_especial_-_03-12-2024_-_abertura_da_semana_evangelica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9447/ata_1o_sessao_extraordinaria_-_16-01-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9800/ata_2a_sessao_extraordinaria_-_17-07-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9830/ata_3a_sessao_extraordinaria_-_30-07-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9967/ata_4a_sessao_extraordinaria_-_28-10-2024_-_posse_prefeito_e_presidente_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9446/ata_da_1a_sessao_ordinaria_-06-02-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9532/ata_da_2a_sessao_ordinaria_-20-02-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9533/ata_da_3a_sessao_ordinaria_-27-02-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9534/ata_da_4a_sessao_ordinaria_-_05-03-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9535/ata_da_5a_sessao_ordinaria_-_12-03-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9572/ata_da_6a_sessao_ordinaria_-_19-03-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9591/ata_da_7a_sessao_ordinaria_-_26-03-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9592/ata_da_8a_sessao_ordinaria_-_02-04-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9671/ata_da_9a_sessao_ordinaria_-_09-04-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9687/ata_da_10a_sessao_ordinaria_-_16-04-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9672/ata_da_11a_sessao_ordinaria_23-04-2024_declaratoria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9801/ata_da_12a_sessao_ordinaria_30-04-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9802/ata_da_13a_sessao_ordinaria_07-05-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9803/ata_da_14a_sessao_ordinaria_14-05-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9804/ata_da_15a_sessao_ordinaria_21-05-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9805/ata_da_16a_sessao_ordinaria_04-06-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9806/ata_da_17a_sessao_ordinaria_11-06-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9807/ata_da_18a_sessao_ordinaria_18-06-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9808/ata_da_19a_sessao_ordinaria_25-06-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9846/ata_da_20a_sessao_ordinaria_06-08-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9847/ata_da_21a_sessao_ordinaria_13-08-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9876/ata_da_22a_sessao_ordinaria_20-08-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9877/ata_da_23a_sessao_ordinaria_27-08-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9887/ata_da_24a_sessao_ordinaria_03-09-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9888/ata_da_25a_sessao_ordinaria_10-09-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9919/ata_da_27a_sessao_ordinaria_24-09-2024_-_declaratoria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9920/ata_da_28a_sessao_ordinaria_-_01-10-2024_-declaratoria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9935/ata_da_29a_sessao_ordinaria_-_08-10-2024_-_declaratoria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9936/ata_da_30a_sessao_ordinaria_-_15-10-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9991/ata_da_31a_sessao_ordinaria_-_22-10-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9965/ata_da_32a_sessao_ordinaria_-_29-10-2024_-_declaratoria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9966/ata_da_33a_sessao_ordinaria_-_05-11-2024_-_declaratoria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10071/ata_da_34a_sessao_ordinaria_-_12-12-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9992/ata_da_35a_sessao_ordinaria_-_19-11-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9993/ata_da_36a_sessao_ordinaria_-_26-11-2024_-_declaratoria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10022/ata_da_37a_sessao_ordinaria_-_03-12-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9448/ata_1a_sessao_solene_-_01-01-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9393/ato_do_presidente_no_041_2024-_horario_recesso_administrativo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9449/ato_do_presidente_no_042_2024-comissao_especial_exames_plc_no_06_e_007-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9469/ato_do_presidente_no_043-2024_-_expediebte_da_camara_municipalperiodo_de_carnaval.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9468/ato_do_presidente_no_044-2024_-_dispensa_1o_suplente_benone_bernardo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9536/ato_do_presidente_no_045_2024_-_representantes_contur.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9537/ato_do_presidente_no_046_2024_-_ponto_facultativo_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9569/ato_do_presidente_no_047_2024_-_dispensa_1o_suplente_ver._edson_da_otica.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9570/ato_do_presidente_no_048_2024_-_dispensa_2o_suplente_ver._moises_do_meninas_bar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9593/ato_do_presidente_no_049_2024_-_congresso_brasilia-df.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9594/ato_do_presidente_no_050_2024-_visitacao_congresso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9657/ato_do_presidente_no_051_2024-_licenca_ver._joedson_dinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9658/ato_do_presidente_no_052_2024_-_comissao_de_representacao_em_brasilia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9743/ato_do_presidente_no_053_2024-_cancelamento_sessao_ordinaria_28-05-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9744/ato_do_presidente_no_054_2024-ponto_facultativo_corpus_chiristi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9745/ato_do_presidente_no_055_2024-_ponto_facultativo_festividades_juninas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9746/ato_do_presidente_no_056_2024-regulamenta_transmissoes_sessoes_periodo_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9747/ato_do_presidente_no_057_2024-_cadastro_eletronico_recepcao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9775/ato_do_presidente_no_058_2024-comissao_de_representacao_brasilia.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9848/ato_do_presidente_no_059_2024-_suspende_a_realizacao_de_sessoes_especiais_e_solenes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9878/ato_do_presidente_no_060_2024-_estabilidade_servidores_efetivos_cmc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9899/ato_do_presidente_no_061_2024-_licenca_ver._dinho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9934/ato_do_presidente_no_062_2024-_ponto_facultativo_dia_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9953/ato_do_presidente_no_063_2024-_comissao_de_representacao_brasilia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9982/ato_do_presidente_no_064_2024-sessao_ordinaria_antecipacao_de_horario.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9983/ato_do_presidente_no_065_2024-sessao_ordinaria_antecipacao_de_horario.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9984/ato_do_presidente_no_066_2024-_cancelamento_sessao_ordinaria-010-12-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9989/ato_do_presidente_no_067_2024-_antecipacao_sessao_ordinaria-_17-12-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9990/ato_do_presidente_no_068_2024-recesso_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10260/pdl_no_001_2024-_ver._wagner_do_solanense-_titulo_de_cidadao_cabedelense_a_sra._ozanilda_gondim_vital_do_rego_nilda_gondim-_dl_no_883_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10036/pdl_no_002_2024-_inexistente.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10261/pdl_no_003_2024-_ver._jose_pereira_-_titulo_de_cidadao_cabedelense_ao_sr._carlos_augusto_dantas_de_oliveira-dl_no_884_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10268/pdl_no_005_2024-_ver._andre_coutinho_-titulo_cidadao_cabedelense_jose_francisco_pereira_-_dl_no_886_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10264/pdl_no_007_2024-_ver._evilasio_cavalcanti-_diploma_de_honra_ao_merito_jornalistico_ao_sr._jose_clauber_beserra_simplicio-dl_no_888_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10269/pdl_no_008_2024-_ver._wagner_do_solanense_-_titulo_cidadao_cabedelense_jose_ramos_dos_santos-dl_no_889_2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10265/pdl_no_009_2024-_ver._edvaldo_neto-_titulo_de_cidadao_ao_dr._frederico_martinho_da_n._coutinho-dl_no_890_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10095/pdl_no_010_2024-_ver._evilasio_cavalcanti-_diploma_honra_ao_merito_eliel_da_silva_ramos_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10266/pdl_no_011_2024-_ver._evilasio_cavalcanti-_diploma_de_honha_ao_merito_cabedelense_ao_sr._luiz_carlos_santino_moreno_dl_no_891_2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10270/pdl_no_012_2024-_ver._alex_lucena_-_titulo_cidadao_cabedelense_jose_godoy_bezerra_sousa_-_dl_no_892_2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10271/pdl_no_013_2024-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_deputado_adrino_galdino_-dl_no_894_2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10272/pdl_no_014_2024-_ver._marcio_silva_-_titulo_cidadao_cabedelense_zeildo_almeida_da_nobrega_-dl_no_894_2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10275/pdl_no_015_2024-_ver._marcio_silva_-_titulo_cidadao_cabedelense_marcio_de_souza_vieira_-dl_no_895_2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10009/pdl_no_016_2024-da_mesa_diretora_-_concede_licenca_ao_prefeito_municipal_-_dl_no_859_2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10273/pdl_no_017_2024-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_des._saulo_benevides_-dl_no_896_2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10274/pdl_no_018_2024-_ver._andre_coutinho_-_titulo_cidadao_cabedelense_des._joao_benedito_da_silva_-dl_no_897_2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10276/pdl_no_019_2024-_ver._edvaldo_neto_-_titulo_cidadao_cabedelense_dr_marcio_murilo_da_cunha_ramos_-dl_no_898_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10277/pdl_no_020_2024-_presidente_camara_municipal_ver._andre_coutinho_-_titulo_cidada_cabedelense_des._anna_carla_freitas_-dl_no_899_2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9602/plc_no_001_2024-prefeito_municipal-_altera_lc_no__83_2023_piso_magisterio_-_lc_no_86_2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9783/plc_no_002_2024-do_prefeito_municipal-_acrescenta_o_inciso_v_ao__1o_ao_art._79_codigo_tributario_lc_no_90_2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10028/plc_no_003_2024-_inexistente.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10029/plc_no_004_2024-_inexistente.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9781/plc_no_005_2024-doprefeito_municipal-altera_lei_complementar_no_02_1997_codigo_tributario-lec_no_91_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9782/plc_no_006_2024-prefeito_municipal_-_altera_lei_complementar_no_02_codigo_tributario_lc_no_92_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9897/plc_no_007_2024-prefeito_municipal-altera_lc_no_88_2024_codigo_de_zoneamento_lc_no_93_2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9898/plc_no_008_2024-prefeito_municipal-_altera_lc_no_02_1997_codigo_tributario_lc_no_94_2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10099/plc_no_009_2024-prefeito_municipal-_parcelamento_edificacao_ou_utilizacao_compulsoria_e_o_iptu_progressivo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10100/plc_no_010_2024-prefeito_municipal-_regulamenta_direito_de_preempcao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10101/plc_no_011_2024-prefeito_municipal-_regulamenta_outorga_onerosa_do_direito_de_construir.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9405/pl_no_001_2024-prefeito_municipal-_atualiza_vencimento_base_servidores_efetivos_pmc_-_lei_no_2.367_2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9406/pl_no_002_2024-prefeito_municipal-_atualiza_representacao_cargos_comissionados_pmc-lei_no_2.366_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9407/pl_no_003_2024-prefeito_municipal-abono_provisorio_servidores_publicos_magisterio-lei_no_2.364_2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9408/pl_no_004_2024-_prefeito_municipal-altera_caput_art._1o_da_lei_no_1.740_2015__remuneracao_agentes_comunitarios_lei_no_2.368_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9409/pl_no_005_2024-_prefeito_municipal-atualiza_vencimentos_servidores_efetivos_-lei_no_2.365_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9410/pl_no_006_2024-prefeito_municipal-abertura_de_credito_especial_orcamento-lei_no_2.363_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9411/pl_no_007_2024-_prefeito_municipal-autoriza_remanejamento_total_ou_parcial_orcamento-lei_no_2.362_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9603/pl_no_008_2024-altera_lei_no_2.352_2023_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9755/pl_no_009_2024-ver._edson_da_otica-incentivo_a_criacao_de_espacos_pet-friendly-veto_total_mandito.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9599/pl_no_010_2024-prefeito_municipal-reajuste__servidores_efetivos_pmc_-_lei_no_2.374_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9752/pl_no_011_2024-ver._moises_do_meninas_bar-_instalacao_subterranea_no_amnbito_municipal-lei_no__2.392_2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9604/pl_no_012_2024-_prefeito_municipal-revoga_lei_no_2.211_2023_gratificacao_ge.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9595/pl_no_013_2024_-_ver._moises_do_meninas_bar_-_rua_antonio_vieira_da_silva_-_lei_no_2.377_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9786/pl_no_014_2024-do_ver._wagner_do_solanense-cria_programa_municipal_de_alfabetizacao_jovens_e_adultos-veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9600/pl_no_015_2024-prefeito_municipal-altera_lei_no_1.725_2014_subsidio_conselho_tutelar_lei_no_2.375_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9753/pl_no_016_2024-prefeito_municipal-_altera_lei_no_1.735_2021_sistematica_de_calculo_gratificacao_fiscais_ambientais-lei_no_2.378_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9573/pl_no_017_2024-do_prefeito_municipal-operacao_de_credito_caixa_economica_lei_no__2.376_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9754/pl_no_018_2024-ver._divino_felizardo-reconhece_patrimonio_cultural_e_imaterial_o_bloco_donzelas_do_cais-lei_no_2.388_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9788/pl_no_020_2024-ver._ivanio_da_miramar-_programa_saude_do_homem-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9849/pl_no_021_2024-prefeito_municipal_-_paginas_001_a_393_-plano_municipal_gestao_integrada_residuos_solidos-_lei_no_3.390_2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9759/pl_no_023_2024-_ver._wagner_do_solanense-fornecimento_gratuito_adesivos_identificacao_veiculos_pessoas_com_deficiencia-lei_no_2.393_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9656/pl_no_025_2024-prefeito_municipal_-_repasse_pagamento_saude_bucal_-_lei_no_2.381_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9605/pl_no_026_2024-prefeito_municipal-equiparacao_salarial_interprete_de_libras-lei_no_2.383_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9606/pl_no_027_2024-prefeito_municipal-_criacao_remuneracao_de_gratificacao_por_protutividade_-_lei_no_2.384_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9607/pl_no_028_2024-do_prefeito_municipal-altera_lei_no_2.290_2023_auxilio_universidade_-_lei_no_2.382_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9608/pl_no_029_2024-do_presidente_da_cmc-subsidios_vereador_e_presidente_cmc_-_lei_no_2.385_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9609/pl_no_030_2024-presiente_cmc-_subsidio_prefeito-viceprefeito_-lei_no_2.386_2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9610/pl_no_031_2024-_presidente_cmc-_reajuste_servidor_efetivo_cmc-lei_no_2.387_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9790/pl_no_032_2024-ver._alex_lucena_-_criacao_e_implantacao_programa_educacao_financeira-_veto_total_matido.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9761/pl_no_033_2024-prefeito_municipal-altera_lei_no_2.384_2024_remuneracao_de_gratificacao_por_produtividade-lei_no_2.389_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9762/pl_no_034_2024-prefeito_municipal-_abertura_de_credito_especial__lei_aldir_blanc-lei_no_2.396_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9895/pl_no_035_2024-prefeito_municipal-ldo_2025_-_lei_no_2.402_2024_veto_parcial_mantido.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9763/pl_no_036_2024-ver._andre_coutinho-selo_de_responsabilidade_social_empresa_parceira_da_mulher-lei_no_2.394_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10001/pl_no_037_2024-_ver._wagner_do_solanense_-_institui_programa_esporte_no_municipio_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10005/pl_no_038_2024-ver._janderson_brito-_obrigatoriedade_de_fornecimento_de_laudo_cautelar_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10003/pl_no_039_2024-ver._junior_paula_-_inclusao_de_medidas_de_conscientizacao_e_combate_ao_bullyin_-_veto_total_mantido.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10797/pl_no_040_2024-_ver._jose_pereira_-_dia_municipal_do_voluntariado_-_lei_no_2.401_2024_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10007/pl_no_041_2024-ver._jose_pereira-_cria_cadastro_municipal_de_voluntario-veto_total_mandito.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9764/pl_no_042_2024-ver._andre_coutinho-_utilidade_publica_centro_tradicoes_gauchas_-_lei_no_2.400_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9765/pl_no_043_2024-presidente_da_cmc-_denomina_espaco_social_e_cultural_da_nova_sede_da_cmc-lei_no_2.395_2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9893/pl_no_044_2024-_ver._jose_pereira_-_denomina_rua_gervasio_fernandes_bezerra_-_lei_no_2.415_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9766/pl_no_045_2024-prefeito_municipal_-_revoga_lei_no_2.392_2024__instalacao_subterranea_-_lei_no_2.398_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9767/pl_no_046_2024-prefeito_municipal_-__sistema_municipal_de_cultura_-_lei_no_2.397_2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9768/pl_no_047_2024-prefeito_municipal-_dispoe_sobre_o_plano_de_amortizacao_do_deficit_plurianual-ipsemc_-_lei_no_2.399_2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9894/pl_no_048_2024-prefeito_municipal-desafetacao_rua_augusto_firmo_paulo-monte_castelo-lei_no_2.414_2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9769/pl_no_049_2024-prefeito_municipal_-_abertura_de_credito_especial_decifit_impsemc_-_lei_no_2.407_2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9770/pl_no_050_2024-prefeito_municipal_-_abertura_de_credito_especial_transferencia_especial_no_09032024-067503-_lei_no_2.405_2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9771/pl_no_051_2024-prefeito_municipal_-_abertura_de_credito_especial_emenda_impositiva_162_2024_-_lei_no_2.404_2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9772/pl_no_052_2024-prefeito_municipal_-_abertura_de_credito_especial_transferencia_especial_no_09032024-074962-lei_no_2.408_2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9773/pl_no_053_2024-prefeito_municipal_-_abertura_de_cretido_especial_emenda_impositiva_443_2024-_lei_no_2.406_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9774/pl_no_054_2024-prefeito_municipal_-_abertura_de_credito_especial_emenda_impositiva_020_2024-_lei_no_2.403_2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9831/pl_no_055_2044-prefeito_municipal_-_abertura_de_credito_especial_emenda_impositiva_043_2024_-_lei_no_2.409_2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9889/pl_no_056_2024-prefeito_municipal-_abertura_de_credito_especial_convenio_ministerio_da_cidadania_-_lei_no_2.413_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9890/pl_no_057_2024-prefeito_municipal-_abertura_de_credito_especial_com_a_emenda_no_202442700005_ministerio_da_cidadania-lei_no_2.412_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10000/pl_no_058_2024-ver._andre_coutinho_-_rua_janaina_cavalcanti_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9892/pl_no_060_2024-prefeito_municipal-_altera_lei_no_2.399-2024__deficit_atuarial-_lei_no_2.410_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9930/pl_no_061_2024-do_presidente_da_camara_municipal_-_revoga_lei_no_2.260_2023_efeito_repristinatorio_-_lei_no_2.417_2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9931/pl_no_062_2024_-_do_prefeito_municipal_-_abertura_de_credito_atividades_previdenciasias_-_lei_no_2.416_2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10459/pl_no_063_2024-_ver._jose_pereira_-_politica_municipal_protecao_direitos_pessoa_tea__veto_total.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9932/pl_no_064_2024-_do_ver._reinaldo_lima_rey_-_denomina_rua_dos_milagres_-_lei_no_2.418_2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10532/pl_no_065_2024-prefeito_municipal_-_loa_2025_-_lei_no_2435_2024_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9933/pl_no_066_2024_-_do_prefeito_municipal_-_abertura_de_credito_despesas_com_o_contrato_no_1073069-99-2020-905602_estadio_de_futebol-lei_no_2.419_2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10074/pl_no_067_2024-_ver._jose_pereira_-_obrigatoriedade__de_adaptacao_5_dos_carrinhos_de_compras_acoplamento_casinhas_pets.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10461/pl_no_068_2024_-_ver._evilasio_cavalcanti_-_acompanhamento_integral_educantos_transtorno_aprendizagem_veto_total.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10075/pl_no_069_2024_-_ver._evilasio_cavalcanti_-_semana_municipal_conscientizacao_tdah.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10076/pl_no_070_2024-prefeito_municipal_-_aberta_credito_despesas_com_manutencao_das_ativ._previd._do_ipsemc.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10463/pl_no_071_2024_-_ver._evilasio_cavalcanti_-_protecao_animais_de_rua_veto_total.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10465/pl_no_072_2024_-_ver._evilasio_cavalcanti_-_programa_inclusao_digital_na_melhor_idade_veto_total.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10467/pl_no_073_2024_-_ver._evilasio_cavalcanti_-_descontos_restaurantes_cirurgiados_bariatricos_veto_total.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9986/pl_no_074_2024-do_prefeito_municipal_-_altera_dispositivos_lei_2.089_2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9987/pl_no_075_2024-prefeito_municipal_-_abertura_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9988/pl_no_076_2024-prefeito_municipal_-_programa_concilia_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10470/pl_no_077_2024-_ver._marcio_silva_-_regulamenta_uso_camaras_bronzeamento_artificial_veto_total.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9981/pl_no_078_2024-prefeito_municipal_em_exercicio_edvaldo_neto_-_contratacao_por_tempo_determinada_-_lei_no_2.420_2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10077/pl_no_079_2024-_ver._wagner_do_solanense_-_selo_amigo_do_autista.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10471/pl_no_080_2024_-_ver._wagner_do_solanense_-_assegura_a_toda_pessoa_fornecimento_alimentos_e_agua_animais_rua_-_lei_no_2.434_2024_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10474/pl_no_081_2024_-_ver._evilasio_cavalcanti_-_dia_da_marcha_para_jesus_-_lei_no_2.435_2024_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10476/pl_no_082_2024_-_ver._wagner_do_solanense_-_prioridade_matricula_alunos_tea_veto_total.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9994/pl_no_083_2024-prefeito_municipal_-_ocupacao_de_areas_publicas_na_faixa_de_areia_das_praias.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9995/pl_no_084_2024-prefeito_municipal_-_fundo_de_desenvolvimento_urbano.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9996/pl_no_085_2024-prefeito_municipal_-_abertura_de_credito_especial_despesas_com_fundo_de_apoio_aos_pequenos_negocios.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9997/pl_no_086_2024-prefeito_municipal_-_programa_ronda_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10078/pl_no_087_2024-_do_presidente_da_camara_municipal_-_altera_art._3o_da_lei_no_1.037_2001concessao_de_diarias_de_viagens.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10079/pl_no_088_2024-_do_presidente_da_camara_municipal_-_acrescenta_par._unico_art._1o_lei_no_2.259_2023_-_13o_salario_e_ferias_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9998/pl_no_089_2024-prefeito_municipal_-_constituicao_do_servico_de_inspecao_municipal.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9596/pr_no_001_2024_-_presidente_cmc_-_altera_resolucao_no_256-2023_viap_resolucao_no_260_2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9776/pr_no_002_2024-do_presidente_da_cmc-_cria_comissao_de_representacao-res_no_261_2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9780/pr_no_003_2024_-do_presidente_cmc_-_cria_comissao_de_representacao-res_no_262_2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9777/pr_no_004_2024_-_do_presidente_da_cmc_-_altera_resolucao_259_2023_viap_res_no_263_2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9778/pr_no_005_2024_-_do_presidente_da_cmc_-_estagio_probatorio_cmc__res_no_264_2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9779/pr_no_006_2024_-_do_presidente_da_cmc_-_doacao_de_bens_pertencentes_a_cmc_res_no_265_2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9850/pr_no_007_2024_-_do_presidente_da_cmc_-_comissao_de_representacao_-_res_no_266_2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9980/pr_no_008_2024-_do_presiedente_em_exercicio_da_cmc_-_comissao_de_representacao_-_res_no_267_2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9985/pr_no_009_2024_-_do_presidente_da_cmc_-_autoriza_poder_legislativo_doacao_bens_moveis_cmc.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10097/pr_no_010_2024_-_do_presidente_da_cmc_-_altera_viap_e_trata_da_verba_indenizatoria_de_apoio_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9402/requer._no_001_2024_-_urgencia_urgentissima.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9412/requer._no_002_2024_-_pintura_de_lombadas_fisicas_-_ver._benone_bernardo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9413/requer._no_003_2024_-_unidade_de_patrulhamento_de_bicicleta_-_ver._ivanio_da_miramar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9425/requer._no_004_2024_-_limpeza_quadras_beach_soccer_miramar_-_ver._ivanio_da_miramar.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9414/requer._no_005_2024_-_wi-fi_gratuito_-_ver._marcio_silva.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9420/requer._no_006_2024_-_aquisicao_de_ambulancha_-_ver._janderson_brito.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9415/requer._no_007_2024_-_reforma_praca_e_quadra_de_campina_da_vila_-_ver._janderson_brito.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9421/requer._no_008_2024_-_sepracao_de_areas_areia_vermelha_-_ver._moises_do_meninas_bar.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9416/requer._no_009_2024_-_mutirao_de_limpeza_-_ver._moises_do_meninas_bar.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9417/requer._no_010_2024_-_prevencao_de_doencas_sexualmente_transmissiveis_-_ver._wagner_do_solanense.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9418/requer._no_011_2024_-_calcamento_asfaltamento_rua_alfredo_chaves_-_ver._andre_coutinho.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9419/requer._no_012_2024_-_ver._andre_coutinho_-_pl_alvaras_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9427/requer._no_013_2024_-_ver._jose_pereira_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9428/requer._no_014_2024_-_ver._jose_pereira_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9422/requer._no_015_2024_-_votos_de_aplausos_servidora_ludmylla_dornelas_-_ver._edvaldo_neto.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9423/requer._no_016_2024_-_pavimentacao_da_rua_sao_jose_-_ver._edvaldo_neto.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9424/requer._no_017_2024_-_cameras_de_seguranca_praia_do_macaco_-_ver._marcio_silva.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9429/requer._no_018_2024_-_ver._andre_coutinho_-_pl_subsidio_transporte_publico_pcd.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9430/requer._no_019_2024_-_ver._andre_coutinho_-_vagas_de_trabalho_pcd.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9431/requer._no_020_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9432/requer._no_021_2024_-_ver._junior_paulo_-_pavimentacao_rua_rio_paraiba.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9433/requer._no_022_2024_-_ver._janderson_brito_-_coleiras_refletivas.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9434/requer._no_023_2024_-_ver._janderson_brito_-_fardamentos_equipamentos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9435/requer._no_024_2024_-_ver._benone_bernardo_-_inclusao_de_ruas_no_programa_pavimenta_7.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9436/requer._no_025_2024_-_ver._moises_do_meninas_bar_-_mutirao_de_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9437/requer._no_026_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_rio_paraiba_e_av._maria_amorim_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9438/requer._no_027_2024_-_ver._jose_pereira_-_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9439/requer._no_028_2024_-_ver._jose_pereira_-_vale-refeicao_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9440/requer._no_029_2024_-_ver._marcio_silva_-_bolsa_atleta_iago_belloti.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9441/requer._no_030_2024_-_ver._marcio_silva_-_esgoto_sanitario.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9442/requer._no_031_2024_-_ver._ivanio_da_miramar_-_reforma_pracas_da_palmeida_e_do_arco.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9443/requer._no_032_2024_-_ver._ivanio_da_miramar_-_programa_de_atividades_esportivas.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9444/requer._no_033_2024_-_ver._herlon_cabral_-_atuacao_em_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9445/requer._no_034_2024_-_ver._marcio_silva_e_outros_-__urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9496/requer._no_035_2024_-_ver._joedson_dinho_-_seguranca_nos_dias_de_sessao_ordinaria_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9495/requer._no_036_2024_-_ver._wagner_do_solanense.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9450/requer._no_037_2024_-_ver._janderson_brito_-_programa_mais_asfalto_ruas_siqueira_campos_e_rua_joao_batista_de_melo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9451/requer._no_038_2024_-_ver._janderson_brito_-_espaco_pet_em_todas_as_pracas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9453/requer._no_039_2024_-_ver._herlon_cabral_-_atuacao_nos_postos_de_saude_usf.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9452/requer._no_040_2024_-_ver._herlon_cabral_-_informacoes_numeros_de_cargos_efetivos_comissionados_e_contratados.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9454/requer._no_041_2024_-_ver._ivanio_da_miramar_-_trabalho_de_conscientizacao_e_preservacao_de_nossas_praias.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9455/requer._no_042_2024_-_ver._ivanio_da_miramar_-criacao_programa_workshop_com_atividades__voltadas_a_classe_pesqueira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9456/requer._no_043_2024_-_ver._marcio_silva_-_continuidade_do_calcamento_da_rua_cavalo_alado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9457/requer._no_044_2024_-_ver._marcio_silva_-__construcao_de_quiosques_na_praca_bela_vista_-_intermares.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9458/requer._no_045_2024_-_ver._divino_felizardo_-__construir_uma_nova_creche_nos_bairros_renascer_iii_e_iv.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9459/requer._no_046_2024_-_ver._jose_pereira_-_ampliacao_construcao_de_novas_salas_na_creche_josefa_regis.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9460/requer._no_047_2024_-_ver._jose_pereira_-_implementacao_permanente_guarda_municipal_na_escola_maria_jose_de_miranda_buruty.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9461/requer._no_048_2024_-_ver._moises_do_meninas_bar_-_passarelas_ou_abertura_de_espacos_na_br-230.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9462/requer._no_049_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9463/requer._no_050_2024_-_ver._edvaldo_neto_-_inclusao_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9464/requer._no_051_2024-_ver._edvaldo_neto_-_quebra_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9465/requer._no_052_2024_-_ver._edvaldo_neto_-_melhorias_do_acesso_a_praia_do_poco_pela_rua_proessora_luiza_vieira_campos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9466/requer._no_053_2024_-_ver._edvaldo_neto_-_complemento_do_asfalto_da_rua_cavalo_alado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9467/requer._no_054_2024_-_ver._junior_paulo_-__centro_de_acolhimento_para_usuarios_de_alcool.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9470/requer._no_055_2024_-_ver._junior_paulo_-_criacao_area_de_lazer__na_comunidade_jardim_america-_pavimentacao_rua_maurilio_de_alencar.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9471/requer._no_056_2024-_ver._edvaldo_neto_-_demarcacao_de_area_para_proprietarios_de_som.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9472/requer._no_057_2024_-_ver._edvaldo_neto_-_sessao_especial__dia_nacional_do_oficial_de_justica.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9473/requer._no_058_2024-_ver._reinaldo_lima_-pintura_quebra-molas_implantacao_de_faixas_elevadas_ruas_siqueira_campos_padre_alfredo_e_severina_batista.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9474/requer._no_059_2024_-_ver._reinaldo_lima_-_pavimentacao_asfaltica_rua_sao_jose_-_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9475/requer._no_060_2024_-_ver._ivanio_da_miramar_-_reforma_da_escola_municipal_professor_altimar_de_alencar_pimentel.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9476/requer._no_061_2024_-_ver._janderson_brito_-_asfalto_rua_glauber_leite_do_egito_reekers-_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9477/requer._no_062_2024_-_ver._janderson_brito_-_incentivo_financeiro_as_quadrilhas_juninas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9478/requer._no_063_2024_-_ver._alex_lucena_-_instalacao_quebra-molas_e_redutores_de_velocidade_ruas_clodoaldo_trigueiro_e_ivo_souto_maior-camboinha.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9479/requer._no_064_2024_-_ver._alex_lucena_-_instalacao_de_luminarias_em_ledmodelo_petala_da_rua_da_sec._da_administracao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9480/requer._no_065_2024_-_ver._herlon_cabral_-_servicos_de_poda_pintura_capinacao_iluminacao_manutencao_praca_venancio_neiva.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9481/requer._no_066_2024_-_ver._wagner_do_solanense_-_preservacao_do_meio_ambiente_e_sustentabilidade_em_alusao_ao_dia_mundial_da_agua.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9482/requer._no_067_2024_-_ver._jose_pereira_-_recuperacao_e_reforma_do_portico_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9483/requer._no_068_2024_-_ver._jose_pereira_-_execucao_da_lei_complementar_no_55_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9484/requer._no_069_2024_-_ver._moises_do_meninas_bar_-_atencao_especial_moradores_de_areas_perifericas.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9485/requer._no_070_2024_-_ver._moises_do_meninas_bar_-_levantamento_emergencial_consultas_neurologicas.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9486/requer._no_071_2024_-_ver._junior_paulo_-_pavimentacao_asfaltica_da_rua_presidente_juscelino_kubitschek.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9487/requer._no_072_2024_-_ver._marcio_silva_-_voto_de_repudio_ministro_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9488/requer._no_073_2024_-_ver._marcio_silva_-reforma_e_instalacao_postes_de_iluminacao_marcacao_e_redes_de_protecao_na_quadra_rua_santa_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9489/requer._no_074_2024_-_ver._edvaldo_neto_-_gratificacao_de_incentivo_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9490/requer._no_075_2024_-_ver._edvaldo_neto_-_incluir_a_rua_imbiridiba_portal_do_poco_no_programa_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9491/requer._no_076_2024_-_ver._joedson_dinho_-_participar_da_sessao_ordinaria_por_video_conferencia_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9497/requer._no_077_2024_-_ver._andre_coutinho_-_votos_de_aplausos_marquinhos_santos.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9492/requer._no_078_2024_-_ver._ivanio_da_miramar_-__trabalho_visual_gabinetes_nova_sede_da_camara.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9493/requer._no_079_2024_-_ver._ivanio_da_miramar_-_comedouros_e_bebedouros_comunitarios_para_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9494/requer._no_080_2024_-_ver._herlon_cabral_-__concessao_auxilio_financeiro_comerciantes_parque_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9498/requer._no_081_2024_-_ver._janderson_brito_-_alargamento_da_cleto_campelo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9499/requer._no_082_2024_-_ver._janderson_brito_-_informacoes_sobre_hospital_alfredo_barbosa_nao_foi_aberto_a_populacao-retirado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9500/requer._no_083_2024_-_ver._divino_felizardo_-_votos_de_aplausos_igoberg_bernardo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9501/requer._no_084_2024_-_ver._moises_do_meninas_bar_-_inclusao_de_capoeira_judo_e_jiu-jitsu_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9502/requer._no_085_2024_-_ver._junior_paulo_-_transporte_prova_maritima.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9503/requer._no_086_2024_-_ver._junior_paulo_-_pavimentacao_rua_travessa_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9504/requer._no_087_2024_-_ver._marcio_silva_-_calcamento_da_av._cavalo_marinho_e_av._imbiritiba.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9505/requer._no_088_2024_-_ver._wagner_do_solanense_-_sinalizacao_vertical_da_rua_estudante_paulo_maia.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9506/requer._no_089_2024_-_ver._wagner_do_solanense_-__conserto_das_telas_da_quadra_da_praca_da_av._monsenhor_jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9507/requer._no_090_2024_-_numeracao_cancelada.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9508/requer._no_091_2024_-_ver._marcio_silva_-_quebra_de_intertiscio_regimental.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9509/requer._no_092_2024_-_ver._maricio_silva_-_inclusao_em_pauta.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9510/requer._no_093_2024_-_ver._alex_lucena_-_reforma_campo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9511/requer._no_094_2024_-_ver._herlon_cabral_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9512/requer._no_095_2024_-_ver._moises_do_meninas_bar_-_interprete_de_libras_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9513/requer._no_096_2024_-_ver._wagner_do_solanense_-_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9514/requer._no_097_2024_-_ver._janderson_brito_-_cartao_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9515/requer._no_098_2024_-_ver._janderson_brito_-_reforma_antiga_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9516/requer._no_099_2024_-_ver._edvaldo_neto_-_curso_de_empreendedorismo_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9517/requer._no_100_2024_-_ver._jose_pereira_-_pavimentacao_rua_amelia_pereira_neves.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9518/requer._no_101_2024_-_ver._jose_pereira_-_sessao_especial_autismo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9519/requer._no_102_2024_-_ver._divino_felizardo_-_denominacao_plenario.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9520/requer._no_103_2024_-_ver._marcio_silva_-_pavimentacao_rua_estivador_antonio_l_de_souza.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9521/requer._no_104_2024_-_ver._marcio_silva_-_pl_corredores_ecologicos.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9522/requer._no_105_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9538/requer._no_106_2024_-_ver._ivanio_da_miramar_-_unidade_de_apoio_ao_idoso.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9539/requer._no_107_2024_-_ver._ivanio_da_miramar_-_melhorias_bairro_de_ponta_de_mato.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9540/requer._no_108_2024_-_ver._edvaldo_neto_-_pratica_de_calistenia.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9541/requer._no_109_2024_-_ver._edvaldo_neto_-_pavimentacao_rua_nova_floresta.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9542/requer._no_110_2024_-_ver._herlon_cabral_-_esclarecimentos_construtora_fenix_ltda.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9543/requer._no_111_2024_-_ver._wagner_do_solanense_-_pl_preservacao_do_patrimonio_escolar.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9544/requer._no_112_2024_-_ver._janderson_brito_-_votos_de_profundo_pesar_leonardo_paulo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9545/requer._no_113_2024_-_ver._jose_pereira_-_lanches_centro_de_inclusao_da_saude.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9546/requer._no_114_2024_-_ver._jose_pereira_-_tela_de_protecao_praca_do_acai.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9548/requer._no_116_2024_-_ver._divino_felizardo_-_nomeacao_anfiteatro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9549/requer._no_117_2024_-_ver._alex_lucena_-_pavimentacao_ruas_santa_aparecida_santa_barbara_e_sueli_mendes.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9551/requer._no_119_2024_-_ver._andre_coutinho_-_inclusao_do_hino_em_todos_os_eventos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9552/requer._no_120_2024_-_ver._andre_coutinho_-_programa_de_equoterapia_em_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9553/requer._no_121_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9554/requer._no_122_2024_-_ver._divino_felizardo_-_calcamento_rua_doutor_lima_neto.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9555/requer._no_123_2024_-_ver._divino_felizardo_-_coletores_seletivos_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9556/requer._no_124_2024_-_ver._edvaldo_neto_-_placas_informativas_cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9557/requer._no_125_2024_-_ver._ivanio_da_miramar_-_banheiros_quimicos_dick.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9558/requer._no_126_2024_-_ver._marcio_silva_-_reestruturacao_passarelas_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9559/requer._no_127_2024_-_ver._marcio_silva_-_pl_espaco_pet.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9560/requer._no_128_2024_-_ver._junior_paulo_-_limpeza_e_pinturas_rua_jocao_castor_de_sena.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9561/requer._no_129_2024_-_ver._janderson_brito_-_instalacao_de_cameras_unidades_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9577/requer._no_130_2024_-_ver._janderson_brito_-_instalacao_quadra_volei_e_basquete.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9562/requer._no_131_2024_-_ver._jose_pereira_-_recuperacao_ruas_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9563/requer._no_132_2024_-_ver._jose_pereira_-_manutencao_praca_das_corujas.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9564/requer._no_133_2024_-_ver._junior_paulo_-_recuperacao_pavimentacao_bairro_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9565/requer._no_134_2024_-_ver._wagner_do_solanense_-_moradores_de_rua_na_praca_venancio_neiva.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9566/requer._no_135_2024_-_ver._evilasio_cavalcanti_-_imunidade_iptu.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9567/requer._no_136_2024_-_ver._evilasio_cavalvanti_-_manutencao_rua_das_amendoeiras.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9568/requer._no_137_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9574/requer._no_138_2024_-_ver._alex_lucena_-_luminarias_led.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9575/requer._no_139_2024_-_ver._evilasio_cavalcanti_-_drenagem_rua_moacir_dantas.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9576/requer._no_140_2024_-_ver._evilasio_cavalcanti_-_drenagem_rua_severino_laurentino_leite.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9578/requer._no_141_2024_-_ver._wagner_do_solanense_-_carro_do_fumace.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9579/requer._no_142_2024_-_ver._edvaldo_neto_-_pavimentacao_ruas_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9580/requer._no_143_2024_-_ver._fernando_sobrinho_-_calcamento_rua_antonio_vitor_tavares.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9581/requer._no_144_2024_-_ver._fernando_sobrinho_-_calcamento_rua_jose_henriques_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9582/requer._no_145_2024_-_ver._ivanio_da_miramar_-_eco_pontos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9583/requer._no_146_2024_-_ver._marcio_silva_-_votos_de_aplausos_pedro_henrique_cardoso.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9584/requer._no_147_2024_-_ver._marcio_silva_-_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9585/requer._no_148_2024_-_ver._janderson_brito_-_cursos_de_capacitacao_profissionais_maritimos.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9586/requer._no_149_2024_-_ver._jose_pereira_-_guarda_municipal_centro_pop.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9587/requer._no_150_2024_-_ver._jose_pereira_-_pavimentacao_rua_rosa_vieira_vegas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9588/requer._no_151_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9589/requer._no_152_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo_de_turnos.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9590/requer._no_153_2024_-_ver._herlon_cabral_-_sessao_especial_bullying.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9611/requer._no_154_2024_-_ver._ivanio_da_miramar_-_jazigos_verticais.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9612/requer._no_155_2024_-_ver._jose_pereira_-_monitoramento_amazonio_park.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9613/requer._no_156_2024_-_ver._jose_pereira_-_votos_de_aplausos_gabriel_dantas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9615/requer._no_158_2024_-_ver._wagner_do_solanense_-_pavimentacao_bairro_camalau.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9616/requer._no_159_2024_-_ver._alex_lucena_-_grupo_de_danca_e_ginastica.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9617/requer._no_160_2024_-_ver._marcio_silva_-_desobstrucao_de_valas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9618/requer._no_161_2024_-_ver._marcio_silva_-_votos_de_aplausos_senador_efraim_filho.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9619/requer._no_162_2024_-_ver._fernando_sobrinho_-_calcamento_rua_pres._jucelino_kubitscheck.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9620/requer._no_163_2024_-_ver._fernando_sobrinho_-_calcamento_rua_siqueira_campos.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9621/requer._no_164_2024_-_ver._junior_paulo_-_limpeza_bairro_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9622/requer._no_165_2024_-_ver._junior_paulo_-_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9623/requer._no_166_2024_-_ver._herlon_cabral_-_pavimentacao_rua_alfredo_chaves.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9624/requer._no_167_2024_-_ver._herlon_cabral_-_lombadas_fisicas.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9625/requer._no_168_2024_-_ver._janderson_brito_-_bebedouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9626/requer._no_169_2024_-_ver._janderson_brito_-_limpeza_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9627/requer._no_170_2024_-_ver._evilasio_cavalcanti_-_drenagem_rua_gameleira.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9628/requer._no_171_2024_-_ver._evilasio_cavalcanti_-_transito_rua_golfo_tunus.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9629/requer._no_172_2024_-_ver._joedson_dinho_-_licenca_por_motivos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9630/requer._no_173_2024_-_ver._evilasio_cavalcanti_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9631/requer._no_174_2024_-_ver._andre_coutinho_-_pl_saude_mulher.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9632/requer._no_175_2024_-_ver._andre_coutinho_-_pl_coleta_domiciliar_exames_laboratoriais.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9633/requer._no_176_2024_-_ver._janderson_brito_-_calcamento_iluminacao_rua_otavio_novais.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9871/requer._no_177_2024-ver._wagner_do_solanense-_limpeza_de_entulhos_da_rua_sao_francisco_no_bairro_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9634/requer._no_178_2024_-_ver_ivanio_da_miramar_-_inclusao_pescado_alimentacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9635/requer._no_179_2024_-_ver_ivanio_da_miramar_-_votos_de_pesar_thayane_silva_rodrigues_feminicidio.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9636/requer._no_180_2024_-_ver._janderson_brito_-_meio-fio_br_230.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9637/requer._no_181_2024_-_ver._jose_pereira_-_pavimentacao_rua_jose__lins_do_rego_e_outras.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9638/requer._no_182_2024_-_ver._jose_pereira_-_manutencao_e_melhorias_praca_joao_pereira_de_lacerda.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9639/requer._no_183_2024_-_ver._marcio_silva_-_desobstrucao_e_desassoreamento_rio_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9640/requer._no_184_2024_-_ver_marcio_silva_-_continuacao_pavimentacao_rua_severino_luis_de_franca.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9872/requer._no_185_2024-ver._alex_lucena-podagem_das_arvores_situada_na_mata_do_estado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9873/requer._no_186_2024-_ver._alex_lucena-remocao_do_canteiro_na_souza_assis_camboinha_ii.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9641/requer._no_187_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9642/requer._no_188_2024-_ver._marcio_silva_-_inclusao_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9643/requer._no_189_2024-_ver._marcio_silva_-_dispensa_de_inervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9644/requer._no_190_2024_-_ver._marcio_silva_-_sessao_especial_desassoreamento_e_limpeza_rio_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9645/requer._no_191_2024_-_ver._edvaldo_neto_-_pl_asas_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9646/requer._no_192_2024_-_ver._wagner_do_solanense_-_estudo_para_construcao_praca_comunidade_jardim_jerico.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9647/requer._no_193_2024_-_ver_evilasio_cavalcanti_-_votos_de_aplausos_gestores_de_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9648/requer._no_194_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9649/requer._no_195_2024_-_ver._janderson_brito_-_sistema_alerta_sonoro_para_desastres.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9650/requer._no_196_2024_-_ver._janderson_brito_-_nota_solidariedade_ao_rs.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9651/requer._no_197_2024_-_ver._ivanio_da_miramar_-_nucleo_capacitacao_junto_a_marinha.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9652/requer._no_198_2024_-_ver._ivanio_da_miramar_-_troca_lampadas_quadra_beach_soccer.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9653/requer._no_199_2024_-_ver._jose_pereira_-_identificacao_limpeza_manutencao_terrenos_baldios_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9654/requer._no_200_2024_-_ver._jose_pereira_-_mutirao_de_limpeza_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9655/requer._no_201_2024_-_ver._macio_silva_-_votos_aplausos_atletas_iago_bellotti_e_yuri_silva_barros.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9659/requer._no_202_2024_-_ver._andre_coutinho_-_sessao_especial_triplicacao_br-230.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9660/requer._no_203_2024_-_ver._wagner_do_solanense_-_ornamentacao_junina_mercado_de_artesanato.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9661/requer._no_204_2024_-_ver._ivanio_da_miramar_-_sala_climatizada_policlinica_municipal.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9662/requer._no_205_2024_-_ver._jose_pereira_-_pavimentacao_rua_joaquim_noberto_ferreira.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9663/requer._no_206_2024_-_ver._jose_pereira_-_pl_gratificacao_topografos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9664/requer._no_207_2024_-_ver._wagner_do_solanense_-_campanhas_educativas_contra_abuso_e_exploracao_sexual.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9665/requer._no_208_2024_-_ver._junior_paulo_-_pavimentacao_rua_apicum.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9686/requer._no_209_2024_-_ver._herlon_cabral_-_informacoes_despejo_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9666/requer._no_210_2024_-_ver._alex_lucena_-_recuperacao_calcamento_rua_nova_descoberta.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9667/requer._no_211_2024_-_ver._alex_lucena_-_led_rua_ivo_souto_maior.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9668/requer._no_212_2024_-_ver._marcio_silva_-_bueiros_bairro_de_camboinha.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9669/requer._no_213_2024_-_ver._marcio_silva_-_votos_de_aplausos_sociedade_civil_gaucha.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9670/requer._no_214_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9674/requer._no_215_2024_-_ver._ivanio_da_miramar_-_led_rua_dra._maria_da_luz.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9675/requer._no_216_2024_-_ver._ivanio_da_miramar_-_ponto_fixo_de_visualizacao_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9676/requer._no_217_2024_-_ver._jose_pereira_-_cobertura_quadra_de_esportes_praca_do_acai.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9677/requer._no_218_2024_-_ver._jose_pereira_-_votos_de_pesar_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9678/requer._no_219_2024_-_ver._edvaldo_neto_-_pl_contratacao_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9679/requer._no_220_2024_-_ver._alex_lucena_-_calcamento_rua_marcia_travasso.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9680/requer._no_221_2024_-_ver._alex_lucena_-_calcamento_rua_clodoaldo_trigueiro.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9720/requer._no_222_2024_-_ver._evilario_cavalcanti_-_drenagem_e_pavimentacao_ruas_do_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9681/requer._no_223_2024_-_ver._marcio_silva_-_pl_veiculo_de_propulsao_humana.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9682/requer._no_224_2024_-_ver._marcio_silva_-_quiosque_praca_nelma_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9683/requer._no_225_2024_-_ver._janderson_brito_-_votos_de_aplausos_edson_alves_casado.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9684/requer._no_226_2024_-_ver._janderson_brito_-_votos_de_aplausos_jornandes_de_araujo_medeiros.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9685/requer._no_227_2024_-_ver._divino_felizardo_-_lombadas_rua_golfo_de_guine.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9688/requer._no_228_2024_-_ver._ivanio_da_miramar_-_galeria_pluvial_calcamento_rua_enivaldo_figueredo_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9689/requer._no_229_2024_-_ver._ivanio_da_miramar_-_policiamento_mercado_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9690/requer._no_230_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_rainha_da_paz.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9691/requer._no_231_2024_-_ver._divino_felizardo_-_controle_de_superpopulacao_gatos_de_rua.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9692/requer._no_232_2024_-_ver._divino_felizardo_-_acumulo_de_agua_rua_golfo_de_finlandia_no_25.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9693/requer._no_233_2024_-_ver._jose_pereira_-_pavimentacao_rua_goldo_de_valencia_rua_mar_lincoln_rua_mar_de_salomao.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9694/requer._no_234_2024_-_ver._jose_pereira_-_rua_nossa_senhora_da_luz_rua_santo_antonio_rua_santa_ana.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9695/requer._no_235_2024_-_ver._marcio_silva_-_projeto_pavimenta_poda_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9696/requer._no_236_2024_-_ver._marcio_silva_-_votos_de_aplausos_abimadabe_vieira.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9697/requer._no_237_2024_-_ver._alex_lucena_-_limpeza_e_pintura_de_meios-fios.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9698/requer._no_238_2024_-_ver._fernando_sobrinho_-_sessao_especial_vendedores_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9699/requer._no_239_2024_-_ver._wagner_do_solanense_-_reiteracao_requerimentos_no_401_2023_e_no_336_2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9700/requer._no_240_2024_-_ver._alex_lucena_-_redutor_de_velocidade_av._capitao_joao_mauricio.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9701/requer._no_241_2024_-_ver._wagner_do_solanense_-_pavimentacao_rua_siqueira_campos.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9702/requer._no_242_2024_-_ver._evilasio_cavalcanti_-_reforco_na_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9703/requer._no_243_2024_-_ver._fernando_sobrinho_-_complementacao_galeria_pluvial.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9704/requer._no_244_2024_-_ver._herlon_cabral_-_mocao_de_aplausos_arthur_tiberio_de_lacerda_vieira.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9705/requer._no_245_2024_-_ver._janderson_brito_-_drenagem_pavimentacao_led_rua_das_acacias.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9706/requer._no_246_2024_-_ver._jose_pereira_-_providencias_usf_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9707/requer._no_247_2024_-_ver._jose_pereira_-_pl_servico_de_atendimento_movel_emergencias_veterinarias.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9708/requer._no_248_2024_-_ver._janderson_brito_-_criacao_centro_de_linguas.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9709/requer._no_249_2024_-_ver._janderson_brito_-_parceria_empresa_onibus_transnacional.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9710/requer._no_250_2024_-_ver._alex_lucena_-_podas_das_arvores_limpeza_dos_canteiros_av._sao_sebastiao_av._monsenhor_jose_da_silva_coutinho.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9711/requer._no_251_2024_-_ver._edvaldo_neto_-_iluminacao_varricao_rua_golfo_de_venezuela_e_golfo_de_veneza.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9712/requer._no_252_2024_-_ver._andre_coutinho_-_pccr_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9713/requer._no_253_2024_-_ver._divino_felizardo_-_reducao_carga_horaria_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9714/requer._no_254_2024_-_ver._divino_felizardo_-_auxilio-alimentacao_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9715/requer._no_255_2024_-_ver._andre_coutinho_-_votos_de_aplausos_deputado_estadual_adriano_galdino.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9716/requer._no_256_2024_-_ver._ivanio_da_miramar_-_canal_de_atendimento_mulheres_vitimas_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9874/requer._no_257_2024-ver._ivanio_da_miramar-asfalto_rua_arthur_santos_viana-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9717/requer._no_258_2024_-_ver._edvaldo_neto_-_votos_de_aplausos_professoras_de_danca.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9718/requer._no_259_2024_-_ver._edvaldo_neto_-_votos_de_pesar_carlos_antonio_de_lima.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9719/requer._no_260_2024_-_ver._janderson_brito_-_quinquenios_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9722/requer._no_261_2024_-_ver._janderson_brito_-_programas_de_prevencao_doencas.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9723/requer._no_262_2024_-_ver._marcio_silva_-_mercado_de_artesanato_intermares.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9724/requer._no_263_2024_-_ver._marcio_silva_-_implantacao_de_praca_loteamento_praia_grande.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9725/requer._no_264_2024_-_ver._wagner_do_solanense_-_pl_doencas_mentais.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9726/requer._no_265_2024_-_ver._jose_pereira_-_quebra-molas_rua_teresinha_costa.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9727/requer._no_266_2024_-_ver._jose_pereira_-_aterro_e_terraplanagem_rua_travessa_maria_ramos_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9728/requer._no_267_2024_-_ver._alex_lucena_-_sinalizacoes_lombadas_faixas_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9729/requer._no_268_2024_-_ver._fernando_sobrinho_-_limpeza_ruinas_do_almagre.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9730/requer._no_269_2024_-_ver._fernando_sobrinho_-_calcamento_rua_maria_nazare_jorge_de_sena.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9795/requer._no_270_2024_-_ver._wagner_do_solanense_-_estudo_de_viabilidade_cursilacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9731/requer._no_271_2024_-_ver._herlon_cabral_-_reparos_calcada_rua_sao_gabriel.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9732/requer._no_272_2024_-_ver._ivanio_da_miramar_-_banheiros_quimicos_dique_line.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9733/requer._no_273_2024_-_ver._edvaldo_neto_-_podologia_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9734/requer._no_274_2024_-_ver._divino_felizardo_-_psicologo_secretaria_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9736/requer._no_275_2024_-_ver._divino_felizardo_-_revogacao_dispositivos_lei_no_1.472_de_2009.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9735/requer._no_276_2024_-_ver._jose_pereira_-_acompanhamento_psicologico_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9737/requer._no_277_2024_-_ver._jose_pereira_-_instalacao_unidade_de_policia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9738/requer._no_278_2024_-_ver._andre_coutinho__-_instalacao_sede_da_cultura_popular.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9739/requer._no_279_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9740/requer._no_280_2024_-_ver._edvaldo_neto_-_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9741/requer._no_281_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo_de_turnos.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9793/requer._no_282_2024_-_ver._reinaldo_lima__-_pl_gratificacao_de_complemento_de_jornada_cuidadores.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9794/requer._no_283_2024_-_ver._reinaldo_lima_-_estacionamento_br_230.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9742/requer._no_284_2024-_ver._edvaldo_neto_e_outros-urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9809/requer._no_285_2024-ver._edvaldo_neto_e_outros.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9810/requer._no_286_2024_-_ver._fernando_sobrinho_-_limpeza_vegetacao_estacao_ferroviaria_ifpb.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9811/requer._no_287_2024_-_ver._fernando_sobrinho_-_instalacao_de_posto_fixo_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9818/requer._no_288_2024_-_ver._fernando_sobrinho_-_calcamento_asfaltamento_rua_papa_joao_xxiii.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9817/requer._no_289_2024_-_ver._fernando_sobrinho_-_calcamento_asfaltamento_rua_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9843/requer._no_290_2024_-_ver._fernando_sobrinho_-_lixeiras_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9812/requer._no_291_2024_-_ver._marcio_silva_-_alteracoes_pccr_profissionais_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9816/requer._no_292_2024_-_ver._evilasio_cavalcanti_-_construcao_praca_publica.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9844/requer._no_293_2024_-_ver._fernando_sobrinho_-_banheiros_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9845/requer._no_294_2024_-_ver._divino_felizardo_-_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9813/requer._no_295_2024_-_ver._marcio_silva_-_concessao_quiosque_de_alimentacao_acai_araxa.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9814/requer._no_296_2024_-_ver._jose_pereira_-_rua_das_acacias_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9815/requer._no_297_2024_-_ver._jose_pereira_-_pl_praca_fernando_maia_lorenzo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9819/requer._no_298_2024_-_ver._evilasio_cavalcanti_-_equipamentos_criancas_autistas.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9820/requer._no_299_2024_-_ver._janderson_brito_-_oficinas_circenses.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9822/requer._no_300_2024_-_ver._janderson_brito_-_votos_de_aplausos_rodrigo_senador.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9821/requer._no_301_2024_-_ver._edvaldo_neto_-_lombadas_rua_carolino_cardoso.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9823/requer._no_302_2024_-_ver._wagner_do_solanense_-_regularizacao_fundiaria_jardim_jerico.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9824/requer._no_303_2024_-_ver._ivanio_da_miramar_-_sinalizacao_e_pintura_de_lombadas.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9825/requer._no_304_2024_-_ver._ivanio_da_miramar_-_revitalizacao_calcamento.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9826/requer._no_305_2024_-_ver._marcio_silva_-_regularizacao_fundiaria_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9827/requer._no_306_2024_-_ver._alex_lucena_-_pavimentacao_rua_porto_de_suape.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9828/requer._no_307_2024_-_ver._alex_lucena_-_municipalizacao_escola_estadual_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9829/requer._no_308_2024_-_ver._marcio_silva_-_tardezinha_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9832/requer._no_309_2024_-_ver._alex_lucena_-_guarda-vidas_praia_de_miramar.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9833/requer._no_310_2024_-_ver._jose_pereira_-_binarios_transito_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9834/requer._no_311_2024_-_ver._jose_pereira_-_pl_praca_fernando_maia_lorenzo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9835/requer._no_312_2024_-_ver._andre_coutinho_-_isencao_artesas_taxas.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9851/requer._no_313_2024_-_ver._ivanio_da_miramar_-_cameras_de_monitoramento_praca_danilo_de_figueredo_dornelas.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9852/requer._no_314_2024_-_ver._ivanio_da_miramar_-_ponto_fixo_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9836/requer._no_315_2024_-_ver._janderson_brito_-_isonomia_salarial_cirurgioes_dentistas.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9837/requer._no_316_2024_-_ver._marcio_silva_-_projeto_comunitario_valorize_a_comunidade.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9838/requer._no_317_2024_-_ver._wagner_do_solanense_-_regularizacao_fundiaria_quadra_da_associacao_dos_moradores.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9839/requer._no_318_2024_-_ver._edvaldo_neto_-_votos_de_aplausos_professor_ivaldo_moraes.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9840/requer._no_319_2024_-_ver._edvaldo_neto_-_pavimentacao_rua_amelia_ferreira_das_neves.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9842/requer._no_320_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9841/requer._no_321_2024_-_ver._edvaldo_neto_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9853/requer._no_322_2024_-_ver._fernando_sobrinho_-_lombadas_terminal_pesqueiro.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9854/requer._no_323_2024_-_ver._fernando_sobrinho_-_calcamento_rua_maria_amorim_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9855/requer._no_324_2024_-_ver._marcio_silva_-_horario_usf_salinas_ribamar.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9856/requer._no_325_2024_-_ver._jose_pereira_-_acessibilidade_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9857/requer._no_326_2024_-_ver._jose_pereira__-_calcamento_rua_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9858/requer._no_327_2024_-_ver._herlon_cabral_-_servicos_de_engenharia_rua_yolanda_souza_da_costa.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9859/requer._no_328_2024_-_ver._wagner_do_solanense_-_programacao_esportiva_feminina.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9875/requer._no_329_2024_-_ver._ivanio_da_miramar_-_construcao_de_passarela_de_acesso_com_rampa_a_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9860/requer._no_330_2024_-_ver._janderson_brito_-_criacao_de_canil_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9861/requer._no_331_2024_-_ver._janderson_brito_-_praca_de_eventos_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9862/requer._no_332_2024_-_ver._edvaldo_neto_-_votos_de_aplausos_igreja_evangelica_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9863/requer._no_333_2024_-_ver._edvaldo_neto_-_iluminacao_publica_bairro_jardim_gama.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9864/requer._no_334_2024_-_ver._marcio_silva_-_desapropriacao_rua_mauricio_de_alencar_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9865/requer._no_335_2024_-_ver._jose_pereira_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9866/requer._no_336_2024_-_ver._ivanio_da_miramar_-_realizacao_de_curso_de_conserto_residencial.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9900/requer._no_337_2024_-_ver._ivanio_da_miramar_-_lombada_rua_joao_vitalino.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9867/requer._no_338_2024_-_ver._marcio_silva_-_ampliacao_rota_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9868/requer._no_339_2024_-_ver._marcio_silva_-_revitalizacao_dos_porticos_de_intermares.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9870/requer._no_340_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9869/requer._no_341_2024_-_ver._edvaldo_neto_-_dispensa_de_intervalo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9879/requer._no_342_2024_-_ver._divino_felizardo_-_redutores_de_velocidade_led_rua_do_golfinho.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9880/requer._no_343_2024_-_ver._divino_felizardo_-_rua_mar_azul_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9929/requer._no_344_2024_-_ver._divino_felizardo_-_rua_carmelita_morais_de_medeiros_pavimenta_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9881/requer._no_345_2024_-_ver._marcio_silva_-_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9882/requer._no_346_2024_-_ver._jose_pereira_-_placas_ruas_no_bairro_jacare.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9883/requer._no_347_2024_-_ver._jose_pereira_-_construcao_usf_bairro_amazonio_park.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9884/requer._no_348_2024_-_ver._marcio_silva_-_regularizacao_do_nivel_da_rua_teixeira_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9885/requer._no_349_2024_-_ver._herlon_cabral_-_reforma_lojas_parque_do_jacare.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9901/requer._no_350_2024_-_ver._ivanio_da_miramar_-_nome_rua_em_jacare_oceania_vi.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9902/requer._no_351_2024_-_ver._wagner_do_solanense_-_coleta_seletiva_residuo_tecnologico.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9886/requer._no_352_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9903/requer._no_353_2024_-_ver._marcio_silva_-_grade_protecao_campinho_praca_santa_emilia.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9904/requer._no_354_2024_-_ver._jose_pereira_-_criacao_centro_municipal_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9905/requer._no_355_2024_-_ver._jose_pereira_-_pavimentacao_rua_guabiraba.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9906/requer._no_356_2024_-_ver._alex_lucena_-_atendimento_psicologico_e_servico_social_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9907/requer._no_357_2024_-_ver._alex_lucena_-_escolinhas_municipais_de_futebol_futsal_e_basquetebol.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9908/requer._no_358_2024_-_ver._janderson_brito_-_motoniveladora_na_rua_ponto_marseille_retirado.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9909/requer._no_359_2024_-_ver._janderson_brito_-_comunicacao_faltas_escolares_ao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9910/requer._no_360_2024_-_ver._joedson_dinho_-_licenca_saude.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9911/requer._no_361_2024_-_ver._wagner_do_solanense_-_canalizacao_corrego_entre_pontilhao_e_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9912/requer._no_362_2024_-_ver._marcio_silva_-_reforma_academia_praia_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9913/requer._no_363_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_tdah_dislexia_e_discalculia.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9914/requer._no_364_2024_-_ver._junior_paulo_-_pavimentacao_e_drenagem_rua_porto_genova.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9915/requer._no_365_2024_-_ver._junior_paulo_-_manutencao_da_praca_do_moinho.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9916/requer._no_366_2024_-_ver._fernando_sobrinho_-_controle_de_transito_sentido__unico_praia_formosa.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9917/requer._no_367_2024_-_ver._evilasio_cavalcanti_-_sessao_especial__situacao_e_regularizacao_vendedores_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9918/requer._no_368_2024_-_ver._marcio_silva_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9921/requer._no_369_2024_-_ver._alex_lucena_-_rua_joao_lelis_de_luna_freire_programa_mais_asfalto.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9922/requer._no_370_2024_-_ver._alex_lucena_-_rua_joao_lelis_de_luna_freire_placas_de_proibido_estacionar.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9923/requer._no_371_2024_-_ver._fernando_sobrinho_-_isencao_da_taxa_no_portal_de_compras_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9924/requer._no_372_2024_-_ver._fernando_sobrinho_-_asfaltamento_na_rua_rosa_vieira_veras.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9925/requer._no_373_2024_-_ver._junior_paulo_-_abafadores_auriculares_para_criancas_e_adolescentes_autistas.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9926/requer._no_374_2024_-_ver._junior_paulo_-_pavimentacao_da_rua_jose_gomes_ribeiro_e_rua_sao_miguel_e_luminarias_em_led.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9927/requer._no_375_2024_-_ver._evilasio_cavalcanti_-_posto_da_guarda_metropolitana_rua_caroline_cardoso.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9928/requer._no_376_2024_-_ver._evilasio_cavalcanti_-_redutores_de_velocidade_rua_rosa_vieira_veras.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9938/requer._no_377_2024_-_ver._divino_felizardo_-_votos_de_aplausos_arimatea_leandro_lima.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9939/requer._no_378_2024_-_ver._evilasio_cavalcanti_-_criacao_caps_infantil.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9940/requer._no_379_2024_-_ver._evilasio_cavalcanti_-_criacao_centro_de_reabilitacao_neurofuncional.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9941/requer._no_380_2024_-_ver._janderson_brito_-_repasse_pqavs.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9937/requer._no_381_2024-ver._janderson_brito_-_instalacao_de_lixeiras_ao_longo_da_rua_jair_cunha_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9942/requer._no_382_2024_-_ver._reinaldo_lima_-_manutencao_refletores_ginasio.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9943/requer._no_383_2024_-_ver._reinaldo_lima_-_calcamento_rua_raul_seixas.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9944/requer._no_384_2024_-_ver._janderson_brito_-_criacao_de_secretaria_em_defesa_da_causa_animal.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9945/requer._no_385_2024-ver._alex_lucena_-_pintura_dos_quebra-molas_das_ruas_alfredo_nobrega_maxgel_e_zilda_pessoa_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9946/requer._no_386_2024_-_ver._alex_lucena_-_tampas_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9947/requer._no_387_2024_-_ver._marcio_silva_-_calcamento_rua_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9948/requer._no_388_2024_-_ver._marcio_silva_-_votos_de_aplausos_cleuson_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9949/requer._no_389_2024_-_ver._junior_paulo_-_pavimentacao_rua_tv_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9950/requer._no_390_2024_-_ver._jose_pereira_-_votos_de_aplausos_marconi_medeiros.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9951/requer._no_391_2024_-_ver._jose_pereira_-_reforma_do_cemiterio_do_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9952/requer._no_392_2024-_ver._marcio_silva_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9954/requer._no_393_2024_-_ver._junior_paulo_-_auxilio_financeiro_para_maes_solos.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9955/requer._no_394_2024_-_ver._wagner_do_solanense_-_centro_de_diagnostico_de_imagem.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9956/requer._no_395_2024_-_ver._reinaldo_lima_-_colocacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9957/requer._no_396_2024_-_ver._edvaldo_neto_-_repintura_sinalizacao_horizontal.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9958/requer._no_397_2024_-_ver._junior_paulo_-_problemas_de_esgoto_a_ceu_aberto.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9959/requer._no_398_2024_-_ver._janderson_brito_-_instalacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9960/requer._no_399_2024_-_ver._janderson_brito_-_criacao_de_um_polo_do_programa_banco_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9961/requer._no_400_2024_-_alex_lucena_-_instalacao_de_um_ponto_de_guarda_metropolitana.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9962/requer._no_401_2024_-_ver._herlon_cabral_-_votos_de_aplausos_pmpb.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9963/requer._no_402_2024_-_ver._jose_pereira_-_insercao_da_disciplina_historia_e_cultura_afro-brasileira_na_grade_curricular.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9964/requer._no_403_2024_-_ver._jose_pereira_-_lixeiras_subterraneas.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9969/requer._no_404_2024_-_ver._jose_pereira_-_ampliacao_programa_alimentar_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9970/requer._no_405_2024_-_ver._jose_pereira_-_pl_conducao_responsavel_de_caes.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9971/requer._no_406_2024_-_ver._marcio_silva_-_corrimao_ponte.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10010/requer._no_407_2024_-_ver._evilasio_cavalcanti_-_lixeiras_em_intermares.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10011/requer._no_408_2024_-_ver._evilasio_cavalcanti_-_limpeza_e_manutencao_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10012/requer._no_409_2024_-_ver._reinaldo_lima_-_calcamento_rua_nova_esperanca_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9972/requer._no_410_2024_-_ver._junior_paulo_-_pavimentacao_rua_yolanda_souza_da_costa.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9973/requer._no_411_2024_-_ver._junior_paulo_-_pavimentacao_rua_paraiso.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9974/requer._no_412_2024_-_ver._alex_lucena_-_pavimentacao_rua_alfredo_chaves.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9975/requer._no_413_2024_-_ver._evilasio_cavalcanti_-_pavimentacao_rua_maria_fernandes_viana.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10013/requer._no_414_2024_-_ver._janderson_brito_-_castracao_animais.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10014/requer._no_415_2024_-_ver._janderson_brito_-_programa_banco_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9976/requer._no_416_2024_-_ver._evilasio_cavalcanti_-_sessao_especial_semana_municipal_da_cultura_evangelia.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9977/requer._no_417_2024_-_ver._marcio_silva__e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9978/requer._no_418_2024_-_ver._fernando_sobrinho_-_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10015/requer._no_419_2024_-_ver._herlon_cabral_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10016/requer._no_420_2024_-_ver._jose_pereira_-_asfalto_na_avenida_mar_negro.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10017/requer._no_421_2024_-_ver._jose_pereira_-_substituicao_de_lombada_em_frente_ao_hospital_padre_alfredo.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10018/requer._no_422_2024_-_ver._marcio_silva_-_implementacao_horario_noturno_da_cemfisio.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10019/requer._no_423_2024_-_ver._marcio_silva_-_criacao_da_praca_horacio_augusto_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10020/requer._no_424_2024_-_ver._edvaldo_neto_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10021/requer._no_425_2024_-_ver._marcio_silva_-_quebra_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9896/veto_parcial_ao_pl_no_035_2024-prefeito_municipal-ldo_2025_-_lei_no_2.402_2024.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10798/veto_parcial_ao_pl_no_040_2024-_ver._jose_pereira_-_lei_no_2.401_2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10533/veto_parcial_ao_pl_no_065_2024-prefeito_municipal_-_loa_2025_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10472/veto_parcial_ao_pl_no_080_2024_-_ver._wagner_do_solanense_-_lei_no_2.434_2024.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10473/veto_parcial_ao_pl_no_081_2024_-_ve._evilasio_cavalcanti_-_lei_no_2.435_2024.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9756/veto_total_ao_pl_no_009_2024-ver._edson_da_otica.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9787/veto_total_ao_pl_no_014_2024-ver._wagner_do_solanense.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9789/veto_total_ao_pl_no_020_2024-ver._ivanio_da_miramar.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9791/veto_total_ao_pl_no_032_2024-ver._alex_lucena.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10002/veto_total_ao_pl_no_037_2024-_ver._wagner_do_solanense.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10006/veto_total_ao_pl_no_038_2024-ver._janderson_brito.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10004/veto_total_ao_pl_no_039_2024-ver._junior_paulo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10008/veto_total_ao_pl_no_041_2024-ver._jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/9999/veto_total_ao_pl_no_058_2024_-_ver._andre_coutinho.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10460/veto_total_ao_pl_no_063_2024-_ver._jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10462/pl_no_068_2024_-_ver._evilasio_cavalcanti_-_acompanhamento_integral_educantos_transtorno_aprendizagem_veto_total.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10464/veto_total_ao_pl_no_071_2024_-_ver._evilasio_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10466/pl_no_072_2024_-_ver._evilasio_cavalcanti_-_programa_inclusao_digital_na_melhor_idade_veto_total.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10468/veto_total_ao_pl_no_073_2024_-_ver._evilasio_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10475/veto_total_ao_pl_no_082_2024-_ver._wagner_do_solanense.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10024/relatorio_xxiii_marcha_dos_gestores_e_legislativos_municipais.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10027/relatorio_congresso_abracam-_brasilia.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10026/relatorio_encontro_nacional_de_gestores_e_legislativos_municipais_-_06_a_09_de_agosto_2024-_brasilia-df.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2024/10025/relatorio_congresso_brasilia-df_novembro_de_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H659"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="219.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="218.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>