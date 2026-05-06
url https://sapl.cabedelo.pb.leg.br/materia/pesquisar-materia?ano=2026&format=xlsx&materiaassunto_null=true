--- v1 (2026-03-20)
+++ v2 (2026-05-06)
@@ -10,149 +10,275 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1177" uniqueCount="618">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2597" uniqueCount="1303">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>11676</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>ATSE</t>
+  </si>
+  <si>
+    <t>Ata de Sessão Especial</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11676/1a_sessao_especial-_12-03-2026__fibromialgia.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 1ª Sessão Especial</t>
+  </si>
+  <si>
+    <t>11677</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11677/2a_sessao_especial_-_19-03-2026_sindrome_de_down.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 2ª Sessão Especial</t>
+  </si>
+  <si>
     <t>11457</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>ATSX</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11457/ata_da_1a_sessao_extraordinaria_-_19-01-2026.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Extraordinária</t>
   </si>
   <si>
+    <t>11804</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Ata da 2ª Sessão Extraordinária</t>
+  </si>
+  <si>
     <t>11491</t>
   </si>
   <si>
     <t>ATSO</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11491/ata_da_1a_sessao_ordinaria_03-02-2026.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Ordinária</t>
   </si>
   <si>
     <t>11531</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11531/ata_da_2a_sessao_ordinaria__-_10-02-2026.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Ordinária</t>
   </si>
   <si>
     <t>11585</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11585/ata_da_3o_sessao_ordinaria_-_24-02-2026.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Ordinária</t>
   </si>
   <si>
+    <t>11671</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11671/ata_da_4o_sessao_ordinaria_-_03-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 4ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>11672</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11672/ata_da_5o_sessao_ordinaria_-_10-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 5ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>11673</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11673/ata_da_6a_sessao_ordinaria_-_17-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 6ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>11674</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11674/ata_da_7a_sessao_ordinaria_-_24-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 7ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>11675</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11675/ata_da_8a_sessao_ordinaria_-_31-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 8ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>11802</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11802/ata_da_9a_sessao_ordinaria_-__07-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 9ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>11803</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11803/ata_da_10a_sessao_ordinaria_-_14-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 10ª Sessão Ordinária</t>
+  </si>
+  <si>
     <t>11492</t>
   </si>
   <si>
     <t>ATSS</t>
   </si>
   <si>
     <t>Ata de Sessão Solene</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11492/ata_da_1a_sessao_solene_-_02-02-2026_abertura_periodo_ordinario.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Solene</t>
+  </si>
+  <si>
+    <t>11678</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11678/2a_sessao_especial_-_19-03-2026_sindrome_de_down.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 2ª Sessão Solene</t>
   </si>
   <si>
     <t>11301</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>APR</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
     <t>José Francisco Pereira</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11301/ato_do_presidente_no_052_2026_-_regulamenta_as_transmissoes_sessoes_da_camara_periodo_eleitoral.pdf</t>
   </si>
   <si>
     <t>Regulamenta as transmissões de sessões legislativas e adota recomendações aos agentes_x000D_
 públicos da Câmara Municipal no período eleitoral, e dá outras providências</t>
   </si>
   <si>
     <t>11335</t>
@@ -219,247 +345,492 @@
     <t>11490</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11490/ato_do_presidente_no_058_2026_-_dispensa_2_o_suplente_ver._lucas_lopes__-_retorno_ver._evilasio.pdf</t>
   </si>
   <si>
     <t>Dispensa o 2° Suplente de Vereador Lucas Lopes - do Avante - do exercício temporário do_x000D_
 mandato de vereador, em face do retorno do titular, e dá outras providências</t>
   </si>
   <si>
     <t>11555</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11555/ato_do_presidente_no_059_2026_-_substituicao_membros_titulares_comissoes_permanentes_e_conselho_de_etica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de membros titulares e suplentes das Comissões Permanentes e do Conselho de Ética e Decoro Parlamentar, relativo ao 1° Biênio da 16' Legislatura 2025/2028</t>
   </si>
   <si>
+    <t>11586</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11586/ato_do_presidente_no_060_2026_-_extingui_a_frente_parlamentar_empreededorismo.pdf</t>
+  </si>
+  <si>
+    <t>Extingui a Frente Parlamentar de Empreendedorismo, Turismo e Desenvolvimento Econômico da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
+  </si>
+  <si>
+    <t>11587</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11587/ato_do_presidente_no_061_2026_-_constituicao_da_frente_parlamentar_regularizacao_fundiaria.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a constituição da Frente Parlamentar da Regularização Fundiária, no âmbito da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
+  </si>
+  <si>
+    <t>11588</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11588/ato_do_presidente_no_062_2026_-_ponto_facultativo_semana_santa.pdf</t>
+  </si>
+  <si>
+    <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo em razão do feriado da Semana Santa, e dá outras providências</t>
+  </si>
+  <si>
+    <t>11589</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11589/ato_do_presidente_no_063_2026_-_antecipa_o_horario_da_sessao_ordinaria_31-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Antecipa o horário da Sessão Ordinária desta terça-feira, dia 31 de março de 2026, em razão de esforço concentrado para apreciação das proposituras pelo Plenário, desta Casa Legislativa</t>
+  </si>
+  <si>
+    <t>11670</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11670/ato_do_presidente_no_064_2026_-_estabilidade_servidora_prriscilla_machado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a estabilidade de servidor ocupante de cargo efetivo da Câmara Municipal de Cabedelo (PB), e dá outras providências</t>
+  </si>
+  <si>
+    <t>11764</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Wagner do  Solanense</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11764/ato_do_presidente_no_065_2026-_convoca_suplente_ver._lucas_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Convoca o 2° Suplente de Vereador do Avante, Lucas Gurgel Lopes para posse, em caráter_x000D_
+provisório, no cargo de Vereador, e dá outras providências</t>
+  </si>
+  <si>
+    <t>11765</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11765/ato_do_presidente_no_066_2026_-_ponto_facultativo_feriado_tiradentes.pdf</t>
+  </si>
+  <si>
+    <t>Declara ponto facultativo o expediente da Câmara Municipal de Cabedelo em razão do Feriado de Tiradentes, e dá outras providências</t>
+  </si>
+  <si>
+    <t>11766</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11766/ato_do_presidente_no_067_2026_-_revisao_administrativa_contratos_cmc.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instauração de REVISÃO ADMINISTRATIVA dos contratos de prestação de serviços da Câmara Municipal de Cabedelo, bem como estabelece medidas cautelares temporárias sobre sua execução financeira e operacional, e dá outras providências</t>
+  </si>
+  <si>
+    <t>11767</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11767/ato_do_presidente_no_068_2026_-_rescisao_de_contratos_administrativos_especificos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a rescisão de contratos administrativos específicos de prestação de serviços, preserva contratos reputados essenciais à funcionalidade mínima da Câmara Municipal de Cabedelo (PB), disciplina providências de desmobilização, liquidação residual, suspensão e_x000D_
+prejudicialidade de pleitos de reajuste, repactuação, revisão para recomposição do equilíbrio econômico-financeiro, prorrogação, aditivos e instrumentos congêneres, prorroga o prazo da revisão administrativa instaurada pelo Ato do Presidente n° 067/2026, publicado no Semanário Oficial Eletrônico da Câmara Municipal, em 20 de abril de 2026, e dá outras providências</t>
+  </si>
+  <si>
+    <t>11800</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11800/ato_do_presidente_no_069_2026_-_antecipa_horario_da_sessao_ordinaria_-_28-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Antecipa o horário da Sessão Ordinária desta terça-feira, dia 28 de abril de 2026, em razão de esforço concentrado para apreciação das proposituras pelo Plenário, desta Casa Legislativa</t>
+  </si>
+  <si>
+    <t>11801</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11801/ato_do_presidente_no_070_2026_-_licenca_saude_ver._rey.pdf</t>
+  </si>
+  <si>
+    <t>Concede Licença por Motivo de Saúde ao Vereador Reinaldo Barbosa de Lima (REY), e dá outras providências</t>
+  </si>
+  <si>
+    <t>11746</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Edvaldo Manoel  de Lima Neto</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11746/plc_n_001_2026_-_do_prefeito_municipal_-_altera_os_anexos_da_lei_n_1.179-2003_reajute_magisterio_-_lc_no_103_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera os Anexos I e II da Lei nº 1.179, de 17 de dezembro de 2003, alterados pela Lei Complementar nº 98, de 29 de janeiro de 2025, e dá outras providências</t>
+  </si>
+  <si>
     <t>11493</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Edvaldo Manoel  de Lima Neto</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11493/pl_no_001_2026_-_prefeito_municipal_-_atualiza_vencimento_base_servidores_pmc_-lei_no_2.620_2026.pdf</t>
   </si>
   <si>
     <t>Atualiza o vencimento base mínimo dos Servidores da Prefeitura Municipal de Cabedelo, ocupantes de Cargo de Provimento Efetivo para o Salário Mínimo - Piso Nacional 2026, e dá outras providências</t>
   </si>
   <si>
     <t>11494</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11494/pl_no_002_2026_-_prefeito_municipal_-_atualiza_representacao_dos_cargos_comissionados_da_pmc_-_lei_no_2.621_2026.pdf</t>
   </si>
   <si>
     <t>Atualiza a representação dos Cargos Comissionados de Simbologia CAS-6, CDG-5, CDG6, CDG-7, CDG-8, CAI-2, CAI-3, CAI-4, CSE-1 e CSE-2 da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
+    <t>11784</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11784/pl_no_003_2026-prefeito_municipal_-_transposicao_remanejamento_dotacoes_orcamentarias_seguridade_social_-_lei_no_2.629_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a transposição, o remanejamento total ou parcial ou a transparência de dotações orçamentárias para o exercício de 2026, e dá outras providências</t>
+  </si>
+  <si>
+    <t>11785</t>
+  </si>
+  <si>
+    <t>Hérlon Cabral</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11785/pl_no_008_2026_-_ver._herlon_cabral_-_projeto_paracegover_redes_sociais_cmc_-_lei_n_o_2.651_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia do direito ao acesso pleno à informação aos deficientes visuais por meio da implementação do Projeto "#PARACEGOVER” nas publicações que vinculem imagens e conteúdos, nos sítios eletrônicos e redes sociais de órgãos da Câmara de Vereadores de Cabedelo e dá outras providências</t>
+  </si>
+  <si>
+    <t>11786</t>
+  </si>
+  <si>
+    <t>Lucas Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11786/pl_no_009_2026_-_ver._lucas_lopes_-_semana_de_prevencao_as_doencas_renais_-_lei_n_o_2.652_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Prevenção às Doenças Renais, no âmbito do Município de Cabedelo, a ser celebrada anualmente na segunda semana do mês de março, e dá outras providências</t>
+  </si>
+  <si>
+    <t>11787</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11787/pl_no_041_2026-prefeito_municipal_-__abertura_de_cretido_especial__-_centro_de_apoio_ao_turista_-_lei_no_2.640_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Especial ao Orçamento de 2026, para atender as despesas com a Transferência Especial Federal nº 09032024-074962, e dá outras providências</t>
+  </si>
+  <si>
+    <t>11788</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11788/pl_no_052_2026-prefeito_municipal_-_altera_lei_no_2.573_2025_reparcelamento_ipsemc_-_lei_no_2.628_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 2.573, de 18 de novembro de 2025, alterada pela Lei Municipal nº 2.622, de 12 de fevereiro de 2026, e dá outras providências</t>
+  </si>
+  <si>
+    <t>11789</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11789/pl_no_053_2026_-_prefeito_municipal_-_acrescenta_dispositivos_a__lei__no_2.615__2026_altera_ppa_2026-2029_-_lei_no_2.659_2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivos à Lei Municipal nº 2.615, de 14 de janeiro de 2026 (PPA 2026/2029), e dá outras providências</t>
+  </si>
+  <si>
+    <t>11790</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11790/pl_no_054_2026_-_prefeito_municipal_-_acrescenta_dispositivos_a__lei__no_2.612__2026_altera_ldo_2026-2029_-_lei_no_2.650_2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivos à Lei Municipal nº 2.512, de 08 de julho de 2025 (PPA 2026/2029), e dá outras providências</t>
+  </si>
+  <si>
+    <t>11791</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11791/pl_no_055_2026_-_prefeito_municipal_-_acrescenta_dispositivos_a__lei__no_2.613__2026___direitos_da_crianca_e_do_adolescente_-_lei_no_2.661_2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivo à Lei Municipal nº 2.613, de 12 de janeiro de 2026 (PPA 2026/2029), e dá outras providências</t>
+  </si>
+  <si>
+    <t>11792</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11792/pl_no_056_2026-prefeito_municipal_-_abertura_de_cretido_especial__-_reforma_e_ampliacao_do_mercado_publico_-_lei_no_2.641_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Especial ao Orçamento de 2026, para atender as despesas com Convênio FDE nº 037/2026, com recursos do Governo do Estado da Paraíba para reforma e ampliação do Mercado Público, e dá outras providências</t>
+  </si>
+  <si>
+    <t>11793</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11793/pl_no_057_2026-prefeito_municipal_-_abertura_de_cretido_especial__-_desapropriacao_de_imoveis_-_lei_no_2.642_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Especial ao Orçamento de 2026, para atender as despesas com desapropriação de imóveis, e dá outras providências</t>
+  </si>
+  <si>
     <t>11496</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11496/pr_no_001_2026_-_presidente_da_cmc_-_constitui_comissao_de_representacao_brasilia-df_-_res_no_278_2026.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão de Representação da Câmara Municipal de Cabedelo (PB), para participar do Encontro Nacional de Gestores e Legislativos Municipais em Brasília-DF, e dá outras providências</t>
   </si>
   <si>
+    <t>11744</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11744/pr_no_002_2026_-_presidente_da_cmc_-_altera_a_resolucao_no_159_2006_-_res_no_279_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Resolução nº 159/2006 (Código de Ética e Decoro Parlamentar da Câmara Municipal de Cabedelo-PB, e dá outras providências</t>
+  </si>
+  <si>
+    <t>11745</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11745/pr_no_003_2026_-_presidente_da_cmc_-_altera_a_resolucao_no_158_2006_-__res_no_280_2026.pdf</t>
+  </si>
+  <si>
+    <t>Do Presidente da Câmara Municipal - Altera a Resolução nº 158/2006 (Regimento Interno da Câmara Municipal de Cabedelo-PB, e dá outras providências</t>
+  </si>
+  <si>
     <t>11429</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alex Lucena, Bira Carvalho, Edglei Ramalho, Edson da Ótica, Enrique Douglas, Fabrício Magno, Fernando Sobrinho, José Pereira, Júnior Paulo, Lucas Lopes, Moisés do Meninas Bar, Wagner do Solanense</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11429/requer._no_001_2026_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 19/01/2026, das seguintes proposituras: Projeto de Lei n° 001/2026 - Do Prefeito Municipal - Atualiza o vencimento base mínimo dos servidores da Prefeitura Municipal de Cabedelo, ocupantes de Cargo de Provimento Efetivo para o Salário-Mínimo - Piso Nacional 2026, e di outras providências; e Projeto de Lei n° 002/2026 - Do Prefeito Municipal - Atualiza a representação dos cargos comissionados de Simbologia CAS-6, CDG-5, CDG-6, CDG-7, CDG-8, CAI-2, CAI-3, CAI-4, CSE-1 e CSE-2 da Prefeitura Municipal de Cabedelo, e dá outras providências</t>
   </si>
   <si>
     <t>11430</t>
   </si>
   <si>
     <t>Alex Lucena</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11430/requer._no_002_2026_-_ver._alex_lucena_-_implantacao_contorno_km_2_da_br-230.pdf</t>
   </si>
   <si>
     <t>Solicitar à Superintendência Regional do DNIT/PB a realização de estudo técnico para a implantação de um contorno rodoviário na altura do Km 2 da BR-230, com o objetivo de melhorar a fluidez do trânsito e reduzir os constantes congestionamentos</t>
   </si>
   <si>
     <t>11431</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11431/requer._no_003_2026_-_ver._alex_lucena_-_implantacao_mao_unica_av._oceano_atlantico_e_rua_jose_americo_de_almeida_filho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de de Mobilidade Urbana a análise de viabilidade de implantação do fluxo de veículos em mão única na Av. Oceano Atlântico e R. José Americo de Almeida Filho, principais vias litorâneas das Praias: Ponta de Matos e Formosa, exclusivamente aos sábados, domingos e feriados</t>
   </si>
   <si>
     <t>11432</t>
-  </si>
-[...1 lines deleted...]
-    <t>4</t>
   </si>
   <si>
     <t>Júnior Datele</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11432/requer._no_004_2026_-_ver._junior_datele_-_implantacao_redutores_de_velocidade_rua_golfo_de_bengala_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Mobilidade Urbana a implantação de redutores de velocidade, sejam_x000D_
 eletrônicos ou lombadas físicas (quebra-molas), na Rua Golfo de Bengala, em Intermares</t>
   </si>
   <si>
     <t>11433</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11433/requer._no_005_2026_-_ver._junior_datele_-_asfaltamento_rua_liberato_jose_de_miranda_centro.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Infraestrutura a realização de estudo técnico com vistas à viabilização do asfaltamento da Rua Liberato José de Miranda, popularmente conhecida como Rua da Lancha, localizada no Centro do Município</t>
   </si>
   <si>
     <t>11434</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>Edglei Ramalho</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11434/requer._no_006_2026_-_ver._edglei_ramalho_-_construcao_praca_area_loteamento_jardim_atlantico_ii_recanto_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento Urbano e Habitação a construção de uma Praça Pública na área pública situada no Loteamento Jardim Atlântico II, no Recanto do Poço</t>
   </si>
   <si>
     <t>11435</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11435/requer._no_007_2026_-_ver._edglei_ramalho_-_pavimentacao_rua_5_loteamento_jardim_atlantico_ii_recanto_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação da Rua 05, no Loteamento Jardim Atlântico II, bairro Recanto do Poço</t>
   </si>
   <si>
     <t>11436</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>Wagner do Solanense</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11436/requer._no_008_2026_-_ver._wagner_do_solanense_-_dedetizacao_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a dedetização imediata do Mercado Público do Município de Cabedelo</t>
   </si>
   <si>
     <t>11437</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>Fernando Sobrinho</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11437/requer._no_009_2026_-_ver._fernando_sobrinho_-_parcerica_institucional_para_implementacao_festa_da_lagosta.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Pesca e Aquicultura que sejam adotadas as medidas necessárias para viabilizar e estabelecer parceria institucional junto à Secretaria de Desenvolvimento da Agropecuária e da Pesca do Estado da Paraíba - SEDAP e à APACCO, com o objetivo de firmar e garantir apoio financeiro e logístico para a implementação da Festa da Lagosta em nosso Município, a ser realizada no período de 01 a 03 de maio, tendo em vista que tal data marca o início do período da atividade lagosteira</t>
   </si>
   <si>
     <t>11438</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11438/requer._no_010_2026_-_ver._fernando_sobrinho_-_regularizacao_fundiaria_urbana_area_quarteirao_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal a Regularização Fundiária Urbana de uma área de quarteirão que abrangem as ruas: Ana Barbosa de Oliveira, Bernardino da Silva, João Castor de Sena e Telma Alves de Melo, ambas localizadas no bairro de Jardim Brasília, neste Município</t>
   </si>
   <si>
     <t>11439</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11439/requer._no_011_2026_-_ver._wagner_do_solanense_-_construcao_novo_predio_policlinica_e_lacen.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde de Saúde a construção de um novo prédio para abrigar a Policlínica Leonard Mozart e o LACEN do Município, utilizando projeto em estrutura pré-moldada, em razão da urgência da demanda</t>
   </si>
   <si>
     <t>11440</t>
   </si>
   <si>
     <t>12</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lucas Lopes</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11440/requer._no_012_2026_-_ver._lucas_lopes_-_drenagem_rua_cleto_campelo_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a drenagem da água acumulada na Rua Cleto Campelo, por trás do Residencial Riviera do Porto e em frente ao antigo Moinho, no bairro de Camalaú</t>
   </si>
   <si>
     <t>11441</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11441/requer._no_013_2026_-_ver._lucas_lopes_-_poda_arvore_rua_universitario_joao_roberto_borges_de_souza_camboinha_1.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Meio Ambiente poda de árvore localizada na_x000D_
 Rua Universitário João Roberto Borges de Souza, esquina com a rua Julieta Viana, no bairro_x000D_
 de Camboinha 1</t>
   </si>
   <si>
     <t>11442</t>
   </si>
   <si>
@@ -527,53 +898,50 @@
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11446/requer._no_018_2026_-_ver._edson_da_otica_-_reparos_asfalto_rua_santo_antonio_e_raul_seixas_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura reparos no asfalto das Ruas Santo Antônio e Raul Seixas, localizadas no Renascer II</t>
   </si>
   <si>
     <t>11447</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11447/requer._no_019_2026_-_ver._edson_da_otica_-_implementar_binario_transito_local_renascer_ii.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana implementar um binário no trânsito local do bairro do Renascer II, em Cabedelo, que irá abranger as ruas Presidente Getúlio Vargas, José Alves da Nóbrega e Raul Seixas</t>
   </si>
   <si>
     <t>11448</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>Hérlon Cabral</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11448/requer._no_020_2026_-_ver._herlon_cabral_-_servicos_de_manutencao_rua_joao_luiz_batista_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de manutenção na Rua João Luiz Batista, em Camalaú</t>
   </si>
   <si>
     <t>11449</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11449/requer._no_021_2026_-_ver._herlon_cabral_-_aplicacao_piso_salarial_nacional_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal para que determine aos órgãos competentes do Poder Executivo a realização de estudo de viabilidade técnica, jurídica, financeira e orçamentária acerca da eventual aplicação do Piso Salarial Nacional do Magistério aos auxiliares de sala e demais profissionais da educação pública municipal abrangidos pela legislação nacional</t>
   </si>
   <si>
     <t>11450</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Reinaldo Lima (Rey)</t>
@@ -795,53 +1163,50 @@
     <t>11469</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11469/requer._no_039_2026_-_ver._moises_do_meninas_bar_-_doacao_terreno_ifpb_campus_centro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal analisar a possibilidade de efetivar a doação do terreno onde atualmente está sediado o IFPB Campus Centro, o qual se encontra sob regime de cessão de uso à União, com o objetivo de consolidar a instalação da referida instituição federal</t>
   </si>
   <si>
     <t>11470</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11470/requer._no_040_2026_-_ver._moises_do_meninas_bar_-_correcao_falha_administrativa_pagamento_quinquenios_agentes_comunitarios_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Administração a imediata correção da falha administrativa que vem prejudicando os Agentes Comunitários de Saúde quanto ao pagamento de seus quinquênios, prevista na Lei Municipal nº 523/89, que determina que o benefício deve ser concedido de ofício à base de 5% do vencimento a cada cinco anos de trabalho</t>
   </si>
   <si>
     <t>11471</t>
-  </si>
-[...1 lines deleted...]
-    <t>41</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11471/requer._no_041_2026_-_ver._lucas_lopes_-_implementacao_capsi.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde efetuar estudo para implementação de um Centro de Atenção Psicossocial Infantojuvenil (CAPSi), no Município de Cabedelo</t>
   </si>
   <si>
     <t>11472</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11472/requer._no_042_2026_-_ver._lucas_lopes_-_pl_normas_funcionamento_farmacia_de_manipulacao_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de analisar a minuta do Projeto de Lei que "Autoriza a criação e fixa normas de funcionamento da Farmácia de Manipulação Municipal no âmbito do Município de Cabedelo - PB"</t>
   </si>
   <si>
     <t>11473</t>
   </si>
   <si>
     <t>43</t>
   </si>
@@ -1006,174 +1371,138 @@
   </si>
   <si>
     <t>11522</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11522/requer._no_058_2026_-_ver._reinaldo_lima_rey_-_reforma_e_ampliacao_escola_municipal_placido_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e de Infraestrutura a reforma e_x000D_
 ampliação da Escola Municipal Plácido de Almeida, no Renascer Ill, visando oferecer melhores condições de ensino e aprendizagem</t>
   </si>
   <si>
     <t>11537</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11537/requer._no_059_2026_-_ver._reinaldo_lima_rey_-_reforma_da_escola_municipal_maria_jose_verissimo_de_andrade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e de Infraestrutura a reforma e_x000D_
 ampliação da Escola Municipal Maria José Veríssimo de Andrade, no Renascer IV</t>
   </si>
   <si>
     <t>11487</t>
   </si>
   <si>
-    <t>60</t>
-[...1 lines deleted...]
-  <si>
     <t>Alex Lucena, Bira Carvalho, Edglei Ramalho, Edson da Ótica, Enrique Douglas, Fabrício Magno, Fernando Sobrinho, José Pereira, Júnior Paulo, Lucas Lopes, Moisés do Meninas Bar</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11487/requer._no_060_2026_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima_falta_folha_de_votacao.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 10/02/2026, da seguinte propositura: Projeto de Lei nº 013/2026 - Do Prefeito Municipal - Altera dispositivos da Lei Municipal nº 2.573, de 18 de novembro de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>11511</t>
   </si>
   <si>
-    <t>61</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11511/requer._no_061_2026_-_ver._herlon_cabral_-_sessao_especial_transtorno_do_espectro_autista_tea.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Especial, no Plenário desta Casa Legislativa, a ser realizada no mês de abril, em alusão a Semana Municipal de Conscientização sobre o Autismo (Lei nº 2.213/2022), com a finalidade de promover o debate e a conscientização sobre o Transtorno do Espectro Autista (TEA)</t>
   </si>
   <si>
     <t>11512</t>
   </si>
   <si>
-    <t>62</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11512/requer._no_062_2026_-_ver._fabricio_magno_-_aquisicao_cameras_corporais_agente_semob_e_guardas_municipais.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Mobilidade Urbana e de Segurança Municipal a aquisição de câmeras corporais (body cams) para utilização pelos agentes da SEMOB e pelos Guardas Municipais que atuam diretamente nas ruas do Município</t>
   </si>
   <si>
     <t>11513</t>
   </si>
   <si>
-    <t>63</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11513/requer._no_063_2026_-_ver._fabricio_magno_-_votos_de_aplausos_guarda_municipal_e_2o_sargento_do_bope_caes.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos à Guarda Municipal de Cabedelo, em especial à guarnição que se encontrava de serviço no último domingo, bem como ao 2º Sargento do BOPE Cães, Senhor Marcelo Oliveira, que, mesmo estando de folga, auxiliou a guarnição, a qual atuou de forma rápida, firme e eficiente na condução e prisão dos envolvidos no crime ocorrido no dia 15 de fevereiro, fato que resultou na morte de um jovem bastante conhecido na cidade e deixou outro ferido</t>
   </si>
   <si>
     <t>11514</t>
   </si>
   <si>
-    <t>64</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11514/requer._no_064_2026_-_ver._jose_pereira_-_pl_regras_seguranca_posse_ou_conducao_responsavel_de_caes_via_publica.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de analisar a minuta do Projeto de Lei que “Cria regras de segurança para posse ou condução responsável de cães na via pública de Cabedelo e dá outras providências"</t>
   </si>
   <si>
     <t>11515</t>
   </si>
   <si>
-    <t>65</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11515/requer._no_065_2026_-_ver._junior_datele_-_campanhas_de_conscientizacao_e_orientacao_acerca_do_descarte_correto_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Infraestrutura a realização de campanhas de conscientização e orientação junto à população do bairro Jacaré (Vila Feliz, Oceania e Portal do Poço) acerca do descarte correto de resíduos sólidos, especialmente quanto à proibição de descarte em pontos irregulares, como esquinas, terrenos baldios, vias públicas e áreas de preservação. Solicitar, ainda, que seja garantida a coleta regular de lixo em todas as ruas do bairro, com planejamento e execução de estratégias específicas para atender vias com mobilidade reduzida, a exemplo de ruas estreitas e áreas de difícil acesso, assegurando que nenhum morador fique desassistido pelo serviço de limpeza urbana</t>
   </si>
   <si>
     <t>11516</t>
   </si>
   <si>
-    <t>66</t>
-[...4 lines deleted...]
-  <si>
     <t>Votos de Profundo Pesar pelo falecimento do senhor Eurico Gomes de Azevedo, pessoa respeitada e querida no seio de nossa sociedade, fato ocorrido na última segunda feira, 16 de fevereiro de 2026</t>
   </si>
   <si>
     <t>11517</t>
   </si>
   <si>
-    <t>67</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11517/requer._no_067_2026_-_ver._edglei_ramalho_-_instalacao_de_coletor_de_residuos_solidos_rua_cleto_campelo_com_a_sao_francisco_camalau.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a instalação de um coletor de resíduos sólidos (caçamba) na esquina da Rua Cleto Campelo com a Rua São Francisco, no bairro de Camalaú</t>
   </si>
   <si>
     <t>11518</t>
   </si>
   <si>
-    <t>68</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11518/requer._no_068_2026_-_ver._edglei_ramalho_-_recapeamento_asfaltico_av._juscelino_kubitschek_camalau_e_instalacao_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura o recapeamento asfáltico da Avenida Juscelino Kubitschek, em Camalaú, atualmente pavimentada com paralelepípedo; bem como que sejam instalados redutores de velocidade em pontos estratégicos, visto que, os veículos que saem da balsa de Cabedelo, passam em alta velocidades pela referida rua</t>
   </si>
   <si>
     <t>11519</t>
   </si>
   <si>
-    <t>69</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11519/requer._no_069_2026_-_ver._enrique_douglas_-_reforma_ou_reconstrucao_redutor_de_velocidade_rua_coronel_jose_teles_centro.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Mobilidade Urbana a reforma ou reconstrução do redutor de velocidade (quebra-molas) localizado na Rua Coronel José Teles, no Centro do Município, bem como a avaliação técnica para nivelamento adequado da via e reforço da sinalização horizontal e vertical no referido trecho</t>
   </si>
   <si>
     <t>11520</t>
-  </si>
-[...1 lines deleted...]
-    <t>70</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11520/requer._no_070_2026_-_ver._enrique_douglas_-_votos_de_aplausos_tatiana_coelho_de_sampaio.pdf</t>
   </si>
   <si>
     <t>Votos de Aplausos à Professora Dra. Tatiana Coelho de Sampaio, do Instituto de Ciências Biomédicas da Universidade Federal do Rio de Janeiro (UFRJ), bem como às equipes de pesquisa e instituições parceiras envolvidas, pelo desenvolvimento e avanço científico relacionado à polilaminina, substância experimental estudada há décadas e apontada como promissora alternativa terapêutica para lesões medulares</t>
   </si>
   <si>
     <t>11523</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11523/requer._no_071_2026_-_ver._alex_lucena_-_viabilidade_emissao_carta_de_habite-se_apos_conclusao_reforma_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento Urbano e Habitação e de Controle do Uso e Ocupação do Solo, para que, após a conclusão da reforma do Mercado Público de Cabedelo, seja analisada a viabilidade da emissão da Carta de Habite-se do referido equipamento público. E ainda, que sejam adotadas as medidas administrativas necessárias visando: a regularização e o registro formal de todos os boxes existentes no mercado; a numeração oficial e a individualização de cada box; a vinculação de cada espaço aos respectivos permissionários; e a viabilização da regularização empresarial dos comerciantes, possibilitando a emissão de CNPJ junto à Receita Federal do Brasil, bem como a obtenção de inscrição estadual e inscrição municipal</t>
   </si>
   <si>
     <t>11524</t>
   </si>
   <si>
     <t>72</t>
   </si>
@@ -1236,50 +1565,62 @@
     <t>11529</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Evilásio Cavalcanti</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11529/requer._no_077_2026_-_ver._evilasio_cavalcanti_-_construcao_praca_bairro_de_intermares_homenagem_postuma_nomear_carlos_alberto_batista_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura que ao construir uma Praça no bairro de Intermares, se tenha uma justa homenagem póstuma ao nomear o Sr. Carlos Alberto Batista Gomes, um dos primeiros moradores do bairro de Intermares no Município no Cabedelo</t>
   </si>
   <si>
     <t>11530</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11530/requer._no_078_2026_-_ver._evilasio_cavalcanti_-_investigacao_propagacao_de_ratos_e_pragas_urbanas_bairro_amazonia_park.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal, Secretaria de Saúde, por intermédio da Vigilância Sanitária, e ao Centro de Zoonoses do Município de Cabedelo que investigue a propagação de ratos e outras pragas urbanas na área pública do bairro do Amazônia Park e que, se possível, amplie por todo o Município de Cabedelo</t>
+  </si>
+  <si>
+    <t>11748</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11748/requer._no_079_2026_-_ver._edson_da_otica_-_limpeza_e_desobstrucao_galerias_renascer_ii._iii_e_iv_-_retirada.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria da Defesa Civil a limpeza e desobstrução dos bueiros e galerias em todo Bairro do Renascer II, III, IV e adjacências</t>
   </si>
   <si>
     <t>11556</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11556/requer._no_080_2026_-_ver._edson_da_otica_-_aparelhos_ginastica_e_telas_de_protecao_praca_joao_pereira_de_lacerda_intermares.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a colocação de aparelhos de ginástica e a restauração das telas de proteção, e se possível o seu aumento, na Praça João Pereira de Lacerda, em Intermares</t>
   </si>
   <si>
     <t>11497</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Alex Lucena, Edglei Ramalho, Enrique Douglas, Evilásio Cavalcanti, Fabrício Magno, Fernando Sobrinho, Hérlon Cabral, José Pereira, Reinaldo Lima (Rey)</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11497/requer._no_081_2026_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
@@ -1737,50 +2078,62 @@
     <t>11570</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11570/requer._no_118_2026_-_ver._junior_paulo_-_retomar_comemoracoes_aniversario_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Cultura retomar as comemorações do aniversário do Município de Cabedelo voltadas ao público cristão, com a apresentação de bandas, grupos musicais e momentos de ministração do Evangelho, podendo ser realizado no dia 11 de dezembro, data que antecede o aniversário da cidade</t>
   </si>
   <si>
     <t>11571</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11571/requer._no_119_2026_-_ver._junior_paulo_-_pavimentacao_rua_ovidia_ezidro_de_oliveira_portal_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação da Rua_x000D_
 Ovidia Ezidro de Oliveira, no Portal do Poço</t>
   </si>
   <si>
+    <t>11590</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11590/requer._no_120_2026_-_ver._evilasio_cavalcanti_-_mutirao_exames_preventivos_cancer_colo_do_utero_usfs.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a realização de um Mutirão de Exames Preventivos (Papanicolau) voltado à prevenção e diagnóstico precoce do Câncer do Colo do Útero nas Unidades Básicas de Saúde do Município de Cabedelo, especialmente em períodos de campanhas de conscientização voltadas à saúde da mulher</t>
+  </si>
+  <si>
     <t>11572</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11572/requer._no_122_2026_-_ver._jose_pereira_-_drenagem_e_pavimentacao_rua_santo_antonio_jacare.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEINFRA a drenagem e pavimentação da Rua Santo Antônio, no bairro do Jacaré</t>
   </si>
   <si>
     <t>11573</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11573/requer._no_123_2026_-_ver._jose_pereira_-_incluir_reforma_mercado_publico_construcao_boxes.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura incluir, no projeto de reforma do Mercado Público Municipal, a construção de unidades comerciais (boxes) destinadas aos comerciantes que atualmente exercem suas atividades na Rua João Pires Figueiredo, situada nas proximidades do referido mercado</t>
   </si>
   <si>
     <t>11574</t>
@@ -1860,87 +2213,1802 @@
   <si>
     <t>11580</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11580/requer._no_130_2026_-_ver._bira_carvalho_-_construcao_descida_publica_acesso_pedestres_e_pequenas_embarcacoes_praia_do_poco.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e SEPLAH a implantação/construção de uma descida pública destinada ao acesso de pedestres e pequenas embarcações na Rua Professora Luiza Vieira Campos Silva, no bairro Praia do Poço</t>
   </si>
   <si>
     <t>11581</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11581/requer._no_131_2026_-_ver._bira_carvalho_-_instalacao_cancelas_e_sinalizacoes_em_todas_passagens_do_trem.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal apreciar a viabilidade de oficiar a Companhia Brasileira de Trens Urbanos “CBTU” para incluir em todas as passagens de trem situadas em Cabedelo, seja nas estações, pátio e postos de controle, cancelas e as sinalizações adequadas</t>
   </si>
   <si>
+    <t>11591</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11591/requer._no_132_2026_-_ver._reinaldo_lima_rey_-_construcao_vestiarios_quadra_poliesportiva_antonio_anchieta_de_farias_quadra_renascer_iii.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Esporte, Juventude e Lazer a construção de vestiários na Quadra Poliesportiva Antônio Anchieta de Farias (Quadra do Renascer III)</t>
+  </si>
+  <si>
+    <t>11592</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11592/requer._no_133_2026_-_ver._reinaldo_lima_rey_-_reforma_e_ampliacao_da_creche_josefa_de_medeiros_regis.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e de Infraestrutura a reforma e_x000D_
+ampliação da Creche Josefa de Medeiros Regis, no Renascer II</t>
+  </si>
+  <si>
     <t>11582</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11582/requer._no_134_2026_-_ver._enrique_douglas_-_instalacao_de_totens_ou_placas_informativas_disque-denuncia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento Urbano e Habitação a instalação de totens ou placas informativas em praças e ruas movimentadas do Município, incluindo a Orla de Intermares, Praia do Jacaré, mercados públicos e praças centrais, contendo informações sobre disque-denúncia e orientações sobre como denunciar casos de violência doméstica e de gênero</t>
   </si>
   <si>
     <t>11583</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11583/requer._no_135_2026_-_ver._enrique_douglas_-_reforco_guarda_municipal_entorno_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal e Secretaria de Segurança Municipal o reforço do apoio da Guarda Municipal no entorno do Mercado Público de Cabedelo, especialmente nos dias de feira, com a presença de agentes a partir das 04h da manhã, período em que se inicia a maior movimentação de comerciantes, feirantes e consumidores</t>
   </si>
   <si>
     <t>11584</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Alex Lucena, Bira Carvalho, Edglei Ramalho, Edson da Ótica, Enrique Douglas, Fabrício Magno, Fernando Sobrinho, José Pereira, Júnior Paulo, Moisés do Meninas Bar, Wagner do Solanense</t>
   </si>
   <si>
     <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11584/requer._no_136_2026_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf</t>
   </si>
   <si>
     <t>Concessão do regime de Urgência-Urgentíssima para apreciação, na Sessão Ordinária de 10/03/2026, da seguinte propositura: Projeto de Lei nº 052/2026 - Do Prefeito Municipal - Altera dispositivos da Lei Municipal nº 2.573, de 18 de novembro de 2025, alterada pela Lei Municipal nº 2.622, de 12 de fevereiro de 2026, e dá outras providências</t>
+  </si>
+  <si>
+    <t>11593</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11593/requer._no_137_2026_-_ver._wagner_do_solanense_-_disponibilizacao_de_veiculo_hmpab_e_cemfisio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a disponibilização de um veículo, diariamente a partir das 19h às 05h, para o HMPAB (Hospital Municipal Padre Alfredo Barbosa), com a finalidade de realizar o transporte de pacientes de baixa renda e acompanhantes que recebem alta hospitalar ou finalizam atendimento no período noturno e necessitam retornar às suas residências</t>
+  </si>
+  <si>
+    <t>11594</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11594/requer._no_138_2026_-_ver._enrique_douglas_-_criacao_comite_municipal_de_seguranca_publica.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Segurança Municipal e de Mobilidade Urbana a criação do Comitê Municipal de Segurança Pública, com a participação de órgãos municipais, estaduais e federais competentes</t>
+  </si>
+  <si>
+    <t>11595</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11595/requer._no_139_2026_-_ver._enrique_douglas_-_criacao_espaco_destinado_estacionamento_e_apoio_motorhomes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento Urbano e Habitação a realização de estudos técnicos e a adoção das providências necessárias para a criação de um espaço destinado ao estacionamento e apoio a motorhomes no Município de Cabedelo, preferencialmente em área pública situada nas proximidades da orla marítima, a exemplo das regiões das Praias de Intermares e Miramar, ou em outro local estratégico definido pelo Poder Executivo</t>
+  </si>
+  <si>
+    <t>11596</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11596/requer._no_140_2026_-_ver._junior_datele_-_inclusao_programa_agora_tem_especialistas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Secretaria de Saúde a realização de esforços e articulações institucionais junto aos Governos Estadual e Federal, no sentido de incluir o Município no cronograma de ações do Programa “Agora Tem Especialistas”, por meio da disponibilização da Carreta da Saúde; bem como a inclusão no cronograma da Secretaria Estadual de Saúde</t>
+  </si>
+  <si>
+    <t>11597</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11597/requer._no_141_2026_-_ver._junior_datele_-_votos_de_aplausos_senadora_daniella_velloso_borges_ribeiro.pdf</t>
+  </si>
+  <si>
+    <t>Votos de Aplausos à Senadora Daniella Velloso Borges Ribeiro, pela aprovação no Senado Federal, do projeto de lei que cria o Programa Antes que Aconteça, que busca prevenir a violência de gênero e dar assistência às mulheres agredidas</t>
+  </si>
+  <si>
+    <t>11598</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11598/requer._no_142_2026_-_ver._edglei_ramalho_e_outros_-_frente_parlamentar_da_regularizacao_fundiaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Câmara Municipal de Cabedelo a constituição da Frente Parlamentar da Regularização Fundiária, com a finalidade de acompanhar, discutir e contribuir com os processos de regularização fundiária no âmbito do Município</t>
+  </si>
+  <si>
+    <t>11599</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11599/requer._no_143_2026_-_ver._edglei_ramalho_-_votos_de_aplausos_eros_do_nascimento.pdf</t>
+  </si>
+  <si>
+    <t>Votos de Aplausos ao Senhor Eros do Nascimento, em reconhecimento à sua dedicação e relevante contribuição na preservação e valorização do legado cultural deixado por seu pai, Hermes Nascimento, poeta, folclorista, autor e compositor, personalidade de grande importância para a história, a cultura e a identidade do Município de Cabedelo</t>
+  </si>
+  <si>
+    <t>11600</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11600/requer._no_144_2026_-_ver._bira_carvalho_-_pl_atualizacao_bolsa-auxilio_voluntarios_programa_educador_social_voluntario.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Procuradoria Geral do Município estudar a possibilidade de adotar a iniciativa do Projeto de Lei que “Altera o art. 5º da Lei nº 2.263/23, que estipula o valor da bolsa-auxílio dos voluntários do Programa Educador Social Voluntário e dá outras providências"</t>
+  </si>
+  <si>
+    <t>11601</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11601/requer._no_145_2026_-_ver._fernando_sobrinho_-_implantacao_lombadas_av._oceano_atlantico.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Secretaria de Mobilidade Urbana a implantação de lombadas na Avenida Oceano Atlântico (Rua da Praia Formosa), com sinalização adequada e estrutura necessária para garantir a segurança de pedestres e motoristas</t>
+  </si>
+  <si>
+    <t>11602</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11602/requer._no_146_2026_-_ver._fernando_sobrinho_-_implementacao_profissionais_saude_mental_apoio_psicologico_estudantes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Secretaria de Desenvolvimento Econômico e Portos a articulação com a Secretaria de Saúde do Município para a implementação de profissionais de saúde mental, com o objetivo de oferecer apoio psicológico aos estudantes da rede municipal de ensino, integrando este acompanhamento ao processo de capacitação e preparação para o Exame Nacional do Ensino Médio (ENEM), garantindo que os alunos recebam suporte adequado para lidar com questões emocionais e de ansiedade durante todo o período de preparação e realização do exame</t>
+  </si>
+  <si>
+    <t>11603</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11603/requer._no_137_2026_-_ver._wagner_do_solanense_-_disponibilizacao_de_veiculo_hmpab_e_cemfisio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal, Secretaria de Mobilidade Urbana e à empresa concessionária/permissionária Reunidas Transportes, para que apresentem demonstrativo detalhado do cumprimento do art. 3º da Lei Municipal nº1.862/2017, acompanhado dos respectivos documentos comprobatórios, tais como registros fotográficos da afixação dos adesivos informativos sobre a "Parada Segura", relatórios de fiscalização e eventuais notificações expedidas</t>
+  </si>
+  <si>
+    <t>11604</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11604/requer._no_148_2026_-_ver._herlon_cabral_-_concessao_complementacao_reajuste_salarial_profissionais_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal estudos técnicos, financeiros e jurídicos visando à concessão de complementação do reajuste salarial aos profissionais do magistério municipal para o exercício de 2026, como forma de valorização efetiva da carreira</t>
+  </si>
+  <si>
+    <t>11605</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11605/requer._no_149_2026_-_ver._edson_da_otica_-_limpeza_e_desobstrucao_bueiros_e_galerias_bairros_renascer_ii_iii_iv.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria da Defesa Civil efetuar a limpeza e desobstrução dos bueiros e galerias em todo Bairro do Renascer II, III, IV e adjacências</t>
+  </si>
+  <si>
+    <t>11606</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11606/requer._no_150_2026_-_ver._edson_da_otica_-_drenagem_e_pavimentacao_principais_ruas_joao_paulo_ii_e_nossa_senhora_da_conceicao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de infraestrutura  e da Defesa Civil a drenagem e_x000D_
+pavimentação das principais ruas do Conjunto João Paulo II e Nossa Senhora da Conceição, que compõem o Polo Industrial do Bairro do Renascer, em Cabedelo, quais sejam: Rua Luiza Maria Conceição, Rua Santa Clara, Av. Sueli Mendes, Rua Cândida Miranda, Rua Santa Verônica, Rua 24 de Julho, Rua Quinhentos e Cinquenta, Rua Santa Aparecida, Rua Caminho de Paz, Rua João Clementino Gomes, Rua Canuto e Rua Santa Bárbara</t>
+  </si>
+  <si>
+    <t>11607</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11607/requer._no_151_2026_-_ver._jose_pereira_-_construcao_ou_implantacao_centro_medico_especializado_atendimento_pessoa_idosa.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e SEcretaria de Saúde, reiterando os Requerimentos nº 307/2023 e nº 370/2025, a construção e/ou a implantação de um Centro Médico especializado no atendimento à pessoa idosa, no Município de Cabedelo</t>
+  </si>
+  <si>
+    <t>11608</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11608/requer._no_152_2026_-_ver._jose_pereira_-_relocacao_policlinica_e_lacem_para_instalacoes_do_antigo_predio_do_hospital.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a relocação da Policlínica Municipal Leonardo Mozart e do LACEM (Laboratório Central Municipal) para as instalações do antigo prédio do Hospital Padre Alfredo Barbosa, no Centro</t>
+  </si>
+  <si>
+    <t>11609</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11609/requer._no_153_2026_-_ver._moises_do_meninas_bar_-_pl_altera_dispositivo_da_lei_1.725_2014_alterada_pela_lei_1.992_2019.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal estudar a possibilidade de adotar a iniciativa do Projeto de Lei que “Altera dispositivo da Lei Municipal nº 1.725, de 13 de novembro de 2014, alterada pela Lei Municipal nº 1.992, de 04 de julho de 2019, e dá outras providências"</t>
+  </si>
+  <si>
+    <t>11610</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11610/requer._no_154_2026_-_ver._moises_do_meninas_bar_-_cobertura_quadra_orla_praia_miramar.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a cobertura da Quadra localizada na orla da Praia de Miramar, neste Município, a fim de proporcionar melhores condições de uso e maior aproveitamento do referido espaço público pela população</t>
+  </si>
+  <si>
+    <t>11611</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11611/requer._no_155_2026_-_ver._fabricio_magno_-_divulgacao_isencoes_iptu_e_itbi.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria da Receita Municipal de Cabedelo informar e promover ampla divulgação à população acerca dos critérios, requisitos e procedimentos para concessão das isenções de IPTU e ITBI, previstas na legislação municipal vigente</t>
+  </si>
+  <si>
+    <t>11612</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11612/requer._no_156_2026_-_ver._fabricio_magno_-_pavimentacao_rua_jose_do_patrocinio_portal_do_poco.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação da Rua José do Patrocínio, no Portal do Poço</t>
+  </si>
+  <si>
+    <t>11613</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11613/requer._no_157_2026_-_ver._alex_lucena_-_recuperacao_calcamento_rua_aurelio_guedes_cavalcante_bairro_camboinha.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a recuperação do calçamento da Rua Aurélio Guedes Cavalcante, em Camboinha</t>
+  </si>
+  <si>
+    <t>11614</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11614/requer._no_158_2026_-_ver._alex_lucena_-_inclusao_programa_regularizacao_fundiaria_lotes_30_32_33_e_37_jardim_camboinha.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento Urbano e Habitação e de Controle do Uso e Ocupação do Solo incluir no “Programa de Regularização Fundiária”, a área pública que limita-se aos lotes 30, 32, 33 e 37, localizados próximo a Escola Estadual de E. F. São Judas Tadeu, no bairro Jardim Camboinha, neste Munícipio, conforme croqui em anexo</t>
+  </si>
+  <si>
+    <t>11615</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11615/requer._no_159_2026_-_ver._junior_paulo_-_implementacao_home_office_servidores_com_fibromialgia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal, Secretaria de Saúde e IPSEMC adotar medidas que garantam a flexibilização da jornada de trabalho e a possibilidade de implementação do regime de trabalho remoto (home office) para servidores públicos e trabalhadores diagnosticados com fibromialgia, quando houver recomendação médica</t>
+  </si>
+  <si>
+    <t>11616</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11616/requer._no_160_2026_-_ver._junior_paulo_-_disponibilizacao_transporte_prova_maritima.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Transporte disponibilizar um ônibus, ou van que possam transportar os nossos munícipes para a realização da prova Marítima-CAAQ-CTS T.1/2026, que estará sendo realizada na Cidade de Areia Branca-RN no dia 26/04</t>
+  </si>
+  <si>
+    <t>11617</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11617/requer._no_161_2026_-_ver._bira_carvalho_-_pavimentacao_rua_da_importacao_boa_esperanca.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal a pavimentação da Rua da Importação, no Loteamento Morada Nova, bairro Boa Esperança, Bairro Renascer</t>
+  </si>
+  <si>
+    <t>11618</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11618/requer._no_162_2026_-_ver._wagner_do_solanense_-_kits_escolares_estudantes_e_professores.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Educação que, além da entrega dos kits escolares destinados aos estudantes da rede municipal de ensino, seja avaliada a possibilidade de disponibilizar também kits de apoio aos professores, contendo materiais básicos de uso pedagógico, incluindo agenda ou planner para planejamento das atividades escolares</t>
+  </si>
+  <si>
+    <t>11619</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11619/requer._no_163_2026_-_ver._edglei_ramalho_-_drenagem_av._juscelino_kubitschek_camalau.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a drenagem da Avenida Juscelino Kubitschek, no bairro de Camalaú</t>
+  </si>
+  <si>
+    <t>11620</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11620/requer._no_164_2026_-_ver._edglei_ramalho_-_pl_criacao_implantacao_e_funcionamento_museu_historico_de_cabedelo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal estudar a possibilidade de adotar a iniciativa do Projeto de Lei que “Dispõe sobre a criação, implantação e funcionamento do Museu Histórico de Cabedelo e dá outras providências"</t>
+  </si>
+  <si>
+    <t>11621</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11621/requer._no_165_2026_-_ver._fabricio_magno_-_ampliacao_cargos_fiscal_de_postura_e_convocacao_candidatos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal a ampliação do número de cargos de Fiscal de Postura no Município, bem como a análise da viabilidade de convocação dos candidatos aprovados nas vagas remanescentes do último concurso público para esse cargo, com o objetivo de reforçar as ações de fiscalização e contribuir para a melhoria da organização urbana da cidade</t>
+  </si>
+  <si>
+    <t>11622</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11622/requer._no_166_2026_-_ver._fabricio_magno_-_pavimentacao_asfaltica_proximidades_rua_mar_do_caribe.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal  e Secretaria de Infraestrutura a pavimentação asfáltica da via localizada nas proximidades da Rua Mar do Caribe, em frente ao estabelecimento Carajás, próximo ao viaduto, local onde há intenso fluxo de veículos, inclusive de grande porte</t>
+  </si>
+  <si>
+    <t>11623</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11623/requer._no_167_2026_-_ver._junior_datele_-_criacao_regulamentacao_padronizacao_ou_delimitacao_acesso_bairro_amazonia_park.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Secretaria de Infraestrutura a adoção de medidas para a criação, regulamentação, padronização ou delimitação de acesso ao bairro Amazonia Park, pois as obras realizadas pelo Departamento Nacional de Infraestrutura de Transportes na BR-230, o referido bairro ficou sem uma entrada oficial ou devidamente regulamentada, restando atualmente apenas um acesso improvisado pela calçada da Universidade Ciências Médicas/AYFA</t>
+  </si>
+  <si>
+    <t>11624</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11624/requer._no_168_2026_-_ver._junior_datele_-_reparos_e_servicos_manutencao_praca_nelma_figueiredo_intermares.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Secretaria de Infraestrutura a realização de reparos e serviços de manutenção na_x000D_
+Praça Nelma Figueiredo, no bairro de Intermares, contemplando especialmente a recuperação dos espaços de convivência e dos equipamentos destinados às crianças</t>
+  </si>
+  <si>
+    <t>11625</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11625/requer._no_169_2026_-_ver._moises_do_meninas_bar_-_criacao_programa_realizacao_cirurgias_e_procedimentos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a criação de um Programa Municipal de Apoio à realização de Cirurgias e Procedimentos de Média e Alta Complexidade não contemplados pelo Sistema Único de Saúde (SUS), destinado a atender munícipes em situação de vulnerabilidade</t>
+  </si>
+  <si>
+    <t>11626</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11626/requer._no_170_2026_-_ver._moises_do_meninas_bar_-_criacao_e_implementacao_feira_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Desenvolvimento Econômico a criação e implementação de uma feira municipal de comidas regionais, artesanato, economia criativa e microempreendedores locais, a ser realizada uma vez por mês, na Praça Getúlio Vargas, no Centro do Município de Cabedelo</t>
+  </si>
+  <si>
+    <t>11627</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11627/requer._no_171_2026_-_ver._fernando_sobrinho_-_reforma_praca_sao_sebastiao_camalau.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Secretaria de Infraestrutura a reforma da Praça São Sebastião, localizada na Avenida São Sebastião, no bairro de Camalaú, tendo em vista a necessidade de melhorias estruturais e de conservação para esse patrimônio histórico e cultural da cidade</t>
+  </si>
+  <si>
+    <t>11628</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11628/requer._no_172_2026_-_ver._fernando_sobrinho_-_desafetacao_e_doacao_area_parte_posterior_igreja_sao_sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal proceder a desafetação e viabilizar a doação da área localizada na parte posterior, compreendida entre a Igreja de São Sebastião e o final da Praça de São Sebastião, destinando-a à referida igreja, no bairro de Camalaú, neste Município</t>
+  </si>
+  <si>
+    <t>11629</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11629/requer._no_173_2026_-_ver._wagner_do_solanense_-_instalacao_banheiros_toda_orla.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Turismo a instalação de banheiros ao longo de toda a orla do Município de Cabedelo, com especial atenção ao bairro de Intermares, que atualmente não dispõe de banheiros públicos adequados para atender turistas e moradores</t>
+  </si>
+  <si>
+    <t>11630</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11630/requer._no_174_2026_-_ver._wagner_do_solanense_-_sessao_solene_titulos_de_cidadao_cabedelense.pdf</t>
+  </si>
+  <si>
+    <t>Realização de Sessão Solene nesta Casa Legislativa, em data a ser definida, com a finalidade de proceder a entrega dos Títulos de Cidadão Cabedelense já devidamente aprovados por meio de proposituras de autoria deste vereador</t>
+  </si>
+  <si>
+    <t>11631</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11631/requer._no_175_2026_-_ver._herlon_cabral_-_situacao_estrutural_operacional_e_seguranca_da_embarcacao_e_medidas_para_garantir_seguranca_usuarios.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Governo do Estado da Paraíba, em especial ao DER/PB, bem como à Capitania dos Portos da Paraíba, e à empresa Nordeste Navegações (ou Nordeste Embarcações) responsável pela operação da balsa que realiza a travessia entre os Municípios de Cabedelo e Lucena/PB, informações detalhadas acerca da situação estrutural, operacional e de segurança da embarcação, bem como a apresentação do plano de manutenção preventiva e corretiva, com respectivo cronograma de execução, laudos técnicos, vistorias realizadas e medidas adotadas para garantir a segurança dos usuários</t>
+  </si>
+  <si>
+    <t>11632</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11632/requer._no_176_2026_-_ver._herlon_cabral_-_qr_code_postes_comunicacao_de_falhas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal, SEINFRA e SECTIN realizar estudo de viabilidade técnica, jurídica, financeira e operacional para implantação de sistema de identificação por “QR Code” nos postes de iluminação pública do Município, com o objetivo de permitir à população a abertura de chamados para comunicação de falhas, como lâmpadas queimadas, oscilações ou outros problemas na rede de iluminação</t>
+  </si>
+  <si>
+    <t>11633</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11633/requer._no_177_2026_-_ver._edson_da_otica_-_calcar_e_pavimentar_rua_severino_de_vasconcelos_renascer_ii.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrurua o calçamento e pavimentação da Rua Severiano de Vasconcelos, no Renascer II</t>
+  </si>
+  <si>
+    <t>11634</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11634/requer._no_178_2026_-_ver._edson_da_otica_-_implantacao_ambulancia_usf_renascer_iii.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secetaria de Saúde a implatação definitivamente uma ambulância na USF Renascer II, no Bairro do Renascer</t>
+  </si>
+  <si>
+    <t>11635</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11635/requer._no_174_2026_-_ver._wagner_do_solanense_-_sessao_solene_titulos_de_cidadao_cabedelense.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura que na praça localizada entre as ruas Rua Golfo de Coronation e Rua José Antônio Mota de Carvalho seja designado o nome da Sra. Sônea Maria da Silva Macena, numa justa homenagem póstuma a uma das primeiras moradoras e comerciante do bairro Ponta de Campina, no Município no Cabedelo</t>
+  </si>
+  <si>
+    <t>11636</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11636/requer._no_180_2026_-_ver._reinaldo_lima_rey_-_construcao_praca_publica_comunidade_salinas_ribamar.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Planejamento Urbano e Habitação a construção de uma Praça Pública na Comunidade Salinas Ribamar, visando proporcionar um espaço de lazer, convivência e práticas esportivas para os moradores</t>
+  </si>
+  <si>
+    <t>11637</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11637/requer._no_181_2026_-_ver._reinaldo_lima_rey_-_complemento_calcamento_ruas_santo_antonio_e_sao_jose_renascer_ii_retirada.pdf</t>
+  </si>
+  <si>
+    <t>Solictar ao Prefeito Municipal e Secretaria de Infraestrutura o complemento do calçamento das Ruas Santo Antônio e Rua São José, no Bairro Renascer II</t>
+  </si>
+  <si>
+    <t>11638</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11638/requer._no_182_2026_-_ver._alex_lucena_-_drenagem_rua_cleto_campelo_jardim_manguinhos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento Urbano e Habitação e de Infraestrutura a drenagem da Rua Cleto Campelo, via paralela à linha férrea, no trecho compreendido entre a Rua Presidente Juscelino Kubitschek até a Rua Ernani Siqueira, com escoamento das águas pluviais para a Travessa Apóstolo São João, no Jardim Manguinhos</t>
+  </si>
+  <si>
+    <t>11639</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11639/requer._no_183_2026_-_ver._alex_lucena_-_implantacao_internet_wifi_mercado_publico.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Ciência, Tecnologia e Inovação a implantação de internet via WIFI, no Mercado Público de Cabedelo, afim de promover a inclusão digital, o fortalecimento da economia local e a melhoria da experiência de comerciantes, trabalhadores e frequentadores daquele espaço</t>
+  </si>
+  <si>
+    <t>11640</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11640/requer._no_184_2026_-_ver._bira_carvalho_-_implantacao_subsecretaria_atendimento_pessoas_com_transtorno_mental.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal apreciar a possibilidade de implantação, na Secretaria da Pessoa com Deficiência, de uma subsecretaria para atendimento de pessoas com trasntono mental</t>
+  </si>
+  <si>
+    <t>11641</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11641/requer._no_185_2026_-_ver._bira_carvalho_-_implantar_acessibilidade_praias_miramar_e_formosa.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal a implantação de acessibilidade nas praias de Miramar e Formosa colocando rampas de acesso, construção de passarelas e sinalização</t>
+  </si>
+  <si>
+    <t>11642</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>Edglei Ramalho, Enrique Douglas, Fernando Sobrinho</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11642/requer._no_186_2026_-_ver._enrique_douglas_e_outros_-_frente_parlamentar_seguranca_publica.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Câmara Municipal de Cabedelo a constituição da Frente Parlamentar de Segurança Pública, com a finalidade de promover o acompanhamento, a discussão e o fortalecimento das políticas públicas voltadas à segurança em nosso Município</t>
+  </si>
+  <si>
+    <t>11643</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11643/requer._no_187_2026_-_ver._enrique_douglas_-_votos_de_aplausos_governador_joao_azevedo_e_secretario_de_estado_da_cultura_pedro_santos.pdf</t>
+  </si>
+  <si>
+    <t>Votos de Aplausos ao Governador do Estado da Paraíba, Senhor João Azevêdo, bem como ao Secretário de Estado da Cultura, Senhor Pedro Santos, pelo apoio destinado às obras de manutenção e, em especial, à reforma do telhado da Fortaleza de Santa Catarina, importante patrimônio histórico, cultural e turístico do Município de Cabedelo</t>
+  </si>
+  <si>
+    <t>11644</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11644/requer._no_188_2026_-_ver._jose_pereira_-_pl_criacao_programa_insercao_pessoas_com_tea_e_outras_pessoas_com_deficiencia_no_mercado_de_trabalho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de analisar a minuta do Projeto de Lei que "Dispõe sobre Programa de Inserção da Pessoa com Transtorno do Espectro Autista no mercado de trabalho e dá outras providências"</t>
+  </si>
+  <si>
+    <t>11645</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11645/requer._no_189_2026_-_ver._jose_pereira_-_pl_implantacao_servico_wi-fi_gratuito.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de analisar a minuta do Projeto de Lei que "Dispõe sobre a implantação de internet Wi-Fi gratuita em praças públicas, mercados públicos e escolas da rede municipal e dá outras providências"</t>
+  </si>
+  <si>
+    <t>11646</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11646/requer._no_190_2026_-_ver._reinaldo_lima_rey_-_fechamento_metalico_parte_posterior_quadra_poliesportiva_antonio_anchieta_de_farias_renascer_iii.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Esporte, Juventude e Lazer o fechamento metálico da parte posterior da Quadra Poliesportiva Antônio Anchieta de Farias (Quadra do Renascer III)</t>
+  </si>
+  <si>
+    <t>11647</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11647/requer._no_191_2026_-_ver._reinaldo_lima_rey_-_realizacao_melhorias_campo_futebol_bairro_renascer.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Esporte, Juventude e Lazer a realização de melhorias no campo de futebol do bairro Renascer, com implantação de gramado no campo; construção de um muro ao redor do campo; instalação de telas de alambrado; e construção de vestiários</t>
+  </si>
+  <si>
+    <t>11648</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11648/requer._no_192_2026_-_ver._junior_datele_-_reparo_manutencao_revisao_limpeza_e_desobstrucao_galerias_pluviais_toda_cidade.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar às Secretarias de Infraestrutura e de Defesa Civil serviços de reparo, manutenção, revisão, limpeza e desobstrução das galerias pluviais em toda a cidade, considerando a_x000D_
+proximidade do período chuvoso (inverno)</t>
+  </si>
+  <si>
+    <t>11649</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11649/requer._no_193_2026_-_ver._junior_datele_-_conclusao_paradas_de_onibus_inacabadas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Secretaria de Infraestrutura a conclusão das paradas de ônibus ainda inacabadas,_x000D_
+bem como a padronização das estruturas de abrigo para passageiros por toda a Cidade</t>
+  </si>
+  <si>
+    <t>11650</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11650/requer._no_194_2026_-_ver._fabricio_magno_-_implantacao_passarelas_acessiveis_ate_o_mar.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Planejamento Urbano e Habitação e da Pessoa com Deficiência a implantação de passarelas acessíveis que se estendam até o mar nas praias deste Município, garantindo maior acessibilidade às pessoas com deficiência, especialmente cadeirantes</t>
+  </si>
+  <si>
+    <t>11651</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11651/requer._no_195_2026_-_ver._fabricio_magno_-_pavimentacao_e_drenagem_rua_maria_do_carmo_araujo_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrututa a pavimentação e drenagem da Rua Maria do Carmo Araújo de Lima (2º Travessa do Poço), interligando as vias Rua Rosa Vieira Veras e Rua General Renato Pires Ferreira, neste Município</t>
+  </si>
+  <si>
+    <t>11652</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11652/requer._no_196_2026_-_ver._herlon_cabral_-_intensificacao_coleta_de_lixo_orla_praia_formosa.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal para que determine aos órgãos competentes, em especial à Secretaria de Infraestrutura (SEINFRA), a intensificação da coleta de lixo na orla da Praia de Formosa, neste Município, diante das recorrentes denúncias divulgadas em portais da internet e demais meios de comunicação</t>
+  </si>
+  <si>
+    <t>11653</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11653/requer._no_197_2026_-_ver._herlon_cabral_-_melhoria_da_sinalizacao_br-230.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao DNIT para que, com urgência, promova a melhoria da sinalização na BR-230, no trecho do Município de Cabedelo/PB, em razão das obras em andamento, que têm gerado buracos e desvios frequentes, surpreendendo motoristas diante da ausência ou insuficiência de sinalização prévia; requer-se, ainda, a adoção de providências para sinalizar adequadamente as bocas de lobo abertas, que representam grave risco à segurança viária, bem como a substituição dos cones atualmente utilizados, em estado precário e inadequado</t>
+  </si>
+  <si>
+    <t>11654</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11654/requer._no_198_2026_-_ver._fernando_sobrinho_-_pavimentacao_rua_rio_paraiba_jardim_camboinha.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Secretaria de Infraestrutura a pavimentação da Rua Rio Paraíba, em Jardim Camboinha, neste Município</t>
+  </si>
+  <si>
+    <t>11655</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11655/requer._no_199_2026_-_ver._fernando_sobrinho_-_implantar_paineis_urbanos_pontos_estrategicos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal a implantação de "Painéis Urbanos de Divulgação Rotativa", a ser instalado em pontos estratégicos do Município, como no Pôr do Sol, Formosa, Dique, entre outros</t>
+  </si>
+  <si>
+    <t>11749</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11749/requer._no_200_2026_-_ver._junior_paulo_-_recuperacao_placa_de_identificacao_escola_marizelda.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a recuperação da placa de identificação da Escola Marizelda, realização de serviços de pintura em suas dependências, e que seja feito um piso em sua lateral, onde hoje é local de acúmulo de lixo</t>
+  </si>
+  <si>
+    <t>11750</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11750/requer._no_201_2026_-_ver._junior_paulo_-_instalacao_de_cameras_inteligentes_escolas_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Educação e de Segurança a instalação de câmeras inteligentes com tecnologia de reconhecimento e monitoramento de presença dos alunos nas escolas da rede municipal de ensino</t>
+  </si>
+  <si>
+    <t>11656</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11656/requer._no_202_2026_-_ver._evilasio_cavalcanti_-_realizacao_programacao_especial_alusao_dia_mundial_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Soliciar ao Prefeito Municipal e Secretaria de Saúde a realização de uma programação especial em alusão ao Dia Mundial da Saúde, celebrado em 07 de abril, com a promoção de ações voltadas à prevenção, orientação e cuidado com a saúde da população no Município de Cabedelo</t>
+  </si>
+  <si>
+    <t>11657</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11657/requer._no_203_2026_-_ver._evilasio_cavalcanti_-_implantacao_programa_municipal_de_prevencao_e_combate_a_hipertensao_arterial.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde a implantação de um Programa Municipal de Prevenção e Combate à Hipertensão Arterial, com ações contínuas de monitoramento, orientação e acompanhamento da população no Município de Cabedelo</t>
+  </si>
+  <si>
+    <t>11658</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11658/requer._no_204_2026_-_ver._wagner_do_solanense_-_pl_programa_permanente_limpeza_e_conservacao_praias_e_manguezais.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de analisar a minuta do Projeto de Lei que "Institui o Programa Permanente de Limpeza e Conservação das Praias e Manguezais no Município de Cabedelo e dá outras providências"</t>
+  </si>
+  <si>
+    <t>11659</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11659/requer._no_205_2026_-_ver._jose_pereira_-_revitalizacao_e_reforma_cemiterio_nossa_senhora_de_nazareth_recanto_do_poco.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a revitalização e reforma estrutural externa e interna do Cemitério Nossa Senhora de Nazareth, situado no bairro do Recanto do Poço</t>
+  </si>
+  <si>
+    <t>11660</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11660/requer._no_206_2026_-_ver._jose_pereira_-_disponibilizacao_sala_atendimento_e_tratamento_hemodialise.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde disponibilizar uma sala específica no hospital, destinada ao atendimento e tratamento de pacientes em hemodiálise, com o objetivo de atender à crescente demanda de pacientes renais crônicos que necessitam desse tratamento na cidade  de Cabedelo; bem como solicitar aos parlamentares federais a destinação de verbas para a aquisição de equipamentos próprios para a realização de hemodiálise, de modo a suprir as necessidades dos pacientes e evitar que os mesmos tenham que se deslocar para outras localidades</t>
+  </si>
+  <si>
+    <t>11661</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11661/requer._no_207_2026_-_ver._edglei_ramalho_-_votos_de_aplausos_vera_lucia_da_silva_aguiar_mendes.pdf</t>
+  </si>
+  <si>
+    <t>Votos de Aplausos à senhora Vera Lúcia da Silva de Aguiar Mendes, em reconhecimento à sua dedicação, empenho e relevante contribuição no Município de Cabedelo, especialmente na área da educação inclusiva</t>
+  </si>
+  <si>
+    <t>11662</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11662/requer._no_208_2026_-_ver._edglei_ramalho_-_conclusao_pavimentacao_rua_nova_floresta_e_coletor_de_lixo_jardim_atlantico.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a conclusão da pavimentação da Rua Nova Floresta, bem como para a instalação de um coletor de lixo (caçamba) na esquina das ruas Nova Floresta com a Flor de Lis, localizadas no bairro Jardim Atlântico, neste Município</t>
+  </si>
+  <si>
+    <t>11663</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11663/requer._no_209_2026_-_ver._edson_da_otica_-_votos_de_aplausos_daniel_cesar_rodrigues_conserva.pdf</t>
+  </si>
+  <si>
+    <t>Votos de Aplausos ao Sr. Daniel César Rodrigues Conserva, presidente da Associação DEsportiva Clube Fúria, ao Sr. Marcio Vicente da Silva, Presidente do Beira Mar Esporte Clube Cabedelo-PB e ao Sr. Nialysson Luiz Batista, Presidente do Projeto Viamar de Cabedelo-PB pelos relevantes serviços prestados no Município</t>
+  </si>
+  <si>
+    <t>11664</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11664/requer._no_210_2026_-_ver._bira_carvalho_-_pl_implementacao_programa_educacao_prevencao_violencia_contra_mulher_e_promocao_relacoes_saudaveis_nas_escolas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de analisar a minuta do Projeto de Lei que "Dispõe sobre a implementação do Programa de Educação para Prevenção da Violência contra a Mulher e Promoção de Relações Saudáveis nas Escolas da Rede Municipal de Ensino de Cabedelo e dá outras providências"</t>
+  </si>
+  <si>
+    <t>11665</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11665/requer._no_211_2026_-_ver._bira_carvalho_-_sessao_especial_dia_nacional_do_surdo.pdf</t>
+  </si>
+  <si>
+    <t>Realização de Sessão Especial, no Plenário desta Casa Legislativa, data a ser agendada pela Presidência, em alusão ao Dia Nacional do Surdo, celebrado no dia 26 de setembro</t>
+  </si>
+  <si>
+    <t>11666</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11666/requer._no_212_2026_-_ver._enrique_douglas_-_reforma_quadra_campina_da_vila_centro.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Esporte, Juventude e Lazer a reforma da Quadra Campina da Vila, localizada na Rua Campina da Vila (Rua Ademar Viana), no bairro Centro, em Cabedelo</t>
+  </si>
+  <si>
+    <t>11667</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11667/requer._no_213_2026_-_ver._enrique_douglas_-_pl_reajuste_auxilio_universitario_estudantes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Assistência Social providências no sentido de estudar a possibilidade de adotar iniciativa de Projeto de Lei que promova o reajuste do valor do auxílio universitário concedido aos estudantes do Município, com base na recomposição inflacionária medida pelo IPCA (Índice Nacional de Preços ao Consumidor Amplo)</t>
+  </si>
+  <si>
+    <t>11668</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11668/requer._no_214_2026_-_ver._moises_do_meninas_bar_-_calcamento_rua_arco-iris_oceania_vi.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura o calçamento da Rua Arco-Íris, situada em Oceania VI, no Município de Cabedelo/PB, tendo em vista as precárias condições de infraestrutura da referida via pública</t>
+  </si>
+  <si>
+    <t>11669</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11669/requer._no_215_2026_-_ver._moises_do_meninas_bar_-_manutencao_equipamentos_academia_ar_livre_praca_miramar.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura serviços de manutenção nos equipamentos da academia ao ar livre localizada na Praça do Miramar, situada no início da orla do Município de Cabedelo</t>
+  </si>
+  <si>
+    <t>11683</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11683/requer._no_216_2026_-_ver._junior_datele_-_criacao_de_site_com_informacoes_sobre_os_horarios_do_trasporte_publico.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar às Secretarias de Mobilidade Urbana e de Comunicação Social e Institucional a criação de um site ou plataforma digital de acesso rápido, com informações atualizadas (em tempo real) sobre os horários do transporte público (ônibus, balsas, trens/VLTs e lanchas), acessível por meio de QR Codes fixados nos pontos e paradas de transporte público da cidade</t>
+  </si>
+  <si>
+    <t>11684</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11684/requer._no_217_2026_-_ver._junior_datele_-corbetura_da_quadra_poliesportiva_praia_do_poco.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar às Secretarias de Esporte, Juventude e Lazer e de Infraestrutura a cobertura da quadra poliesportiva localizada na Praia do Poço</t>
+  </si>
+  <si>
+    <t>11685</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11685/requer._no_218_2026_-_ver._jose_pereira_-_construcao_de_banheiro_publico_intermares.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a construção de banheiro público na Praça do Bela Vista, no bairro de Intermares</t>
+  </si>
+  <si>
+    <t>11686</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11686/requer._no_219_2026_-_ver._jose_pereira_-_intalacao_de_unidade_de_policia_solidaria_intermares.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Governo do Estado da Paraíba, a Secretaria da Segurança e da Defesa Social e ao Comando Geral da Polícia Militar da Paraíba a instalação de uma Unidade de Polícia Solidária (UPS) no bairro de Intermares, no Município de Cabedelo</t>
+  </si>
+  <si>
+    <t>11687</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11687/requer._no_220_2026_-_ver._alex_lucena_-_fiscalizacao_rigorosa_no_aumento_do_preco_do_cimento.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao PROCON Estadual, ao Ministério Público, ao Conselho Administrativo de Defesa Econômica (CADE), e demais órgãos competentes, que sejam adotadas as providências necessárias para a realização de investigação e fiscalização rigorosa acerca dos sucessíveis aumentos abusivos no preço do cimento por parte das fábricas e indústrias cimenteiras no Estado da Paraíba</t>
+  </si>
+  <si>
+    <t>11688</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11688/requer._no_221_2026_-_ver._alex_lucena_-_implementacao_de_banheiros_quimicos_no_dique_de_cabedelo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Turismo e de Meio Ambiente a implementação de banheiros químicos no Dique de Cabedelo, como medida para suprir, de forma imediata, a_x000D_
+necessidade emergencial existente no local, a fim de garantir melhores condições de uso, higiene e bem-estar aos turistas e à população frequentadora</t>
+  </si>
+  <si>
+    <t>11689</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11689/requer._no_224_2026_-_ver._herlon_cabral_-_fiscalizacao_de_despejo_de_residuos_na_faixa_de_areia_das_praias.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal, Secretarias de Infraestrutura (SEINFRA) e de Secretaria do Meio Ambiente, Pesca e Aquicultura — (SEMAPA), e demais órgãos competentes, a intensificação da fiscalização quanto ao despejo irregular de resíduos na faixa de areia das praias do Município</t>
+  </si>
+  <si>
+    <t>11690</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11690/requer._no_225_2026_-_ver._herlon_cabral_-_fiscalizacao_da_capacitacao_em_primeiroas_socorros_nas_escolas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Secretaria de Educação, em caráter de urgência, informações detalhadas acerca do cumprimento da Lei Federal nº 13.722/18 (LEI LUCAS), que dispõe sobre a obrigatoriedade de capacitação em noções básicas de primeiros socorros para professores e funcionários de estabelecimentos de ensino</t>
+  </si>
+  <si>
+    <t>11691</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11691/requer._no_226_2026_-_ver._enrique_douglas_-_melhoria_da_infraestrutura_de_quiosques_na_praia_do_miramar.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Turismo a realização de estudos técnicos e a adoção das providências necessárias para implantação de pérgolas ou tendas, provisórias ou permanentes, nos quiosques localizados na orla da Praia de Miramar, dentro dos limites estabelecidos pela legislação municipal; a implantação de fossas sépticas individuais para cada quiosque da referida orla; e, caso não seja juridicamente possível a execução direta dessas medidas pelo Poder Público, que seja estudada a viabilidade de criação de uma linha de crédito ou instrumento similar, destinado aos permissionários, para a instalação dos referidos equipamentos</t>
+  </si>
+  <si>
+    <t>11692</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11692/requer._no_227_2026_-_ver._enrique_douglas_-_reforma_da_quadra_com_cobertura_na__escola_municipal_maria_jose_de_miranda_burity_praia_do_poco.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Infraestrutura e de Esporte, Juventude e Lazer a reforma da quadra localizada na Rua Valdemar Melo de Brito, nº 123, na Praia do Poço, nas_x000D_
+proximidades da Escola Municipal Maria José de Miranda Burity, em Cabedelo, com ênfase na implantação de cobertura, além das demais melhorias estruturais necessárias</t>
+  </si>
+  <si>
+    <t>11693</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11693/requer._no_228_2026_-_ver._bira_carvalho_-_fiscalizacao_medidas_junto_as_empresas_de_transporte_publico.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e SEMOB a intensificação da fiscalização e a adoção de medidas junto às empresas de transporte coletivo, no sentido de garantir a manutenção, revisão e pleno funcionamento das plataformas elevatórias de acesso para pessoas com deficiência nos ônibus que operam nas linhas do Município de Cabedelo</t>
+  </si>
+  <si>
+    <t>11694</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11694/requer._no_229_2026_-_ver._bira_carvalho_-_adocao_medidas_para_instituir_gratuidade_no_transporte_pubico__para_acompanhantes_de_pessoas_com_peficiencia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal adoção de medidas necessárias para instituir a gratuidade no transporte público para acompanhantes de pessoas com deficiência e para mães atípicas no Município de Cabedelo</t>
+  </si>
+  <si>
+    <t>11695</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11695/requer._no_230_2026_-_ver._wagner_do_solanense_-_pavimentacao_da_rua_rio_paraiba_e_da_av._maria_amorim_de_andrade__jardim_manguinos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura, reiterando o Requerimento nº 026/2024 de minha autoria, a pavimentação da Rua Rio Paraíba e da Av. Maria Amorim de Andrade, no Bairro Jardim Camboinha, neste Município</t>
+  </si>
+  <si>
+    <t>11696</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11696/requer._no_231_2026_-_ver._wagner_do_solanense_-_capeamento_asfaltico_e_drenagem_na_rua_araujo_do_nascimento_jardim_brasilia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a realização de obras de capeamento asfáltico e drenagem na Rua Manuel Araújo do Nascimento, em Jardim Brasília</t>
+  </si>
+  <si>
+    <t>11697</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11697/requer._no_232_2026_-_ver._edglei_ramalho_-ampliacaodo_criterio_de_renda_para_auxilio_funeral.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Assistência Social e de Finanças a realização de estudo de viabilidade técnica e orçamentária, com vistas à ampliação do critério de renda per capita familiar para fins de concessão do benefício eventual de auxílio funeral, previsto na Lei Municipal nº 1.843/2017, de modo a contemplar famílias com renda de até 02 (dois) salários mínimos vigentes</t>
+  </si>
+  <si>
+    <t>11698</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11698/requer._no_233_2026_-_ver._moises_do_meninas_bar_-_retirada_da_ementa_a_pec_14_2021.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Excelentíssimo Senhor Senador da República Veneziano Vital do Rêgo, solicitando a retirada da emenda de sua autoria apresentada à PEC nº 14/2021, atualmente em tramitação no Senado Federal e com tramitação na Comissão de Constituição e Justiça - CCJ, a fim de evitar prejuízo à célere promulgação da matéria</t>
+  </si>
+  <si>
+    <t>11699</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11699/requer._no_234_2026_-_ver._moises_do_meninas_bar_-_retomada_das_obras_da_creche_stephanie_palhano_recanto_do_poco.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Governo do Estado da Paraíba a retomada imediata das obras da Creche Stephanie Palhano, no Recanto do Poço</t>
+  </si>
+  <si>
+    <t>11700</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11700/requer._no_235_2026_-_ver._fernando_sobrinho_-_programa_contraracao_simplificada_de_microempreendedor_individuais.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal providências no sentido de estudar a possibilidade de analisar a minuta do Projeto de Lei que "Institui o Programa Municipal de Contratação Simplificada de Microempreendedores Individuais - 'Bora MEI Cabedelo', e dá outras providências"</t>
+  </si>
+  <si>
+    <t>11701</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11701/requer._no_236_2026_-_ver._fernando_sobrinho_-__pavimentacao_das_ruas_dos_cajueiros_e_das_marcieiras__ponta_de_campina.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Secretaria de Infraestrutura a pavimentação das Ruas dos Cajueiros e das Macieiras, no bairro de Ponta de Campina</t>
+  </si>
+  <si>
+    <t>11702</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11702/requer._no_237_2026_-_ver._reinaldo_lima_rey_-_calcamento_da_rua_maurilio_de_alencar_cavalcante__jardim_america.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura o calçamento da Rua Maurílio de Alencar Cavalcante, no Jardim América, que encontra-se em condições precárias, com buracos, lama e dificuldades de acesso, especialmente em períodos chuvosos</t>
+  </si>
+  <si>
+    <t>11703</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11703/requer._no_238_2026_-_ver._reinaldo_lima_rey_-_complemento_do_calcamento_da_rua_santa_guia_renascer.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura o complemento do calçamento da Rua Santa Guia, no Bairro Renascer</t>
+  </si>
+  <si>
+    <t>11704</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11704/requer._no_239_2026_-_ver._fabricio_magno_-_plataforma_digital_destinada_ao_cadastramento_de_vagas_de_emprego_por_empresas_locais.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Muncipal e Secretaria de Ciência, Tecnologia e Inovação a criação de uma plataforma digital municipal destinada ao cadastramento de vagas de emprego por empresas locais, constituindo um Banco Municipal de Oportunidades, com o objetivo de facilitar o acesso ao emprego, promover a transparência e fortalecer o mercado de trabalho no Município</t>
+  </si>
+  <si>
+    <t>11705</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11705/requer._no_240_2026_-_ver._fabricio_magno_-_inclusao_e_acessibiledade_urbana.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria da Pessoa com Deficiência, a implantação de uma praça sensorial na atual Praça José Américo de Almeida, situada na Rua Tenente Antônio Pontes, em frente à Igreja Batista, com estrutura inclusiva e adaptada, oferecendo estímulos sensoriais planejados que promovam o desenvolvimento cognitivo, emocional e social de crianças, adolescentes, adultos e idosos, com atenção especial às necessidades de pessoas com Transtorno do Espectro Autista (TEA); bem como a destinação do espaço do Casarão do Padre para a realização de aulas, projetos educacionais e atividades socioculturais, transformando o local em um polo permanente de aprendizado, cultura e integração comunitária voltado ao autismo, beneficiando toda a população e promovendo a inclusão plena</t>
+  </si>
+  <si>
+    <t>11751</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11751/requer._no_241_2026_-_ver._junior_datele_-_votos_de_aplausos_jose_ronildo_souza_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Votos de Aplausos ao Coronel José Ronildo Souza da Silva, pela posse como Comandante-Geral da Polícia Militar da Paraíba (PMPB), no último dia 08 de abril</t>
+  </si>
+  <si>
+    <t>11752</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11752/requer._no_242_2026_-_ver._junior_datele_-_votos_de_aplausos_andre_freitas_da_silva_felix.pdf</t>
+  </si>
+  <si>
+    <t>Votos de Aplausos ao Secretário André Freitas da Silva Félix, pela posse como Secretário de Estado da Administração da Paraíba, no último dia 06 de abril</t>
+  </si>
+  <si>
+    <t>11753</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11753/requer._no_243_2026_-_ver._jose_pereira_-_pavimentacao_da_rua_pau_brasil_portal_do_poco.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a pavimentação da Rua Pau Brasil, no Portal do Poço</t>
+  </si>
+  <si>
+    <t>11754</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11754/requer._no_244_2026_-_ver._fabricio_magno_-_alagamentos_nas_ruas_manoel_araujo_nascimento_e_joao_castor_de_sena_jardim_brasilia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal, Secretarias de Infraestrutura e de Proteção e Defesa Civil, e Departamento Nacional de Infraestrutura de Transportes (DNIT), a adoção de providências urgentes para solucionar os recorrentes alagamentos nas Ruas Manoel Araújo Nascimento e João Castor de Sena, no bairro Jardim Brasília</t>
+  </si>
+  <si>
+    <t>11755</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11755/requer._no_245_2026_-_ver._fabricio_magno_-_implantacao_posto_fixo_guarda_municipal_area_do_dique.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Segurança e Defesa da Cidadania e de Infraestrutura a implantação de um posto fixo da Guarda Municipal na área do Dique, neste Município</t>
+  </si>
+  <si>
+    <t>11756</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11756/requer._no_246_2026_-_ver._moises_do_meninas_bar_-_instalacao_portas_giratorias_com_detector_de_metais_todas_as_escolas_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Educação a instalação de Portas Giratórias com Detector de Metais em todas as Escolas Municipais, bem como, seja disponibilizado um profissional da área de segurança para garantir a segurança não só dos alunos, mas também de todos os profissionais da respectiva escola</t>
+  </si>
+  <si>
+    <t>11757</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11757/requer._no_247_2026_-_ver._moises_do_meninas_bar_-_realizacao_concurso_areas_da_saude_e_da_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal a realização de concurso público para provimento de cargos efetivos nas áreas da Saúde e da Educação, tendo em vista o déficit de servidores atualmente existente nesses setores essenciais, situação que vem comprometendo a regular prestação dos serviços públicos à população</t>
+  </si>
+  <si>
+    <t>11758</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11758/requer._no_248_2026_-_ver._edglei_ramalho_-_disponibilizacao_epis_funcionarios.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Proteção e Defesa Civil a aquisição e disponibilização de Equipamentos de Proteção Individual (EPIs), adequados para os funcionários que realizam serviços de limpeza e manutenção em galerias pluviais e redes de esgoto no Município</t>
+  </si>
+  <si>
+    <t>11759</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11759/requer._no_249_2026_-_ver._herlon_cabral_-_cumprimento_lei_no_15.100_2025_utilizacao_estudantes_aparelhos_eletronicos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal para que determine aos órgãos competentes, em especial à Secretaria de Educação do Município, informações acerca das medidas adotadas para o cumprimento da Lei nº 15.100/2025, que trata sobre a utilização, por estudantes, de aparelhos eletrônicos portáteis pessoais nos estabelecimentos públicos de ensino da educação básica</t>
+  </si>
+  <si>
+    <t>11760</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11760/requer._no_250_2026_-_ver._herlon_cabral_-_informacoes_medidas_amenizar_impactos_periodo_chuvoso.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal para que determine aos órgãos competentes, em especial às Secretarias de Infraestrutura e de Defesa Civil, informações acerca das medidas que vêm sendo adotadas para amenizar os impactos do período chuvoso no Município</t>
+  </si>
+  <si>
+    <t>11761</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal, bem como a secretaria competente, realizar estudo técnico visando a implantação patrimonial no Hospital Municipal Padre Alfredo Barbosa e na Policlínica Leonardo Mozart</t>
+  </si>
+  <si>
+    <t>11762</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11762/requer._no_252_2026_-_ver._alex_lucena_-_drenagem_e_calcamento_de_algumas_vias_publicas_jardim_atlantico.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a conclusão dos serviços de drenagem e calçamento das seguintes vias públicas: Rua da Floresta, Rua Nova Floresta, Rua Flor de Lis, Rua Nossa Senhora de Fátima, Rua 17 de Abril, Rua Novo Horizonte, Rua das Orquídeas, Rua Nova Esperança, e Rua do Ferroviário; todas localizadas no Loteamento Jardim Atlântico</t>
+  </si>
+  <si>
+    <t>11763</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11763/requer._no_253_2026_-_ver._jose_pereira_-_drenagem_e_pavimentacao_da_rua_santo_antonio_jacare.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a drenagem e pavimentação da Rua Santo Antônio, no bairro do Jacaré</t>
+  </si>
+  <si>
+    <t>11805</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11805/requer._no_254_2026_-_ver._fabricio_magno_-_providencias_estacionamento_irregular_intermares.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretarias de Mobilidade Urbana e de Controle do Uso e Ocupação do Solo a adoção de providências quanto ao estacionamento irregular de veículos sobre as calçadas na Avenida Mar Vermelho, em Intermares</t>
+  </si>
+  <si>
+    <t>11806</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11806/requer._no_255_2026_-_ver._fabricio_magno_-_sessao_especial_maio_amarelo.pdf</t>
+  </si>
+  <si>
+    <t>Realização de Sessão Especial, no Plenário desta Casa Legislativa, no dia 28 de maio, em alusão ao "Maio Amarelo", com o objetivo de promover reflexões sobre a segurança no trânsito, por meio de ações educativas e preventivas, em atenção a solicitação da Secretaria de Mobilidade Urbana (SEMOB)</t>
+  </si>
+  <si>
+    <t>11807</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11807/requer._no_256_2026_-_ver._junior_datele_-_pavimentacao_asfaltica_rua_coronel_jose_teles_santa_catarina.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Secretaria de Infraestrutura a realização de reparos na pavimentação asfáltica da_x000D_
+Rua Coronel José Teles, no bairro Santa Catarina, nas proximidades do Mercadinho Benio</t>
+  </si>
+  <si>
+    <t>11808</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11808/requer._no_257_2026_-_ver._junior_datele_-_votos_de_profundo_pesar_jose_coelho_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Votos de Profundo Pesar pelo falecimento do senhor José Coelho da Silva (Coelhinho), pessoa respeitada e querida no seio de nossa sociedade, fato ocorrido na última sexta feira, 24 de abril de 2026</t>
+  </si>
+  <si>
+    <t>11809</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11809/requer._no_258_2026_-_ver._lucas_lopes_-_drenagem_e_pavimentacao_rua_golfo_de_siao_ponta_de_campina.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Infraestrutura a drenagem e pavimentação da Rua Golfo de Sião (Rua João Tomas da Silva), em  Ponta de Campina</t>
+  </si>
+  <si>
+    <t>11810</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11810/requer._no_259_2026_-_ver._lucas_lopes_-_drenagem_e_pavimentacao_rua_das_orquideas_jardim_camboinha.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de de Infraestrutura a drenagem e pavimentação da Rua das Orquídeas, em Jardim Camboinha</t>
+  </si>
+  <si>
+    <t>11811</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11811/requer._no_260_2026_-_ver._fernando_sobrinho_-_realizacao_atracoes_culturais_mes_de_junho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Secretaria de Cultura a disponibilização de estrutura e apoio logístico, no sentido de promover e incentivar a realização de apresentações de trios pé de serra e demais atrações culturais, aos finais de semana do mês de junho, em diversos bairros do Município de Cabedelo</t>
+  </si>
+  <si>
+    <t>11812</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11812/requer._no_261_2026_-_ver._fernando_sobrinho_-_festival_gastronomico_junino.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar às Secretarias de Cultura e de Desenvolvimento Econônimo a realização de um_x000D_
+Festival Gastronômico Junino no Município, durante o mês de junho</t>
+  </si>
+  <si>
+    <t>11813</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11813/requer._no_262_2026_-_ver._bira_carvalho_-_acoes_preventivas_educativas_e_de_combate_as_doencas_virais_periodo_chuvoso.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal, Secretaria de Saúde e demais órgãos competentes, a intensificação de ações preventivas, educativas e de combate às doenças virais que se agravam no período chuvoso, tais como dengue, chikungunya, zika vírus, gripe e viroses gastrointestinais no âmbito do Município de Cabedelo</t>
+  </si>
+  <si>
+    <t>11814</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11814/requer._no_263_2026_-_ver._bira_carvalho_-_votos_de_aplausos_gessinette_borba_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>Votos de Aplausos à Sra. Gessinette Borba Oliveira, representando todos os interpretes de_x000D_
+libras do Municipio de Cabedelo, em reconhecimento aos relevantes serviços prestados à comunidade, especialmente à comunidade surda</t>
+  </si>
+  <si>
+    <t>11815</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11815/requer._no_264_2026_-_ver._edglei_ramalho_-_inclusao_corrida_de_rua_do_aniversario_de_cabedelo_calendario_oficial.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Esportes, Juventude e Lazer, reiterando o Requerimento nº 634/25, de minha autoria, que trata da inclusão da “Corrida de Rua do Aniversário de Cabedelo”, a ser realizada no dia 12 de dezembro, no Calendário Oficial do_x000D_
+Município</t>
+  </si>
+  <si>
+    <t>11816</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11816/requer._no_265_2026_-_ver._edglei_ramalho_-_construcao_centro_administrativo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal a construção de um Centro Administrativo Municipal, com a finalidade de centralizar as Secretarias e demais órgãos da Administração Pública Municipal, recomendando-se que sua implantação ocorra em local central e de fácil acesso à população do Município</t>
+  </si>
+  <si>
+    <t>11817</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11817/requer._no_266_2026_-_ver._herlon_cabral_-_chamamento_professores_habilitados_processo_seletivo_simplificado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Educação para que sejam adotadas, com a máxima urgência, as providências administrativas necessárias ao chamamento dos professores habilitados no Processo Seletivo Simplificado regido pelo Edital nº 01/2026, cujo resultado final foi devidamente homologado, conforme publicação no Diário Oficial do Município de 17 de abril de 2026, bem como apresente, no prazo legal, as solicitações abaixo elencadas</t>
+  </si>
+  <si>
+    <t>11818</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11818/requer._no_267_2026_-_ver._herlon_cabral_-_manutencao_preventiva_vistoria_tecnica_e_poda_das_arvores_vias_publicas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal, Secretaria de Meio Ambiente e demais órgãos competentes a  manutenção preventiva, vistoria técnica e poda das árvores localizadas nas vias públicas do Município, com a finalidade de evitar a queda de árvores e galhos durante o período chuvoso, resguardar a segurança da população e preservar o patrimônio público e privado</t>
+  </si>
+  <si>
+    <t>11819</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11819/requer._no_268_2026_-_ver._alex_lucena_-_implantacao_parque_publico_dique.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento Urbano e Habitação a implantação de um Parque Público na área do Dique de Cabedelo, com o objetivo de promover lazer, bem-estar, inclusão social, convivência comunitária e incentivo à prática de atividades físicas para toda a população</t>
+  </si>
+  <si>
+    <t>11820</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11820/requer._no_269_2026_-_ver._enrique_douglas_-_implantacao_programa_defesa_civil_mirim.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal, Procuradoria-Geral do Município, e Secretarias de Educação e de Defesa Civil a implantação do Programa “Defesa Civil Mirim” no âmbito do Município de Cabedelo</t>
+  </si>
+  <si>
+    <t>11821</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11821/requer._no_270_2026_-_ver._enrique_douglas_-_votos_de_aplausos_associacao_cultural_desportiva.pdf</t>
+  </si>
+  <si>
+    <t>“Votos de Aplausos” à Associação Cultural e Desportiva Causos e Lendas do Nosso Futebol, em reconhecimento à sua dedicação, empenho e relevante contribuição na preservação, valorização e difusão da história do futebol paraibano</t>
+  </si>
+  <si>
+    <t>11822</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11822/requer._no_271_2026_-_ver._moises_do_meninas_bar_-_castracoes_gratuitas_de_caes_e_gatos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Secretaria Executiva da Proteção Animal (SEPA), bem como à Secretaria de Estado da Saúde (SES), ambas do Governo do Estado da Paraíba, a disponibilização de 50 (cinquenta) castrações gratuitas de cães e gatos no Município de Cabedelo/PB, por intermédio da Ação Castra + Paraíba, iniciativa vinculada ao Programa Paraíba Pet</t>
+  </si>
+  <si>
+    <t>11823</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11823/requer._no_272_2026_-_ver._moises_do_meninas_bar_-_prorrogacao_prazo_de_validade_concurso_publico.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal a prorrogação do prazo de validade do Concurso Público regido pelo Edital Normativo nº 01/2023, o qual foi devidamente homologado em 02 de julho de 2024, com vigência até 01 de julho de 2026</t>
+  </si>
+  <si>
+    <t>11824</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11824/requer._no_273_2026_-_ver._junior_paulo_-_aquisicao_maquina_de_camara_hiperbarica.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Saúde, estudando a situação financeira da saúde municipal ou viabilizando parcerias com o Governo Estadual e Federal, a aquisição de uma Máquina de Câmara Hiperbárica, procedimento de grande relevância para o tratamento de diversas patologias</t>
+  </si>
+  <si>
+    <t>11825</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11825/requer._no_274_2026_-_ver._junior_paulo_-_sessao_especial_fibromialgia.pdf</t>
+  </si>
+  <si>
+    <t>Realização de Sessão Especial, no Plenário desta Casa Legislativa, em data a ser agendada (de preferência 12 de maio), para tratar do dia Mundial e Nacional de Conscientização e Enfrentamento da Fibromialgia</t>
+  </si>
+  <si>
+    <t>11826</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11826/requer._no_275_2026_-_ver._reinaldo_lima_rey_-_licenca_30_dias_por_motivo_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Concessão de Licença Médica de 30 (trinta) dias por Motivo de Saúde ao Vereador Reinaldo Lima (Rey)</t>
+  </si>
+  <si>
+    <t>11827</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11827/requer._no_276_2026_-_ver._wagner_do_solanense_-_drenagem_urbana_nas_vias_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e secretarias competentes serviços de drenagem urbana, incluindo limpeza, desobstrução e, se necessário, ampliação da rede de escoamento de águas pluviais nas vias do Município, especialmente nas áreas mais afetadas durante o período chuvoso</t>
+  </si>
+  <si>
+    <t>11828</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11828/requer._no_277_2026_-_ver._enrique_douglas_-_quebra_de_intervalo_regimental.pdf</t>
+  </si>
+  <si>
+    <t>Dispensa do Interstício Regimental para apreciação em 2º turno de discussão e votação do Projeto de Lei Complementar nº 002/2026 - Do Prefeito Municipal</t>
+  </si>
+  <si>
+    <t>11829</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11829/requer._no_278_2026_-_ver._lucas_lopes_-_projeto_urbanizacao_corredor_verde_intermares.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Prefeito Municipal e Secretaria de Planejamento Urbano e Habitação a elaboração de projeto para urbanização do “Corredor Verde”, no Bairro de Intermares</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2244,68 +4312,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11457/ata_da_1a_sessao_extraordinaria_-_19-01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11491/ata_da_1a_sessao_ordinaria_03-02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11531/ata_da_2a_sessao_ordinaria__-_10-02-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11585/ata_da_3o_sessao_ordinaria_-_24-02-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11492/ata_da_1a_sessao_solene_-_02-02-2026_abertura_periodo_ordinario.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11301/ato_do_presidente_no_052_2026_-_regulamenta_as_transmissoes_sessoes_da_camara_periodo_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11335/ato_do_presidente_no_053_2026_convoca_suplentes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11336/ato_do_presidente_no_054_2026_-_designa_membro_titular_da_ccjr.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11337/ato_do_presidente_no_055_2026-_designa_membro_titular_da_cof.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11488/ato_do_presidente_no_056_2026_-_ponto_facultativo_festejos_carnavalescos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11489/ato_do_presidente_no_057_2026_-_membros_comissao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11490/ato_do_presidente_no_058_2026_-_dispensa_2_o_suplente_ver._lucas_lopes__-_retorno_ver._evilasio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11555/ato_do_presidente_no_059_2026_-_substituicao_membros_titulares_comissoes_permanentes_e_conselho_de_etica.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11493/pl_no_001_2026_-_prefeito_municipal_-_atualiza_vencimento_base_servidores_pmc_-lei_no_2.620_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11494/pl_no_002_2026_-_prefeito_municipal_-_atualiza_representacao_dos_cargos_comissionados_da_pmc_-_lei_no_2.621_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11496/pr_no_001_2026_-_presidente_da_cmc_-_constitui_comissao_de_representacao_brasilia-df_-_res_no_278_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11429/requer._no_001_2026_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11430/requer._no_002_2026_-_ver._alex_lucena_-_implantacao_contorno_km_2_da_br-230.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11431/requer._no_003_2026_-_ver._alex_lucena_-_implantacao_mao_unica_av._oceano_atlantico_e_rua_jose_americo_de_almeida_filho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11432/requer._no_004_2026_-_ver._junior_datele_-_implantacao_redutores_de_velocidade_rua_golfo_de_bengala_intermares.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11433/requer._no_005_2026_-_ver._junior_datele_-_asfaltamento_rua_liberato_jose_de_miranda_centro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11434/requer._no_006_2026_-_ver._edglei_ramalho_-_construcao_praca_area_loteamento_jardim_atlantico_ii_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11435/requer._no_007_2026_-_ver._edglei_ramalho_-_pavimentacao_rua_5_loteamento_jardim_atlantico_ii_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11436/requer._no_008_2026_-_ver._wagner_do_solanense_-_dedetizacao_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11437/requer._no_009_2026_-_ver._fernando_sobrinho_-_parcerica_institucional_para_implementacao_festa_da_lagosta.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11438/requer._no_010_2026_-_ver._fernando_sobrinho_-_regularizacao_fundiaria_urbana_area_quarteirao_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11439/requer._no_011_2026_-_ver._wagner_do_solanense_-_construcao_novo_predio_policlinica_e_lacen.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11440/requer._no_012_2026_-_ver._lucas_lopes_-_drenagem_rua_cleto_campelo_camalau.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11441/requer._no_013_2026_-_ver._lucas_lopes_-_poda_arvore_rua_universitario_joao_roberto_borges_de_souza_camboinha_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11442/requer._no_014_2026_-_ver._jose_pereira_-_requalificacao_malha_asfaltica_sinalizacao_horizontal_e_vertical_faixa_ciclista_av._oceano_atlantico.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11443/requer._no_015_2026_-_ver._jose_pereira_-_atender_animais_de_rua_abandono_vitimas_de_acidentes_maus-tratos_e_acometidos_por_doencas_transmissiveis.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11444/requer._no_016_2026_-_ver._bira_carvalho_-_pl_criacao_fila_de_espera_integrada_atendimento_pessoas_com_deficiencia_e_institui_sisme.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11445/requer._no_017_2026_-_ver._bira_carvalho_-_reforma_quadra_de_esporte_oceania_iv_jacare.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11446/requer._no_018_2026_-_ver._edson_da_otica_-_reparos_asfalto_rua_santo_antonio_e_raul_seixas_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11447/requer._no_019_2026_-_ver._edson_da_otica_-_implementar_binario_transito_local_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11448/requer._no_020_2026_-_ver._herlon_cabral_-_servicos_de_manutencao_rua_joao_luiz_batista_camalau.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11449/requer._no_021_2026_-_ver._herlon_cabral_-_aplicacao_piso_salarial_nacional_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11450/requer._no_022_2026_-_ver._reinaldo_lima_rey_-_construcao_casas_populares_no_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11451/requer._no_023_2026_-_ver._reinaldo_lima_rey_-_construcao_nova_creche_no_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11452/requer._no_024_2026_-_ver._moises_do_meninas_bar_-_concessao_auxilio-alimentacao_servidores_efetivos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11453/requer._no_025_2026_-_ver._moises_do_meninas_bar_-_cyber_seguranca_servicos_anexo_x_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11454/requer._no_026_2026_-_ver._fabricio_magno_-_distribuicao_coleiras_refletivas_identificacao_castracao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11455/requer._no_027_2026_-_ver._fabricio_magno_-_votos_de_aplausos_antiga_cabedelo_e_noticias_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11456/requer._no_028_2026_-_ver._enrique_douglas_-_implementacao_da_adminsitracao_por_metas_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11459/requer._no_029__2026_-_ver._wagner_do_solanense_-_reforma_e_revitalizacao_mercado_publico_e_mercado_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11460/requer._no_030_2026_-_ver._junior_datele_-_refazer_faixas_de_pedestres_av._oceano_indico.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11461/requer._no_031_2026_-_ver._junior_datele_-_inclusao_projeto_orla_construcao_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11462/requer._no_032_2026_-_ver._edglei_ramalho_-_inclusao_programa_pravimenta_cabedelo_rua_carmelita_de_morais_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11463/requer._no_033_2026_-_ver._edglei_ramalho_-_capeamento_asfaltico_rua_estivador_antonio_leandro_de_sousa_formosa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11464/requer._no_034_2026_-_ver._wagner_do_solanense_-_realizacao_campeonato_municipal_de_futebol_interbairros.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11465/requer._no_035_2026_-_ver._junior_paulo_-_pavimentacao_rua_rainha_da_paz_jardim_oceania-jacare.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11466/requer._no_036_2026_-_ver._junior_paulo_-_sessao_especial_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11467/requer._no_037_2026_-_ver._herlon_cabral_-_revitalizacao_e_manutencao_lombadas_fisicas_rua_cleto_campelo_centro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11468/requer._no_038_2026_-_ver._herlon_cabral_-_passagem_carros_fumace.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11469/requer._no_039_2026_-_ver._moises_do_meninas_bar_-_doacao_terreno_ifpb_campus_centro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11470/requer._no_040_2026_-_ver._moises_do_meninas_bar_-_correcao_falha_administrativa_pagamento_quinquenios_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11471/requer._no_041_2026_-_ver._lucas_lopes_-_implementacao_capsi.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11472/requer._no_042_2026_-_ver._lucas_lopes_-_pl_normas_funcionamento_farmacia_de_manipulacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11473/requer._no_043_2026_-_ver._alex_lucena_-_pavimentacao_asfaltica_rua_augusto_firmo_paulo_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11474/requer._no_044_2026_-_ver._fernando_sobrinho_-_disponibilizacao_lixeiras_e_conteineres_trajetos_dos_blocos_carnavalescos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11475/requer._no_045_2026_-_ver._fernando_sobrinho_-_implementacao_banheiros_quimicos_periodo_carnavalesco_orla.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11476/requer._no_046_2026_-_ver._edson_da_otica_-_implementar_placas_sinalizacao_todas_as_ruas_bairro_renascer_ii_iii_iv_parque_esperanca_e_haiti.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11477/requer._no_047_2026_-_ver._edson_da_otica_-_calcamento_e_asfalto_ruas_jose_ferreira_de_morais_e_continuacao_rua_santo_antonio_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11478/requer._no_048_2026_-_ver._bira_carvalho_-_revitalizacao_espaco_publico_geraldo_smith_poco.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11479/requer._no_049_2026_-_ver._bira_carvalho_-_instalacao_trocadores_para_criancas_jovens_e_adultos_com_deficiencia_em_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11480/requer._no_050_2026_-_ver._fabricio_magno_-_pl_laudo_municipal_de_aptidao_turistica_-_lmat.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11481/requer._no_051_2026_-_ver._fabricio_magno_-_alteracao_metodo_atendimento.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11482/requer._no_052_2026_-_ver._alex_lucena_-_construcao_nova_usf_bairro_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11521/requer._no_053_2026_-_ver._jose_pereira_-_pl_fiscaliza_cabedelo_descarte_irregular_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11483/requer._no_054_2026_-_ver._jose_pereira_-_requalificacao_calcadas_recuperacao_e_nivelamento_canteiro_central_av._mar_vermelho_intermares.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11484/requer._no_055_2026_-_ver._enrique_douglas_-_criacao_projeto_cabine_estuda_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11485/requer._no_056_2026_-_ver._enrique_douglas_-_realizacao_projeto_cultural_deu_rock_2026_dique_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11486/requer._no_057_2026_-_ver._jose_pereira_-_construcao_quiosques_praca_durval_portela_e_joao_pereira_de_lacerda_intermares.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11522/requer._no_058_2026_-_ver._reinaldo_lima_rey_-_reforma_e_ampliacao_escola_municipal_placido_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11537/requer._no_059_2026_-_ver._reinaldo_lima_rey_-_reforma_da_escola_municipal_maria_jose_verissimo_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11487/requer._no_060_2026_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima_falta_folha_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11511/requer._no_061_2026_-_ver._herlon_cabral_-_sessao_especial_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11512/requer._no_062_2026_-_ver._fabricio_magno_-_aquisicao_cameras_corporais_agente_semob_e_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11513/requer._no_063_2026_-_ver._fabricio_magno_-_votos_de_aplausos_guarda_municipal_e_2o_sargento_do_bope_caes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11514/requer._no_064_2026_-_ver._jose_pereira_-_pl_regras_seguranca_posse_ou_conducao_responsavel_de_caes_via_publica.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11515/requer._no_065_2026_-_ver._junior_datele_-_campanhas_de_conscientizacao_e_orientacao_acerca_do_descarte_correto_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11517/requer._no_067_2026_-_ver._edglei_ramalho_-_instalacao_de_coletor_de_residuos_solidos_rua_cleto_campelo_com_a_sao_francisco_camalau.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11518/requer._no_068_2026_-_ver._edglei_ramalho_-_recapeamento_asfaltico_av._juscelino_kubitschek_camalau_e_instalacao_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11519/requer._no_069_2026_-_ver._enrique_douglas_-_reforma_ou_reconstrucao_redutor_de_velocidade_rua_coronel_jose_teles_centro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11520/requer._no_070_2026_-_ver._enrique_douglas_-_votos_de_aplausos_tatiana_coelho_de_sampaio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11523/requer._no_071_2026_-_ver._alex_lucena_-_viabilidade_emissao_carta_de_habite-se_apos_conclusao_reforma_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11524/requer._no_072_2026_-_ver._alex_lucena_-_pl_instituir_curso_complementar_preparatorio_vestibulares_e_enem.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11525/requer._no_073_2026_-_ver._reinaldo_lima_rey_-_construcao_nova_usf_bairro_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11526/requer._no_074_2026_-_ver._herlon_cabral_-_aulas_praticas_educacao_fisica_alunos_ifpb_quadras_disponiveis.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11527/requer._no_075_2026_-_ver._fernando_sobrinho_-_implantacao_lombada_rua_presidente_joao_pessoa_centro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11528/requer._no_076_2026_-_ver._fernando_sobrinho_-_votos_de_aplausos_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11529/requer._no_077_2026_-_ver._evilasio_cavalcanti_-_construcao_praca_bairro_de_intermares_homenagem_postuma_nomear_carlos_alberto_batista_gomes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11530/requer._no_078_2026_-_ver._evilasio_cavalcanti_-_investigacao_propagacao_de_ratos_e_pragas_urbanas_bairro_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11556/requer._no_080_2026_-_ver._edson_da_otica_-_aparelhos_ginastica_e_telas_de_protecao_praca_joao_pereira_de_lacerda_intermares.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11497/requer._no_081_2026_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11498/requer._no_082_2026_-_ver._enrique_douglas_-_quebra_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11535/requer._no_083_2026_-_ver._fernando_sobrinho_-_disponibilizacao_de_mais_onibus.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11536/requer._no_084_2026_-_ver._fernando_sobrinho_-_regularizacao_fundiaria_ruas_bairro_do_centro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11532/requer._no_085_2026_-_ver._wagner_do_solanense_-_sessao_especial_dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11533/requer._no_086_2026_-_ver._junior_datele_-_readequacao_grades_de_escoamento_br_230.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11534/requer._no_087_2026_-_ver._junior_datele_-_alagamento_rua_mangaba.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11540/requer._no_088_2026_-_ver._fabricio_magno_-_implantacao_sinalizacao_maritima.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11541/requer._no_089_2026_-_ver._fabricio_magno_-_revitalizacao_vila_porto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11542/requer._no_090_2026_-_ver._evilasio_cavalcanti_-_criacao_centro_de_estudos_linguas_estrangeiras.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11543/requer._no_091_2026_-_ver._evilasio_cavalcanti_-_pl_corrida_municipal_das_mulheres_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11544/requer._no_092_2026_-_ver._edglei_ramalho_-_manutencao_do_cemiterio_na_paz_do_senhor_camalau.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11545/requer._no_093_2026_-_ver._edglei_ramalho_-_instalacao_placas_de_identificacao_ruas_intermares.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11546/requer._no_094_2026_-_ver._moises_do_meninas_bar_-_disponibilizacao_carne_iptu.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11547/requer._no_095_2026_-_ver._moises_do_meninas_bar_-_pl_vacinacao_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11548/requer._no_096_2026_-_ver._edson_da_otica-_construcao_de_uma_creche_salinas_ribamar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11549/requer._no_097_2026_-_ver._edson_da_otica-reforma_escola_municipal_renacer_ll.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11538/requer._no_098_2026_-_ver._reinaldo_lima_rey_-_cobertura_feira_livre_do_renascer.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11550/requer._no_099_2026_-_ver._alex_lucena-_inclusao_escolar_sensibilidade_auditiva.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11551/requer._no_100_2026_-_ver._alex_lucena_-_centro_apoio_pessoas_com_defeciencia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11552/requer._no_101_2026_-_ver._enrique_douglas-_criacao_praca_pet_cabedelo_centro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11539/requer._no_102_2026_-_ver._enrique_douglas_-_sessao_especial_sindrome_de_down.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11557/requer._no_103_2026_-_ver._jose_pereira_-_pl_integracao_monitoramento_seguranca_condominios.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11553/requer._no_104_2026_-_ver._jose_pereira-_programa_praca_do_autista.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11554/requer._no_105_2026_-_ver._junior_paulo-_pavimentacao_e_iluminaca_rua_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11558/requer._no_106_2026_-_ver._junior_paulo_-_reparos_pavimentacao_rua_joao_castor_de_sena_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11559/requer._no_107_2026_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11560/requer._no_108_2026_-_ver._bira_carvalho_-_limpeza_area_da_mare_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11561/requer._no_109_2026_-_ver._wagner_do_solanense_-_restabelecimento_operacoes_da_petrobras.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11562/requer._no_110_2026_-_ver._junior_datele_-_disponibilizacao_placas_informativas_qr_code.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11563/requer._no_111_2026_-_ver._junior_datele_-_ampliacao_e_fortalecimento_psicossocial_escolas_e_creches.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11564/requer._no_112_2026_-_ver._moises_do_meninas_bar_-_execucao_hino_oficial_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11565/requer._no_113_2026_-_ver._moises_do_meninas_bar_-_instalacao_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11566/requer._no_114_2026_-_ver._fernando_sobrinho_-_novos_quiosques_orla_praia_formosa.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11567/requer._no_115_2026_-_ver._fernando_sobrinho_-_implementacao_e_funcionamento_podcast_publico.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11568/requer._no_116_2026_-_ver._wagner_do_solanense_-_incentivo_e_fortalecimento_participacao_feminina_atividades_esportivas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11569/requer._no_117_2026_-_ver._edson_da_otica_-_totens_identificacao_entrada_todos_os_bairros.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11570/requer._no_118_2026_-_ver._junior_paulo_-_retomar_comemoracoes_aniversario_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11571/requer._no_119_2026_-_ver._junior_paulo_-_pavimentacao_rua_ovidia_ezidro_de_oliveira_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11572/requer._no_122_2026_-_ver._jose_pereira_-_drenagem_e_pavimentacao_rua_santo_antonio_jacare.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11573/requer._no_123_2026_-_ver._jose_pereira_-_incluir_reforma_mercado_publico_construcao_boxes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11574/requer._no_124_2026_-_ver._edglei_ramalho_-_votos_de_aplausos_associacao_frei_gregorio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11575/requer._no_125_2026_-_ver._edglei_ramalho_-_votos_de_aplausos_real_supermecado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11576/requer._no_126_2026_-_ver._alex_lucena_-_recuperacao_bocas_de_lobo_limpeza_e_instalacao_bueiros_inteligentes_ruas_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11577/requer._no_127_2026_-_ver._alex_lucena_-_drenagem_rua_miguel_silvino_tomas_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11578/requer._no_128_2026_-_ver._fabricio_magno_-_criacao_programa_municipal_de_prevencao_e_tratamento_da_obesidade.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11579/requer._no_129_2026_-_ver._fabricio_magno_-_implementacao_aplicativo_conecta_cabedelo_agendamento_retirada_medicamentos_farmacias_municipais.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11580/requer._no_130_2026_-_ver._bira_carvalho_-_construcao_descida_publica_acesso_pedestres_e_pequenas_embarcacoes_praia_do_poco.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11581/requer._no_131_2026_-_ver._bira_carvalho_-_instalacao_cancelas_e_sinalizacoes_em_todas_passagens_do_trem.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11582/requer._no_134_2026_-_ver._enrique_douglas_-_instalacao_de_totens_ou_placas_informativas_disque-denuncia.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11583/requer._no_135_2026_-_ver._enrique_douglas_-_reforco_guarda_municipal_entorno_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11584/requer._no_136_2026_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11676/1a_sessao_especial-_12-03-2026__fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11677/2a_sessao_especial_-_19-03-2026_sindrome_de_down.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11457/ata_da_1a_sessao_extraordinaria_-_19-01-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11491/ata_da_1a_sessao_ordinaria_03-02-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11531/ata_da_2a_sessao_ordinaria__-_10-02-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11585/ata_da_3o_sessao_ordinaria_-_24-02-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11671/ata_da_4o_sessao_ordinaria_-_03-03-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11672/ata_da_5o_sessao_ordinaria_-_10-03-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11673/ata_da_6a_sessao_ordinaria_-_17-03-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11674/ata_da_7a_sessao_ordinaria_-_24-03-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11675/ata_da_8a_sessao_ordinaria_-_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11802/ata_da_9a_sessao_ordinaria_-__07-04-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11803/ata_da_10a_sessao_ordinaria_-_14-04-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11492/ata_da_1a_sessao_solene_-_02-02-2026_abertura_periodo_ordinario.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11678/2a_sessao_especial_-_19-03-2026_sindrome_de_down.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11301/ato_do_presidente_no_052_2026_-_regulamenta_as_transmissoes_sessoes_da_camara_periodo_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11335/ato_do_presidente_no_053_2026_convoca_suplentes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11336/ato_do_presidente_no_054_2026_-_designa_membro_titular_da_ccjr.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11337/ato_do_presidente_no_055_2026-_designa_membro_titular_da_cof.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11488/ato_do_presidente_no_056_2026_-_ponto_facultativo_festejos_carnavalescos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11489/ato_do_presidente_no_057_2026_-_membros_comissao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11490/ato_do_presidente_no_058_2026_-_dispensa_2_o_suplente_ver._lucas_lopes__-_retorno_ver._evilasio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11555/ato_do_presidente_no_059_2026_-_substituicao_membros_titulares_comissoes_permanentes_e_conselho_de_etica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11586/ato_do_presidente_no_060_2026_-_extingui_a_frente_parlamentar_empreededorismo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11587/ato_do_presidente_no_061_2026_-_constituicao_da_frente_parlamentar_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11588/ato_do_presidente_no_062_2026_-_ponto_facultativo_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11589/ato_do_presidente_no_063_2026_-_antecipa_o_horario_da_sessao_ordinaria_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11670/ato_do_presidente_no_064_2026_-_estabilidade_servidora_prriscilla_machado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11764/ato_do_presidente_no_065_2026-_convoca_suplente_ver._lucas_lopes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11765/ato_do_presidente_no_066_2026_-_ponto_facultativo_feriado_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11766/ato_do_presidente_no_067_2026_-_revisao_administrativa_contratos_cmc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11767/ato_do_presidente_no_068_2026_-_rescisao_de_contratos_administrativos_especificos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11800/ato_do_presidente_no_069_2026_-_antecipa_horario_da_sessao_ordinaria_-_28-04-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11801/ato_do_presidente_no_070_2026_-_licenca_saude_ver._rey.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11746/plc_n_001_2026_-_do_prefeito_municipal_-_altera_os_anexos_da_lei_n_1.179-2003_reajute_magisterio_-_lc_no_103_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11493/pl_no_001_2026_-_prefeito_municipal_-_atualiza_vencimento_base_servidores_pmc_-lei_no_2.620_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11494/pl_no_002_2026_-_prefeito_municipal_-_atualiza_representacao_dos_cargos_comissionados_da_pmc_-_lei_no_2.621_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11784/pl_no_003_2026-prefeito_municipal_-_transposicao_remanejamento_dotacoes_orcamentarias_seguridade_social_-_lei_no_2.629_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11785/pl_no_008_2026_-_ver._herlon_cabral_-_projeto_paracegover_redes_sociais_cmc_-_lei_n_o_2.651_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11786/pl_no_009_2026_-_ver._lucas_lopes_-_semana_de_prevencao_as_doencas_renais_-_lei_n_o_2.652_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11787/pl_no_041_2026-prefeito_municipal_-__abertura_de_cretido_especial__-_centro_de_apoio_ao_turista_-_lei_no_2.640_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11788/pl_no_052_2026-prefeito_municipal_-_altera_lei_no_2.573_2025_reparcelamento_ipsemc_-_lei_no_2.628_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11789/pl_no_053_2026_-_prefeito_municipal_-_acrescenta_dispositivos_a__lei__no_2.615__2026_altera_ppa_2026-2029_-_lei_no_2.659_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11790/pl_no_054_2026_-_prefeito_municipal_-_acrescenta_dispositivos_a__lei__no_2.612__2026_altera_ldo_2026-2029_-_lei_no_2.650_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11791/pl_no_055_2026_-_prefeito_municipal_-_acrescenta_dispositivos_a__lei__no_2.613__2026___direitos_da_crianca_e_do_adolescente_-_lei_no_2.661_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11792/pl_no_056_2026-prefeito_municipal_-_abertura_de_cretido_especial__-_reforma_e_ampliacao_do_mercado_publico_-_lei_no_2.641_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11793/pl_no_057_2026-prefeito_municipal_-_abertura_de_cretido_especial__-_desapropriacao_de_imoveis_-_lei_no_2.642_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11496/pr_no_001_2026_-_presidente_da_cmc_-_constitui_comissao_de_representacao_brasilia-df_-_res_no_278_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11744/pr_no_002_2026_-_presidente_da_cmc_-_altera_a_resolucao_no_159_2006_-_res_no_279_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11745/pr_no_003_2026_-_presidente_da_cmc_-_altera_a_resolucao_no_158_2006_-__res_no_280_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11429/requer._no_001_2026_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11430/requer._no_002_2026_-_ver._alex_lucena_-_implantacao_contorno_km_2_da_br-230.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11431/requer._no_003_2026_-_ver._alex_lucena_-_implantacao_mao_unica_av._oceano_atlantico_e_rua_jose_americo_de_almeida_filho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11432/requer._no_004_2026_-_ver._junior_datele_-_implantacao_redutores_de_velocidade_rua_golfo_de_bengala_intermares.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11433/requer._no_005_2026_-_ver._junior_datele_-_asfaltamento_rua_liberato_jose_de_miranda_centro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11434/requer._no_006_2026_-_ver._edglei_ramalho_-_construcao_praca_area_loteamento_jardim_atlantico_ii_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11435/requer._no_007_2026_-_ver._edglei_ramalho_-_pavimentacao_rua_5_loteamento_jardim_atlantico_ii_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11436/requer._no_008_2026_-_ver._wagner_do_solanense_-_dedetizacao_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11437/requer._no_009_2026_-_ver._fernando_sobrinho_-_parcerica_institucional_para_implementacao_festa_da_lagosta.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11438/requer._no_010_2026_-_ver._fernando_sobrinho_-_regularizacao_fundiaria_urbana_area_quarteirao_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11439/requer._no_011_2026_-_ver._wagner_do_solanense_-_construcao_novo_predio_policlinica_e_lacen.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11440/requer._no_012_2026_-_ver._lucas_lopes_-_drenagem_rua_cleto_campelo_camalau.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11441/requer._no_013_2026_-_ver._lucas_lopes_-_poda_arvore_rua_universitario_joao_roberto_borges_de_souza_camboinha_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11442/requer._no_014_2026_-_ver._jose_pereira_-_requalificacao_malha_asfaltica_sinalizacao_horizontal_e_vertical_faixa_ciclista_av._oceano_atlantico.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11443/requer._no_015_2026_-_ver._jose_pereira_-_atender_animais_de_rua_abandono_vitimas_de_acidentes_maus-tratos_e_acometidos_por_doencas_transmissiveis.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11444/requer._no_016_2026_-_ver._bira_carvalho_-_pl_criacao_fila_de_espera_integrada_atendimento_pessoas_com_deficiencia_e_institui_sisme.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11445/requer._no_017_2026_-_ver._bira_carvalho_-_reforma_quadra_de_esporte_oceania_iv_jacare.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11446/requer._no_018_2026_-_ver._edson_da_otica_-_reparos_asfalto_rua_santo_antonio_e_raul_seixas_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11447/requer._no_019_2026_-_ver._edson_da_otica_-_implementar_binario_transito_local_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11448/requer._no_020_2026_-_ver._herlon_cabral_-_servicos_de_manutencao_rua_joao_luiz_batista_camalau.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11449/requer._no_021_2026_-_ver._herlon_cabral_-_aplicacao_piso_salarial_nacional_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11450/requer._no_022_2026_-_ver._reinaldo_lima_rey_-_construcao_casas_populares_no_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11451/requer._no_023_2026_-_ver._reinaldo_lima_rey_-_construcao_nova_creche_no_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11452/requer._no_024_2026_-_ver._moises_do_meninas_bar_-_concessao_auxilio-alimentacao_servidores_efetivos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11453/requer._no_025_2026_-_ver._moises_do_meninas_bar_-_cyber_seguranca_servicos_anexo_x_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11454/requer._no_026_2026_-_ver._fabricio_magno_-_distribuicao_coleiras_refletivas_identificacao_castracao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11455/requer._no_027_2026_-_ver._fabricio_magno_-_votos_de_aplausos_antiga_cabedelo_e_noticias_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11456/requer._no_028_2026_-_ver._enrique_douglas_-_implementacao_da_adminsitracao_por_metas_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11459/requer._no_029__2026_-_ver._wagner_do_solanense_-_reforma_e_revitalizacao_mercado_publico_e_mercado_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11460/requer._no_030_2026_-_ver._junior_datele_-_refazer_faixas_de_pedestres_av._oceano_indico.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11461/requer._no_031_2026_-_ver._junior_datele_-_inclusao_projeto_orla_construcao_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11462/requer._no_032_2026_-_ver._edglei_ramalho_-_inclusao_programa_pravimenta_cabedelo_rua_carmelita_de_morais_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11463/requer._no_033_2026_-_ver._edglei_ramalho_-_capeamento_asfaltico_rua_estivador_antonio_leandro_de_sousa_formosa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11464/requer._no_034_2026_-_ver._wagner_do_solanense_-_realizacao_campeonato_municipal_de_futebol_interbairros.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11465/requer._no_035_2026_-_ver._junior_paulo_-_pavimentacao_rua_rainha_da_paz_jardim_oceania-jacare.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11466/requer._no_036_2026_-_ver._junior_paulo_-_sessao_especial_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11467/requer._no_037_2026_-_ver._herlon_cabral_-_revitalizacao_e_manutencao_lombadas_fisicas_rua_cleto_campelo_centro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11468/requer._no_038_2026_-_ver._herlon_cabral_-_passagem_carros_fumace.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11469/requer._no_039_2026_-_ver._moises_do_meninas_bar_-_doacao_terreno_ifpb_campus_centro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11470/requer._no_040_2026_-_ver._moises_do_meninas_bar_-_correcao_falha_administrativa_pagamento_quinquenios_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11471/requer._no_041_2026_-_ver._lucas_lopes_-_implementacao_capsi.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11472/requer._no_042_2026_-_ver._lucas_lopes_-_pl_normas_funcionamento_farmacia_de_manipulacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11473/requer._no_043_2026_-_ver._alex_lucena_-_pavimentacao_asfaltica_rua_augusto_firmo_paulo_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11474/requer._no_044_2026_-_ver._fernando_sobrinho_-_disponibilizacao_lixeiras_e_conteineres_trajetos_dos_blocos_carnavalescos.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11475/requer._no_045_2026_-_ver._fernando_sobrinho_-_implementacao_banheiros_quimicos_periodo_carnavalesco_orla.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11476/requer._no_046_2026_-_ver._edson_da_otica_-_implementar_placas_sinalizacao_todas_as_ruas_bairro_renascer_ii_iii_iv_parque_esperanca_e_haiti.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11477/requer._no_047_2026_-_ver._edson_da_otica_-_calcamento_e_asfalto_ruas_jose_ferreira_de_morais_e_continuacao_rua_santo_antonio_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11478/requer._no_048_2026_-_ver._bira_carvalho_-_revitalizacao_espaco_publico_geraldo_smith_poco.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11479/requer._no_049_2026_-_ver._bira_carvalho_-_instalacao_trocadores_para_criancas_jovens_e_adultos_com_deficiencia_em_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11480/requer._no_050_2026_-_ver._fabricio_magno_-_pl_laudo_municipal_de_aptidao_turistica_-_lmat.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11481/requer._no_051_2026_-_ver._fabricio_magno_-_alteracao_metodo_atendimento.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11482/requer._no_052_2026_-_ver._alex_lucena_-_construcao_nova_usf_bairro_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11521/requer._no_053_2026_-_ver._jose_pereira_-_pl_fiscaliza_cabedelo_descarte_irregular_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11483/requer._no_054_2026_-_ver._jose_pereira_-_requalificacao_calcadas_recuperacao_e_nivelamento_canteiro_central_av._mar_vermelho_intermares.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11484/requer._no_055_2026_-_ver._enrique_douglas_-_criacao_projeto_cabine_estuda_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11485/requer._no_056_2026_-_ver._enrique_douglas_-_realizacao_projeto_cultural_deu_rock_2026_dique_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11486/requer._no_057_2026_-_ver._jose_pereira_-_construcao_quiosques_praca_durval_portela_e_joao_pereira_de_lacerda_intermares.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11522/requer._no_058_2026_-_ver._reinaldo_lima_rey_-_reforma_e_ampliacao_escola_municipal_placido_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11537/requer._no_059_2026_-_ver._reinaldo_lima_rey_-_reforma_da_escola_municipal_maria_jose_verissimo_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11487/requer._no_060_2026_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima_falta_folha_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11511/requer._no_061_2026_-_ver._herlon_cabral_-_sessao_especial_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11512/requer._no_062_2026_-_ver._fabricio_magno_-_aquisicao_cameras_corporais_agente_semob_e_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11513/requer._no_063_2026_-_ver._fabricio_magno_-_votos_de_aplausos_guarda_municipal_e_2o_sargento_do_bope_caes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11514/requer._no_064_2026_-_ver._jose_pereira_-_pl_regras_seguranca_posse_ou_conducao_responsavel_de_caes_via_publica.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11515/requer._no_065_2026_-_ver._junior_datele_-_campanhas_de_conscientizacao_e_orientacao_acerca_do_descarte_correto_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11517/requer._no_067_2026_-_ver._edglei_ramalho_-_instalacao_de_coletor_de_residuos_solidos_rua_cleto_campelo_com_a_sao_francisco_camalau.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11518/requer._no_068_2026_-_ver._edglei_ramalho_-_recapeamento_asfaltico_av._juscelino_kubitschek_camalau_e_instalacao_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11519/requer._no_069_2026_-_ver._enrique_douglas_-_reforma_ou_reconstrucao_redutor_de_velocidade_rua_coronel_jose_teles_centro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11520/requer._no_070_2026_-_ver._enrique_douglas_-_votos_de_aplausos_tatiana_coelho_de_sampaio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11523/requer._no_071_2026_-_ver._alex_lucena_-_viabilidade_emissao_carta_de_habite-se_apos_conclusao_reforma_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11524/requer._no_072_2026_-_ver._alex_lucena_-_pl_instituir_curso_complementar_preparatorio_vestibulares_e_enem.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11525/requer._no_073_2026_-_ver._reinaldo_lima_rey_-_construcao_nova_usf_bairro_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11526/requer._no_074_2026_-_ver._herlon_cabral_-_aulas_praticas_educacao_fisica_alunos_ifpb_quadras_disponiveis.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11527/requer._no_075_2026_-_ver._fernando_sobrinho_-_implantacao_lombada_rua_presidente_joao_pessoa_centro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11528/requer._no_076_2026_-_ver._fernando_sobrinho_-_votos_de_aplausos_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11529/requer._no_077_2026_-_ver._evilasio_cavalcanti_-_construcao_praca_bairro_de_intermares_homenagem_postuma_nomear_carlos_alberto_batista_gomes.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11530/requer._no_078_2026_-_ver._evilasio_cavalcanti_-_investigacao_propagacao_de_ratos_e_pragas_urbanas_bairro_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11748/requer._no_079_2026_-_ver._edson_da_otica_-_limpeza_e_desobstrucao_galerias_renascer_ii._iii_e_iv_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11556/requer._no_080_2026_-_ver._edson_da_otica_-_aparelhos_ginastica_e_telas_de_protecao_praca_joao_pereira_de_lacerda_intermares.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11497/requer._no_081_2026_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11498/requer._no_082_2026_-_ver._enrique_douglas_-_quebra_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11535/requer._no_083_2026_-_ver._fernando_sobrinho_-_disponibilizacao_de_mais_onibus.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11536/requer._no_084_2026_-_ver._fernando_sobrinho_-_regularizacao_fundiaria_ruas_bairro_do_centro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11532/requer._no_085_2026_-_ver._wagner_do_solanense_-_sessao_especial_dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11533/requer._no_086_2026_-_ver._junior_datele_-_readequacao_grades_de_escoamento_br_230.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11534/requer._no_087_2026_-_ver._junior_datele_-_alagamento_rua_mangaba.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11540/requer._no_088_2026_-_ver._fabricio_magno_-_implantacao_sinalizacao_maritima.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11541/requer._no_089_2026_-_ver._fabricio_magno_-_revitalizacao_vila_porto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11542/requer._no_090_2026_-_ver._evilasio_cavalcanti_-_criacao_centro_de_estudos_linguas_estrangeiras.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11543/requer._no_091_2026_-_ver._evilasio_cavalcanti_-_pl_corrida_municipal_das_mulheres_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11544/requer._no_092_2026_-_ver._edglei_ramalho_-_manutencao_do_cemiterio_na_paz_do_senhor_camalau.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11545/requer._no_093_2026_-_ver._edglei_ramalho_-_instalacao_placas_de_identificacao_ruas_intermares.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11546/requer._no_094_2026_-_ver._moises_do_meninas_bar_-_disponibilizacao_carne_iptu.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11547/requer._no_095_2026_-_ver._moises_do_meninas_bar_-_pl_vacinacao_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11548/requer._no_096_2026_-_ver._edson_da_otica-_construcao_de_uma_creche_salinas_ribamar.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11549/requer._no_097_2026_-_ver._edson_da_otica-reforma_escola_municipal_renacer_ll.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11538/requer._no_098_2026_-_ver._reinaldo_lima_rey_-_cobertura_feira_livre_do_renascer.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11550/requer._no_099_2026_-_ver._alex_lucena-_inclusao_escolar_sensibilidade_auditiva.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11551/requer._no_100_2026_-_ver._alex_lucena_-_centro_apoio_pessoas_com_defeciencia.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11552/requer._no_101_2026_-_ver._enrique_douglas-_criacao_praca_pet_cabedelo_centro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11539/requer._no_102_2026_-_ver._enrique_douglas_-_sessao_especial_sindrome_de_down.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11557/requer._no_103_2026_-_ver._jose_pereira_-_pl_integracao_monitoramento_seguranca_condominios.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11553/requer._no_104_2026_-_ver._jose_pereira-_programa_praca_do_autista.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11554/requer._no_105_2026_-_ver._junior_paulo-_pavimentacao_e_iluminaca_rua_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11558/requer._no_106_2026_-_ver._junior_paulo_-_reparos_pavimentacao_rua_joao_castor_de_sena_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11559/requer._no_107_2026_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11560/requer._no_108_2026_-_ver._bira_carvalho_-_limpeza_area_da_mare_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11561/requer._no_109_2026_-_ver._wagner_do_solanense_-_restabelecimento_operacoes_da_petrobras.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11562/requer._no_110_2026_-_ver._junior_datele_-_disponibilizacao_placas_informativas_qr_code.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11563/requer._no_111_2026_-_ver._junior_datele_-_ampliacao_e_fortalecimento_psicossocial_escolas_e_creches.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11564/requer._no_112_2026_-_ver._moises_do_meninas_bar_-_execucao_hino_oficial_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11565/requer._no_113_2026_-_ver._moises_do_meninas_bar_-_instalacao_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11566/requer._no_114_2026_-_ver._fernando_sobrinho_-_novos_quiosques_orla_praia_formosa.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11567/requer._no_115_2026_-_ver._fernando_sobrinho_-_implementacao_e_funcionamento_podcast_publico.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11568/requer._no_116_2026_-_ver._wagner_do_solanense_-_incentivo_e_fortalecimento_participacao_feminina_atividades_esportivas.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11569/requer._no_117_2026_-_ver._edson_da_otica_-_totens_identificacao_entrada_todos_os_bairros.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11570/requer._no_118_2026_-_ver._junior_paulo_-_retomar_comemoracoes_aniversario_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11571/requer._no_119_2026_-_ver._junior_paulo_-_pavimentacao_rua_ovidia_ezidro_de_oliveira_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11590/requer._no_120_2026_-_ver._evilasio_cavalcanti_-_mutirao_exames_preventivos_cancer_colo_do_utero_usfs.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11572/requer._no_122_2026_-_ver._jose_pereira_-_drenagem_e_pavimentacao_rua_santo_antonio_jacare.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11573/requer._no_123_2026_-_ver._jose_pereira_-_incluir_reforma_mercado_publico_construcao_boxes.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11574/requer._no_124_2026_-_ver._edglei_ramalho_-_votos_de_aplausos_associacao_frei_gregorio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11575/requer._no_125_2026_-_ver._edglei_ramalho_-_votos_de_aplausos_real_supermecado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11576/requer._no_126_2026_-_ver._alex_lucena_-_recuperacao_bocas_de_lobo_limpeza_e_instalacao_bueiros_inteligentes_ruas_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11577/requer._no_127_2026_-_ver._alex_lucena_-_drenagem_rua_miguel_silvino_tomas_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11578/requer._no_128_2026_-_ver._fabricio_magno_-_criacao_programa_municipal_de_prevencao_e_tratamento_da_obesidade.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11579/requer._no_129_2026_-_ver._fabricio_magno_-_implementacao_aplicativo_conecta_cabedelo_agendamento_retirada_medicamentos_farmacias_municipais.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11580/requer._no_130_2026_-_ver._bira_carvalho_-_construcao_descida_publica_acesso_pedestres_e_pequenas_embarcacoes_praia_do_poco.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11581/requer._no_131_2026_-_ver._bira_carvalho_-_instalacao_cancelas_e_sinalizacoes_em_todas_passagens_do_trem.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11591/requer._no_132_2026_-_ver._reinaldo_lima_rey_-_construcao_vestiarios_quadra_poliesportiva_antonio_anchieta_de_farias_quadra_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11592/requer._no_133_2026_-_ver._reinaldo_lima_rey_-_reforma_e_ampliacao_da_creche_josefa_de_medeiros_regis.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11582/requer._no_134_2026_-_ver._enrique_douglas_-_instalacao_de_totens_ou_placas_informativas_disque-denuncia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11583/requer._no_135_2026_-_ver._enrique_douglas_-_reforco_guarda_municipal_entorno_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11584/requer._no_136_2026_-_ver._enrique_douglas_e_outros_-_urgencia-urgentissima.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11593/requer._no_137_2026_-_ver._wagner_do_solanense_-_disponibilizacao_de_veiculo_hmpab_e_cemfisio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11594/requer._no_138_2026_-_ver._enrique_douglas_-_criacao_comite_municipal_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11595/requer._no_139_2026_-_ver._enrique_douglas_-_criacao_espaco_destinado_estacionamento_e_apoio_motorhomes.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11596/requer._no_140_2026_-_ver._junior_datele_-_inclusao_programa_agora_tem_especialistas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11597/requer._no_141_2026_-_ver._junior_datele_-_votos_de_aplausos_senadora_daniella_velloso_borges_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11598/requer._no_142_2026_-_ver._edglei_ramalho_e_outros_-_frente_parlamentar_da_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11599/requer._no_143_2026_-_ver._edglei_ramalho_-_votos_de_aplausos_eros_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11600/requer._no_144_2026_-_ver._bira_carvalho_-_pl_atualizacao_bolsa-auxilio_voluntarios_programa_educador_social_voluntario.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11601/requer._no_145_2026_-_ver._fernando_sobrinho_-_implantacao_lombadas_av._oceano_atlantico.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11602/requer._no_146_2026_-_ver._fernando_sobrinho_-_implementacao_profissionais_saude_mental_apoio_psicologico_estudantes.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11603/requer._no_137_2026_-_ver._wagner_do_solanense_-_disponibilizacao_de_veiculo_hmpab_e_cemfisio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11604/requer._no_148_2026_-_ver._herlon_cabral_-_concessao_complementacao_reajuste_salarial_profissionais_magisterio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11605/requer._no_149_2026_-_ver._edson_da_otica_-_limpeza_e_desobstrucao_bueiros_e_galerias_bairros_renascer_ii_iii_iv.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11606/requer._no_150_2026_-_ver._edson_da_otica_-_drenagem_e_pavimentacao_principais_ruas_joao_paulo_ii_e_nossa_senhora_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11607/requer._no_151_2026_-_ver._jose_pereira_-_construcao_ou_implantacao_centro_medico_especializado_atendimento_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11608/requer._no_152_2026_-_ver._jose_pereira_-_relocacao_policlinica_e_lacem_para_instalacoes_do_antigo_predio_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11609/requer._no_153_2026_-_ver._moises_do_meninas_bar_-_pl_altera_dispositivo_da_lei_1.725_2014_alterada_pela_lei_1.992_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11610/requer._no_154_2026_-_ver._moises_do_meninas_bar_-_cobertura_quadra_orla_praia_miramar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11611/requer._no_155_2026_-_ver._fabricio_magno_-_divulgacao_isencoes_iptu_e_itbi.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11612/requer._no_156_2026_-_ver._fabricio_magno_-_pavimentacao_rua_jose_do_patrocinio_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11613/requer._no_157_2026_-_ver._alex_lucena_-_recuperacao_calcamento_rua_aurelio_guedes_cavalcante_bairro_camboinha.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11614/requer._no_158_2026_-_ver._alex_lucena_-_inclusao_programa_regularizacao_fundiaria_lotes_30_32_33_e_37_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11615/requer._no_159_2026_-_ver._junior_paulo_-_implementacao_home_office_servidores_com_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11616/requer._no_160_2026_-_ver._junior_paulo_-_disponibilizacao_transporte_prova_maritima.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11617/requer._no_161_2026_-_ver._bira_carvalho_-_pavimentacao_rua_da_importacao_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11618/requer._no_162_2026_-_ver._wagner_do_solanense_-_kits_escolares_estudantes_e_professores.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11619/requer._no_163_2026_-_ver._edglei_ramalho_-_drenagem_av._juscelino_kubitschek_camalau.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11620/requer._no_164_2026_-_ver._edglei_ramalho_-_pl_criacao_implantacao_e_funcionamento_museu_historico_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11621/requer._no_165_2026_-_ver._fabricio_magno_-_ampliacao_cargos_fiscal_de_postura_e_convocacao_candidatos.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11622/requer._no_166_2026_-_ver._fabricio_magno_-_pavimentacao_asfaltica_proximidades_rua_mar_do_caribe.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11623/requer._no_167_2026_-_ver._junior_datele_-_criacao_regulamentacao_padronizacao_ou_delimitacao_acesso_bairro_amazonia_park.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11624/requer._no_168_2026_-_ver._junior_datele_-_reparos_e_servicos_manutencao_praca_nelma_figueiredo_intermares.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11625/requer._no_169_2026_-_ver._moises_do_meninas_bar_-_criacao_programa_realizacao_cirurgias_e_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11626/requer._no_170_2026_-_ver._moises_do_meninas_bar_-_criacao_e_implementacao_feira_municipal.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11627/requer._no_171_2026_-_ver._fernando_sobrinho_-_reforma_praca_sao_sebastiao_camalau.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11628/requer._no_172_2026_-_ver._fernando_sobrinho_-_desafetacao_e_doacao_area_parte_posterior_igreja_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11629/requer._no_173_2026_-_ver._wagner_do_solanense_-_instalacao_banheiros_toda_orla.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11630/requer._no_174_2026_-_ver._wagner_do_solanense_-_sessao_solene_titulos_de_cidadao_cabedelense.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11631/requer._no_175_2026_-_ver._herlon_cabral_-_situacao_estrutural_operacional_e_seguranca_da_embarcacao_e_medidas_para_garantir_seguranca_usuarios.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11632/requer._no_176_2026_-_ver._herlon_cabral_-_qr_code_postes_comunicacao_de_falhas.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11633/requer._no_177_2026_-_ver._edson_da_otica_-_calcar_e_pavimentar_rua_severino_de_vasconcelos_renascer_ii.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11634/requer._no_178_2026_-_ver._edson_da_otica_-_implantacao_ambulancia_usf_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11635/requer._no_174_2026_-_ver._wagner_do_solanense_-_sessao_solene_titulos_de_cidadao_cabedelense.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11636/requer._no_180_2026_-_ver._reinaldo_lima_rey_-_construcao_praca_publica_comunidade_salinas_ribamar.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11637/requer._no_181_2026_-_ver._reinaldo_lima_rey_-_complemento_calcamento_ruas_santo_antonio_e_sao_jose_renascer_ii_retirada.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11638/requer._no_182_2026_-_ver._alex_lucena_-_drenagem_rua_cleto_campelo_jardim_manguinhos.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11639/requer._no_183_2026_-_ver._alex_lucena_-_implantacao_internet_wifi_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11640/requer._no_184_2026_-_ver._bira_carvalho_-_implantacao_subsecretaria_atendimento_pessoas_com_transtorno_mental.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11641/requer._no_185_2026_-_ver._bira_carvalho_-_implantar_acessibilidade_praias_miramar_e_formosa.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11642/requer._no_186_2026_-_ver._enrique_douglas_e_outros_-_frente_parlamentar_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11643/requer._no_187_2026_-_ver._enrique_douglas_-_votos_de_aplausos_governador_joao_azevedo_e_secretario_de_estado_da_cultura_pedro_santos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11644/requer._no_188_2026_-_ver._jose_pereira_-_pl_criacao_programa_insercao_pessoas_com_tea_e_outras_pessoas_com_deficiencia_no_mercado_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11645/requer._no_189_2026_-_ver._jose_pereira_-_pl_implantacao_servico_wi-fi_gratuito.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11646/requer._no_190_2026_-_ver._reinaldo_lima_rey_-_fechamento_metalico_parte_posterior_quadra_poliesportiva_antonio_anchieta_de_farias_renascer_iii.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11647/requer._no_191_2026_-_ver._reinaldo_lima_rey_-_realizacao_melhorias_campo_futebol_bairro_renascer.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11648/requer._no_192_2026_-_ver._junior_datele_-_reparo_manutencao_revisao_limpeza_e_desobstrucao_galerias_pluviais_toda_cidade.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11649/requer._no_193_2026_-_ver._junior_datele_-_conclusao_paradas_de_onibus_inacabadas.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11650/requer._no_194_2026_-_ver._fabricio_magno_-_implantacao_passarelas_acessiveis_ate_o_mar.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11651/requer._no_195_2026_-_ver._fabricio_magno_-_pavimentacao_e_drenagem_rua_maria_do_carmo_araujo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11652/requer._no_196_2026_-_ver._herlon_cabral_-_intensificacao_coleta_de_lixo_orla_praia_formosa.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11653/requer._no_197_2026_-_ver._herlon_cabral_-_melhoria_da_sinalizacao_br-230.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11654/requer._no_198_2026_-_ver._fernando_sobrinho_-_pavimentacao_rua_rio_paraiba_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11655/requer._no_199_2026_-_ver._fernando_sobrinho_-_implantar_paineis_urbanos_pontos_estrategicos.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11749/requer._no_200_2026_-_ver._junior_paulo_-_recuperacao_placa_de_identificacao_escola_marizelda.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11750/requer._no_201_2026_-_ver._junior_paulo_-_instalacao_de_cameras_inteligentes_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11656/requer._no_202_2026_-_ver._evilasio_cavalcanti_-_realizacao_programacao_especial_alusao_dia_mundial_da_saude.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11657/requer._no_203_2026_-_ver._evilasio_cavalcanti_-_implantacao_programa_municipal_de_prevencao_e_combate_a_hipertensao_arterial.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11658/requer._no_204_2026_-_ver._wagner_do_solanense_-_pl_programa_permanente_limpeza_e_conservacao_praias_e_manguezais.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11659/requer._no_205_2026_-_ver._jose_pereira_-_revitalizacao_e_reforma_cemiterio_nossa_senhora_de_nazareth_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11660/requer._no_206_2026_-_ver._jose_pereira_-_disponibilizacao_sala_atendimento_e_tratamento_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11661/requer._no_207_2026_-_ver._edglei_ramalho_-_votos_de_aplausos_vera_lucia_da_silva_aguiar_mendes.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11662/requer._no_208_2026_-_ver._edglei_ramalho_-_conclusao_pavimentacao_rua_nova_floresta_e_coletor_de_lixo_jardim_atlantico.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11663/requer._no_209_2026_-_ver._edson_da_otica_-_votos_de_aplausos_daniel_cesar_rodrigues_conserva.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11664/requer._no_210_2026_-_ver._bira_carvalho_-_pl_implementacao_programa_educacao_prevencao_violencia_contra_mulher_e_promocao_relacoes_saudaveis_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11665/requer._no_211_2026_-_ver._bira_carvalho_-_sessao_especial_dia_nacional_do_surdo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11666/requer._no_212_2026_-_ver._enrique_douglas_-_reforma_quadra_campina_da_vila_centro.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11667/requer._no_213_2026_-_ver._enrique_douglas_-_pl_reajuste_auxilio_universitario_estudantes.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11668/requer._no_214_2026_-_ver._moises_do_meninas_bar_-_calcamento_rua_arco-iris_oceania_vi.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11669/requer._no_215_2026_-_ver._moises_do_meninas_bar_-_manutencao_equipamentos_academia_ar_livre_praca_miramar.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11683/requer._no_216_2026_-_ver._junior_datele_-_criacao_de_site_com_informacoes_sobre_os_horarios_do_trasporte_publico.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11684/requer._no_217_2026_-_ver._junior_datele_-corbetura_da_quadra_poliesportiva_praia_do_poco.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11685/requer._no_218_2026_-_ver._jose_pereira_-_construcao_de_banheiro_publico_intermares.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11686/requer._no_219_2026_-_ver._jose_pereira_-_intalacao_de_unidade_de_policia_solidaria_intermares.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11687/requer._no_220_2026_-_ver._alex_lucena_-_fiscalizacao_rigorosa_no_aumento_do_preco_do_cimento.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11688/requer._no_221_2026_-_ver._alex_lucena_-_implementacao_de_banheiros_quimicos_no_dique_de_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11689/requer._no_224_2026_-_ver._herlon_cabral_-_fiscalizacao_de_despejo_de_residuos_na_faixa_de_areia_das_praias.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11690/requer._no_225_2026_-_ver._herlon_cabral_-_fiscalizacao_da_capacitacao_em_primeiroas_socorros_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11691/requer._no_226_2026_-_ver._enrique_douglas_-_melhoria_da_infraestrutura_de_quiosques_na_praia_do_miramar.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11692/requer._no_227_2026_-_ver._enrique_douglas_-_reforma_da_quadra_com_cobertura_na__escola_municipal_maria_jose_de_miranda_burity_praia_do_poco.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11693/requer._no_228_2026_-_ver._bira_carvalho_-_fiscalizacao_medidas_junto_as_empresas_de_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11694/requer._no_229_2026_-_ver._bira_carvalho_-_adocao_medidas_para_instituir_gratuidade_no_transporte_pubico__para_acompanhantes_de_pessoas_com_peficiencia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11695/requer._no_230_2026_-_ver._wagner_do_solanense_-_pavimentacao_da_rua_rio_paraiba_e_da_av._maria_amorim_de_andrade__jardim_manguinos.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11696/requer._no_231_2026_-_ver._wagner_do_solanense_-_capeamento_asfaltico_e_drenagem_na_rua_araujo_do_nascimento_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11697/requer._no_232_2026_-_ver._edglei_ramalho_-ampliacaodo_criterio_de_renda_para_auxilio_funeral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11698/requer._no_233_2026_-_ver._moises_do_meninas_bar_-_retirada_da_ementa_a_pec_14_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11699/requer._no_234_2026_-_ver._moises_do_meninas_bar_-_retomada_das_obras_da_creche_stephanie_palhano_recanto_do_poco.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11700/requer._no_235_2026_-_ver._fernando_sobrinho_-_programa_contraracao_simplificada_de_microempreendedor_individuais.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11701/requer._no_236_2026_-_ver._fernando_sobrinho_-__pavimentacao_das_ruas_dos_cajueiros_e_das_marcieiras__ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11702/requer._no_237_2026_-_ver._reinaldo_lima_rey_-_calcamento_da_rua_maurilio_de_alencar_cavalcante__jardim_america.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11703/requer._no_238_2026_-_ver._reinaldo_lima_rey_-_complemento_do_calcamento_da_rua_santa_guia_renascer.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11704/requer._no_239_2026_-_ver._fabricio_magno_-_plataforma_digital_destinada_ao_cadastramento_de_vagas_de_emprego_por_empresas_locais.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11705/requer._no_240_2026_-_ver._fabricio_magno_-_inclusao_e_acessibiledade_urbana.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11751/requer._no_241_2026_-_ver._junior_datele_-_votos_de_aplausos_jose_ronildo_souza_da_silva.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11752/requer._no_242_2026_-_ver._junior_datele_-_votos_de_aplausos_andre_freitas_da_silva_felix.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11753/requer._no_243_2026_-_ver._jose_pereira_-_pavimentacao_da_rua_pau_brasil_portal_do_poco.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11754/requer._no_244_2026_-_ver._fabricio_magno_-_alagamentos_nas_ruas_manoel_araujo_nascimento_e_joao_castor_de_sena_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11755/requer._no_245_2026_-_ver._fabricio_magno_-_implantacao_posto_fixo_guarda_municipal_area_do_dique.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11756/requer._no_246_2026_-_ver._moises_do_meninas_bar_-_instalacao_portas_giratorias_com_detector_de_metais_todas_as_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11757/requer._no_247_2026_-_ver._moises_do_meninas_bar_-_realizacao_concurso_areas_da_saude_e_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11758/requer._no_248_2026_-_ver._edglei_ramalho_-_disponibilizacao_epis_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11759/requer._no_249_2026_-_ver._herlon_cabral_-_cumprimento_lei_no_15.100_2025_utilizacao_estudantes_aparelhos_eletronicos.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11760/requer._no_250_2026_-_ver._herlon_cabral_-_informacoes_medidas_amenizar_impactos_periodo_chuvoso.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11762/requer._no_252_2026_-_ver._alex_lucena_-_drenagem_e_calcamento_de_algumas_vias_publicas_jardim_atlantico.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11763/requer._no_253_2026_-_ver._jose_pereira_-_drenagem_e_pavimentacao_da_rua_santo_antonio_jacare.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11805/requer._no_254_2026_-_ver._fabricio_magno_-_providencias_estacionamento_irregular_intermares.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11806/requer._no_255_2026_-_ver._fabricio_magno_-_sessao_especial_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11807/requer._no_256_2026_-_ver._junior_datele_-_pavimentacao_asfaltica_rua_coronel_jose_teles_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11808/requer._no_257_2026_-_ver._junior_datele_-_votos_de_profundo_pesar_jose_coelho_da_silva.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11809/requer._no_258_2026_-_ver._lucas_lopes_-_drenagem_e_pavimentacao_rua_golfo_de_siao_ponta_de_campina.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11810/requer._no_259_2026_-_ver._lucas_lopes_-_drenagem_e_pavimentacao_rua_das_orquideas_jardim_camboinha.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11811/requer._no_260_2026_-_ver._fernando_sobrinho_-_realizacao_atracoes_culturais_mes_de_junho.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11812/requer._no_261_2026_-_ver._fernando_sobrinho_-_festival_gastronomico_junino.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11813/requer._no_262_2026_-_ver._bira_carvalho_-_acoes_preventivas_educativas_e_de_combate_as_doencas_virais_periodo_chuvoso.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11814/requer._no_263_2026_-_ver._bira_carvalho_-_votos_de_aplausos_gessinette_borba_oliveira.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11815/requer._no_264_2026_-_ver._edglei_ramalho_-_inclusao_corrida_de_rua_do_aniversario_de_cabedelo_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11816/requer._no_265_2026_-_ver._edglei_ramalho_-_construcao_centro_administrativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11817/requer._no_266_2026_-_ver._herlon_cabral_-_chamamento_professores_habilitados_processo_seletivo_simplificado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11818/requer._no_267_2026_-_ver._herlon_cabral_-_manutencao_preventiva_vistoria_tecnica_e_poda_das_arvores_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11819/requer._no_268_2026_-_ver._alex_lucena_-_implantacao_parque_publico_dique.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11820/requer._no_269_2026_-_ver._enrique_douglas_-_implantacao_programa_defesa_civil_mirim.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11821/requer._no_270_2026_-_ver._enrique_douglas_-_votos_de_aplausos_associacao_cultural_desportiva.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11822/requer._no_271_2026_-_ver._moises_do_meninas_bar_-_castracoes_gratuitas_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11823/requer._no_272_2026_-_ver._moises_do_meninas_bar_-_prorrogacao_prazo_de_validade_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11824/requer._no_273_2026_-_ver._junior_paulo_-_aquisicao_maquina_de_camara_hiperbarica.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11825/requer._no_274_2026_-_ver._junior_paulo_-_sessao_especial_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11826/requer._no_275_2026_-_ver._reinaldo_lima_rey_-_licenca_30_dias_por_motivo_de_saude.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11827/requer._no_276_2026_-_ver._wagner_do_solanense_-_drenagem_urbana_nas_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11828/requer._no_277_2026_-_ver._enrique_douglas_-_quebra_de_intervalo_regimental.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/materialegislativa/2026/11829/requer._no_278_2026_-_ver._lucas_lopes_-_projeto_urbanizacao_corredor_verde_intermares.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H148"/>
+  <dimension ref="A1:H327"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="201.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="219.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="227.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2322,3818 +4390,8436 @@
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
         <v>20</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
         <v>29</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="H7" t="s">
         <v>34</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="F8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
+        <v>68</v>
+      </c>
+      <c r="E16" t="s">
         <v>69</v>
       </c>
-      <c r="E16" t="s">
+      <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="E17" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E18" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F18" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H18" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E19" t="s">
+        <v>78</v>
+      </c>
+      <c r="F19" t="s">
+        <v>79</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="F19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="D20" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E20" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F20" t="s">
+        <v>79</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H20" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="D21" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E21" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F21" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="H21" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E22" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F22" t="s">
+        <v>79</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E23" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F23" t="s">
-        <v>106</v>
+        <v>79</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="H23" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E24" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F24" t="s">
-        <v>106</v>
+        <v>79</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D25" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E25" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F25" t="s">
-        <v>115</v>
+        <v>79</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="H25" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="D26" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E26" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F26" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="H26" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="D27" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E27" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F27" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="H27" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E28" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F28" t="s">
-        <v>115</v>
+        <v>79</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="H28" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E29" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F29" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="H29" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E30" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F30" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="H30" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="D31" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E31" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F31" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="H31" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E32" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F32" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="H32" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E33" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F33" t="s">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="H33" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E34" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F34" t="s">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="H34" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="D35" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E35" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F35" t="s">
-        <v>160</v>
+        <v>132</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="H35" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="D36" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E36" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F36" t="s">
-        <v>160</v>
+        <v>132</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="H36" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="D37" t="s">
-        <v>83</v>
+        <v>156</v>
       </c>
       <c r="E37" t="s">
-        <v>84</v>
+        <v>157</v>
       </c>
       <c r="F37" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="H37" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>173</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="E38" t="s">
-        <v>84</v>
+        <v>163</v>
       </c>
       <c r="F38" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="H38" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="D39" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="E39" t="s">
-        <v>84</v>
+        <v>163</v>
       </c>
       <c r="F39" t="s">
-        <v>178</v>
+        <v>158</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="H39" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>182</v>
+        <v>36</v>
       </c>
       <c r="D40" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="E40" t="s">
-        <v>84</v>
+        <v>163</v>
       </c>
       <c r="F40" t="s">
-        <v>178</v>
+        <v>158</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>183</v>
+        <v>170</v>
       </c>
       <c r="H40" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>186</v>
+        <v>56</v>
       </c>
       <c r="D41" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="E41" t="s">
-        <v>84</v>
+        <v>163</v>
       </c>
       <c r="F41" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="H41" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>191</v>
+        <v>60</v>
       </c>
       <c r="D42" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="E42" t="s">
-        <v>84</v>
+        <v>163</v>
       </c>
       <c r="F42" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="H42" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="D43" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="E43" t="s">
-        <v>84</v>
+        <v>163</v>
       </c>
       <c r="F43" t="s">
-        <v>196</v>
+        <v>158</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="H43" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>200</v>
+        <v>76</v>
       </c>
       <c r="D44" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="E44" t="s">
-        <v>84</v>
+        <v>163</v>
       </c>
       <c r="F44" t="s">
-        <v>196</v>
+        <v>158</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="H44" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>204</v>
+        <v>83</v>
       </c>
       <c r="D45" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="E45" t="s">
-        <v>84</v>
+        <v>163</v>
       </c>
       <c r="F45" t="s">
-        <v>205</v>
+        <v>158</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>206</v>
+        <v>188</v>
       </c>
       <c r="H45" t="s">
-        <v>207</v>
+        <v>189</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>208</v>
+        <v>190</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>209</v>
+        <v>87</v>
       </c>
       <c r="D46" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="E46" t="s">
-        <v>84</v>
+        <v>163</v>
       </c>
       <c r="F46" t="s">
-        <v>115</v>
+        <v>158</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="H46" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>213</v>
+        <v>91</v>
       </c>
       <c r="D47" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="E47" t="s">
-        <v>84</v>
+        <v>163</v>
+      </c>
+      <c r="F47" t="s">
+        <v>158</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>214</v>
+        <v>194</v>
       </c>
       <c r="H47" t="s">
-        <v>215</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>216</v>
+        <v>196</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>217</v>
+        <v>95</v>
       </c>
       <c r="D48" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="E48" t="s">
-        <v>84</v>
+        <v>163</v>
       </c>
       <c r="F48" t="s">
-        <v>97</v>
+        <v>158</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>218</v>
+        <v>197</v>
       </c>
       <c r="H48" t="s">
-        <v>219</v>
+        <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>220</v>
+        <v>199</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>221</v>
+        <v>99</v>
       </c>
       <c r="D49" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="E49" t="s">
-        <v>84</v>
+        <v>163</v>
       </c>
       <c r="F49" t="s">
-        <v>106</v>
+        <v>158</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>222</v>
+        <v>200</v>
       </c>
       <c r="H49" t="s">
-        <v>223</v>
+        <v>201</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>224</v>
+        <v>202</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>225</v>
+        <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>83</v>
+        <v>203</v>
       </c>
       <c r="E50" t="s">
-        <v>84</v>
+        <v>204</v>
       </c>
       <c r="F50" t="s">
-        <v>106</v>
+        <v>79</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>226</v>
+        <v>205</v>
       </c>
       <c r="H50" t="s">
-        <v>227</v>
+        <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="D51" t="s">
-        <v>83</v>
+        <v>203</v>
       </c>
       <c r="E51" t="s">
-        <v>84</v>
+        <v>204</v>
+      </c>
+      <c r="F51" t="s">
+        <v>79</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="H51" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>233</v>
+        <v>36</v>
       </c>
       <c r="D52" t="s">
-        <v>83</v>
+        <v>203</v>
       </c>
       <c r="E52" t="s">
-        <v>84</v>
+        <v>204</v>
       </c>
       <c r="F52" t="s">
-        <v>234</v>
+        <v>79</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>235</v>
+        <v>211</v>
       </c>
       <c r="H52" t="s">
-        <v>236</v>
+        <v>212</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>237</v>
+        <v>213</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>238</v>
+        <v>10</v>
       </c>
       <c r="D53" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E53" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F53" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>239</v>
+        <v>217</v>
       </c>
       <c r="H53" t="s">
-        <v>240</v>
+        <v>218</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>241</v>
+        <v>219</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>242</v>
+        <v>16</v>
       </c>
       <c r="D54" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E54" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F54" t="s">
-        <v>169</v>
+        <v>220</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>243</v>
+        <v>221</v>
       </c>
       <c r="H54" t="s">
-        <v>244</v>
+        <v>222</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>245</v>
+        <v>223</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>246</v>
+        <v>36</v>
       </c>
       <c r="D55" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E55" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F55" t="s">
-        <v>169</v>
+        <v>220</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>247</v>
+        <v>224</v>
       </c>
       <c r="H55" t="s">
-        <v>248</v>
+        <v>225</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>250</v>
+        <v>40</v>
       </c>
       <c r="D56" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E56" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F56" t="s">
-        <v>187</v>
+        <v>227</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="H56" t="s">
-        <v>252</v>
+        <v>229</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>253</v>
+        <v>230</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>254</v>
+        <v>44</v>
       </c>
       <c r="D57" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E57" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F57" t="s">
-        <v>187</v>
+        <v>227</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>255</v>
+        <v>231</v>
       </c>
       <c r="H57" t="s">
-        <v>256</v>
+        <v>232</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>257</v>
+        <v>233</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>258</v>
+        <v>48</v>
       </c>
       <c r="D58" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E58" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F58" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>259</v>
+        <v>235</v>
       </c>
       <c r="H58" t="s">
-        <v>260</v>
+        <v>236</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>261</v>
+        <v>237</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>262</v>
+        <v>52</v>
       </c>
       <c r="D59" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E59" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F59" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>263</v>
+        <v>238</v>
       </c>
       <c r="H59" t="s">
-        <v>264</v>
+        <v>239</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>265</v>
+        <v>240</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>266</v>
+        <v>56</v>
       </c>
       <c r="D60" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E60" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F60" t="s">
-        <v>89</v>
+        <v>241</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>267</v>
+        <v>242</v>
       </c>
       <c r="H60" t="s">
-        <v>268</v>
+        <v>243</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>269</v>
+        <v>244</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>270</v>
+        <v>60</v>
       </c>
       <c r="D61" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E61" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F61" t="s">
-        <v>120</v>
+        <v>245</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>271</v>
+        <v>246</v>
       </c>
       <c r="H61" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>273</v>
+        <v>248</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>274</v>
+        <v>64</v>
       </c>
       <c r="D62" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E62" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F62" t="s">
-        <v>120</v>
+        <v>245</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>275</v>
+        <v>249</v>
       </c>
       <c r="H62" t="s">
-        <v>276</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>277</v>
+        <v>251</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>278</v>
+        <v>252</v>
       </c>
       <c r="D63" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E63" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F63" t="s">
-        <v>160</v>
+        <v>241</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>279</v>
+        <v>253</v>
       </c>
       <c r="H63" t="s">
-        <v>280</v>
+        <v>254</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>281</v>
+        <v>255</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>282</v>
+        <v>256</v>
       </c>
       <c r="D64" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E64" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F64" t="s">
-        <v>160</v>
+        <v>177</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>283</v>
+        <v>257</v>
       </c>
       <c r="H64" t="s">
-        <v>284</v>
+        <v>258</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>285</v>
+        <v>259</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>286</v>
+        <v>260</v>
       </c>
       <c r="D65" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E65" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F65" t="s">
-        <v>151</v>
+        <v>177</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>287</v>
+        <v>261</v>
       </c>
       <c r="H65" t="s">
-        <v>288</v>
+        <v>262</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>289</v>
+        <v>263</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>290</v>
+        <v>264</v>
       </c>
       <c r="D66" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E66" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F66" t="s">
-        <v>151</v>
+        <v>265</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>291</v>
+        <v>266</v>
       </c>
       <c r="H66" t="s">
-        <v>292</v>
+        <v>267</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>293</v>
+        <v>268</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>294</v>
+        <v>269</v>
       </c>
       <c r="D67" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E67" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F67" t="s">
-        <v>196</v>
+        <v>265</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>295</v>
+        <v>270</v>
       </c>
       <c r="H67" t="s">
-        <v>296</v>
+        <v>271</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>297</v>
+        <v>272</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>298</v>
+        <v>273</v>
       </c>
       <c r="D68" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E68" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F68" t="s">
-        <v>196</v>
+        <v>274</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>299</v>
+        <v>275</v>
       </c>
       <c r="H68" t="s">
-        <v>300</v>
+        <v>276</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>301</v>
+        <v>277</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>34</v>
+        <v>278</v>
       </c>
       <c r="D69" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E69" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F69" t="s">
-        <v>89</v>
+        <v>274</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>302</v>
+        <v>279</v>
       </c>
       <c r="H69" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>41</v>
+        <v>282</v>
       </c>
       <c r="D70" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E70" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F70" t="s">
-        <v>142</v>
+        <v>283</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>305</v>
+        <v>284</v>
       </c>
       <c r="H70" t="s">
-        <v>306</v>
+        <v>285</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>307</v>
+        <v>286</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>45</v>
+        <v>287</v>
       </c>
       <c r="D71" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E71" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F71" t="s">
-        <v>142</v>
+        <v>283</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>308</v>
+        <v>288</v>
       </c>
       <c r="H71" t="s">
-        <v>309</v>
+        <v>289</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>49</v>
+        <v>291</v>
       </c>
       <c r="D72" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E72" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F72" t="s">
-        <v>205</v>
+        <v>173</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>311</v>
+        <v>292</v>
       </c>
       <c r="H72" t="s">
-        <v>312</v>
+        <v>293</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>313</v>
+        <v>294</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>53</v>
+        <v>295</v>
       </c>
       <c r="D73" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E73" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F73" t="s">
-        <v>205</v>
+        <v>173</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
       <c r="H73" t="s">
-        <v>315</v>
+        <v>297</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>316</v>
+        <v>298</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>57</v>
+        <v>299</v>
       </c>
       <c r="D74" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E74" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F74" t="s">
-        <v>142</v>
+        <v>300</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="H74" t="s">
-        <v>318</v>
+        <v>302</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>61</v>
+        <v>304</v>
       </c>
       <c r="D75" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E75" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F75" t="s">
-        <v>178</v>
+        <v>300</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>320</v>
+        <v>305</v>
       </c>
       <c r="H75" t="s">
-        <v>321</v>
+        <v>306</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>65</v>
+        <v>308</v>
       </c>
       <c r="D76" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E76" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F76" t="s">
-        <v>178</v>
+        <v>309</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="H76" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
       <c r="D77" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E77" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F77" t="s">
-        <v>327</v>
+        <v>309</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>328</v>
+        <v>314</v>
       </c>
       <c r="H77" t="s">
-        <v>329</v>
+        <v>315</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="D78" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E78" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F78" t="s">
-        <v>169</v>
+        <v>318</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>332</v>
+        <v>319</v>
       </c>
       <c r="H78" t="s">
-        <v>333</v>
+        <v>320</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>334</v>
+        <v>321</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>335</v>
+        <v>322</v>
       </c>
       <c r="D79" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E79" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F79" t="s">
-        <v>196</v>
+        <v>318</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>336</v>
+        <v>323</v>
       </c>
       <c r="H79" t="s">
-        <v>337</v>
+        <v>324</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>338</v>
+        <v>325</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>339</v>
+        <v>326</v>
       </c>
       <c r="D80" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E80" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F80" t="s">
-        <v>196</v>
+        <v>327</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="H80" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="D81" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E81" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F81" t="s">
-        <v>142</v>
+        <v>241</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="H81" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="D82" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E82" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>215</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
       <c r="H82" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
       <c r="D83" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E83" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F83" t="s">
-        <v>97</v>
+        <v>227</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
       <c r="H83" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="D84" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E84" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F84" t="s">
-        <v>106</v>
+        <v>234</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="H84" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="D85" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E85" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F85" t="s">
-        <v>106</v>
+        <v>234</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
       <c r="H85" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>363</v>
+        <v>351</v>
       </c>
       <c r="D86" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E86" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="H86" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="D87" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E87" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F87" t="s">
-        <v>205</v>
+        <v>356</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="H87" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="D88" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E88" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F88" t="s">
-        <v>89</v>
+        <v>356</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="H88" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="D89" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E89" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F89" t="s">
-        <v>89</v>
+        <v>173</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="H89" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="D90" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E90" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F90" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="H90" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="D91" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E91" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F91" t="s">
-        <v>169</v>
+        <v>309</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="H91" t="s">
-        <v>385</v>
+        <v>374</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>387</v>
+        <v>376</v>
       </c>
       <c r="D92" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E92" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F92" t="s">
-        <v>120</v>
+        <v>309</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="H92" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>391</v>
+        <v>181</v>
       </c>
       <c r="D93" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E93" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F93" t="s">
-        <v>120</v>
+        <v>177</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="H93" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>394</v>
+        <v>382</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>395</v>
+        <v>383</v>
       </c>
       <c r="D94" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E94" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F94" t="s">
-        <v>396</v>
+        <v>177</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
       <c r="H94" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="D95" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E95" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F95" t="s">
-        <v>396</v>
+        <v>220</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>401</v>
+        <v>388</v>
       </c>
       <c r="H95" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>403</v>
+        <v>390</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>404</v>
+        <v>391</v>
       </c>
       <c r="D96" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E96" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F96" t="s">
-        <v>160</v>
+        <v>245</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="H96" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>407</v>
+        <v>394</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>408</v>
+        <v>395</v>
       </c>
       <c r="D97" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E97" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F97" t="s">
-        <v>409</v>
+        <v>245</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>410</v>
+        <v>396</v>
       </c>
       <c r="H97" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>413</v>
+        <v>399</v>
       </c>
       <c r="D98" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E98" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F98" t="s">
-        <v>205</v>
+        <v>283</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>414</v>
+        <v>400</v>
       </c>
       <c r="H98" t="s">
-        <v>415</v>
+        <v>401</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>416</v>
+        <v>402</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>417</v>
+        <v>403</v>
       </c>
       <c r="D99" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E99" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F99" t="s">
-        <v>120</v>
+        <v>283</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>418</v>
+        <v>404</v>
       </c>
       <c r="H99" t="s">
-        <v>419</v>
+        <v>405</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>420</v>
+        <v>406</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>421</v>
+        <v>407</v>
       </c>
       <c r="D100" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E100" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F100" t="s">
-        <v>120</v>
+        <v>274</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>422</v>
+        <v>408</v>
       </c>
       <c r="H100" t="s">
-        <v>423</v>
+        <v>409</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>424</v>
+        <v>410</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="D101" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E101" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F101" t="s">
-        <v>115</v>
+        <v>274</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>426</v>
+        <v>412</v>
       </c>
       <c r="H101" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>429</v>
+        <v>415</v>
       </c>
       <c r="D102" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E102" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F102" t="s">
-        <v>97</v>
+        <v>318</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>430</v>
+        <v>416</v>
       </c>
       <c r="H102" t="s">
-        <v>431</v>
+        <v>417</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="D103" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E103" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F103" t="s">
-        <v>97</v>
+        <v>318</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>434</v>
+        <v>420</v>
       </c>
       <c r="H103" t="s">
-        <v>435</v>
+        <v>421</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>436</v>
+        <v>422</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>437</v>
+        <v>76</v>
       </c>
       <c r="D104" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E104" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F104" t="s">
-        <v>196</v>
+        <v>220</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="H104" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>441</v>
+        <v>83</v>
       </c>
       <c r="D105" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E105" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F105" t="s">
-        <v>196</v>
+        <v>265</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>442</v>
+        <v>426</v>
       </c>
       <c r="H105" t="s">
-        <v>443</v>
+        <v>427</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>444</v>
+        <v>428</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>445</v>
+        <v>87</v>
       </c>
       <c r="D106" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E106" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F106" t="s">
-        <v>396</v>
+        <v>265</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>446</v>
+        <v>429</v>
       </c>
       <c r="H106" t="s">
-        <v>447</v>
+        <v>430</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>448</v>
+        <v>431</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>449</v>
+        <v>91</v>
       </c>
       <c r="D107" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E107" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F107" t="s">
-        <v>396</v>
+        <v>327</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>450</v>
+        <v>432</v>
       </c>
       <c r="H107" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>452</v>
+        <v>434</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>453</v>
+        <v>95</v>
       </c>
       <c r="D108" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E108" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F108" t="s">
-        <v>106</v>
+        <v>327</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>454</v>
+        <v>435</v>
       </c>
       <c r="H108" t="s">
-        <v>455</v>
+        <v>436</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>456</v>
+        <v>437</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>457</v>
+        <v>99</v>
       </c>
       <c r="D109" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E109" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F109" t="s">
-        <v>106</v>
+        <v>265</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>458</v>
+        <v>438</v>
       </c>
       <c r="H109" t="s">
-        <v>459</v>
+        <v>439</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>460</v>
+        <v>440</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>461</v>
+        <v>103</v>
       </c>
       <c r="D110" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E110" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F110" t="s">
-        <v>187</v>
+        <v>300</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>462</v>
+        <v>441</v>
       </c>
       <c r="H110" t="s">
-        <v>463</v>
+        <v>442</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>464</v>
+        <v>443</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>465</v>
+        <v>107</v>
       </c>
       <c r="D111" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E111" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F111" t="s">
-        <v>187</v>
+        <v>300</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>466</v>
+        <v>444</v>
       </c>
       <c r="H111" t="s">
-        <v>467</v>
+        <v>445</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>468</v>
+        <v>446</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>469</v>
+        <v>111</v>
       </c>
       <c r="D112" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E112" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F112" t="s">
-        <v>160</v>
+        <v>447</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>470</v>
+        <v>448</v>
       </c>
       <c r="H112" t="s">
-        <v>471</v>
+        <v>449</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>472</v>
+        <v>450</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>473</v>
+        <v>115</v>
       </c>
       <c r="D113" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E113" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F113" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>474</v>
+        <v>451</v>
       </c>
       <c r="H113" t="s">
-        <v>475</v>
+        <v>452</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>476</v>
+        <v>453</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>477</v>
+        <v>119</v>
       </c>
       <c r="D114" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E114" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F114" t="s">
-        <v>178</v>
+        <v>318</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>478</v>
+        <v>454</v>
       </c>
       <c r="H114" t="s">
-        <v>479</v>
+        <v>455</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>480</v>
+        <v>456</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>481</v>
+        <v>123</v>
       </c>
       <c r="D115" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E115" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F115" t="s">
-        <v>89</v>
+        <v>318</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>482</v>
+        <v>457</v>
       </c>
       <c r="H115" t="s">
-        <v>483</v>
+        <v>458</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>484</v>
+        <v>459</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>485</v>
+        <v>127</v>
       </c>
       <c r="D116" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E116" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F116" t="s">
-        <v>89</v>
+        <v>265</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>486</v>
+        <v>460</v>
       </c>
       <c r="H116" t="s">
-        <v>487</v>
+        <v>461</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>488</v>
+        <v>462</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>489</v>
+        <v>131</v>
       </c>
       <c r="D117" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E117" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F117" t="s">
-        <v>205</v>
+        <v>227</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>490</v>
+        <v>463</v>
       </c>
       <c r="H117" t="s">
-        <v>491</v>
+        <v>464</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>492</v>
+        <v>465</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>493</v>
+        <v>136</v>
       </c>
       <c r="D118" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E118" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F118" t="s">
-        <v>205</v>
+        <v>227</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>494</v>
+        <v>25</v>
       </c>
       <c r="H118" t="s">
-        <v>495</v>
+        <v>466</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>496</v>
+        <v>467</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>497</v>
+        <v>140</v>
       </c>
       <c r="D119" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E119" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F119" t="s">
-        <v>142</v>
+        <v>234</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>498</v>
+        <v>468</v>
       </c>
       <c r="H119" t="s">
-        <v>499</v>
+        <v>469</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>500</v>
+        <v>470</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>501</v>
+        <v>144</v>
       </c>
       <c r="D120" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E120" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F120" t="s">
-        <v>142</v>
+        <v>234</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>502</v>
+        <v>471</v>
       </c>
       <c r="H120" t="s">
-        <v>503</v>
+        <v>472</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>504</v>
+        <v>473</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>505</v>
+        <v>148</v>
       </c>
       <c r="D121" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E121" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F121" t="s">
-        <v>234</v>
+        <v>327</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>506</v>
+        <v>474</v>
       </c>
       <c r="H121" t="s">
-        <v>507</v>
+        <v>475</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>508</v>
+        <v>476</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>509</v>
+        <v>152</v>
       </c>
       <c r="D122" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E122" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F122" t="s">
-        <v>234</v>
+        <v>327</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>510</v>
+        <v>477</v>
       </c>
       <c r="H122" t="s">
-        <v>511</v>
+        <v>478</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>512</v>
+        <v>479</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>513</v>
+        <v>480</v>
       </c>
       <c r="D123" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E123" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F123" t="s">
-        <v>514</v>
+        <v>220</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>515</v>
+        <v>481</v>
       </c>
       <c r="H123" t="s">
-        <v>516</v>
+        <v>482</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>517</v>
+        <v>483</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>518</v>
+        <v>484</v>
       </c>
       <c r="D124" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E124" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F124" t="s">
-        <v>151</v>
+        <v>220</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>519</v>
+        <v>485</v>
       </c>
       <c r="H124" t="s">
-        <v>520</v>
+        <v>486</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>521</v>
+        <v>487</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>522</v>
+        <v>488</v>
       </c>
       <c r="D125" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E125" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F125" t="s">
-        <v>115</v>
+        <v>300</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>523</v>
+        <v>489</v>
       </c>
       <c r="H125" t="s">
-        <v>524</v>
+        <v>490</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>525</v>
+        <v>491</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>526</v>
+        <v>492</v>
       </c>
       <c r="D126" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E126" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F126" t="s">
-        <v>97</v>
+        <v>173</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>527</v>
+        <v>493</v>
       </c>
       <c r="H126" t="s">
-        <v>528</v>
+        <v>494</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>529</v>
+        <v>495</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>530</v>
+        <v>496</v>
       </c>
       <c r="D127" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E127" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F127" t="s">
-        <v>97</v>
+        <v>245</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>531</v>
+        <v>497</v>
       </c>
       <c r="H127" t="s">
-        <v>532</v>
+        <v>498</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>533</v>
+        <v>499</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>534</v>
+        <v>500</v>
       </c>
       <c r="D128" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E128" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F128" t="s">
-        <v>187</v>
+        <v>245</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>535</v>
+        <v>501</v>
       </c>
       <c r="H128" t="s">
-        <v>536</v>
+        <v>502</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>537</v>
+        <v>503</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>538</v>
+        <v>504</v>
       </c>
       <c r="D129" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E129" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F129" t="s">
-        <v>187</v>
+        <v>505</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>539</v>
+        <v>506</v>
       </c>
       <c r="H129" t="s">
-        <v>540</v>
+        <v>507</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>541</v>
+        <v>508</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>542</v>
+        <v>509</v>
       </c>
       <c r="D130" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E130" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F130" t="s">
-        <v>120</v>
+        <v>505</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>543</v>
+        <v>510</v>
       </c>
       <c r="H130" t="s">
-        <v>544</v>
+        <v>511</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>545</v>
+        <v>512</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>546</v>
+        <v>513</v>
       </c>
       <c r="D131" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E131" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F131" t="s">
-        <v>120</v>
+        <v>283</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>547</v>
+        <v>514</v>
       </c>
       <c r="H131" t="s">
-        <v>548</v>
+        <v>515</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>549</v>
+        <v>516</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>550</v>
+        <v>517</v>
       </c>
       <c r="D132" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E132" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F132" t="s">
-        <v>115</v>
+        <v>283</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>551</v>
+        <v>518</v>
       </c>
       <c r="H132" t="s">
-        <v>552</v>
+        <v>519</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>553</v>
+        <v>520</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>554</v>
+        <v>521</v>
       </c>
       <c r="D133" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E133" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F133" t="s">
-        <v>160</v>
+        <v>522</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>555</v>
+        <v>523</v>
       </c>
       <c r="H133" t="s">
-        <v>556</v>
+        <v>524</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>557</v>
+        <v>525</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>558</v>
+        <v>526</v>
       </c>
       <c r="D134" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E134" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F134" t="s">
-        <v>234</v>
+        <v>327</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>559</v>
+        <v>527</v>
       </c>
       <c r="H134" t="s">
-        <v>560</v>
+        <v>528</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>561</v>
+        <v>529</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>562</v>
+        <v>530</v>
       </c>
       <c r="D135" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E135" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F135" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>563</v>
+        <v>531</v>
       </c>
       <c r="H135" t="s">
-        <v>564</v>
+        <v>532</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>565</v>
+        <v>533</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>566</v>
+        <v>534</v>
       </c>
       <c r="D136" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E136" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F136" t="s">
-        <v>142</v>
+        <v>245</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>567</v>
+        <v>535</v>
       </c>
       <c r="H136" t="s">
-        <v>568</v>
+        <v>536</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>569</v>
+        <v>537</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>570</v>
+        <v>538</v>
       </c>
       <c r="D137" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E137" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F137" t="s">
-        <v>142</v>
+        <v>241</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>571</v>
+        <v>539</v>
       </c>
       <c r="H137" t="s">
-        <v>572</v>
+        <v>540</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>573</v>
+        <v>541</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>574</v>
+        <v>542</v>
       </c>
       <c r="D138" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E138" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F138" t="s">
-        <v>106</v>
+        <v>227</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="H138" t="s">
-        <v>576</v>
+        <v>544</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>577</v>
+        <v>545</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>578</v>
+        <v>546</v>
       </c>
       <c r="D139" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E139" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F139" t="s">
-        <v>106</v>
+        <v>227</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>579</v>
+        <v>547</v>
       </c>
       <c r="H139" t="s">
-        <v>580</v>
+        <v>548</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>581</v>
+        <v>549</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>582</v>
+        <v>550</v>
       </c>
       <c r="D140" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E140" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F140" t="s">
-        <v>89</v>
+        <v>318</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>583</v>
+        <v>551</v>
       </c>
       <c r="H140" t="s">
-        <v>584</v>
+        <v>552</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>585</v>
+        <v>553</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>586</v>
+        <v>554</v>
       </c>
       <c r="D141" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E141" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F141" t="s">
-        <v>89</v>
+        <v>318</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>587</v>
+        <v>555</v>
       </c>
       <c r="H141" t="s">
-        <v>588</v>
+        <v>556</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>589</v>
+        <v>557</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>590</v>
+        <v>558</v>
       </c>
       <c r="D142" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E142" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F142" t="s">
-        <v>196</v>
+        <v>505</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>591</v>
+        <v>559</v>
       </c>
       <c r="H142" t="s">
-        <v>592</v>
+        <v>560</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>593</v>
+        <v>561</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>594</v>
+        <v>562</v>
       </c>
       <c r="D143" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E143" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F143" t="s">
-        <v>196</v>
+        <v>505</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>595</v>
+        <v>563</v>
       </c>
       <c r="H143" t="s">
-        <v>596</v>
+        <v>564</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>597</v>
+        <v>565</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>598</v>
+        <v>566</v>
       </c>
       <c r="D144" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E144" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F144" t="s">
-        <v>151</v>
+        <v>234</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>599</v>
+        <v>567</v>
       </c>
       <c r="H144" t="s">
-        <v>600</v>
+        <v>568</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>601</v>
+        <v>569</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>602</v>
+        <v>570</v>
       </c>
       <c r="D145" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E145" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F145" t="s">
-        <v>151</v>
+        <v>234</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>603</v>
+        <v>571</v>
       </c>
       <c r="H145" t="s">
-        <v>604</v>
+        <v>572</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>605</v>
+        <v>573</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>606</v>
+        <v>574</v>
       </c>
       <c r="D146" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E146" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F146" t="s">
-        <v>205</v>
+        <v>309</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>607</v>
+        <v>575</v>
       </c>
       <c r="H146" t="s">
-        <v>608</v>
+        <v>576</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>609</v>
+        <v>577</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>610</v>
+        <v>578</v>
       </c>
       <c r="D147" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="E147" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="F147" t="s">
-        <v>205</v>
+        <v>309</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>611</v>
+        <v>579</v>
       </c>
       <c r="H147" t="s">
-        <v>612</v>
+        <v>580</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>581</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>582</v>
+      </c>
+      <c r="D148" t="s">
+        <v>214</v>
+      </c>
+      <c r="E148" t="s">
+        <v>215</v>
+      </c>
+      <c r="F148" t="s">
+        <v>283</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H148" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>585</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>586</v>
+      </c>
+      <c r="D149" t="s">
+        <v>214</v>
+      </c>
+      <c r="E149" t="s">
+        <v>215</v>
+      </c>
+      <c r="F149" t="s">
+        <v>283</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H149" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>589</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>590</v>
+      </c>
+      <c r="D150" t="s">
+        <v>214</v>
+      </c>
+      <c r="E150" t="s">
+        <v>215</v>
+      </c>
+      <c r="F150" t="s">
+        <v>300</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H150" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>593</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>594</v>
+      </c>
+      <c r="D151" t="s">
+        <v>214</v>
+      </c>
+      <c r="E151" t="s">
+        <v>215</v>
+      </c>
+      <c r="F151" t="s">
+        <v>220</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H151" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>597</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>598</v>
+      </c>
+      <c r="D152" t="s">
+        <v>214</v>
+      </c>
+      <c r="E152" t="s">
+        <v>215</v>
+      </c>
+      <c r="F152" t="s">
+        <v>220</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H152" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>601</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>602</v>
+      </c>
+      <c r="D153" t="s">
+        <v>214</v>
+      </c>
+      <c r="E153" t="s">
+        <v>215</v>
+      </c>
+      <c r="F153" t="s">
+        <v>327</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H153" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>605</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>606</v>
+      </c>
+      <c r="D154" t="s">
+        <v>214</v>
+      </c>
+      <c r="E154" t="s">
+        <v>215</v>
+      </c>
+      <c r="F154" t="s">
+        <v>327</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H154" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>609</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>610</v>
+      </c>
+      <c r="D155" t="s">
+        <v>214</v>
+      </c>
+      <c r="E155" t="s">
+        <v>215</v>
+      </c>
+      <c r="F155" t="s">
+        <v>265</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H155" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
         <v>613</v>
       </c>
-      <c r="B148" t="s">
-[...2 lines deleted...]
-      <c r="C148" t="s">
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
         <v>614</v>
       </c>
-      <c r="D148" t="s">
-[...5 lines deleted...]
-      <c r="F148" t="s">
+      <c r="D156" t="s">
+        <v>214</v>
+      </c>
+      <c r="E156" t="s">
+        <v>215</v>
+      </c>
+      <c r="F156" t="s">
+        <v>265</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>615</v>
       </c>
-      <c r="G148" s="1" t="s">
+      <c r="H156" t="s">
         <v>616</v>
       </c>
-      <c r="H148" t="s">
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
         <v>617</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>618</v>
+      </c>
+      <c r="D157" t="s">
+        <v>214</v>
+      </c>
+      <c r="E157" t="s">
+        <v>215</v>
+      </c>
+      <c r="F157" t="s">
+        <v>356</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H157" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>621</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>622</v>
+      </c>
+      <c r="D158" t="s">
+        <v>214</v>
+      </c>
+      <c r="E158" t="s">
+        <v>215</v>
+      </c>
+      <c r="F158" t="s">
+        <v>356</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H158" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>625</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>626</v>
+      </c>
+      <c r="D159" t="s">
+        <v>214</v>
+      </c>
+      <c r="E159" t="s">
+        <v>215</v>
+      </c>
+      <c r="F159" t="s">
+        <v>627</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H159" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>630</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>631</v>
+      </c>
+      <c r="D160" t="s">
+        <v>214</v>
+      </c>
+      <c r="E160" t="s">
+        <v>215</v>
+      </c>
+      <c r="F160" t="s">
+        <v>274</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H160" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>634</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>635</v>
+      </c>
+      <c r="D161" t="s">
+        <v>214</v>
+      </c>
+      <c r="E161" t="s">
+        <v>215</v>
+      </c>
+      <c r="F161" t="s">
+        <v>241</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H161" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>638</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>639</v>
+      </c>
+      <c r="D162" t="s">
+        <v>214</v>
+      </c>
+      <c r="E162" t="s">
+        <v>215</v>
+      </c>
+      <c r="F162" t="s">
+        <v>227</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H162" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>642</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>643</v>
+      </c>
+      <c r="D163" t="s">
+        <v>214</v>
+      </c>
+      <c r="E163" t="s">
+        <v>215</v>
+      </c>
+      <c r="F163" t="s">
+        <v>227</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H163" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>646</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>647</v>
+      </c>
+      <c r="D164" t="s">
+        <v>214</v>
+      </c>
+      <c r="E164" t="s">
+        <v>215</v>
+      </c>
+      <c r="F164" t="s">
+        <v>309</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H164" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>650</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>651</v>
+      </c>
+      <c r="D165" t="s">
+        <v>214</v>
+      </c>
+      <c r="E165" t="s">
+        <v>215</v>
+      </c>
+      <c r="F165" t="s">
+        <v>309</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H165" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>654</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>655</v>
+      </c>
+      <c r="D166" t="s">
+        <v>214</v>
+      </c>
+      <c r="E166" t="s">
+        <v>215</v>
+      </c>
+      <c r="F166" t="s">
+        <v>245</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H166" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>658</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>659</v>
+      </c>
+      <c r="D167" t="s">
+        <v>214</v>
+      </c>
+      <c r="E167" t="s">
+        <v>215</v>
+      </c>
+      <c r="F167" t="s">
+        <v>245</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H167" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>662</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>663</v>
+      </c>
+      <c r="D168" t="s">
+        <v>214</v>
+      </c>
+      <c r="E168" t="s">
+        <v>215</v>
+      </c>
+      <c r="F168" t="s">
+        <v>241</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H168" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>666</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>667</v>
+      </c>
+      <c r="D169" t="s">
+        <v>214</v>
+      </c>
+      <c r="E169" t="s">
+        <v>215</v>
+      </c>
+      <c r="F169" t="s">
+        <v>283</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H169" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>670</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>671</v>
+      </c>
+      <c r="D170" t="s">
+        <v>214</v>
+      </c>
+      <c r="E170" t="s">
+        <v>215</v>
+      </c>
+      <c r="F170" t="s">
+        <v>356</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H170" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>674</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>675</v>
+      </c>
+      <c r="D171" t="s">
+        <v>214</v>
+      </c>
+      <c r="E171" t="s">
+        <v>215</v>
+      </c>
+      <c r="F171" t="s">
+        <v>356</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H171" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>678</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>679</v>
+      </c>
+      <c r="D172" t="s">
+        <v>214</v>
+      </c>
+      <c r="E172" t="s">
+        <v>215</v>
+      </c>
+      <c r="F172" t="s">
+        <v>505</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H172" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>682</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>683</v>
+      </c>
+      <c r="D173" t="s">
+        <v>214</v>
+      </c>
+      <c r="E173" t="s">
+        <v>215</v>
+      </c>
+      <c r="F173" t="s">
+        <v>265</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H173" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>686</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>687</v>
+      </c>
+      <c r="D174" t="s">
+        <v>214</v>
+      </c>
+      <c r="E174" t="s">
+        <v>215</v>
+      </c>
+      <c r="F174" t="s">
+        <v>265</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H174" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>690</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>691</v>
+      </c>
+      <c r="D175" t="s">
+        <v>214</v>
+      </c>
+      <c r="E175" t="s">
+        <v>215</v>
+      </c>
+      <c r="F175" t="s">
+        <v>234</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H175" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>694</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>695</v>
+      </c>
+      <c r="D176" t="s">
+        <v>214</v>
+      </c>
+      <c r="E176" t="s">
+        <v>215</v>
+      </c>
+      <c r="F176" t="s">
+        <v>234</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H176" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>698</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>699</v>
+      </c>
+      <c r="D177" t="s">
+        <v>214</v>
+      </c>
+      <c r="E177" t="s">
+        <v>215</v>
+      </c>
+      <c r="F177" t="s">
+        <v>220</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H177" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>702</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>703</v>
+      </c>
+      <c r="D178" t="s">
+        <v>214</v>
+      </c>
+      <c r="E178" t="s">
+        <v>215</v>
+      </c>
+      <c r="F178" t="s">
+        <v>220</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H178" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>706</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>707</v>
+      </c>
+      <c r="D179" t="s">
+        <v>214</v>
+      </c>
+      <c r="E179" t="s">
+        <v>215</v>
+      </c>
+      <c r="F179" t="s">
+        <v>318</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H179" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>710</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>711</v>
+      </c>
+      <c r="D180" t="s">
+        <v>214</v>
+      </c>
+      <c r="E180" t="s">
+        <v>215</v>
+      </c>
+      <c r="F180" t="s">
+        <v>318</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H180" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>714</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>715</v>
+      </c>
+      <c r="D181" t="s">
+        <v>214</v>
+      </c>
+      <c r="E181" t="s">
+        <v>215</v>
+      </c>
+      <c r="F181" t="s">
+        <v>274</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H181" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>718</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>719</v>
+      </c>
+      <c r="D182" t="s">
+        <v>214</v>
+      </c>
+      <c r="E182" t="s">
+        <v>215</v>
+      </c>
+      <c r="F182" t="s">
+        <v>274</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H182" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>722</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>723</v>
+      </c>
+      <c r="D183" t="s">
+        <v>214</v>
+      </c>
+      <c r="E183" t="s">
+        <v>215</v>
+      </c>
+      <c r="F183" t="s">
+        <v>300</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H183" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>726</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>727</v>
+      </c>
+      <c r="D184" t="s">
+        <v>214</v>
+      </c>
+      <c r="E184" t="s">
+        <v>215</v>
+      </c>
+      <c r="F184" t="s">
+        <v>300</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H184" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>730</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>731</v>
+      </c>
+      <c r="D185" t="s">
+        <v>214</v>
+      </c>
+      <c r="E185" t="s">
+        <v>215</v>
+      </c>
+      <c r="F185" t="s">
+        <v>327</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H185" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>734</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>735</v>
+      </c>
+      <c r="D186" t="s">
+        <v>214</v>
+      </c>
+      <c r="E186" t="s">
+        <v>215</v>
+      </c>
+      <c r="F186" t="s">
+        <v>327</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H186" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>738</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>739</v>
+      </c>
+      <c r="D187" t="s">
+        <v>214</v>
+      </c>
+      <c r="E187" t="s">
+        <v>215</v>
+      </c>
+      <c r="F187" t="s">
+        <v>740</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H187" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>743</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>744</v>
+      </c>
+      <c r="D188" t="s">
+        <v>214</v>
+      </c>
+      <c r="E188" t="s">
+        <v>215</v>
+      </c>
+      <c r="F188" t="s">
+        <v>241</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H188" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>747</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>748</v>
+      </c>
+      <c r="D189" t="s">
+        <v>214</v>
+      </c>
+      <c r="E189" t="s">
+        <v>215</v>
+      </c>
+      <c r="F189" t="s">
+        <v>327</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H189" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>751</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>752</v>
+      </c>
+      <c r="D190" t="s">
+        <v>214</v>
+      </c>
+      <c r="E190" t="s">
+        <v>215</v>
+      </c>
+      <c r="F190" t="s">
+        <v>327</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H190" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>755</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>756</v>
+      </c>
+      <c r="D191" t="s">
+        <v>214</v>
+      </c>
+      <c r="E191" t="s">
+        <v>215</v>
+      </c>
+      <c r="F191" t="s">
+        <v>227</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H191" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>759</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>760</v>
+      </c>
+      <c r="D192" t="s">
+        <v>214</v>
+      </c>
+      <c r="E192" t="s">
+        <v>215</v>
+      </c>
+      <c r="F192" t="s">
+        <v>227</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H192" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>763</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>764</v>
+      </c>
+      <c r="D193" t="s">
+        <v>214</v>
+      </c>
+      <c r="E193" t="s">
+        <v>215</v>
+      </c>
+      <c r="F193" t="s">
+        <v>234</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H193" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>767</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>768</v>
+      </c>
+      <c r="D194" t="s">
+        <v>214</v>
+      </c>
+      <c r="E194" t="s">
+        <v>215</v>
+      </c>
+      <c r="F194" t="s">
+        <v>234</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H194" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>771</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>772</v>
+      </c>
+      <c r="D195" t="s">
+        <v>214</v>
+      </c>
+      <c r="E195" t="s">
+        <v>215</v>
+      </c>
+      <c r="F195" t="s">
+        <v>274</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H195" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>775</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>776</v>
+      </c>
+      <c r="D196" t="s">
+        <v>214</v>
+      </c>
+      <c r="E196" t="s">
+        <v>215</v>
+      </c>
+      <c r="F196" t="s">
+        <v>245</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H196" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>779</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>780</v>
+      </c>
+      <c r="D197" t="s">
+        <v>214</v>
+      </c>
+      <c r="E197" t="s">
+        <v>215</v>
+      </c>
+      <c r="F197" t="s">
+        <v>245</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H197" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>783</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>784</v>
+      </c>
+      <c r="D198" t="s">
+        <v>214</v>
+      </c>
+      <c r="E198" t="s">
+        <v>215</v>
+      </c>
+      <c r="F198" t="s">
+        <v>173</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H198" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>787</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>788</v>
+      </c>
+      <c r="D199" t="s">
+        <v>214</v>
+      </c>
+      <c r="E199" t="s">
+        <v>215</v>
+      </c>
+      <c r="F199" t="s">
+        <v>173</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H199" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>791</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>792</v>
+      </c>
+      <c r="D200" t="s">
+        <v>214</v>
+      </c>
+      <c r="E200" t="s">
+        <v>215</v>
+      </c>
+      <c r="F200" t="s">
+        <v>283</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H200" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>795</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>796</v>
+      </c>
+      <c r="D201" t="s">
+        <v>214</v>
+      </c>
+      <c r="E201" t="s">
+        <v>215</v>
+      </c>
+      <c r="F201" t="s">
+        <v>283</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H201" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>799</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>800</v>
+      </c>
+      <c r="D202" t="s">
+        <v>214</v>
+      </c>
+      <c r="E202" t="s">
+        <v>215</v>
+      </c>
+      <c r="F202" t="s">
+        <v>265</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H202" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>803</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>804</v>
+      </c>
+      <c r="D203" t="s">
+        <v>214</v>
+      </c>
+      <c r="E203" t="s">
+        <v>215</v>
+      </c>
+      <c r="F203" t="s">
+        <v>265</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H203" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>807</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>808</v>
+      </c>
+      <c r="D204" t="s">
+        <v>214</v>
+      </c>
+      <c r="E204" t="s">
+        <v>215</v>
+      </c>
+      <c r="F204" t="s">
+        <v>309</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H204" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>811</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>812</v>
+      </c>
+      <c r="D205" t="s">
+        <v>214</v>
+      </c>
+      <c r="E205" t="s">
+        <v>215</v>
+      </c>
+      <c r="F205" t="s">
+        <v>309</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H205" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>815</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>816</v>
+      </c>
+      <c r="D206" t="s">
+        <v>214</v>
+      </c>
+      <c r="E206" t="s">
+        <v>215</v>
+      </c>
+      <c r="F206" t="s">
+        <v>318</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H206" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>819</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>820</v>
+      </c>
+      <c r="D207" t="s">
+        <v>214</v>
+      </c>
+      <c r="E207" t="s">
+        <v>215</v>
+      </c>
+      <c r="F207" t="s">
+        <v>318</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H207" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>823</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>824</v>
+      </c>
+      <c r="D208" t="s">
+        <v>214</v>
+      </c>
+      <c r="E208" t="s">
+        <v>215</v>
+      </c>
+      <c r="F208" t="s">
+        <v>220</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H208" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>827</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>828</v>
+      </c>
+      <c r="D209" t="s">
+        <v>214</v>
+      </c>
+      <c r="E209" t="s">
+        <v>215</v>
+      </c>
+      <c r="F209" t="s">
+        <v>220</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H209" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>831</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>832</v>
+      </c>
+      <c r="D210" t="s">
+        <v>214</v>
+      </c>
+      <c r="E210" t="s">
+        <v>215</v>
+      </c>
+      <c r="F210" t="s">
+        <v>356</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H210" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>835</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>836</v>
+      </c>
+      <c r="D211" t="s">
+        <v>214</v>
+      </c>
+      <c r="E211" t="s">
+        <v>215</v>
+      </c>
+      <c r="F211" t="s">
+        <v>356</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H211" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>839</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>840</v>
+      </c>
+      <c r="D212" t="s">
+        <v>214</v>
+      </c>
+      <c r="E212" t="s">
+        <v>215</v>
+      </c>
+      <c r="F212" t="s">
+        <v>274</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H212" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>843</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>844</v>
+      </c>
+      <c r="D213" t="s">
+        <v>214</v>
+      </c>
+      <c r="E213" t="s">
+        <v>215</v>
+      </c>
+      <c r="F213" t="s">
+        <v>241</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H213" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>847</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>848</v>
+      </c>
+      <c r="D214" t="s">
+        <v>214</v>
+      </c>
+      <c r="E214" t="s">
+        <v>215</v>
+      </c>
+      <c r="F214" t="s">
+        <v>234</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H214" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>851</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>852</v>
+      </c>
+      <c r="D215" t="s">
+        <v>214</v>
+      </c>
+      <c r="E215" t="s">
+        <v>215</v>
+      </c>
+      <c r="F215" t="s">
+        <v>234</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H215" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>855</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>856</v>
+      </c>
+      <c r="D216" t="s">
+        <v>214</v>
+      </c>
+      <c r="E216" t="s">
+        <v>215</v>
+      </c>
+      <c r="F216" t="s">
+        <v>318</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H216" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>859</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>860</v>
+      </c>
+      <c r="D217" t="s">
+        <v>214</v>
+      </c>
+      <c r="E217" t="s">
+        <v>215</v>
+      </c>
+      <c r="F217" t="s">
+        <v>318</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H217" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>863</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>864</v>
+      </c>
+      <c r="D218" t="s">
+        <v>214</v>
+      </c>
+      <c r="E218" t="s">
+        <v>215</v>
+      </c>
+      <c r="F218" t="s">
+        <v>227</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H218" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>867</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>868</v>
+      </c>
+      <c r="D219" t="s">
+        <v>214</v>
+      </c>
+      <c r="E219" t="s">
+        <v>215</v>
+      </c>
+      <c r="F219" t="s">
+        <v>227</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H219" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>871</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>872</v>
+      </c>
+      <c r="D220" t="s">
+        <v>214</v>
+      </c>
+      <c r="E220" t="s">
+        <v>215</v>
+      </c>
+      <c r="F220" t="s">
+        <v>309</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H220" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>875</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>876</v>
+      </c>
+      <c r="D221" t="s">
+        <v>214</v>
+      </c>
+      <c r="E221" t="s">
+        <v>215</v>
+      </c>
+      <c r="F221" t="s">
+        <v>309</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H221" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>879</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>880</v>
+      </c>
+      <c r="D222" t="s">
+        <v>214</v>
+      </c>
+      <c r="E222" t="s">
+        <v>215</v>
+      </c>
+      <c r="F222" t="s">
+        <v>245</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H222" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>883</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>884</v>
+      </c>
+      <c r="D223" t="s">
+        <v>214</v>
+      </c>
+      <c r="E223" t="s">
+        <v>215</v>
+      </c>
+      <c r="F223" t="s">
+        <v>245</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H223" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>887</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>888</v>
+      </c>
+      <c r="D224" t="s">
+        <v>214</v>
+      </c>
+      <c r="E224" t="s">
+        <v>215</v>
+      </c>
+      <c r="F224" t="s">
+        <v>241</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H224" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>891</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>892</v>
+      </c>
+      <c r="D225" t="s">
+        <v>214</v>
+      </c>
+      <c r="E225" t="s">
+        <v>215</v>
+      </c>
+      <c r="F225" t="s">
+        <v>241</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H225" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>895</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>896</v>
+      </c>
+      <c r="D226" t="s">
+        <v>214</v>
+      </c>
+      <c r="E226" t="s">
+        <v>215</v>
+      </c>
+      <c r="F226" t="s">
+        <v>173</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H226" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>899</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>900</v>
+      </c>
+      <c r="D227" t="s">
+        <v>214</v>
+      </c>
+      <c r="E227" t="s">
+        <v>215</v>
+      </c>
+      <c r="F227" t="s">
+        <v>173</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H227" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>903</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>904</v>
+      </c>
+      <c r="D228" t="s">
+        <v>214</v>
+      </c>
+      <c r="E228" t="s">
+        <v>215</v>
+      </c>
+      <c r="F228" t="s">
+        <v>283</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H228" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>907</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>908</v>
+      </c>
+      <c r="D229" t="s">
+        <v>214</v>
+      </c>
+      <c r="E229" t="s">
+        <v>215</v>
+      </c>
+      <c r="F229" t="s">
+        <v>283</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H229" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>911</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>912</v>
+      </c>
+      <c r="D230" t="s">
+        <v>214</v>
+      </c>
+      <c r="E230" t="s">
+        <v>215</v>
+      </c>
+      <c r="F230" t="s">
+        <v>505</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="H230" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>915</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>916</v>
+      </c>
+      <c r="D231" t="s">
+        <v>214</v>
+      </c>
+      <c r="E231" t="s">
+        <v>215</v>
+      </c>
+      <c r="F231" t="s">
+        <v>300</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H231" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>919</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>920</v>
+      </c>
+      <c r="D232" t="s">
+        <v>214</v>
+      </c>
+      <c r="E232" t="s">
+        <v>215</v>
+      </c>
+      <c r="F232" t="s">
+        <v>300</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H232" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>923</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>924</v>
+      </c>
+      <c r="D233" t="s">
+        <v>214</v>
+      </c>
+      <c r="E233" t="s">
+        <v>215</v>
+      </c>
+      <c r="F233" t="s">
+        <v>220</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H233" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>927</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>928</v>
+      </c>
+      <c r="D234" t="s">
+        <v>214</v>
+      </c>
+      <c r="E234" t="s">
+        <v>215</v>
+      </c>
+      <c r="F234" t="s">
+        <v>220</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H234" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>931</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>932</v>
+      </c>
+      <c r="D235" t="s">
+        <v>214</v>
+      </c>
+      <c r="E235" t="s">
+        <v>215</v>
+      </c>
+      <c r="F235" t="s">
+        <v>274</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H235" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>935</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>936</v>
+      </c>
+      <c r="D236" t="s">
+        <v>214</v>
+      </c>
+      <c r="E236" t="s">
+        <v>215</v>
+      </c>
+      <c r="F236" t="s">
+        <v>274</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H236" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>939</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>940</v>
+      </c>
+      <c r="D237" t="s">
+        <v>214</v>
+      </c>
+      <c r="E237" t="s">
+        <v>215</v>
+      </c>
+      <c r="F237" t="s">
+        <v>941</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H237" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>944</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>945</v>
+      </c>
+      <c r="D238" t="s">
+        <v>214</v>
+      </c>
+      <c r="E238" t="s">
+        <v>215</v>
+      </c>
+      <c r="F238" t="s">
+        <v>327</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H238" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>948</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>949</v>
+      </c>
+      <c r="D239" t="s">
+        <v>214</v>
+      </c>
+      <c r="E239" t="s">
+        <v>215</v>
+      </c>
+      <c r="F239" t="s">
+        <v>265</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H239" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>952</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>953</v>
+      </c>
+      <c r="D240" t="s">
+        <v>214</v>
+      </c>
+      <c r="E240" t="s">
+        <v>215</v>
+      </c>
+      <c r="F240" t="s">
+        <v>265</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H240" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>956</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>957</v>
+      </c>
+      <c r="D241" t="s">
+        <v>214</v>
+      </c>
+      <c r="E241" t="s">
+        <v>215</v>
+      </c>
+      <c r="F241" t="s">
+        <v>300</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H241" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>960</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>961</v>
+      </c>
+      <c r="D242" t="s">
+        <v>214</v>
+      </c>
+      <c r="E242" t="s">
+        <v>215</v>
+      </c>
+      <c r="F242" t="s">
+        <v>300</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H242" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>964</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>965</v>
+      </c>
+      <c r="D243" t="s">
+        <v>214</v>
+      </c>
+      <c r="E243" t="s">
+        <v>215</v>
+      </c>
+      <c r="F243" t="s">
+        <v>227</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H243" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>968</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>969</v>
+      </c>
+      <c r="D244" t="s">
+        <v>214</v>
+      </c>
+      <c r="E244" t="s">
+        <v>215</v>
+      </c>
+      <c r="F244" t="s">
+        <v>227</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H244" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>972</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>973</v>
+      </c>
+      <c r="D245" t="s">
+        <v>214</v>
+      </c>
+      <c r="E245" t="s">
+        <v>215</v>
+      </c>
+      <c r="F245" t="s">
+        <v>318</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H245" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>976</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>977</v>
+      </c>
+      <c r="D246" t="s">
+        <v>214</v>
+      </c>
+      <c r="E246" t="s">
+        <v>215</v>
+      </c>
+      <c r="F246" t="s">
+        <v>318</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H246" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>980</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>981</v>
+      </c>
+      <c r="D247" t="s">
+        <v>214</v>
+      </c>
+      <c r="E247" t="s">
+        <v>215</v>
+      </c>
+      <c r="F247" t="s">
+        <v>173</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H247" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>984</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>985</v>
+      </c>
+      <c r="D248" t="s">
+        <v>214</v>
+      </c>
+      <c r="E248" t="s">
+        <v>215</v>
+      </c>
+      <c r="F248" t="s">
+        <v>173</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H248" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>988</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>989</v>
+      </c>
+      <c r="D249" t="s">
+        <v>214</v>
+      </c>
+      <c r="E249" t="s">
+        <v>215</v>
+      </c>
+      <c r="F249" t="s">
+        <v>245</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H249" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>992</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>993</v>
+      </c>
+      <c r="D250" t="s">
+        <v>214</v>
+      </c>
+      <c r="E250" t="s">
+        <v>215</v>
+      </c>
+      <c r="F250" t="s">
+        <v>245</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H250" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>996</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>997</v>
+      </c>
+      <c r="D251" t="s">
+        <v>214</v>
+      </c>
+      <c r="E251" t="s">
+        <v>215</v>
+      </c>
+      <c r="F251" t="s">
+        <v>356</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H251" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D252" t="s">
+        <v>214</v>
+      </c>
+      <c r="E252" t="s">
+        <v>215</v>
+      </c>
+      <c r="F252" t="s">
+        <v>356</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D253" t="s">
+        <v>214</v>
+      </c>
+      <c r="E253" t="s">
+        <v>215</v>
+      </c>
+      <c r="F253" t="s">
+        <v>505</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D254" t="s">
+        <v>214</v>
+      </c>
+      <c r="E254" t="s">
+        <v>215</v>
+      </c>
+      <c r="F254" t="s">
+        <v>505</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D255" t="s">
+        <v>214</v>
+      </c>
+      <c r="E255" t="s">
+        <v>215</v>
+      </c>
+      <c r="F255" t="s">
+        <v>241</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D256" t="s">
+        <v>214</v>
+      </c>
+      <c r="E256" t="s">
+        <v>215</v>
+      </c>
+      <c r="F256" t="s">
+        <v>265</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D257" t="s">
+        <v>214</v>
+      </c>
+      <c r="E257" t="s">
+        <v>215</v>
+      </c>
+      <c r="F257" t="s">
+        <v>265</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D258" t="s">
+        <v>214</v>
+      </c>
+      <c r="E258" t="s">
+        <v>215</v>
+      </c>
+      <c r="F258" t="s">
+        <v>234</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D259" t="s">
+        <v>214</v>
+      </c>
+      <c r="E259" t="s">
+        <v>215</v>
+      </c>
+      <c r="F259" t="s">
+        <v>234</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D260" t="s">
+        <v>214</v>
+      </c>
+      <c r="E260" t="s">
+        <v>215</v>
+      </c>
+      <c r="F260" t="s">
+        <v>283</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D261" t="s">
+        <v>214</v>
+      </c>
+      <c r="E261" t="s">
+        <v>215</v>
+      </c>
+      <c r="F261" t="s">
+        <v>274</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D262" t="s">
+        <v>214</v>
+      </c>
+      <c r="E262" t="s">
+        <v>215</v>
+      </c>
+      <c r="F262" t="s">
+        <v>274</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D263" t="s">
+        <v>214</v>
+      </c>
+      <c r="E263" t="s">
+        <v>215</v>
+      </c>
+      <c r="F263" t="s">
+        <v>327</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D264" t="s">
+        <v>214</v>
+      </c>
+      <c r="E264" t="s">
+        <v>215</v>
+      </c>
+      <c r="F264" t="s">
+        <v>327</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D265" t="s">
+        <v>214</v>
+      </c>
+      <c r="E265" t="s">
+        <v>215</v>
+      </c>
+      <c r="F265" t="s">
+        <v>309</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D266" t="s">
+        <v>214</v>
+      </c>
+      <c r="E266" t="s">
+        <v>215</v>
+      </c>
+      <c r="F266" t="s">
+        <v>309</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D267" t="s">
+        <v>214</v>
+      </c>
+      <c r="E267" t="s">
+        <v>215</v>
+      </c>
+      <c r="F267" t="s">
+        <v>227</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D268" t="s">
+        <v>214</v>
+      </c>
+      <c r="E268" t="s">
+        <v>215</v>
+      </c>
+      <c r="F268" t="s">
+        <v>227</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D269" t="s">
+        <v>214</v>
+      </c>
+      <c r="E269" t="s">
+        <v>215</v>
+      </c>
+      <c r="F269" t="s">
+        <v>265</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D270" t="s">
+        <v>214</v>
+      </c>
+      <c r="E270" t="s">
+        <v>215</v>
+      </c>
+      <c r="F270" t="s">
+        <v>265</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D271" t="s">
+        <v>214</v>
+      </c>
+      <c r="E271" t="s">
+        <v>215</v>
+      </c>
+      <c r="F271" t="s">
+        <v>220</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D272" t="s">
+        <v>214</v>
+      </c>
+      <c r="E272" t="s">
+        <v>215</v>
+      </c>
+      <c r="F272" t="s">
+        <v>220</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D273" t="s">
+        <v>214</v>
+      </c>
+      <c r="E273" t="s">
+        <v>215</v>
+      </c>
+      <c r="F273" t="s">
+        <v>173</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D274" t="s">
+        <v>214</v>
+      </c>
+      <c r="E274" t="s">
+        <v>215</v>
+      </c>
+      <c r="F274" t="s">
+        <v>173</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D275" t="s">
+        <v>214</v>
+      </c>
+      <c r="E275" t="s">
+        <v>215</v>
+      </c>
+      <c r="F275" t="s">
+        <v>327</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D276" t="s">
+        <v>214</v>
+      </c>
+      <c r="E276" t="s">
+        <v>215</v>
+      </c>
+      <c r="F276" t="s">
+        <v>327</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D277" t="s">
+        <v>214</v>
+      </c>
+      <c r="E277" t="s">
+        <v>215</v>
+      </c>
+      <c r="F277" t="s">
+        <v>274</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D278" t="s">
+        <v>214</v>
+      </c>
+      <c r="E278" t="s">
+        <v>215</v>
+      </c>
+      <c r="F278" t="s">
+        <v>274</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D279" t="s">
+        <v>214</v>
+      </c>
+      <c r="E279" t="s">
+        <v>215</v>
+      </c>
+      <c r="F279" t="s">
+        <v>241</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D280" t="s">
+        <v>214</v>
+      </c>
+      <c r="E280" t="s">
+        <v>215</v>
+      </c>
+      <c r="F280" t="s">
+        <v>234</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D281" t="s">
+        <v>214</v>
+      </c>
+      <c r="E281" t="s">
+        <v>215</v>
+      </c>
+      <c r="F281" t="s">
+        <v>234</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D282" t="s">
+        <v>214</v>
+      </c>
+      <c r="E282" t="s">
+        <v>215</v>
+      </c>
+      <c r="F282" t="s">
+        <v>309</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D283" t="s">
+        <v>214</v>
+      </c>
+      <c r="E283" t="s">
+        <v>215</v>
+      </c>
+      <c r="F283" t="s">
+        <v>309</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D284" t="s">
+        <v>214</v>
+      </c>
+      <c r="E284" t="s">
+        <v>215</v>
+      </c>
+      <c r="F284" t="s">
+        <v>245</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D285" t="s">
+        <v>214</v>
+      </c>
+      <c r="E285" t="s">
+        <v>215</v>
+      </c>
+      <c r="F285" t="s">
+        <v>245</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D286" t="s">
+        <v>214</v>
+      </c>
+      <c r="E286" t="s">
+        <v>215</v>
+      </c>
+      <c r="F286" t="s">
+        <v>300</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D287" t="s">
+        <v>214</v>
+      </c>
+      <c r="E287" t="s">
+        <v>215</v>
+      </c>
+      <c r="F287" t="s">
+        <v>300</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D288" t="s">
+        <v>214</v>
+      </c>
+      <c r="E288" t="s">
+        <v>215</v>
+      </c>
+      <c r="F288" t="s">
+        <v>318</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D289" t="s">
+        <v>214</v>
+      </c>
+      <c r="E289" t="s">
+        <v>215</v>
+      </c>
+      <c r="F289" t="s">
+        <v>318</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D290" t="s">
+        <v>214</v>
+      </c>
+      <c r="E290" t="s">
+        <v>215</v>
+      </c>
+      <c r="F290" t="s">
+        <v>227</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D291" t="s">
+        <v>214</v>
+      </c>
+      <c r="E291" t="s">
+        <v>215</v>
+      </c>
+      <c r="F291" t="s">
+        <v>227</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D292" t="s">
+        <v>214</v>
+      </c>
+      <c r="E292" t="s">
+        <v>215</v>
+      </c>
+      <c r="F292" t="s">
+        <v>265</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D293" t="s">
+        <v>214</v>
+      </c>
+      <c r="E293" t="s">
+        <v>215</v>
+      </c>
+      <c r="F293" t="s">
+        <v>318</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D294" t="s">
+        <v>214</v>
+      </c>
+      <c r="E294" t="s">
+        <v>215</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D295" t="s">
+        <v>214</v>
+      </c>
+      <c r="E295" t="s">
+        <v>215</v>
+      </c>
+      <c r="F295" t="s">
+        <v>309</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D296" t="s">
+        <v>214</v>
+      </c>
+      <c r="E296" t="s">
+        <v>215</v>
+      </c>
+      <c r="F296" t="s">
+        <v>309</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D297" t="s">
+        <v>214</v>
+      </c>
+      <c r="E297" t="s">
+        <v>215</v>
+      </c>
+      <c r="F297" t="s">
+        <v>234</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D298" t="s">
+        <v>214</v>
+      </c>
+      <c r="E298" t="s">
+        <v>215</v>
+      </c>
+      <c r="F298" t="s">
+        <v>173</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D299" t="s">
+        <v>214</v>
+      </c>
+      <c r="E299" t="s">
+        <v>215</v>
+      </c>
+      <c r="F299" t="s">
+        <v>173</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D300" t="s">
+        <v>214</v>
+      </c>
+      <c r="E300" t="s">
+        <v>215</v>
+      </c>
+      <c r="F300" t="s">
+        <v>220</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D301" t="s">
+        <v>214</v>
+      </c>
+      <c r="E301" t="s">
+        <v>215</v>
+      </c>
+      <c r="F301" t="s">
+        <v>220</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D302" t="s">
+        <v>214</v>
+      </c>
+      <c r="E302" t="s">
+        <v>215</v>
+      </c>
+      <c r="F302" t="s">
+        <v>265</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D303" t="s">
+        <v>214</v>
+      </c>
+      <c r="E303" t="s">
+        <v>215</v>
+      </c>
+      <c r="F303" t="s">
+        <v>318</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D304" t="s">
+        <v>214</v>
+      </c>
+      <c r="E304" t="s">
+        <v>215</v>
+      </c>
+      <c r="F304" t="s">
+        <v>318</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D305" t="s">
+        <v>214</v>
+      </c>
+      <c r="E305" t="s">
+        <v>215</v>
+      </c>
+      <c r="F305" t="s">
+        <v>227</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D306" t="s">
+        <v>214</v>
+      </c>
+      <c r="E306" t="s">
+        <v>215</v>
+      </c>
+      <c r="F306" t="s">
+        <v>227</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D307" t="s">
+        <v>214</v>
+      </c>
+      <c r="E307" t="s">
+        <v>215</v>
+      </c>
+      <c r="F307" t="s">
+        <v>177</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D308" t="s">
+        <v>214</v>
+      </c>
+      <c r="E308" t="s">
+        <v>215</v>
+      </c>
+      <c r="F308" t="s">
+        <v>177</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D309" t="s">
+        <v>214</v>
+      </c>
+      <c r="E309" t="s">
+        <v>215</v>
+      </c>
+      <c r="F309" t="s">
+        <v>245</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D310" t="s">
+        <v>214</v>
+      </c>
+      <c r="E310" t="s">
+        <v>215</v>
+      </c>
+      <c r="F310" t="s">
+        <v>245</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D311" t="s">
+        <v>214</v>
+      </c>
+      <c r="E311" t="s">
+        <v>215</v>
+      </c>
+      <c r="F311" t="s">
+        <v>274</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D312" t="s">
+        <v>214</v>
+      </c>
+      <c r="E312" t="s">
+        <v>215</v>
+      </c>
+      <c r="F312" t="s">
+        <v>274</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D313" t="s">
+        <v>214</v>
+      </c>
+      <c r="E313" t="s">
+        <v>215</v>
+      </c>
+      <c r="F313" t="s">
+        <v>234</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D314" t="s">
+        <v>214</v>
+      </c>
+      <c r="E314" t="s">
+        <v>215</v>
+      </c>
+      <c r="F314" t="s">
+        <v>234</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D315" t="s">
+        <v>214</v>
+      </c>
+      <c r="E315" t="s">
+        <v>215</v>
+      </c>
+      <c r="F315" t="s">
+        <v>173</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D316" t="s">
+        <v>214</v>
+      </c>
+      <c r="E316" t="s">
+        <v>215</v>
+      </c>
+      <c r="F316" t="s">
+        <v>173</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D317" t="s">
+        <v>214</v>
+      </c>
+      <c r="E317" t="s">
+        <v>215</v>
+      </c>
+      <c r="F317" t="s">
+        <v>220</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D318" t="s">
+        <v>214</v>
+      </c>
+      <c r="E318" t="s">
+        <v>215</v>
+      </c>
+      <c r="F318" t="s">
+        <v>327</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D319" t="s">
+        <v>214</v>
+      </c>
+      <c r="E319" t="s">
+        <v>215</v>
+      </c>
+      <c r="F319" t="s">
+        <v>327</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D320" t="s">
+        <v>214</v>
+      </c>
+      <c r="E320" t="s">
+        <v>215</v>
+      </c>
+      <c r="F320" t="s">
+        <v>309</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D321" t="s">
+        <v>214</v>
+      </c>
+      <c r="E321" t="s">
+        <v>215</v>
+      </c>
+      <c r="F321" t="s">
+        <v>309</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D322" t="s">
+        <v>214</v>
+      </c>
+      <c r="E322" t="s">
+        <v>215</v>
+      </c>
+      <c r="F322" t="s">
+        <v>356</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D323" t="s">
+        <v>214</v>
+      </c>
+      <c r="E323" t="s">
+        <v>215</v>
+      </c>
+      <c r="F323" t="s">
+        <v>356</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D324" t="s">
+        <v>214</v>
+      </c>
+      <c r="E324" t="s">
+        <v>215</v>
+      </c>
+      <c r="F324" t="s">
+        <v>300</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D325" t="s">
+        <v>214</v>
+      </c>
+      <c r="E325" t="s">
+        <v>215</v>
+      </c>
+      <c r="F325" t="s">
+        <v>241</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D326" t="s">
+        <v>214</v>
+      </c>
+      <c r="E326" t="s">
+        <v>215</v>
+      </c>
+      <c r="F326" t="s">
+        <v>327</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D327" t="s">
+        <v>214</v>
+      </c>
+      <c r="E327" t="s">
+        <v>215</v>
+      </c>
+      <c r="F327" t="s">
+        <v>177</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1302</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6241,50 +12927,229 @@
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>