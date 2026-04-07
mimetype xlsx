--- v0 (2025-10-16)
+++ v1 (2026-04-07)
@@ -10,10891 +10,11203 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6958" uniqueCount="3613">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7140" uniqueCount="3717">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>4171</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>DL</t>
+  </si>
+  <si>
+    <t>Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4171/dl_no_952_2025-_honra_ao_merito_cultural_-_osvaldo_da_costa_cavalho.pdf</t>
+  </si>
+  <si>
+    <t>Concede Diploma de Honra ao Mérito Cultural ao Senhor Osvaldo da Costa Carvalho, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4170</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4170/dl_no_951_2025-_titulo_de_cidadao_cabedelense_-_josias_da_silva_costa.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Senhor Josias da Silva Costa, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4169</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4169/dl_no_950_2025-_titulo_de_cidadao_cabedelense_-_fabio_pereira_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Senhor Fábio Pereira de Araújo, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4168</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4168/dl_no_949_2025-_titulo_de_cidadao_cabedelense_-_fabio_ferreira_ramalho.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Senhor Fábio Ferreira Ramalho, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4167</t>
+  </si>
+  <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4167/dl_no_948_2025-_titulo_de_cidada_cabedelense_-_sandra_karla_da_costa.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Cabedelense a Senhora Sandra Karla Alves da Costa, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4166</t>
+  </si>
+  <si>
+    <t>947</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4166/dl_no_947_2025-_titulo_de_cidadao_cabedelense_-_rui_sa_dias_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Senhor Rui Sá Dias dos Santos, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4165</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4165/dl_no_946_2025-_titulo_de_cidadao_cabedelense_-_marcelo_maia_souto.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Senhor Marcelo Maia Souto, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4164</t>
+  </si>
+  <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4164/dl_no_945_2025-_titulo_de_cidada_cabedelense_-_gisela_sofia_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Cabedelense a Senhora Gisela Sofia Neves dos Santos, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4163</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4163/dl_no_944_2025-_titulo_de_cidadao_cabedelense_-_ezequiel_david_camra_dantas.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Senhor Ezequiel David Câmara Dantas, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4162</t>
+  </si>
+  <si>
+    <t>943</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4162/dl_no_943_2025-_honra_ao_merito_cabedelense_-_tereza_de_figueiredo_dornelas.pdf</t>
+  </si>
+  <si>
+    <t>Concede Diploma de Honra ao Mérito Cabedelense à Senhora Tereza de Figueiredo Dornelas, pioneira e primeira escrivã do Cartório de Registro Civil de Cabedelo, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4161</t>
+  </si>
+  <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4161/dl_no_942_2025-_titulo_de_cidadao_cabedelense_-_evandro_andrade.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Senhor Evandro Cavalcanti Andrade, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4160</t>
+  </si>
+  <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4160/dl_no_941_2025-_titulo_de_cidadao_cabedelense_-_pedro_hugo_vieira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Psiquiatra Infantil, Dr. Pedro Hugo Vieira da Silva, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4159</t>
+  </si>
+  <si>
+    <t>940</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4159/dl_no_940_2025-_titulo_de_cidada_cabedelense_-_karine_de_sousa_bezerra.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Cabedelense, a Senhora Karine Garcia de Sousa Bezerra, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4158</t>
+  </si>
+  <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4158/dl_no_939_2025-_titulo_de_cidadao_cabedelense_-_hercules_nogueira_vieira.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense, ao Senhor Hércules Antônio Gomes Nogueira Vieira, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4157</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4157/dl_no_938_2025-_titulo_de_cidada_cabedelense_-eduarda_nobrega_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Cabedelense, a Senhora Eduarda Carla Nóbrega dos Santos, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4156</t>
+  </si>
+  <si>
+    <t>937</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4156/dl_no_937_2025-_titulo_de_cidadao_cabedelense_-_homero_do_couto_filho.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Senhor Homero Almeida do Couto Filho, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4155</t>
+  </si>
+  <si>
+    <t>936</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4155/dl_no_936_2025-_titulo_de_cidadao_cabedelense_-_enio_paulo_de_jeus_duarte.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense, ao Senhor Enio Paulo de Jesus Duarte, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4154</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4154/dl_no_935_2025-_titulo_de_cidada_cabedelense_-_ana_paula_medeiros_dias.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Cabedelense a Investigadora de Polícia Civil da Paraíba, Senhora Ana Paula de Medeiros Dias, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4153</t>
+  </si>
+  <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4153/dl_no_934_2025-_titulo_de_cidadao_cabedelense_-_valdir_dowsley.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Senhor Valdir José Dowsley, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4152</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4152/dl_no_933_2025-_titulo_de_cidadao_cabedelense_-_edson_da_silva_edson_da_otica.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Senhor Edson da Silva Dias (Edson da Ótica), e dá outras providências</t>
+  </si>
+  <si>
+    <t>4151</t>
+  </si>
+  <si>
+    <t>932</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4151/dl_no_932_2025-_honra_ao_merito_mulher_cidada_-_rejane_viana_nascimento.pdf</t>
+  </si>
+  <si>
+    <t>Concede Diploma de Honra ao Mérito da Mulher Cidadã à Senhora Rejane Viana do Nascimento, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4150</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4150/dl_no_931_2025-_titulo_de_cidada_cabedelense_-_consuelo_silva_neta.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Cabedelense a Senhora Consuelo Sizenando da Silva Neta, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4149</t>
+  </si>
+  <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4149/dl_no_930_2025-_titulo_de_cidadao_cabedelense_-_fabio_arruda_filho.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Senhor Fábio Cavalcanti de Arruda Filho, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4148</t>
+  </si>
+  <si>
+    <t>929</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4148/dl_no_929_2025-_titulo_de_cidadao_cabedelense_-_efraim_morais.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Senhor Efraim de Araújo Morais, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4147</t>
+  </si>
+  <si>
+    <t>928</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4147/dl_no_928_2025-_titulo_de_cidadao_cabedelense_-_andre_perazzi_pereira.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Senhor André Penazzi Guedes Pereira, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4146</t>
+  </si>
+  <si>
+    <t>927</t>
+  </si>
+  <si>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4146/dl_no_927_2025-_titulo_de_cidadao_cabedelense__-_pedro_florencio_silva.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cabedelense ao Secretário Municipal da Junta Militar, Pedro Florêncio da Silva, e dá outras providências</t>
+  </si>
+  <si>
     <t>4092</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>926</t>
   </si>
   <si>
-    <t>DL</t>
-[...5 lines deleted...]
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4092/dl_no_926_2025-_titulo_de_cidadao_cabedelense_-_rapahel_henrique_gomes_republicado_por_incorrecao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4092/dl_no_926_2025-_titulo_de_cidadao_cabedelense_-_rapahel_henrique_gomes_republicado_por_incorrecao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Raphael Henrique Gomes de Melo, e dá outras providências</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4091/dl_no_925_2025-_titulo_de_cidadao_cabedelense_-_felipe_montenegro_cavalcanti.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4091/dl_no_925_2025-_titulo_de_cidadao_cabedelense_-_felipe_montenegro_cavalcanti.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Felipe Montenegro Cavalcanti Sobreira Santos, e dá outras providências</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4090/dl_no_924_2025-_titulo_de_cidadao_cabedelense_-_eduardo_jorge_carneiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4090/dl_no_924_2025-_titulo_de_cidadao_cabedelense_-_eduardo_jorge_carneiro.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Eduardo Jorge Soares Carneiro, e dá outras providências</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4089/dl_no_923_2025-_titulo_de_cidadao_cabedelense_-_alexandre_maroni_vidal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4089/dl_no_923_2025-_titulo_de_cidadao_cabedelense_-_alexandre_maroni_vidal.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Alexandre Maroni Vidal, e dá outras providências</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4088/dl_no_922_2025-_titulo_de_cidadao_cabedelense_-_carlos_tiberio_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4088/dl_no_922_2025-_titulo_de_cidadao_cabedelense_-_carlos_tiberio_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Carlos Tibério Limeira Santos Fernandes, e dá outras providências</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4087/dl_no_921_2025-_titulo_de_cidadao_cabedelense_-_george_ventura_morais.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4087/dl_no_921_2025-_titulo_de_cidadao_cabedelense_-_george_ventura_morais.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor George Ventura Morais, e dá outras providências</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4086/dl_no_920_2025-_honra_ao_merito_cabedelense_-_jose_anibal_gomes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4086/dl_no_920_2025-_honra_ao_merito_cabedelense_-_jose_anibal_gomes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão do Diploma de Honra ao Mérito Cabedelense ao Sr. José Aníbal Costa Marcolino Gomes</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4085/dl_no_919_2025-_titulo_de_cidada_cabedelense_-_tatiana_viana_vieira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4085/dl_no_919_2025-_titulo_de_cidada_cabedelense_-_tatiana_viana_vieira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Dra. Tatiana Viana Fragoso Vieira, e dá outras providências</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4084/dl_no_918_2025-_titulo_de_cidadao_cabedelense_-_francisco_sales_dantas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4084/dl_no_918_2025-_titulo_de_cidadao_cabedelense_-_francisco_sales_dantas.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Francisco Sales Leite Dantas, e dá outras providências</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4083/dl_no_917_2025-_honra_ao_merito_cabedelense_-_raissa_pinheiro_de_lucena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4083/dl_no_917_2025-_honra_ao_merito_cabedelense_-_raissa_pinheiro_de_lucena.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão do Diploma de Honra ao Mérito Cabedelense a Sra. Dra. Raissa Pinheiro de Lucena</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4082/dl_no_916_2025-_honra_ao_merito_cabedelense_-_marcos_fred_moreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4082/dl_no_916_2025-_honra_ao_merito_cabedelense_-_marcos_fred_moreira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão do Diploma de Honra ao Mérito Cabedelense ao Sr. Dr. Marcos Fred Batista Moreira</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4081/dl_no_913_2025-_honra_ao_merito_cabedelense_-_cicero_lucena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4081/dl_no_913_2025-_honra_ao_merito_cabedelense_-_cicero_lucena.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Engenheiro Civil Fernando Martins da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4093/dl_no_914_2024_-_titulo_de_cidadao_cabedelense_-_william_marques_santiago.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4093/dl_no_914_2024_-_titulo_de_cidadao_cabedelense_-_william_marques_santiago.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor William Antonio Marques Santiago, e dá outras providências</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4080/dl_no_913_2025-_honra_ao_merito_cabedelense_-_cicero_lucena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4080/dl_no_913_2025-_honra_ao_merito_cabedelense_-_cicero_lucena.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão do Diploma de Honra ao Mérito Cabedelense ao Sr. Cícero Lucena</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4079/dl_no_912_2025-_titulo_de_cidadao_cabedelense_-_marcelo_pinheiro_lucena_filho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4079/dl_no_912_2025-_titulo_de_cidadao_cabedelense_-_marcelo_pinheiro_lucena_filho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Marcelo Pinheiro de Lucena Filho, e dá outras providências</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4069/dl_no_911_2025-_titulo_de_cidadao_cabedelense_-_edson_e_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4069/dl_no_911_2025-_titulo_de_cidadao_cabedelense_-_edson_e_silva.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Edson e Silva, e dá outras providências</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4038/dl_no_910_2025-_titulo_de_cidada_elicleusa_dos_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4038/dl_no_910_2025-_titulo_de_cidada_elicleusa_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense à artista plástica e grafiteira, Elicleusa dos Santos Cavalcante Soares, e dá outras providências</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4037/dl_no_909_2025-_t_tulo_de_cidadao_ulisses_cavalcante.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4037/dl_no_909_2025-_t_tulo_de_cidadao_ulisses_cavalcante.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao artista plástico, grafiteiro e muralista, Ulisses Cavalcante Soares Neto, e dá outras providências</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4036/dl_no_908_2025-_diploma_de_honra_ao_merito_vitor_hugo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4036/dl_no_908_2025-_diploma_de_honra_ao_merito_vitor_hugo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Diploma de Honra ao Mérito Cabedelense ao Sr. Vitor Hugo Peixoto Castelliano</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4011/dl_no_907_2024_-_titulo_de_cidadao_cabedelense_-_marcelo_gomes_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4011/dl_no_907_2024_-_titulo_de_cidadao_cabedelense_-_marcelo_gomes_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao 2° Sargento do BOPE/CPCÃES, Marcelo Gomes de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4010/dl_no_906_2024_-_titulo_de_cidadao_cabedelense_-_marcos_antonio_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4010/dl_no_906_2024_-_titulo_de_cidadao_cabedelense_-_marcos_antonio_santos.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Empresário Marcos Antônio Silva dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4009/dl_no_905_2024_-_titulo_de_cidadao_cabedelense_-_alexandre_cesar_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4009/dl_no_905_2024_-_titulo_de_cidadao_cabedelense_-_alexandre_cesar_lima.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Dr. Alexandre César da Cruz Lima, Secretário de Saúde Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4008/dl_no_904_2024_-_titulo_de_cidadao_cabedelense_-_renan_andrade_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4008/dl_no_904_2024_-_titulo_de_cidadao_cabedelense_-_renan_andrade_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Cabedelense ao Senhor Renan Andrade de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4007/dl_no_903_2024_-_titulo_de_cidadao_cabedelense_-_joao_antonio_sobral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4007/dl_no_903_2024_-_titulo_de_cidadao_cabedelense_-_joao_antonio_sobral.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Cabedelense ao Comandante da 2ª Companhia de Policiamento com Cães do Batalhão de Operações Especiais, Capitão PM-PB, João Antônio de Oliveira Sobral, e dá outras providências</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4006/dl_no_902_2024_-_titulo_de_cidadao_cabedelense_-_jailson_oliveira_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4006/dl_no_902_2024_-_titulo_de_cidadao_cabedelense_-_jailson_oliveira_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Cabedelense ao Diretor Geral do IFPB, Campus Cabedelo, Dr._x000D_
 Jaílson Oliveira da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4005/dl_no_901_2024_-_titulo_de_cidada_cabedelense_-_erika_marques_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4005/dl_no_901_2024_-_titulo_de_cidada_cabedelense_-_erika_marques_lima.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadã Cabedelense a Reitora da UNIESP, Dra. Erika Marques de Almeida Lima, e dá outras providências</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4004/dl_no_900_2024_-_titulo_de_cidadao_cabedelense_-_pedro_ivo_loureiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4004/dl_no_900_2024_-_titulo_de_cidadao_cabedelense_-_pedro_ivo_loureiro.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cabedelense ao Senhor Pedro Ivo Nogueira Loureiro, e dá outras providências</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3947/dl_no_899_2024_-_titulo_de_cidadao_cabedelense_-_anna_carla_lopes_correia_lima_de_freitas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3947/dl_no_899_2024_-_titulo_de_cidadao_cabedelense_-_anna_carla_lopes_correia_lima_de_freitas.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense a Desembargadora Anna Carla Lopes Correia Lima de Freitas, e dá outras providências</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3946/dl_no_898_2024_-_titulo_de_cidadao_cabedelense_-_marcio_murilo_da_cunha_ramos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3946/dl_no_898_2024_-_titulo_de_cidadao_cabedelense_-_marcio_murilo_da_cunha_ramos.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Dr. Márcio Murilo da Cunha Ramos, e dá outras providências</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3945/dl_no_897_2024_-_titulo_de_cidadao_cabedelense_-_desembargador_joao_benedito_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3945/dl_no_897_2024_-_titulo_de_cidadao_cabedelense_-_desembargador_joao_benedito_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Desembargador João Benedito da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3944/dl_no_896_2024_-_titulo_de_cidadao_cabedelense_-_desembargador_saulo_henriques_de_si_e_benevides.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3944/dl_no_896_2024_-_titulo_de_cidadao_cabedelense_-_desembargador_saulo_henriques_de_si_e_benevides.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Desembargador Saulo Henriques de Sá_x000D_
 e Benevides, e dá outras providências</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3943/dl_no_895_2024_-_titulo_de_cidadao_cabedelense_-_marcio_de_souza_vieira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3943/dl_no_895_2024_-_titulo_de_cidadao_cabedelense_-_marcio_de_souza_vieira.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Márcio de Souza Vieira, e dá outras providências</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3942/dl_no_894_2024_-_titulo_de_cidadao_cabedelense_-_zeildo_almeida_da_nobrega.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3942/dl_no_894_2024_-_titulo_de_cidadao_cabedelense_-_zeildo_almeida_da_nobrega.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Zeildo Almeida da Nóbrega, e dá outras providências</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3941/dl_no_893_2024_-_titulo_de_cidadao_cabedelense_-_deputado_estadual_adriano_cezar_galdino_de_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3941/dl_no_893_2024_-_titulo_de_cidadao_cabedelense_-_deputado_estadual_adriano_cezar_galdino_de_araujo.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Deputado Estadual Adriano Cézar Galdino de Araújo, e dá outras providências</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3940/dl_no_892_2024_-_titulo_de_cidadao_cabedelense_-_jose_godoy_bezerra_de_souza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3940/dl_no_892_2024_-_titulo_de_cidadao_cabedelense_-_jose_godoy_bezerra_de_souza.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor José Godoy Bezerra de Souza, e dá outras providências</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3939/dl_no_891_2024_-_diploma_de_honra_ao_merito_luiz_carlos_santino_moreno.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3939/dl_no_891_2024_-_diploma_de_honra_ao_merito_luiz_carlos_santino_moreno.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Cabedelense ao Senhor Luiz Carlos Santino Moreno, e dá outras providências</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3938/dl_no_890_2024_-_titulo_de_cidadao_cabedelense_-_dr._frederico_martinho_da_n6brega_coutinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3938/dl_no_890_2024_-_titulo_de_cidadao_cabedelense_-_dr._frederico_martinho_da_n6brega_coutinho.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Dr. Frederico Martinho da Nóbrega Coutinho, e dá outras providências</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3937/dl_no_889_2024_-_titulo_de_cidadao_cabedelense_-_jose_ramos_dos_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3937/dl_no_889_2024_-_titulo_de_cidadao_cabedelense_-_jose_ramos_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor José Ramos dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3936/dl_no_888_2024_-_diploma_de_honra_ao_merito_jornalistico_-_jose_clauber_beserra_simplicio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3936/dl_no_888_2024_-_diploma_de_honra_ao_merito_jornalistico_-_jose_clauber_beserra_simplicio.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Jornalístico ao Senhor José Clauber Beserra Simplicio, e dá outras providências</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3935/dl_no_887_2024_-_titulo_de_cidadao_cabedelense_-_eraldo_caxias_lisboa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3935/dl_no_887_2024_-_titulo_de_cidadao_cabedelense_-_eraldo_caxias_lisboa.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Eraldo Caxias Lisboa, e dá outras providências</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3934/dl_no_886_2024_-_titulo_de_cidadao_cabedelense_-_jose_francisco_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3934/dl_no_886_2024_-_titulo_de_cidadao_cabedelense_-_jose_francisco_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor José Francisco Pereira, e dá outras providências</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3933/dl_no_885_2024_-_titulo_de_cidadao_cabedelense_-_eclesio_araujo_de_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3933/dl_no_885_2024_-_titulo_de_cidadao_cabedelense_-_eclesio_araujo_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Eclésio Araújo de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3932/dl_no_884_2024_-_titulo_de_cidadao_cabedelense_-_carlos_augusto_dantas_de_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3932/dl_no_884_2024_-_titulo_de_cidadao_cabedelense_-_carlos_augusto_dantas_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Carlos Augusto Dantas de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3931/dl_no_883_2024_-_titulo_de_cidadao_cabedelense_-_ozanilda_gondim_vital_do_rego_nilda_gondim.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3931/dl_no_883_2024_-_titulo_de_cidadao_cabedelense_-_ozanilda_gondim_vital_do_rego_nilda_gondim.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense a Senhora Ozanilda Gondim Vital do Rêgo (Nilda Gondim), e dá outras providências</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3930/dl_no_882_2024_-_titulo_de_cidadao_cabedelense_-_benone_bernardo_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3930/dl_no_882_2024_-_titulo_de_cidadao_cabedelense_-_benone_bernardo_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense a Benone Bernardo da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3929/dl_no_881_2024_-_titulo_de_cidada_cabedelense_-_maristela_aldan_de_franca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3929/dl_no_881_2024_-_titulo_de_cidada_cabedelense_-_maristela_aldan_de_franca.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense a Senhora Maristela Aldano de França, e dá outras providências</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3928/dl_no_880_2024_-_titulo_de_cidadao_cabedelense_-_luiz_wilson_lopes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3928/dl_no_880_2024_-_titulo_de_cidadao_cabedelense_-_luiz_wilson_lopes.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Luiz Wilson Lopes, e dá outras providências</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3927/dl_no_879_2024_-_titulo_de_cidadao_cabedelense_-_adricelio_andre_dos_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3927/dl_no_879_2024_-_titulo_de_cidadao_cabedelense_-_adricelio_andre_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense a Adricelio André dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3926/dl_no_878_2024_-_titulo_de_cidadao_cabedelense_-_ronaldo_de_almeida_miranda_junior.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3926/dl_no_878_2024_-_titulo_de_cidadao_cabedelense_-_ronaldo_de_almeida_miranda_junior.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense a Ronaldo de Almeida Miranda Júnior, e dá outras providências</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3925/dl_no_877_2024_-_titulo_de_cidadao_cabedelense_-_jair_messias_bolsonaro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3925/dl_no_877_2024_-_titulo_de_cidadao_cabedelense_-_jair_messias_bolsonaro.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Presidente Jair Messias Bolsonaro, e dá outras providências</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3924/dl_no_876_2024_-_titulo_de_cidadao_cabedelense-_antonio_goncalves_vicente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3924/dl_no_876_2024_-_titulo_de_cidadao_cabedelense-_antonio_goncalves_vicente.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Antônio Gonçalves Vicente, e dá outras providências</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3923/dl_no_875_2024_-_titulo_de_cidadao_cabedelense_-_ademilton_perrett_braga.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3923/dl_no_875_2024_-_titulo_de_cidadao_cabedelense_-_ademilton_perrett_braga.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Ademilton Perrett Braga, e dá outras providências</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3922/dl_no_874_2024_-_titulo_de_cidada_cabedelense_-_teresinha_maria_de_castro_vilela.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3922/dl_no_874_2024_-_titulo_de_cidada_cabedelense_-_teresinha_maria_de_castro_vilela.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense a Sra. Teresinha Maria de Castro Vilela, e dá outras providências</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3921/dl_no_873_2024_-_titulo_de_cidadao_cabedelense_-_lucas_ribeiro_novais_de_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3921/dl_no_873_2024_-_titulo_de_cidadao_cabedelense_-_lucas_ribeiro_novais_de_araujo.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense a Lucas Ribeiro Novais de Araújo, e dá outras providências</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3920/dl_no_872_2024_-_titulo_de_cidada_cabedelense_-_camila_holanda_gomes_de_lucena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3920/dl_no_872_2024_-_titulo_de_cidada_cabedelense_-_camila_holanda_gomes_de_lucena.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense a Senhora Camila Holanda Gomes de Lucena, e dá outras providências</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3919/dl_no_871_2024_-_titulo_de_cidada_cabedelense_-_major_pm_viviane_vieira_de_sousa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3919/dl_no_871_2024_-_titulo_de_cidada_cabedelense_-_major_pm_viviane_vieira_de_sousa.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense Senhora Major PM Viviane Vieira de Sousa, e dá outras providências</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3918/dl_no_870_2024_-_titulo_de_cidada_cabedelense_-_keilla_de_sousa_melo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3918/dl_no_870_2024_-_titulo_de_cidada_cabedelense_-_keilla_de_sousa_melo.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense à Keilla de Sousa Melo, e dá outras providências</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3917/dl_no_869_2024_-_titulo_de_cidada_cabedelense_-_elidiane_de_moura_moreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3917/dl_no_869_2024_-_titulo_de_cidada_cabedelense_-_elidiane_de_moura_moreira.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense Senhora Elidiane de Moura Moreira, e dá outras providências</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3916/dl_no_868_2024_-_titulo_de_cidada_cabedelense_-_elidiene_de_moura_moreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3916/dl_no_868_2024_-_titulo_de_cidada_cabedelense_-_elidiene_de_moura_moreira.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense Senhora Elidiene de Moura Moreira, e dá outras providências</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3915/dl_no_867_2024_-_titulo_de_cidadao_cabedelense_-_luiz_felipe_almeida_maciel_de_andrade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3915/dl_no_867_2024_-_titulo_de_cidadao_cabedelense_-_luiz_felipe_almeida_maciel_de_andrade.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Luiz Felipe Almeida Maciel de Andrade, e dá outras providências</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3914/dl_no_866_2024_-_titulo_de_cidadao_cabedelense_-_sergio_sales_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3914/dl_no_866_2024_-_titulo_de_cidadao_cabedelense_-_sergio_sales_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Sérgio Sales da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3913/dl_no_865_2024_-_titulo_de_cidada_cabedelense_-_ana_isabel_de_souza_leao_andrade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3913/dl_no_865_2024_-_titulo_de_cidada_cabedelense_-_ana_isabel_de_souza_leao_andrade.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Cabedelense a Senhora Ana Isabel de Souza Leão Andrade, e dá outras providências</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3912/dl_no_864_2024_-_titulo_de_cidadao_cabedelense_-_paulo_germano_porpino_do_nascimento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3912/dl_no_864_2024_-_titulo_de_cidadao_cabedelense_-_paulo_germano_porpino_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Paulo Germano Porpino do Nascimento, e dá outras providências</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3911/dl_no_863_2024_-_titulo_de_cidadao_cabedelense_-_johnson_jacques.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3911/dl_no_863_2024_-_titulo_de_cidadao_cabedelense_-_johnson_jacques.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Johnson Jacques, e dá outras providências</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3910/dl_no_862_2024_-_titulo_de_cidadao_cabedelense_-_severino_adriel_de_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3910/dl_no_862_2024_-_titulo_de_cidadao_cabedelense_-_severino_adriel_de_lima.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Severino Adriel de Lima, e dá outras providências</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3909/dl_no_861_2024_-_titulo_de_cidadao_cabedelense_-_lucas_lins_felizardo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3909/dl_no_861_2024_-_titulo_de_cidadao_cabedelense_-_lucas_lins_felizardo.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Lucas Lins Felizardo, e dá outras providências</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3908/dl_no_860_2024_-_titulo_de_cidadao_cabedelense_-_alex_alexandre_de_lucena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3908/dl_no_860_2024_-_titulo_de_cidadao_cabedelense_-_alex_alexandre_de_lucena.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cabedelense ao Senhor Alex Alexandre de Lucena, e dá outras providências</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3887/licenca_prefeito_ferias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3887/licenca_prefeito_ferias.pdf</t>
   </si>
   <si>
     <t>Concede licença ao Prefeito Municipal para o gozo de férias no período de 28 de outubro de 2024 a 17 de novembro de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3779/dl_no_858_2023-aprova_as_contas_2019_prefeito_vitor_hugo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3779/dl_no_858_2023-aprova_as_contas_2019_prefeito_vitor_hugo.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Cabedelo (PB) relativas ao Exercício Financeiro de 2019 de responsabilidade do Prefeito Vitor Hugo Peixoto Castelliano, e dá outras providências</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3771/dl_no_857_2023-aprova_as_contas_2020_prefeito_vitor_hugo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3771/dl_no_857_2023-aprova_as_contas_2020_prefeito_vitor_hugo.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Cabedelo (PB) relativas ao Exercício Financeiro de 2020, de responsabilidade do Prefeito Vitor Hugo Peixoto Castelliano, e dá outras providências</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3770/dl_no_856_2023-aprova_as_contas_2018_04-04_a_31-12-prefeito_vitor_hugo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3770/dl_no_856_2023-aprova_as_contas_2018_04-04_a_31-12-prefeito_vitor_hugo.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Cabedelo (PB) relativas ao Exercício Financeiro de 2018 - período de 04/04 a 31/12/2018 - de responsabilidade do Prefeito Vitor Hugo Peixoto Castelliano, e dá outras providências</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3769/dl_no_855_2023-_rejeita_as_contas_2018_01-01_a_03-04-2018-_ex-prefeito_wellington_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3769/dl_no_855_2023-_rejeita_as_contas_2018_01-01_a_03-04-2018-_ex-prefeito_wellington_viana.pdf</t>
   </si>
   <si>
     <t>Rejeita as Contas do Município de Cabedelo (PB) relativas ao Exercício Financeiro de 2018 - período de 01/02 a 03/04/2018 - de responsabilidade do ex-Prefeito Wellington Viana França, e dá outras providências</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3740/dl_no_854_2023-rejeita_contas_2016_ex-prefeito_wellington_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3740/dl_no_854_2023-rejeita_contas_2016_ex-prefeito_wellington_viana.pdf</t>
   </si>
   <si>
     <t>Rejeita as Constas do Município de Cabedelo, Estado da Paraíba, relativas ao exercício financeiro de 2016, e dá outras providências</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3739/dl_no_853_2023-rejeita_contas_2014_ex-prefeito_wellington_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3739/dl_no_853_2023-rejeita_contas_2014_ex-prefeito_wellington_viana.pdf</t>
   </si>
   <si>
     <t>Rejeita as Constas do Município de Cabedelo, Estado da Paraíba, relativas ao exercício financeiro de 2014, e dá outras providências</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3711/dl_no_852_2023-_titulo_de_cidadao_cabedelense_sr._paulo_odilon.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3711/dl_no_852_2023-_titulo_de_cidadao_cabedelense_sr._paulo_odilon.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Paulo Odilon da Costa Neto, e dá outras providências</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3710/dl_no_851_2023-_titulo_de_cidada_cabedelense_rra._beatriz_lins_alburquerque.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3710/dl_no_851_2023-_titulo_de_cidada_cabedelense_rra._beatriz_lins_alburquerque.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Beatriz Lins de Albuquerque Ribeiro, e dá outras providências</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3709/dl_no_850_2023-_titulo_de_cidadao_cabedlense_sr._inaldo_enriques.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3709/dl_no_850_2023-_titulo_de_cidadao_cabedlense_sr._inaldo_enriques.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Inaldo Henriques da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3698/dl_no_849_2023-rejeita_contas_2017_ex-prefeito_wellington_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3698/dl_no_849_2023-rejeita_contas_2017_ex-prefeito_wellington_viana.pdf</t>
   </si>
   <si>
     <t>Rejeita as Constas do Município de Cabedelo, Estado da Paraíba, relativas ao exercício financeiro de 2017, e dá outras providências</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3666/dl_no_848_2022-titulo_cidadao_cabedelense_jorge_costa_freire.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3666/dl_no_848_2022-titulo_cidadao_cabedelense_jorge_costa_freire.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Jorge Costa de Luna Freire, e dá outras providências</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3665/dl_no_847_2022-titulo_cidadao_cabedelense_rodrigo_regis_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3665/dl_no_847_2022-titulo_cidadao_cabedelense_rodrigo_regis_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Rodrigo Régis Pereira, e dá outras providências</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3664/dl_no_846_2022-titulo_cidadao_cabedelense_luiz_carlos_mantovani.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3664/dl_no_846_2022-titulo_cidadao_cabedelense_luiz_carlos_mantovani.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Luiz Carlos Mantovani, e dá outras providências</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3663/dl_no_845_2022-titulo_cidadao_cabedelense_esthevao_viana_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3663/dl_no_845_2022-titulo_cidadao_cabedelense_esthevao_viana_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Esthevão Viana da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3662/dl_no_844_2022-titulo_cidadao_cabedelense_veneziano_vital_do_rego.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3662/dl_no_844_2022-titulo_cidadao_cabedelense_veneziano_vital_do_rego.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senador Veneziano Vital do Rêgo, e dá outras providências</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3661/dl_no_843_2022-titulo_cidadao_cabedelense_george_kennedy_rocha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3661/dl_no_843_2022-titulo_cidadao_cabedelense_george_kennedy_rocha.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor George Kennedy Dantas Rocha, e dá outras providências</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3660/dl_no_842_2022-titulo_cidadao_cabedelense_gilbert_guimaraes_monte.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3660/dl_no_842_2022-titulo_cidadao_cabedelense_gilbert_guimaraes_monte.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Gilbert Guimarães Monte, e dá outras providências</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3659/dl_no_841_2022-titulo_cidada_cabedelense_maria_queiroz_de_paula.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3659/dl_no_841_2022-titulo_cidada_cabedelense_maria_queiroz_de_paula.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Maria de Fátima Medeiros Queiroz de Paula, e dá outras providências</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3658/dl_no_840_2022-titulo_cidadao_cabedelense_adhailton_lacet_porto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3658/dl_no_840_2022-titulo_cidadao_cabedelense_adhailton_lacet_porto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Adhailton Lacet Correia Porto, e dá outras providências</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3657/dl_no_839_2022-titulo_cidadao_cabedelense_dep._estadual_taciano_diniz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3657/dl_no_839_2022-titulo_cidadao_cabedelense_dep._estadual_taciano_diniz.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Deputado Estadual Taciano Diniz, e dá outras providências</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3650/dl_no_838_2022-aprova_dra._lea_praxedes_presidente_ipsemc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3650/dl_no_838_2022-aprova_dra._lea_praxedes_presidente_ipsemc.pdf</t>
   </si>
   <si>
     <t>Aprova o nome de Dra. Léa Santana Praxedes para ocupar o cargo de Presidente do Instituto de Previdência dos Servidores Municipais de Cabedelo - IPSEMC, e dá outras providências</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3649/dl_no_837_2022-rejeita_as_contas_ex-preffeito_wellinton_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3649/dl_no_837_2022-rejeita_as_contas_ex-preffeito_wellinton_viana.pdf</t>
   </si>
   <si>
     <t>Rejeita as Contas do Município de Cabedelo, Estado da Paraíba, relativas ao exercício financeiro de 2015, e dá outras providências</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3648/dl_no_836_2022-titulo_cidadao_cabedelense_aroaldo_sorrentino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3648/dl_no_836_2022-titulo_cidadao_cabedelense_aroaldo_sorrentino.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Aroaldo Sorrentino Maia, e dá outras providências</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3647/dl_no_835_2022-_titulo_cidadao_cabedelense_leandro_borba.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3647/dl_no_835_2022-_titulo_cidadao_cabedelense_leandro_borba.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Leandro Borba Gomes, e dá outras providências</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3646/dl_no_834_2022-titulo_cidadao_cabedelense_diego_carvalho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3646/dl_no_834_2022-titulo_cidadao_cabedelense_diego_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Diego Carvalho Martins, e dá outras providências</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3645/dl_no_833_2022-diploma_honra_merito_esportivo_atleta_gabriel_miranda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3645/dl_no_833_2022-diploma_honra_merito_esportivo_atleta_gabriel_miranda.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Esportivo Cabedelense ao Atleta Gabriel Miranda Oliveira Lima do Rego Monteiro</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3644/dl_no_832_2022-titulo_cidadao_cabedelense_gilvan_caetano.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3644/dl_no_832_2022-titulo_cidadao_cabedelense_gilvan_caetano.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Gilvan Caetano Leite, e dá outras providências</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3643/dl_no_831_2022-diploma_honra_merito_esportivo_atleta_jose_anderson_cordeiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3643/dl_no_831_2022-diploma_honra_merito_esportivo_atleta_jose_anderson_cordeiro.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Esportivo ao Atleta José Anderson Cordeiro da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3642/dl_no_830_2022-diploma_honra_merito_esportivo_atleta_joanderson_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3642/dl_no_830_2022-diploma_honra_merito_esportivo_atleta_joanderson_santos.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Esportivo ao Atleta Joanderson dos Santos Pereira, e dá outras providências</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3641/dl_no_829_2022-titulo_de_cidadao_cabedelense_erik_alencar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3641/dl_no_829_2022-titulo_de_cidadao_cabedelense_erik_alencar.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Erik Alencar de Figueiredo, e dá outras providências</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3640/dl_no_828_2022-titulo_de_cidadao_cabedelense-_padre_carlos_mauricio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3640/dl_no_828_2022-titulo_de_cidadao_cabedelense-_padre_carlos_mauricio.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Padre Carlos Antonio de Souza Maurício, e dá outras providências</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3639/dl_no_827_2022-titulo_de_cidadao_cabedelense_ricardo_luiz_coelho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3639/dl_no_827_2022-titulo_de_cidadao_cabedelense_ricardo_luiz_coelho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Ricardo Luiz da Cunha Coêllho, e dá outras providências</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3638/dl_no_826_2022-titulo_de_cidada_cabedelense_glauce_brurity.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3638/dl_no_826_2022-titulo_de_cidada_cabedelense_glauce_brurity.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Glause Maria Navarro Burity, e dá outras providências</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3637/dl_no_825_2022-titulo_de_cidada_cabedelense_abimadade_vieira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3637/dl_no_825_2022-titulo_de_cidada_cabedelense_abimadade_vieira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Abimadabe Vieira, e dá outras providências</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3636/dl_no_824_2022-titulo_de_cidadao_cabedelense_rodrigo_amaral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3636/dl_no_824_2022-titulo_de_cidadao_cabedelense_rodrigo_amaral.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Rodrigo Amaral Godoy, e dá outras providências</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3635/dl_no_823_2022-tiitulo_de_cidada_cabedelense_lenira_gabriela.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3635/dl_no_823_2022-tiitulo_de_cidada_cabedelense_lenira_gabriela.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Lenira Gabriela Lima de Azevedo, e dá outras providências</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3605/dl_no_822_2022-titulo_de_cidada_cabedelense_rita_de_cassia_spinelli.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3605/dl_no_822_2022-titulo_de_cidada_cabedelense_rita_de_cassia_spinelli.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Sra. Rita de Cássia Nóbrega Spinelli Ribeiro, e dá outras providências</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3604/dl_no_821_2022-titulo_de_cidadao_cabedelense_andre_coutinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3604/dl_no_821_2022-titulo_de_cidadao_cabedelense_andre_coutinho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Sr. André Luís de Almeida Coutinho, e dá outras providências</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3603/dl_no_820_2022-titulo_de_cidadao_cabedelense_benival_severo_do_ramos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3603/dl_no_820_2022-titulo_de_cidadao_cabedelense_benival_severo_do_ramos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Benival Severo do Ramos, e dá outras providências</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3602/dl_no_819_2022-titulo_de_cidada_cabedelense_michelle_ramalho_cardoso.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3602/dl_no_819_2022-titulo_de_cidada_cabedelense_michelle_ramalho_cardoso.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Michelle Ramalho Cardoso, e dá outras providências</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3601/dl_no_818_2022-titulo_de_cidadao_cabedelense_marcelo_cartaxo_queiroga_lopes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3601/dl_no_818_2022-titulo_de_cidadao_cabedelense_marcelo_cartaxo_queiroga_lopes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Marcelo Antônio Cartaxo Queiroga Lopes, e dá outras providências</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3600/dl_no_817_2022-titulo_de_cidadao_cabedelense_paulo_antonio_de_lucena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3600/dl_no_817_2022-titulo_de_cidadao_cabedelense_paulo_antonio_de_lucena.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Paulo Antônio de Lucena, e dá outras providências</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3599/dl_no_816_2022-titulo_de_cidadao_cabedelense_ivanio_do_nascimento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3599/dl_no_816_2022-titulo_de_cidadao_cabedelense_ivanio_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Vereador Ivânio do Nascimento, e dá outras providências</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2021/3498/dl_no_815_2021-titulo_de_cidada_cabedelense_jacira_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2021/3498/dl_no_815_2021-titulo_de_cidada_cabedelense_jacira_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Jacira Pereira da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3081/dl_no_814_2020_-merito_artistico_cultural_artesaos_cabedelenses.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3081/dl_no_814_2020_-merito_artistico_cultural_artesaos_cabedelenses.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Artístico-Cultural aos Artesãos Cabedelenses que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3080/dl_no_813_2020_-_merito_artistico-cultural_sergio_brito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3080/dl_no_813_2020_-_merito_artistico-cultural_sergio_brito.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Artístico-Cultural Cabedelense ao Artista Sérgio Brito de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3079/dl_no_812_2020_-_merito_artistico-cultural_francisco_de_melo_peixoto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3079/dl_no_812_2020_-_merito_artistico-cultural_francisco_de_melo_peixoto.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Artístico-Cultural Cabedelense ao Artista Francisco de Melo Peixoto, e dá outras providências</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3078/dl_no_811_2020_-_merito_artistico-cultural_elindovaldo_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3078/dl_no_811_2020_-_merito_artistico-cultural_elindovaldo_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Artístico-Cultural Cabedelense ao Artista Elindovaldo Pereira dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3077/dl_no_810_2020_-_merito_artitico-cultural_carlos_alberto_nunes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3077/dl_no_810_2020_-_merito_artitico-cultural_carlos_alberto_nunes.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Artístico-Cultural Cabedelense ao Artista Carlos Alberto Nunes Fernandes, e dá outras providências</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3076/dl_no_809_2020_-_merito_esportivo__antonio_manuel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3076/dl_no_809_2020_-_merito_esportivo__antonio_manuel.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Esportivo Cabedelense ao Atleta Antônio Manoel dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3075/dl_no_808_2020_-_titulo_de_cidadao_pe._lucivaldo_eugenio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3075/dl_no_808_2020_-_titulo_de_cidadao_pe._lucivaldo_eugenio.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Pe. Lucivaldo Eugênio Gomes de Souza, e dá outras providências</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3043/dl_no_807_2020_-_diploma_de_honra_ao_merito_educacional.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3043/dl_no_807_2020_-_diploma_de_honra_ao_merito_educacional.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA E HONRA AO MÉRITO EDUCACIONAL QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3042/dl_no_806_2020_-_diploma_de_honra_ao_merito_da_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3042/dl_no_806_2020_-_diploma_de_honra_ao_merito_da_saude.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMAS DE HONRA AO MÉRITO DA SAÚDE QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3041/dl_no_805_2020_-_diploma_de_honra_ao_merito_educacional.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3041/dl_no_805_2020_-_diploma_de_honra_ao_merito_educacional.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMAS DE HONRA AO MÉRITO EDUCACIONAL QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3008/dl_no_804_2019_-_titulo_de_cidadao_cabedelense_-_niz_9W9JKKr.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3008/dl_no_804_2019_-_titulo_de_cidadao_cabedelense_-_niz_9W9JKKr.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR NIZARDO CLEODON DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3007/dl_no_803_2019_-_altera_decreto_legislativo_175_2006_GPqM7lc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3007/dl_no_803_2019_-_altera_decreto_legislativo_175_2006_GPqM7lc.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 2º E 3º DO DECRETO LEGISLATIVO Nº 175/2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3006/dl_no_802_2019_-_institui_diploma_de_honra_ao_merito_ca6hCA2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3006/dl_no_802_2019_-_institui_diploma_de_honra_ao_merito_ca6hCA2.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO XII, AO ART. 1º DO DECRETO LEGISLATIVO Nº 143/2005, QUE INSTITUI NA CÂMARA MUNICIPAL DE CABEDELO/PB, O DIPLOMA DE HONRA AO MÉRITO DA PESSOA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3005/dl_no_801_2019_-_titulo_cidada_cabedelense_marcia_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3005/dl_no_801_2019_-_titulo_cidada_cabedelense_marcia_oliveira.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA MÁRCIA DE LOURDES MOREIRA DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3004/dl_no_800_2019_-_titulo_de_cidadao_cabedelense_abela_dzvdsbX.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3004/dl_no_800_2019_-_titulo_de_cidadao_cabedelense_abela_dzvdsbX.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR ABELARDO JUREMA FILHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3003/dl_no_799_2019_-_titulo_cidada_cabedelense_iris_cris_6Xy4Zoa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3003/dl_no_799_2019_-_titulo_cidada_cabedelense_iris_cris_6Xy4Zoa.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA IRIS CRISTINA MACÊDO DE FARIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3002/dl_no_798_2019_-_titulo_de_cidada_cabedelense_joseni_gbjY610.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3002/dl_no_798_2019_-_titulo_de_cidada_cabedelense_joseni_gbjY610.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA JOSENILDA BATISTA DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3001/dl_no_797_2019_-_titulo_de_cidada_cabedelense_tatiana_castro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3001/dl_no_797_2019_-_titulo_de_cidada_cabedelense_tatiana_castro.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA TATIANA LUCIA PEREIRA DE CASTRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3000/dl_no_796_2019_-_titulo_de_cidada_cabedelense_edna_henrique.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3000/dl_no_796_2019_-_titulo_de_cidada_cabedelense_edna_henrique.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A ILUSTRÍSSIMA SENHORA EDNA HENRIQUE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2999/dl_no_795_2019_-_titulo_de_cidada_cabedelense_-_kilm_eTRGfD5.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2999/dl_no_795_2019_-_titulo_de_cidada_cabedelense_-_kilm_eTRGfD5.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA KILMA DE OLIVEIRA AZEVEDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2998/dl_no_794_2019_-_titulo_de_cidadao_cabedelense_sergi_rnfPQ6s.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2998/dl_no_794_2019_-_titulo_de_cidadao_cabedelense_sergi_rnfPQ6s.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR SÉRGIO BRITO DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2997/dl_no_793_2019_-_titulo_de_cidada_cabedelense_-_dalva_guedes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2997/dl_no_793_2019_-_titulo_de_cidada_cabedelense_-_dalva_guedes.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A DRA. DALVA GUERRA ARNAUD, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2996/dl_no_792_2019_-_titulo_de_cidadao_cabedelense_-_div_D3u6Ucf.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2996/dl_no_792_2019_-_titulo_de_cidadao_cabedelense_-_div_D3u6Ucf.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR DIVINO FRANCISCO FELIZARDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2995/dl_no_791_2019_-_titulo_de_cidadao_cabedelense_-_cas_vbRfWVu.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2995/dl_no_791_2019_-_titulo_de_cidadao_cabedelense_-_cas_vbRfWVu.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR CÁSSIO VALÉRIO BARBOSA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2994/dl_no_790_2019_-_titulo_de_cidadao_cabedelense_-_rou_9ksakOC.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2994/dl_no_790_2019_-_titulo_de_cidadao_cabedelense_-_rou_9ksakOC.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO DOUTOR ROUGGER XAVIER GUERRA JUNIOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2993/dl_no_789_2019_-_titulo_de_cidadao_cabedelense_-_joa_75msMSz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2993/dl_no_789_2019_-_titulo_de_cidadao_cabedelense_-_joa_75msMSz.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO EXCELENTÍSSIMO SENHOR GOVERNADOR JOÃO AZEVEDO LINS FILHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2992/dl_no_788_2019_-_titulo_de_cidadao_cabedelense_-_hae_6sqbDDW.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2992/dl_no_788_2019_-_titulo_de_cidadao_cabedelense_-_hae_6sqbDDW.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR HAENELL FARIAS DA COSTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2991/dl_no_787_2019_-_titulo_de_cidada_cabedelense_-_thay_y0M3BuI.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2991/dl_no_787_2019_-_titulo_de_cidada_cabedelense_-_thay_y0M3BuI.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA THAYANE BEZERRA FERNANDES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2989/dl_no_786_2019_-_dilomas_merito_educacional.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2989/dl_no_786_2019_-_dilomas_merito_educacional.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMAS DE HONRA AO MÉRITO EDUCACIONAL QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2988/dl_no_785_2019_-_diplomas_merito_educacional.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2988/dl_no_785_2019_-_diplomas_merito_educacional.pdf</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2987/dl_no_784_2019_-_diploma_mulher_cidada_-_nadja_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2987/dl_no_784_2019_-_diploma_mulher_cidada_-_nadja_araujo.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO DA MULHER CIDADÃ A PROFESSORA NADJA DOS SANTOS ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2954/dl_no_783_2019_-_diploma_de_honra_ao_merito_da_pesso_Yw36osw.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2954/dl_no_783_2019_-_diploma_de_honra_ao_merito_da_pesso_Yw36osw.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO XI, AO ART. 1º DO DECRETO LEGISLATIVO Nº 143/2005, INSTITUINDO, NA CÂMARA MUNICIPAL DE CABEDELO, O DIPLOMA DE HONRA AO MÉRITO DA PESSOA COM DEFICIÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2886/dl_no_782_2019_-_institui_diploma__de_honra_ao_merit_nOjFpyn.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2886/dl_no_782_2019_-_institui_diploma__de_honra_ao_merit_nOjFpyn.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO X, AO ART. 1º DO DECRETO LEGISLATIVO Nº 143/2005, INSTITUINDO, NA CÂMARA MUNICIPAL DE CABEDELO, O DIPLOMA DE HONRA AO MÉRITO TURÍSTICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2885/dl_no_781_2019_-_titulo_de_cidao_hideraldo_shueler_bgvAxc6.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2885/dl_no_781_2019_-_titulo_de_cidao_hideraldo_shueler_bgvAxc6.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR HIDERALDO JOSÉ GOMES SCHUELER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2660/dl_no_780_2019_-_diploma_honra_ao_merito_cabedelense_KWeRcAZ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2660/dl_no_780_2019_-_diploma_honra_ao_merito_cabedelense_KWeRcAZ.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO CABEDELENSE AO SENHOR HEVERTON MEDEIROS DE FRANÇA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2579/dl_no_779_2018_-_dispoe_sobre_o_processo_no_001_2018.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2579/dl_no_779_2018_-_dispoe_sobre_o_processo_no_001_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCESSO Nº 001/2018 – QUE TRATA DE REPRESENTAÇÃO POR INFRAÇÃO POLÍTICO-ADMINISTRATIVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2572/dl_no_772_2018_-_concede_titulo_de_cidadao_cabedelen_QrgF35I.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2572/dl_no_772_2018_-_concede_titulo_de_cidadao_cabedelen_QrgF35I.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR EVILÁSIO CAVALCANTI NETO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2578/dl_no_778_2018_-_concede_titulo_de_cidadao_cabedelen_F4V1TZ2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2578/dl_no_778_2018_-_concede_titulo_de_cidadao_cabedelen_F4V1TZ2.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR CLEMILDO GOMES FERREIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2577/dl_no_777_2018_-_concede_titulo_de_cidadao_cabedelen_DZJ1SLd.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2577/dl_no_777_2018_-_concede_titulo_de_cidadao_cabedelen_DZJ1SLd.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO DOUTOR JOÃO LUIZ SOBRAL DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2576/dl_no_776_2018_-_concede_titulo_de_cidadao_cabedelen_zIGS4Vs.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2576/dl_no_776_2018_-_concede_titulo_de_cidadao_cabedelen_zIGS4Vs.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR ALMIR DE ARAÚJO OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2574/dl_no_774_2018_-_concede_titulo_de_cidadao_cabedelen_cXQBoOB.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2574/dl_no_774_2018_-_concede_titulo_de_cidadao_cabedelen_cXQBoOB.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR MOISÉS SALVADOR DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2573/dl_no_773_2018_-_concede_diploma_de_honra_ao_merito__0Qtxzvp.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2573/dl_no_773_2018_-_concede_diploma_de_honra_ao_merito__0Qtxzvp.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR JOSÉ RICARDO DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2571/dl_no_771_2018_-_concede_titulo_de_cidadao_cabedelen_vDpFktp.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2571/dl_no_771_2018_-_concede_titulo_de_cidadao_cabedelen_vDpFktp.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR LINCOLN MENDES LIMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2570/dl_no_770_2018_-_concede_titulo_de_cidadao_cabedelen_YLxnjGb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2570/dl_no_770_2018_-_concede_titulo_de_cidadao_cabedelen_YLxnjGb.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CABEDELENSE AO SENHOR GILMAR AVELINO PEREIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2569/dl_no_769_2018_-_concede_titulo_de_cidadao_cabedelen_DnS2UFB.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2569/dl_no_769_2018_-_concede_titulo_de_cidadao_cabedelen_DnS2UFB.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CABEDELENSE AO SENHOR HEDU DUARTE DO NASCIMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2568/dl_no_768_2018_-_titulo_cidadao_cabedelense_ao_sr._f_oLN7Csy.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2568/dl_no_768_2018_-_titulo_cidadao_cabedelense_ao_sr._f_oLN7Csy.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CABEDELENSE AO SENHOR FRANCISCO IVENS DE SÁ DIAS BRANCO JÚNIOR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2567/dl_no_767_2018_-_concede_titulo_de_cidadao_cabedelen_65T8SYX.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2567/dl_no_767_2018_-_concede_titulo_de_cidadao_cabedelen_65T8SYX.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CABEDELENSE AO SENHOR JAIME CAETANO ALVES DE LIMA NETO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2566/dl_no_766_2018_-_concede_titulo_de_cidada_cabedelens_OVidT28.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2566/dl_no_766_2018_-_concede_titulo_de_cidada_cabedelens_OVidT28.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃ CABEDELENSE A SENHORA SELMA SANCHES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2565/dl_no_765_2018_-_concede_titulo_de_cidadao_cabedelen_rGLepk8.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2565/dl_no_765_2018_-_concede_titulo_de_cidadao_cabedelen_rGLepk8.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CABEDELENSE AO SENHOR JOSEMAX GOMES DA COSTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2564/dl_no_764_2018_-_concede_titulo_de_cidadao_cabedelen_Ej9W8TF.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2564/dl_no_764_2018_-_concede_titulo_de_cidadao_cabedelen_Ej9W8TF.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CABEDELENSE AO SENHOR AGILVAN LORIS DA SILVA COSTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2563/dl_no_763_2018_-_concede_titulo_de_cidada_cabedelens_Dn7dNQt.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2563/dl_no_763_2018_-_concede_titulo_de_cidada_cabedelens_Dn7dNQt.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃ CABEDELENSE A SENHORA PRISCILA DOS SANTOS FERREIRA DIAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2562/dl_no_762_2018_-_concede_titulo_de_cidada_cabedelens_HiN4Ti2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2562/dl_no_762_2018_-_concede_titulo_de_cidada_cabedelens_HiN4Ti2.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃ CABEDELENSE A SENHORA JULIANA MINUZ DE SOUZA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2561/dl_no_761_2018_-_concede_titulo_de_cidadao_cabedelen_g6HU1cq.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2561/dl_no_761_2018_-_concede_titulo_de_cidadao_cabedelen_g6HU1cq.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR EDSON ALVES CASADO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2560/dl_no_760_2018_-_concede_titulo_de_cidadao_cabedelen_esFM4xZ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2560/dl_no_760_2018_-_concede_titulo_de_cidadao_cabedelen_esFM4xZ.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR JOSÉ TARGINO MARANHÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2559/dl_no_759_2018_-_concede_titulo_de_cidadao_cabedelen_FUlAaZs.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2559/dl_no_759_2018_-_concede_titulo_de_cidadao_cabedelen_FUlAaZs.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CABEDELENSE AO SENHOR ADRIANO SÉRGIO BEZERRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2558/dl_no_758_2018_-_concede_titulo_de_cidadao_cabedelen_AweDAOp.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2558/dl_no_758_2018_-_concede_titulo_de_cidadao_cabedelen_AweDAOp.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR ERIC DE LUCENA BARBOSA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2557/dl_no_757_2018_-_concede_titulo_de_cidadao_cabedelen_1LPSbRs.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2557/dl_no_757_2018_-_concede_titulo_de_cidadao_cabedelen_1LPSbRs.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CABEDELENSE AO SENHOR EFRAIM MORAIS FILHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2556/dl_no_756_2018_-_concede_diploma_de_honra_ao_merito__etlvQF0.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2556/dl_no_756_2018_-_concede_diploma_de_honra_ao_merito__etlvQF0.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO CABEDELENSE AO SENHOR RAIMUNDO LIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2555/dl_no_755_2018_-_concede_titulo_de_cidadao_cabedelen_QhYbpP9.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2555/dl_no_755_2018_-_concede_titulo_de_cidadao_cabedelen_QhYbpP9.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CABEDELENSE AO SENHOR FABIANO EMÍDIO DE LUCENA MARTINS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2554/dl_no_754_2018_-_diploma_honra_ao_merito_cabedelense_8TdiTsI.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2554/dl_no_754_2018_-_diploma_honra_ao_merito_cabedelense_8TdiTsI.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO CABEDELENSE AO SENHOR OCTÁVIO CELSO GODIM PAULO NETO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2553/dl_no_753_2018_-_concede_titulo_de_cidadao_cabedelen_dWDqlKS.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2553/dl_no_753_2018_-_concede_titulo_de_cidadao_cabedelen_dWDqlKS.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CABEDELENSE AO SENHOR OCTÁVIO CELSO GONDIM PAULO NETO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2552/dl_no_752_2018_-_concede_diploma_de_honra_ao_merito__2VWUj4x.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2552/dl_no_752_2018_-_concede_diploma_de_honra_ao_merito__2VWUj4x.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO CABEDELENSE AO SENHOR FABIANO EMÍDIO DE LUCENA MARTINS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2551/dl_no_751_2018_-_concede_titulo_de_cidadao_cabedelen_orhaQJM.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2551/dl_no_751_2018_-_concede_titulo_de_cidadao_cabedelen_orhaQJM.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR ISAÍAS VIEIRA DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2550/dl_no_750_2018_-_concede_titulo_de_cidadao_cabedelen_d1O0oKZ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2550/dl_no_750_2018_-_concede_titulo_de_cidadao_cabedelen_d1O0oKZ.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR MAGALHÃES GALVÃO LOURENÇO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2549/dl_no_749_2018_-_concede_titulo_de_cidada_cabedelens_alMExLC.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2549/dl_no_749_2018_-_concede_titulo_de_cidada_cabedelens_alMExLC.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A SENHORA GILMA MENESES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2548/dl_no_748_2018_-_concede_titulo_de_cidada_cabedelens_UEzVM6n.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2548/dl_no_748_2018_-_concede_titulo_de_cidada_cabedelens_UEzVM6n.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ CABEDELENSE A SENHORA TEREZINHA DA SILVA CARNEIRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2547/dl_no_747_2018_-_concede_titulo_de_cidadao_cabedelen_kqWki6c.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2547/dl_no_747_2018_-_concede_titulo_de_cidadao_cabedelen_kqWki6c.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR RICARDO BARBOSA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2546/dl_no_746_2018_-_concede_titulo_de_cidada_cabedelens_jJdcZKi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2546/dl_no_746_2018_-_concede_titulo_de_cidada_cabedelens_jJdcZKi.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ CABEDELENSE A SENHORA RENATA SOUTO MAIOR ARRUDA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2522/dl_no_745_2018_-_concede_titulo_de_cidada_cabedelens_neo0cYP.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2522/dl_no_745_2018_-_concede_titulo_de_cidada_cabedelens_neo0cYP.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ CABEDELENSE A SENHORA ENILDA CLÉCIA GUEDES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2521/dl_no_744_2018_-_concede_titulo_de_cidadao_cabedelen_UOboCfb.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2521/dl_no_744_2018_-_concede_titulo_de_cidadao_cabedelen_UOboCfb.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR SAMUEL RODRIGUES CUNHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2520/dl_no_743_2018_-_concede_titulo_de_cidadao_cabedelen_6BQ4XZ2.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2520/dl_no_743_2018_-_concede_titulo_de_cidadao_cabedelen_6BQ4XZ2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR MANOEL NORBERTO DA SILVA NETTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2519/dl_no_742_2018_-_concede_titulo_de_cidadao_cabedelen_oGzjI1q.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2519/dl_no_742_2018_-_concede_titulo_de_cidadao_cabedelen_oGzjI1q.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR JOSÉ FRANCISCO PONTES FILHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2518/dl_no_741_2018_-_concede_titulo_de_cidada_cabedelens_gzIhu3o.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2518/dl_no_741_2018_-_concede_titulo_de_cidada_cabedelens_gzIhu3o.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ CABEDELENSE A SENHORA JACIRA FERREIRA DA SIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2517/dl_no_740_2018_-_concede_titulo_de_cidada_cabedelens_6xhx8s9.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2517/dl_no_740_2018_-_concede_titulo_de_cidada_cabedelens_6xhx8s9.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ CABEDELENSE A SENHORA MARIA CICERA DE BRITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2516/dl_no_739_2018_-_concede_titulo_de_cidadao_cabedelen_MYFezvi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2516/dl_no_739_2018_-_concede_titulo_de_cidadao_cabedelen_MYFezvi.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR ADEMAR ALVES DOS SANTOS FILHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2515/dl_no_738_2018_-_concede_titulo_de_cidadao_cabedelen_JH5EKjN.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2515/dl_no_738_2018_-_concede_titulo_de_cidadao_cabedelen_JH5EKjN.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO DOUTOR ANTÔNIO CARNEIRO ARNAUD, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2514/dl_no_737_2018_-_concede_titulo_de_cidada_cabedelens_YYg0rwm.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2514/dl_no_737_2018_-_concede_titulo_de_cidada_cabedelens_YYg0rwm.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ CABEDELENSE A SENHORA NAIBEL BORBA DE FARIAS TAVARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2513/dl_no_736_2018_-_concede_titulo_de_cidadao_cabedelen_Z8fWv8K.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2513/dl_no_736_2018_-_concede_titulo_de_cidadao_cabedelen_Z8fWv8K.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR RODRIGO AUGUSTO DE ALMEIDA GUIMARÃES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2512/dl_no_735_2018_-_concede_titulo_de_cidadao_cabedelen_fZbxSas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2512/dl_no_735_2018_-_concede_titulo_de_cidadao_cabedelen_fZbxSas.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR PAULO DE TARSO MARQUES EVANGELISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2511/dl_no_734_2018_-_concede_titulo_de_cidada_cabedelens_vDtr7cT.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2511/dl_no_734_2018_-_concede_titulo_de_cidada_cabedelens_vDtr7cT.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ CABEDELENSE A SENHORA DANIELLA RONCONI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2510/dl_no_733_2018_-_concede_titulo_de_cidadao_cabedelen_ODf1kEh.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2510/dl_no_733_2018_-_concede_titulo_de_cidadao_cabedelen_ODf1kEh.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ CABEDELENSE A PROFESSORA TELMA MARIA VIANA DE ALMEIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2509/dl_no_732_2018_-_concede_titulo_de_cidadao_cabedelen_3WJHqwX.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2509/dl_no_732_2018_-_concede_titulo_de_cidadao_cabedelen_3WJHqwX.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR GERMANO SANTANA LIMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2508/dl_no_731_2018_-_concede_titulo_de_cidadao_cabedelen_wQuHP2H.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2508/dl_no_731_2018_-_concede_titulo_de_cidadao_cabedelen_wQuHP2H.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR ERALDO RODRIGUES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2507/dl_no_730_2018_-_concede_titulo_de_cidadao_cabedelen_Lz3yPDo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2507/dl_no_730_2018_-_concede_titulo_de_cidadao_cabedelen_Lz3yPDo.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR HEVERTON MEDEIROS DE FRANÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2506/dl_no_729_2018_-_concede_titulo_de_cidadao_cabedelen_wbOADhP.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2506/dl_no_729_2018_-_concede_titulo_de_cidadao_cabedelen_wbOADhP.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR JONAS PEREIRA RODRIGUES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2505/dl_no_728_2018_-_concede_titulo_de_cidadao_cabedelen_S6sZS5m.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2505/dl_no_728_2018_-_concede_titulo_de_cidadao_cabedelen_S6sZS5m.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR AGNALDO GONÇALVES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2504/dl_no_727_2018_-_concede_titulo_de_cidadao_cabedelen_Htz2JvE.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2504/dl_no_727_2018_-_concede_titulo_de_cidadao_cabedelen_Htz2JvE.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR FÁBIO DE LIMA PRATA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2503/dl_no_726_2018_-_concede_titulo_de_cidadao_cabedelen_qr32SRy.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2503/dl_no_726_2018_-_concede_titulo_de_cidadao_cabedelen_qr32SRy.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO DOUTOR DOUGLAS ZEPPELINE FILHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2502/dl_no_725_2018_-_concede_titulo_de_cidada_cabedelens_ax0teUZ.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2502/dl_no_725_2018_-_concede_titulo_de_cidada_cabedelens_ax0teUZ.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ CABEDELENSE A SENHORA DANIELLA VELLOSO BORGES RIBEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2501/dl_no_724_2018_-_concede_titulo_de_cidadao_cabedelen_LasGmVX.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2501/dl_no_724_2018_-_concede_titulo_de_cidadao_cabedelen_LasGmVX.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR RUY MANUEL CARNEIRO BARBOSA DE AÇA BELCHIOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ CABEDELENSE A SENHORA VANUZA DINIZ TARGINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2499/dl_no_722_2018_-_concede_titulo_de_cidadao_cabedelen_m1Jaq81.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2499/dl_no_722_2018_-_concede_titulo_de_cidadao_cabedelen_m1Jaq81.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR ANTÔNIO DE FIGUEIREDO ANTUNES NETO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2498/dl_no_721_2018_-_concede_titulo_de_cidada_cabedelens_ocM376c.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2498/dl_no_721_2018_-_concede_titulo_de_cidada_cabedelens_ocM376c.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ CABEDELENSE A DOUTORA CYNTHIA DENIZA SILVA CORDEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2497/dl_no_720_2018_-_concede_titulo_de_cidadao_cabedelen_Gsu7vGL.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2497/dl_no_720_2018_-_concede_titulo_de_cidadao_cabedelen_Gsu7vGL.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR RONALDO BARROCA DE MORAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2575/dl_no_775_2018_-_diploma_de_honra_ao_merito_cabedele_WuvYGjn.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2575/dl_no_775_2018_-_diploma_de_honra_ao_merito_cabedele_WuvYGjn.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO CABEDELENSE A SENHORA MARIA DAS NEVES COSTA MACHADO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2432/dl_no_714_2018_-_diploma_de_honra_ao_merito_educacional.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2432/dl_no_714_2018_-_diploma_de_honra_ao_merito_educacional.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO EDUCACIONAL À ESCOLA MUNICIPAL MAJOR ADOLFO PEREIRA MAIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2431/dl_no_713_2018_-_diploma_de_honra_-_pedagoga_terezin_V6C2x4e.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2431/dl_no_713_2018_-_diploma_de_honra_-_pedagoga_terezin_V6C2x4e.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO EDUCACIONAL À PEDAGOGA TEREZINHA RÉGIS DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2430/dl_no_712_2018_-_diploma_de_honra_-_professora_jeane_UnRVlCw.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2430/dl_no_712_2018_-_diploma_de_honra_-_professora_jeane_UnRVlCw.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO EDUCACIONAL À PROFESSORA JEANE DA SILVA DUTRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2429/dl_no_711_2018_-_diploma_de_honra_-_escola_municipal_d9nijzI.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2429/dl_no_711_2018_-_diploma_de_honra_-_escola_municipal_d9nijzI.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO EDUCACIONAL À ESCOLA MUNICIPAL ALTIMAR DE ALENCAR PIMENTEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2428/dl_no_710_2018_-_diploma_de_honra_-_escola_municipal_f3CvhCY.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2428/dl_no_710_2018_-_diploma_de_honra_-_escola_municipal_f3CvhCY.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO EDUCACIONAL À ESCOLA MUNICIPAL PROFESSORA ELIZABETH FERREIRA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2427/dl_no_709_2018_-_diploma_de_honra_-_escola_municipal_A4bzEzx.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2427/dl_no_709_2018_-_diploma_de_honra_-_escola_municipal_A4bzEzx.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO EDUCACIONAL À ESCOLA MUNICIPAL MARIA DAS GRAÇAS CARLOS REZENDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2426/dl_no_708_2018_-_diploma_de_honra_-_escola_vereador__RjKkqgV.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2426/dl_no_708_2018_-_diploma_de_honra_-_escola_vereador__RjKkqgV.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO EDUCACIONAL À ESCOLA MUNICIPAL SILVANA OLIVEIRA PONTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2425/dl_no_707_2018_-_diploma_de_honra_-_escola_silvana_o_qBpYEsW.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2425/dl_no_707_2018_-_diploma_de_honra_-_escola_silvana_o_qBpYEsW.pdf</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2424/dl_no_706_2018_-_diploma_de_honra_-_escola_maria_pessoa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2424/dl_no_706_2018_-_diploma_de_honra_-_escola_maria_pessoa.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO EDUCACIONAL À ESCOLA MUNICIPAL MARIA PESSOA CAVALCANTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2423/dl_no_705_2018_-_titulo_de_cidada_-_ingrid_da_costa_sabino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2423/dl_no_705_2018_-_titulo_de_cidada_-_ingrid_da_costa_sabino.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A SENHORITA MARIA INGRID DA COSTA SABINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2422/dl_no_704_2018_-_diploma_de_honra_ao_merito_educacio_GtklhX1.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2422/dl_no_704_2018_-_diploma_de_honra_ao_merito_educacio_GtklhX1.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO EDUCACIONAL A PROFESSORA E MESTRA EM HISTORIA VANUSA DINIZ TARGINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2421/dl_no_703_2018_-_diploma_de_honra_ao_merito_educacio_lx8ricF.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2421/dl_no_703_2018_-_diploma_de_honra_ao_merito_educacio_lx8ricF.pdf</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2420/dl_no_702_2018_-_diploma_de_honra_ao_merito_educacio_JZsOId6.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2420/dl_no_702_2018_-_diploma_de_honra_ao_merito_educacio_JZsOId6.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO EDUCACIONAL A ESCRITORA MYRNA ANDREZA DA SILVA ALVES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO ESPORTIVO AO ATLETA PARAIBANO MAURÍCIO VICENTE DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO ESPORTIVO AO ATLETA PARAIBANO GIVANILDO VIEIRA DE SOUSA &amp;#8220;HULK&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO EDUCACIONAL AO PROFESSOR DOUTOR NEROALDO PONTES DE AZEVEDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2385/2385_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O NOME DA DRA. LÉA SANTANA PRAXEDES PARA OCUPAR O CARGO DE PRESIDENTE DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE CABEDELO - IPSEMC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/702/702_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. FLÁVIO DE OLIVEIRA</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/701/701_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A SRA. FÁTIMA MARIA DO NASCIMENTO PEIXOTO</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/700/700_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. MÁRCIO BEZERRA DA COSTA</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/699/699_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. FABRÍCIO FARIAS DE ARAÚJO</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/698/698_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A SRA. VERÔNICA ELIAS DOS SANTOS LIRA</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/697/697_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. FRANCISCO EMERSON ASSIS LUCENA</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/669/669_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE CABEDELO, ESTADO DA PARAÍBA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/670/670_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO DEPUTADO ESTADUAL SENHOR ARTUR PAREDES CUNHA LIMA FILHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/671/671_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA, SENHORA ERICA MORENO DE GUSMÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/672/672_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR CHRISTIAN OLIVEIRA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/673/673_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO PASTOR AUGUSTO RODRIGUES DE SOUZA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/674/674_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO CABEDELENSE AO SENHOR EDMUNDO MARTINS DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/675/675_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO CABEDELENSE A SENHORA ROGÉRIA MARIA TAVARES PEREIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/676/676_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO CABEDELENSE A SENHORA ROSANGELA JOAQUIM SANTOS DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/677/677_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO CABEDELENSE A SENHORA MARIA LÚCIA MARQUES DE SOUZA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/678/678_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR EPITÁCIO FERREIRA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/679/679_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR FRANCISCO ROGÉRIO SANTIAGO MENDONÇA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/680/680_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR ROSIVALDO ALVES BARBOSA - GALAN, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/681/681_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO DOUTOR MOISÉS ORTEGA XAVIER DE ARAÚJO ANTON VARANDAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/682/682_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO VEREADOR ANTÔNIO MOACIR DANTAS CAVALCANTI JÚNIOR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/683/683_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO VEREADOR VITOR HUGO PEIXOTO CASTELLIANO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/689/689_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE A SRA. GILMARA PEREIRA TEMÓTEO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/684/684_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A DRA. VIRGÍNIA MARIA PEIXOTO VELLOSO BORGES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/685/685_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR ONILDO SILVA ALMEIDA FILHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/686/686_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO PRESIDENTE NACIONAL DO PRP, OVASCO ROMA ALTIMARI RESENDE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/589/589_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A SENHORA MÉRCIA PINHEIRO DE ALMEIDA DUARTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/590/590_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A SENHORA MARIZE DE ALMEIDA LIMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/591/591_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR ANDRÉ LUIZ BARBOSA DE LIMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/599/599_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO PADRE ERNANDO LUIZ TEIXEIRA DE CARVALHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/598/598_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A DRA. CRIMILDE DE MEDEIROS MAGLIANO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/597/597_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A SECRETÁRIA MUNICIPAL DA MULHER A SENHORA MÔNICA PIMENTEL MONTEIRO CARNEIRO BRAGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/596/596_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A DRA. TÂNIA REGINA CASTELLIANO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/595/595_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A PROFESSORA MARIETA CAMPOS REZENDE MENDONÇA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/594/594_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A DRA. NADJA FIALHO DE ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/593/593_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SECRETÁRIO DE TRANSPORTES DO MUNICÍPIO, O SR. REUBEN CAVALCANTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/592/592_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. WAGNER ROGÉRIO FERNANDES SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/611/611_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. DR. ANTÔNIO COLAÇO MARTINS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/610/610_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO SR. ÁLVARO MENDONÇA ALVES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/609/609_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. FERNANDO JOSÉ DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/608/608_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO CABEDELENSE AO SR. FERNANDO JOSÉ DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/612/612_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 004/2016 - PMC/SEPLAN Nº 2015/006575-7, DE INTERESSE DO SR. CLODOALDO OLIVEIRA SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/607/607_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO CABEDELENSE A SR.A LINDINALVA BEZERRA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/606/606_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO CABEDELENSE A SRA. RAIMUNDA LADISLAU DORNELAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/605/605_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO CABEDELENSE A SRA. EDNA DO NASCIMENTO SOUSA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/604/604_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. ADEILDO BATISTA DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/603/603_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. GILSON FARIAS DE ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/602/602_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO CABEDELENSE A SRA. MARIA JOSILENE BERNARDO DE SOUTO (JÔ), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/601/601_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A DOUTORA GLÓRIA DE LOURDES FREIRE RABAY, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/600/600_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 002/2016 - PMC/SEPLAN Nº 2015/007937-5, DE INTERESSE DA SRA. MARIA SEFORA DE LIMA SILVA MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/613/613_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO PASTOR WALLACE PEREIRA LOPES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/614/614_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. LOURIVAL BELMIRO BATISTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/615/615_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO PASTOR SEBASTIÃO ATAÍDE DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/616/616_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. RODRIGO MARTINES MOREIRA DE LIMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/617/617_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 039/2015 - PMC/SEPLAN Nº 2015006659-1, DE INTERESSE DO SR. ANTÔNIO SÉRGIO LOPES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/618/618_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 030/2015 - PMC/SEPLAN Nº 2015/003802-4, DE INTERESSE DO SR. GERSON FERNANDES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/619/619_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. RICARDO LINHARES MOURA MONTEIRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/620/620_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. EDSON OLIVEIRA COSTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/621/621_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. HUGO SOBREIRA BRAGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/622/622_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. ANTÔNIO MARTIM RIBEIRO PINTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/623/623_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 041/2015 - PMC/SEPLAN N° 2015/007842-5, DE INTERESSE DA IMOBILIÁRIA E EMPREENDIMENTOS SÃO JOÃO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/624/624_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 038/2015 - PMC/SEPLAN NO 2015/006374-6, DE INTERESSE DA PREFEITURA MUNICIPAL DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/625/625_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 033/2015 - PMC/SEPLAN Nº 2015/004203-0, DE INTERESSE DA COMPANHIA DE DESENVOLVIMENTO DA PARAÍBA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/626/626_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 042/2015 - PMC/SEPLAN N° 2015/008295-3, DE INTERESSE DA SRA. JOSELITA DE ARAÚJO MONTEIRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/627/627_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 040/2015 - PMC/SEPLAN Nº 2015/008379-8, DE INTERESSE DA EMPRESA CARAJÁS MATERIAL DE CONSTRUÇÃO LTDA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/628/628_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 037/2015 - PMC/SEPLAN Nº 2014/005833-2, DE INTERESSE DO CONDOMÍNIO RESIDENCIAL SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/629/629_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 036/2015 - PMC/SEPLAN Nº 2011/002119-8, DE INTERESSE DO SR VALDECI DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/630/630_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO JORNALISTA HÉLDER MOURA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/631/631_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 035/2015 - PMC/SEPLAN N° 2011/005247-6, DE INTERESSE DO SR RENATO CASTRO DO LAGO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/632/632_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 034/2015 - PMC/SEPLAN Nº 2015/000797-8, DE INTERESSE DO SR ALUISIO BEZERRA DE ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/633/633_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 032/2015 - PMC/SEPLAN N° 2015/006387-8, DE INTERESSE DO SRA. ANNA CAROLINNE MACEDO FOUACHE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/634/634_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO EDUCACIONAL A PROFESSORA NADJA DOS SANTOS ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/635/635_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SR. JOSÉ ARLAN SILVA RODRIGUES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/636/636_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SR. FRANCISCO IVENS DE SÁ DIAS BRANCO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/637/637_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SENHOR DANIELL MENDES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/638/638_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO SR. GERALDO COELHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/639/639_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA O PEDIDO DO PROCESSO PL Nº 029/2015 - PMC/SEPLAN Nº 2015/003288-3, DE INTERESSE DO SR. FERNANDO ASTROGILDO DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/640/640_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO EXCELENTÍSSIMO SENHOR HUGO MOTTA WANDERLEY DA NÓBREGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/641/641_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA O PEDIDO DO PROCESSO PL Nº 031/2015 - PMC/SEPLAN Nº 2015/003353-7, DE INTERESSE DO SR. PAULO ROBERTO FREIRE VITAL, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/642/642_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A DRA. RITA DE CASSIA SIRIANO MASCARENHAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/643/643_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TITULO DE CIDADÃO CABEDELENSE AO DR. JEAN PATRÍCIO DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/644/644_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃO CABEDELENSE AO SR. JOSÉ PATROCÍNIO RIBEIRO CRUZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/645/645_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃ CABEDELENSE A DRA. TEREZINHA PEDROSA ALVARENGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/646/646_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 028/2015 - PMC/SEPLAN N° 2015/003550-5, DE INTERESSE DA EMPRESA EXJET COMÉRCIO E SERVIÇOS CONTRA INCÊNDIO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/647/647_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 027/2015 - PMC/SEPLAN Nº 2015/003303-0, DE INTERESSE DA EMPRESA FUJICOM COMÉRCIO DE MATERIAIS HOSPITALARES E IMPORTAÇÃO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/648/648_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 025/2015 - PMC/SEPLAN N° 2015/002560-7, DE INTERESSE DO SR. WLADIMIR FIGUEIREDO SOARES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/649/649_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 024/2015 - PMC/SEPLAN Nº 2015/003051-1, DE INTERESSE DO SR. LUIZ GUSTAVO GOMES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/650/650_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 023/2015 - PMC/SEPLAN Nº 2015/002799-5, DE INTERESSE DA SRA. MARIA JOSÉ DE LUCENA FERREIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/651/651_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 022/2015 - PMC/SEPLAN N° 2013/005317-6, DE INTERESSE DO SR. GERALDO MARTINS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/652/652_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 026/2015 - PMC/SEPLAN N° 2015/002364-7, DE INTERESSE DO SR. ALBERTO FLÁVIO MAGNO DINIZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/653/653_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 021/2015 - PMC/SEPLAN Nº 2015/002989-0, DE INTERESSE DO SR. FELIPE PALMEIRA SILVA DO VALE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/654/654_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 020/2015 - PMC/SEPLAN N° 2015/002690-5, DE INTERESSE DA EMPRESA VIRIDIS ENGENHARIA LTDA. - EPP, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/655/655_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 019/2015 - PMC/SEPLAN Nº 2015/003099-6, DE INTERESSE DA SRA. EMILLI CAROLINA DE ANDRADE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/656/656_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 018/2015 - PMC/SEPLAN Nº 2015/000407-3, DE INTERESSE DO SR. EDNALDO CANDIDO DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/657/657_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 017/2015 - PMC/SEPLAN N° 2015/000263-1, DE INTERESSE DA SÃO BRAZ IND. E COMÉRCIO DE ALIMENTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/658/658_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 013/2015 - PMC/SEPLAN N° 2014/005784-0, DE INTERESSE DO SR. HÉRCULES ALVES DE AMORIM, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/659/659_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 012/2015 - PMC/SEPLAN Nº 2014/004643-1, DE INTERESSE DA EMPRESA CEVATRANS COMÉRCIO LTDA. - ME, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/690/690_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 010/2015 - PMC/SEPLAN N° 2014/006142-2, DE INTERESSE DA SR. CARLOS HENRIQUE MAIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/691/691_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 008/2015 - PMC/SEPLAN N° 2014/005916-9, DE INTERESSE DA SRA. ERILÚCIA COSTA DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/692/692_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 007/2015 - PMC/SEPLAN Nº 2014/000792-4, DE INTERESSE DA EMPRESA A &amp; B CONSTRUÇÕES LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/693/693_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 012/2014 - PMC/SEPLAN N° 2014/002223-0, DE INTERESSE DA SRA. MIRIAM ARAÚJO GAMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/694/694_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 004/2014 - PMC/SEPLAN Nº 2013/005646-9, DE INTERESSE DA SRA. VALDETE BENTO CAETANO DE ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/695/695_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 003/2014 - PMC/SEPLAN Nº 2013/005256-0, DE INTERESSE DO SR. VALDIR DELMIRO NEVES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/696/696_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 060/2013 - PMC/SEPLAN N° 2013/002625-0, DE INTERESSE DA SRA. MARIA DOS ANJOS SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/736/736_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 057/2013 - PMC/SEPLAN Nº 2012/006126-5, DE INTERESSE DO SR. JOEL DE LUNA FREIRE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/737/737_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 052/2013 - PMC/SEPLAN Nº 2013/004152-6, DE INTERESSE DO SINDICATO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/738/738_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 046/2013 - PMC/SEPLAN NO 2013/002993-3, DE INTERESSE DA EMPRESA PESCADOS FRIO SUL LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/739/739_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 045/2013 - PMC/SEPLAN N° 2013/004137-2, DE INTERESSE DA PREFEITURA MUNICIPAL DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/740/740_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 044/2013 - PMC/SEPLAN N° 2013/005060-6, DE INTERESSE DA PREFEITURA MUNICIPAL DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/741/741_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 016/2015 - PMC/SEPLAN N° 2015/002072-9, DE INTERESSE DA EMPRESA TH LOG LOGÍSTICA, TRANSPORTE DE CARGAS E SERVIÇOS LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/742/742_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 014/2015 - PMC/SEPLAN N° 2014/005477-9, DE INTERESSE DA IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/743/743_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 006/2015 - PMC/SEPLAN Nº 2014/006084-1, DE INTERESSE DA SRA. DIVA TELES DA COSTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/744/744_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 005/2015 - PMC/SEPLAN NO 2014/005714-0, DE INTERESSE DA PARÓQUIA DO SAGRADO CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/745/745_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 004/2015 - PMC/SEPLAN Nº 2015/000675-0, DE INTERESSE DA EMPRESA WALMART BRASIL LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/746/746_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 043/2013 - PMC/SEPLAN N° 2013/004709-5, DE INTERESSE DA SRA. ANGELA CRISTINA DE FREITAS MATHIESON, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/747/747_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 041/2013 - PMC/SEPLAN N° 2013/004813-0, DE INTERESSE DA SRA. REBEKA FERREIRA SANTIAGO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/748/748_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 040/2013 - PMC/SEPLAN N° 2013/002558-0, DE INTERESSE DO SR. ESDRAS ASFORA SOUZA - ME, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/749/749_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 038/2013 - PMC/SEPLAN Nº 2013/004697-8, DE INTERESSE DO SR. FÁBIO ROMERO LÚCIO MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/750/750_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 037/2013 - PMC/SEPLAN N° 2013/000855-3, DE INTERESSE DA SUPLAN - SUPERINTENDÊNCIA DE OBRAS DO PLANO DE DESENVOLVIMENTO DA PARAÍBA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/751/751_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 036/2013 - PMC/SEPLAN N° 2013/004521-1, DE INTERESSE DO SR. WALLAS GARCIA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/752/752_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 035/2013 - PMC/SEPLAN N° 2013/003328-0, DE INTERESSE DA SRA. MARIA DAS NEVES AGRA CARIRY CAETANO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/753/753_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 005/2013 - PMC/SEPLAN N° 2012/002925-6, DE INTERESSE DA SRA. MARIA GLORIA AZEVEDO FERREIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/754/754_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 021/2012 - PMC/SEPLAN N° 2012/001834-3, DE INTERESSE DA SRA. VÂNIA CARVALHO DE BARROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/755/755_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 011/2012 - PMC/SEPLAN N° 2012/000401-6, DE INTERESSE DE JN COMÉRCIO ATACADISTA DE CALCADOS LTDA.- ME, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/756/756_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 015/2015 - PMC/SEPLAN Nº 2015/001834-1, DE INTERESSE DO SR. SÉRGIO ROBERTO DOS SANTOS SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/757/757_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 011/2015 - PMC/SEPLAN Nº 2014/006569-0, DE INTERESSE DO SR. FRANKLIM EUSTÁQUIO TEIXEIRA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/758/758_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 009/2015 - PMC/SEPLAN N° 2014/004644-0, DE INTERESSE DO SR. WILSON FREIRE FLOR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/759/759_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 003/2015 - PMC/SEPLAN N° 2015/000876-1, DE INTERESSE DA SRA. MARIA DE FÁTIMA A. DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/760/760_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR JOÃO CANUTO ALVES SOBRINHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/761/761_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 007/2014 - PMC/SEPLAN Nº 2014/002623-6, DE INTERESSE DO SR. PETRÔNIO RÔMULO CABRAL DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/762/762_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. ARTHUR TIBÉRIO DE LACERDA VIEIRA (MAJOR VIEIRA), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/763/763_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA A REPRESENTAÇÃO DO VEREADOR JOSÉ EUDES CONTRA O PREFEITO MUNICIPAL WELLINGTON VIANA FRANÇA, OBJETO DO PROCESSO PL Nº 001/2015, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/807/807_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 NOME DA DRA. LÉA SANTANA PRAXEDES PARA OCUPAR 0 CARGO DE PRESIDENTE DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE CABEDELO - IPSEMC, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/806/806_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃO CABEDELENSE AO SR. WASHINGTON SARAIVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/805/805_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃO CABEDELENSE AO SR. LEONILDO SANTOS DO NASCIMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/804/804_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃO CABEDELENSE AO PASTOR JOSÉ EDNALDO DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/803/803_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃO CABEDELENSE AO DELEGADO DE POLÍCIA CIVIL, ADEMIR FERNANDES DE OLIVEIRA FILHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/802/802_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃO CABEDELENSE AO MINISTRO DAS CIDADES, GILBERTO MAGALHÃES OCCHI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/801/801_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TITULO DE CIDADÃO CABEDELENSE AO PASTOR MARINALDO SOARES LOPES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/800/800_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃ CABEDELENSE A SRA. MARIA DO CARMO GERMOGLIO, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/799/799_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 031/2013 - PMC/SEPLAN Nº 2012/004947-8, DE INTERESSE DA SR. JOÃO BATISTA SILVA DE LIMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/798/798_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 020/2014 - PMC/SEPLAN Nº 2014/005485-0,_x000D_
 DE INTERESSE DA SRA. ILANA REGIS MILITÂO MORAIS, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/797/797_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 015/2014 - PMC/SEPLAN Nº 2013/002259-9, DE INTERESSE DO SR. PAULO SILVA DOS SANTOS, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/796/796_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃ CABEDELENSE A SRA. JANE VALÉRIA HONÓRIO DA SILVA BARBOSA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/795/795_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃO CABEDELENSE AO DEPUTADO FEDERAL MAJOR FÁBIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/794/794_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃO CABEDELENSE AO DOUTOR EDVALDO LUNA RAMOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/793/793_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃ CABEDELENSE A SRA. MARIA MAGALI ALVES FARIAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/792/792_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TITULO DE CIDADÃ CABEDELENSE A SRA. MARIA CLEA DE CARVALHO CAVALCANTI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/791/791_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 019/2014 - PMC/SEPLAN Nº 2014/003062-4, DE INTERESSE DO SR. JOSÉ GEORGE DA CUNHA BRAGA E OUTRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/790/790_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 018/2014 - PMC/SEPLAN Nº 2014/004032-8, DE INTERESSE DO SR. ROGÉRIO VITORINO KASPARY, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/789/789_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 017/2014 - PMC/SEPLAN Nº 2014/003696-7, DE INTERESSE DA SRA. MARIA DO SOCORRO SILVA LIMA E OUTRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/788/788_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃ CABEDELENSE A SRA. TEREZINHA TEOTONIO DE CARVALHO JOVITO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/787/787_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SRA. MARIA DE LOURDES GONÇALVES ADRIANO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/786/786_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO CAPITÃO DOS PORTOS DA PARAÍBA, CAPITÃO-DE-FRAGATA VALDINEI CIOLA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/785/785_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO PADRE CLODOALDO CABRAL DE VASCONCELOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/784/784_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO PADRE EVANDRO BELARMINO ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/783/783_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 053/2013 - PMC/SEPLAN Nº 2011/006660-4, DE INTERESSE DA EMPRESA M M A LOCAÇÃO DE VEÍCULOS LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/782/782_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 016/2014 - PMC/SEPLAN Nº 2014/003940-0, DE INTERESSE DE BEZERRA &amp; OLIVEIRA COMÉRCIO DE AUTOPEÇAS LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/781/781_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 011/2014 - PMC/SEPLAN Nº 2014/001903-5, DE INTERESSE DO SR. AROLDO AURÉLIO MARTINS DE ANDRADE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/780/780_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 013/2014 - PMC/SEPLAN Nº 2014/002549-3, DE INTERESSE DO SR. CLÁUDIO NUNES DE ALCÂNTARA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/779/779_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 014/2014 - PMC/SEPLAN Nº 2014/002292-3,DE INTERESSE DA NORDESTE CONSTRUÇÕES E INCORPORAÇÕES IMOBILIÁRIAS LTDA - ME, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/778/778_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 010/2014 - PMC/SEPLAN Nº 2014/002351-2, DE INTERESSE DA NORDESTE CONSTRUÇÃO E INCORPORAÇÃO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/777/777_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 009/2014 - PMC/SEPLAN Nº 2014/001844-6, DE INTERESSE DA MEDICALNET DIST. MED. MATERIAL HOSPITALAR LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/776/776_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 008/2014 - PMC/SEPLAN N° 2014/001479-3, DE INTERESSE DE GENILDA GALDINO DE ARAUJO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/775/775_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃO CABEDELENSE AO DR. CARLOS ANTONIO VIEIRA FERNANDES, SECRETARIO EXECUTIVO DO MINISTÉRIO DAS CIDADES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/774/774_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TITULO DE CIDADÃO CABEDELENSE AO DEPUTADO FEDERAL E EX-MINISTRO DAS CIDADES AGUINALDO RIBEIRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/773/773_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 005/2014 - PMC/SEPLAN Nº 2012/006769-7, DE INTERESSE DO SINDICATO DOS ESTIVADORES DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/772/772_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 051/2013 - PMC/SEPLAN Nº 2012/006526-0, DE INTERESSE DO SRA. LIANE ROSA DE MEDEIROS FERREIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/771/771_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 039/2013 - PMC/SEPLAN Nº 2013/005546-2, DE INTERESSE DO SRA. MARIA DO SOCORRO B. DE FARIAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/770/770_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 001/2014 - PMC/SEPLAN N° 2013/001220-8, DE INTERESSE DO SR. LAURO VICTOR DE BARROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/769/769_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 049/2013 - PMC/SEPLAN N° 2011/004256-0, DE INTERESSE DO SR. EDSON DA SILVA LIMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/768/768_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃO CABEDELENSE AO ESCRITOR POLÍBIO ALVES DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/767/767_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TITULO DE CIDADÃO CABEDELENSE AO PROCURADOR GERAL DO MUNICÍPIO, DR. ANTÔNIO BEZERRA DO VALE FILHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/766/766_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 0 TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR NEROALDO PONTES DE AZEVEDO, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/765/765_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 002/2014 - PMC/SEPLAN Nº 2013/006277-9, DE INTERESSE DA COMAC - COM. MATERIAL DE CONSTRUÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/764/764_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA 0 PEDIDO DO PROCESSO PL Nº 055/2013 - PMC/SEPLAN Nº 2013/003926-2,_x000D_
 DE INTERESSE DO SR. CLAUDIO NUNES DE ALCÂNTARA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/902/902_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 059/2013 - PMC/SEPLAN Nº 2013/005076-2, DE INTERESSE DA TNL PCS S/A, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/901/901_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 058/2013 - PMC/SEPLAN Nº 2013/005075-4, DE INTERESSE DA TNL PCS S/A, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/900/900_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 056/2013 - PMC/SEPLAN N° 2013/004430-4, DE INTERESSE DO SR. ADMILTON BARBOSA MONTEIRO S/M, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/899/899_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 054/2013 - PMC/SEPLAN N° 2013/004534-3, DE INTERESSE DA RR PARTICIPAÇÕES E ADMINISTRAÇÃO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/898/898_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 050/2013 - PMC/SEPLAN Nº 2013/004533-5, DE INTERESSE DA RR PARTICIPAÇÕES E ADMINISTRAÇÃO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/897/897_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 048/2013 - PMC/SEPLAN N° 2013/003796-0, DE INTERESSE DO SR. JOÃO BATISTA PEREIRA NETO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/896/896_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 047/2013 - PMC/SEPLAN N° 2013/002335-8, DE INTERESSE DA SRA. MARIA ZÉLIA MESQUITA DE CARVALHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/895/895_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 042/2013 - PMC/SEPLAN N° 2013/003730-8, DE INTERESSE DO SR. ILÁRIO MORIENA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/894/894_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 027/2013 - PMC/SEPLAN Nº 2013/002642-0, DE INTERESSE DA COIMPA CONSTRUTORA E IND. DE PRÉ-MOLDADOS PB LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/857/857_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 018/2013 - PMC/SEPLAN N° 2012/005171-5, DE INTERESSE DA SÃO BRAZ EMPREENDIMENTOS IMOBILIÁRIOS LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/856/856_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 017/2013 - PMC/SEPLAN N° 2012/005170-7, DE INTERESSE DA SÃO BRAZ EMPREENDIMENTOS IMOBILIÁRIOS LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/855/855_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 013/2013 - PMC/SEPLAN N° 2013/002590-3, DE INTERESSE DA DISTRIBUIDORA FARMACÊUTICA PARAÍBA LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/854/854_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO VICE-GOVERNADOR DA PARAÍBA RÔMULO JOSÉ DE GOUVEIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/853/853_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CABEDELENSE AO COMANDANTE DA 6 COMPANHIA INDEPENDENTE DE POLICIA MILITAR, MAJOR PABLO NASCIMENTO DA CUNHA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/852/852_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO CAPITÃO DOS PORTOS DA PARAÍBA, CAPITÃO-DE-CORVETA WAGNER GUEDES ABRANTES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/851/851_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 034/2013 - PMC/SEPLAN N° 2013/005542-0, DE INTERESSE DO SR. WELLINGTON VIANA FRANCA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/850/850_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/849/849_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 033/2013 - PMC/SEPLAN N° 2013/005459-8, DE INTERESSE DO SR. ARNALDO BARBOSA DO AMARAL JUNIOR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/848/848_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 032/2013 - PMC/SEPLAN Nº 2013/005623-0, DE INTERESSE DA EMPRESA CHAVES CONSTRUÇÕES E INCORP. LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/847/847_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR JOSÉ SÉRGIO DE OLIVEIRA MACHADO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/846/846_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 030/2013 - PMC/SEPLAN N° 2013/002984-4, DE INTERESSE DO SR. JÂNIO CIDALINO DE ALMEIDA E OUTROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/845/845_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 028/2013 - PMC/SEPLAN N° 2013/004011-2, DE INTERESSE DA SRA. MARIA HELENA MORAES GALVÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/844/844_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA O PEDIDO DO PROCESSO PL N° 003/2013-PMC/SEPLAN N° 2013/001986-5, DE INTERESSE DO LABORATÓRIO RABELO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/843/843_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA O PEDIDO DO PROCESSO PL Nº 002/20 13&amp;#8212;PMC/SEPLAN Nº 2013/000426-4, DE INTERESSE DO LABORATÓRIO RABELO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/842/842_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 029/2013-PMC/SEPLAN N° 2013/003981-5, DE INTERESSE DA EMPRESA PROJETOS CONSTRUÇÕES E INCORPORAÇÕES LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/841/841_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA O PEDIDO DO PROCESSO PL Nº 026/2013-PMC/SEPLAN Nº 2013/003401-5, DE INTERESSE DA EMPRESA DIMEX - DIST. IMP. E EXP. DE PROD. G. LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/840/840_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 025/2013-PMC/SEPLAN N° 2013/003912-2, DE INTERESSE SRA. MARIA TERESINHA OLIVEIRA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/839/839_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 024/2013-PMC/SEPLAN N° 2013/004031-7, DE INTERESSE DA EMPRESA RR PARTICIPAÇÕES E ADMINISTRAÇÃO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/838/838_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 023/2013-PMC/SEPLAN Nº 2013/003958-0, DE INTERESSE DA EMPRESA RR PARTICIPAÇÕES E ADMINISTRAÇÃO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/837/837_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 022/2013-PMC/SEPLAN N° 2013/004032-5, DE INTERESSE DA EMPRESA RR PARTICIPAÇÕES E ADMINISTRAÇÃO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/836/836_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 021/2013-PMC/SEPLAN N° 2013/003680-8, DE INTERESSE DA EMPRESA DRX CONSTRUÇÕES E INCORPORAÇÕES LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/835/835_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA O PEDIDO DO PROCESSO PL N° 020/20 13&amp;#8212;PMC/SEPLAN N° 2013/003981-5, DE INTERESSE DA EMPRESA PROJETOS CONSTRUÇÕES E INCORPORAÇÕES LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/834/834_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ CABEDELENSE A SRA. NANETE CORREIA AGUIAR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/833/833_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ CABEDELENSE A DRA. ALEGINALDA MACIEL DA COSTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/832/832_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 015/2013- PMC/SEPLAN Nº 2013/000941-0, DE INTERESSE DO SR. WILSON URQUIZA DA NÓBREGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/831/831_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ CABEDELENSE A SENHORA MARIA DA PAZ CAMPOS REZENDE (DONA PAIZINHA), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/830/830_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 016/201 3&amp;#8212;PMC/SEPLAN N° 2013/002666-7, DE INTERESSE DA EMPRESA KG IMPORTAÇÃO, EXPORTAÇÃO E REPRESENTAÇÃO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/829/829_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A PRESIDENTE DO TRIBUNAL DE JUSTIÇA DA PARAÍBA, DESEMBARGADORA MARIA DE FÁTIMA BEZERRA CAVALCANTI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/828/828_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 014/2013-PMC/SEPLAN Nº 2012/003011-4, DE INTERESSE DE HILDEBRANDO MOTA ALEXANDRE - ME, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/827/827_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 012/2013-PMC/SEPLAN Nº 2011/005427-4, DE INTERESSE DE HÉLIO FAGUNDES DA SILVA FILHO - ME, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/826/826_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SR. GIVANILDO VIEIRA DE SOUZA (HULK), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/825/825_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO DR. JOSÉ CAITANO DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/824/824_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 011/2013 -PMC/SEPLAN Nº 2013/002080-4, DE INTERESSE DA EMPRESA QUALITY ALUGUEL DE VEÍCULOS LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/823/823_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 010/201 3&amp;#8212;PMC/SEPLAN N° 2013/001070-1, DE INTERESSE DE LUIZ CARLOS RAMOS DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/822/822_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 006/2013&amp;#8212;PMC/SEPLAN Nº 2011/000611-3,_x000D_
 DE INTERESSE DA EMPRESA CARDOSO CONSTRUÇÕES E SERVIÇOS LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/821/821_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 009/2013 - PMC/SEPLAN N° 2013/001224-0, DE INTERESSE DA IGREJA EVANGÉLICA BATISTA DE INTERMARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/820/820_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A DRA. HELENA ALVES DE SOUZA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/819/819_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR JOSÉ RANGEL DE LUNA FILHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/818/818_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A DRA. MARIA DA LUZ VASCONCELOS BEZERRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/817/817_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR ANTÔNIO MANOEL DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/816/816_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR JANÍLSON DE MELO FEITOSA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/815/815_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO DEPUTADO ESTADUAL DO ESTADO DO AMAZONAS (AM), JOÃO WELLINGTON DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/814/814_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 007/2013 - PMC/SEPLAN N° 2012/006442-6, DE INTERESSE DA COMUNIDADE CATÓLICA FANUEL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/813/813_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO DR. ANTÔNIO RICARDO DE ANDRADE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/812/812_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO PRESIDENTE DA COMNPANHIA DOCAS DA PARAÍBA, DR. WILBUR HOLMES JÁCOME, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/811/811_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 008/2013 - PMC/SEPLAN N° 2013/000205-9, DE INTERESSE DA SENHORA REJANE SOARES DE ANDRADE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/810/810_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 004/2013 - PMC/SEPLAN Nº 2011/006839-9, DE INTERESSE DA EMPRESA LLE PARTICIPAÇÕES LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/809/809_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA AS CONTAS DO MUNICÍPIO DE CABEDELO, ESTADO DA PARAÍBA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/808/808_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO GOVERNADOR DO ESTADO DA PARAÍBA, RICARDO COUTINHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/915/915_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 026/2012 - PMC/SEPLAN Nº 2011/000371-8, DE INTERESSE DE VITRIUM INDÚSTRIA E COMÉRCIO DE VIDROS LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/914/914_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A DRA. MARGARETH DE FÁTIMA FORMIGA MELO DINIZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2012/913/dl_no_461_2012-cidadania_rosildo_de_araujo_junior.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2012/913/dl_no_461_2012-cidadania_rosildo_de_araujo_junior.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR ROSILDO PEREIRA DE ARAÚJO JÚNIOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/912/912_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A DRA. MARIA MARGARETH ROLIM MARTINS ROCHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/911/911_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO CAPITÃO DOS PORTOS DA PARAÍBA, CAPITÃO-DE-FRAGATA VICTOR JERONIMO BUARQUE DE PAULA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/910/910_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR JOSÉ EUDES SANTOS DE SOUZA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/909/909_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR NILTON LIMA DE OLIVEIRA  (PASTOR OLIVEIRINHA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/908/908_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA AS CONTAS DO MUNICÍPIO DE CABEDELO, ESTADO DA PARAÍBA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/907/907_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 016/2012 - PMC/SEPLAN Nº 2012/002386-0, DE INTERESSE DE ANA CLÁUDIA DE FRANÇA CARVALHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/906/906_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 013/2012 - PMC/SEPLAN Nº 2011/003444-3, DE INTERESSE DE MARINÊS DE OLIVEIRA CALUETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/905/905_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 029/2012 - PMC/SEPLAN Nº 2012/002669-9, DE INTERESSE DA SRA. RAYSLA VITÓRIA DO NASCIMENTO SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/904/904_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 028/2012 - PMC/SEPLAN Nº 2012/002694-0, DE INTERESSE DA SRA. LUSINETE LEITE CAMPOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/903/903_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 027/2012 - PMC/SEPLAN Nº 2012/002923-0, DE INTERESSE DO SR. ANTÔNIO CARLOS COELHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/893/893_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 025/2012 - PMC/SEPLAN Nº 2012/002415-7, DE INTERESSE DA EMPRESA D &amp; C COMÉRCIO DE GÁS LTDA. - ME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/892/892_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 024/2012 - PMC/SEPLAN Nº 2012/002142-5, DE INTERESSE DO SR. GIACUMUZACCARA LEITE CAMPOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/891/891_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 017/2012 - PMC/SEPLAN Nº 2012/000297-8, DE INTERESSE DA SRA. LUZINETE LIRA ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/890/890_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 023/2012 - PMC/SEPLAN Nº 2012/001093-8, DE INTERESSE DO SR. PEDRO MOURA DE PAIVA JÚNIOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/889/889_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 022/2012 - PMC/SEPLAN Nº 2012/001412-7, DE INTERESSE DO SR. MARCUS VINICIUS ANDRADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/888/888_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 020/2012 - PMC/SEPLAN Nº 2012/001123-3, DE INTERESSE DA EMPRESA WAL MART BRASIL LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/887/887_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 019/2012 - PMC/SEPLAN Nº 2012/001208-6, DE INTERESSE DO SR. KLEBER DE OLIVEIRA CABRAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/886/886_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 018/2012 - PMC/SEPLAN Nº 2012/001435-6, DE INTERESSE DA SRA. ANA CLÁUDIA DE BRITO RAMOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/885/885_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 009/2012 - PMC/SEPLAN Nº 2012/000278-1, DE INTERESSE DA SÃO BRAZ S/A - IND. E COM. DE ALIMENTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/884/884_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 008/2012 - PMC/SEPLAN Nº 2012/000277-3, DE INTERESSE DA SÃO BRAZ S/A - IND. E COM. DE ALIMENTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/883/883_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 015/2012 - PMC/SEPLAN Nº 2011/001169-9, DE INTERESSE DO SR. VALDELITO ANDRADE DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/882/882_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 014/2012 - PMC/SEPLAN Nº 2011/003398-6, DE INTERESSE DA EMPRESA COMTÉRMICA COMERCIAL TÉRMICA LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/881/881_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 012/2012 - PMC/SEPLAN Nº 2011/006846-1, DE INTERESSE DA EMPRESA LINDON JOHNSON MADEIRAS E MATERIAIS DE CONSTRUÇÃO LTDA. - ME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/880/880_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 010/2012 - PMC/SEPLAN Nº 2012/000779-1, DE INTERESSE DA SRA. MARIA FRANCISCA DA SILVA PONTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/879/879_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 007/2012 - PMC/SEPLAN Nº 2011/006201-3, DE INTERESSE DA EMPRESA NOVO RUMO MOTORES E PEÇAS LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/878/878_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 006/2012 - PMC/SEPLAN Nº 2011/006581-0, DE INTERESSE DO CONDOMÍNIO RESIDENCIAL MANOEL CAMPOS, E DÁ OUTRAS PROVIDÊNCIASL</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/877/877_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 005/2012 - PMC/SEPLAN N° 2012/001088-1, DE INTERESSE DA EMPRESA COMPISO-INDÚSTRIA E COMÉRCIO DE PISO LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/876/876_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO DOUTOR JOÃO MONTEIRO DA FRANCA NETO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/875/875_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR PAULO FERREIRA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/874/874_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O NÚMERO DE VEREADORES PARA COMPOSIÇÃO DA CÂMARA MUNICIPAL DE CABEDELO/PB, PARA LEGISLATURA COM INÍCIO EM 1º DE JANEIRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2012/873/dl_no_430_2012-seplan-marcos_cavalcante_furtado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2012/873/dl_no_430_2012-seplan-marcos_cavalcante_furtado.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 003/2012 - PMC N° 2011/000725-0, DE INTERESSE DE MARCOS ANTÔNIO CAVALCANTE FURTADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2012/872/dl_no_429_2012-seplan-condominio_assis_dias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2012/872/dl_no_429_2012-seplan-condominio_assis_dias.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 002/2012 - PMC Nº 2011/005813-0, DE INTERESSE DE CONDOMÍNIO RESIDENCIAL ASSIS DIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/869/869_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 001/2012 - PMC Nº 2011/002498-7, DE INTERESSE DE RITA DE MELO SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/871/871_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 037/2011 - PMC Nº 2011/003832-5, DE INTERESSE DE DANILO DOUGLAS LOPES BANDEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/868/868_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 036/2011 - PMC N° 2011/004066-4, DE INTERESSE DE GRANDESIGN COM. SERVIÇOS DE MÁRMORES E GRANITOS LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/867/867_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 022/2011 - PMC Nº 2011/001180-0, DE INTERESSE DE BIASFORTE CONSTRUÇÕES E INCORPORAÇÕES LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/866/866_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 013/2011 - PMC Nº 2010/006424-2, DE INTERESSE DE IRANILDO FLORISVALDO MARANHÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/870/870_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 047/2010 - PMC Nº 2010/004018-1, DE INTERESSE DE PEREIRA E WANDERLEY &amp; CIA. LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/864/864_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 034/2010 - PMC Nº 2010/004553-1, DE INTERESSE DE WALTER ALVES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/863/863_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 004/2012 - PMC Nº 2011/000164-5, DE INTERESSE DE MARIA DO PERPÉTUO SOCORRO RIBEIRO MATOS CAVALHEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/862/862_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 043/2011 - PMC Nº 2011/002243-7, DE INTERESSE DA EMPRESA MANOS IMPORTADORA E EXPORTADORA LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 042/211 - PMC Nº 2011/005982-9, DE INTERESSE DE EMPREENDER CONST. INCORP. ADMINISTRAÇÃO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 041/2011 - PMC Nº 2011/001172-9, DE INTERESSE DE ANTÔNIO MANOEL SOARES DE ALMEIDA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 040/2011 - PMC Nº 2011/004679-4, DE INTERESSE DE JOSÉ RAIMUNDO LOPES FILHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 039/2011 - PMC Nº 2011/001632-1, DE INTERESSE DE ANITA DA SILVA NASCIMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 038/2011 - PMC Nº 2011/002220-8, DE INTERESSE DE ALEXANDRE RODRIGUES BUCCI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 034/2011 - PMC Nº 2011/003053-7, DE INTERESSE DE PAULO CESAR PIRES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 033/2011 - PMC Nº 2011/003944-5, DE INTERESSE DE RONALDO SANTOS SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 028/2011 - PMC Nº 2011/001985-1, DE INTERESSE DE PB DOCES DISTRIBUIDORA LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 024/2011 - PMC Nº 2010/002518-2, DE INTERESSE DE NOVORUMO MOTORES E PEÇAS LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N} 014/2011 - PMC Nº 2010/006079-4, DE INTERESSE DE VERÔNICA NUNES CAVALCANTI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR ALESSANDRO DAVID NEVES (ALESSANDRO TCCHÉ) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO DOUTOR FRANCISCO DE ASSIS DI LORENZO SERPA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CABEDELENSE A SENHORA MARTA DE SOUZA NARCISIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CABEDELENSE AO SENHOR JOSÉ COELHO DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO CABEDELENSE AO SENHOR MILSON SILVA TEIXEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 031/2011 - PMC Nº 2011/004427-9, DE INTERESSE DE SYSTEM MUD INDÚSTRIA E COMÉRCIO LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 011/2011 - PMC Nº 2011/000445-5, DE INTERESSE DE ANNA CAROLINNE MACÊDO FOUACHE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 035/2011 - PMC Nº 2011/003216-5, DE INTERESSE DE LUIZA ALVES DE FARIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 032/2011 - PMC Nº 2011/003295-5, DE INTERESSE DE EDMIR DANTAS DORNELAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA CLEIDE ROCHA DA SILVA PIMENTEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "ALTIMAR DE ALENCAR PIMENTEL" O DIPLOMA DE HONRA AO MÉRITO ARTÍSTICO-CULTURAL, CONCEDIDO PELA CÂMARA MUNICIPAL, ALTERANDO O INCISO VII DO ART. 1º DO DECRETO LEGISLATIVO Nº 143/2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 030/2011 - PMC Nº 2011/004456-2, DE INTERESSE DE FABIANA MARIA MONTEIRO RÉGIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 029/2011 - PMC Nº 2011/003077-4, DE INTERESSE DE MARLY PEREIRA DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 027/2011 - PMC Nº 2010/005224-4, DE INTERESSE DE FORT PARAÍBA VIGILÂNCIA E SEGURANÇA PRIVADA LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 019/2011 - PMC Nº 2010/006193-6, DE INTERESSE DE SEVERINO NORBERTO FERREIRA NETO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE CABEDELO, ESTADO DA PARAÍBA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 026/2011 - PMC Nº 2011/002702-1, DE INTERESSE DE CLEUMY BRAGA DA GAMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 017/2011 - PMC Nº 2011/001284-9, DE INTERESSE DA NORDIFE MATERIAIS ELÉTRICOS LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 025/2011 - PMC Nº 2011/004134-2, DE INTERESSE DA PREFEITURA MUNICIPAL DE CABEDELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 023/2011 - PMC Nº 2011/002233-0, DE INTERESSE DE RÓSULA MARIA CALADO MENDONÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 053/2010 - PMC Nº 2010/004490-0, DE INTERESSE DE DANIELE VIEIRA DE AMORIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 021/2011 - PMC Nº 2011/001981-9, DE INTERESSE DE ARTHUR JOSÉ ALBUQUERQUE GADELLHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 020/2011 - PMC Nº 2010/004439-0, DE INTERESSE DE FRYDO GÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 052/2010 - PMC Nº 2010/005524-3, DE INTERESSE DE AURIDÉA MARIA DE MEDEIROS STROPP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 008/2011 - PMC Nº 2010/004424-1, DE INTERESSE DA EMPRESA LIMA TRANSPORTE LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 055/2010 - PMC Nº 2010/001687-6, DE INTERESSE DA IMOBILIÁRIA NÓBREGA VIANA LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 007/2011 - PMC Nº 2010/001761-9, DE INTERESSE DA EMPRESA JMS CONSTRUTORA LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 016/2011 - PMC Nº 2011/001036-6, DE INTERESSE DA EMPRESA PERSIFILM IMPORTAÇÃO E EXPORTAÇÃO LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 015/2011 - PMC N° 2010/006287-8, DE INTERESSE DA EMPRESA SEAPORT - SERVIÇO DE APOIO PROTUÁRIO LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CABEDELENSE A SENHORA MARIA DO SOCORRO VIANA DA COSTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CABEDELENSE AO CAPITÃO DE FRAGATA PAULO SANTOS DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 012/2011 - PMC Nº 2010/005968-0, DE INTERESSE DE JOSÉ DO PATROCÍNIO DE OLIVEIRA LIDA (ESPÓLIO), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 010/2011 - PMC Nº 2010/005158-2, DE INTERESSE DE CLEUMY BRAGA DA GAMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 009/2011 - PMC Nº 2011/000579-6, DE INTERESSE DE MARINALDO COSTA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 048/2010 - PMC Nº 2010/005403-4, DE INTERESSE DE DPA COMÉRCIO ATACADISTA DE PRODUTOS ALIMENTÍCIOS LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 002/2011 - PMC Nº 2011/000856-6, DE INTERESSE DE FRANCISCO VIEIRA DE MATIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 001/2011 - PMC Nº 2011/000081-6, DE INTRESSE DE LEANDRO CORREIA XAVIER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 044/2010 - PMC Nº 2010/005414-0, DE INTERESSE DE MODULADOS COMÉRCIO DE MÓVEIS LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL N° 006/2011 - PMC Nº 2011/001003-0, DE INTERESSE DE LÚCIA MARIA NEVESGOMES GALLO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/922/922_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE CABEDELO, ESTADO DA PARAÍBA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/921/921_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 005/2011 - PMC Nº 2011/001510-4, DE INTERESSE DO CONDOMÍNIO RESIDENCIAL VILLA DOURADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/920/920_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 004/2011 - PMC Nº 2011/000915-5, DE INTERESSE DE C.A.O.A PATRIMONIAL LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/919/919_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 003/2011 - PMC Nº 2011/000404-8, DE INTERESSE DE LLE PARTICIPAÇÕES LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/918/918_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 010/2010 - PMC Nº 3.024/09 - REAPRECIAÇÃO - DE INTERESSE DE MANOEL JOSÉ RODRIGUES NETO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/917/917_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 024/2010 - PMC Nº 1.546/2009 DE INTERESSE DA EMPRESA RAVA EMBALAGENS INDÚSTRIA E COMÉRCIO LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/916/916_texto_integral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PEDIDO DO PROCESSO PL Nº 022/2010 - PMC Nº 2009/004013-3 DE INTERESSE DE AILSON DE OLIVEIRA BRITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2496/dl_no_363_2010-seplan-alcino_queiroz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2496/dl_no_363_2010-seplan-alcino_queiroz.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 051/2010 - PMC nº 2010/004857-3 de interesse de Alcino Medeiros de Queiroz, e dá outras providências.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2495/dl_no_362_2010-_cidadania_arnaldo_morais_neto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2495/dl_no_362_2010-_cidadania_arnaldo_morais_neto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Tenente Coronel da Polícia Militar Arnaldo Sobrinho de Morais Neto, e dá outras providências.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2494/dl_no_361_2010-merito_artistico_cultural_-_wilson_machado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2494/dl_no_361_2010-merito_artistico_cultural_-_wilson_machado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Artístico- Cultural ao Sr. Wilson Florentino Machado (Wilson do Bandolim), e dá outras providências.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2493/dl_no_360_2010_-seplan-_everaldo_carmeiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2493/dl_no_360_2010_-seplan-_everaldo_carmeiro.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 045/2010 - PMC nº 2010/004803-4 de interesse de Everaldo de Souza Carneiro, e dá outras providências.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2492/dl_no_359_2010-seplan-_ferreira_distribuidora.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2492/dl_no_359_2010-seplan-_ferreira_distribuidora.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 056/2010 - PMC nº 2010/005289-9 de interesse de Vanessa Gouveia Beltrão, e dá outras providências</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2491/dl_no_358_2010-seplan-vanessa_beltrao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2491/dl_no_358_2010-seplan-vanessa_beltrao.pdf</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2490/dl_no_357_2010-seplan-r.m.r._industrias_comercio_e_c_YKAx4T5.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2490/dl_no_357_2010-seplan-r.m.r._industrias_comercio_e_c_YKAx4T5.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 054/2010 - PMC nº 2010/005212-0 de interesse de R. M. R. Indústria e Comércio Construções Civis Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2489/dl_no_356_2010-seplan-one_life_idiomas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2489/dl_no_356_2010-seplan-one_life_idiomas.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 050/2010 - PMC nº 2010/005906-0 de interesse de One Life Idiomas Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2488/dl_no_355_2010-seplan-jacare_yacht_village.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2488/dl_no_355_2010-seplan-jacare_yacht_village.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 049/2010 - PMC nº 2010/004486-1 de interesse de Jacaré Yacht Village Ltda, e dá outras providências.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2487/dl_no_354_2010-seplan-lazerri_industria_e_comercio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2487/dl_no_354_2010-seplan-lazerri_industria_e_comercio.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 046/2010 - PMC nº 2010/005368-2 de interesse de Lazerri Indústria e Comércio Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2486/dl_no_353_2010-seplan-wallas_garcia_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2486/dl_no_353_2010-seplan-wallas_garcia_da_silva.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 043/2010 - PMC nº 2985/2009 de interesse do Sr. Wallas Garcia da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2485/dl_no_352_2010-seplan-jacare_marinas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2485/dl_no_352_2010-seplan-jacare_marinas.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 041/2010 - PMC nº 2567/04-2566/04-2010/003499-8 de interesse de Jacaré Marinas Serviços Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2484/dl_no_351_2010-seplan-vivo_s.a..pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2484/dl_no_351_2010-seplan-vivo_s.a..pdf</t>
   </si>
   <si>
     <t>Rejeita o pedido do Processo PL nº 023/2010 - PMC nº 2.272/09 de interesse da empresa Vivo S/A, e dá outras providências.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2483/dl_no_350_2010-seplan-ailson_brito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2483/dl_no_350_2010-seplan-ailson_brito.pdf</t>
   </si>
   <si>
     <t>Rejeita o pedido do Processo PL nº 022/2010 - PMC nº 2009/004013-3 de interesse de Ailson de Oliveira Brito, e dá outras providências</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2482/dl_no_349_2010-seplan-jovem_tem_futuro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2482/dl_no_349_2010-seplan-jovem_tem_futuro.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 015/2010 - PMC nº 2009/003704-3 de interesse da entidade Jovem tem Futuro, e dá outras providências.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2481/dl_no_348_2010-seplan-manoel_rodrigues_neto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2481/dl_no_348_2010-seplan-manoel_rodrigues_neto.pdf</t>
   </si>
   <si>
     <t>Rejeita o pedido do Processo PL nº 010/2010 - PMC nº 3.024/09 de interesse de Manoel José Rodrigues Neto, e dá outras providências.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2480/dl_no_347_2010-seplan-amaro_muniz_castro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2480/dl_no_347_2010-seplan-amaro_muniz_castro.pdf</t>
   </si>
   <si>
     <t>Rejeita o pedido do Processo PL nº 006/2010 - PMC nº 0.20/2010 de interesse de Amaro Muniz Castro, e dá outras providências</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2479/dl_no_346_2010-seplan-fancisco_de_souza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2479/dl_no_346_2010-seplan-fancisco_de_souza.pdf</t>
   </si>
   <si>
     <t>Rejeita o pedido do Processo PL nº 003/2010 - PMC nº 2009/002958-0 de interesse de Francisco de Assis Vasconcelos de Souza, e dá outras providências.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2478/dl_no_345_2010-seplan-diederik_josephus_van.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2478/dl_no_345_2010-seplan-diederik_josephus_van.pdf</t>
   </si>
   <si>
     <t>Rejeita o pedido do Processo PL nº 005/2009 - PMC nº 254/2009 de interesse de Diederik Augustinus Josephus Van, e dá outras providências.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2477/dl_no_344_2010-_cidadania_jose_damacieudo_dantas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2477/dl_no_344_2010-_cidadania_jose_damacieudo_dantas.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor José Damacieudo de Oliveira Dantas, e dá outras providências.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2476/dl_no_343_2010-_cidadania_aliberto_de_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2476/dl_no_343_2010-_cidadania_aliberto_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Aliberto Florêncio de Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2475/dl_no_342_2010-_cidadania_othamar_gama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2475/dl_no_342_2010-_cidadania_othamar_gama.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Othamar Batista Gama, e dá outras providências.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2474/dl_no_341_2010-_cidadania_valdeci_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2474/dl_no_341_2010-_cidadania_valdeci_da_silva.pdf</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2473/dl_no_340_2010-_cidadania_flavio_piccoli.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2473/dl_no_340_2010-_cidadania_flavio_piccoli.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Flávio Luiz Piccoli, e dá outras providências.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2472/dl_no_339_2010_-seplan-ferreira_atacado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2472/dl_no_339_2010_-seplan-ferreira_atacado.pdf</t>
   </si>
   <si>
     <t>Rejeita o pedido do Processo PL nº 040/2010 - PMC nº 2010/003201-4 de interesse da empresa Ferreira Atacado Distribuidor Ltda.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2471/dl_no_338_2010-seplan-estacao_radio_base.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2471/dl_no_338_2010-seplan-estacao_radio_base.pdf</t>
   </si>
   <si>
     <t>Rejeita o pedido do Processo PL nº 016/2010 - PMC nº 3.163/09 de interesse de ERB – Estação Rádio Base, e dá outras providências.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2470/dl_no_337_2010-seplan-sandra_goncalves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2470/dl_no_337_2010-seplan-sandra_goncalves.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 039/2010 - PMC nº 2010/003306-1 de interesse de Sandra Bezerra Gonçalves, e dá outras providências.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2469/dl_no_336_2010-seplan-jose_de_lima_irmao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2469/dl_no_336_2010-seplan-jose_de_lima_irmao.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 033/2010 - PMC nº 2010/003069-0 de interesse de José Gomes de Lima Irmão, e dá outras providências.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2468/dl_no_335_2010-seplan-jci_comercio_e_incorporacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2468/dl_no_335_2010-seplan-jci_comercio_e_incorporacao.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 031/2010 - PMC nº 2010/004276-1 de interesse da Empresa JCI – Comércio e Importação Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2467/dl_no_334_2010-seplan-imobiliaria_novo_rumo_e_outros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2467/dl_no_334_2010-seplan-imobiliaria_novo_rumo_e_outros.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 029/2010 - PMC nº 2.285/2005/PMC nº 1.236/2006 de interesse da Imobiliária Novo Rumo e Incorplan Incorporações Ltda., e Luiz Vilhena do Nascimento, e dá outras providências.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2466/dl_no_333_2010-seplan-joseana_gualberto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2466/dl_no_333_2010-seplan-joseana_gualberto.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 026/2010 - PMC nº 2010/002650-2 de interesse de Joseana Francisca Dantas Gualberto, e dá outras providências.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2465/dl_no_332_2010-seplan-benedito_souza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2465/dl_no_332_2010-seplan-benedito_souza.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 038/2010 - PMC nº 2010/004607 e PMC 2010/004609-0 de interesse de Benedito Cirino de Souza, e dá outras providências.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2464/dl_no_331_2010-seplan-fenix_higiene_limpeza_e_saude.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2464/dl_no_331_2010-seplan-fenix_higiene_limpeza_e_saude.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 037/2010 - PMC nº 2010/004401-2 de interesse da Fênix Sistema de Higiene, Limpeza e Saúde Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2463/dl_no_330_2010-seplan_-orl_construtora.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2463/dl_no_330_2010-seplan_-orl_construtora.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 036/2010 - PMC nº 2010/003818-7 de interesse de OLR Construtora Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2462/dl_no_329_2010-seplan-paulo_botelho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2462/dl_no_329_2010-seplan-paulo_botelho.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 035/2010 - PMC nº 2010/004159-5 de interesse de Paulo Shalom de Barcellos Botelho, e dá outras providências.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2461/dl_no_328_2010-seplan-lavanderia_via_sul.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2461/dl_no_328_2010-seplan-lavanderia_via_sul.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 032/2010 - PMC nº 2010/004147-1 de interesse da Lavanderia Via Sul Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2460/dl_no_327_2010-seplan-antonio_lopes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2460/dl_no_327_2010-seplan-antonio_lopes.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 030/2010 - PMC nº 2010/002646-4 de interesse do Sr. Antônio Sérgio Lopes, e dá outras providências.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2459/dl_no_326_2010-aprovacao_presidente_ipsemc.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2459/dl_no_326_2010-aprovacao_presidente_ipsemc.pdf</t>
   </si>
   <si>
     <t>Aprova o nome da Dra. Léa Santana Praxedes para ocupar o cargo de Presidente do Instituto de Previdência dos Servidores Municipais de Cabedelo - IPSEMC, e dá outras providências.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2458/dl_no_325_2010-seplan-wilson_nobrega.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2458/dl_no_325_2010-seplan-wilson_nobrega.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 025/2010 - PMC nº 1.718/2009 de interesse do Sr.Wilson Urquiza da Nóbrega, e dá outras providências.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2457/dl_no_324_2010-seplan-wallas_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2457/dl_no_324_2010-seplan-wallas_silva.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 027/2010 – PMC N° 2.985/09 de interesse do Sr. Wallas Garcia da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2456/dl_no_323_2010-seplan-ana_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2456/dl_no_323_2010-seplan-ana_viana.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 019/2010 – PMC N° 2010/002318-0 de interesse da Sra. Ana Caroline de Abreu Viana, e dá outras providências.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2455/dl_no_322_2010-seplan-wilson_nobrega.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2455/dl_no_322_2010-seplan-wilson_nobrega.pdf</t>
   </si>
   <si>
     <t>Rejeita o pedido do Processo PL nº 025/2010 - PMC nº 1.718/2009 de interesse do Sr.Wilson Urquiza da Nóbrega, e dá outras providências.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2454/dl_no_321_2010-seplan-rava_embalagens.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2454/dl_no_321_2010-seplan-rava_embalagens.pdf</t>
   </si>
   <si>
     <t>Rejeita o pedido do Processo PL nº 024/2010 - PMC nº 1.546/2009 de interesse da empresa Rava Embalagens Indústria e Comércio Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2453/dl_no_320_2010-seplan-josemar_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2453/dl_no_320_2010-seplan-josemar_santos.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 036/2009 - PMC nº 2009/003002-2 de interesse de Josemar Paulino dos Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2452/dl_no_319_2010-seplan-meiriely_lima_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2452/dl_no_319_2010-seplan-meiriely_lima_oliveira.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 020/2010 - PMC nº 2010/002513-1 de interesse de Meirielly Galvão de Lima Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2451/dl_no_318_2010-seplan-zulmira_almeida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2451/dl_no_318_2010-seplan-zulmira_almeida.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 017/2010 – PMC N° 1.392/09 de interesse de Zulmira Rocha de Almeida, e dá outras providências.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2450/dl_no_317_2010-seplan-visiotrade_importacao_e_exportacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2450/dl_no_317_2010-seplan-visiotrade_importacao_e_exportacao.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 021/2010 – PMC N° 2010/002754-1 de interesse de Visiotrade Importação e Exportação Ltda, e dá outras providências.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2449/dl_no_316_2010-seplan-stark_distribuidora_cosmeticos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2449/dl_no_316_2010-seplan-stark_distribuidora_cosmeticos.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 018/2010 – PMC N° 2010/001327-3 de interesse de Stark Distribuidora de Cosméticos Ltda. - ME, e dá outras providências.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2448/dl_no_315_2010-seplan-pb_engenharia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2448/dl_no_315_2010-seplan-pb_engenharia.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 014/2010 – PMC N° 2010/001175-0 de interesse de PB Engenharia e Empreendimentos Imobiliários Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2447/dl_no_314_2010-seplan-el_elion.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2447/dl_no_314_2010-seplan-el_elion.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 013/2010 – PMC N° 2010/001337-0 de interesse de El Elion Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2446/dl_no_313_2010-seplan-interlub_lubrificantes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2446/dl_no_313_2010-seplan-interlub_lubrificantes.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 011/2010 – PMC N° 218/2010 de interesse de Interlub Especialidades Lubrificantes Ltda, e dá outras providências</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2445/dl_no_312_2010-seplan-fujicom.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2445/dl_no_312_2010-seplan-fujicom.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 002/2010 – PMC N° 2.793/2009 de interesse de FUJICOM – Comércio de Materiais Hospitalares e Importações Ltda, e dá outras providências.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2444/dl_no_311_2010-seplan-condominio_porto_dourado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2444/dl_no_311_2010-seplan-condominio_porto_dourado.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 012/2010 – PMC N° 2.937/2009 de interesse do Condomínio Porto Dourado, e dá outras providências.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2443/dl_no_310_2010-seplan-ivan_dativo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2443/dl_no_310_2010-seplan-ivan_dativo.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 008/2010 – PMC N° 2.244/2009 de interesse de Ivan Costa Dativo, e dá outras providências.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2442/dl_no_309_2010-cidadania_domerina_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2442/dl_no_309_2010-cidadania_domerina_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Domerina Pereira da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2441/dl_no_308_2010-cidadania_jose_maria_de_franca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2441/dl_no_308_2010-cidadania_jose_maria_de_franca.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor José Maria de França, e dá outras providências.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2440/dl_no_307_2010-cidadania_alfredo_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2440/dl_no_307_2010-cidadania_alfredo_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Alfredo Alves dos Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2439/dl_no_306_2010-cidadania_severino_figueiredo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2439/dl_no_306_2010-cidadania_severino_figueiredo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Severino Rodrigues Figueiredo.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2438/dl_no_305_2010-seplan-domus_club.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2438/dl_no_305_2010-seplan-domus_club.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 007/2010 – PMC N° 2009/003563-6 de interesse da Domus Club e Buffet Ltda, e dá outras providências.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2437/dl_no_304_2010-seplan-cleumy_gama.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2437/dl_no_304_2010-seplan-cleumy_gama.pdf</t>
   </si>
   <si>
     <t>Rejeita o pedido do Processo PL nº 035/2009 - PMC n° 2.850/2009 de interesse de Cleumy Braga da Gama, e dá outras providências.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2436/dl_no_303_2010-seplan-eloisa_de_souza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2436/dl_no_303_2010-seplan-eloisa_de_souza.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 009/2010 - PMC n° 2.409/2009 de interesse de Eloísa Helena Borges de Souza, e dá outras providências.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2435/dl_no_302_2010-seplan-nordeste_reciclagem.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2435/dl_no_302_2010-seplan-nordeste_reciclagem.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 005/2010 - PMC n° 3.022/2009 de interesse da Empresa NORCICLA – Nordeste Reciclagem Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2434/dl_no_301_2010-seplan-expresso_comercio_de_glp.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2434/dl_no_301_2010-seplan-expresso_comercio_de_glp.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 004/2010 - PMC n° 2.872/2009 de interesse da Empresa Expresso Comércio de GLP Ltda, e dá outras providências.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2433/dl_no_300_2010-seplan-fatima_souza_e_outra.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2433/dl_no_300_2010-seplan-fatima_souza_e_outra.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 001/2010 - PMC n° 2.134/2009 de interesse de Maria de Fátima Higino de Souza e Outra, e dá outras providências.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3126/dl_no_299_2009_-seplan-lenira_ventura_de_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3126/dl_no_299_2009_-seplan-lenira_ventura_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 034/2009 - PMC nº 2.599/2009 de interesse de Lenira Ventura de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3125/dl_no_298_2009_-merito_cabedelense-joao_ribeiro_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3125/dl_no_298_2009_-merito_cabedelense-joao_ribeiro_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Cabedelense ao Senhor João Ribeiro da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3124/dl_no_297_2009_-seplan-qualiarty_industria_de_moveis.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3124/dl_no_297_2009_-seplan-qualiarty_industria_de_moveis.pdf</t>
   </si>
   <si>
     <t>Aprova no pedido do Processo PL nº 033/2009 - PMC nº 2009/003297-1 de interesse da Empresa Qualiarty Indústria e Comércio de Móveis Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3123/dl_no_296_2009_-seplan-gilma_correia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3123/dl_no_296_2009_-seplan-gilma_correia.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 031/2009 - PMC nº 1.482/2009 de interesse de Gilma Alves de Araújo Correia, e dá outras providências</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3122/dl_no_295_2009_-seplan-tecnaut_comercio_sistemas_automacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3122/dl_no_295_2009_-seplan-tecnaut_comercio_sistemas_automacao.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 020/2009 - PMC nº 2.009/002547-9 de interesse da Empresa Tecnaut Comércio de Sistemas de Automação Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3121/dl_no_294_2009_-seplan-cicero_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3121/dl_no_294_2009_-seplan-cicero_silva.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 032/2009 - PMC nº 2.310/2009 de interesse de Cícero Bernardo da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3120/dl_no_293_2009_-seplan-novo_rumo_honda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3120/dl_no_293_2009_-seplan-novo_rumo_honda.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 022/2009 - PMC nº 1.352/2009 de interesse da Empresa Novo Rumo Honda, e dá outras providências</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3119/dl_no_292_2009_-seplan-sertaneja_dos_medicamentos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3119/dl_no_292_2009_-seplan-sertaneja_dos_medicamentos.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 019/2009 - PMC nº 2.009/000844-2 de interesse da Empresa Sertaneja dos Medicamentos Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3118/dl_no_291_2009_-seplan-distribuidora_alimentos_sao_joao_batista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3118/dl_no_291_2009_-seplan-distribuidora_alimentos_sao_joao_batista.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 021/2009 - PMC nº 2.009/002584-3 de interesse da Distribuidora de Alimentos São João Batista Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3117/dl_no_290_2009_-cidadao_cabedelense-jose_edinaldo_de_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3117/dl_no_290_2009_-cidadao_cabedelense-jose_edinaldo_de_lima.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor José Edivaldo de Lima, e dá outras providências</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3130/dl_no_289_2009_-seplan-cogas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3130/dl_no_289_2009_-seplan-cogas.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 015/2009 - PMC nº 1.572/2009 de interesse da Cogás - comércio de Gás Liquefeito Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3129/dl_no_288_2009_-seplan-nordeste_distribuidora_produtos_limpeza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3129/dl_no_288_2009_-seplan-nordeste_distribuidora_produtos_limpeza.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 016/2009 - PMC nº 2.009/002482-0 de interesse da Empresa Nordeste Distribuidora de Produtos de Limpeza Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3128/dl_no_287_2009_-seplan-pula_pirula.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3128/dl_no_287_2009_-seplan-pula_pirula.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 025/2009 - PMC nº 1.813/2009 de interesse da Empresa Pula Pirula Festas e Eventos Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3127/dl_no_286_2009_-seplan-dunas_distribuidora.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3127/dl_no_286_2009_-seplan-dunas_distribuidora.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 018/2009 - PMC nº 2.009/002583-5 de interesse da Empresa Dunas Distribuidora Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3131/dl_no_285_2009_-seplan_-nemesio_soares_junior.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3131/dl_no_285_2009_-seplan_-nemesio_soares_junior.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 024/2009 - PMC nº 1.927/2009 de interesse de Nemésio Almeida Soares Júnior, e dá outras providências</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3134/dl_no_284_2009_-seplan-marise_miranda_gusmao_neto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3134/dl_no_284_2009_-seplan-marise_miranda_gusmao_neto.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 023/2009 - PMC nº 2.008/2009 de interesse de Marise de Miranda Gusmão Neto, e dá outras providências</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3135/dl_no_283_2009_-seplan-telegas_revendedora_de_gas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3135/dl_no_283_2009_-seplan-telegas_revendedora_de_gas.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 017/2009 - PMC nº 2.009/002456-1 de interesse de Telegás Revendedora de Gás Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3136/dl_no_282_2009_-cidadao_cabedelense-dr._altemir_gregolin.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3136/dl_no_282_2009_-cidadao_cabedelense-dr._altemir_gregolin.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Ministro da Pesca e Aquicultura, Doutor Altemir Gregolin, e dá outras providências</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3137/dl_no_281_2009_-cidadao_cabedelense-alfredo_marinho_ferreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3137/dl_no_281_2009_-cidadao_cabedelense-alfredo_marinho_ferreira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Alfredo Marinho Ferreira, e dá outras providências</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3138/dl_no_280_2009_-seplan-joao_neves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3138/dl_no_280_2009_-seplan-joao_neves.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 009/2009 - PMC nº 1.072/2009 de interesse de João Rodolfo Cunha Neves, e dá outras providências</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3139/dl_no_279_2009_-seplan-paulo_cunha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3139/dl_no_279_2009_-seplan-paulo_cunha.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 007/2009 - PMC nº 0.612/2009 de interesse de Paulo Bezerra da Cunha, e dá outras providências</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3140/dl_no_278_2009_-seplan-base_distribuidora_cosmeticos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3140/dl_no_278_2009_-seplan-base_distribuidora_cosmeticos.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 014/2009 - PMC nº 1.395/2009 de interesse da Base Distribuidora de Cosméticos Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3141/dl_no_277_2009_-cidadao_cabedelense-jose_jurandy_felix_jurandy_do_sax.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3141/dl_no_277_2009_-cidadao_cabedelense-jose_jurandy_felix_jurandy_do_sax.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor José Jurandy Félix (Jurandy do Sax), e dá outras providências</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3142/dl_no_276_2009_-cidadao_cabedelense-padre_antonio_kemps.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3142/dl_no_276_2009_-cidadao_cabedelense-padre_antonio_kemps.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Padre Antônio Kemps, e dá outras providências</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3143/dl_no_275_2009_-seplan-raul_meira_filho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3143/dl_no_275_2009_-seplan-raul_meira_filho.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 001/2009 - PMC nº 407/2009 de interesse de Raul da Costa Meira Filho, e dá outras providências</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3144/dl_no_274_2009_-seplan-santiago_empreendimentos_imobiliarios.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3144/dl_no_274_2009_-seplan-santiago_empreendimentos_imobiliarios.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 013/2009 - PMC nº 0.526/2009 de interesse de Santiago Empreendimentos Imobiliários Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3145/dl_no_273_2009_-seplan-abv_distribuidora.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3145/dl_no_273_2009_-seplan-abv_distribuidora.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 010/2009 - PMC nº 0.684/2009 de interesse da ABV - Distribuidora e Comércio de Marcas Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3146/dl_no_272_2009_-cidadao_cabedelense-ironildo_da_silva_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3146/dl_no_272_2009_-cidadao_cabedelense-ironildo_da_silva_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Ironildo da Silva Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3147/dl_no_271_2009_-cidadao_cabedelense-dr._alberto_de_albuquerque_bezerra.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3147/dl_no_271_2009_-cidadao_cabedelense-dr._alberto_de_albuquerque_bezerra.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Alberto de Albuquerque Bezerra, e dá outras providências</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3148/dl_no_270_2009_-cidadao_cabedelense-dr._walber_farias_marques.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3148/dl_no_270_2009_-cidadao_cabedelense-dr._walber_farias_marques.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Walber Farias Marques, e dá outras providências</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3149/dl_no_269_2009_-seplan-fabiano_alves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3149/dl_no_269_2009_-seplan-fabiano_alves.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 008/2009 - PMC nº 0.889/2009 de interesse de Fabiano de Melo Alves, e dá outras providências</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3150/dl_no_268_2009_-seplan-cor_e_mix_tintas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3150/dl_no_268_2009_-seplan-cor_e_mix_tintas.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 012/2009 - PMC nº 1.610/2009 de interesse de Cor e Mix Distribuidora de Tintas e Vernizes Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3151/dl_no_267_2009_-seplan-n._claudino_e_cia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3151/dl_no_267_2009_-seplan-n._claudino_e_cia.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PL nº 006/2009 - PMC nº 692/2009 de interesse de N. Claudino e Cia. Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3152/dl_no_266_2009_-seplan-alison_de_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3152/dl_no_266_2009_-seplan-alison_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 288/2009 de interesse de Ailson de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3153/dl_no_265_2009_-cidada_cabedelense-dra._veronica_candida_m._de_lucena_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3153/dl_no_265_2009_-cidada_cabedelense-dra._veronica_candida_m._de_lucena_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense a Doutora Verônica Cândida Menezes de Lucena Santos</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3154/dl_no_264_2009_-seplan-baterias_joao_pessoa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3154/dl_no_264_2009_-seplan-baterias_joao_pessoa.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 776/2009 de interesse de Comércio de Baterias João Pessoa Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3155/dl_no_263_2009_-seplan-priscilla_franklin.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3155/dl_no_263_2009_-seplan-priscilla_franklin.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 1.817/2008 de interesse de Priscilla Pereira Franklin, e dá outras providências</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3156/dl_no_262_2009_-aprova-contas_municipais-2006.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3156/dl_no_262_2009_-aprova-contas_municipais-2006.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Cabedelo, Estado da Paraíba, relativas ao Exercício Financeiro de 2006</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3157/dl_no_261_2009_-seplan-ministerio_da_fazenda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3157/dl_no_261_2009_-seplan-ministerio_da_fazenda.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 281/2009 de interesse do Ministério da Fazenda, e dá outras providências</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3158/dl_no_260_2009_-seplan-furtado_lima_participacao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3158/dl_no_260_2009_-seplan-furtado_lima_participacao.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 2.424/08 de interesse de Furtado Lima Participação e Administração Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3159/dl_no_259_2009_-seplan-granmaster.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3159/dl_no_259_2009_-seplan-granmaster.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 2.437/08 de interesse de Granmaster - Comércio de Mármores e Granitos Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3160/dl_no_258_2009_-seplan-care_e_surgical_com..pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3160/dl_no_258_2009_-seplan-care_e_surgical_com..pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 1.187/08 de interesse de Care e Surgical Comércio de Ortes e Próteses Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3161/dl_no_257_2009_-seplan-portugal_export_import_e_representacoes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3161/dl_no_257_2009_-seplan-portugal_export_import_e_representacoes.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 2.054/08 de interesse de Portugal Export, Import e Representações Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3162/dl_no_256_2009_-cidadao_cabedelense-dr._ana_maria_bezerra_da_nobrega.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3162/dl_no_256_2009_-cidadao_cabedelense-dr._ana_maria_bezerra_da_nobrega.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadã Cabedelense a Doutora Ana Maria Bezerra da Nóbrega</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3163/dl_no_255_2009_-cidada_cabedelense-dra._eloiza_marlene_carvalho_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3163/dl_no_255_2009_-cidada_cabedelense-dra._eloiza_marlene_carvalho_viana.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadã Cabedelense a Doutora Eloiza Marlene Carvalho Viana</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3164/dl_no_254_2009_-cidadao_cabedelense-dr._edmar_almeida_de_moraes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3164/dl_no_254_2009_-cidadao_cabedelense-dr._edmar_almeida_de_moraes.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Doutor Edmar Almeida de Moraes</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3165/dl_no_253_2009_-cidada_cabedelense-dra._lea_santana_praxedes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3165/dl_no_253_2009_-cidada_cabedelense-dra._lea_santana_praxedes.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense a Doutora Léa Santana Praxedes</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3197/dl_no_252_2008_-seplan-republica_vidros_distribuidora.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3197/dl_no_252_2008_-seplan-republica_vidros_distribuidora.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 2.263/08 de interesse da República Vidros Distribuidora e Beneficiadora Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3196/dl_no_251_2008_-seplan-portal_administradora_de_bens.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3196/dl_no_251_2008_-seplan-portal_administradora_de_bens.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 3.057/08 de interesse da Portal Administradora de Bens Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3195/dl_no_250_2008_-seplan-gp_universal_importadora_e_exportadora.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3195/dl_no_250_2008_-seplan-gp_universal_importadora_e_exportadora.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 2008/011180-1 de interesse de GP Universal Importadora e Exportadora Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3194/dl_no_249_2008_-aprova-contas_municipais-2005.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3194/dl_no_249_2008_-aprova-contas_municipais-2005.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Cabedelo, Estado da Paraíba, relativas ao Exercício Financeiro de 2005</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3193/dl_no_248_2008_-cidadao_cabedelense-capitao-de-fragata_paolo_coirolo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3193/dl_no_248_2008_-cidadao_cabedelense-capitao-de-fragata_paolo_coirolo.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Capitão-de-Fragata Paolo Coirolo</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3192/dl_no_247_2008_-cidadao_cabedelense-dr._marcio_albuquerque_madruga.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3192/dl_no_247_2008_-cidadao_cabedelense-dr._marcio_albuquerque_madruga.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Doutor Márcio Albuquerque Madruga</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3191/dl_no_246_2008_-aprova-contas_municipais-2004.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3191/dl_no_246_2008_-aprova-contas_municipais-2004.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Cabedelo, Estado da Paraíba, relativas ao Exercício Financeiro de 2004</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3190/dl_no_245_2008_-seplan-mc_construtora.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3190/dl_no_245_2008_-seplan-mc_construtora.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 2.547/2008 de interesse de MC Construtora Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3189/dl_no_244_2008_-seplan-zailton_torres.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3189/dl_no_244_2008_-seplan-zailton_torres.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 2.111/2008 de interesse de Zailton Brasiliano G. Torres, e dá outras providências</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3188/dl_no_243_2008_-seplan-everaldo_nascimento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3188/dl_no_243_2008_-seplan-everaldo_nascimento.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 1.852/2007 de interesse de Everaldo Ataíde do Nascimento, e dá outras providências</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3187/dl_no_242_2008_-seplan-edson_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3187/dl_no_242_2008_-seplan-edson_lima.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 2.671/2007 de interesse de Edson da Silva Lima, e dá outras providências</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3186/dl_no_241_2008_-seplan-smm_encomendas_expressas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3186/dl_no_241_2008_-seplan-smm_encomendas_expressas.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 2.264/2008 de interesse de SMM Encomendas Expressas Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3185/dl_no_240_2008_-seplan-e._s._atacado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3185/dl_no_240_2008_-seplan-e._s._atacado.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 1.105/2008 de interesse de E. S. Atacado Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3184/dl_no_239_2008_-seplan-d._n._veiculos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3184/dl_no_239_2008_-seplan-d._n._veiculos.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 2.136/2008 de interesse de D.N. Veículos Peças e Serviços Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3183/dl_no_238_2008_-seplan-cassio_chaves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3183/dl_no_238_2008_-seplan-cassio_chaves.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 2.602/2007 de interesse de Cássio Túlio Santiago Chaves, e dá outras providências</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3182/dl_no_237_2008_-cidadao_cabedelense-robson_cardoso_marinho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3182/dl_no_237_2008_-cidadao_cabedelense-robson_cardoso_marinho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Robson Cardoso Marinho, e dá outras providências</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3181/dl_no_236_2008_-cidadao_cabedelense-dr._jose_celio_de_lacerda_sa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3181/dl_no_236_2008_-cidadao_cabedelense-dr._jose_celio_de_lacerda_sa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Juiz de Direito da Comarca de Cabedelo, Doutor José Célio de Lacerda Sá, e dá outras providências</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3180/dl_no_235_2008_-seplan-terezinha_catao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3180/dl_no_235_2008_-seplan-terezinha_catao.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 02.672/2007 de interesse de Terezinha Dantas Catão, e dá outras providências</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3179/dl_no_234_2008__-numero-vereadores_10-2009.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3179/dl_no_234_2008__-numero-vereadores_10-2009.pdf</t>
   </si>
   <si>
     <t>Fixa o número de vereadores para composição da Câmara Municipal de Cabedelo/PB, para legislatura com início em 1º de janeiro de 2009, e dá outras providências</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3178/dl_no_233_2008_-seplan-santiago_nobrega.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3178/dl_no_233_2008_-seplan-santiago_nobrega.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 00.684/2008 de interesse de Santiago Nóbrega, e dá outras providências</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3177/dl_no_232_2008_-cidadao_cabedelense-dr._carlos_olivio_lopes_de_mendonca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3177/dl_no_232_2008_-cidadao_cabedelense-dr._carlos_olivio_lopes_de_mendonca.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Doutor Carlos Ovídio Lopes de Mendonça, e dá outras providências</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3176/dl_no_231_2008_-cidadao_cabedelense-dr._euzo_cunha_chaves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3176/dl_no_231_2008_-cidadao_cabedelense-dr._euzo_cunha_chaves.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Doutor Euzo da Cunha Chaves, e dá outras providências</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3175/dl_no_230_2008_-seplan-raul_meira_filho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3175/dl_no_230_2008_-seplan-raul_meira_filho.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 1.331/2008 de interesse de Raul da Costa Meira Filho, e dá outras providências</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3174/dl_no_229_2008_-cidadao_cabedelense-padre_geraldo_nogueira_de_amorim.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3174/dl_no_229_2008_-cidadao_cabedelense-padre_geraldo_nogueira_de_amorim.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao escritor, professor e poeta, Padre Geraldo Nogueira de Amorim, e dá outras providências</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3173/dl_no_228_2008_-seplan-geraldo_moreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3173/dl_no_228_2008_-seplan-geraldo_moreira.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 02.455/2007 de interesse de Geraldo Targino da Costa Moreira, e dá outras providências</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3172/dl_no_227_2008_-seplan-adailson_gomes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3172/dl_no_227_2008_-seplan-adailson_gomes.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 2.013/2007 de interesse de Adailson da Silva Gomes, e dá outras providências</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3171/dl_no_226_2008_-seplan-jonas_melo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3171/dl_no_226_2008_-seplan-jonas_melo.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 1.241/2007 de interesse de Jonas Leitão de Melo, e dá outras providências</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3170/dl_no_225_2008_-seplan-gilfredo_costa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3170/dl_no_225_2008_-seplan-gilfredo_costa.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 0.965/2007 de interesse de Gilfredo de Andrade Costa, e dá outras providências</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3169/dl_no_224_2008_-seplan-cavalcante_primo_veiculos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3169/dl_no_224_2008_-seplan-cavalcante_primo_veiculos.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 1.361/2007 de interesse de Cavalcante Primo Veículos Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3168/dl_no_223_2008_-seplan-inocencio_padilha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3168/dl_no_223_2008_-seplan-inocencio_padilha.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 02.203/2007 de interesse de Inocêncio Avelino Padilha, e dá outras providências</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3167/dl_no_222_2008_-seplan-jose_pessoa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3167/dl_no_222_2008_-seplan-jose_pessoa.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 00.208/2008 de interesse de José Augusto Gomes Pessoa, e dá outras providências</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3166/dl_no_221_2008_-seplan-ivan_miranda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3166/dl_no_221_2008_-seplan-ivan_miranda.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 02.031/2007 de interesse de Ivan Carlos Silva de Miranda, e dá outras providências</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3232/dl_no_220_2007_-seplan-elias_gomes_neto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3232/dl_no_220_2007_-seplan-elias_gomes_neto.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 0.432/2007 de interesse de Elias Gomes A. Neto, e dá outras providências</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3231/dl_no_219_2007_-seplan-joaquim_leite.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3231/dl_no_219_2007_-seplan-joaquim_leite.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 02.392/2007 de interesse de Joaquim Caetano Leite, e dá outras providências</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3230/dl_no_218_2007_-seplan-jacelita_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3230/dl_no_218_2007_-seplan-jacelita_silva.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 02.291/2007 de interesse de Jacelita Ferreira da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3229/dl_no_217_2007_-seplan-manoel_pereira_neto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3229/dl_no_217_2007_-seplan-manoel_pereira_neto.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 2.607/2007 de interesse de Manoel Pereira Neto, e dá outras providências</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3228/dl_no_216_2007_-seplan-marilene_queiroga.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3228/dl_no_216_2007_-seplan-marilene_queiroga.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 01.913/2007 de interesse de Marilene de Lima Queiroga, e dá outras providências</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3227/dl_no_215_2007_-seplan-allyson_moura.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3227/dl_no_215_2007_-seplan-allyson_moura.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 2.032-SF/2007 de interesse de Allyson Barbalho de Lima Moura, e dá outras providências</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3226/dl_no_214_2007_-seplan-marcal_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3226/dl_no_214_2007_-seplan-marcal_lima.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 1.810/2007 de interesse de Marcal Rosas Florentino Lima., e dá outras providências</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3225/dl_no_213_2007_-seplan-projeto_vila_feliz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3225/dl_no_213_2007_-seplan-projeto_vila_feliz.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 1.260 SF/2007 de interesse do Projeto Vila Feliz, e dá outras providências</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3224/dl_no_212_2007_-seplan-carlos_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3224/dl_no_212_2007_-seplan-carlos_pereira.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 01.997/2007 de interesse de Carlos Rodrigues Pereira, e dá outras providências</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3223/dl_no_211_2007_-seplan-c__z_empreendimentos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3223/dl_no_211_2007_-seplan-c__z_empreendimentos.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 03.023/2007 de interesse da C &amp; Z Empreendimentos Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3222/dl_no_210_2007_-seplan-ican.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3222/dl_no_210_2007_-seplan-ican.pdf</t>
   </si>
   <si>
     <t>Aprova o pedido do Processo PMC nº 1.373/2007 de interesse da ICAN - Indústria e Comércio de Artigos de Madeira S/A, e dá outras providências</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3221/dl_no_209_2007_-cidadao_cabedelense-judas_tadeu_patricio_correia.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3221/dl_no_209_2007_-cidadao_cabedelense-judas_tadeu_patricio_correia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Judas Tadeu Patrício Correia, e dá outras providências</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3220/dl_no_208_2007_-cidadao_cabedelense-arthur_jose_de_albuquerque_gadelha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3220/dl_no_208_2007_-cidadao_cabedelense-arthur_jose_de_albuquerque_gadelha.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Arthur José de Albuquerque Gadelha, e dá outras providências</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3219/dl_no_207_2007_-cidadao_cabedelense-dr._jair_cezar_de_miranda_coelho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3219/dl_no_207_2007_-cidadao_cabedelense-dr._jair_cezar_de_miranda_coelho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Jair César de Miranda Coelho, e dá outras providências</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3218/dl_no_206_2007_-cidadao_cabedelense-carlos_pessoa_de_aquino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3218/dl_no_206_2007_-cidadao_cabedelense-carlos_pessoa_de_aquino.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Carlos Pessoa de Aquino, e dá outras providências</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3217/dl_no_205_2007_-seplan-nelson_silva_me.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3217/dl_no_205_2007_-seplan-nelson_silva_me.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC nº 1.291/2007 de interesse de Nelson Marques da Silva - ME, e dá outras providências</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3216/dl_no_204_1997_-seplan-cecilia_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3216/dl_no_204_1997_-seplan-cecilia_oliveira.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC nº 0.877/2007 de interesse de Cecília Maria Miranda de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3215/dl_no_203_2007_-cidadao_cabedelense-george_medeiros_de_azevedo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3215/dl_no_203_2007_-cidadao_cabedelense-george_medeiros_de_azevedo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor George Medeiros de Azevedo, e dá outras providências</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3214/dl_no_202_2007_-seplan-j.j.c._administradora.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3214/dl_no_202_2007_-seplan-j.j.c._administradora.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC nº1.367/2007 de interesse da empresa J. J. C. Administradora e Incorporadora Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3213/dl_no_201_2007_-seplan-elias_gomes_neto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3213/dl_no_201_2007_-seplan-elias_gomes_neto.pdf</t>
   </si>
   <si>
     <t>Indefere o pedido do Processo PMC nº 0.432/2007 de interesse de Elias Gomes de Araújo Neto, e dá outras providências</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3212/dl_no_200_2007_-seplan-elba_wanderley.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3212/dl_no_200_2007_-seplan-elba_wanderley.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC nº1.188/2007 de interesse de Elba Leda Ferreira Wanderley, e dá outras providências</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3211/dl_no_199_2007_-seplan-imobiliaria_novo_rumo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3211/dl_no_199_2007_-seplan-imobiliaria_novo_rumo.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC nº 2.674/2006 de interesse Imobiliária Novo Rumo Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3210/dl_no_198_2007_-seplan-primeira_igreja_batista.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3210/dl_no_198_2007_-seplan-primeira_igreja_batista.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC nº 1.248/2007. Interessado: Primeira Igreja Batista em Cabedelo. Assunto: Certidão de Uso e Ocupação do Solo</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3209/dl_no_197_2007_-seplan-paroquia_maria_mae_de_deus.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3209/dl_no_197_2007_-seplan-paroquia_maria_mae_de_deus.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC nº 0.441/2007. Interessado: Paróquia Maria Mãe de Deus. Assunto: Certidão de Uso e Ocupação do Solo</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3208/dl_no_196_2007_-seplan-destaque_grafica.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3208/dl_no_196_2007_-seplan-destaque_grafica.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC nº 2.303 SF/2005. Origem: Prefeitura Municipal de Cabedelo/PB - Secretaria de Planejamento e Gestão. Interessado: Destaque Gráfica e Editora Ltda. Assunto: Alvará de Funcionamento</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3207/dl_no_195_2007_-merito_esportivo-aderaldo_alves_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3207/dl_no_195_2007_-merito_esportivo-aderaldo_alves_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Esportivo ao Senhor Aderaldo Alves da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3206/dl_no_194_2007_-seplan-prefeitura_cabedelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3206/dl_no_194_2007_-seplan-prefeitura_cabedelo.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC nº 0069/2007. Origem: Prefeitura Municipal de Cabedelo/PB - Secretaria de Planejamento e Gestão. Interessado: Prefeitura Municipal de Cabedelo. Assunto: Certidão de Uso e Ocupação do Solo. Fundamento do Pedido: art. 18 da Lei Complementar nº 17, de 24 de janeiro de 2006</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3205/dl_no_193_2007_-cidadao_cabedelense-jose_edglei_ramalho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3205/dl_no_193_2007_-cidadao_cabedelense-jose_edglei_ramalho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor José Edglêi Ramalho, e dá outras providências</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3204/dl_no_192_2007_-cidadao_cabedelense-celio_roberto_nogueira_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3204/dl_no_192_2007_-cidadao_cabedelense-celio_roberto_nogueira_lima.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Célio Roberto Nogueira Lima, e dá outras providências</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3203/dl_no_191_2007_-cidadao_cabedelense-artur_jose_nogueira_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3203/dl_no_191_2007_-cidadao_cabedelense-artur_jose_nogueira_lima.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Artur José Nogueira Lima, e dá outras providências</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3202/dl_no_190_2007_-cidadao_cabedelense-antonio_manoel_soares_de_almeida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3202/dl_no_190_2007_-cidadao_cabedelense-antonio_manoel_soares_de_almeida.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Antônio Manoel Soares de Almeida, e dá outras providências</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3201/dl_no_189_2007_-merito_cabedelense-ex-ver._francisco_moura_dos_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3201/dl_no_189_2007_-merito_cabedelense-ex-ver._francisco_moura_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Cabedelense ao ex-vereador Francisco Moura dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3200/dl_no_188_2007_-seplan-parahyba_prodige.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3200/dl_no_188_2007_-seplan-parahyba_prodige.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC nº 1.455/2006. Origem: Prefeitura Municipal de Cabedelo/PB - Secretaria de Planejamento e Gestão. Interessado: Parahyba Prodige Incorporações Ltda. Assunto: Alvará para construção. Fundamento do Pedido: art. 18 da Lei Complementar nº 17, de 24 de janeiro de 2006</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3199/dl_no_187_2007_-seplan-art_pedras.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3199/dl_no_187_2007_-seplan-art_pedras.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC nº 3.580 SF/2006. Origem: Prefeitura Municipal de Cabedelo/PB - Secretaria de Planejamento e Gestão. Interessado: Art em Pedras Comércio de Mármores e Granitos Ltda. Assunto: Alvará de funcionamento. Fundamento do Pedido: art. 18 da Lei Complementar nº 17, de 24 de janeiro de 2006</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3198/dl_no_186_2007_-seplan-unicred_central_norte_nordeste.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3198/dl_no_186_2007_-seplan-unicred_central_norte_nordeste.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC nº 2.928/2006. Origem: Prefeitura Municipal de Cabedelo/PB - Secretaria de Planejamento e Gestão. Interessado: UNICRED Central Norte/Nordeste. Assunto: Alvará para construção. Fundamento do Pedido: art. 18 da Lei Complementar nº 17, de 24 de janeiro de 2006</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3271/dl_no_185_2006_-seplan-sun_motors.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3271/dl_no_185_2006_-seplan-sun_motors.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC n° 3.747 SF/2006. Origem: Prefeitura Municipal de Cabedelo/PB - Secretaria de Planejamento e Gestão. Interessado: Sun Motors Comércio de Veículos, Peças e Serviços Ltda. Assunto: Alvará de Funcionamento. Fundamento do Pedido: Art. 18 da Lei Complementar nº 17, de 24 de janeiro de 2006</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3269/dl_no_184_2006_-cidadaos_cabedelense-vers._lucas_santino_jose_mario-benival_severo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3269/dl_no_184_2006_-cidadaos_cabedelense-vers._lucas_santino_jose_mario-benival_severo.pdf</t>
   </si>
   <si>
     <t>Concede Títulos de Cidadania Cabedelense, e dá outras providências</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3270/dl_no_183_2006_-seplan-lins_eventos_nauticos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3270/dl_no_183_2006_-seplan-lins_eventos_nauticos.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC n° 3.634 SF/2006. Origem: Prefeitura Municipal de Cabedelo/PB - Secretaria de Planejamento e Gestão. Interessado: Lins Eventos Náuticos e Turismos Ltda. Assunto: Alvará de Funcionamento. Fundamento do Pedido: Art. 18 da Lei Complementar nº 17, de 24 de janeiro de 2006</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3268/dl_no_182_2006_-cidadao_cabedelense-luis_eugenio_lopes_pontes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3268/dl_no_182_2006_-cidadao_cabedelense-luis_eugenio_lopes_pontes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Luis Eugênio Lopes Pontes, e dá outras providências</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3267/dl_no_181_2006_-cidadao_cabedelense-manuel_ranulfo_da_silva_junior.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3267/dl_no_181_2006_-cidadao_cabedelense-manuel_ranulfo_da_silva_junior.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Manuel Ranulfo da Silva Júnior, e dá outras providências</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3266/dl_no_180_2006_-merito_educacional-rejane_viana_do_nascimento.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3266/dl_no_180_2006_-merito_educacional-rejane_viana_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Educacional a Professora Rejane Viana do Nascimento, e dá outras providências</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3265/dl_no_179_2006_-merito_educacional-rosa_ma_viana_do_amaral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3265/dl_no_179_2006_-merito_educacional-rosa_ma_viana_do_amaral.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Educacional a Professora Rosa Maria Viana do Amaral (Rosita), e dá outras providências</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3264/dl_no_178_2006_-cidada_cabedelense-doralice_miranda_dona_dora.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3264/dl_no_178_2006_-cidada_cabedelense-doralice_miranda_dona_dora.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Doralice dos Santos Miranda (Dona Dora), e dá outras providências</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3263/dl_no_177_2006_-cidadao_cabedelense-jose_franca_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3263/dl_no_177_2006_-cidadao_cabedelense-jose_franca_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor José França da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3261/dl_no_176_2006_-cidadao_cabedelense-mario_domingo_dos_santos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3261/dl_no_176_2006_-cidadao_cabedelense-mario_domingo_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Mário Domingos dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3262/dl_no_175_2006_-cria-diploma_de_merito_estudantil-de_merito_educacional.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3262/dl_no_175_2006_-cria-diploma_de_merito_estudantil-de_merito_educacional.pdf</t>
   </si>
   <si>
     <t>Acrescenta os incisos VIII e IX, ao art. 1º do Decreto Legislativo nº 143/2005, que institui na Câmara Municipal de Cabedelo/PB, o Diploma de Honra ao Mérito, e dá outras providências</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3260/dl_no_174_2006_-cidadao_cabedelense-maestro_manoel_filipe_de_macena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3260/dl_no_174_2006_-cidadao_cabedelense-maestro_manoel_filipe_de_macena.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Maestro Manoel Felipe de Macena, e dá outras providências</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3259/dl_no_173_2006_-cidada_cabedelense-cosma_franca_dona_nazinha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3259/dl_no_173_2006_-cidada_cabedelense-cosma_franca_dona_nazinha.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Cosma Francisca de França (Dona Nazinha), e dá outras providências</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3258/dl_no_172_2006_-cidada_cabedelense-dra._carla_maria_figueiredo_f._da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3258/dl_no_172_2006_-cidada_cabedelense-dra._carla_maria_figueiredo_f._da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Doutora Carla Maria Figueiredo F. da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3257/dl_no_171_2006_-cidadao_cabedelense-jose_fernandes_da_costa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3257/dl_no_171_2006_-cidadao_cabedelense-jose_fernandes_da_costa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor José Fernandes da Costa, e dá outras providências</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3256/dl_no_170_2006_-merito_artistico_cultural-alexsander_de_carvalho_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3256/dl_no_170_2006_-merito_artistico_cultural-alexsander_de_carvalho_silva.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Artístico-Cultural ao Escritor Alexsander de Carvalho Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3255/dl_no_169_2006_-cidadao_cabedelense-antonio_ferreira_de_lima_junior.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3255/dl_no_169_2006_-cidadao_cabedelense-antonio_ferreira_de_lima_junior.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Microempresário Antônio Ferreira de Lima Júnior, e dá outras providências</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3254/dl_no_168_2006_-seplan-mas_car_veiculos_e_servicos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3254/dl_no_168_2006_-seplan-mas_car_veiculos_e_servicos.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC n° 2.764 SF/2006. Origem: Prefeitura Municipal de Cabedelo/PB - Secretaria de Planejamento e Gestão. Interessado: Mas Car Comércio de Veículos Peças e Serviços Ltda. Assunto: Alvará de Funcionamento. Fundamento do Pedido: Art. 18 da Lei Complementar nº 17, de 24 de janeiro de 2006</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3253/dl_no_167_2006_-seplan-alex_garcia_ximenes_quintans.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3253/dl_no_167_2006_-seplan-alex_garcia_ximenes_quintans.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC n° 2.289/2006. Origem: Prefeitura Municipal de Cabedelo/PB - Secretaria de Planejamento e Gestão. Interessado: Alex GArcia Ximenes Quintans. Assunto: Alvará de Construção. Fundamento do Pedido: Art. 18 da Lei Complementar nº 17, de 24 de janeiro de 2006</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3252/dl_no_166_2006_-seplan-edna_nascimento_souza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3252/dl_no_166_2006_-seplan-edna_nascimento_souza.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC n° 0.669/2006. Origem: Prefeitura Municipal de Cabedelo/PB - Secretaria de Planejamento e Gestão. Interessado: Edna do Nascimento Souza. Assunto: Desmembramento. Fundamento do Pedido: Art. 18 da Lei Complementar nº 17, de 24 de janeiro de 2006</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3251/dl_no_165_2006_-seplan-paroquia_maria_mae_de_deus.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3251/dl_no_165_2006_-seplan-paroquia_maria_mae_de_deus.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC n° 2.228/2006. Origem: Prefeitura Municipal de Cabedelo/PB - Secretaria de Planejamento e Gestão. Interessado: Paróquia maria Mãe de Deus. Assunto: Alvará de Construção. Fundamento do Pedido: Art. 18 da Lei Complementar nº 17, de 24 de janeiro de 2006</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3250/dl_no_164_2006_-seplan-assembleia_de_deus.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3250/dl_no_164_2006_-seplan-assembleia_de_deus.pdf</t>
   </si>
   <si>
     <t>Defere o pedido do Processo PMC n° 3.024/2005. Origem: Prefeitura Municipal de Cabedelo/PB - Secretaria de Planejamento e Gestão. Interessado: Igreja Evangélica Assembléia de Deus. Assunto: Alvará de Construção. Fundamento do Pedido: Art. 18 da Lei Complementar nº 17, de 24 de janeiro de 2006</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3247/dl_no_163_2006_-aprova-contas_municipais-2003.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3247/dl_no_163_2006_-aprova-contas_municipais-2003.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Cabedelo, Estado da Paraíba, relativas ao exercício financeiro de 2003, e dá outras providências</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3246/dl_no_162_2006_-aprova-contas_municipais-2001.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3246/dl_no_162_2006_-aprova-contas_municipais-2001.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Cabedelo, Estado da Paraíba, relativas ao exercício financeiro de 2001, e dá outras providências</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3245/dl_no_161_2006_-cidadao_cabedelense-severino_almeida_filho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3245/dl_no_161_2006_-cidadao_cabedelense-severino_almeida_filho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Severino Almeida Filho, e dá outras providências</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3244/dl_no_160_2006_-merito_cabedelense-rosivando_neves_viana.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3244/dl_no_160_2006_-merito_cabedelense-rosivando_neves_viana.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Hora ao Mérito Cabedelense ao Senhor Rosivando Neves Viana, e dá outras providências</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3243/dl_no_159_2006_-cidadao_cabedelense-elicarlos_da_silva_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3243/dl_no_159_2006_-cidadao_cabedelense-elicarlos_da_silva_lima.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Elicarlos da Silva Lima, e dá outras providências</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3242/dl_no_158_2006_-cidadao_cabedelense-eduardo_pessoa_moreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3242/dl_no_158_2006_-cidadao_cabedelense-eduardo_pessoa_moreira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Eduardo Pessoa Moreira, e dá outras providências</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3241/dl_no_157_2006_-merito_cabedelense-severino_gomes_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3241/dl_no_157_2006_-merito_cabedelense-severino_gomes_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Cabedelense ao Senhor Severino Gomes da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3240/dl_no_156_2006_-cidadao_cabedelense-henrique_lara.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3240/dl_no_156_2006_-cidadao_cabedelense-henrique_lara.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Henrique Lara, e dá outras providências</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3239/dl_no_155_2006_-merito_cabedelense-benedito_ribeiro_de_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3239/dl_no_155_2006_-merito_cabedelense-benedito_ribeiro_de_araujo.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Cabedelense ao Senhor Benedito Ribeiro de Araújo, e dá outras providências</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3238/dl_no_154_2006_-merito_cabedelense-edna_do_nascimento_souza.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3238/dl_no_154_2006_-merito_cabedelense-edna_do_nascimento_souza.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Cabedelense a Senhora Edna do Nascimento Sousa, e dá outras providências</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3237/dl_no_153_2006_-merito_cabedelense-paulo_lins_cavalcante.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3237/dl_no_153_2006_-merito_cabedelense-paulo_lins_cavalcante.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Cabedelense ao Senhor Paulo Lins Cavalcante, e dá outras providências</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3236/dl_no_152_2006_-merito_esportivo-kaio_marcio_ferreira_costa_de_almeida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3236/dl_no_152_2006_-merito_esportivo-kaio_marcio_ferreira_costa_de_almeida.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Esportivo ao "Atleta Paraibano Kaio Márcio", e dá outras providências</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3235/dl_no_151_2006_-cidadao_cabedelense-dom_aldo_di_cillo_pagotto.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3235/dl_no_151_2006_-cidadao_cabedelense-dom_aldo_di_cillo_pagotto.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cabedelense ao Dom Aldo Di Cillo Pagotto, e dá outras providências</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3234/dl_no_150_2006_-cidadao_cabedelense-dr._francisco_venancio_nobrega_alencar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3234/dl_no_150_2006_-cidadao_cabedelense-dr._francisco_venancio_nobrega_alencar.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cabedelense ao Doutor Francisco Venâncio Nobre Alencar, e dá outras providências</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3233/dl_no_149_2006_-cidadao_cabedelense-dr._jose_loureiro_lopes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3233/dl_no_149_2006_-cidadao_cabedelense-dr._jose_loureiro_lopes.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cabedelense ao Professor Doutor José Loureiro Lopes, e dá outras providências</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3309/dl_no_148_2005_-concede-merito_esportivo_20_pessoas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3309/dl_no_148_2005_-concede-merito_esportivo_20_pessoas.pdf</t>
   </si>
   <si>
     <t>Concede Diplomas de Honra ao Mérito Esportivo, e dá outras providências</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3308/dl_no_147_2005_-cidada_cabedelense-dra._rosinene_de_araujo_gomes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3308/dl_no_147_2005_-cidada_cabedelense-dra._rosinene_de_araujo_gomes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Doutora Rosilene de Araújo Gomes, e dá outras providências</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3307/dl_no_146_2005_-cidadao_cabedelense-pastor_antonio_nery_de_luna_freire.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3307/dl_no_146_2005_-cidadao_cabedelense-pastor_antonio_nery_de_luna_freire.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Antônio Nery de Luna Freire, e dá outras providências</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3306/dl_no_145_2005_-cidadao_cabedelense-dep._estadual_trocolli_junior.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3306/dl_no_145_2005_-cidadao_cabedelense-dep._estadual_trocolli_junior.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Deputado Estadual Humberto Trócolli Júnior, e dá outras providências</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3305/dl_no_144_2005_-cidadao_cabedelense-vice-prefeito_manoel_junior-capital.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3305/dl_no_144_2005_-cidadao_cabedelense-vice-prefeito_manoel_junior-capital.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Vice-Prefeito da Capital, Dr. Manoel da Silva Júnior, e dá outras providências</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3304/dl_no_143_2005_-cria-diploma_honra_ao_merito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3304/dl_no_143_2005_-cria-diploma_honra_ao_merito.pdf</t>
   </si>
   <si>
     <t>Institui na Câmara Municipal de Cabedelo/PB, o Diploma de Honra ao Mérito, e dá outras providências</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3303/dl_no_142_2005_-cidadao_cabedelense-pastor_angelo_marcos_duarte.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3303/dl_no_142_2005_-cidadao_cabedelense-pastor_angelo_marcos_duarte.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Pastor Ângelo Marcos Duarte, e dá outras providências</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3302/dl_no_141_2005_-cidadao_cabedelense-pastor_ednaldo_tavares_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3302/dl_no_141_2005_-cidadao_cabedelense-pastor_ednaldo_tavares_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Pastor Edvaldo Tavares da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3301/dl_no_140_2005_-cidadao_cabedelense-dep._estadual_vital_do_rego_filho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3301/dl_no_140_2005_-cidadao_cabedelense-dep._estadual_vital_do_rego_filho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Deputado Estadual Vital do Rêgo Filho, e dá outras providências</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3300/dl_no_139_2005_-cidadao_cabedelense-pastor_humerto_carlos_souto_diniz.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3300/dl_no_139_2005_-cidadao_cabedelense-pastor_humerto_carlos_souto_diniz.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Pastor Humberto Carlos Souto Diniz, e dá outras providências</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3299/dl_no_138_2005_-cidadao_cabedelense-pastor_jose_carlos_barbosa_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3299/dl_no_138_2005_-cidadao_cabedelense-pastor_jose_carlos_barbosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Pastor José Carlos Barbosa da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3298/dl_no_137_2005_-cidadao_cabedelense-dr._jordanes_de_araujo_medeiros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3298/dl_no_137_2005_-cidadao_cabedelense-dr._jordanes_de_araujo_medeiros.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Jornandes de Araújo Medeiros, e dá outras providências</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3297/dl_no_136_2005_-cidadao_cabedelense-senador_ney_suassuna.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3297/dl_no_136_2005_-cidadao_cabedelense-senador_ney_suassuna.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senador Ney Suassuna, e dá outras providências</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3296/dl_no_135_2005_-ipsemc-lea_santana_de_praxedes-presidente_mandato.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3296/dl_no_135_2005_-ipsemc-lea_santana_de_praxedes-presidente_mandato.pdf</t>
   </si>
   <si>
     <t>Aprova o nome da Doutora Léa Santana Praxedes para ocupar o cargo em comissão de Presidente do Instituto de Previdência dos Servidores Municipais de Cabedelo - IPSEMC, e dá outras providências</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3295/dl_no_134_2005_-cidadao_cabedelense-capitao-de-fragata_marcello_lima_de_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3295/dl_no_134_2005_-cidadao_cabedelense-capitao-de-fragata_marcello_lima_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Capitão-de-Fragata Marcello Lima de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3294/dl_no_133_2005_-cidadao_cabedelense-dr._sandro_alex_dutra_de_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3294/dl_no_133_2005_-cidadao_cabedelense-dr._sandro_alex_dutra_de_lima.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Sandro Alex Dutra de Lima, e dá outras providências</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3293/dl_no_132_2005_-cidadao_cabedelense-dr._alexandre_teixeira_jubert.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3293/dl_no_132_2005_-cidadao_cabedelense-dr._alexandre_teixeira_jubert.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Alexandre Teixeira Jubert, e dá outras providências</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3292/dl_no_131_2005_-aprova-contas_municipais-2002.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3292/dl_no_131_2005_-aprova-contas_municipais-2002.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Cabedelo, Estado da Paraíba, relativas ao Exercício Financeiro de 2002, e dá outras providências</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3291/dl_no_130_2005_-cidadao_cabedelense-dr._grimaldi_goncalves_dantas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3291/dl_no_130_2005_-cidadao_cabedelense-dr._grimaldi_goncalves_dantas.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Grimaldi Gonçalves Dantas, e dá outras providências</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3290/dl_no_129_2005_-cidadao_cabedelense-dr._valerio_costa_bronzeado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3290/dl_no_129_2005_-cidadao_cabedelense-dr._valerio_costa_bronzeado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Valério Costa Bronzeado, e dá outras providências</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3289/dl_no_128_2005_-cidadao_cabedelense-dr._carlos_alberto_vanderley_nobrega.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3289/dl_no_128_2005_-cidadao_cabedelense-dr._carlos_alberto_vanderley_nobrega.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Carlos Alberto Wanderley Nóbrega, e dá outras providências</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3288/dl_no_127_2005_-cidadao_cabedelense-dr._eduardo_jorge_de_albuquerque_bezerra.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3288/dl_no_127_2005_-cidadao_cabedelense-dr._eduardo_jorge_de_albuquerque_bezerra.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Eduardo Jorge de Albuquerque Bezerra, e dá outras providências</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3287/dl_no_126_2005_-cidadao_cabedelense-dr._bergson_marques_cavalcanti_de_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3287/dl_no_126_2005_-cidadao_cabedelense-dr._bergson_marques_cavalcanti_de_araujo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Bergson Marques Cavalcanti Araújo, e dá outras providências</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3286/dl_no_125_2005_-cidadao_cabedelense-dr._mauricio_matos_gurgel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3286/dl_no_125_2005_-cidadao_cabedelense-dr._mauricio_matos_gurgel.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Maurício Matos Gurgel, e dá outras providências</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3285/dl_no_124_2005_-cidadao_cabedelense-dr._jose_lopes_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3285/dl_no_124_2005_-cidadao_cabedelense-dr._jose_lopes_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor José Lopes da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3284/dl_no_123_2005_-cidadao_cabedelense-dr._euripedes_balsanufo_de_souza_melo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3284/dl_no_123_2005_-cidadao_cabedelense-dr._euripedes_balsanufo_de_souza_melo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr. Eurípedes Balsanufo de Sousa Melo, e dá outras providências</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3283/dl_no_122_2005_-cidadao_cabedelense-dr._claudio_freire_barros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3283/dl_no_122_2005_-cidadao_cabedelense-dr._claudio_freire_barros.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr. Cláudio Freire Barros, e dá outras providências</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3282/dl_no_121_2005_-cidadao_cabedelense-dr._paulo_roberto_regis_de_oliveira_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3282/dl_no_121_2005_-cidadao_cabedelense-dr._paulo_roberto_regis_de_oliveira_lima.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Juiz de Direito da Comarca, Dr. Paulo Roberto Régis de Oliveira Lima, e dá outras providências</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3281/dl_no_120_2005_-cidadao_cabedelense-dr._luiz_gonzaga_filho-luizito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3281/dl_no_120_2005_-cidadao_cabedelense-dr._luiz_gonzaga_filho-luizito.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr. Luiz Gonzaga Meireles da Silva Filho, e dá outras providências</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3280/dl_no_119_2005_-cidadao_cabedelense-andrei_alves_de_aguiar.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3280/dl_no_119_2005_-cidadao_cabedelense-andrei_alves_de_aguiar.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Jovem Andrei Alves de Aguiar, e dá outras providências</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3279/dl_no_118_2005_-cidadao_cabedelense-padre_manoel_natalino_marques.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3279/dl_no_118_2005_-cidadao_cabedelense-padre_manoel_natalino_marques.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Padre Manoel Natalino Marques, e dá outras providências</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3278/dl_no_117_2005_-cidadao_cabedelense-padre_raimundo_noberto_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3278/dl_no_117_2005_-cidadao_cabedelense-padre_raimundo_noberto_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Padre Raimundo Noberto da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3277/dl_no_116_2005_-cidadao_cabedelense-dr._roberto_cavalcanti_ribeiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3277/dl_no_116_2005_-cidadao_cabedelense-dr._roberto_cavalcanti_ribeiro.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Doutor Roberto Cavalcanti Ribeiro, e dá outras providências</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3276/dl_no_115_2005_-cidada_cabedelense-dep._federal_lucia_braga.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3276/dl_no_115_2005_-cidada_cabedelense-dep._federal_lucia_braga.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Deputada Federal Lúcia Braga, e dá outras providências</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3338/dl_no_114_2004_-cidadao_cabedelense-dr._claudio_lucena_de_albertim.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3338/dl_no_114_2004_-cidadao_cabedelense-dr._claudio_lucena_de_albertim.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Dr. Cláudio Lucena de Albertim</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3337/dl_no_113_2004_-cidadao_cabedelense-dr._cicero_de_lucena_filho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3337/dl_no_113_2004_-cidadao_cabedelense-dr._cicero_de_lucena_filho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Dr. Cícero de Lucena Filho</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3336/dl_no_112_2004_-cidadao_cabedelense-dr._luiz_eugenio_pontes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3336/dl_no_112_2004_-cidadao_cabedelense-dr._luiz_eugenio_pontes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Dr. Luiz Eugênio Pontes</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3335/dl_no_111_2004_-cidadao_cabedelense-dr._francisco_ivens_dias_branco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3335/dl_no_111_2004_-cidadao_cabedelense-dr._francisco_ivens_dias_branco.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Dr. Francisco Ivens Dias Branco</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3334/dl_no_110_2004_-cidadao_cabedelense-dr._francisco_noel_pereira_freire.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3334/dl_no_110_2004_-cidadao_cabedelense-dr._francisco_noel_pereira_freire.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Dr. Francisco Leonel Pereira Freire</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3333/dl_no_109_2004_-cidadao_cabedelense-dr._carlos_coelho_de_miranda_freire.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3333/dl_no_109_2004_-cidadao_cabedelense-dr._carlos_coelho_de_miranda_freire.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Dr. Carlos Coelho de Miranda Freire</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3332/dl_no_108_2004_-cidadao_cabedelense-dr._edvaldo_de_andrade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3332/dl_no_108_2004_-cidadao_cabedelense-dr._edvaldo_de_andrade.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Dr. Edvaldo de Andrade</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3331/dl_no_107_2004_-cidadao_cabedelense-dr._afranio_neves_demelo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3331/dl_no_107_2004_-cidadao_cabedelense-dr._afranio_neves_demelo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Dr. Afrânio Neves de Melo</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3330/dl_no_106_2004_-cidada_cabedelense-dra._ana_maria_ferreira_madruga.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3330/dl_no_106_2004_-cidada_cabedelense-dra._ana_maria_ferreira_madruga.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Dra. Ana Maria Ferreira Madruga</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3329/dl_no_105_2004_-cidada_cabedelense-dra._rita_leite_brito_rolim.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3329/dl_no_105_2004_-cidada_cabedelense-dra._rita_leite_brito_rolim.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Dra. Rita Leite Brito Rolim</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3328/dl_no_104_2004_-cidada_cabedelense-dra._mirtes_takeko_shimamoe.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3328/dl_no_104_2004_-cidada_cabedelense-dra._mirtes_takeko_shimamoe.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Dra. Mirtes Takeko Shimamoe</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3327/dl_no_103_2004_-cidada_cabedelense-dra._margarida_alves_de_araujo_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3327/dl_no_103_2004_-cidada_cabedelense-dra._margarida_alves_de_araujo_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Dra. Margarida Alves de Araújo Silva</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3326/dl_no_102_2004_-cidadao_cabedelense-dr._wolney_de_macedo_cordeiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3326/dl_no_102_2004_-cidadao_cabedelense-dr._wolney_de_macedo_cordeiro.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Wolney de Macêdo Cordeiro</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3325/dl_no_101_2004_-cidada_cabedelense-dra._herminegilda_leite_machado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3325/dl_no_101_2004_-cidada_cabedelense-dra._herminegilda_leite_machado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Dra. Hermenegilda Leite Machado</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3324/dl_no_100_2004_-cidadao_cabedelense-dr._ubiratan_moreira_delgado.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3324/dl_no_100_2004_-cidadao_cabedelense-dr._ubiratan_moreira_delgado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Dr. Ubiratan Moreira Delgado</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3323/dl_no_099_2004_-cidada_cabedelense-dra._ana_clara_de_jesus_maroja_nobrega.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3323/dl_no_099_2004_-cidada_cabedelense-dra._ana_clara_de_jesus_maroja_nobrega.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Dra. Ana Clara de Jesus Maroja Nóbrega</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3322/dl_no_098_2004_-cidadao_cabedelense-dr._paulo_americo_de_vasconcelos_filho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3322/dl_no_098_2004_-cidadao_cabedelense-dr._paulo_americo_de_vasconcelos_filho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Dr. Paulo Américo de Vasconcelos Filho</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3321/dl_no_097_2004_-cidadao_cabedelense-dr._ruy_eloy.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3321/dl_no_097_2004_-cidadao_cabedelense-dr._ruy_eloy.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Dr. Ruy Eloy</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3320/dl_no_096_2004_-cidadao_cabedelense-dr._francisco_de_assis_carvalho_e_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3320/dl_no_096_2004_-cidadao_cabedelense-dr._francisco_de_assis_carvalho_e_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Dr. Francisco de Assis Carvalho e Silva</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3319/dl_no_095_2004_-cidadao_cabedelense-vicente_vanderley_nogueira_de_brito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3319/dl_no_095_2004_-cidadao_cabedelense-vicente_vanderley_nogueira_de_brito.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Dr. Vicente Vanderlei Nogueira de Brito</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3318/dl_no_094_2004_-cidada_cabedelense-aglaia_de_amorim_garcia_ximenes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3318/dl_no_094_2004_-cidada_cabedelense-aglaia_de_amorim_garcia_ximenes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Agláia de Amorim Garcia Ximenes</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3317/dl_no_093_2004_-cidadao_cabedelense-ivan_bezerra_de_albuquerque.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3317/dl_no_093_2004_-cidadao_cabedelense-ivan_bezerra_de_albuquerque.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Ivan Bezerra de Albuquerque</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3316/dl_no_092_2004_-cidadao_cabedelense-dr._jose_hervasio_gabinio_de_carvalho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3316/dl_no_092_2004_-cidadao_cabedelense-dr._jose_hervasio_gabinio_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr. Hervásio Gabínio de Carvalho</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3315/dl_no_091_2004_-cidadao_cabedelense-francisco_xavier_monteiro_da_franca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3315/dl_no_091_2004_-cidadao_cabedelense-francisco_xavier_monteiro_da_franca.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr. Francisco Xavier da Franca</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3314/dl_no_090_2004_-cidadao_cabedelense-aucelio_melo_de_gusmao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3314/dl_no_090_2004_-cidadao_cabedelense-aucelio_melo_de_gusmao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr. Aucélio Melo de Gusmão</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3313/dl_no_089_2004_-cidadao_cabedelense-antonio_bento_ferreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3313/dl_no_089_2004_-cidadao_cabedelense-antonio_bento_ferreira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Antônio Bento Ferreira</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3312/dl_no_088_2004_-cidada_cabedelense-maria_lauremilia_assis_de_lucena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3312/dl_no_088_2004_-cidada_cabedelense-maria_lauremilia_assis_de_lucena.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Maria Lauremília Assis de Lucena</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3311/dl_no_087_2004_-cidadao_cabedelense-evilasia_de_souza_lourenco.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3311/dl_no_087_2004_-cidadao_cabedelense-evilasia_de_souza_lourenco.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cabedelense a Senhora Evilásia de Souza Lourenço</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3310/dl_no_086_2004_-ipsemc-lea_santana_praxedes-presidente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3310/dl_no_086_2004_-ipsemc-lea_santana_praxedes-presidente.pdf</t>
   </si>
   <si>
     <t>Aprova o nome da Senhora Léa Santana Praxedes para o Cargo em Comissão de Presidente do Instituto de Previdência dos Servidores Municipais de Cabedelo - IPSEMC, e dá outras providências</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3358/dl_no_085_2003_-cidadao_cabedelense-paulo_roberto_fernandes_monteiro.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3358/dl_no_085_2003_-cidadao_cabedelense-paulo_roberto_fernandes_monteiro.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. Paulo Roberto Fernandes Monteiro, Presidente da Companhia Docas da Paraíba, e dá outras providências</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3357/dl_no_084_2003_-cidadao_cabedelense-dr._jose_fritsch.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3357/dl_no_084_2003_-cidadao_cabedelense-dr._jose_fritsch.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. José Fritsch, Secretário Especial de Aquicultura e Pesca do Brasil, e dá outras providências</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3356/dl_no_083_2003_-cidadao_cabedelense-governador_cassio_cunha_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3356/dl_no_083_2003_-cidadao_cabedelense-governador_cassio_cunha_lima.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Governador do Estado da Paraíba, Cássio da Cunha Lima, e dá outras providências</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3355/dl_no_082_2003_-aprova-contas_municipais-2000.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3355/dl_no_082_2003_-aprova-contas_municipais-2000.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Cabedelo/PB, relativas ao Exercício Financeiro de 2000, e dá outras providências</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3354/dl_no_081_2003_-cidadao_cabedelense-erasmo_rocha_lucena.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3354/dl_no_081_2003_-cidadao_cabedelense-erasmo_rocha_lucena.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Sr. Erasmo Rocha Lucena</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3353/dl_no_080_2003_-cidadao_cabedelense-marcus_luiz_barroso_barros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3353/dl_no_080_2003_-cidadao_cabedelense-marcus_luiz_barroso_barros.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Sr. Marcus Luiz Barroso Barros</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3352/dl_no_079_2003_-cidada_cabedelense-ministra_marina_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3352/dl_no_079_2003_-cidada_cabedelense-ministra_marina_silva.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadã Cabedelense a Sra. Marina Silva, Ministra do Meio Ambiente</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3351/dl_no_078_2003_-rejeita-contas_municipais-1995.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3351/dl_no_078_2003_-rejeita-contas_municipais-1995.pdf</t>
   </si>
   <si>
     <t>Rejeita as Contas do Município de Cabedelo/PB, relativas ao Exercício Financeiro de 1995, e dá outras providências</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3350/dl_no_077_2003_-numero-vereadores_17-2005.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3350/dl_no_077_2003_-numero-vereadores_17-2005.pdf</t>
   </si>
   <si>
     <t>Fixa o número de Vereadores para composição da Câmara Municipal de Cabedelo/PB, para legislatura com início em 1º de janeiro de 2005, e dá outras providências</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3349/dl_no_076_2003_-ipsemc-jose_mario_soares_madruga-presidente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3349/dl_no_076_2003_-ipsemc-jose_mario_soares_madruga-presidente.pdf</t>
   </si>
   <si>
     <t>Aprova o nome do Senhor José Mário Soares Madruga para o Cargo em Comissão de Presidente do Instituto de Previdência dos Servidores Municipais de Cabedelo - IPSEMC, e dá outras providências</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3348/dl_no_075_2003_-cidadao_cabedelense-capitao-de-fragata_kleber_pessek.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3348/dl_no_075_2003_-cidadao_cabedelense-capitao-de-fragata_kleber_pessek.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Capitão de Fragata Kleber Pessek</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3347/dl_no_074_2003_-cidadao_cabedelense-dr._saulo_jose_parente_miranda.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3347/dl_no_074_2003_-cidadao_cabedelense-dr._saulo_jose_parente_miranda.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. Saulo José Parente Miranda</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3381/dl_no_073_2002_-cidadao_cabedelense-osvaldo_da_costa_carvalho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3381/dl_no_073_2002_-cidadao_cabedelense-osvaldo_da_costa_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr Osvaldo da Costa Carvalho</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3380/dl_no_072_2002_-cidadao_cabedelense-acacio_marques_moreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3380/dl_no_072_2002_-cidadao_cabedelense-acacio_marques_moreira.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Senhor Acácio Marques Moreira</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3379/dl_no_071_2002_-cidadao_cabedelense-dr._francisco_de_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3379/dl_no_071_2002_-cidadao_cabedelense-dr._francisco_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. Francisco de Oliveira</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3378/dl_no_070_2002_-cidadao_cabedelense-jose_de_arimateia_e_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3378/dl_no_070_2002_-cidadao_cabedelense-jose_de_arimateia_e_silva.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Senhor José de Arimátea e Silva</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3377/dl_no_069_2002_-cidadao_cabedelense-edezio_rezende_pereira_filho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3377/dl_no_069_2002_-cidadao_cabedelense-edezio_rezende_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Senhor Edézio Rezende Pereira Filho</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3376/dl_no_068_2002_-cidadao_cabedelense-jose_ricardo_felix_alves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3376/dl_no_068_2002_-cidadao_cabedelense-jose_ricardo_felix_alves.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. José Ricardo Felix Alves</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3375/dl_no_067_2002_-cidadao_cabedelense-geraldo_magela_das_neves_freire.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3375/dl_no_067_2002_-cidadao_cabedelense-geraldo_magela_das_neves_freire.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. Geraldo Magela das Neves Freire</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3374/dl_no_066_2002_-cidadao_cabedelense-dr._jairo_teixeira_araujo_junior.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3374/dl_no_066_2002_-cidadao_cabedelense-dr._jairo_teixeira_araujo_junior.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. Jairo Teixeira Araújo Júnior</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3373/dl_no_065_2002_-cidadao_cabedelense-fabio_geraldo_de_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3373/dl_no_065_2002_-cidadao_cabedelense-fabio_geraldo_de_araujo.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Senhor Fábio Geraldo de Araújo, Secretário Municipal de Trabalho e Ação Social</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3372/dl_no_064_2002_-cidadao_cabedelense-dr._salvador_de_oliveira_vasconcelos.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3372/dl_no_064_2002_-cidadao_cabedelense-dr._salvador_de_oliveira_vasconcelos.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. Salvador de Oliveira Vasconcelos, Juiz de Direito da Comarca de Cabedelo/PB</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3371/dl_no_063_2002_-cidadao_cabedelense-ivo_arcanjo_pereira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3371/dl_no_063_2002_-cidadao_cabedelense-ivo_arcanjo_pereira.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Senhor Ivo Arcanjo Pereira</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3370/dl_no_062_2002_-cidadao_cabedelense-jose_avenzoar_arruda_das_neves.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3370/dl_no_062_2002_-cidadao_cabedelense-jose_avenzoar_arruda_das_neves.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Deputado Federal José Avenzoar Arruda das Neves</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3369/dl_no_061_2002_-cidada_cabedelense-giannina_lombardi_de_farias.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3369/dl_no_061_2002_-cidada_cabedelense-giannina_lombardi_de_farias.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense a Senhora Giannina Lombardi Farias</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3368/dl_no_060_2002_-rejeita-contas_municipais-1996.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3368/dl_no_060_2002_-rejeita-contas_municipais-1996.pdf</t>
   </si>
   <si>
     <t>Rejeita as Contas do Município de Cabedelo/PB, relativas ao Exercício Financeiro de 1996, e dá outras providências</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3367/dl_no_059_2002_-cidadao_cabedelense-jose_barbosa_de_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3367/dl_no_059_2002_-cidadao_cabedelense-jose_barbosa_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Senhor José Barbosa de Oliveira</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3366/dl_no_058_2002_-aprova-contas_municipais-1997.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3366/dl_no_058_2002_-aprova-contas_municipais-1997.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Cabedelo/PB, relativas ao Exercício Financeiro de 1997, e dá outras providências</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3365/dl_no_057_2002_-cidada_cabedelense-jacqueline_monteiro_franca.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3365/dl_no_057_2002_-cidada_cabedelense-jacqueline_monteiro_franca.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadã Cabedelense a Senhora Jacqueline Monteiro França</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3364/dl_no_056_2002_-cidadao_cabedelense-dr._sebastiao_placido_de_almeida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3364/dl_no_056_2002_-cidadao_cabedelense-dr._sebastiao_placido_de_almeida.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. Sebastião Plácido de Almeida</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3363/dl_no_055_2002_-aprova-contas_municipais-1999.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3363/dl_no_055_2002_-aprova-contas_municipais-1999.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Cabedelo/PB, relativas ao Exercício Financeiro de 1999, e dá outras providências</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3362/dl_no_054_2002_-aprova-contas_municipais-1998.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3362/dl_no_054_2002_-aprova-contas_municipais-1998.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Cabedelo/PB, relativas ao Exercício Financeiro de 1998, e dá outras providências</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3361/dl_no_053_2002_-cidadao-cabedelense-dep._federal_armando_abilio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3361/dl_no_053_2002_-cidadao-cabedelense-dep._federal_armando_abilio.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Deputado Federal Armando Abílio Vieira</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3360/dl_no_052_2002_-licenca-prefeito-presidente-cmc-missao_internacional.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3360/dl_no_052_2002_-licenca-prefeito-presidente-cmc-missao_internacional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito e o Presidente da Câmara Municipal de Cabedelo/PB, a ausentarem-se do Município em missão oficial com destino a Portugal, Espanha e Alemanha, e dá outras providências</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3359/dl_no_051_2002_-cidadao-cabedelense-dra._ma_das_neves_do_egito_de_araujo_duda_ferreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3359/dl_no_051_2002_-cidadao-cabedelense-dra._ma_das_neves_do_egito_de_araujo_duda_ferreira.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadã Cabedelense a Doutora Maria das Neves do Egito de Araújo Duda Ferreira</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3393/dl_no_050_2001_-cidadao-cabedelense-dr._jose_germano_filho.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3393/dl_no_050_2001_-cidadao-cabedelense-dr._jose_germano_filho.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Doutor José Germano Filho</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3392/dl_no_049_2001_-cidadao-cabedelense-luiz_antonio_lianza_lombardi.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3392/dl_no_049_2001_-cidadao-cabedelense-luiz_antonio_lianza_lombardi.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Senhor Luiz Antônio Lianza Lombardi, Despachante Aduaneiro no Município</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3391/dl_no_048_2001_-cidadao-cabedelense-jornalista_anibal_de_oliveira_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3391/dl_no_048_2001_-cidadao-cabedelense-jornalista_anibal_de_oliveira_araujo.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Jornalista Aníbal de Oliveira Araújo</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3390/dl_no_047_2001_-cidadao-cabedelense-dr._deusimar_wanderley_guedes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3390/dl_no_047_2001_-cidadao-cabedelense-dr._deusimar_wanderley_guedes.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. Deusimar Wanderley Guedes</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3389/dl_no_046_2001_-cidadao-cabedelense-pastor_joao_ferandes_praxedes.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3389/dl_no_046_2001_-cidadao-cabedelense-pastor_joao_ferandes_praxedes.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Pastor João Fernandes Praxedes</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3388/dl_no_045_2001_-cidadao-cabedelense-fernando_abath_cananea.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3388/dl_no_045_2001_-cidadao-cabedelense-fernando_abath_cananea.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. Fernando Abath Cananéa</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3387/dl_no_044_2001_-cidadao-cabedelense-des._marcos_antonio_souto_maior.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3387/dl_no_044_2001_-cidadao-cabedelense-des._marcos_antonio_souto_maior.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Desembargador Marcos Antônio Souto Maior, Presidente do Tribunal de Justiça da Paraíba</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3386/dl_no_043_2001_-ipsemc-roberto_jose_bezerra_de_melo-presidente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3386/dl_no_043_2001_-ipsemc-roberto_jose_bezerra_de_melo-presidente.pdf</t>
   </si>
   <si>
     <t>Aprova o nome do Bel. Roberto José Bezerra de Melo para o Cargo em Comissão de Presidente do Instituto de Previdência dos Servidores Municipais de Cabedelo - IPSEMC, e dá outras providências</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3385/dl_no_042_2001_-cidadao-cabedelense-paulo_batista_de_meneses.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3385/dl_no_042_2001_-cidadao-cabedelense-paulo_batista_de_meneses.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Senhor Paulo Batista de Meneses, e dá outras providências</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3384/dl_no_041_2001_-ipsemc-jurandi_tavares_dos_santos-presidente-interino.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3384/dl_no_041_2001_-ipsemc-jurandi_tavares_dos_santos-presidente-interino.pdf</t>
   </si>
   <si>
     <t>Aprova o nome do Senhor Jurandi Tavares dos Santos para o Cargo em Comissão de Presidente do Instituto de Previdência dos Servidores Municipais de Cabedelo - IPSEMC, e dá outras providências</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3383/dl_no_040_2001_-rejeita-contas_municipais-1994.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3383/dl_no_040_2001_-rejeita-contas_municipais-1994.pdf</t>
   </si>
   <si>
     <t>Rejeita as Contas do Município de Cabedelo/PB, relativas ao Exercício Financeiro de 1994, e dá outras providências</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3382/dl_no_039_2001_-ipsemc-roberto_jose_bezerra_de_melo-presidente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3382/dl_no_039_2001_-ipsemc-roberto_jose_bezerra_de_melo-presidente.pdf</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2000/3394/dl_no_038_2000_-ipsemc-josue_pessoa_de_goes-presidente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2000/3394/dl_no_038_2000_-ipsemc-josue_pessoa_de_goes-presidente.pdf</t>
   </si>
   <si>
     <t>Aprova o nome do Bel. Josué Pessoa de Góes para o Cargo em Comissão de Presidente do Instituto de Previdência dos Servidores Municipais de Cabedelo - IPSEMC, e dá outras providências</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1999/3397/dl_no_037_1999_-cidadao-cabedelense-monsenhor_marcos_augusto_trindade.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1999/3397/dl_no_037_1999_-cidadao-cabedelense-monsenhor_marcos_augusto_trindade.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Monsenhor Marcos Augusto Trindade, e dá outras providências</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1999/3396/dl_no_036_1999_-cidadao-cabedelense-des._jose_martinho_lisboa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1999/3396/dl_no_036_1999_-cidadao-cabedelense-des._jose_martinho_lisboa.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Presidente do Tribunal de Justiça do Estado da Paraíba, Desembargador José Martinho Lisboa, e dá outras providências</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1999/3395/dl_no_035_1999_-rejeita-contas_municipais-1993.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1999/3395/dl_no_035_1999_-rejeita-contas_municipais-1993.pdf</t>
   </si>
   <si>
     <t>Rejeita as Contas do Município de Cabedelo/PB, relativas ao Exercício Financeiro de 1993, e dá outras providências</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3402/dl_no_034_1998_-cidadao-cabedelense-sebastiao_tavares_campos_quintans.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3402/dl_no_034_1998_-cidadao-cabedelense-sebastiao_tavares_campos_quintans.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Sr. Sebastião Tavares Campos Quintans, e dá outras providências</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3401/dl_no_033_1998_-cidadao-cabedelense-aluizio_cavalcante_bezerra.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3401/dl_no_033_1998_-cidadao-cabedelense-aluizio_cavalcante_bezerra.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. Aluizio Cavalcante Bezerra</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3400/dl_no_032_1998_-cidadao-cabedelense-dr._ruy_eloy.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3400/dl_no_032_1998_-cidadao-cabedelense-dr._ruy_eloy.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. Ruy Eloy, e dá outras providências</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3399/dl_no_031_1998_-cidadao-cabedelense-dr._wilson_pessoa_da_cunha.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3399/dl_no_031_1998_-cidadao-cabedelense-dr._wilson_pessoa_da_cunha.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. Wilson Pessoa da Cunha, e dá outras providências</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3398/dl_no_030_1998_-cidadao-cabedelense-dr._eduardo_anibal_moura_santa_cruz_costa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3398/dl_no_030_1998_-cidadao-cabedelense-dr._eduardo_anibal_moura_santa_cruz_costa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr. Eduardo Aníbal Moura Santa Cruz Costa</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3407/dl_no_029_1997_-rejeita-contas_municipais-1992.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3407/dl_no_029_1997_-rejeita-contas_municipais-1992.pdf</t>
   </si>
   <si>
     <t>Rejeita as Contas do Município de Cabedelo/PB, relativas ao Exercício Financeiro de 1992, e dá outras providências</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3406/dl_no_028_1997_-cidada-cabedelense-dr._maria_das_gracas_carlos_rezende.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3406/dl_no_028_1997_-cidada-cabedelense-dr._maria_das_gracas_carlos_rezende.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense a Dra. Maria das Graças Carlos Rezende</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3405/dl_no_027_1997_-cidadao-cabedelense-cap._fragata_roberto_carvalho_de_medeiros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3405/dl_no_027_1997_-cidadao-cabedelense-cap._fragata_roberto_carvalho_de_medeiros.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Capitão de Fragata Roberto Carvalho de Medeiros</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3404/dl_no_026_1997_-cidadao-cabedelense-governador_jose_targino_maranhao.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3404/dl_no_026_1997_-cidadao-cabedelense-governador_jose_targino_maranhao.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Governador do Estado da Paraíba, Dr. José Targino Maranhão</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3403/dl_no_025_1997_-cidadao-cabedelense-dr._solon_henriques_de_sa_e_benevides.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3403/dl_no_025_1997_-cidadao-cabedelense-dr._solon_henriques_de_sa_e_benevides.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Cabedelense ao Dr. Solon Henriques de Sá e Benevides</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1996/3409/dl_no_024_1996_-rejeita-contas_municipais-1991-acordaos_tce_no_245_246_1992.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1996/3409/dl_no_024_1996_-rejeita-contas_municipais-1991-acordaos_tce_no_245_246_1992.pdf</t>
   </si>
   <si>
     <t>Rejeita as Contas do Município de Cabedelo/PB, relativas ao exercício financeiro de 1991, ao tempo em que ratifica e convalida despesas com a remuneração dos agentes políticos relativas ao exercício financeiro citado</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1996/3408/dl_no_023_1996_-fixa-remuneracao-prefeito-vice-1997-2000.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1996/3408/dl_no_023_1996_-fixa-remuneracao-prefeito-vice-1997-2000.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração do Prefeito e do Vice-Prefeito Municipal de Cabedelo-PB, para legislatura 1997/2000, e adota providências correlatas</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1995/3415/dl_no_022_1995_-presidente-cmc-substituicao-provisoria-prefeito-viagem-usa.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1995/3415/dl_no_022_1995_-presidente-cmc-substituicao-provisoria-prefeito-viagem-usa.pdf</t>
   </si>
   <si>
     <t>Convoca o Presidente da Câmara para substituir provisoriamente o cargo de Prefeito Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1995/3414/dl_no_021_1995_-ipsemc-dr._mariano_coutinho_lima-presidente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1995/3414/dl_no_021_1995_-ipsemc-dr._mariano_coutinho_lima-presidente.pdf</t>
   </si>
   <si>
     <t>Aprova o nome do Dr. Mariano Coutinho Lira para presidência do Instituto de Previdência do Servidor Municipal de Cabedelo - IPSEMC e dá outras providências</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3421/dl_no_020_1994_-cidadao-cabedelense-ex-vereador_jose_souza_de_oliveira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3421/dl_no_020_1994_-cidadao-cabedelense-ex-vereador_jose_souza_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Ex-Vereador José Souza de Oliveira</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3420/dl_no_019_1994_-cidadao-cabedelense-dr._inacio_bento_de_morais_junior.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3420/dl_no_019_1994_-cidadao-cabedelense-dr._inacio_bento_de_morais_junior.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr. Inácio Bento de Morais Júnior</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3419/dl_no_018_1994_-cidadao-cabedelense-ex-vereador_benedito_ribeiro_de_araujo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3419/dl_no_018_1994_-cidadao-cabedelense-ex-vereador_benedito_ribeiro_de_araujo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Ex-VEreador Benedito Ribeiro de Araújo</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3418/dl_no_017_1994_-cidadao-cabedelense-dr._arildo_faraco_do_amaral_camargo.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3418/dl_no_017_1994_-cidadao-cabedelense-dr._arildo_faraco_do_amaral_camargo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr. Arildo Faraco do Amaral Camargo</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3417/dl_no_016_1994_-rejeita-contas_municipais-1989.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3417/dl_no_016_1994_-rejeita-contas_municipais-1989.pdf</t>
   </si>
   <si>
     <t>Rejeita as Contas do Município de Cabedelo, realtiva ao Exercício Financeiro de 1989 e dá outras providências</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3416/dl_no_015_1994_-cidadao-cabedelense-ver._fernando_antonio_patricio.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3416/dl_no_015_1994_-cidadao-cabedelense-ver._fernando_antonio_patricio.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Vereador Antônio Patrício</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3426/dl_no_014_1994_-cidadao-cabedelense-ver._jose_ribeiro_farias_junior.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3426/dl_no_014_1994_-cidadao-cabedelense-ver._jose_ribeiro_farias_junior.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Vereador José Ribeiro Farias Júnior</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3425/dl_no_013_1994_-cidadao-cabedelense-ver._jose_gomes_da_silva.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3425/dl_no_013_1994_-cidadao-cabedelense-ver._jose_gomes_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Vereador José Gomes da Silva</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3424/dl_no_012_1994_-autoriza-viagem-prefeito-israel.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3424/dl_no_012_1994_-autoriza-viagem-prefeito-israel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal a se ausentar do Município de Cabedelo, Estado da Paraíba, e dá outras providências</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3423/dl_no_011_1994_-cidadao-cabedelense-reginaldo_figueiredo_de_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3423/dl_no_011_1994_-cidadao-cabedelense-reginaldo_figueiredo_de_lima.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Reginaldo Figueiredo de Lima</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3422/dl_no_010_1994_-cidadao-cabedelense-dr._jose_janduhy_timoteo_tavares.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3422/dl_no_010_1994_-cidadao-cabedelense-dr._jose_janduhy_timoteo_tavares.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr. José Janduhy Timóteo Tavares</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3430/dl_no_009_1994_-cidadao-cabedelense-governador_ronaldo_cunha_lima.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3430/dl_no_009_1994_-cidadao-cabedelense-governador_ronaldo_cunha_lima.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr. Ronaldo José da Cunha Lima, Governador do Estado da Paraíba</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3429/dl_no_008_1994_-cidadao-cabedelense-dr._raimundo_marcos_assis_bandeira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3429/dl_no_008_1994_-cidadao-cabedelense-dr._raimundo_marcos_assis_bandeira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr. Raimundo Marcos Assis Bandeira</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3428/dl_no_007_1994_-cidadao-cabedelense-hamilton_cavalcanti.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3428/dl_no_007_1994_-cidadao-cabedelense-hamilton_cavalcanti.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr. Hamilton Cavalcanti</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3427/dl_no_006_1994_-rejeita-contas_municipais-1990.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3427/dl_no_006_1994_-rejeita-contas_municipais-1990.pdf</t>
   </si>
   <si>
     <t>Rejeita as Contas do Município de Cabedelo, relativa ao Exercício Financeiro de 1990, e dá outras providências</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3443/dl_no_005_1993_-cidadao-cabedelense-capitao-de-fragata-carlos_tavares_de_almeida.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3443/dl_no_005_1993_-cidadao-cabedelense-capitao-de-fragata-carlos_tavares_de_almeida.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Capitão de Fragata Carlos Sales Tavares de Almeida e dá outras providências</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3442/dl_no_004_1993_-ipsemc-dr._antonio_joaquim_de_moura-presidente.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3442/dl_no_004_1993_-ipsemc-dr._antonio_joaquim_de_moura-presidente.pdf</t>
   </si>
   <si>
     <t>Aprova o nome do Dr. Antônio Joaquim de Moura para Presidente do Instituto de Previdência dos Servidores Públicos Municipais de Cabedelo - IPSEMC, e dá outras providências</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3441/dl_no_003_1993_-cidadao-cabedelense-aguinaldo_pinto_do_amaral.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3441/dl_no_003_1993_-cidadao-cabedelense-aguinaldo_pinto_do_amaral.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Sr. Aguinaldo Pinto do Amaral, e dá outras providências</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3440/dl_no_002_1993_-cidadao-cabedelense-dr._francisco_jackson_ferreira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3440/dl_no_002_1993_-cidadao-cabedelense-dr._francisco_jackson_ferreira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Dr. Francisco Jackson Ferreira, e toma outras providências</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3439/dl_no_001_1993_-aprova-contas_municipais-1988.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3439/dl_no_001_1993_-aprova-contas_municipais-1988.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Ex-Prefeito deste Município, Dr. Hugo Viana da Silva, relativas ao Exercício Financeiro de 1988, e dá outras providências</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1992/3446/dl_no_03_1992_-fixa-remuneracao-prefeito-vice-1993-1996.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1992/3446/dl_no_03_1992_-fixa-remuneracao-prefeito-vice-1993-1996.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração do Prefeito e do Vice-Prefeito Municipal para a Legislatura 1993/1996, e adota providências correlatas</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1992/3445/dl_no_02_1992_-cidadao-cabedelense-senador_raimundo_lira.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1992/3445/dl_no_02_1992_-cidadao-cabedelense-senador_raimundo_lira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senador Raimundo Lira e toma outras providências</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1992/3444/dl_no_01_1992_-numero-vereadores_15-1993.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1992/3444/dl_no_01_1992_-numero-vereadores_15-1993.pdf</t>
   </si>
   <si>
     <t>Fixa o número de Vereadoress da Câmara Municipal de Cabedelo para a Legislatura seguinte</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3450/dl_no_04_1991-rejeta-contas_municipios-jan_a_abr-1991.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3450/dl_no_04_1991-rejeta-contas_municipios-jan_a_abr-1991.pdf</t>
   </si>
   <si>
     <t>Rejeita as contas da Prefeitura Municipal de Cabedelo, relativas a Inspeção Especial do TCE, envolvendo o período de 1º de janeiro a 04 de abril de 1991</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3449/dl_no_03_1991-cidadao-cabedelense-lauro_victor_de_barros.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3449/dl_no_03_1991-cidadao-cabedelense-lauro_victor_de_barros.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Lauro Victor de Barros, e dá outras providências</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3448/dl_no_02_1991-cidadao-cabedelense-teotonio_veras_rezende.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3448/dl_no_02_1991-cidadao-cabedelense-teotonio_veras_rezende.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Senhor Teotonio Veras Rezende, e toma outras providências</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3447/dl_no_01_1991-cidadao-cabedelense-ten.cel._pm-francisco_vieira_de_freitas.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3447/dl_no_01_1991-cidadao-cabedelense-ten.cel._pm-francisco_vieira_de_freitas.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Ten-Cel da PM. Francisco Vieira de Freitas, e toma outras providências</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1990/3451/dl_no_01_1990_-cidadao-cabelense-dep._federal_joao_da_mata.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1990/3451/dl_no_01_1990_-cidadao-cabelense-dep._federal_joao_da_mata.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cabedelense ao Deputado Federal João da Mata de Sousa e dá outras providências</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3457/dl_no_06_1989_-atualiza-remuneracao-prefeito-vice-constituicao_estadual.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3457/dl_no_06_1989_-atualiza-remuneracao-prefeito-vice-constituicao_estadual.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração do Prefeito e do Vice-Prefeito de Cabedelo, adota critérios da Constituição Estadual, e dá outras providências</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3456/dl_no_05_1989_-revoga-dls_nos_01_02_03_1989-restituicao-remuneracao-pref-vice.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3456/dl_no_05_1989_-revoga-dls_nos_01_02_03_1989-restituicao-remuneracao-pref-vice.pdf</t>
   </si>
   <si>
     <t>Revoga Decretos Legislativos, determina restituição de remuneração do Prefeito e do Vice-Prefeito e adota outras providências</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3455/dl_no_04_1989_-atualiza-remuneracao-prefeito-vice-revoga-dl_no_02_1989.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3455/dl_no_04_1989_-atualiza-remuneracao-prefeito-vice-revoga-dl_no_02_1989.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração mensal do Prefeito e Vice-Prefeito Municipal, revoga o DL nº 02/89, e adota outras providências</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3454/dl_no_03_1989_-aprova-contas_municipais-1987.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3454/dl_no_03_1989_-aprova-contas_municipais-1987.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Ex-Prefeito Municipal de Cabedelo, Dr. Hugo Viana da Silva, concernente ao Exercício de 1987</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3453/dl_no_02_1989_-atualiza-remuneracao-prefeito-vice.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3453/dl_no_02_1989_-atualiza-remuneracao-prefeito-vice.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração do Prefeito e o subsídio do Vice-Prefeito do Município de Cabedelo, e revogam-se as disposições em contrário</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3452/dl_no_01_1989_-altera-dl_no_16_1988-remuneracao-prefeito-vice.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3452/dl_no_01_1989_-altera-dl_no_16_1988-remuneracao-prefeito-vice.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º e extingue o artigo 3º do Decreto Legislativo nº 16/88, por serem contrários a dispositivos da Lei Complementar nº 26 de 04/12/81</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3473/dl_no_16_1988_-fixa-remuneracao-prefeito-vice-1989-1992.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3473/dl_no_16_1988_-fixa-remuneracao-prefeito-vice-1989-1992.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração do Prefeito e Vice-Prefeito para a Legislatura 1989/1992 e dá outras providências</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3472/dl_no_15_1988_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3472/dl_no_15_1988_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração do Prefeito Municipal de Cabedelo e revogam-se as disposições em contrário</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3471/dl_no_14_1988_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3471/dl_no_14_1988_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração do Vice-Prefeito do Município de Cabedelo e revogam-se as disposições em contrário</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3470/dl_no_13_1988_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3470/dl_no_13_1988_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3469/dl_no_12_1988_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3469/dl_no_12_1988_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3468/dl_no_11_1988_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3468/dl_no_11_1988_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3467/dl_no_10_1988_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3467/dl_no_10_1988_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3466/dl_no_09_1988_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3466/dl_no_09_1988_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3465/dl_no_08_1988_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3465/dl_no_08_1988_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3464/dl_no_07_1988_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3464/dl_no_07_1988_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3463/dl_no_06_1988_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3463/dl_no_06_1988_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3462/dl_no_05_1988_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3462/dl_no_05_1988_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3461/dl_no_04_1988_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3461/dl_no_04_1988_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração do Vice-Prefeito Municipal de Cabedelo e revogam-se as disposições em contrário</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3460/dl_no_03_1988_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3460/dl_no_03_1988_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3459/dl_no_02_1988_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3459/dl_no_02_1988_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3458/dl_no_01_1988_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3458/dl_no_01_1988_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3489/dl_no_12_1987_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3489/dl_no_12_1987_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3488/dl_no_11_1987_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3488/dl_no_11_1987_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3487/dl_no_10_1987_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3487/dl_no_10_1987_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3486/dl_no_09_1987_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3486/dl_no_09_1987_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3485/dl_no_08_1987_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3485/dl_no_08_1987_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3484/dl_no_07_1987_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3484/dl_no_07_1987_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3483/dl_no_06_1987_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3483/dl_no_06_1987_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3482/dl_no_05_1987_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3482/dl_no_05_1987_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração do Vice-Prefeito de Cabedelo e revogam-se as disposições em contrário</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3481/dl_no_03_1987_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3481/dl_no_03_1987_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3480/dl_no_03_1987_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3480/dl_no_03_1987_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3479/dl_no_02_1987_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3479/dl_no_02_1987_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3478/dl_no_01_1987_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3478/dl_no_01_1987_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração do Prefeito Municipal de Cabedelo e revogam-se as disposições em contrário</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3541/dl_no_009_1986_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3541/dl_no_009_1986_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3540/dl_no_008_1986_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3540/dl_no_008_1986_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3539/dl_no_007_1986_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3539/dl_no_007_1986_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3538/dl_no_006_1986_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3538/dl_no_006_1986_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3537/dl_no_005_1986_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3537/dl_no_005_1986_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3536/dl_no_004_1986_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3536/dl_no_004_1986_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3535/dl_no_003_1986_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3535/dl_no_003_1986_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3534/dl_no_002_1986_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3534/dl_no_002_1986_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3533/dl_no_001_1986_-atualiza-remuneracao-vereadores.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3533/dl_no_001_1986_-atualiza-remuneracao-vereadores.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração de vereadores da Câmara Municipal de Cabedelo e estabelece datas de atualização semestral e dá outras providências</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3560/dl_no_018_1985_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3560/dl_no_018_1985_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3559/dl_no_017_1985_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3559/dl_no_017_1985_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3558/dl_no_016_1985_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3558/dl_no_016_1985_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3557/dl_no_015_1985_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3557/dl_no_015_1985_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3556/dl_no_014_1985_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3556/dl_no_014_1985_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3555/dl_no_013_1985_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3555/dl_no_013_1985_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3554/dl_no_012_1985_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3554/dl_no_012_1985_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3553/dl_no_011_1985_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3553/dl_no_011_1985_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3552/dl_no_010_1985_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3552/dl_no_010_1985_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3551/dl_no_009_1985_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3551/dl_no_009_1985_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3550/dl_no_008_1985_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3550/dl_no_008_1985_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3549/dl_no_007_1985_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3549/dl_no_007_1985_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3548/dl_no_006_1985_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3548/dl_no_006_1985_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3547/dl_no_005_1985_-atualiza-remuneracao-vice-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3547/dl_no_005_1985_-atualiza-remuneracao-vice-prefeito.pdf</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3546/dl_no_004_1985_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3546/dl_no_004_1985_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3544/dl_no_003_1985_-rejeita-contas_municipais-1982.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3544/dl_no_003_1985_-rejeita-contas_municipais-1982.pdf</t>
   </si>
   <si>
     <t>Rejeita as contas do Ex-Prefeito José Batista Gomes, do Município de Cabedelo, concernente ao exercício financeiro de 1982</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3543/dl_no_002_1985_-atualiza-remuneracao-prefeito.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3543/dl_no_002_1985_-atualiza-remuneracao-prefeito.pdf</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3542/dl_no_001_1985_-atualiza-remuneracao-prefeito-vice.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3542/dl_no_001_1985_-atualiza-remuneracao-prefeito-vice.pdf</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1982/3561/dl_no_004_1982_-aprova-contas_municipais-1980.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1982/3561/dl_no_004_1982_-aprova-contas_municipais-1980.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Sr. Sebastião Plácido de Almeida, ex-Interventor do Município de Cabedelo, concernente ao exercício financeiro de 1980</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1975/3563/dl_no_002_1975_-_fixa-subsidio-vice-prefeito_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1975/3563/dl_no_002_1975_-_fixa-subsidio-vice-prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Fixa subsídios do Vice-Prefeito Municipal e dá outras providências</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1975/3562/dl_no_001_1975_-fixa-subsidio-prefeito_municipal.pdf</t>
+    <t>http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1975/3562/dl_no_001_1975_-fixa-subsidio-prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Fixa subsídios do Prefeito Municipal e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11201,66 +11513,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4092/dl_no_926_2025-_titulo_de_cidadao_cabedelense_-_rapahel_henrique_gomes_republicado_por_incorrecao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4091/dl_no_925_2025-_titulo_de_cidadao_cabedelense_-_felipe_montenegro_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4090/dl_no_924_2025-_titulo_de_cidadao_cabedelense_-_eduardo_jorge_carneiro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4089/dl_no_923_2025-_titulo_de_cidadao_cabedelense_-_alexandre_maroni_vidal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4088/dl_no_922_2025-_titulo_de_cidadao_cabedelense_-_carlos_tiberio_santos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4087/dl_no_921_2025-_titulo_de_cidadao_cabedelense_-_george_ventura_morais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4086/dl_no_920_2025-_honra_ao_merito_cabedelense_-_jose_anibal_gomes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4085/dl_no_919_2025-_titulo_de_cidada_cabedelense_-_tatiana_viana_vieira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4084/dl_no_918_2025-_titulo_de_cidadao_cabedelense_-_francisco_sales_dantas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4083/dl_no_917_2025-_honra_ao_merito_cabedelense_-_raissa_pinheiro_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4082/dl_no_916_2025-_honra_ao_merito_cabedelense_-_marcos_fred_moreira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4081/dl_no_913_2025-_honra_ao_merito_cabedelense_-_cicero_lucena.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4093/dl_no_914_2024_-_titulo_de_cidadao_cabedelense_-_william_marques_santiago.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4080/dl_no_913_2025-_honra_ao_merito_cabedelense_-_cicero_lucena.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4079/dl_no_912_2025-_titulo_de_cidadao_cabedelense_-_marcelo_pinheiro_lucena_filho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4069/dl_no_911_2025-_titulo_de_cidadao_cabedelense_-_edson_e_silva.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4038/dl_no_910_2025-_titulo_de_cidada_elicleusa_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4037/dl_no_909_2025-_t_tulo_de_cidadao_ulisses_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4036/dl_no_908_2025-_diploma_de_honra_ao_merito_vitor_hugo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4011/dl_no_907_2024_-_titulo_de_cidadao_cabedelense_-_marcelo_gomes_oliveira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4010/dl_no_906_2024_-_titulo_de_cidadao_cabedelense_-_marcos_antonio_santos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4009/dl_no_905_2024_-_titulo_de_cidadao_cabedelense_-_alexandre_cesar_lima.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4008/dl_no_904_2024_-_titulo_de_cidadao_cabedelense_-_renan_andrade_oliveira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4007/dl_no_903_2024_-_titulo_de_cidadao_cabedelense_-_joao_antonio_sobral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4006/dl_no_902_2024_-_titulo_de_cidadao_cabedelense_-_jailson_oliveira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4005/dl_no_901_2024_-_titulo_de_cidada_cabedelense_-_erika_marques_lima.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4004/dl_no_900_2024_-_titulo_de_cidadao_cabedelense_-_pedro_ivo_loureiro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3947/dl_no_899_2024_-_titulo_de_cidadao_cabedelense_-_anna_carla_lopes_correia_lima_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3946/dl_no_898_2024_-_titulo_de_cidadao_cabedelense_-_marcio_murilo_da_cunha_ramos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3945/dl_no_897_2024_-_titulo_de_cidadao_cabedelense_-_desembargador_joao_benedito_da_silva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3944/dl_no_896_2024_-_titulo_de_cidadao_cabedelense_-_desembargador_saulo_henriques_de_si_e_benevides.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3943/dl_no_895_2024_-_titulo_de_cidadao_cabedelense_-_marcio_de_souza_vieira.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3942/dl_no_894_2024_-_titulo_de_cidadao_cabedelense_-_zeildo_almeida_da_nobrega.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3941/dl_no_893_2024_-_titulo_de_cidadao_cabedelense_-_deputado_estadual_adriano_cezar_galdino_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3940/dl_no_892_2024_-_titulo_de_cidadao_cabedelense_-_jose_godoy_bezerra_de_souza.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3939/dl_no_891_2024_-_diploma_de_honra_ao_merito_luiz_carlos_santino_moreno.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3938/dl_no_890_2024_-_titulo_de_cidadao_cabedelense_-_dr._frederico_martinho_da_n6brega_coutinho.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3937/dl_no_889_2024_-_titulo_de_cidadao_cabedelense_-_jose_ramos_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3936/dl_no_888_2024_-_diploma_de_honra_ao_merito_jornalistico_-_jose_clauber_beserra_simplicio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3935/dl_no_887_2024_-_titulo_de_cidadao_cabedelense_-_eraldo_caxias_lisboa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3934/dl_no_886_2024_-_titulo_de_cidadao_cabedelense_-_jose_francisco_pereira.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3933/dl_no_885_2024_-_titulo_de_cidadao_cabedelense_-_eclesio_araujo_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3932/dl_no_884_2024_-_titulo_de_cidadao_cabedelense_-_carlos_augusto_dantas_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3931/dl_no_883_2024_-_titulo_de_cidadao_cabedelense_-_ozanilda_gondim_vital_do_rego_nilda_gondim.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3930/dl_no_882_2024_-_titulo_de_cidadao_cabedelense_-_benone_bernardo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3929/dl_no_881_2024_-_titulo_de_cidada_cabedelense_-_maristela_aldan_de_franca.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3928/dl_no_880_2024_-_titulo_de_cidadao_cabedelense_-_luiz_wilson_lopes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3927/dl_no_879_2024_-_titulo_de_cidadao_cabedelense_-_adricelio_andre_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3926/dl_no_878_2024_-_titulo_de_cidadao_cabedelense_-_ronaldo_de_almeida_miranda_junior.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3925/dl_no_877_2024_-_titulo_de_cidadao_cabedelense_-_jair_messias_bolsonaro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3924/dl_no_876_2024_-_titulo_de_cidadao_cabedelense-_antonio_goncalves_vicente.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3923/dl_no_875_2024_-_titulo_de_cidadao_cabedelense_-_ademilton_perrett_braga.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3922/dl_no_874_2024_-_titulo_de_cidada_cabedelense_-_teresinha_maria_de_castro_vilela.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3921/dl_no_873_2024_-_titulo_de_cidadao_cabedelense_-_lucas_ribeiro_novais_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3920/dl_no_872_2024_-_titulo_de_cidada_cabedelense_-_camila_holanda_gomes_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3919/dl_no_871_2024_-_titulo_de_cidada_cabedelense_-_major_pm_viviane_vieira_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3918/dl_no_870_2024_-_titulo_de_cidada_cabedelense_-_keilla_de_sousa_melo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3917/dl_no_869_2024_-_titulo_de_cidada_cabedelense_-_elidiane_de_moura_moreira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3916/dl_no_868_2024_-_titulo_de_cidada_cabedelense_-_elidiene_de_moura_moreira.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3915/dl_no_867_2024_-_titulo_de_cidadao_cabedelense_-_luiz_felipe_almeida_maciel_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3914/dl_no_866_2024_-_titulo_de_cidadao_cabedelense_-_sergio_sales_da_silva.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3913/dl_no_865_2024_-_titulo_de_cidada_cabedelense_-_ana_isabel_de_souza_leao_andrade.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3912/dl_no_864_2024_-_titulo_de_cidadao_cabedelense_-_paulo_germano_porpino_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3911/dl_no_863_2024_-_titulo_de_cidadao_cabedelense_-_johnson_jacques.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3910/dl_no_862_2024_-_titulo_de_cidadao_cabedelense_-_severino_adriel_de_lima.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3909/dl_no_861_2024_-_titulo_de_cidadao_cabedelense_-_lucas_lins_felizardo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3908/dl_no_860_2024_-_titulo_de_cidadao_cabedelense_-_alex_alexandre_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3887/licenca_prefeito_ferias.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3779/dl_no_858_2023-aprova_as_contas_2019_prefeito_vitor_hugo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3771/dl_no_857_2023-aprova_as_contas_2020_prefeito_vitor_hugo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3770/dl_no_856_2023-aprova_as_contas_2018_04-04_a_31-12-prefeito_vitor_hugo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3769/dl_no_855_2023-_rejeita_as_contas_2018_01-01_a_03-04-2018-_ex-prefeito_wellington_viana.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3740/dl_no_854_2023-rejeita_contas_2016_ex-prefeito_wellington_viana.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3739/dl_no_853_2023-rejeita_contas_2014_ex-prefeito_wellington_viana.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3711/dl_no_852_2023-_titulo_de_cidadao_cabedelense_sr._paulo_odilon.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3710/dl_no_851_2023-_titulo_de_cidada_cabedelense_rra._beatriz_lins_alburquerque.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3709/dl_no_850_2023-_titulo_de_cidadao_cabedlense_sr._inaldo_enriques.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3698/dl_no_849_2023-rejeita_contas_2017_ex-prefeito_wellington_viana.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3666/dl_no_848_2022-titulo_cidadao_cabedelense_jorge_costa_freire.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3665/dl_no_847_2022-titulo_cidadao_cabedelense_rodrigo_regis_pereira.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3664/dl_no_846_2022-titulo_cidadao_cabedelense_luiz_carlos_mantovani.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3663/dl_no_845_2022-titulo_cidadao_cabedelense_esthevao_viana_da_silva.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3662/dl_no_844_2022-titulo_cidadao_cabedelense_veneziano_vital_do_rego.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3661/dl_no_843_2022-titulo_cidadao_cabedelense_george_kennedy_rocha.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3660/dl_no_842_2022-titulo_cidadao_cabedelense_gilbert_guimaraes_monte.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3659/dl_no_841_2022-titulo_cidada_cabedelense_maria_queiroz_de_paula.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3658/dl_no_840_2022-titulo_cidadao_cabedelense_adhailton_lacet_porto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3657/dl_no_839_2022-titulo_cidadao_cabedelense_dep._estadual_taciano_diniz.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3650/dl_no_838_2022-aprova_dra._lea_praxedes_presidente_ipsemc.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3649/dl_no_837_2022-rejeita_as_contas_ex-preffeito_wellinton_viana.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3648/dl_no_836_2022-titulo_cidadao_cabedelense_aroaldo_sorrentino.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3647/dl_no_835_2022-_titulo_cidadao_cabedelense_leandro_borba.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3646/dl_no_834_2022-titulo_cidadao_cabedelense_diego_carvalho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3645/dl_no_833_2022-diploma_honra_merito_esportivo_atleta_gabriel_miranda.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3644/dl_no_832_2022-titulo_cidadao_cabedelense_gilvan_caetano.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3643/dl_no_831_2022-diploma_honra_merito_esportivo_atleta_jose_anderson_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3642/dl_no_830_2022-diploma_honra_merito_esportivo_atleta_joanderson_santos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3641/dl_no_829_2022-titulo_de_cidadao_cabedelense_erik_alencar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3640/dl_no_828_2022-titulo_de_cidadao_cabedelense-_padre_carlos_mauricio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3639/dl_no_827_2022-titulo_de_cidadao_cabedelense_ricardo_luiz_coelho.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3638/dl_no_826_2022-titulo_de_cidada_cabedelense_glauce_brurity.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3637/dl_no_825_2022-titulo_de_cidada_cabedelense_abimadade_vieira.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3636/dl_no_824_2022-titulo_de_cidadao_cabedelense_rodrigo_amaral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3635/dl_no_823_2022-tiitulo_de_cidada_cabedelense_lenira_gabriela.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3605/dl_no_822_2022-titulo_de_cidada_cabedelense_rita_de_cassia_spinelli.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3604/dl_no_821_2022-titulo_de_cidadao_cabedelense_andre_coutinho.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3603/dl_no_820_2022-titulo_de_cidadao_cabedelense_benival_severo_do_ramos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3602/dl_no_819_2022-titulo_de_cidada_cabedelense_michelle_ramalho_cardoso.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3601/dl_no_818_2022-titulo_de_cidadao_cabedelense_marcelo_cartaxo_queiroga_lopes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3600/dl_no_817_2022-titulo_de_cidadao_cabedelense_paulo_antonio_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3599/dl_no_816_2022-titulo_de_cidadao_cabedelense_ivanio_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2021/3498/dl_no_815_2021-titulo_de_cidada_cabedelense_jacira_pereira.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3081/dl_no_814_2020_-merito_artistico_cultural_artesaos_cabedelenses.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3080/dl_no_813_2020_-_merito_artistico-cultural_sergio_brito.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3079/dl_no_812_2020_-_merito_artistico-cultural_francisco_de_melo_peixoto.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3078/dl_no_811_2020_-_merito_artistico-cultural_elindovaldo_pereira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3077/dl_no_810_2020_-_merito_artitico-cultural_carlos_alberto_nunes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3076/dl_no_809_2020_-_merito_esportivo__antonio_manuel.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3075/dl_no_808_2020_-_titulo_de_cidadao_pe._lucivaldo_eugenio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3043/dl_no_807_2020_-_diploma_de_honra_ao_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3042/dl_no_806_2020_-_diploma_de_honra_ao_merito_da_saude.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3041/dl_no_805_2020_-_diploma_de_honra_ao_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3008/dl_no_804_2019_-_titulo_de_cidadao_cabedelense_-_niz_9W9JKKr.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3007/dl_no_803_2019_-_altera_decreto_legislativo_175_2006_GPqM7lc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3006/dl_no_802_2019_-_institui_diploma_de_honra_ao_merito_ca6hCA2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3005/dl_no_801_2019_-_titulo_cidada_cabedelense_marcia_oliveira.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3004/dl_no_800_2019_-_titulo_de_cidadao_cabedelense_abela_dzvdsbX.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3003/dl_no_799_2019_-_titulo_cidada_cabedelense_iris_cris_6Xy4Zoa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3002/dl_no_798_2019_-_titulo_de_cidada_cabedelense_joseni_gbjY610.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3001/dl_no_797_2019_-_titulo_de_cidada_cabedelense_tatiana_castro.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3000/dl_no_796_2019_-_titulo_de_cidada_cabedelense_edna_henrique.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2999/dl_no_795_2019_-_titulo_de_cidada_cabedelense_-_kilm_eTRGfD5.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2998/dl_no_794_2019_-_titulo_de_cidadao_cabedelense_sergi_rnfPQ6s.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2997/dl_no_793_2019_-_titulo_de_cidada_cabedelense_-_dalva_guedes.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2996/dl_no_792_2019_-_titulo_de_cidadao_cabedelense_-_div_D3u6Ucf.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2995/dl_no_791_2019_-_titulo_de_cidadao_cabedelense_-_cas_vbRfWVu.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2994/dl_no_790_2019_-_titulo_de_cidadao_cabedelense_-_rou_9ksakOC.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2993/dl_no_789_2019_-_titulo_de_cidadao_cabedelense_-_joa_75msMSz.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2992/dl_no_788_2019_-_titulo_de_cidadao_cabedelense_-_hae_6sqbDDW.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2991/dl_no_787_2019_-_titulo_de_cidada_cabedelense_-_thay_y0M3BuI.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2989/dl_no_786_2019_-_dilomas_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2988/dl_no_785_2019_-_diplomas_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2987/dl_no_784_2019_-_diploma_mulher_cidada_-_nadja_araujo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2954/dl_no_783_2019_-_diploma_de_honra_ao_merito_da_pesso_Yw36osw.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2886/dl_no_782_2019_-_institui_diploma__de_honra_ao_merit_nOjFpyn.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2885/dl_no_781_2019_-_titulo_de_cidao_hideraldo_shueler_bgvAxc6.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2660/dl_no_780_2019_-_diploma_honra_ao_merito_cabedelense_KWeRcAZ.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2579/dl_no_779_2018_-_dispoe_sobre_o_processo_no_001_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2572/dl_no_772_2018_-_concede_titulo_de_cidadao_cabedelen_QrgF35I.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2578/dl_no_778_2018_-_concede_titulo_de_cidadao_cabedelen_F4V1TZ2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2577/dl_no_777_2018_-_concede_titulo_de_cidadao_cabedelen_DZJ1SLd.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2576/dl_no_776_2018_-_concede_titulo_de_cidadao_cabedelen_zIGS4Vs.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2574/dl_no_774_2018_-_concede_titulo_de_cidadao_cabedelen_cXQBoOB.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2573/dl_no_773_2018_-_concede_diploma_de_honra_ao_merito__0Qtxzvp.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2571/dl_no_771_2018_-_concede_titulo_de_cidadao_cabedelen_vDpFktp.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2570/dl_no_770_2018_-_concede_titulo_de_cidadao_cabedelen_YLxnjGb.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2569/dl_no_769_2018_-_concede_titulo_de_cidadao_cabedelen_DnS2UFB.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2568/dl_no_768_2018_-_titulo_cidadao_cabedelense_ao_sr._f_oLN7Csy.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2567/dl_no_767_2018_-_concede_titulo_de_cidadao_cabedelen_65T8SYX.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2566/dl_no_766_2018_-_concede_titulo_de_cidada_cabedelens_OVidT28.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2565/dl_no_765_2018_-_concede_titulo_de_cidadao_cabedelen_rGLepk8.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2564/dl_no_764_2018_-_concede_titulo_de_cidadao_cabedelen_Ej9W8TF.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2563/dl_no_763_2018_-_concede_titulo_de_cidada_cabedelens_Dn7dNQt.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2562/dl_no_762_2018_-_concede_titulo_de_cidada_cabedelens_HiN4Ti2.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2561/dl_no_761_2018_-_concede_titulo_de_cidadao_cabedelen_g6HU1cq.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2560/dl_no_760_2018_-_concede_titulo_de_cidadao_cabedelen_esFM4xZ.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2559/dl_no_759_2018_-_concede_titulo_de_cidadao_cabedelen_FUlAaZs.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2558/dl_no_758_2018_-_concede_titulo_de_cidadao_cabedelen_AweDAOp.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2557/dl_no_757_2018_-_concede_titulo_de_cidadao_cabedelen_1LPSbRs.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2556/dl_no_756_2018_-_concede_diploma_de_honra_ao_merito__etlvQF0.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2555/dl_no_755_2018_-_concede_titulo_de_cidadao_cabedelen_QhYbpP9.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2554/dl_no_754_2018_-_diploma_honra_ao_merito_cabedelense_8TdiTsI.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2553/dl_no_753_2018_-_concede_titulo_de_cidadao_cabedelen_dWDqlKS.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2552/dl_no_752_2018_-_concede_diploma_de_honra_ao_merito__2VWUj4x.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2551/dl_no_751_2018_-_concede_titulo_de_cidadao_cabedelen_orhaQJM.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2550/dl_no_750_2018_-_concede_titulo_de_cidadao_cabedelen_d1O0oKZ.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2549/dl_no_749_2018_-_concede_titulo_de_cidada_cabedelens_alMExLC.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2548/dl_no_748_2018_-_concede_titulo_de_cidada_cabedelens_UEzVM6n.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2547/dl_no_747_2018_-_concede_titulo_de_cidadao_cabedelen_kqWki6c.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2546/dl_no_746_2018_-_concede_titulo_de_cidada_cabedelens_jJdcZKi.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2522/dl_no_745_2018_-_concede_titulo_de_cidada_cabedelens_neo0cYP.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2521/dl_no_744_2018_-_concede_titulo_de_cidadao_cabedelen_UOboCfb.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2520/dl_no_743_2018_-_concede_titulo_de_cidadao_cabedelen_6BQ4XZ2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2519/dl_no_742_2018_-_concede_titulo_de_cidadao_cabedelen_oGzjI1q.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2518/dl_no_741_2018_-_concede_titulo_de_cidada_cabedelens_gzIhu3o.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2517/dl_no_740_2018_-_concede_titulo_de_cidada_cabedelens_6xhx8s9.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2516/dl_no_739_2018_-_concede_titulo_de_cidadao_cabedelen_MYFezvi.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2515/dl_no_738_2018_-_concede_titulo_de_cidadao_cabedelen_JH5EKjN.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2514/dl_no_737_2018_-_concede_titulo_de_cidada_cabedelens_YYg0rwm.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2513/dl_no_736_2018_-_concede_titulo_de_cidadao_cabedelen_Z8fWv8K.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2512/dl_no_735_2018_-_concede_titulo_de_cidadao_cabedelen_fZbxSas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2511/dl_no_734_2018_-_concede_titulo_de_cidada_cabedelens_vDtr7cT.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2510/dl_no_733_2018_-_concede_titulo_de_cidadao_cabedelen_ODf1kEh.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2509/dl_no_732_2018_-_concede_titulo_de_cidadao_cabedelen_3WJHqwX.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2508/dl_no_731_2018_-_concede_titulo_de_cidadao_cabedelen_wQuHP2H.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2507/dl_no_730_2018_-_concede_titulo_de_cidadao_cabedelen_Lz3yPDo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2506/dl_no_729_2018_-_concede_titulo_de_cidadao_cabedelen_wbOADhP.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2505/dl_no_728_2018_-_concede_titulo_de_cidadao_cabedelen_S6sZS5m.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2504/dl_no_727_2018_-_concede_titulo_de_cidadao_cabedelen_Htz2JvE.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2503/dl_no_726_2018_-_concede_titulo_de_cidadao_cabedelen_qr32SRy.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2502/dl_no_725_2018_-_concede_titulo_de_cidada_cabedelens_ax0teUZ.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2501/dl_no_724_2018_-_concede_titulo_de_cidadao_cabedelen_LasGmVX.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2499/dl_no_722_2018_-_concede_titulo_de_cidadao_cabedelen_m1Jaq81.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2498/dl_no_721_2018_-_concede_titulo_de_cidada_cabedelens_ocM376c.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2497/dl_no_720_2018_-_concede_titulo_de_cidadao_cabedelen_Gsu7vGL.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2575/dl_no_775_2018_-_diploma_de_honra_ao_merito_cabedele_WuvYGjn.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2432/dl_no_714_2018_-_diploma_de_honra_ao_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2431/dl_no_713_2018_-_diploma_de_honra_-_pedagoga_terezin_V6C2x4e.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2430/dl_no_712_2018_-_diploma_de_honra_-_professora_jeane_UnRVlCw.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2429/dl_no_711_2018_-_diploma_de_honra_-_escola_municipal_d9nijzI.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2428/dl_no_710_2018_-_diploma_de_honra_-_escola_municipal_f3CvhCY.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2427/dl_no_709_2018_-_diploma_de_honra_-_escola_municipal_A4bzEzx.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2426/dl_no_708_2018_-_diploma_de_honra_-_escola_vereador__RjKkqgV.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2425/dl_no_707_2018_-_diploma_de_honra_-_escola_silvana_o_qBpYEsW.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2424/dl_no_706_2018_-_diploma_de_honra_-_escola_maria_pessoa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2423/dl_no_705_2018_-_titulo_de_cidada_-_ingrid_da_costa_sabino.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2422/dl_no_704_2018_-_diploma_de_honra_ao_merito_educacio_GtklhX1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2421/dl_no_703_2018_-_diploma_de_honra_ao_merito_educacio_lx8ricF.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2420/dl_no_702_2018_-_diploma_de_honra_ao_merito_educacio_JZsOId6.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2012/913/dl_no_461_2012-cidadania_rosildo_de_araujo_junior.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2012/873/dl_no_430_2012-seplan-marcos_cavalcante_furtado.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2012/872/dl_no_429_2012-seplan-condominio_assis_dias.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2496/dl_no_363_2010-seplan-alcino_queiroz.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2495/dl_no_362_2010-_cidadania_arnaldo_morais_neto.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2494/dl_no_361_2010-merito_artistico_cultural_-_wilson_machado.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2493/dl_no_360_2010_-seplan-_everaldo_carmeiro.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2492/dl_no_359_2010-seplan-_ferreira_distribuidora.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2491/dl_no_358_2010-seplan-vanessa_beltrao.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2490/dl_no_357_2010-seplan-r.m.r._industrias_comercio_e_c_YKAx4T5.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2489/dl_no_356_2010-seplan-one_life_idiomas.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2488/dl_no_355_2010-seplan-jacare_yacht_village.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2487/dl_no_354_2010-seplan-lazerri_industria_e_comercio.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2486/dl_no_353_2010-seplan-wallas_garcia_da_silva.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2485/dl_no_352_2010-seplan-jacare_marinas.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2484/dl_no_351_2010-seplan-vivo_s.a..pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2483/dl_no_350_2010-seplan-ailson_brito.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2482/dl_no_349_2010-seplan-jovem_tem_futuro.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2481/dl_no_348_2010-seplan-manoel_rodrigues_neto.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2480/dl_no_347_2010-seplan-amaro_muniz_castro.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2479/dl_no_346_2010-seplan-fancisco_de_souza.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2478/dl_no_345_2010-seplan-diederik_josephus_van.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2477/dl_no_344_2010-_cidadania_jose_damacieudo_dantas.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2476/dl_no_343_2010-_cidadania_aliberto_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2475/dl_no_342_2010-_cidadania_othamar_gama.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2474/dl_no_341_2010-_cidadania_valdeci_da_silva.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2473/dl_no_340_2010-_cidadania_flavio_piccoli.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2472/dl_no_339_2010_-seplan-ferreira_atacado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2471/dl_no_338_2010-seplan-estacao_radio_base.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2470/dl_no_337_2010-seplan-sandra_goncalves.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2469/dl_no_336_2010-seplan-jose_de_lima_irmao.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2468/dl_no_335_2010-seplan-jci_comercio_e_incorporacao.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2467/dl_no_334_2010-seplan-imobiliaria_novo_rumo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2466/dl_no_333_2010-seplan-joseana_gualberto.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2465/dl_no_332_2010-seplan-benedito_souza.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2464/dl_no_331_2010-seplan-fenix_higiene_limpeza_e_saude.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2463/dl_no_330_2010-seplan_-orl_construtora.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2462/dl_no_329_2010-seplan-paulo_botelho.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2461/dl_no_328_2010-seplan-lavanderia_via_sul.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2460/dl_no_327_2010-seplan-antonio_lopes.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2459/dl_no_326_2010-aprovacao_presidente_ipsemc.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2458/dl_no_325_2010-seplan-wilson_nobrega.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2457/dl_no_324_2010-seplan-wallas_silva.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2456/dl_no_323_2010-seplan-ana_viana.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2455/dl_no_322_2010-seplan-wilson_nobrega.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2454/dl_no_321_2010-seplan-rava_embalagens.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2453/dl_no_320_2010-seplan-josemar_santos.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2452/dl_no_319_2010-seplan-meiriely_lima_oliveira.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2451/dl_no_318_2010-seplan-zulmira_almeida.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2450/dl_no_317_2010-seplan-visiotrade_importacao_e_exportacao.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2449/dl_no_316_2010-seplan-stark_distribuidora_cosmeticos.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2448/dl_no_315_2010-seplan-pb_engenharia.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2447/dl_no_314_2010-seplan-el_elion.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2446/dl_no_313_2010-seplan-interlub_lubrificantes.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2445/dl_no_312_2010-seplan-fujicom.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2444/dl_no_311_2010-seplan-condominio_porto_dourado.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2443/dl_no_310_2010-seplan-ivan_dativo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2442/dl_no_309_2010-cidadania_domerina_silva.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2441/dl_no_308_2010-cidadania_jose_maria_de_franca.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2440/dl_no_307_2010-cidadania_alfredo_santos.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2439/dl_no_306_2010-cidadania_severino_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2438/dl_no_305_2010-seplan-domus_club.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2437/dl_no_304_2010-seplan-cleumy_gama.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2436/dl_no_303_2010-seplan-eloisa_de_souza.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2435/dl_no_302_2010-seplan-nordeste_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2434/dl_no_301_2010-seplan-expresso_comercio_de_glp.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2433/dl_no_300_2010-seplan-fatima_souza_e_outra.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3126/dl_no_299_2009_-seplan-lenira_ventura_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3125/dl_no_298_2009_-merito_cabedelense-joao_ribeiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3124/dl_no_297_2009_-seplan-qualiarty_industria_de_moveis.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3123/dl_no_296_2009_-seplan-gilma_correia.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3122/dl_no_295_2009_-seplan-tecnaut_comercio_sistemas_automacao.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3121/dl_no_294_2009_-seplan-cicero_silva.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3120/dl_no_293_2009_-seplan-novo_rumo_honda.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3119/dl_no_292_2009_-seplan-sertaneja_dos_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3118/dl_no_291_2009_-seplan-distribuidora_alimentos_sao_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3117/dl_no_290_2009_-cidadao_cabedelense-jose_edinaldo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3130/dl_no_289_2009_-seplan-cogas.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3129/dl_no_288_2009_-seplan-nordeste_distribuidora_produtos_limpeza.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3128/dl_no_287_2009_-seplan-pula_pirula.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3127/dl_no_286_2009_-seplan-dunas_distribuidora.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3131/dl_no_285_2009_-seplan_-nemesio_soares_junior.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3134/dl_no_284_2009_-seplan-marise_miranda_gusmao_neto.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3135/dl_no_283_2009_-seplan-telegas_revendedora_de_gas.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3136/dl_no_282_2009_-cidadao_cabedelense-dr._altemir_gregolin.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3137/dl_no_281_2009_-cidadao_cabedelense-alfredo_marinho_ferreira.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3138/dl_no_280_2009_-seplan-joao_neves.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3139/dl_no_279_2009_-seplan-paulo_cunha.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3140/dl_no_278_2009_-seplan-base_distribuidora_cosmeticos.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3141/dl_no_277_2009_-cidadao_cabedelense-jose_jurandy_felix_jurandy_do_sax.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3142/dl_no_276_2009_-cidadao_cabedelense-padre_antonio_kemps.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3143/dl_no_275_2009_-seplan-raul_meira_filho.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3144/dl_no_274_2009_-seplan-santiago_empreendimentos_imobiliarios.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3145/dl_no_273_2009_-seplan-abv_distribuidora.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3146/dl_no_272_2009_-cidadao_cabedelense-ironildo_da_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3147/dl_no_271_2009_-cidadao_cabedelense-dr._alberto_de_albuquerque_bezerra.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3148/dl_no_270_2009_-cidadao_cabedelense-dr._walber_farias_marques.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3149/dl_no_269_2009_-seplan-fabiano_alves.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3150/dl_no_268_2009_-seplan-cor_e_mix_tintas.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3151/dl_no_267_2009_-seplan-n._claudino_e_cia.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3152/dl_no_266_2009_-seplan-alison_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3153/dl_no_265_2009_-cidada_cabedelense-dra._veronica_candida_m._de_lucena_santos.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3154/dl_no_264_2009_-seplan-baterias_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3155/dl_no_263_2009_-seplan-priscilla_franklin.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3156/dl_no_262_2009_-aprova-contas_municipais-2006.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3157/dl_no_261_2009_-seplan-ministerio_da_fazenda.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3158/dl_no_260_2009_-seplan-furtado_lima_participacao.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3159/dl_no_259_2009_-seplan-granmaster.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3160/dl_no_258_2009_-seplan-care_e_surgical_com..pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3161/dl_no_257_2009_-seplan-portugal_export_import_e_representacoes.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3162/dl_no_256_2009_-cidadao_cabedelense-dr._ana_maria_bezerra_da_nobrega.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3163/dl_no_255_2009_-cidada_cabedelense-dra._eloiza_marlene_carvalho_viana.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3164/dl_no_254_2009_-cidadao_cabedelense-dr._edmar_almeida_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3165/dl_no_253_2009_-cidada_cabedelense-dra._lea_santana_praxedes.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3197/dl_no_252_2008_-seplan-republica_vidros_distribuidora.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3196/dl_no_251_2008_-seplan-portal_administradora_de_bens.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3195/dl_no_250_2008_-seplan-gp_universal_importadora_e_exportadora.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3194/dl_no_249_2008_-aprova-contas_municipais-2005.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3193/dl_no_248_2008_-cidadao_cabedelense-capitao-de-fragata_paolo_coirolo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3192/dl_no_247_2008_-cidadao_cabedelense-dr._marcio_albuquerque_madruga.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3191/dl_no_246_2008_-aprova-contas_municipais-2004.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3190/dl_no_245_2008_-seplan-mc_construtora.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3189/dl_no_244_2008_-seplan-zailton_torres.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3188/dl_no_243_2008_-seplan-everaldo_nascimento.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3187/dl_no_242_2008_-seplan-edson_lima.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3186/dl_no_241_2008_-seplan-smm_encomendas_expressas.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3185/dl_no_240_2008_-seplan-e._s._atacado.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3184/dl_no_239_2008_-seplan-d._n._veiculos.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3183/dl_no_238_2008_-seplan-cassio_chaves.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3182/dl_no_237_2008_-cidadao_cabedelense-robson_cardoso_marinho.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3181/dl_no_236_2008_-cidadao_cabedelense-dr._jose_celio_de_lacerda_sa.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3180/dl_no_235_2008_-seplan-terezinha_catao.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3179/dl_no_234_2008__-numero-vereadores_10-2009.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3178/dl_no_233_2008_-seplan-santiago_nobrega.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3177/dl_no_232_2008_-cidadao_cabedelense-dr._carlos_olivio_lopes_de_mendonca.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3176/dl_no_231_2008_-cidadao_cabedelense-dr._euzo_cunha_chaves.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3175/dl_no_230_2008_-seplan-raul_meira_filho.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3174/dl_no_229_2008_-cidadao_cabedelense-padre_geraldo_nogueira_de_amorim.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3173/dl_no_228_2008_-seplan-geraldo_moreira.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3172/dl_no_227_2008_-seplan-adailson_gomes.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3171/dl_no_226_2008_-seplan-jonas_melo.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3170/dl_no_225_2008_-seplan-gilfredo_costa.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3169/dl_no_224_2008_-seplan-cavalcante_primo_veiculos.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3168/dl_no_223_2008_-seplan-inocencio_padilha.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3167/dl_no_222_2008_-seplan-jose_pessoa.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3166/dl_no_221_2008_-seplan-ivan_miranda.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3232/dl_no_220_2007_-seplan-elias_gomes_neto.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3231/dl_no_219_2007_-seplan-joaquim_leite.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3230/dl_no_218_2007_-seplan-jacelita_silva.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3229/dl_no_217_2007_-seplan-manoel_pereira_neto.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3228/dl_no_216_2007_-seplan-marilene_queiroga.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3227/dl_no_215_2007_-seplan-allyson_moura.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3226/dl_no_214_2007_-seplan-marcal_lima.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3225/dl_no_213_2007_-seplan-projeto_vila_feliz.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3224/dl_no_212_2007_-seplan-carlos_pereira.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3223/dl_no_211_2007_-seplan-c__z_empreendimentos.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3222/dl_no_210_2007_-seplan-ican.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3221/dl_no_209_2007_-cidadao_cabedelense-judas_tadeu_patricio_correia.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3220/dl_no_208_2007_-cidadao_cabedelense-arthur_jose_de_albuquerque_gadelha.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3219/dl_no_207_2007_-cidadao_cabedelense-dr._jair_cezar_de_miranda_coelho.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3218/dl_no_206_2007_-cidadao_cabedelense-carlos_pessoa_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3217/dl_no_205_2007_-seplan-nelson_silva_me.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3216/dl_no_204_1997_-seplan-cecilia_oliveira.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3215/dl_no_203_2007_-cidadao_cabedelense-george_medeiros_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3214/dl_no_202_2007_-seplan-j.j.c._administradora.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3213/dl_no_201_2007_-seplan-elias_gomes_neto.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3212/dl_no_200_2007_-seplan-elba_wanderley.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3211/dl_no_199_2007_-seplan-imobiliaria_novo_rumo.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3210/dl_no_198_2007_-seplan-primeira_igreja_batista.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3209/dl_no_197_2007_-seplan-paroquia_maria_mae_de_deus.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3208/dl_no_196_2007_-seplan-destaque_grafica.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3207/dl_no_195_2007_-merito_esportivo-aderaldo_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3206/dl_no_194_2007_-seplan-prefeitura_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3205/dl_no_193_2007_-cidadao_cabedelense-jose_edglei_ramalho.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3204/dl_no_192_2007_-cidadao_cabedelense-celio_roberto_nogueira_lima.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3203/dl_no_191_2007_-cidadao_cabedelense-artur_jose_nogueira_lima.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3202/dl_no_190_2007_-cidadao_cabedelense-antonio_manoel_soares_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3201/dl_no_189_2007_-merito_cabedelense-ex-ver._francisco_moura_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3200/dl_no_188_2007_-seplan-parahyba_prodige.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3199/dl_no_187_2007_-seplan-art_pedras.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3198/dl_no_186_2007_-seplan-unicred_central_norte_nordeste.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3271/dl_no_185_2006_-seplan-sun_motors.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3269/dl_no_184_2006_-cidadaos_cabedelense-vers._lucas_santino_jose_mario-benival_severo.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3270/dl_no_183_2006_-seplan-lins_eventos_nauticos.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3268/dl_no_182_2006_-cidadao_cabedelense-luis_eugenio_lopes_pontes.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3267/dl_no_181_2006_-cidadao_cabedelense-manuel_ranulfo_da_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3266/dl_no_180_2006_-merito_educacional-rejane_viana_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3265/dl_no_179_2006_-merito_educacional-rosa_ma_viana_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3264/dl_no_178_2006_-cidada_cabedelense-doralice_miranda_dona_dora.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3263/dl_no_177_2006_-cidadao_cabedelense-jose_franca_da_silva.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3261/dl_no_176_2006_-cidadao_cabedelense-mario_domingo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3262/dl_no_175_2006_-cria-diploma_de_merito_estudantil-de_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3260/dl_no_174_2006_-cidadao_cabedelense-maestro_manoel_filipe_de_macena.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3259/dl_no_173_2006_-cidada_cabedelense-cosma_franca_dona_nazinha.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3258/dl_no_172_2006_-cidada_cabedelense-dra._carla_maria_figueiredo_f._da_silva.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3257/dl_no_171_2006_-cidadao_cabedelense-jose_fernandes_da_costa.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3256/dl_no_170_2006_-merito_artistico_cultural-alexsander_de_carvalho_silva.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3255/dl_no_169_2006_-cidadao_cabedelense-antonio_ferreira_de_lima_junior.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3254/dl_no_168_2006_-seplan-mas_car_veiculos_e_servicos.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3253/dl_no_167_2006_-seplan-alex_garcia_ximenes_quintans.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3252/dl_no_166_2006_-seplan-edna_nascimento_souza.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3251/dl_no_165_2006_-seplan-paroquia_maria_mae_de_deus.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3250/dl_no_164_2006_-seplan-assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3247/dl_no_163_2006_-aprova-contas_municipais-2003.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3246/dl_no_162_2006_-aprova-contas_municipais-2001.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3245/dl_no_161_2006_-cidadao_cabedelense-severino_almeida_filho.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3244/dl_no_160_2006_-merito_cabedelense-rosivando_neves_viana.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3243/dl_no_159_2006_-cidadao_cabedelense-elicarlos_da_silva_lima.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3242/dl_no_158_2006_-cidadao_cabedelense-eduardo_pessoa_moreira.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3241/dl_no_157_2006_-merito_cabedelense-severino_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3240/dl_no_156_2006_-cidadao_cabedelense-henrique_lara.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3239/dl_no_155_2006_-merito_cabedelense-benedito_ribeiro_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3238/dl_no_154_2006_-merito_cabedelense-edna_do_nascimento_souza.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3237/dl_no_153_2006_-merito_cabedelense-paulo_lins_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3236/dl_no_152_2006_-merito_esportivo-kaio_marcio_ferreira_costa_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3235/dl_no_151_2006_-cidadao_cabedelense-dom_aldo_di_cillo_pagotto.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3234/dl_no_150_2006_-cidadao_cabedelense-dr._francisco_venancio_nobrega_alencar.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3233/dl_no_149_2006_-cidadao_cabedelense-dr._jose_loureiro_lopes.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3309/dl_no_148_2005_-concede-merito_esportivo_20_pessoas.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3308/dl_no_147_2005_-cidada_cabedelense-dra._rosinene_de_araujo_gomes.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3307/dl_no_146_2005_-cidadao_cabedelense-pastor_antonio_nery_de_luna_freire.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3306/dl_no_145_2005_-cidadao_cabedelense-dep._estadual_trocolli_junior.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3305/dl_no_144_2005_-cidadao_cabedelense-vice-prefeito_manoel_junior-capital.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3304/dl_no_143_2005_-cria-diploma_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3303/dl_no_142_2005_-cidadao_cabedelense-pastor_angelo_marcos_duarte.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3302/dl_no_141_2005_-cidadao_cabedelense-pastor_ednaldo_tavares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3301/dl_no_140_2005_-cidadao_cabedelense-dep._estadual_vital_do_rego_filho.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3300/dl_no_139_2005_-cidadao_cabedelense-pastor_humerto_carlos_souto_diniz.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3299/dl_no_138_2005_-cidadao_cabedelense-pastor_jose_carlos_barbosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3298/dl_no_137_2005_-cidadao_cabedelense-dr._jordanes_de_araujo_medeiros.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3297/dl_no_136_2005_-cidadao_cabedelense-senador_ney_suassuna.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3296/dl_no_135_2005_-ipsemc-lea_santana_de_praxedes-presidente_mandato.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3295/dl_no_134_2005_-cidadao_cabedelense-capitao-de-fragata_marcello_lima_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3294/dl_no_133_2005_-cidadao_cabedelense-dr._sandro_alex_dutra_de_lima.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3293/dl_no_132_2005_-cidadao_cabedelense-dr._alexandre_teixeira_jubert.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3292/dl_no_131_2005_-aprova-contas_municipais-2002.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3291/dl_no_130_2005_-cidadao_cabedelense-dr._grimaldi_goncalves_dantas.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3290/dl_no_129_2005_-cidadao_cabedelense-dr._valerio_costa_bronzeado.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3289/dl_no_128_2005_-cidadao_cabedelense-dr._carlos_alberto_vanderley_nobrega.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3288/dl_no_127_2005_-cidadao_cabedelense-dr._eduardo_jorge_de_albuquerque_bezerra.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3287/dl_no_126_2005_-cidadao_cabedelense-dr._bergson_marques_cavalcanti_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3286/dl_no_125_2005_-cidadao_cabedelense-dr._mauricio_matos_gurgel.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3285/dl_no_124_2005_-cidadao_cabedelense-dr._jose_lopes_silva.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3284/dl_no_123_2005_-cidadao_cabedelense-dr._euripedes_balsanufo_de_souza_melo.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3283/dl_no_122_2005_-cidadao_cabedelense-dr._claudio_freire_barros.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3282/dl_no_121_2005_-cidadao_cabedelense-dr._paulo_roberto_regis_de_oliveira_lima.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3281/dl_no_120_2005_-cidadao_cabedelense-dr._luiz_gonzaga_filho-luizito.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3280/dl_no_119_2005_-cidadao_cabedelense-andrei_alves_de_aguiar.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3279/dl_no_118_2005_-cidadao_cabedelense-padre_manoel_natalino_marques.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3278/dl_no_117_2005_-cidadao_cabedelense-padre_raimundo_noberto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3277/dl_no_116_2005_-cidadao_cabedelense-dr._roberto_cavalcanti_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3276/dl_no_115_2005_-cidada_cabedelense-dep._federal_lucia_braga.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3338/dl_no_114_2004_-cidadao_cabedelense-dr._claudio_lucena_de_albertim.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3337/dl_no_113_2004_-cidadao_cabedelense-dr._cicero_de_lucena_filho.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3336/dl_no_112_2004_-cidadao_cabedelense-dr._luiz_eugenio_pontes.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3335/dl_no_111_2004_-cidadao_cabedelense-dr._francisco_ivens_dias_branco.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3334/dl_no_110_2004_-cidadao_cabedelense-dr._francisco_noel_pereira_freire.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3333/dl_no_109_2004_-cidadao_cabedelense-dr._carlos_coelho_de_miranda_freire.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3332/dl_no_108_2004_-cidadao_cabedelense-dr._edvaldo_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3331/dl_no_107_2004_-cidadao_cabedelense-dr._afranio_neves_demelo.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3330/dl_no_106_2004_-cidada_cabedelense-dra._ana_maria_ferreira_madruga.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3329/dl_no_105_2004_-cidada_cabedelense-dra._rita_leite_brito_rolim.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3328/dl_no_104_2004_-cidada_cabedelense-dra._mirtes_takeko_shimamoe.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3327/dl_no_103_2004_-cidada_cabedelense-dra._margarida_alves_de_araujo_silva.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3326/dl_no_102_2004_-cidadao_cabedelense-dr._wolney_de_macedo_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3325/dl_no_101_2004_-cidada_cabedelense-dra._herminegilda_leite_machado.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3324/dl_no_100_2004_-cidadao_cabedelense-dr._ubiratan_moreira_delgado.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3323/dl_no_099_2004_-cidada_cabedelense-dra._ana_clara_de_jesus_maroja_nobrega.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3322/dl_no_098_2004_-cidadao_cabedelense-dr._paulo_americo_de_vasconcelos_filho.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3321/dl_no_097_2004_-cidadao_cabedelense-dr._ruy_eloy.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3320/dl_no_096_2004_-cidadao_cabedelense-dr._francisco_de_assis_carvalho_e_silva.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3319/dl_no_095_2004_-cidadao_cabedelense-vicente_vanderley_nogueira_de_brito.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3318/dl_no_094_2004_-cidada_cabedelense-aglaia_de_amorim_garcia_ximenes.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3317/dl_no_093_2004_-cidadao_cabedelense-ivan_bezerra_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3316/dl_no_092_2004_-cidadao_cabedelense-dr._jose_hervasio_gabinio_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3315/dl_no_091_2004_-cidadao_cabedelense-francisco_xavier_monteiro_da_franca.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3314/dl_no_090_2004_-cidadao_cabedelense-aucelio_melo_de_gusmao.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3313/dl_no_089_2004_-cidadao_cabedelense-antonio_bento_ferreira.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3312/dl_no_088_2004_-cidada_cabedelense-maria_lauremilia_assis_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3311/dl_no_087_2004_-cidadao_cabedelense-evilasia_de_souza_lourenco.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3310/dl_no_086_2004_-ipsemc-lea_santana_praxedes-presidente.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3358/dl_no_085_2003_-cidadao_cabedelense-paulo_roberto_fernandes_monteiro.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3357/dl_no_084_2003_-cidadao_cabedelense-dr._jose_fritsch.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3356/dl_no_083_2003_-cidadao_cabedelense-governador_cassio_cunha_lima.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3355/dl_no_082_2003_-aprova-contas_municipais-2000.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3354/dl_no_081_2003_-cidadao_cabedelense-erasmo_rocha_lucena.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3353/dl_no_080_2003_-cidadao_cabedelense-marcus_luiz_barroso_barros.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3352/dl_no_079_2003_-cidada_cabedelense-ministra_marina_silva.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3351/dl_no_078_2003_-rejeita-contas_municipais-1995.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3350/dl_no_077_2003_-numero-vereadores_17-2005.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3349/dl_no_076_2003_-ipsemc-jose_mario_soares_madruga-presidente.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3348/dl_no_075_2003_-cidadao_cabedelense-capitao-de-fragata_kleber_pessek.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3347/dl_no_074_2003_-cidadao_cabedelense-dr._saulo_jose_parente_miranda.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3381/dl_no_073_2002_-cidadao_cabedelense-osvaldo_da_costa_carvalho.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3380/dl_no_072_2002_-cidadao_cabedelense-acacio_marques_moreira.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3379/dl_no_071_2002_-cidadao_cabedelense-dr._francisco_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3378/dl_no_070_2002_-cidadao_cabedelense-jose_de_arimateia_e_silva.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3377/dl_no_069_2002_-cidadao_cabedelense-edezio_rezende_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3376/dl_no_068_2002_-cidadao_cabedelense-jose_ricardo_felix_alves.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3375/dl_no_067_2002_-cidadao_cabedelense-geraldo_magela_das_neves_freire.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3374/dl_no_066_2002_-cidadao_cabedelense-dr._jairo_teixeira_araujo_junior.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3373/dl_no_065_2002_-cidadao_cabedelense-fabio_geraldo_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3372/dl_no_064_2002_-cidadao_cabedelense-dr._salvador_de_oliveira_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3371/dl_no_063_2002_-cidadao_cabedelense-ivo_arcanjo_pereira.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3370/dl_no_062_2002_-cidadao_cabedelense-jose_avenzoar_arruda_das_neves.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3369/dl_no_061_2002_-cidada_cabedelense-giannina_lombardi_de_farias.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3368/dl_no_060_2002_-rejeita-contas_municipais-1996.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3367/dl_no_059_2002_-cidadao_cabedelense-jose_barbosa_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3366/dl_no_058_2002_-aprova-contas_municipais-1997.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3365/dl_no_057_2002_-cidada_cabedelense-jacqueline_monteiro_franca.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3364/dl_no_056_2002_-cidadao_cabedelense-dr._sebastiao_placido_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3363/dl_no_055_2002_-aprova-contas_municipais-1999.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3362/dl_no_054_2002_-aprova-contas_municipais-1998.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3361/dl_no_053_2002_-cidadao-cabedelense-dep._federal_armando_abilio.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3360/dl_no_052_2002_-licenca-prefeito-presidente-cmc-missao_internacional.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3359/dl_no_051_2002_-cidadao-cabedelense-dra._ma_das_neves_do_egito_de_araujo_duda_ferreira.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3393/dl_no_050_2001_-cidadao-cabedelense-dr._jose_germano_filho.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3392/dl_no_049_2001_-cidadao-cabedelense-luiz_antonio_lianza_lombardi.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3391/dl_no_048_2001_-cidadao-cabedelense-jornalista_anibal_de_oliveira_araujo.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3390/dl_no_047_2001_-cidadao-cabedelense-dr._deusimar_wanderley_guedes.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3389/dl_no_046_2001_-cidadao-cabedelense-pastor_joao_ferandes_praxedes.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3388/dl_no_045_2001_-cidadao-cabedelense-fernando_abath_cananea.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3387/dl_no_044_2001_-cidadao-cabedelense-des._marcos_antonio_souto_maior.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3386/dl_no_043_2001_-ipsemc-roberto_jose_bezerra_de_melo-presidente.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3385/dl_no_042_2001_-cidadao-cabedelense-paulo_batista_de_meneses.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3384/dl_no_041_2001_-ipsemc-jurandi_tavares_dos_santos-presidente-interino.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3383/dl_no_040_2001_-rejeita-contas_municipais-1994.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3382/dl_no_039_2001_-ipsemc-roberto_jose_bezerra_de_melo-presidente.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2000/3394/dl_no_038_2000_-ipsemc-josue_pessoa_de_goes-presidente.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1999/3397/dl_no_037_1999_-cidadao-cabedelense-monsenhor_marcos_augusto_trindade.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1999/3396/dl_no_036_1999_-cidadao-cabedelense-des._jose_martinho_lisboa.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1999/3395/dl_no_035_1999_-rejeita-contas_municipais-1993.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3402/dl_no_034_1998_-cidadao-cabedelense-sebastiao_tavares_campos_quintans.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3401/dl_no_033_1998_-cidadao-cabedelense-aluizio_cavalcante_bezerra.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3400/dl_no_032_1998_-cidadao-cabedelense-dr._ruy_eloy.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3399/dl_no_031_1998_-cidadao-cabedelense-dr._wilson_pessoa_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3398/dl_no_030_1998_-cidadao-cabedelense-dr._eduardo_anibal_moura_santa_cruz_costa.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3407/dl_no_029_1997_-rejeita-contas_municipais-1992.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3406/dl_no_028_1997_-cidada-cabedelense-dr._maria_das_gracas_carlos_rezende.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3405/dl_no_027_1997_-cidadao-cabedelense-cap._fragata_roberto_carvalho_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3404/dl_no_026_1997_-cidadao-cabedelense-governador_jose_targino_maranhao.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3403/dl_no_025_1997_-cidadao-cabedelense-dr._solon_henriques_de_sa_e_benevides.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1996/3409/dl_no_024_1996_-rejeita-contas_municipais-1991-acordaos_tce_no_245_246_1992.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1996/3408/dl_no_023_1996_-fixa-remuneracao-prefeito-vice-1997-2000.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1995/3415/dl_no_022_1995_-presidente-cmc-substituicao-provisoria-prefeito-viagem-usa.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1995/3414/dl_no_021_1995_-ipsemc-dr._mariano_coutinho_lima-presidente.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3421/dl_no_020_1994_-cidadao-cabedelense-ex-vereador_jose_souza_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3420/dl_no_019_1994_-cidadao-cabedelense-dr._inacio_bento_de_morais_junior.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3419/dl_no_018_1994_-cidadao-cabedelense-ex-vereador_benedito_ribeiro_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3418/dl_no_017_1994_-cidadao-cabedelense-dr._arildo_faraco_do_amaral_camargo.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3417/dl_no_016_1994_-rejeita-contas_municipais-1989.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3416/dl_no_015_1994_-cidadao-cabedelense-ver._fernando_antonio_patricio.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3426/dl_no_014_1994_-cidadao-cabedelense-ver._jose_ribeiro_farias_junior.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3425/dl_no_013_1994_-cidadao-cabedelense-ver._jose_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3424/dl_no_012_1994_-autoriza-viagem-prefeito-israel.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3423/dl_no_011_1994_-cidadao-cabedelense-reginaldo_figueiredo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3422/dl_no_010_1994_-cidadao-cabedelense-dr._jose_janduhy_timoteo_tavares.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3430/dl_no_009_1994_-cidadao-cabedelense-governador_ronaldo_cunha_lima.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3429/dl_no_008_1994_-cidadao-cabedelense-dr._raimundo_marcos_assis_bandeira.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3428/dl_no_007_1994_-cidadao-cabedelense-hamilton_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3427/dl_no_006_1994_-rejeita-contas_municipais-1990.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3443/dl_no_005_1993_-cidadao-cabedelense-capitao-de-fragata-carlos_tavares_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3442/dl_no_004_1993_-ipsemc-dr._antonio_joaquim_de_moura-presidente.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3441/dl_no_003_1993_-cidadao-cabedelense-aguinaldo_pinto_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3440/dl_no_002_1993_-cidadao-cabedelense-dr._francisco_jackson_ferreira.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3439/dl_no_001_1993_-aprova-contas_municipais-1988.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1992/3446/dl_no_03_1992_-fixa-remuneracao-prefeito-vice-1993-1996.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1992/3445/dl_no_02_1992_-cidadao-cabedelense-senador_raimundo_lira.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1992/3444/dl_no_01_1992_-numero-vereadores_15-1993.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3450/dl_no_04_1991-rejeta-contas_municipios-jan_a_abr-1991.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3449/dl_no_03_1991-cidadao-cabedelense-lauro_victor_de_barros.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3448/dl_no_02_1991-cidadao-cabedelense-teotonio_veras_rezende.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3447/dl_no_01_1991-cidadao-cabedelense-ten.cel._pm-francisco_vieira_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1990/3451/dl_no_01_1990_-cidadao-cabelense-dep._federal_joao_da_mata.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3457/dl_no_06_1989_-atualiza-remuneracao-prefeito-vice-constituicao_estadual.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3456/dl_no_05_1989_-revoga-dls_nos_01_02_03_1989-restituicao-remuneracao-pref-vice.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3455/dl_no_04_1989_-atualiza-remuneracao-prefeito-vice-revoga-dl_no_02_1989.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3454/dl_no_03_1989_-aprova-contas_municipais-1987.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3453/dl_no_02_1989_-atualiza-remuneracao-prefeito-vice.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3452/dl_no_01_1989_-altera-dl_no_16_1988-remuneracao-prefeito-vice.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3473/dl_no_16_1988_-fixa-remuneracao-prefeito-vice-1989-1992.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3472/dl_no_15_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3471/dl_no_14_1988_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3470/dl_no_13_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3469/dl_no_12_1988_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3468/dl_no_11_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3467/dl_no_10_1988_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3466/dl_no_09_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3465/dl_no_08_1988_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3464/dl_no_07_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3463/dl_no_06_1988_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3462/dl_no_05_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3461/dl_no_04_1988_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3460/dl_no_03_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3459/dl_no_02_1988_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3458/dl_no_01_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3489/dl_no_12_1987_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3488/dl_no_11_1987_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3487/dl_no_10_1987_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3486/dl_no_09_1987_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3485/dl_no_08_1987_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3484/dl_no_07_1987_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3483/dl_no_06_1987_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3482/dl_no_05_1987_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3481/dl_no_03_1987_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3480/dl_no_03_1987_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3479/dl_no_02_1987_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3478/dl_no_01_1987_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3541/dl_no_009_1986_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3540/dl_no_008_1986_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3539/dl_no_007_1986_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3538/dl_no_006_1986_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3537/dl_no_005_1986_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3536/dl_no_004_1986_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3535/dl_no_003_1986_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3534/dl_no_002_1986_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3533/dl_no_001_1986_-atualiza-remuneracao-vereadores.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3560/dl_no_018_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3559/dl_no_017_1985_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3558/dl_no_016_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3557/dl_no_015_1985_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3556/dl_no_014_1985_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3555/dl_no_013_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3554/dl_no_012_1985_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3553/dl_no_011_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3552/dl_no_010_1985_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3551/dl_no_009_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3550/dl_no_008_1985_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3549/dl_no_007_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3548/dl_no_006_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3547/dl_no_005_1985_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3546/dl_no_004_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3544/dl_no_003_1985_-rejeita-contas_municipais-1982.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3543/dl_no_002_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3542/dl_no_001_1985_-atualiza-remuneracao-prefeito-vice.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1982/3561/dl_no_004_1982_-aprova-contas_municipais-1980.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1975/3563/dl_no_002_1975_-_fixa-subsidio-vice-prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1975/3562/dl_no_001_1975_-fixa-subsidio-prefeito_municipal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4171/dl_no_952_2025-_honra_ao_merito_cultural_-_osvaldo_da_costa_cavalho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4170/dl_no_951_2025-_titulo_de_cidadao_cabedelense_-_josias_da_silva_costa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4169/dl_no_950_2025-_titulo_de_cidadao_cabedelense_-_fabio_pereira_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4168/dl_no_949_2025-_titulo_de_cidadao_cabedelense_-_fabio_ferreira_ramalho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4167/dl_no_948_2025-_titulo_de_cidada_cabedelense_-_sandra_karla_da_costa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4166/dl_no_947_2025-_titulo_de_cidadao_cabedelense_-_rui_sa_dias_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4165/dl_no_946_2025-_titulo_de_cidadao_cabedelense_-_marcelo_maia_souto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4164/dl_no_945_2025-_titulo_de_cidada_cabedelense_-_gisela_sofia_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4163/dl_no_944_2025-_titulo_de_cidadao_cabedelense_-_ezequiel_david_camra_dantas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4162/dl_no_943_2025-_honra_ao_merito_cabedelense_-_tereza_de_figueiredo_dornelas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4161/dl_no_942_2025-_titulo_de_cidadao_cabedelense_-_evandro_andrade.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4160/dl_no_941_2025-_titulo_de_cidadao_cabedelense_-_pedro_hugo_vieira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4159/dl_no_940_2025-_titulo_de_cidada_cabedelense_-_karine_de_sousa_bezerra.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4158/dl_no_939_2025-_titulo_de_cidadao_cabedelense_-_hercules_nogueira_vieira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4157/dl_no_938_2025-_titulo_de_cidada_cabedelense_-eduarda_nobrega_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4156/dl_no_937_2025-_titulo_de_cidadao_cabedelense_-_homero_do_couto_filho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4155/dl_no_936_2025-_titulo_de_cidadao_cabedelense_-_enio_paulo_de_jeus_duarte.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4154/dl_no_935_2025-_titulo_de_cidada_cabedelense_-_ana_paula_medeiros_dias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4153/dl_no_934_2025-_titulo_de_cidadao_cabedelense_-_valdir_dowsley.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4152/dl_no_933_2025-_titulo_de_cidadao_cabedelense_-_edson_da_silva_edson_da_otica.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4151/dl_no_932_2025-_honra_ao_merito_mulher_cidada_-_rejane_viana_nascimento.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4150/dl_no_931_2025-_titulo_de_cidada_cabedelense_-_consuelo_silva_neta.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4149/dl_no_930_2025-_titulo_de_cidadao_cabedelense_-_fabio_arruda_filho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4148/dl_no_929_2025-_titulo_de_cidadao_cabedelense_-_efraim_morais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4147/dl_no_928_2025-_titulo_de_cidadao_cabedelense_-_andre_perazzi_pereira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4146/dl_no_927_2025-_titulo_de_cidadao_cabedelense__-_pedro_florencio_silva.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4092/dl_no_926_2025-_titulo_de_cidadao_cabedelense_-_rapahel_henrique_gomes_republicado_por_incorrecao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4091/dl_no_925_2025-_titulo_de_cidadao_cabedelense_-_felipe_montenegro_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4090/dl_no_924_2025-_titulo_de_cidadao_cabedelense_-_eduardo_jorge_carneiro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4089/dl_no_923_2025-_titulo_de_cidadao_cabedelense_-_alexandre_maroni_vidal.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4088/dl_no_922_2025-_titulo_de_cidadao_cabedelense_-_carlos_tiberio_santos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4087/dl_no_921_2025-_titulo_de_cidadao_cabedelense_-_george_ventura_morais.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4086/dl_no_920_2025-_honra_ao_merito_cabedelense_-_jose_anibal_gomes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4085/dl_no_919_2025-_titulo_de_cidada_cabedelense_-_tatiana_viana_vieira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4084/dl_no_918_2025-_titulo_de_cidadao_cabedelense_-_francisco_sales_dantas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4083/dl_no_917_2025-_honra_ao_merito_cabedelense_-_raissa_pinheiro_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4082/dl_no_916_2025-_honra_ao_merito_cabedelense_-_marcos_fred_moreira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4081/dl_no_913_2025-_honra_ao_merito_cabedelense_-_cicero_lucena.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4093/dl_no_914_2024_-_titulo_de_cidadao_cabedelense_-_william_marques_santiago.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4080/dl_no_913_2025-_honra_ao_merito_cabedelense_-_cicero_lucena.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4079/dl_no_912_2025-_titulo_de_cidadao_cabedelense_-_marcelo_pinheiro_lucena_filho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4069/dl_no_911_2025-_titulo_de_cidadao_cabedelense_-_edson_e_silva.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4038/dl_no_910_2025-_titulo_de_cidada_elicleusa_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4037/dl_no_909_2025-_t_tulo_de_cidadao_ulisses_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4036/dl_no_908_2025-_diploma_de_honra_ao_merito_vitor_hugo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4011/dl_no_907_2024_-_titulo_de_cidadao_cabedelense_-_marcelo_gomes_oliveira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4010/dl_no_906_2024_-_titulo_de_cidadao_cabedelense_-_marcos_antonio_santos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4009/dl_no_905_2024_-_titulo_de_cidadao_cabedelense_-_alexandre_cesar_lima.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4008/dl_no_904_2024_-_titulo_de_cidadao_cabedelense_-_renan_andrade_oliveira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4007/dl_no_903_2024_-_titulo_de_cidadao_cabedelense_-_joao_antonio_sobral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4006/dl_no_902_2024_-_titulo_de_cidadao_cabedelense_-_jailson_oliveira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4005/dl_no_901_2024_-_titulo_de_cidada_cabedelense_-_erika_marques_lima.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2025/4004/dl_no_900_2024_-_titulo_de_cidadao_cabedelense_-_pedro_ivo_loureiro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3947/dl_no_899_2024_-_titulo_de_cidadao_cabedelense_-_anna_carla_lopes_correia_lima_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3946/dl_no_898_2024_-_titulo_de_cidadao_cabedelense_-_marcio_murilo_da_cunha_ramos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3945/dl_no_897_2024_-_titulo_de_cidadao_cabedelense_-_desembargador_joao_benedito_da_silva.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3944/dl_no_896_2024_-_titulo_de_cidadao_cabedelense_-_desembargador_saulo_henriques_de_si_e_benevides.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3943/dl_no_895_2024_-_titulo_de_cidadao_cabedelense_-_marcio_de_souza_vieira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3942/dl_no_894_2024_-_titulo_de_cidadao_cabedelense_-_zeildo_almeida_da_nobrega.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3941/dl_no_893_2024_-_titulo_de_cidadao_cabedelense_-_deputado_estadual_adriano_cezar_galdino_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3940/dl_no_892_2024_-_titulo_de_cidadao_cabedelense_-_jose_godoy_bezerra_de_souza.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3939/dl_no_891_2024_-_diploma_de_honra_ao_merito_luiz_carlos_santino_moreno.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3938/dl_no_890_2024_-_titulo_de_cidadao_cabedelense_-_dr._frederico_martinho_da_n6brega_coutinho.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3937/dl_no_889_2024_-_titulo_de_cidadao_cabedelense_-_jose_ramos_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3936/dl_no_888_2024_-_diploma_de_honra_ao_merito_jornalistico_-_jose_clauber_beserra_simplicio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3935/dl_no_887_2024_-_titulo_de_cidadao_cabedelense_-_eraldo_caxias_lisboa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3934/dl_no_886_2024_-_titulo_de_cidadao_cabedelense_-_jose_francisco_pereira.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3933/dl_no_885_2024_-_titulo_de_cidadao_cabedelense_-_eclesio_araujo_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3932/dl_no_884_2024_-_titulo_de_cidadao_cabedelense_-_carlos_augusto_dantas_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3931/dl_no_883_2024_-_titulo_de_cidadao_cabedelense_-_ozanilda_gondim_vital_do_rego_nilda_gondim.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3930/dl_no_882_2024_-_titulo_de_cidadao_cabedelense_-_benone_bernardo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3929/dl_no_881_2024_-_titulo_de_cidada_cabedelense_-_maristela_aldan_de_franca.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3928/dl_no_880_2024_-_titulo_de_cidadao_cabedelense_-_luiz_wilson_lopes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3927/dl_no_879_2024_-_titulo_de_cidadao_cabedelense_-_adricelio_andre_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3926/dl_no_878_2024_-_titulo_de_cidadao_cabedelense_-_ronaldo_de_almeida_miranda_junior.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3925/dl_no_877_2024_-_titulo_de_cidadao_cabedelense_-_jair_messias_bolsonaro.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3924/dl_no_876_2024_-_titulo_de_cidadao_cabedelense-_antonio_goncalves_vicente.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3923/dl_no_875_2024_-_titulo_de_cidadao_cabedelense_-_ademilton_perrett_braga.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3922/dl_no_874_2024_-_titulo_de_cidada_cabedelense_-_teresinha_maria_de_castro_vilela.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3921/dl_no_873_2024_-_titulo_de_cidadao_cabedelense_-_lucas_ribeiro_novais_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3920/dl_no_872_2024_-_titulo_de_cidada_cabedelense_-_camila_holanda_gomes_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3919/dl_no_871_2024_-_titulo_de_cidada_cabedelense_-_major_pm_viviane_vieira_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3918/dl_no_870_2024_-_titulo_de_cidada_cabedelense_-_keilla_de_sousa_melo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3917/dl_no_869_2024_-_titulo_de_cidada_cabedelense_-_elidiane_de_moura_moreira.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3916/dl_no_868_2024_-_titulo_de_cidada_cabedelense_-_elidiene_de_moura_moreira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3915/dl_no_867_2024_-_titulo_de_cidadao_cabedelense_-_luiz_felipe_almeida_maciel_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3914/dl_no_866_2024_-_titulo_de_cidadao_cabedelense_-_sergio_sales_da_silva.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3913/dl_no_865_2024_-_titulo_de_cidada_cabedelense_-_ana_isabel_de_souza_leao_andrade.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3912/dl_no_864_2024_-_titulo_de_cidadao_cabedelense_-_paulo_germano_porpino_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3911/dl_no_863_2024_-_titulo_de_cidadao_cabedelense_-_johnson_jacques.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3910/dl_no_862_2024_-_titulo_de_cidadao_cabedelense_-_severino_adriel_de_lima.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3909/dl_no_861_2024_-_titulo_de_cidadao_cabedelense_-_lucas_lins_felizardo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3908/dl_no_860_2024_-_titulo_de_cidadao_cabedelense_-_alex_alexandre_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2024/3887/licenca_prefeito_ferias.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3779/dl_no_858_2023-aprova_as_contas_2019_prefeito_vitor_hugo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3771/dl_no_857_2023-aprova_as_contas_2020_prefeito_vitor_hugo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3770/dl_no_856_2023-aprova_as_contas_2018_04-04_a_31-12-prefeito_vitor_hugo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3769/dl_no_855_2023-_rejeita_as_contas_2018_01-01_a_03-04-2018-_ex-prefeito_wellington_viana.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3740/dl_no_854_2023-rejeita_contas_2016_ex-prefeito_wellington_viana.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3739/dl_no_853_2023-rejeita_contas_2014_ex-prefeito_wellington_viana.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3711/dl_no_852_2023-_titulo_de_cidadao_cabedelense_sr._paulo_odilon.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3710/dl_no_851_2023-_titulo_de_cidada_cabedelense_rra._beatriz_lins_alburquerque.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3709/dl_no_850_2023-_titulo_de_cidadao_cabedlense_sr._inaldo_enriques.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2023/3698/dl_no_849_2023-rejeita_contas_2017_ex-prefeito_wellington_viana.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3666/dl_no_848_2022-titulo_cidadao_cabedelense_jorge_costa_freire.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3665/dl_no_847_2022-titulo_cidadao_cabedelense_rodrigo_regis_pereira.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3664/dl_no_846_2022-titulo_cidadao_cabedelense_luiz_carlos_mantovani.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3663/dl_no_845_2022-titulo_cidadao_cabedelense_esthevao_viana_da_silva.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3662/dl_no_844_2022-titulo_cidadao_cabedelense_veneziano_vital_do_rego.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3661/dl_no_843_2022-titulo_cidadao_cabedelense_george_kennedy_rocha.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3660/dl_no_842_2022-titulo_cidadao_cabedelense_gilbert_guimaraes_monte.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3659/dl_no_841_2022-titulo_cidada_cabedelense_maria_queiroz_de_paula.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3658/dl_no_840_2022-titulo_cidadao_cabedelense_adhailton_lacet_porto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3657/dl_no_839_2022-titulo_cidadao_cabedelense_dep._estadual_taciano_diniz.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3650/dl_no_838_2022-aprova_dra._lea_praxedes_presidente_ipsemc.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3649/dl_no_837_2022-rejeita_as_contas_ex-preffeito_wellinton_viana.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3648/dl_no_836_2022-titulo_cidadao_cabedelense_aroaldo_sorrentino.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3647/dl_no_835_2022-_titulo_cidadao_cabedelense_leandro_borba.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3646/dl_no_834_2022-titulo_cidadao_cabedelense_diego_carvalho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3645/dl_no_833_2022-diploma_honra_merito_esportivo_atleta_gabriel_miranda.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3644/dl_no_832_2022-titulo_cidadao_cabedelense_gilvan_caetano.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3643/dl_no_831_2022-diploma_honra_merito_esportivo_atleta_jose_anderson_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3642/dl_no_830_2022-diploma_honra_merito_esportivo_atleta_joanderson_santos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3641/dl_no_829_2022-titulo_de_cidadao_cabedelense_erik_alencar.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3640/dl_no_828_2022-titulo_de_cidadao_cabedelense-_padre_carlos_mauricio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3639/dl_no_827_2022-titulo_de_cidadao_cabedelense_ricardo_luiz_coelho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3638/dl_no_826_2022-titulo_de_cidada_cabedelense_glauce_brurity.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3637/dl_no_825_2022-titulo_de_cidada_cabedelense_abimadade_vieira.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3636/dl_no_824_2022-titulo_de_cidadao_cabedelense_rodrigo_amaral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3635/dl_no_823_2022-tiitulo_de_cidada_cabedelense_lenira_gabriela.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3605/dl_no_822_2022-titulo_de_cidada_cabedelense_rita_de_cassia_spinelli.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3604/dl_no_821_2022-titulo_de_cidadao_cabedelense_andre_coutinho.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3603/dl_no_820_2022-titulo_de_cidadao_cabedelense_benival_severo_do_ramos.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3602/dl_no_819_2022-titulo_de_cidada_cabedelense_michelle_ramalho_cardoso.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3601/dl_no_818_2022-titulo_de_cidadao_cabedelense_marcelo_cartaxo_queiroga_lopes.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3600/dl_no_817_2022-titulo_de_cidadao_cabedelense_paulo_antonio_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2022/3599/dl_no_816_2022-titulo_de_cidadao_cabedelense_ivanio_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2021/3498/dl_no_815_2021-titulo_de_cidada_cabedelense_jacira_pereira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3081/dl_no_814_2020_-merito_artistico_cultural_artesaos_cabedelenses.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3080/dl_no_813_2020_-_merito_artistico-cultural_sergio_brito.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3079/dl_no_812_2020_-_merito_artistico-cultural_francisco_de_melo_peixoto.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3078/dl_no_811_2020_-_merito_artistico-cultural_elindovaldo_pereira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3077/dl_no_810_2020_-_merito_artitico-cultural_carlos_alberto_nunes.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3076/dl_no_809_2020_-_merito_esportivo__antonio_manuel.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3075/dl_no_808_2020_-_titulo_de_cidadao_pe._lucivaldo_eugenio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3043/dl_no_807_2020_-_diploma_de_honra_ao_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3042/dl_no_806_2020_-_diploma_de_honra_ao_merito_da_saude.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2020/3041/dl_no_805_2020_-_diploma_de_honra_ao_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3008/dl_no_804_2019_-_titulo_de_cidadao_cabedelense_-_niz_9W9JKKr.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3007/dl_no_803_2019_-_altera_decreto_legislativo_175_2006_GPqM7lc.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3006/dl_no_802_2019_-_institui_diploma_de_honra_ao_merito_ca6hCA2.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3005/dl_no_801_2019_-_titulo_cidada_cabedelense_marcia_oliveira.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3004/dl_no_800_2019_-_titulo_de_cidadao_cabedelense_abela_dzvdsbX.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3003/dl_no_799_2019_-_titulo_cidada_cabedelense_iris_cris_6Xy4Zoa.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3002/dl_no_798_2019_-_titulo_de_cidada_cabedelense_joseni_gbjY610.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3001/dl_no_797_2019_-_titulo_de_cidada_cabedelense_tatiana_castro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/3000/dl_no_796_2019_-_titulo_de_cidada_cabedelense_edna_henrique.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2999/dl_no_795_2019_-_titulo_de_cidada_cabedelense_-_kilm_eTRGfD5.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2998/dl_no_794_2019_-_titulo_de_cidadao_cabedelense_sergi_rnfPQ6s.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2997/dl_no_793_2019_-_titulo_de_cidada_cabedelense_-_dalva_guedes.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2996/dl_no_792_2019_-_titulo_de_cidadao_cabedelense_-_div_D3u6Ucf.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2995/dl_no_791_2019_-_titulo_de_cidadao_cabedelense_-_cas_vbRfWVu.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2994/dl_no_790_2019_-_titulo_de_cidadao_cabedelense_-_rou_9ksakOC.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2993/dl_no_789_2019_-_titulo_de_cidadao_cabedelense_-_joa_75msMSz.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2992/dl_no_788_2019_-_titulo_de_cidadao_cabedelense_-_hae_6sqbDDW.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2991/dl_no_787_2019_-_titulo_de_cidada_cabedelense_-_thay_y0M3BuI.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2989/dl_no_786_2019_-_dilomas_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2988/dl_no_785_2019_-_diplomas_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2987/dl_no_784_2019_-_diploma_mulher_cidada_-_nadja_araujo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2954/dl_no_783_2019_-_diploma_de_honra_ao_merito_da_pesso_Yw36osw.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2886/dl_no_782_2019_-_institui_diploma__de_honra_ao_merit_nOjFpyn.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2885/dl_no_781_2019_-_titulo_de_cidao_hideraldo_shueler_bgvAxc6.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2019/2660/dl_no_780_2019_-_diploma_honra_ao_merito_cabedelense_KWeRcAZ.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2579/dl_no_779_2018_-_dispoe_sobre_o_processo_no_001_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2572/dl_no_772_2018_-_concede_titulo_de_cidadao_cabedelen_QrgF35I.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2578/dl_no_778_2018_-_concede_titulo_de_cidadao_cabedelen_F4V1TZ2.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2577/dl_no_777_2018_-_concede_titulo_de_cidadao_cabedelen_DZJ1SLd.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2576/dl_no_776_2018_-_concede_titulo_de_cidadao_cabedelen_zIGS4Vs.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2574/dl_no_774_2018_-_concede_titulo_de_cidadao_cabedelen_cXQBoOB.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2573/dl_no_773_2018_-_concede_diploma_de_honra_ao_merito__0Qtxzvp.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2571/dl_no_771_2018_-_concede_titulo_de_cidadao_cabedelen_vDpFktp.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2570/dl_no_770_2018_-_concede_titulo_de_cidadao_cabedelen_YLxnjGb.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2569/dl_no_769_2018_-_concede_titulo_de_cidadao_cabedelen_DnS2UFB.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2568/dl_no_768_2018_-_titulo_cidadao_cabedelense_ao_sr._f_oLN7Csy.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2567/dl_no_767_2018_-_concede_titulo_de_cidadao_cabedelen_65T8SYX.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2566/dl_no_766_2018_-_concede_titulo_de_cidada_cabedelens_OVidT28.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2565/dl_no_765_2018_-_concede_titulo_de_cidadao_cabedelen_rGLepk8.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2564/dl_no_764_2018_-_concede_titulo_de_cidadao_cabedelen_Ej9W8TF.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2563/dl_no_763_2018_-_concede_titulo_de_cidada_cabedelens_Dn7dNQt.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2562/dl_no_762_2018_-_concede_titulo_de_cidada_cabedelens_HiN4Ti2.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2561/dl_no_761_2018_-_concede_titulo_de_cidadao_cabedelen_g6HU1cq.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2560/dl_no_760_2018_-_concede_titulo_de_cidadao_cabedelen_esFM4xZ.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2559/dl_no_759_2018_-_concede_titulo_de_cidadao_cabedelen_FUlAaZs.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2558/dl_no_758_2018_-_concede_titulo_de_cidadao_cabedelen_AweDAOp.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2557/dl_no_757_2018_-_concede_titulo_de_cidadao_cabedelen_1LPSbRs.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2556/dl_no_756_2018_-_concede_diploma_de_honra_ao_merito__etlvQF0.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2555/dl_no_755_2018_-_concede_titulo_de_cidadao_cabedelen_QhYbpP9.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2554/dl_no_754_2018_-_diploma_honra_ao_merito_cabedelense_8TdiTsI.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2553/dl_no_753_2018_-_concede_titulo_de_cidadao_cabedelen_dWDqlKS.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2552/dl_no_752_2018_-_concede_diploma_de_honra_ao_merito__2VWUj4x.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2551/dl_no_751_2018_-_concede_titulo_de_cidadao_cabedelen_orhaQJM.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2550/dl_no_750_2018_-_concede_titulo_de_cidadao_cabedelen_d1O0oKZ.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2549/dl_no_749_2018_-_concede_titulo_de_cidada_cabedelens_alMExLC.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2548/dl_no_748_2018_-_concede_titulo_de_cidada_cabedelens_UEzVM6n.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2547/dl_no_747_2018_-_concede_titulo_de_cidadao_cabedelen_kqWki6c.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2546/dl_no_746_2018_-_concede_titulo_de_cidada_cabedelens_jJdcZKi.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2522/dl_no_745_2018_-_concede_titulo_de_cidada_cabedelens_neo0cYP.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2521/dl_no_744_2018_-_concede_titulo_de_cidadao_cabedelen_UOboCfb.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2520/dl_no_743_2018_-_concede_titulo_de_cidadao_cabedelen_6BQ4XZ2.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2519/dl_no_742_2018_-_concede_titulo_de_cidadao_cabedelen_oGzjI1q.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2518/dl_no_741_2018_-_concede_titulo_de_cidada_cabedelens_gzIhu3o.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2517/dl_no_740_2018_-_concede_titulo_de_cidada_cabedelens_6xhx8s9.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2516/dl_no_739_2018_-_concede_titulo_de_cidadao_cabedelen_MYFezvi.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2515/dl_no_738_2018_-_concede_titulo_de_cidadao_cabedelen_JH5EKjN.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2514/dl_no_737_2018_-_concede_titulo_de_cidada_cabedelens_YYg0rwm.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2513/dl_no_736_2018_-_concede_titulo_de_cidadao_cabedelen_Z8fWv8K.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2512/dl_no_735_2018_-_concede_titulo_de_cidadao_cabedelen_fZbxSas.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2511/dl_no_734_2018_-_concede_titulo_de_cidada_cabedelens_vDtr7cT.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2510/dl_no_733_2018_-_concede_titulo_de_cidadao_cabedelen_ODf1kEh.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2509/dl_no_732_2018_-_concede_titulo_de_cidadao_cabedelen_3WJHqwX.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2508/dl_no_731_2018_-_concede_titulo_de_cidadao_cabedelen_wQuHP2H.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2507/dl_no_730_2018_-_concede_titulo_de_cidadao_cabedelen_Lz3yPDo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2506/dl_no_729_2018_-_concede_titulo_de_cidadao_cabedelen_wbOADhP.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2505/dl_no_728_2018_-_concede_titulo_de_cidadao_cabedelen_S6sZS5m.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2504/dl_no_727_2018_-_concede_titulo_de_cidadao_cabedelen_Htz2JvE.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2503/dl_no_726_2018_-_concede_titulo_de_cidadao_cabedelen_qr32SRy.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2502/dl_no_725_2018_-_concede_titulo_de_cidada_cabedelens_ax0teUZ.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2501/dl_no_724_2018_-_concede_titulo_de_cidadao_cabedelen_LasGmVX.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2499/dl_no_722_2018_-_concede_titulo_de_cidadao_cabedelen_m1Jaq81.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2498/dl_no_721_2018_-_concede_titulo_de_cidada_cabedelens_ocM376c.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2497/dl_no_720_2018_-_concede_titulo_de_cidadao_cabedelen_Gsu7vGL.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2575/dl_no_775_2018_-_diploma_de_honra_ao_merito_cabedele_WuvYGjn.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2432/dl_no_714_2018_-_diploma_de_honra_ao_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2431/dl_no_713_2018_-_diploma_de_honra_-_pedagoga_terezin_V6C2x4e.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2430/dl_no_712_2018_-_diploma_de_honra_-_professora_jeane_UnRVlCw.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2429/dl_no_711_2018_-_diploma_de_honra_-_escola_municipal_d9nijzI.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2428/dl_no_710_2018_-_diploma_de_honra_-_escola_municipal_f3CvhCY.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2427/dl_no_709_2018_-_diploma_de_honra_-_escola_municipal_A4bzEzx.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2426/dl_no_708_2018_-_diploma_de_honra_-_escola_vereador__RjKkqgV.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2425/dl_no_707_2018_-_diploma_de_honra_-_escola_silvana_o_qBpYEsW.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2424/dl_no_706_2018_-_diploma_de_honra_-_escola_maria_pessoa.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2423/dl_no_705_2018_-_titulo_de_cidada_-_ingrid_da_costa_sabino.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2422/dl_no_704_2018_-_diploma_de_honra_ao_merito_educacio_GtklhX1.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2421/dl_no_703_2018_-_diploma_de_honra_ao_merito_educacio_lx8ricF.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2018/2420/dl_no_702_2018_-_diploma_de_honra_ao_merito_educacio_JZsOId6.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2018/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2016/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2014/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2013/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2012/913/dl_no_461_2012-cidadania_rosildo_de_araujo_junior.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2012/873/dl_no_430_2012-seplan-marcos_cavalcante_furtado.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2012/872/dl_no_429_2012-seplan-condominio_assis_dias.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2012/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/./sapl/public/normajuridica/2011/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2496/dl_no_363_2010-seplan-alcino_queiroz.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2495/dl_no_362_2010-_cidadania_arnaldo_morais_neto.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2494/dl_no_361_2010-merito_artistico_cultural_-_wilson_machado.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2493/dl_no_360_2010_-seplan-_everaldo_carmeiro.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2492/dl_no_359_2010-seplan-_ferreira_distribuidora.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2491/dl_no_358_2010-seplan-vanessa_beltrao.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2490/dl_no_357_2010-seplan-r.m.r._industrias_comercio_e_c_YKAx4T5.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2489/dl_no_356_2010-seplan-one_life_idiomas.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2488/dl_no_355_2010-seplan-jacare_yacht_village.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2487/dl_no_354_2010-seplan-lazerri_industria_e_comercio.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2486/dl_no_353_2010-seplan-wallas_garcia_da_silva.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2485/dl_no_352_2010-seplan-jacare_marinas.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2484/dl_no_351_2010-seplan-vivo_s.a..pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2483/dl_no_350_2010-seplan-ailson_brito.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2482/dl_no_349_2010-seplan-jovem_tem_futuro.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2481/dl_no_348_2010-seplan-manoel_rodrigues_neto.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2480/dl_no_347_2010-seplan-amaro_muniz_castro.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2479/dl_no_346_2010-seplan-fancisco_de_souza.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2478/dl_no_345_2010-seplan-diederik_josephus_van.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2477/dl_no_344_2010-_cidadania_jose_damacieudo_dantas.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2476/dl_no_343_2010-_cidadania_aliberto_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2475/dl_no_342_2010-_cidadania_othamar_gama.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2474/dl_no_341_2010-_cidadania_valdeci_da_silva.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2473/dl_no_340_2010-_cidadania_flavio_piccoli.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2472/dl_no_339_2010_-seplan-ferreira_atacado.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2471/dl_no_338_2010-seplan-estacao_radio_base.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2470/dl_no_337_2010-seplan-sandra_goncalves.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2469/dl_no_336_2010-seplan-jose_de_lima_irmao.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2468/dl_no_335_2010-seplan-jci_comercio_e_incorporacao.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2467/dl_no_334_2010-seplan-imobiliaria_novo_rumo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2466/dl_no_333_2010-seplan-joseana_gualberto.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2465/dl_no_332_2010-seplan-benedito_souza.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2464/dl_no_331_2010-seplan-fenix_higiene_limpeza_e_saude.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2463/dl_no_330_2010-seplan_-orl_construtora.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2462/dl_no_329_2010-seplan-paulo_botelho.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2461/dl_no_328_2010-seplan-lavanderia_via_sul.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2460/dl_no_327_2010-seplan-antonio_lopes.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2459/dl_no_326_2010-aprovacao_presidente_ipsemc.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2458/dl_no_325_2010-seplan-wilson_nobrega.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2457/dl_no_324_2010-seplan-wallas_silva.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2456/dl_no_323_2010-seplan-ana_viana.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2455/dl_no_322_2010-seplan-wilson_nobrega.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2454/dl_no_321_2010-seplan-rava_embalagens.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2453/dl_no_320_2010-seplan-josemar_santos.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2452/dl_no_319_2010-seplan-meiriely_lima_oliveira.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2451/dl_no_318_2010-seplan-zulmira_almeida.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2450/dl_no_317_2010-seplan-visiotrade_importacao_e_exportacao.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2449/dl_no_316_2010-seplan-stark_distribuidora_cosmeticos.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2448/dl_no_315_2010-seplan-pb_engenharia.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2447/dl_no_314_2010-seplan-el_elion.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2446/dl_no_313_2010-seplan-interlub_lubrificantes.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2445/dl_no_312_2010-seplan-fujicom.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2444/dl_no_311_2010-seplan-condominio_porto_dourado.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2443/dl_no_310_2010-seplan-ivan_dativo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2442/dl_no_309_2010-cidadania_domerina_silva.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2441/dl_no_308_2010-cidadania_jose_maria_de_franca.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2440/dl_no_307_2010-cidadania_alfredo_santos.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2439/dl_no_306_2010-cidadania_severino_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2438/dl_no_305_2010-seplan-domus_club.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2437/dl_no_304_2010-seplan-cleumy_gama.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2436/dl_no_303_2010-seplan-eloisa_de_souza.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2435/dl_no_302_2010-seplan-nordeste_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2434/dl_no_301_2010-seplan-expresso_comercio_de_glp.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2010/2433/dl_no_300_2010-seplan-fatima_souza_e_outra.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3126/dl_no_299_2009_-seplan-lenira_ventura_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3125/dl_no_298_2009_-merito_cabedelense-joao_ribeiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3124/dl_no_297_2009_-seplan-qualiarty_industria_de_moveis.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3123/dl_no_296_2009_-seplan-gilma_correia.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3122/dl_no_295_2009_-seplan-tecnaut_comercio_sistemas_automacao.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3121/dl_no_294_2009_-seplan-cicero_silva.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3120/dl_no_293_2009_-seplan-novo_rumo_honda.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3119/dl_no_292_2009_-seplan-sertaneja_dos_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3118/dl_no_291_2009_-seplan-distribuidora_alimentos_sao_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3117/dl_no_290_2009_-cidadao_cabedelense-jose_edinaldo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3130/dl_no_289_2009_-seplan-cogas.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3129/dl_no_288_2009_-seplan-nordeste_distribuidora_produtos_limpeza.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3128/dl_no_287_2009_-seplan-pula_pirula.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3127/dl_no_286_2009_-seplan-dunas_distribuidora.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3131/dl_no_285_2009_-seplan_-nemesio_soares_junior.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3134/dl_no_284_2009_-seplan-marise_miranda_gusmao_neto.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3135/dl_no_283_2009_-seplan-telegas_revendedora_de_gas.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3136/dl_no_282_2009_-cidadao_cabedelense-dr._altemir_gregolin.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3137/dl_no_281_2009_-cidadao_cabedelense-alfredo_marinho_ferreira.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3138/dl_no_280_2009_-seplan-joao_neves.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3139/dl_no_279_2009_-seplan-paulo_cunha.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3140/dl_no_278_2009_-seplan-base_distribuidora_cosmeticos.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3141/dl_no_277_2009_-cidadao_cabedelense-jose_jurandy_felix_jurandy_do_sax.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3142/dl_no_276_2009_-cidadao_cabedelense-padre_antonio_kemps.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3143/dl_no_275_2009_-seplan-raul_meira_filho.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3144/dl_no_274_2009_-seplan-santiago_empreendimentos_imobiliarios.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3145/dl_no_273_2009_-seplan-abv_distribuidora.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3146/dl_no_272_2009_-cidadao_cabedelense-ironildo_da_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3147/dl_no_271_2009_-cidadao_cabedelense-dr._alberto_de_albuquerque_bezerra.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3148/dl_no_270_2009_-cidadao_cabedelense-dr._walber_farias_marques.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3149/dl_no_269_2009_-seplan-fabiano_alves.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3150/dl_no_268_2009_-seplan-cor_e_mix_tintas.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3151/dl_no_267_2009_-seplan-n._claudino_e_cia.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3152/dl_no_266_2009_-seplan-alison_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3153/dl_no_265_2009_-cidada_cabedelense-dra._veronica_candida_m._de_lucena_santos.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3154/dl_no_264_2009_-seplan-baterias_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3155/dl_no_263_2009_-seplan-priscilla_franklin.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3156/dl_no_262_2009_-aprova-contas_municipais-2006.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3157/dl_no_261_2009_-seplan-ministerio_da_fazenda.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3158/dl_no_260_2009_-seplan-furtado_lima_participacao.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3159/dl_no_259_2009_-seplan-granmaster.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3160/dl_no_258_2009_-seplan-care_e_surgical_com..pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3161/dl_no_257_2009_-seplan-portugal_export_import_e_representacoes.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3162/dl_no_256_2009_-cidadao_cabedelense-dr._ana_maria_bezerra_da_nobrega.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3163/dl_no_255_2009_-cidada_cabedelense-dra._eloiza_marlene_carvalho_viana.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3164/dl_no_254_2009_-cidadao_cabedelense-dr._edmar_almeida_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2009/3165/dl_no_253_2009_-cidada_cabedelense-dra._lea_santana_praxedes.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3197/dl_no_252_2008_-seplan-republica_vidros_distribuidora.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3196/dl_no_251_2008_-seplan-portal_administradora_de_bens.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3195/dl_no_250_2008_-seplan-gp_universal_importadora_e_exportadora.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3194/dl_no_249_2008_-aprova-contas_municipais-2005.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3193/dl_no_248_2008_-cidadao_cabedelense-capitao-de-fragata_paolo_coirolo.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3192/dl_no_247_2008_-cidadao_cabedelense-dr._marcio_albuquerque_madruga.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3191/dl_no_246_2008_-aprova-contas_municipais-2004.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3190/dl_no_245_2008_-seplan-mc_construtora.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3189/dl_no_244_2008_-seplan-zailton_torres.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3188/dl_no_243_2008_-seplan-everaldo_nascimento.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3187/dl_no_242_2008_-seplan-edson_lima.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3186/dl_no_241_2008_-seplan-smm_encomendas_expressas.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3185/dl_no_240_2008_-seplan-e._s._atacado.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3184/dl_no_239_2008_-seplan-d._n._veiculos.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3183/dl_no_238_2008_-seplan-cassio_chaves.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3182/dl_no_237_2008_-cidadao_cabedelense-robson_cardoso_marinho.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3181/dl_no_236_2008_-cidadao_cabedelense-dr._jose_celio_de_lacerda_sa.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3180/dl_no_235_2008_-seplan-terezinha_catao.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3179/dl_no_234_2008__-numero-vereadores_10-2009.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3178/dl_no_233_2008_-seplan-santiago_nobrega.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3177/dl_no_232_2008_-cidadao_cabedelense-dr._carlos_olivio_lopes_de_mendonca.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3176/dl_no_231_2008_-cidadao_cabedelense-dr._euzo_cunha_chaves.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3175/dl_no_230_2008_-seplan-raul_meira_filho.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3174/dl_no_229_2008_-cidadao_cabedelense-padre_geraldo_nogueira_de_amorim.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3173/dl_no_228_2008_-seplan-geraldo_moreira.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3172/dl_no_227_2008_-seplan-adailson_gomes.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3171/dl_no_226_2008_-seplan-jonas_melo.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3170/dl_no_225_2008_-seplan-gilfredo_costa.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3169/dl_no_224_2008_-seplan-cavalcante_primo_veiculos.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3168/dl_no_223_2008_-seplan-inocencio_padilha.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3167/dl_no_222_2008_-seplan-jose_pessoa.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2008/3166/dl_no_221_2008_-seplan-ivan_miranda.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3232/dl_no_220_2007_-seplan-elias_gomes_neto.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3231/dl_no_219_2007_-seplan-joaquim_leite.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3230/dl_no_218_2007_-seplan-jacelita_silva.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3229/dl_no_217_2007_-seplan-manoel_pereira_neto.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3228/dl_no_216_2007_-seplan-marilene_queiroga.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3227/dl_no_215_2007_-seplan-allyson_moura.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3226/dl_no_214_2007_-seplan-marcal_lima.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3225/dl_no_213_2007_-seplan-projeto_vila_feliz.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3224/dl_no_212_2007_-seplan-carlos_pereira.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3223/dl_no_211_2007_-seplan-c__z_empreendimentos.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3222/dl_no_210_2007_-seplan-ican.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3221/dl_no_209_2007_-cidadao_cabedelense-judas_tadeu_patricio_correia.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3220/dl_no_208_2007_-cidadao_cabedelense-arthur_jose_de_albuquerque_gadelha.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3219/dl_no_207_2007_-cidadao_cabedelense-dr._jair_cezar_de_miranda_coelho.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3218/dl_no_206_2007_-cidadao_cabedelense-carlos_pessoa_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3217/dl_no_205_2007_-seplan-nelson_silva_me.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3216/dl_no_204_1997_-seplan-cecilia_oliveira.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3215/dl_no_203_2007_-cidadao_cabedelense-george_medeiros_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3214/dl_no_202_2007_-seplan-j.j.c._administradora.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3213/dl_no_201_2007_-seplan-elias_gomes_neto.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3212/dl_no_200_2007_-seplan-elba_wanderley.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3211/dl_no_199_2007_-seplan-imobiliaria_novo_rumo.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3210/dl_no_198_2007_-seplan-primeira_igreja_batista.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3209/dl_no_197_2007_-seplan-paroquia_maria_mae_de_deus.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3208/dl_no_196_2007_-seplan-destaque_grafica.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3207/dl_no_195_2007_-merito_esportivo-aderaldo_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3206/dl_no_194_2007_-seplan-prefeitura_cabedelo.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3205/dl_no_193_2007_-cidadao_cabedelense-jose_edglei_ramalho.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3204/dl_no_192_2007_-cidadao_cabedelense-celio_roberto_nogueira_lima.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3203/dl_no_191_2007_-cidadao_cabedelense-artur_jose_nogueira_lima.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3202/dl_no_190_2007_-cidadao_cabedelense-antonio_manoel_soares_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3201/dl_no_189_2007_-merito_cabedelense-ex-ver._francisco_moura_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3200/dl_no_188_2007_-seplan-parahyba_prodige.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3199/dl_no_187_2007_-seplan-art_pedras.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2007/3198/dl_no_186_2007_-seplan-unicred_central_norte_nordeste.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3271/dl_no_185_2006_-seplan-sun_motors.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3269/dl_no_184_2006_-cidadaos_cabedelense-vers._lucas_santino_jose_mario-benival_severo.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3270/dl_no_183_2006_-seplan-lins_eventos_nauticos.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3268/dl_no_182_2006_-cidadao_cabedelense-luis_eugenio_lopes_pontes.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3267/dl_no_181_2006_-cidadao_cabedelense-manuel_ranulfo_da_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3266/dl_no_180_2006_-merito_educacional-rejane_viana_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3265/dl_no_179_2006_-merito_educacional-rosa_ma_viana_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3264/dl_no_178_2006_-cidada_cabedelense-doralice_miranda_dona_dora.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3263/dl_no_177_2006_-cidadao_cabedelense-jose_franca_da_silva.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3261/dl_no_176_2006_-cidadao_cabedelense-mario_domingo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3262/dl_no_175_2006_-cria-diploma_de_merito_estudantil-de_merito_educacional.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3260/dl_no_174_2006_-cidadao_cabedelense-maestro_manoel_filipe_de_macena.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3259/dl_no_173_2006_-cidada_cabedelense-cosma_franca_dona_nazinha.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3258/dl_no_172_2006_-cidada_cabedelense-dra._carla_maria_figueiredo_f._da_silva.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3257/dl_no_171_2006_-cidadao_cabedelense-jose_fernandes_da_costa.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3256/dl_no_170_2006_-merito_artistico_cultural-alexsander_de_carvalho_silva.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3255/dl_no_169_2006_-cidadao_cabedelense-antonio_ferreira_de_lima_junior.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3254/dl_no_168_2006_-seplan-mas_car_veiculos_e_servicos.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3253/dl_no_167_2006_-seplan-alex_garcia_ximenes_quintans.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3252/dl_no_166_2006_-seplan-edna_nascimento_souza.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3251/dl_no_165_2006_-seplan-paroquia_maria_mae_de_deus.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3250/dl_no_164_2006_-seplan-assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3247/dl_no_163_2006_-aprova-contas_municipais-2003.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3246/dl_no_162_2006_-aprova-contas_municipais-2001.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3245/dl_no_161_2006_-cidadao_cabedelense-severino_almeida_filho.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3244/dl_no_160_2006_-merito_cabedelense-rosivando_neves_viana.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3243/dl_no_159_2006_-cidadao_cabedelense-elicarlos_da_silva_lima.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3242/dl_no_158_2006_-cidadao_cabedelense-eduardo_pessoa_moreira.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3241/dl_no_157_2006_-merito_cabedelense-severino_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3240/dl_no_156_2006_-cidadao_cabedelense-henrique_lara.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3239/dl_no_155_2006_-merito_cabedelense-benedito_ribeiro_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3238/dl_no_154_2006_-merito_cabedelense-edna_do_nascimento_souza.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3237/dl_no_153_2006_-merito_cabedelense-paulo_lins_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3236/dl_no_152_2006_-merito_esportivo-kaio_marcio_ferreira_costa_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3235/dl_no_151_2006_-cidadao_cabedelense-dom_aldo_di_cillo_pagotto.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3234/dl_no_150_2006_-cidadao_cabedelense-dr._francisco_venancio_nobrega_alencar.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2006/3233/dl_no_149_2006_-cidadao_cabedelense-dr._jose_loureiro_lopes.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3309/dl_no_148_2005_-concede-merito_esportivo_20_pessoas.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3308/dl_no_147_2005_-cidada_cabedelense-dra._rosinene_de_araujo_gomes.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3307/dl_no_146_2005_-cidadao_cabedelense-pastor_antonio_nery_de_luna_freire.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3306/dl_no_145_2005_-cidadao_cabedelense-dep._estadual_trocolli_junior.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3305/dl_no_144_2005_-cidadao_cabedelense-vice-prefeito_manoel_junior-capital.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3304/dl_no_143_2005_-cria-diploma_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3303/dl_no_142_2005_-cidadao_cabedelense-pastor_angelo_marcos_duarte.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3302/dl_no_141_2005_-cidadao_cabedelense-pastor_ednaldo_tavares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3301/dl_no_140_2005_-cidadao_cabedelense-dep._estadual_vital_do_rego_filho.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3300/dl_no_139_2005_-cidadao_cabedelense-pastor_humerto_carlos_souto_diniz.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3299/dl_no_138_2005_-cidadao_cabedelense-pastor_jose_carlos_barbosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3298/dl_no_137_2005_-cidadao_cabedelense-dr._jordanes_de_araujo_medeiros.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3297/dl_no_136_2005_-cidadao_cabedelense-senador_ney_suassuna.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3296/dl_no_135_2005_-ipsemc-lea_santana_de_praxedes-presidente_mandato.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3295/dl_no_134_2005_-cidadao_cabedelense-capitao-de-fragata_marcello_lima_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3294/dl_no_133_2005_-cidadao_cabedelense-dr._sandro_alex_dutra_de_lima.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3293/dl_no_132_2005_-cidadao_cabedelense-dr._alexandre_teixeira_jubert.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3292/dl_no_131_2005_-aprova-contas_municipais-2002.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3291/dl_no_130_2005_-cidadao_cabedelense-dr._grimaldi_goncalves_dantas.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3290/dl_no_129_2005_-cidadao_cabedelense-dr._valerio_costa_bronzeado.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3289/dl_no_128_2005_-cidadao_cabedelense-dr._carlos_alberto_vanderley_nobrega.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3288/dl_no_127_2005_-cidadao_cabedelense-dr._eduardo_jorge_de_albuquerque_bezerra.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3287/dl_no_126_2005_-cidadao_cabedelense-dr._bergson_marques_cavalcanti_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3286/dl_no_125_2005_-cidadao_cabedelense-dr._mauricio_matos_gurgel.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3285/dl_no_124_2005_-cidadao_cabedelense-dr._jose_lopes_silva.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3284/dl_no_123_2005_-cidadao_cabedelense-dr._euripedes_balsanufo_de_souza_melo.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3283/dl_no_122_2005_-cidadao_cabedelense-dr._claudio_freire_barros.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3282/dl_no_121_2005_-cidadao_cabedelense-dr._paulo_roberto_regis_de_oliveira_lima.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3281/dl_no_120_2005_-cidadao_cabedelense-dr._luiz_gonzaga_filho-luizito.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3280/dl_no_119_2005_-cidadao_cabedelense-andrei_alves_de_aguiar.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3279/dl_no_118_2005_-cidadao_cabedelense-padre_manoel_natalino_marques.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3278/dl_no_117_2005_-cidadao_cabedelense-padre_raimundo_noberto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3277/dl_no_116_2005_-cidadao_cabedelense-dr._roberto_cavalcanti_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2005/3276/dl_no_115_2005_-cidada_cabedelense-dep._federal_lucia_braga.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3338/dl_no_114_2004_-cidadao_cabedelense-dr._claudio_lucena_de_albertim.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3337/dl_no_113_2004_-cidadao_cabedelense-dr._cicero_de_lucena_filho.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3336/dl_no_112_2004_-cidadao_cabedelense-dr._luiz_eugenio_pontes.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3335/dl_no_111_2004_-cidadao_cabedelense-dr._francisco_ivens_dias_branco.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3334/dl_no_110_2004_-cidadao_cabedelense-dr._francisco_noel_pereira_freire.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3333/dl_no_109_2004_-cidadao_cabedelense-dr._carlos_coelho_de_miranda_freire.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3332/dl_no_108_2004_-cidadao_cabedelense-dr._edvaldo_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3331/dl_no_107_2004_-cidadao_cabedelense-dr._afranio_neves_demelo.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3330/dl_no_106_2004_-cidada_cabedelense-dra._ana_maria_ferreira_madruga.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3329/dl_no_105_2004_-cidada_cabedelense-dra._rita_leite_brito_rolim.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3328/dl_no_104_2004_-cidada_cabedelense-dra._mirtes_takeko_shimamoe.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3327/dl_no_103_2004_-cidada_cabedelense-dra._margarida_alves_de_araujo_silva.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3326/dl_no_102_2004_-cidadao_cabedelense-dr._wolney_de_macedo_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3325/dl_no_101_2004_-cidada_cabedelense-dra._herminegilda_leite_machado.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3324/dl_no_100_2004_-cidadao_cabedelense-dr._ubiratan_moreira_delgado.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3323/dl_no_099_2004_-cidada_cabedelense-dra._ana_clara_de_jesus_maroja_nobrega.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3322/dl_no_098_2004_-cidadao_cabedelense-dr._paulo_americo_de_vasconcelos_filho.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3321/dl_no_097_2004_-cidadao_cabedelense-dr._ruy_eloy.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3320/dl_no_096_2004_-cidadao_cabedelense-dr._francisco_de_assis_carvalho_e_silva.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3319/dl_no_095_2004_-cidadao_cabedelense-vicente_vanderley_nogueira_de_brito.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3318/dl_no_094_2004_-cidada_cabedelense-aglaia_de_amorim_garcia_ximenes.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3317/dl_no_093_2004_-cidadao_cabedelense-ivan_bezerra_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3316/dl_no_092_2004_-cidadao_cabedelense-dr._jose_hervasio_gabinio_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3315/dl_no_091_2004_-cidadao_cabedelense-francisco_xavier_monteiro_da_franca.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3314/dl_no_090_2004_-cidadao_cabedelense-aucelio_melo_de_gusmao.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3313/dl_no_089_2004_-cidadao_cabedelense-antonio_bento_ferreira.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3312/dl_no_088_2004_-cidada_cabedelense-maria_lauremilia_assis_de_lucena.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3311/dl_no_087_2004_-cidadao_cabedelense-evilasia_de_souza_lourenco.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2004/3310/dl_no_086_2004_-ipsemc-lea_santana_praxedes-presidente.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3358/dl_no_085_2003_-cidadao_cabedelense-paulo_roberto_fernandes_monteiro.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3357/dl_no_084_2003_-cidadao_cabedelense-dr._jose_fritsch.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3356/dl_no_083_2003_-cidadao_cabedelense-governador_cassio_cunha_lima.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3355/dl_no_082_2003_-aprova-contas_municipais-2000.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3354/dl_no_081_2003_-cidadao_cabedelense-erasmo_rocha_lucena.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3353/dl_no_080_2003_-cidadao_cabedelense-marcus_luiz_barroso_barros.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3352/dl_no_079_2003_-cidada_cabedelense-ministra_marina_silva.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3351/dl_no_078_2003_-rejeita-contas_municipais-1995.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3350/dl_no_077_2003_-numero-vereadores_17-2005.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3349/dl_no_076_2003_-ipsemc-jose_mario_soares_madruga-presidente.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3348/dl_no_075_2003_-cidadao_cabedelense-capitao-de-fragata_kleber_pessek.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2003/3347/dl_no_074_2003_-cidadao_cabedelense-dr._saulo_jose_parente_miranda.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3381/dl_no_073_2002_-cidadao_cabedelense-osvaldo_da_costa_carvalho.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3380/dl_no_072_2002_-cidadao_cabedelense-acacio_marques_moreira.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3379/dl_no_071_2002_-cidadao_cabedelense-dr._francisco_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3378/dl_no_070_2002_-cidadao_cabedelense-jose_de_arimateia_e_silva.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3377/dl_no_069_2002_-cidadao_cabedelense-edezio_rezende_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3376/dl_no_068_2002_-cidadao_cabedelense-jose_ricardo_felix_alves.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3375/dl_no_067_2002_-cidadao_cabedelense-geraldo_magela_das_neves_freire.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3374/dl_no_066_2002_-cidadao_cabedelense-dr._jairo_teixeira_araujo_junior.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3373/dl_no_065_2002_-cidadao_cabedelense-fabio_geraldo_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3372/dl_no_064_2002_-cidadao_cabedelense-dr._salvador_de_oliveira_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3371/dl_no_063_2002_-cidadao_cabedelense-ivo_arcanjo_pereira.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3370/dl_no_062_2002_-cidadao_cabedelense-jose_avenzoar_arruda_das_neves.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3369/dl_no_061_2002_-cidada_cabedelense-giannina_lombardi_de_farias.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3368/dl_no_060_2002_-rejeita-contas_municipais-1996.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3367/dl_no_059_2002_-cidadao_cabedelense-jose_barbosa_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3366/dl_no_058_2002_-aprova-contas_municipais-1997.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3365/dl_no_057_2002_-cidada_cabedelense-jacqueline_monteiro_franca.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3364/dl_no_056_2002_-cidadao_cabedelense-dr._sebastiao_placido_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3363/dl_no_055_2002_-aprova-contas_municipais-1999.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3362/dl_no_054_2002_-aprova-contas_municipais-1998.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3361/dl_no_053_2002_-cidadao-cabedelense-dep._federal_armando_abilio.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3360/dl_no_052_2002_-licenca-prefeito-presidente-cmc-missao_internacional.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2002/3359/dl_no_051_2002_-cidadao-cabedelense-dra._ma_das_neves_do_egito_de_araujo_duda_ferreira.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3393/dl_no_050_2001_-cidadao-cabedelense-dr._jose_germano_filho.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3392/dl_no_049_2001_-cidadao-cabedelense-luiz_antonio_lianza_lombardi.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3391/dl_no_048_2001_-cidadao-cabedelense-jornalista_anibal_de_oliveira_araujo.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3390/dl_no_047_2001_-cidadao-cabedelense-dr._deusimar_wanderley_guedes.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3389/dl_no_046_2001_-cidadao-cabedelense-pastor_joao_ferandes_praxedes.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3388/dl_no_045_2001_-cidadao-cabedelense-fernando_abath_cananea.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3387/dl_no_044_2001_-cidadao-cabedelense-des._marcos_antonio_souto_maior.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3386/dl_no_043_2001_-ipsemc-roberto_jose_bezerra_de_melo-presidente.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3385/dl_no_042_2001_-cidadao-cabedelense-paulo_batista_de_meneses.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3384/dl_no_041_2001_-ipsemc-jurandi_tavares_dos_santos-presidente-interino.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3383/dl_no_040_2001_-rejeita-contas_municipais-1994.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2001/3382/dl_no_039_2001_-ipsemc-roberto_jose_bezerra_de_melo-presidente.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/2000/3394/dl_no_038_2000_-ipsemc-josue_pessoa_de_goes-presidente.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1999/3397/dl_no_037_1999_-cidadao-cabedelense-monsenhor_marcos_augusto_trindade.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1999/3396/dl_no_036_1999_-cidadao-cabedelense-des._jose_martinho_lisboa.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1999/3395/dl_no_035_1999_-rejeita-contas_municipais-1993.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3402/dl_no_034_1998_-cidadao-cabedelense-sebastiao_tavares_campos_quintans.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3401/dl_no_033_1998_-cidadao-cabedelense-aluizio_cavalcante_bezerra.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3400/dl_no_032_1998_-cidadao-cabedelense-dr._ruy_eloy.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3399/dl_no_031_1998_-cidadao-cabedelense-dr._wilson_pessoa_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1998/3398/dl_no_030_1998_-cidadao-cabedelense-dr._eduardo_anibal_moura_santa_cruz_costa.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3407/dl_no_029_1997_-rejeita-contas_municipais-1992.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3406/dl_no_028_1997_-cidada-cabedelense-dr._maria_das_gracas_carlos_rezende.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3405/dl_no_027_1997_-cidadao-cabedelense-cap._fragata_roberto_carvalho_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3404/dl_no_026_1997_-cidadao-cabedelense-governador_jose_targino_maranhao.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1997/3403/dl_no_025_1997_-cidadao-cabedelense-dr._solon_henriques_de_sa_e_benevides.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1996/3409/dl_no_024_1996_-rejeita-contas_municipais-1991-acordaos_tce_no_245_246_1992.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1996/3408/dl_no_023_1996_-fixa-remuneracao-prefeito-vice-1997-2000.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1995/3415/dl_no_022_1995_-presidente-cmc-substituicao-provisoria-prefeito-viagem-usa.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1995/3414/dl_no_021_1995_-ipsemc-dr._mariano_coutinho_lima-presidente.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3421/dl_no_020_1994_-cidadao-cabedelense-ex-vereador_jose_souza_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3420/dl_no_019_1994_-cidadao-cabedelense-dr._inacio_bento_de_morais_junior.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3419/dl_no_018_1994_-cidadao-cabedelense-ex-vereador_benedito_ribeiro_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3418/dl_no_017_1994_-cidadao-cabedelense-dr._arildo_faraco_do_amaral_camargo.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3417/dl_no_016_1994_-rejeita-contas_municipais-1989.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3416/dl_no_015_1994_-cidadao-cabedelense-ver._fernando_antonio_patricio.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3426/dl_no_014_1994_-cidadao-cabedelense-ver._jose_ribeiro_farias_junior.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3425/dl_no_013_1994_-cidadao-cabedelense-ver._jose_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3424/dl_no_012_1994_-autoriza-viagem-prefeito-israel.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3423/dl_no_011_1994_-cidadao-cabedelense-reginaldo_figueiredo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3422/dl_no_010_1994_-cidadao-cabedelense-dr._jose_janduhy_timoteo_tavares.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3430/dl_no_009_1994_-cidadao-cabedelense-governador_ronaldo_cunha_lima.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3429/dl_no_008_1994_-cidadao-cabedelense-dr._raimundo_marcos_assis_bandeira.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3428/dl_no_007_1994_-cidadao-cabedelense-hamilton_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1994/3427/dl_no_006_1994_-rejeita-contas_municipais-1990.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3443/dl_no_005_1993_-cidadao-cabedelense-capitao-de-fragata-carlos_tavares_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3442/dl_no_004_1993_-ipsemc-dr._antonio_joaquim_de_moura-presidente.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3441/dl_no_003_1993_-cidadao-cabedelense-aguinaldo_pinto_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3440/dl_no_002_1993_-cidadao-cabedelense-dr._francisco_jackson_ferreira.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1993/3439/dl_no_001_1993_-aprova-contas_municipais-1988.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1992/3446/dl_no_03_1992_-fixa-remuneracao-prefeito-vice-1993-1996.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1992/3445/dl_no_02_1992_-cidadao-cabedelense-senador_raimundo_lira.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1992/3444/dl_no_01_1992_-numero-vereadores_15-1993.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3450/dl_no_04_1991-rejeta-contas_municipios-jan_a_abr-1991.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3449/dl_no_03_1991-cidadao-cabedelense-lauro_victor_de_barros.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3448/dl_no_02_1991-cidadao-cabedelense-teotonio_veras_rezende.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1991/3447/dl_no_01_1991-cidadao-cabedelense-ten.cel._pm-francisco_vieira_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1990/3451/dl_no_01_1990_-cidadao-cabelense-dep._federal_joao_da_mata.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3457/dl_no_06_1989_-atualiza-remuneracao-prefeito-vice-constituicao_estadual.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3456/dl_no_05_1989_-revoga-dls_nos_01_02_03_1989-restituicao-remuneracao-pref-vice.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3455/dl_no_04_1989_-atualiza-remuneracao-prefeito-vice-revoga-dl_no_02_1989.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3454/dl_no_03_1989_-aprova-contas_municipais-1987.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3453/dl_no_02_1989_-atualiza-remuneracao-prefeito-vice.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1989/3452/dl_no_01_1989_-altera-dl_no_16_1988-remuneracao-prefeito-vice.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3473/dl_no_16_1988_-fixa-remuneracao-prefeito-vice-1989-1992.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3472/dl_no_15_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3471/dl_no_14_1988_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3470/dl_no_13_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3469/dl_no_12_1988_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3468/dl_no_11_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3467/dl_no_10_1988_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3466/dl_no_09_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3465/dl_no_08_1988_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3464/dl_no_07_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3463/dl_no_06_1988_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3462/dl_no_05_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3461/dl_no_04_1988_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3460/dl_no_03_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3459/dl_no_02_1988_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1988/3458/dl_no_01_1988_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3489/dl_no_12_1987_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3488/dl_no_11_1987_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3487/dl_no_10_1987_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3486/dl_no_09_1987_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3485/dl_no_08_1987_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3484/dl_no_07_1987_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3483/dl_no_06_1987_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3482/dl_no_05_1987_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3481/dl_no_03_1987_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3480/dl_no_03_1987_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3479/dl_no_02_1987_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1987/3478/dl_no_01_1987_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3541/dl_no_009_1986_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3540/dl_no_008_1986_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3539/dl_no_007_1986_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3538/dl_no_006_1986_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3537/dl_no_005_1986_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3536/dl_no_004_1986_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3535/dl_no_003_1986_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3534/dl_no_002_1986_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1986/3533/dl_no_001_1986_-atualiza-remuneracao-vereadores.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3560/dl_no_018_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3559/dl_no_017_1985_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3558/dl_no_016_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3557/dl_no_015_1985_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3556/dl_no_014_1985_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3555/dl_no_013_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3554/dl_no_012_1985_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3553/dl_no_011_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3552/dl_no_010_1985_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3551/dl_no_009_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3550/dl_no_008_1985_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3549/dl_no_007_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3548/dl_no_006_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3547/dl_no_005_1985_-atualiza-remuneracao-vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3546/dl_no_004_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3544/dl_no_003_1985_-rejeita-contas_municipais-1982.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3543/dl_no_002_1985_-atualiza-remuneracao-prefeito.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1985/3542/dl_no_001_1985_-atualiza-remuneracao-prefeito-vice.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1982/3561/dl_no_004_1982_-aprova-contas_municipais-1980.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1975/3563/dl_no_002_1975_-_fixa-subsidio-vice-prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabedelo.pb.leg.br/media/sapl/public/normajuridica/1975/3562/dl_no_001_1975_-fixa-subsidio-prefeito_municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G994"/>
+  <dimension ref="A1:G1020"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="168.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="167.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -11869,22261 +12181,22859 @@
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
         <v>115</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>116</v>
       </c>
       <c r="G28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>118</v>
       </c>
       <c r="B29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" t="s">
         <v>119</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D29" t="s">
-[...5 lines deleted...]
-      <c r="F29" s="1" t="s">
+      <c r="G29" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
         <v>123</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D30" t="s">
-[...5 lines deleted...]
-      <c r="F30" s="1" t="s">
+      <c r="G30" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" t="s">
         <v>127</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D31" t="s">
-[...5 lines deleted...]
-      <c r="F31" s="1" t="s">
+      <c r="G31" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
         <v>131</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="D32" t="s">
-[...5 lines deleted...]
-      <c r="F32" s="1" t="s">
+      <c r="G32" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" t="s">
         <v>135</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="D33" t="s">
-[...5 lines deleted...]
-      <c r="F33" s="1" t="s">
+      <c r="G33" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
+        <v>138</v>
+      </c>
+      <c r="B34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" t="s">
         <v>139</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D34" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="1" t="s">
+      <c r="G34" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
+        <v>142</v>
+      </c>
+      <c r="B35" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" t="s">
         <v>143</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="D35" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="1" t="s">
+      <c r="G35" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
+        <v>146</v>
+      </c>
+      <c r="B36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" t="s">
         <v>147</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D36" t="s">
-[...5 lines deleted...]
-      <c r="F36" s="1" t="s">
+      <c r="G36" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
+        <v>150</v>
+      </c>
+      <c r="B37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" t="s">
         <v>151</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="D37" t="s">
-[...5 lines deleted...]
-      <c r="F37" s="1" t="s">
+      <c r="G37" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
+        <v>154</v>
+      </c>
+      <c r="B38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" t="s">
         <v>155</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D38" t="s">
-[...5 lines deleted...]
-      <c r="F38" s="1" t="s">
+      <c r="G38" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
+        <v>158</v>
+      </c>
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" t="s">
         <v>159</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="D39" t="s">
-[...5 lines deleted...]
-      <c r="F39" s="1" t="s">
+      <c r="G39" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
+        <v>162</v>
+      </c>
+      <c r="B40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" t="s">
         <v>163</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="D40" t="s">
-[...5 lines deleted...]
-      <c r="F40" s="1" t="s">
+      <c r="G40" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B41" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" t="s">
         <v>167</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="D41" t="s">
-[...5 lines deleted...]
-      <c r="F41" s="1" t="s">
+      <c r="G41" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B42" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" t="s">
         <v>171</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D42" t="s">
-[...5 lines deleted...]
-      <c r="F42" s="1" t="s">
+      <c r="G42" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
+        <v>174</v>
+      </c>
+      <c r="B43" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" t="s">
         <v>175</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="D43" t="s">
-[...5 lines deleted...]
-      <c r="F43" s="1" t="s">
+      <c r="G43" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
+        <v>178</v>
+      </c>
+      <c r="B44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" t="s">
         <v>179</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D44" t="s">
-[...5 lines deleted...]
-      <c r="F44" s="1" t="s">
+      <c r="G44" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
+        <v>182</v>
+      </c>
+      <c r="B45" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" t="s">
         <v>183</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="D45" t="s">
-[...5 lines deleted...]
-      <c r="F45" s="1" t="s">
+      <c r="G45" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
+        <v>186</v>
+      </c>
+      <c r="B46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" t="s">
         <v>187</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="D46" t="s">
-[...5 lines deleted...]
-      <c r="F46" s="1" t="s">
+      <c r="G46" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
+        <v>190</v>
+      </c>
+      <c r="B47" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" t="s">
         <v>191</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="D47" t="s">
-[...5 lines deleted...]
-      <c r="F47" s="1" t="s">
+      <c r="G47" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
+        <v>194</v>
+      </c>
+      <c r="B48" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" t="s">
         <v>195</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="D48" t="s">
-[...5 lines deleted...]
-      <c r="F48" s="1" t="s">
+      <c r="G48" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
+        <v>198</v>
+      </c>
+      <c r="B49" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" t="s">
         <v>199</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="D49" t="s">
-[...5 lines deleted...]
-      <c r="F49" s="1" t="s">
+      <c r="G49" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
+        <v>202</v>
+      </c>
+      <c r="B50" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" t="s">
         <v>203</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="D50" t="s">
-[...5 lines deleted...]
-      <c r="F50" s="1" t="s">
+      <c r="G50" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
+        <v>206</v>
+      </c>
+      <c r="B51" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51" t="s">
         <v>207</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="D51" t="s">
-[...5 lines deleted...]
-      <c r="F51" s="1" t="s">
+      <c r="G51" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
+        <v>210</v>
+      </c>
+      <c r="B52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" t="s">
         <v>211</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="D52" t="s">
-[...5 lines deleted...]
-      <c r="F52" s="1" t="s">
+      <c r="G52" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
+        <v>214</v>
+      </c>
+      <c r="B53" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" t="s">
         <v>215</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="D53" t="s">
-[...5 lines deleted...]
-      <c r="F53" s="1" t="s">
+      <c r="G53" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
+        <v>218</v>
+      </c>
+      <c r="B54" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" t="s">
         <v>219</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="D54" t="s">
-[...5 lines deleted...]
-      <c r="F54" s="1" t="s">
+      <c r="G54" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
+        <v>222</v>
+      </c>
+      <c r="B55" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C55" t="s">
         <v>224</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>225</v>
       </c>
       <c r="G55" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>227</v>
       </c>
       <c r="B56" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C56" t="s">
         <v>228</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>229</v>
       </c>
       <c r="G56" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>231</v>
       </c>
       <c r="B57" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C57" t="s">
         <v>232</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>233</v>
       </c>
       <c r="G57" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>235</v>
       </c>
       <c r="B58" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C58" t="s">
         <v>236</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>237</v>
       </c>
       <c r="G58" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>239</v>
       </c>
       <c r="B59" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C59" t="s">
         <v>240</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>241</v>
       </c>
       <c r="G59" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>243</v>
       </c>
       <c r="B60" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C60" t="s">
         <v>244</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>245</v>
       </c>
       <c r="G60" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>247</v>
       </c>
       <c r="B61" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C61" t="s">
         <v>248</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>249</v>
       </c>
       <c r="G61" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>251</v>
       </c>
       <c r="B62" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C62" t="s">
         <v>252</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>253</v>
       </c>
       <c r="G62" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>255</v>
       </c>
       <c r="B63" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C63" t="s">
         <v>256</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>257</v>
       </c>
       <c r="G63" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>259</v>
       </c>
       <c r="B64" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C64" t="s">
         <v>260</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G64" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>263</v>
       </c>
       <c r="B65" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C65" t="s">
         <v>264</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>265</v>
       </c>
       <c r="G65" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>267</v>
       </c>
       <c r="B66" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C66" t="s">
         <v>268</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>269</v>
       </c>
       <c r="G66" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
         <v>271</v>
       </c>
       <c r="B67" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C67" t="s">
         <v>272</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>273</v>
       </c>
       <c r="G67" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>275</v>
       </c>
       <c r="B68" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C68" t="s">
         <v>276</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>277</v>
       </c>
       <c r="G68" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>279</v>
       </c>
       <c r="B69" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C69" t="s">
         <v>280</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>281</v>
       </c>
       <c r="G69" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>283</v>
       </c>
       <c r="B70" t="s">
+        <v>223</v>
+      </c>
+      <c r="C70" t="s">
         <v>284</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="D70" t="s">
-[...5 lines deleted...]
-      <c r="F70" s="1" t="s">
+      <c r="G70" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
+        <v>287</v>
+      </c>
+      <c r="B71" t="s">
+        <v>223</v>
+      </c>
+      <c r="C71" t="s">
         <v>288</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="D71" t="s">
-[...5 lines deleted...]
-      <c r="F71" s="1" t="s">
+      <c r="G71" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
+        <v>291</v>
+      </c>
+      <c r="B72" t="s">
+        <v>223</v>
+      </c>
+      <c r="C72" t="s">
         <v>292</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="D72" t="s">
-[...5 lines deleted...]
-      <c r="F72" s="1" t="s">
+      <c r="G72" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
+        <v>295</v>
+      </c>
+      <c r="B73" t="s">
+        <v>223</v>
+      </c>
+      <c r="C73" t="s">
         <v>296</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="D73" t="s">
-[...5 lines deleted...]
-      <c r="F73" s="1" t="s">
+      <c r="G73" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
+        <v>299</v>
+      </c>
+      <c r="B74" t="s">
+        <v>223</v>
+      </c>
+      <c r="C74" t="s">
         <v>300</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="D74" t="s">
-[...5 lines deleted...]
-      <c r="F74" s="1" t="s">
+      <c r="G74" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
+        <v>303</v>
+      </c>
+      <c r="B75" t="s">
+        <v>223</v>
+      </c>
+      <c r="C75" t="s">
         <v>304</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="D75" t="s">
-[...5 lines deleted...]
-      <c r="F75" s="1" t="s">
+      <c r="G75" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
+        <v>307</v>
+      </c>
+      <c r="B76" t="s">
+        <v>223</v>
+      </c>
+      <c r="C76" t="s">
         <v>308</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="D76" t="s">
-[...5 lines deleted...]
-      <c r="F76" s="1" t="s">
+      <c r="G76" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
+        <v>311</v>
+      </c>
+      <c r="B77" t="s">
+        <v>223</v>
+      </c>
+      <c r="C77" t="s">
         <v>312</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="D77" t="s">
-[...5 lines deleted...]
-      <c r="F77" s="1" t="s">
+      <c r="G77" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
+        <v>315</v>
+      </c>
+      <c r="B78" t="s">
+        <v>223</v>
+      </c>
+      <c r="C78" t="s">
         <v>316</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
+        <v>10</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="D78" t="s">
-[...5 lines deleted...]
-      <c r="F78" s="1" t="s">
+      <c r="G78" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
+        <v>319</v>
+      </c>
+      <c r="B79" t="s">
+        <v>223</v>
+      </c>
+      <c r="C79" t="s">
         <v>320</v>
       </c>
-      <c r="B79" t="s">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
+        <v>10</v>
+      </c>
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="D79" t="s">
-[...5 lines deleted...]
-      <c r="F79" s="1" t="s">
+      <c r="G79" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
+        <v>323</v>
+      </c>
+      <c r="B80" t="s">
+        <v>223</v>
+      </c>
+      <c r="C80" t="s">
         <v>324</v>
       </c>
-      <c r="B80" t="s">
+      <c r="D80" t="s">
+        <v>10</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="C80" t="s">
+      <c r="G80" t="s">
         <v>326</v>
-      </c>
-[...10 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
+        <v>327</v>
+      </c>
+      <c r="B81" t="s">
+        <v>223</v>
+      </c>
+      <c r="C81" t="s">
+        <v>328</v>
+      </c>
+      <c r="D81" t="s">
+        <v>10</v>
+      </c>
+      <c r="E81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="G81" t="s">
         <v>330</v>
-      </c>
-[...10 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
+        <v>331</v>
+      </c>
+      <c r="B82" t="s">
+        <v>223</v>
+      </c>
+      <c r="C82" t="s">
+        <v>332</v>
+      </c>
+      <c r="D82" t="s">
+        <v>10</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="G82" t="s">
         <v>334</v>
-      </c>
-[...10 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
+        <v>335</v>
+      </c>
+      <c r="B83" t="s">
+        <v>223</v>
+      </c>
+      <c r="C83" t="s">
+        <v>336</v>
+      </c>
+      <c r="D83" t="s">
+        <v>10</v>
+      </c>
+      <c r="E83" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="G83" t="s">
         <v>338</v>
-      </c>
-[...10 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
+        <v>339</v>
+      </c>
+      <c r="B84" t="s">
+        <v>223</v>
+      </c>
+      <c r="C84" t="s">
+        <v>340</v>
+      </c>
+      <c r="D84" t="s">
+        <v>10</v>
+      </c>
+      <c r="E84" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="G84" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
+        <v>343</v>
+      </c>
+      <c r="B85" t="s">
+        <v>223</v>
+      </c>
+      <c r="C85" t="s">
+        <v>344</v>
+      </c>
+      <c r="D85" t="s">
+        <v>10</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="G85" t="s">
         <v>346</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
+        <v>347</v>
+      </c>
+      <c r="B86" t="s">
+        <v>223</v>
+      </c>
+      <c r="C86" t="s">
+        <v>348</v>
+      </c>
+      <c r="D86" t="s">
+        <v>10</v>
+      </c>
+      <c r="E86" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="B86" t="s">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="G86" t="s">
         <v>350</v>
-      </c>
-[...10 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
+        <v>351</v>
+      </c>
+      <c r="B87" t="s">
+        <v>223</v>
+      </c>
+      <c r="C87" t="s">
+        <v>352</v>
+      </c>
+      <c r="D87" t="s">
+        <v>10</v>
+      </c>
+      <c r="E87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="B87" t="s">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="G87" t="s">
         <v>354</v>
-      </c>
-[...10 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
+        <v>355</v>
+      </c>
+      <c r="B88" t="s">
+        <v>223</v>
+      </c>
+      <c r="C88" t="s">
+        <v>356</v>
+      </c>
+      <c r="D88" t="s">
+        <v>10</v>
+      </c>
+      <c r="E88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="B88" t="s">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="G88" t="s">
         <v>358</v>
-      </c>
-[...10 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
+        <v>359</v>
+      </c>
+      <c r="B89" t="s">
+        <v>223</v>
+      </c>
+      <c r="C89" t="s">
+        <v>360</v>
+      </c>
+      <c r="D89" t="s">
+        <v>10</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="B89" t="s">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="G89" t="s">
         <v>362</v>
-      </c>
-[...10 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
+        <v>363</v>
+      </c>
+      <c r="B90" t="s">
+        <v>223</v>
+      </c>
+      <c r="C90" t="s">
+        <v>364</v>
+      </c>
+      <c r="D90" t="s">
+        <v>10</v>
+      </c>
+      <c r="E90" t="s">
+        <v>11</v>
+      </c>
+      <c r="F90" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="B90" t="s">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="G90" t="s">
         <v>366</v>
-      </c>
-[...10 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
+        <v>367</v>
+      </c>
+      <c r="B91" t="s">
+        <v>223</v>
+      </c>
+      <c r="C91" t="s">
+        <v>368</v>
+      </c>
+      <c r="D91" t="s">
+        <v>10</v>
+      </c>
+      <c r="E91" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="B91" t="s">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="G91" t="s">
         <v>370</v>
-      </c>
-[...10 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
+        <v>371</v>
+      </c>
+      <c r="B92" t="s">
+        <v>223</v>
+      </c>
+      <c r="C92" t="s">
+        <v>372</v>
+      </c>
+      <c r="D92" t="s">
+        <v>10</v>
+      </c>
+      <c r="E92" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="B92" t="s">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="G92" t="s">
         <v>374</v>
-      </c>
-[...10 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
+        <v>375</v>
+      </c>
+      <c r="B93" t="s">
+        <v>223</v>
+      </c>
+      <c r="C93" t="s">
+        <v>376</v>
+      </c>
+      <c r="D93" t="s">
+        <v>10</v>
+      </c>
+      <c r="E93" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="B93" t="s">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="G93" t="s">
         <v>378</v>
-      </c>
-[...10 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
+        <v>379</v>
+      </c>
+      <c r="B94" t="s">
+        <v>223</v>
+      </c>
+      <c r="C94" t="s">
+        <v>380</v>
+      </c>
+      <c r="D94" t="s">
+        <v>10</v>
+      </c>
+      <c r="E94" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="B94" t="s">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="G94" t="s">
         <v>382</v>
-      </c>
-[...10 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
+        <v>383</v>
+      </c>
+      <c r="B95" t="s">
+        <v>223</v>
+      </c>
+      <c r="C95" t="s">
+        <v>384</v>
+      </c>
+      <c r="D95" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="B95" t="s">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="G95" t="s">
         <v>386</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
+        <v>387</v>
+      </c>
+      <c r="B96" t="s">
+        <v>388</v>
+      </c>
+      <c r="C96" t="s">
         <v>389</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
+        <v>10</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="D96" t="s">
-[...5 lines deleted...]
-      <c r="F96" s="1" t="s">
+      <c r="G96" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
+        <v>392</v>
+      </c>
+      <c r="B97" t="s">
+        <v>388</v>
+      </c>
+      <c r="C97" t="s">
         <v>393</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
+        <v>10</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="D97" t="s">
-[...5 lines deleted...]
-      <c r="F97" s="1" t="s">
+      <c r="G97" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
+        <v>396</v>
+      </c>
+      <c r="B98" t="s">
+        <v>388</v>
+      </c>
+      <c r="C98" t="s">
         <v>397</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
+        <v>10</v>
+      </c>
+      <c r="E98" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="D98" t="s">
-[...5 lines deleted...]
-      <c r="F98" s="1" t="s">
+      <c r="G98" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
+        <v>400</v>
+      </c>
+      <c r="B99" t="s">
+        <v>388</v>
+      </c>
+      <c r="C99" t="s">
         <v>401</v>
       </c>
-      <c r="B99" t="s">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
+        <v>10</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="D99" t="s">
-[...5 lines deleted...]
-      <c r="F99" s="1" t="s">
+      <c r="G99" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
+        <v>404</v>
+      </c>
+      <c r="B100" t="s">
+        <v>388</v>
+      </c>
+      <c r="C100" t="s">
         <v>405</v>
       </c>
-      <c r="B100" t="s">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
+        <v>10</v>
+      </c>
+      <c r="E100" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="D100" t="s">
-[...5 lines deleted...]
-      <c r="F100" s="1" t="s">
+      <c r="G100" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
+        <v>408</v>
+      </c>
+      <c r="B101" t="s">
+        <v>388</v>
+      </c>
+      <c r="C101" t="s">
         <v>409</v>
       </c>
-      <c r="B101" t="s">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="D101" t="s">
+        <v>10</v>
+      </c>
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="D101" t="s">
-[...5 lines deleted...]
-      <c r="F101" s="1" t="s">
+      <c r="G101" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
+        <v>412</v>
+      </c>
+      <c r="B102" t="s">
+        <v>388</v>
+      </c>
+      <c r="C102" t="s">
         <v>413</v>
       </c>
-      <c r="B102" t="s">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
+        <v>10</v>
+      </c>
+      <c r="E102" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="D102" t="s">
-[...5 lines deleted...]
-      <c r="F102" s="1" t="s">
+      <c r="G102" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
+        <v>416</v>
+      </c>
+      <c r="B103" t="s">
+        <v>388</v>
+      </c>
+      <c r="C103" t="s">
         <v>417</v>
       </c>
-      <c r="B103" t="s">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
+        <v>10</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="D103" t="s">
-[...5 lines deleted...]
-      <c r="F103" s="1" t="s">
+      <c r="G103" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
+        <v>420</v>
+      </c>
+      <c r="B104" t="s">
+        <v>388</v>
+      </c>
+      <c r="C104" t="s">
         <v>421</v>
       </c>
-      <c r="B104" t="s">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="D104" t="s">
+        <v>10</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="D104" t="s">
-[...5 lines deleted...]
-      <c r="F104" s="1" t="s">
+      <c r="G104" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
+        <v>424</v>
+      </c>
+      <c r="B105" t="s">
+        <v>388</v>
+      </c>
+      <c r="C105" t="s">
         <v>425</v>
       </c>
-      <c r="B105" t="s">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="D105" t="s">
+        <v>10</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="D105" t="s">
-[...5 lines deleted...]
-      <c r="F105" s="1" t="s">
+      <c r="G105" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
+        <v>428</v>
+      </c>
+      <c r="B106" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="C106" t="s">
         <v>430</v>
       </c>
       <c r="D106" t="s">
         <v>10</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>431</v>
       </c>
       <c r="G106" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
         <v>433</v>
       </c>
       <c r="B107" t="s">
-        <v>325</v>
+        <v>429</v>
       </c>
       <c r="C107" t="s">
         <v>434</v>
       </c>
       <c r="D107" t="s">
         <v>10</v>
       </c>
       <c r="E107" t="s">
         <v>11</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>435</v>
       </c>
       <c r="G107" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
         <v>437</v>
       </c>
       <c r="B108" t="s">
-        <v>325</v>
+        <v>429</v>
       </c>
       <c r="C108" t="s">
         <v>438</v>
       </c>
       <c r="D108" t="s">
         <v>10</v>
       </c>
       <c r="E108" t="s">
         <v>11</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>439</v>
       </c>
       <c r="G108" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
         <v>441</v>
       </c>
       <c r="B109" t="s">
-        <v>325</v>
+        <v>429</v>
       </c>
       <c r="C109" t="s">
         <v>442</v>
       </c>
       <c r="D109" t="s">
         <v>10</v>
       </c>
       <c r="E109" t="s">
         <v>11</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>443</v>
       </c>
       <c r="G109" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
         <v>445</v>
       </c>
       <c r="B110" t="s">
-        <v>325</v>
+        <v>429</v>
       </c>
       <c r="C110" t="s">
         <v>446</v>
       </c>
       <c r="D110" t="s">
         <v>10</v>
       </c>
       <c r="E110" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>447</v>
       </c>
       <c r="G110" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
         <v>449</v>
       </c>
       <c r="B111" t="s">
-        <v>325</v>
+        <v>429</v>
       </c>
       <c r="C111" t="s">
         <v>450</v>
       </c>
       <c r="D111" t="s">
         <v>10</v>
       </c>
       <c r="E111" t="s">
         <v>11</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>451</v>
       </c>
       <c r="G111" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
         <v>453</v>
       </c>
       <c r="B112" t="s">
-        <v>325</v>
+        <v>429</v>
       </c>
       <c r="C112" t="s">
         <v>454</v>
       </c>
       <c r="D112" t="s">
         <v>10</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>455</v>
       </c>
       <c r="G112" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
         <v>457</v>
       </c>
       <c r="B113" t="s">
+        <v>429</v>
+      </c>
+      <c r="C113" t="s">
         <v>458</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E113" t="s">
+        <v>11</v>
+      </c>
+      <c r="F113" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="D113" t="s">
-[...5 lines deleted...]
-      <c r="F113" s="1" t="s">
+      <c r="G113" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
+        <v>461</v>
+      </c>
+      <c r="B114" t="s">
+        <v>429</v>
+      </c>
+      <c r="C114" t="s">
         <v>462</v>
       </c>
-      <c r="B114" t="s">
+      <c r="D114" t="s">
+        <v>10</v>
+      </c>
+      <c r="E114" t="s">
+        <v>11</v>
+      </c>
+      <c r="F114" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="C114" t="s">
+      <c r="G114" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
+        <v>465</v>
+      </c>
+      <c r="B115" t="s">
+        <v>429</v>
+      </c>
+      <c r="C115" t="s">
+        <v>466</v>
+      </c>
+      <c r="D115" t="s">
+        <v>10</v>
+      </c>
+      <c r="E115" t="s">
+        <v>11</v>
+      </c>
+      <c r="F115" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="B115" t="s">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="G115" t="s">
         <v>468</v>
-      </c>
-[...10 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
+        <v>469</v>
+      </c>
+      <c r="B116" t="s">
+        <v>429</v>
+      </c>
+      <c r="C116" t="s">
+        <v>470</v>
+      </c>
+      <c r="D116" t="s">
+        <v>10</v>
+      </c>
+      <c r="E116" t="s">
+        <v>11</v>
+      </c>
+      <c r="F116" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="B116" t="s">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="G116" t="s">
         <v>472</v>
-      </c>
-[...10 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
+        <v>473</v>
+      </c>
+      <c r="B117" t="s">
+        <v>429</v>
+      </c>
+      <c r="C117" t="s">
+        <v>474</v>
+      </c>
+      <c r="D117" t="s">
+        <v>10</v>
+      </c>
+      <c r="E117" t="s">
+        <v>11</v>
+      </c>
+      <c r="F117" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="B117" t="s">
-[...2 lines deleted...]
-      <c r="C117" t="s">
+      <c r="G117" t="s">
         <v>476</v>
-      </c>
-[...10 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
+        <v>477</v>
+      </c>
+      <c r="B118" t="s">
+        <v>429</v>
+      </c>
+      <c r="C118" t="s">
+        <v>478</v>
+      </c>
+      <c r="D118" t="s">
+        <v>10</v>
+      </c>
+      <c r="E118" t="s">
+        <v>11</v>
+      </c>
+      <c r="F118" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="B118" t="s">
-[...2 lines deleted...]
-      <c r="C118" t="s">
+      <c r="G118" t="s">
         <v>480</v>
-      </c>
-[...10 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
+        <v>481</v>
+      </c>
+      <c r="B119" t="s">
+        <v>429</v>
+      </c>
+      <c r="C119" t="s">
+        <v>482</v>
+      </c>
+      <c r="D119" t="s">
+        <v>10</v>
+      </c>
+      <c r="E119" t="s">
+        <v>11</v>
+      </c>
+      <c r="F119" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="B119" t="s">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="G119" t="s">
         <v>484</v>
-      </c>
-[...10 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
+        <v>485</v>
+      </c>
+      <c r="B120" t="s">
+        <v>429</v>
+      </c>
+      <c r="C120" t="s">
+        <v>486</v>
+      </c>
+      <c r="D120" t="s">
+        <v>10</v>
+      </c>
+      <c r="E120" t="s">
+        <v>11</v>
+      </c>
+      <c r="F120" s="1" t="s">
         <v>487</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="G120" t="s">
         <v>488</v>
-      </c>
-[...10 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
+        <v>489</v>
+      </c>
+      <c r="B121" t="s">
+        <v>429</v>
+      </c>
+      <c r="C121" t="s">
+        <v>490</v>
+      </c>
+      <c r="D121" t="s">
+        <v>10</v>
+      </c>
+      <c r="E121" t="s">
+        <v>11</v>
+      </c>
+      <c r="F121" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="B121" t="s">
-[...2 lines deleted...]
-      <c r="C121" t="s">
+      <c r="G121" t="s">
         <v>492</v>
-      </c>
-[...10 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
+        <v>493</v>
+      </c>
+      <c r="B122" t="s">
+        <v>429</v>
+      </c>
+      <c r="C122" t="s">
+        <v>494</v>
+      </c>
+      <c r="D122" t="s">
+        <v>10</v>
+      </c>
+      <c r="E122" t="s">
+        <v>11</v>
+      </c>
+      <c r="F122" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="B122" t="s">
-[...2 lines deleted...]
-      <c r="C122" t="s">
+      <c r="G122" t="s">
         <v>496</v>
-      </c>
-[...10 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
+        <v>497</v>
+      </c>
+      <c r="B123" t="s">
+        <v>429</v>
+      </c>
+      <c r="C123" t="s">
+        <v>498</v>
+      </c>
+      <c r="D123" t="s">
+        <v>10</v>
+      </c>
+      <c r="E123" t="s">
+        <v>11</v>
+      </c>
+      <c r="F123" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="G123" t="s">
         <v>500</v>
-      </c>
-[...10 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
+        <v>501</v>
+      </c>
+      <c r="B124" t="s">
+        <v>429</v>
+      </c>
+      <c r="C124" t="s">
+        <v>502</v>
+      </c>
+      <c r="D124" t="s">
+        <v>10</v>
+      </c>
+      <c r="E124" t="s">
+        <v>11</v>
+      </c>
+      <c r="F124" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="B124" t="s">
+      <c r="G124" t="s">
         <v>504</v>
-      </c>
-[...13 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
+        <v>505</v>
+      </c>
+      <c r="B125" t="s">
+        <v>429</v>
+      </c>
+      <c r="C125" t="s">
+        <v>506</v>
+      </c>
+      <c r="D125" t="s">
+        <v>10</v>
+      </c>
+      <c r="E125" t="s">
+        <v>11</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="G125" t="s">
         <v>508</v>
-      </c>
-[...16 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
+        <v>509</v>
+      </c>
+      <c r="B126" t="s">
+        <v>429</v>
+      </c>
+      <c r="C126" t="s">
+        <v>510</v>
+      </c>
+      <c r="D126" t="s">
+        <v>10</v>
+      </c>
+      <c r="E126" t="s">
+        <v>11</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="G126" t="s">
         <v>512</v>
-      </c>
-[...16 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
+        <v>513</v>
+      </c>
+      <c r="B127" t="s">
+        <v>429</v>
+      </c>
+      <c r="C127" t="s">
+        <v>514</v>
+      </c>
+      <c r="D127" t="s">
+        <v>10</v>
+      </c>
+      <c r="E127" t="s">
+        <v>11</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="G127" t="s">
         <v>516</v>
-      </c>
-[...16 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
+        <v>517</v>
+      </c>
+      <c r="B128" t="s">
+        <v>429</v>
+      </c>
+      <c r="C128" t="s">
+        <v>518</v>
+      </c>
+      <c r="D128" t="s">
+        <v>10</v>
+      </c>
+      <c r="E128" t="s">
+        <v>11</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="G128" t="s">
         <v>520</v>
-      </c>
-[...16 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
+        <v>521</v>
+      </c>
+      <c r="B129" t="s">
+        <v>429</v>
+      </c>
+      <c r="C129" t="s">
+        <v>522</v>
+      </c>
+      <c r="D129" t="s">
+        <v>10</v>
+      </c>
+      <c r="E129" t="s">
+        <v>11</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="G129" t="s">
         <v>524</v>
-      </c>
-[...16 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
+        <v>525</v>
+      </c>
+      <c r="B130" t="s">
+        <v>429</v>
+      </c>
+      <c r="C130" t="s">
+        <v>526</v>
+      </c>
+      <c r="D130" t="s">
+        <v>10</v>
+      </c>
+      <c r="E130" t="s">
+        <v>11</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="G130" t="s">
         <v>528</v>
-      </c>
-[...16 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
+        <v>529</v>
+      </c>
+      <c r="B131" t="s">
+        <v>429</v>
+      </c>
+      <c r="C131" t="s">
+        <v>530</v>
+      </c>
+      <c r="D131" t="s">
+        <v>10</v>
+      </c>
+      <c r="E131" t="s">
+        <v>11</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="G131" t="s">
         <v>532</v>
-      </c>
-[...16 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
+        <v>533</v>
+      </c>
+      <c r="B132" t="s">
+        <v>429</v>
+      </c>
+      <c r="C132" t="s">
+        <v>534</v>
+      </c>
+      <c r="D132" t="s">
+        <v>10</v>
+      </c>
+      <c r="E132" t="s">
+        <v>11</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="G132" t="s">
         <v>536</v>
-      </c>
-[...16 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
+        <v>537</v>
+      </c>
+      <c r="B133" t="s">
+        <v>429</v>
+      </c>
+      <c r="C133" t="s">
+        <v>538</v>
+      </c>
+      <c r="D133" t="s">
+        <v>10</v>
+      </c>
+      <c r="E133" t="s">
+        <v>11</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="G133" t="s">
         <v>540</v>
-      </c>
-[...16 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
+        <v>541</v>
+      </c>
+      <c r="B134" t="s">
+        <v>429</v>
+      </c>
+      <c r="C134" t="s">
+        <v>542</v>
+      </c>
+      <c r="D134" t="s">
+        <v>10</v>
+      </c>
+      <c r="E134" t="s">
+        <v>11</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="G134" t="s">
         <v>544</v>
-      </c>
-[...16 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
+        <v>545</v>
+      </c>
+      <c r="B135" t="s">
+        <v>429</v>
+      </c>
+      <c r="C135" t="s">
+        <v>546</v>
+      </c>
+      <c r="D135" t="s">
+        <v>10</v>
+      </c>
+      <c r="E135" t="s">
+        <v>11</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="G135" t="s">
         <v>548</v>
-      </c>
-[...16 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
+        <v>549</v>
+      </c>
+      <c r="B136" t="s">
+        <v>429</v>
+      </c>
+      <c r="C136" t="s">
+        <v>550</v>
+      </c>
+      <c r="D136" t="s">
+        <v>10</v>
+      </c>
+      <c r="E136" t="s">
+        <v>11</v>
+      </c>
+      <c r="F136" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="G136" t="s">
         <v>552</v>
-      </c>
-[...16 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
+        <v>553</v>
+      </c>
+      <c r="B137" t="s">
+        <v>429</v>
+      </c>
+      <c r="C137" t="s">
+        <v>554</v>
+      </c>
+      <c r="D137" t="s">
+        <v>10</v>
+      </c>
+      <c r="E137" t="s">
+        <v>11</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="G137" t="s">
         <v>556</v>
-      </c>
-[...16 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
+        <v>557</v>
+      </c>
+      <c r="B138" t="s">
+        <v>429</v>
+      </c>
+      <c r="C138" t="s">
+        <v>558</v>
+      </c>
+      <c r="D138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E138" t="s">
+        <v>11</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="G138" t="s">
         <v>560</v>
-      </c>
-[...16 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
+        <v>561</v>
+      </c>
+      <c r="B139" t="s">
+        <v>562</v>
+      </c>
+      <c r="C139" t="s">
+        <v>563</v>
+      </c>
+      <c r="D139" t="s">
+        <v>10</v>
+      </c>
+      <c r="E139" t="s">
+        <v>11</v>
+      </c>
+      <c r="F139" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="B139" t="s">
-[...2 lines deleted...]
-      <c r="C139" t="s">
+      <c r="G139" t="s">
         <v>565</v>
-      </c>
-[...10 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
+        <v>566</v>
+      </c>
+      <c r="B140" t="s">
+        <v>567</v>
+      </c>
+      <c r="C140" t="s">
         <v>568</v>
       </c>
-      <c r="B140" t="s">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="D140" t="s">
+        <v>10</v>
+      </c>
+      <c r="E140" t="s">
+        <v>11</v>
+      </c>
+      <c r="F140" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="D140" t="s">
-[...5 lines deleted...]
-      <c r="F140" s="1" t="s">
+      <c r="G140" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
+        <v>571</v>
+      </c>
+      <c r="B141" t="s">
+        <v>567</v>
+      </c>
+      <c r="C141" t="s">
         <v>572</v>
       </c>
-      <c r="B141" t="s">
-[...2 lines deleted...]
-      <c r="C141" t="s">
+      <c r="D141" t="s">
+        <v>10</v>
+      </c>
+      <c r="E141" t="s">
+        <v>11</v>
+      </c>
+      <c r="F141" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="D141" t="s">
-[...5 lines deleted...]
-      <c r="F141" s="1" t="s">
+      <c r="G141" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
+        <v>575</v>
+      </c>
+      <c r="B142" t="s">
+        <v>567</v>
+      </c>
+      <c r="C142" t="s">
         <v>576</v>
       </c>
-      <c r="B142" t="s">
-[...2 lines deleted...]
-      <c r="C142" t="s">
+      <c r="D142" t="s">
+        <v>10</v>
+      </c>
+      <c r="E142" t="s">
+        <v>11</v>
+      </c>
+      <c r="F142" s="1" t="s">
         <v>577</v>
       </c>
-      <c r="D142" t="s">
-[...5 lines deleted...]
-      <c r="F142" s="1" t="s">
+      <c r="G142" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
+        <v>579</v>
+      </c>
+      <c r="B143" t="s">
+        <v>567</v>
+      </c>
+      <c r="C143" t="s">
         <v>580</v>
       </c>
-      <c r="B143" t="s">
-[...2 lines deleted...]
-      <c r="C143" t="s">
+      <c r="D143" t="s">
+        <v>10</v>
+      </c>
+      <c r="E143" t="s">
+        <v>11</v>
+      </c>
+      <c r="F143" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="D143" t="s">
-[...5 lines deleted...]
-      <c r="F143" s="1" t="s">
+      <c r="G143" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
         <v>583</v>
       </c>
       <c r="B144" t="s">
-        <v>504</v>
+        <v>567</v>
       </c>
       <c r="C144" t="s">
         <v>584</v>
       </c>
       <c r="D144" t="s">
         <v>10</v>
       </c>
       <c r="E144" t="s">
         <v>11</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>585</v>
       </c>
       <c r="G144" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
         <v>587</v>
       </c>
       <c r="B145" t="s">
-        <v>504</v>
+        <v>567</v>
       </c>
       <c r="C145" t="s">
         <v>588</v>
       </c>
       <c r="D145" t="s">
         <v>10</v>
       </c>
       <c r="E145" t="s">
         <v>11</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>589</v>
       </c>
       <c r="G145" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
         <v>591</v>
       </c>
       <c r="B146" t="s">
-        <v>504</v>
+        <v>567</v>
       </c>
       <c r="C146" t="s">
         <v>592</v>
       </c>
       <c r="D146" t="s">
         <v>10</v>
       </c>
       <c r="E146" t="s">
         <v>11</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>593</v>
       </c>
       <c r="G146" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
         <v>595</v>
       </c>
       <c r="B147" t="s">
-        <v>504</v>
+        <v>567</v>
       </c>
       <c r="C147" t="s">
         <v>596</v>
       </c>
       <c r="D147" t="s">
         <v>10</v>
       </c>
       <c r="E147" t="s">
         <v>11</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>597</v>
       </c>
       <c r="G147" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
         <v>599</v>
       </c>
       <c r="B148" t="s">
-        <v>504</v>
+        <v>567</v>
       </c>
       <c r="C148" t="s">
         <v>600</v>
       </c>
       <c r="D148" t="s">
         <v>10</v>
       </c>
       <c r="E148" t="s">
         <v>11</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>601</v>
       </c>
       <c r="G148" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
         <v>603</v>
       </c>
       <c r="B149" t="s">
+        <v>567</v>
+      </c>
+      <c r="C149" t="s">
         <v>604</v>
       </c>
-      <c r="C149" t="s">
+      <c r="D149" t="s">
+        <v>10</v>
+      </c>
+      <c r="E149" t="s">
+        <v>11</v>
+      </c>
+      <c r="F149" s="1" t="s">
         <v>605</v>
       </c>
-      <c r="D149" t="s">
-[...5 lines deleted...]
-      <c r="F149" s="1" t="s">
+      <c r="G149" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
+        <v>607</v>
+      </c>
+      <c r="B150" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="C150" t="s">
         <v>609</v>
       </c>
       <c r="D150" t="s">
         <v>10</v>
       </c>
       <c r="E150" t="s">
         <v>11</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>610</v>
       </c>
       <c r="G150" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
         <v>612</v>
       </c>
       <c r="B151" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C151" t="s">
         <v>613</v>
       </c>
       <c r="D151" t="s">
         <v>10</v>
       </c>
       <c r="E151" t="s">
         <v>11</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>614</v>
       </c>
       <c r="G151" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
         <v>616</v>
       </c>
       <c r="B152" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C152" t="s">
         <v>617</v>
       </c>
       <c r="D152" t="s">
         <v>10</v>
       </c>
       <c r="E152" t="s">
         <v>11</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G152" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
         <v>620</v>
       </c>
       <c r="B153" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C153" t="s">
         <v>621</v>
       </c>
       <c r="D153" t="s">
         <v>10</v>
       </c>
       <c r="E153" t="s">
         <v>11</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>622</v>
       </c>
       <c r="G153" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
         <v>624</v>
       </c>
       <c r="B154" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C154" t="s">
         <v>625</v>
       </c>
       <c r="D154" t="s">
         <v>10</v>
       </c>
       <c r="E154" t="s">
         <v>11</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>626</v>
       </c>
       <c r="G154" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
         <v>628</v>
       </c>
       <c r="B155" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C155" t="s">
         <v>629</v>
       </c>
       <c r="D155" t="s">
         <v>10</v>
       </c>
       <c r="E155" t="s">
         <v>11</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>630</v>
       </c>
       <c r="G155" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
         <v>632</v>
       </c>
       <c r="B156" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C156" t="s">
         <v>633</v>
       </c>
       <c r="D156" t="s">
         <v>10</v>
       </c>
       <c r="E156" t="s">
         <v>11</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>634</v>
       </c>
       <c r="G156" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
         <v>636</v>
       </c>
       <c r="B157" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C157" t="s">
         <v>637</v>
       </c>
       <c r="D157" t="s">
         <v>10</v>
       </c>
       <c r="E157" t="s">
         <v>11</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>638</v>
       </c>
       <c r="G157" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
         <v>640</v>
       </c>
       <c r="B158" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C158" t="s">
         <v>641</v>
       </c>
       <c r="D158" t="s">
         <v>10</v>
       </c>
       <c r="E158" t="s">
         <v>11</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>642</v>
       </c>
       <c r="G158" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
         <v>644</v>
       </c>
       <c r="B159" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C159" t="s">
         <v>645</v>
       </c>
       <c r="D159" t="s">
         <v>10</v>
       </c>
       <c r="E159" t="s">
         <v>11</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>646</v>
       </c>
       <c r="G159" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
         <v>648</v>
       </c>
       <c r="B160" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C160" t="s">
         <v>649</v>
       </c>
       <c r="D160" t="s">
         <v>10</v>
       </c>
       <c r="E160" t="s">
         <v>11</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>650</v>
       </c>
       <c r="G160" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
         <v>652</v>
       </c>
       <c r="B161" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C161" t="s">
         <v>653</v>
       </c>
       <c r="D161" t="s">
         <v>10</v>
       </c>
       <c r="E161" t="s">
         <v>11</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>654</v>
       </c>
       <c r="G161" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
         <v>656</v>
       </c>
       <c r="B162" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C162" t="s">
         <v>657</v>
       </c>
       <c r="D162" t="s">
         <v>10</v>
       </c>
       <c r="E162" t="s">
         <v>11</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>658</v>
       </c>
       <c r="G162" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
         <v>660</v>
       </c>
       <c r="B163" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C163" t="s">
         <v>661</v>
       </c>
       <c r="D163" t="s">
         <v>10</v>
       </c>
       <c r="E163" t="s">
         <v>11</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>662</v>
       </c>
       <c r="G163" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
         <v>664</v>
       </c>
       <c r="B164" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C164" t="s">
         <v>665</v>
       </c>
       <c r="D164" t="s">
         <v>10</v>
       </c>
       <c r="E164" t="s">
         <v>11</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>666</v>
       </c>
       <c r="G164" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
         <v>668</v>
       </c>
       <c r="B165" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C165" t="s">
         <v>669</v>
       </c>
       <c r="D165" t="s">
         <v>10</v>
       </c>
       <c r="E165" t="s">
         <v>11</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>670</v>
       </c>
       <c r="G165" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
         <v>672</v>
       </c>
       <c r="B166" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C166" t="s">
         <v>673</v>
       </c>
       <c r="D166" t="s">
         <v>10</v>
       </c>
       <c r="E166" t="s">
         <v>11</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>674</v>
       </c>
       <c r="G166" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
         <v>676</v>
       </c>
       <c r="B167" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C167" t="s">
         <v>677</v>
       </c>
       <c r="D167" t="s">
         <v>10</v>
       </c>
       <c r="E167" t="s">
         <v>11</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>678</v>
       </c>
       <c r="G167" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
         <v>680</v>
       </c>
       <c r="B168" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C168" t="s">
         <v>681</v>
       </c>
       <c r="D168" t="s">
         <v>10</v>
       </c>
       <c r="E168" t="s">
         <v>11</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>682</v>
       </c>
       <c r="G168" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
         <v>684</v>
       </c>
       <c r="B169" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C169" t="s">
         <v>685</v>
       </c>
       <c r="D169" t="s">
         <v>10</v>
       </c>
       <c r="E169" t="s">
         <v>11</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>686</v>
       </c>
       <c r="G169" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
+        <v>687</v>
+      </c>
+      <c r="B170" t="s">
+        <v>608</v>
+      </c>
+      <c r="C170" t="s">
         <v>688</v>
       </c>
-      <c r="B170" t="s">
-[...2 lines deleted...]
-      <c r="C170" t="s">
+      <c r="D170" t="s">
+        <v>10</v>
+      </c>
+      <c r="E170" t="s">
+        <v>11</v>
+      </c>
+      <c r="F170" s="1" t="s">
         <v>689</v>
       </c>
-      <c r="D170" t="s">
-[...5 lines deleted...]
-      <c r="F170" s="1" t="s">
+      <c r="G170" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
+        <v>691</v>
+      </c>
+      <c r="B171" t="s">
+        <v>608</v>
+      </c>
+      <c r="C171" t="s">
         <v>692</v>
       </c>
-      <c r="B171" t="s">
-[...2 lines deleted...]
-      <c r="C171" t="s">
+      <c r="D171" t="s">
+        <v>10</v>
+      </c>
+      <c r="E171" t="s">
+        <v>11</v>
+      </c>
+      <c r="F171" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="D171" t="s">
-[...5 lines deleted...]
-      <c r="F171" s="1" t="s">
+      <c r="G171" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
+        <v>695</v>
+      </c>
+      <c r="B172" t="s">
+        <v>608</v>
+      </c>
+      <c r="C172" t="s">
         <v>696</v>
       </c>
-      <c r="B172" t="s">
-[...2 lines deleted...]
-      <c r="C172" t="s">
+      <c r="D172" t="s">
+        <v>10</v>
+      </c>
+      <c r="E172" t="s">
+        <v>11</v>
+      </c>
+      <c r="F172" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="D172" t="s">
-[...5 lines deleted...]
-      <c r="F172" s="1" t="s">
+      <c r="G172" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
+        <v>699</v>
+      </c>
+      <c r="B173" t="s">
+        <v>608</v>
+      </c>
+      <c r="C173" t="s">
         <v>700</v>
       </c>
-      <c r="B173" t="s">
-[...2 lines deleted...]
-      <c r="C173" t="s">
+      <c r="D173" t="s">
+        <v>10</v>
+      </c>
+      <c r="E173" t="s">
+        <v>11</v>
+      </c>
+      <c r="F173" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="D173" t="s">
-[...5 lines deleted...]
-      <c r="F173" s="1" t="s">
+      <c r="G173" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
+        <v>703</v>
+      </c>
+      <c r="B174" t="s">
+        <v>608</v>
+      </c>
+      <c r="C174" t="s">
         <v>704</v>
       </c>
-      <c r="B174" t="s">
-[...2 lines deleted...]
-      <c r="C174" t="s">
+      <c r="D174" t="s">
+        <v>10</v>
+      </c>
+      <c r="E174" t="s">
+        <v>11</v>
+      </c>
+      <c r="F174" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="D174" t="s">
-[...5 lines deleted...]
-      <c r="F174" s="1" t="s">
+      <c r="G174" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
+        <v>707</v>
+      </c>
+      <c r="B175" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="C175" t="s">
         <v>709</v>
       </c>
       <c r="D175" t="s">
         <v>10</v>
       </c>
       <c r="E175" t="s">
         <v>11</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>710</v>
       </c>
       <c r="G175" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
         <v>712</v>
       </c>
       <c r="B176" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C176" t="s">
         <v>713</v>
       </c>
       <c r="D176" t="s">
         <v>10</v>
       </c>
       <c r="E176" t="s">
         <v>11</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>714</v>
       </c>
       <c r="G176" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
         <v>716</v>
       </c>
       <c r="B177" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C177" t="s">
         <v>717</v>
       </c>
       <c r="D177" t="s">
         <v>10</v>
       </c>
       <c r="E177" t="s">
         <v>11</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>718</v>
       </c>
       <c r="G177" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
         <v>720</v>
       </c>
       <c r="B178" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C178" t="s">
         <v>721</v>
       </c>
       <c r="D178" t="s">
         <v>10</v>
       </c>
       <c r="E178" t="s">
         <v>11</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>722</v>
       </c>
       <c r="G178" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
         <v>724</v>
       </c>
       <c r="B179" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C179" t="s">
         <v>725</v>
       </c>
       <c r="D179" t="s">
         <v>10</v>
       </c>
       <c r="E179" t="s">
         <v>11</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>726</v>
       </c>
       <c r="G179" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
         <v>728</v>
       </c>
       <c r="B180" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C180" t="s">
         <v>729</v>
       </c>
       <c r="D180" t="s">
         <v>10</v>
       </c>
       <c r="E180" t="s">
         <v>11</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>730</v>
       </c>
       <c r="G180" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
         <v>732</v>
       </c>
       <c r="B181" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C181" t="s">
         <v>733</v>
       </c>
       <c r="D181" t="s">
         <v>10</v>
       </c>
       <c r="E181" t="s">
         <v>11</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>734</v>
       </c>
       <c r="G181" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
         <v>736</v>
       </c>
       <c r="B182" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C182" t="s">
         <v>737</v>
       </c>
       <c r="D182" t="s">
         <v>10</v>
       </c>
       <c r="E182" t="s">
         <v>11</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>738</v>
       </c>
       <c r="G182" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
         <v>740</v>
       </c>
       <c r="B183" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C183" t="s">
         <v>741</v>
       </c>
       <c r="D183" t="s">
         <v>10</v>
       </c>
       <c r="E183" t="s">
         <v>11</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>742</v>
       </c>
       <c r="G183" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
         <v>744</v>
       </c>
       <c r="B184" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C184" t="s">
         <v>745</v>
       </c>
       <c r="D184" t="s">
         <v>10</v>
       </c>
       <c r="E184" t="s">
         <v>11</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>746</v>
       </c>
       <c r="G184" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
         <v>748</v>
       </c>
       <c r="B185" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C185" t="s">
         <v>749</v>
       </c>
       <c r="D185" t="s">
         <v>10</v>
       </c>
       <c r="E185" t="s">
         <v>11</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>750</v>
       </c>
       <c r="G185" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
         <v>752</v>
       </c>
       <c r="B186" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C186" t="s">
         <v>753</v>
       </c>
       <c r="D186" t="s">
         <v>10</v>
       </c>
       <c r="E186" t="s">
         <v>11</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>754</v>
       </c>
       <c r="G186" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
         <v>756</v>
       </c>
       <c r="B187" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C187" t="s">
         <v>757</v>
       </c>
       <c r="D187" t="s">
         <v>10</v>
       </c>
       <c r="E187" t="s">
         <v>11</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>758</v>
       </c>
       <c r="G187" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
         <v>760</v>
       </c>
       <c r="B188" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C188" t="s">
         <v>761</v>
       </c>
       <c r="D188" t="s">
         <v>10</v>
       </c>
       <c r="E188" t="s">
         <v>11</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>762</v>
       </c>
       <c r="G188" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
         <v>764</v>
       </c>
       <c r="B189" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C189" t="s">
         <v>765</v>
       </c>
       <c r="D189" t="s">
         <v>10</v>
       </c>
       <c r="E189" t="s">
         <v>11</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>766</v>
       </c>
       <c r="G189" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
         <v>768</v>
       </c>
       <c r="B190" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C190" t="s">
         <v>769</v>
       </c>
       <c r="D190" t="s">
         <v>10</v>
       </c>
       <c r="E190" t="s">
         <v>11</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>770</v>
       </c>
       <c r="G190" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
         <v>772</v>
       </c>
       <c r="B191" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C191" t="s">
         <v>773</v>
       </c>
       <c r="D191" t="s">
         <v>10</v>
       </c>
       <c r="E191" t="s">
         <v>11</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>774</v>
       </c>
       <c r="G191" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
         <v>776</v>
       </c>
       <c r="B192" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C192" t="s">
         <v>777</v>
       </c>
       <c r="D192" t="s">
         <v>10</v>
       </c>
       <c r="E192" t="s">
         <v>11</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>778</v>
       </c>
       <c r="G192" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
         <v>780</v>
       </c>
       <c r="B193" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C193" t="s">
         <v>781</v>
       </c>
       <c r="D193" t="s">
         <v>10</v>
       </c>
       <c r="E193" t="s">
         <v>11</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>782</v>
       </c>
       <c r="G193" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
         <v>784</v>
       </c>
       <c r="B194" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C194" t="s">
         <v>785</v>
       </c>
       <c r="D194" t="s">
         <v>10</v>
       </c>
       <c r="E194" t="s">
         <v>11</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>786</v>
       </c>
       <c r="G194" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
         <v>788</v>
       </c>
       <c r="B195" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C195" t="s">
         <v>789</v>
       </c>
       <c r="D195" t="s">
         <v>10</v>
       </c>
       <c r="E195" t="s">
         <v>11</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>790</v>
       </c>
       <c r="G195" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
         <v>792</v>
       </c>
       <c r="B196" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C196" t="s">
         <v>793</v>
       </c>
       <c r="D196" t="s">
         <v>10</v>
       </c>
       <c r="E196" t="s">
         <v>11</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>794</v>
       </c>
       <c r="G196" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
         <v>796</v>
       </c>
       <c r="B197" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C197" t="s">
         <v>797</v>
       </c>
       <c r="D197" t="s">
         <v>10</v>
       </c>
       <c r="E197" t="s">
         <v>11</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>798</v>
       </c>
       <c r="G197" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
         <v>800</v>
       </c>
       <c r="B198" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C198" t="s">
         <v>801</v>
       </c>
       <c r="D198" t="s">
         <v>10</v>
       </c>
       <c r="E198" t="s">
         <v>11</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>802</v>
       </c>
       <c r="G198" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
         <v>804</v>
       </c>
       <c r="B199" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C199" t="s">
         <v>805</v>
       </c>
       <c r="D199" t="s">
         <v>10</v>
       </c>
       <c r="E199" t="s">
         <v>11</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>806</v>
       </c>
       <c r="G199" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
         <v>808</v>
       </c>
       <c r="B200" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C200" t="s">
         <v>809</v>
       </c>
       <c r="D200" t="s">
         <v>10</v>
       </c>
       <c r="E200" t="s">
         <v>11</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>810</v>
       </c>
       <c r="G200" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
         <v>812</v>
       </c>
       <c r="B201" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C201" t="s">
         <v>813</v>
       </c>
       <c r="D201" t="s">
         <v>10</v>
       </c>
       <c r="E201" t="s">
         <v>11</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>814</v>
       </c>
       <c r="G201" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
         <v>816</v>
       </c>
       <c r="B202" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C202" t="s">
         <v>817</v>
       </c>
       <c r="D202" t="s">
         <v>10</v>
       </c>
       <c r="E202" t="s">
         <v>11</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>818</v>
       </c>
       <c r="G202" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
         <v>820</v>
       </c>
       <c r="B203" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C203" t="s">
         <v>821</v>
       </c>
       <c r="D203" t="s">
         <v>10</v>
       </c>
       <c r="E203" t="s">
         <v>11</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>822</v>
       </c>
       <c r="G203" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
         <v>824</v>
       </c>
       <c r="B204" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C204" t="s">
         <v>825</v>
       </c>
       <c r="D204" t="s">
         <v>10</v>
       </c>
       <c r="E204" t="s">
         <v>11</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>826</v>
       </c>
       <c r="G204" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
         <v>828</v>
       </c>
       <c r="B205" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C205" t="s">
         <v>829</v>
       </c>
       <c r="D205" t="s">
         <v>10</v>
       </c>
       <c r="E205" t="s">
         <v>11</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>830</v>
       </c>
       <c r="G205" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
         <v>832</v>
       </c>
       <c r="B206" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C206" t="s">
         <v>833</v>
       </c>
       <c r="D206" t="s">
         <v>10</v>
       </c>
       <c r="E206" t="s">
         <v>11</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>834</v>
       </c>
       <c r="G206" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
         <v>836</v>
       </c>
       <c r="B207" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C207" t="s">
         <v>837</v>
       </c>
       <c r="D207" t="s">
         <v>10</v>
       </c>
       <c r="E207" t="s">
         <v>11</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>838</v>
       </c>
       <c r="G207" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
         <v>840</v>
       </c>
       <c r="B208" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C208" t="s">
         <v>841</v>
       </c>
       <c r="D208" t="s">
         <v>10</v>
       </c>
       <c r="E208" t="s">
         <v>11</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>842</v>
       </c>
       <c r="G208" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
         <v>844</v>
       </c>
       <c r="B209" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C209" t="s">
         <v>845</v>
       </c>
       <c r="D209" t="s">
         <v>10</v>
       </c>
       <c r="E209" t="s">
         <v>11</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>846</v>
       </c>
       <c r="G209" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
         <v>848</v>
       </c>
       <c r="B210" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C210" t="s">
         <v>849</v>
       </c>
       <c r="D210" t="s">
         <v>10</v>
       </c>
       <c r="E210" t="s">
         <v>11</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>850</v>
       </c>
       <c r="G210" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
         <v>852</v>
       </c>
       <c r="B211" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C211" t="s">
         <v>853</v>
       </c>
       <c r="D211" t="s">
         <v>10</v>
       </c>
       <c r="E211" t="s">
         <v>11</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>854</v>
       </c>
       <c r="G211" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
         <v>856</v>
       </c>
       <c r="B212" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C212" t="s">
         <v>857</v>
       </c>
       <c r="D212" t="s">
         <v>10</v>
       </c>
       <c r="E212" t="s">
         <v>11</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>858</v>
       </c>
       <c r="G212" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
         <v>860</v>
       </c>
       <c r="B213" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C213" t="s">
         <v>861</v>
       </c>
       <c r="D213" t="s">
         <v>10</v>
       </c>
       <c r="E213" t="s">
         <v>11</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>862</v>
       </c>
       <c r="G213" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
         <v>864</v>
       </c>
       <c r="B214" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C214" t="s">
         <v>865</v>
       </c>
       <c r="D214" t="s">
         <v>10</v>
       </c>
       <c r="E214" t="s">
         <v>11</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>866</v>
       </c>
       <c r="G214" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
         <v>868</v>
       </c>
       <c r="B215" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C215" t="s">
         <v>869</v>
       </c>
       <c r="D215" t="s">
         <v>10</v>
       </c>
       <c r="E215" t="s">
         <v>11</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>870</v>
       </c>
       <c r="G215" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
         <v>872</v>
       </c>
       <c r="B216" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C216" t="s">
         <v>873</v>
       </c>
       <c r="D216" t="s">
         <v>10</v>
       </c>
       <c r="E216" t="s">
         <v>11</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>874</v>
       </c>
       <c r="G216" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B217" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C217" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D217" t="s">
         <v>10</v>
       </c>
       <c r="E217" t="s">
         <v>11</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="G217" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B218" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C218" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="D218" t="s">
         <v>10</v>
       </c>
       <c r="E218" t="s">
         <v>11</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="G218" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B219" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C219" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="D219" t="s">
         <v>10</v>
       </c>
       <c r="E219" t="s">
         <v>11</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="G219" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B220" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C220" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D220" t="s">
         <v>10</v>
       </c>
       <c r="E220" t="s">
         <v>11</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="G220" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B221" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C221" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="D221" t="s">
         <v>10</v>
       </c>
       <c r="E221" t="s">
         <v>11</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="G221" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B222" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C222" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="D222" t="s">
         <v>10</v>
       </c>
       <c r="E222" t="s">
         <v>11</v>
       </c>
       <c r="F222" s="1" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="G222" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="B223" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C223" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="D223" t="s">
         <v>10</v>
       </c>
       <c r="E223" t="s">
         <v>11</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="G223" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B224" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C224" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="D224" t="s">
         <v>10</v>
       </c>
       <c r="E224" t="s">
         <v>11</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="G224" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="B225" t="s">
-        <v>604</v>
+        <v>708</v>
       </c>
       <c r="C225" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="D225" t="s">
         <v>10</v>
       </c>
       <c r="E225" t="s">
         <v>11</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="G225" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
-        <v>891</v>
+        <v>912</v>
       </c>
       <c r="B226" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C226" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="D226" t="s">
         <v>10</v>
       </c>
       <c r="E226" t="s">
         <v>11</v>
       </c>
       <c r="F226" s="1" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="G226" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
-        <v>895</v>
+        <v>916</v>
       </c>
       <c r="B227" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C227" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="D227" t="s">
         <v>10</v>
       </c>
       <c r="E227" t="s">
         <v>11</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="G227" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
-        <v>899</v>
+        <v>920</v>
       </c>
       <c r="B228" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C228" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="D228" t="s">
         <v>10</v>
       </c>
       <c r="E228" t="s">
         <v>11</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="G228" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
-        <v>903</v>
+        <v>924</v>
       </c>
       <c r="B229" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C229" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
       <c r="D229" t="s">
         <v>10</v>
       </c>
       <c r="E229" t="s">
         <v>11</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="G229" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
-        <v>907</v>
+        <v>928</v>
       </c>
       <c r="B230" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C230" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
       <c r="D230" t="s">
         <v>10</v>
       </c>
       <c r="E230" t="s">
         <v>11</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>924</v>
+        <v>930</v>
       </c>
       <c r="G230" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
-        <v>911</v>
+        <v>932</v>
       </c>
       <c r="B231" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C231" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
       <c r="D231" t="s">
         <v>10</v>
       </c>
       <c r="E231" t="s">
         <v>11</v>
       </c>
       <c r="F231" s="1" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="G231" t="s">
-        <v>928</v>
+        <v>935</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="B232" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C232" t="s">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="D232" t="s">
         <v>10</v>
       </c>
       <c r="E232" t="s">
         <v>11</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>931</v>
+        <v>938</v>
       </c>
       <c r="G232" t="s">
-        <v>932</v>
+        <v>939</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
-        <v>933</v>
+        <v>940</v>
       </c>
       <c r="B233" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C233" t="s">
-        <v>934</v>
+        <v>941</v>
       </c>
       <c r="D233" t="s">
         <v>10</v>
       </c>
       <c r="E233" t="s">
         <v>11</v>
       </c>
       <c r="F233" s="1" t="s">
-        <v>935</v>
+        <v>942</v>
       </c>
       <c r="G233" t="s">
-        <v>936</v>
+        <v>943</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
       <c r="B234" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C234" t="s">
-        <v>938</v>
+        <v>945</v>
       </c>
       <c r="D234" t="s">
         <v>10</v>
       </c>
       <c r="E234" t="s">
         <v>11</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>939</v>
+        <v>946</v>
       </c>
       <c r="G234" t="s">
-        <v>940</v>
+        <v>947</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="B235" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C235" t="s">
-        <v>942</v>
+        <v>949</v>
       </c>
       <c r="D235" t="s">
         <v>10</v>
       </c>
       <c r="E235" t="s">
         <v>11</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>943</v>
+        <v>950</v>
       </c>
       <c r="G235" t="s">
-        <v>944</v>
+        <v>951</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
-        <v>945</v>
+        <v>952</v>
       </c>
       <c r="B236" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C236" t="s">
-        <v>946</v>
+        <v>953</v>
       </c>
       <c r="D236" t="s">
         <v>10</v>
       </c>
       <c r="E236" t="s">
         <v>11</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>947</v>
+        <v>954</v>
       </c>
       <c r="G236" t="s">
-        <v>948</v>
+        <v>955</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
-        <v>949</v>
+        <v>956</v>
       </c>
       <c r="B237" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C237" t="s">
-        <v>950</v>
+        <v>957</v>
       </c>
       <c r="D237" t="s">
         <v>10</v>
       </c>
       <c r="E237" t="s">
         <v>11</v>
       </c>
       <c r="F237" s="1" t="s">
-        <v>951</v>
+        <v>958</v>
       </c>
       <c r="G237" t="s">
-        <v>952</v>
+        <v>959</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
-        <v>953</v>
+        <v>960</v>
       </c>
       <c r="B238" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C238" t="s">
-        <v>954</v>
+        <v>961</v>
       </c>
       <c r="D238" t="s">
         <v>10</v>
       </c>
       <c r="E238" t="s">
         <v>11</v>
       </c>
       <c r="F238" s="1" t="s">
-        <v>955</v>
+        <v>962</v>
       </c>
       <c r="G238" t="s">
-        <v>956</v>
+        <v>963</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
-        <v>957</v>
+        <v>964</v>
       </c>
       <c r="B239" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C239" t="s">
-        <v>958</v>
+        <v>965</v>
       </c>
       <c r="D239" t="s">
         <v>10</v>
       </c>
       <c r="E239" t="s">
         <v>11</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>959</v>
+        <v>966</v>
       </c>
       <c r="G239" t="s">
-        <v>960</v>
+        <v>967</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
-        <v>961</v>
+        <v>968</v>
       </c>
       <c r="B240" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C240" t="s">
-        <v>962</v>
+        <v>969</v>
       </c>
       <c r="D240" t="s">
         <v>10</v>
       </c>
       <c r="E240" t="s">
         <v>11</v>
       </c>
       <c r="F240" s="1" t="s">
-        <v>963</v>
+        <v>970</v>
       </c>
       <c r="G240" t="s">
-        <v>964</v>
+        <v>971</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
-        <v>965</v>
+        <v>972</v>
       </c>
       <c r="B241" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C241" t="s">
-        <v>966</v>
+        <v>973</v>
       </c>
       <c r="D241" t="s">
         <v>10</v>
       </c>
       <c r="E241" t="s">
         <v>11</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>967</v>
+        <v>974</v>
       </c>
       <c r="G241" t="s">
-        <v>968</v>
+        <v>975</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
-        <v>969</v>
+        <v>976</v>
       </c>
       <c r="B242" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C242" t="s">
-        <v>970</v>
+        <v>977</v>
       </c>
       <c r="D242" t="s">
         <v>10</v>
       </c>
       <c r="E242" t="s">
         <v>11</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>971</v>
+        <v>978</v>
       </c>
       <c r="G242" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
-        <v>973</v>
+        <v>979</v>
       </c>
       <c r="B243" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C243" t="s">
-        <v>973</v>
+        <v>980</v>
       </c>
       <c r="D243" t="s">
         <v>10</v>
       </c>
       <c r="E243" t="s">
         <v>11</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="G243" t="s">
-        <v>975</v>
+        <v>982</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
-        <v>970</v>
+        <v>983</v>
       </c>
       <c r="B244" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C244" t="s">
-        <v>969</v>
+        <v>984</v>
       </c>
       <c r="D244" t="s">
         <v>10</v>
       </c>
       <c r="E244" t="s">
         <v>11</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>976</v>
+        <v>985</v>
       </c>
       <c r="G244" t="s">
-        <v>977</v>
+        <v>986</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
-        <v>966</v>
+        <v>987</v>
       </c>
       <c r="B245" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C245" t="s">
-        <v>965</v>
+        <v>988</v>
       </c>
       <c r="D245" t="s">
         <v>10</v>
       </c>
       <c r="E245" t="s">
         <v>11</v>
       </c>
       <c r="F245" s="1" t="s">
-        <v>978</v>
+        <v>989</v>
       </c>
       <c r="G245" t="s">
-        <v>979</v>
+        <v>990</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
-        <v>962</v>
+        <v>991</v>
       </c>
       <c r="B246" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C246" t="s">
-        <v>961</v>
+        <v>992</v>
       </c>
       <c r="D246" t="s">
         <v>10</v>
       </c>
       <c r="E246" t="s">
         <v>11</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="G246" t="s">
-        <v>981</v>
+        <v>990</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
-        <v>938</v>
+        <v>994</v>
       </c>
       <c r="B247" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C247" t="s">
-        <v>957</v>
+        <v>995</v>
       </c>
       <c r="D247" t="s">
         <v>10</v>
       </c>
       <c r="E247" t="s">
         <v>11</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>982</v>
+        <v>996</v>
       </c>
       <c r="G247" t="s">
-        <v>983</v>
+        <v>997</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
-        <v>958</v>
+        <v>998</v>
       </c>
       <c r="B248" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C248" t="s">
-        <v>953</v>
+        <v>999</v>
       </c>
       <c r="D248" t="s">
         <v>10</v>
       </c>
       <c r="E248" t="s">
         <v>11</v>
       </c>
       <c r="F248" s="1" t="s">
-        <v>984</v>
+        <v>1000</v>
       </c>
       <c r="G248" t="s">
-        <v>985</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
-        <v>954</v>
+        <v>1002</v>
       </c>
       <c r="B249" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C249" t="s">
-        <v>949</v>
+        <v>1003</v>
       </c>
       <c r="D249" t="s">
         <v>10</v>
       </c>
       <c r="E249" t="s">
         <v>11</v>
       </c>
       <c r="F249" s="1" t="s">
-        <v>986</v>
+        <v>1004</v>
       </c>
       <c r="G249" t="s">
-        <v>987</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
-        <v>950</v>
+        <v>1006</v>
       </c>
       <c r="B250" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C250" t="s">
-        <v>945</v>
+        <v>1007</v>
       </c>
       <c r="D250" t="s">
         <v>10</v>
       </c>
       <c r="E250" t="s">
         <v>11</v>
       </c>
       <c r="F250" s="1" t="s">
-        <v>988</v>
+        <v>1008</v>
       </c>
       <c r="G250" t="s">
-        <v>989</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
-        <v>990</v>
+        <v>1010</v>
       </c>
       <c r="B251" t="s">
-        <v>910</v>
+        <v>708</v>
       </c>
       <c r="C251" t="s">
-        <v>941</v>
+        <v>1011</v>
       </c>
       <c r="D251" t="s">
         <v>10</v>
       </c>
       <c r="E251" t="s">
         <v>11</v>
       </c>
       <c r="F251" s="1" t="s">
-        <v>991</v>
+        <v>1012</v>
       </c>
       <c r="G251" t="s">
-        <v>992</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B252" t="s">
-        <v>910</v>
+        <v>1014</v>
       </c>
       <c r="C252" t="s">
-        <v>937</v>
+        <v>1015</v>
       </c>
       <c r="D252" t="s">
         <v>10</v>
       </c>
       <c r="E252" t="s">
         <v>11</v>
       </c>
       <c r="F252" s="1" t="s">
-        <v>994</v>
+        <v>1016</v>
       </c>
       <c r="G252" t="s">
-        <v>995</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="B253" t="s">
-        <v>910</v>
+        <v>1014</v>
       </c>
       <c r="C253" t="s">
-        <v>933</v>
+        <v>1018</v>
       </c>
       <c r="D253" t="s">
         <v>10</v>
       </c>
       <c r="E253" t="s">
         <v>11</v>
       </c>
       <c r="F253" s="1" t="s">
-        <v>997</v>
+        <v>1019</v>
       </c>
       <c r="G253" t="s">
-        <v>998</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B254" t="s">
-        <v>910</v>
+        <v>1014</v>
       </c>
       <c r="C254" t="s">
-        <v>929</v>
+        <v>1021</v>
       </c>
       <c r="D254" t="s">
         <v>10</v>
       </c>
       <c r="E254" t="s">
         <v>11</v>
       </c>
       <c r="F254" s="1" t="s">
-        <v>1000</v>
+        <v>1022</v>
       </c>
       <c r="G254" t="s">
-        <v>1001</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="B255" t="s">
-        <v>910</v>
+        <v>1014</v>
       </c>
       <c r="C255" t="s">
-        <v>1003</v>
+        <v>1024</v>
       </c>
       <c r="D255" t="s">
         <v>10</v>
       </c>
       <c r="E255" t="s">
         <v>11</v>
       </c>
       <c r="F255" s="1" t="s">
-        <v>1004</v>
+        <v>1025</v>
       </c>
       <c r="G255" t="s">
-        <v>1005</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="B256" t="s">
-        <v>910</v>
+        <v>1014</v>
       </c>
       <c r="C256" t="s">
-        <v>1007</v>
+        <v>1027</v>
       </c>
       <c r="D256" t="s">
         <v>10</v>
       </c>
       <c r="E256" t="s">
         <v>11</v>
       </c>
       <c r="F256" s="1" t="s">
-        <v>1008</v>
+        <v>1028</v>
       </c>
       <c r="G256" t="s">
-        <v>1009</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="B257" t="s">
-        <v>910</v>
+        <v>1014</v>
       </c>
       <c r="C257" t="s">
-        <v>1011</v>
+        <v>1030</v>
       </c>
       <c r="D257" t="s">
         <v>10</v>
       </c>
       <c r="E257" t="s">
         <v>11</v>
       </c>
       <c r="F257" s="1" t="s">
-        <v>1012</v>
+        <v>1031</v>
       </c>
       <c r="G257" t="s">
-        <v>1013</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B258" t="s">
         <v>1014</v>
       </c>
-      <c r="B258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C258" t="s">
-        <v>1015</v>
+        <v>1034</v>
       </c>
       <c r="D258" t="s">
         <v>10</v>
       </c>
       <c r="E258" t="s">
         <v>11</v>
       </c>
       <c r="F258" s="1" t="s">
-        <v>1016</v>
+        <v>1035</v>
       </c>
       <c r="G258" t="s">
-        <v>1017</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
-        <v>1018</v>
+        <v>1037</v>
       </c>
       <c r="B259" t="s">
-        <v>910</v>
+        <v>1014</v>
       </c>
       <c r="C259" t="s">
-        <v>1019</v>
+        <v>1038</v>
       </c>
       <c r="D259" t="s">
         <v>10</v>
       </c>
       <c r="E259" t="s">
         <v>11</v>
       </c>
       <c r="F259" s="1" t="s">
-        <v>1020</v>
+        <v>1039</v>
       </c>
       <c r="G259" t="s">
-        <v>1021</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
-        <v>1022</v>
+        <v>1041</v>
       </c>
       <c r="B260" t="s">
-        <v>910</v>
+        <v>1014</v>
       </c>
       <c r="C260" t="s">
-        <v>1023</v>
+        <v>1042</v>
       </c>
       <c r="D260" t="s">
         <v>10</v>
       </c>
       <c r="E260" t="s">
         <v>11</v>
       </c>
       <c r="F260" s="1" t="s">
-        <v>1024</v>
+        <v>1043</v>
       </c>
       <c r="G260" t="s">
-        <v>1025</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
-        <v>1026</v>
+        <v>1045</v>
       </c>
       <c r="B261" t="s">
-        <v>910</v>
+        <v>1014</v>
       </c>
       <c r="C261" t="s">
-        <v>1027</v>
+        <v>1046</v>
       </c>
       <c r="D261" t="s">
         <v>10</v>
       </c>
       <c r="E261" t="s">
         <v>11</v>
       </c>
       <c r="F261" s="1" t="s">
-        <v>1028</v>
+        <v>1047</v>
       </c>
       <c r="G261" t="s">
-        <v>1029</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
-        <v>1030</v>
+        <v>1049</v>
       </c>
       <c r="B262" t="s">
-        <v>1031</v>
+        <v>1014</v>
       </c>
       <c r="C262" t="s">
-        <v>1032</v>
+        <v>1050</v>
       </c>
       <c r="D262" t="s">
         <v>10</v>
       </c>
       <c r="E262" t="s">
         <v>11</v>
       </c>
       <c r="F262" s="1" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="G262" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
-        <v>1035</v>
+        <v>1053</v>
       </c>
       <c r="B263" t="s">
-        <v>1031</v>
+        <v>1014</v>
       </c>
       <c r="C263" t="s">
-        <v>1036</v>
+        <v>1054</v>
       </c>
       <c r="D263" t="s">
         <v>10</v>
       </c>
       <c r="E263" t="s">
         <v>11</v>
       </c>
       <c r="F263" s="1" t="s">
-        <v>1037</v>
+        <v>1055</v>
       </c>
       <c r="G263" t="s">
-        <v>1038</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
-        <v>1039</v>
+        <v>1057</v>
       </c>
       <c r="B264" t="s">
-        <v>1031</v>
+        <v>1014</v>
       </c>
       <c r="C264" t="s">
-        <v>1040</v>
+        <v>1058</v>
       </c>
       <c r="D264" t="s">
         <v>10</v>
       </c>
       <c r="E264" t="s">
         <v>11</v>
       </c>
       <c r="F264" s="1" t="s">
-        <v>1041</v>
+        <v>1059</v>
       </c>
       <c r="G264" t="s">
-        <v>1042</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
-        <v>1043</v>
+        <v>1061</v>
       </c>
       <c r="B265" t="s">
-        <v>1031</v>
+        <v>1014</v>
       </c>
       <c r="C265" t="s">
-        <v>1044</v>
+        <v>1062</v>
       </c>
       <c r="D265" t="s">
         <v>10</v>
       </c>
       <c r="E265" t="s">
         <v>11</v>
       </c>
       <c r="F265" s="1" t="s">
-        <v>1045</v>
+        <v>1063</v>
       </c>
       <c r="G265" t="s">
-        <v>1046</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
-        <v>1047</v>
+        <v>1065</v>
       </c>
       <c r="B266" t="s">
-        <v>1031</v>
+        <v>1014</v>
       </c>
       <c r="C266" t="s">
-        <v>1048</v>
+        <v>1066</v>
       </c>
       <c r="D266" t="s">
         <v>10</v>
       </c>
       <c r="E266" t="s">
         <v>11</v>
       </c>
       <c r="F266" s="1" t="s">
-        <v>1049</v>
+        <v>1067</v>
       </c>
       <c r="G266" t="s">
-        <v>1050</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
-        <v>1051</v>
+        <v>1069</v>
       </c>
       <c r="B267" t="s">
-        <v>1031</v>
+        <v>1014</v>
       </c>
       <c r="C267" t="s">
-        <v>1052</v>
+        <v>1070</v>
       </c>
       <c r="D267" t="s">
         <v>10</v>
       </c>
       <c r="E267" t="s">
         <v>11</v>
       </c>
       <c r="F267" s="1" t="s">
-        <v>1053</v>
+        <v>1071</v>
       </c>
       <c r="G267" t="s">
-        <v>1054</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
-        <v>1055</v>
+        <v>1073</v>
       </c>
       <c r="B268" t="s">
-        <v>1031</v>
+        <v>1014</v>
       </c>
       <c r="C268" t="s">
-        <v>1056</v>
+        <v>1074</v>
       </c>
       <c r="D268" t="s">
         <v>10</v>
       </c>
       <c r="E268" t="s">
         <v>11</v>
       </c>
       <c r="F268" s="1" t="s">
-        <v>1057</v>
+        <v>1075</v>
       </c>
       <c r="G268" t="s">
-        <v>1058</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
-        <v>1059</v>
+        <v>1077</v>
       </c>
       <c r="B269" t="s">
-        <v>1031</v>
+        <v>1014</v>
       </c>
       <c r="C269" t="s">
-        <v>1060</v>
+        <v>1077</v>
       </c>
       <c r="D269" t="s">
         <v>10</v>
       </c>
       <c r="E269" t="s">
         <v>11</v>
       </c>
       <c r="F269" s="1" t="s">
-        <v>1061</v>
+        <v>1078</v>
       </c>
       <c r="G269" t="s">
-        <v>1062</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="B270" t="s">
-        <v>1031</v>
+        <v>1014</v>
       </c>
       <c r="C270" t="s">
-        <v>1064</v>
+        <v>1073</v>
       </c>
       <c r="D270" t="s">
         <v>10</v>
       </c>
       <c r="E270" t="s">
         <v>11</v>
       </c>
       <c r="F270" s="1" t="s">
-        <v>1065</v>
+        <v>1080</v>
       </c>
       <c r="G270" t="s">
-        <v>1066</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="B271" t="s">
-        <v>1031</v>
+        <v>1014</v>
       </c>
       <c r="C271" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="D271" t="s">
         <v>10</v>
       </c>
       <c r="E271" t="s">
         <v>11</v>
       </c>
       <c r="F271" s="1" t="s">
-        <v>1069</v>
+        <v>1082</v>
       </c>
       <c r="G271" t="s">
-        <v>1070</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
       <c r="B272" t="s">
-        <v>1031</v>
+        <v>1014</v>
       </c>
       <c r="C272" t="s">
-        <v>1072</v>
+        <v>1065</v>
       </c>
       <c r="D272" t="s">
         <v>10</v>
       </c>
       <c r="E272" t="s">
         <v>11</v>
       </c>
       <c r="F272" s="1" t="s">
-        <v>1073</v>
+        <v>1084</v>
       </c>
       <c r="G272" t="s">
-        <v>1074</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
-        <v>1075</v>
+        <v>1042</v>
       </c>
       <c r="B273" t="s">
-        <v>1031</v>
+        <v>1014</v>
       </c>
       <c r="C273" t="s">
-        <v>1076</v>
+        <v>1061</v>
       </c>
       <c r="D273" t="s">
         <v>10</v>
       </c>
       <c r="E273" t="s">
         <v>11</v>
       </c>
       <c r="F273" s="1" t="s">
-        <v>1077</v>
+        <v>1086</v>
       </c>
       <c r="G273" t="s">
-        <v>1078</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
-        <v>1079</v>
+        <v>1062</v>
       </c>
       <c r="B274" t="s">
-        <v>1031</v>
+        <v>1014</v>
       </c>
       <c r="C274" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="D274" t="s">
         <v>10</v>
       </c>
       <c r="E274" t="s">
         <v>11</v>
       </c>
       <c r="F274" s="1" t="s">
-        <v>1081</v>
+        <v>1088</v>
       </c>
       <c r="G274" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
-        <v>1083</v>
+        <v>1058</v>
       </c>
       <c r="B275" t="s">
-        <v>1084</v>
+        <v>1014</v>
       </c>
       <c r="C275" t="s">
-        <v>1085</v>
+        <v>1053</v>
       </c>
       <c r="D275" t="s">
         <v>10</v>
       </c>
       <c r="E275" t="s">
         <v>11</v>
       </c>
       <c r="F275" s="1" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="G275" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
-        <v>1088</v>
+        <v>1054</v>
       </c>
       <c r="B276" t="s">
-        <v>1084</v>
+        <v>1014</v>
       </c>
       <c r="C276" t="s">
-        <v>1089</v>
+        <v>1049</v>
       </c>
       <c r="D276" t="s">
         <v>10</v>
       </c>
       <c r="E276" t="s">
         <v>11</v>
       </c>
       <c r="F276" s="1" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="G276" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="B277" t="s">
-        <v>1084</v>
+        <v>1014</v>
       </c>
       <c r="C277" t="s">
-        <v>1093</v>
+        <v>1045</v>
       </c>
       <c r="D277" t="s">
         <v>10</v>
       </c>
       <c r="E277" t="s">
         <v>11</v>
       </c>
       <c r="F277" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="G277" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="B278" t="s">
-        <v>1084</v>
+        <v>1014</v>
       </c>
       <c r="C278" t="s">
-        <v>1097</v>
+        <v>1041</v>
       </c>
       <c r="D278" t="s">
         <v>10</v>
       </c>
       <c r="E278" t="s">
         <v>11</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="G278" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
         <v>1100</v>
       </c>
       <c r="B279" t="s">
-        <v>1084</v>
+        <v>1014</v>
       </c>
       <c r="C279" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D279" t="s">
+        <v>10</v>
+      </c>
+      <c r="E279" t="s">
+        <v>11</v>
+      </c>
+      <c r="F279" s="1" t="s">
         <v>1101</v>
       </c>
-      <c r="D279" t="s">
-[...5 lines deleted...]
-      <c r="F279" s="1" t="s">
+      <c r="G279" t="s">
         <v>1102</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D280" t="s">
+        <v>10</v>
+      </c>
+      <c r="E280" t="s">
+        <v>11</v>
+      </c>
+      <c r="F280" s="1" t="s">
         <v>1104</v>
       </c>
-      <c r="B280" t="s">
-[...2 lines deleted...]
-      <c r="C280" t="s">
+      <c r="G280" t="s">
         <v>1105</v>
-      </c>
-[...10 lines deleted...]
-        <v>1107</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D281" t="s">
+        <v>10</v>
+      </c>
+      <c r="E281" t="s">
+        <v>11</v>
+      </c>
+      <c r="F281" s="1" t="s">
         <v>1108</v>
       </c>
-      <c r="B281" t="s">
-[...2 lines deleted...]
-      <c r="C281" t="s">
+      <c r="G281" t="s">
         <v>1109</v>
-      </c>
-[...10 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D282" t="s">
+        <v>10</v>
+      </c>
+      <c r="E282" t="s">
+        <v>11</v>
+      </c>
+      <c r="F282" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="B282" t="s">
-[...2 lines deleted...]
-      <c r="C282" t="s">
+      <c r="G282" t="s">
         <v>1113</v>
-      </c>
-[...10 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D283" t="s">
+        <v>10</v>
+      </c>
+      <c r="E283" t="s">
+        <v>11</v>
+      </c>
+      <c r="F283" s="1" t="s">
         <v>1116</v>
       </c>
-      <c r="B283" t="s">
-[...2 lines deleted...]
-      <c r="C283" t="s">
+      <c r="G283" t="s">
         <v>1117</v>
-      </c>
-[...10 lines deleted...]
-        <v>1119</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D284" t="s">
+        <v>10</v>
+      </c>
+      <c r="E284" t="s">
+        <v>11</v>
+      </c>
+      <c r="F284" s="1" t="s">
         <v>1120</v>
       </c>
-      <c r="B284" t="s">
-[...2 lines deleted...]
-      <c r="C284" t="s">
+      <c r="G284" t="s">
         <v>1121</v>
-      </c>
-[...10 lines deleted...]
-        <v>1123</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D285" t="s">
+        <v>10</v>
+      </c>
+      <c r="E285" t="s">
+        <v>11</v>
+      </c>
+      <c r="F285" s="1" t="s">
         <v>1124</v>
       </c>
-      <c r="B285" t="s">
-[...2 lines deleted...]
-      <c r="C285" t="s">
+      <c r="G285" t="s">
         <v>1125</v>
-      </c>
-[...10 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B286" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D286" t="s">
+        <v>10</v>
+      </c>
+      <c r="E286" t="s">
+        <v>11</v>
+      </c>
+      <c r="F286" s="1" t="s">
         <v>1128</v>
       </c>
-      <c r="B286" t="s">
-[...2 lines deleted...]
-      <c r="C286" t="s">
+      <c r="G286" t="s">
         <v>1129</v>
-      </c>
-[...10 lines deleted...]
-        <v>1131</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B287" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D287" t="s">
+        <v>10</v>
+      </c>
+      <c r="E287" t="s">
+        <v>11</v>
+      </c>
+      <c r="F287" s="1" t="s">
         <v>1132</v>
       </c>
-      <c r="B287" t="s">
-[...2 lines deleted...]
-      <c r="C287" t="s">
+      <c r="G287" t="s">
         <v>1133</v>
-      </c>
-[...10 lines deleted...]
-        <v>1135</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C288" t="s">
         <v>1136</v>
       </c>
-      <c r="B288" t="s">
-[...2 lines deleted...]
-      <c r="C288" t="s">
+      <c r="D288" t="s">
+        <v>10</v>
+      </c>
+      <c r="E288" t="s">
+        <v>11</v>
+      </c>
+      <c r="F288" s="1" t="s">
         <v>1137</v>
       </c>
-      <c r="D288" t="s">
-[...5 lines deleted...]
-      <c r="F288" s="1" t="s">
+      <c r="G288" t="s">
         <v>1138</v>
-      </c>
-[...1 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C289" t="s">
         <v>1140</v>
       </c>
-      <c r="B289" t="s">
-[...2 lines deleted...]
-      <c r="C289" t="s">
+      <c r="D289" t="s">
+        <v>10</v>
+      </c>
+      <c r="E289" t="s">
+        <v>11</v>
+      </c>
+      <c r="F289" s="1" t="s">
         <v>1141</v>
       </c>
-      <c r="D289" t="s">
-[...5 lines deleted...]
-      <c r="F289" s="1" t="s">
+      <c r="G289" t="s">
         <v>1142</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C290" t="s">
         <v>1144</v>
       </c>
-      <c r="B290" t="s">
-[...2 lines deleted...]
-      <c r="C290" t="s">
+      <c r="D290" t="s">
+        <v>10</v>
+      </c>
+      <c r="E290" t="s">
+        <v>11</v>
+      </c>
+      <c r="F290" s="1" t="s">
         <v>1145</v>
       </c>
-      <c r="D290" t="s">
-[...5 lines deleted...]
-      <c r="F290" s="1" t="s">
+      <c r="G290" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C291" t="s">
         <v>1148</v>
       </c>
-      <c r="B291" t="s">
-[...2 lines deleted...]
-      <c r="C291" t="s">
+      <c r="D291" t="s">
+        <v>10</v>
+      </c>
+      <c r="E291" t="s">
+        <v>11</v>
+      </c>
+      <c r="F291" s="1" t="s">
         <v>1149</v>
       </c>
-      <c r="D291" t="s">
-[...5 lines deleted...]
-      <c r="F291" s="1" t="s">
+      <c r="G291" t="s">
         <v>1150</v>
-      </c>
-[...1 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C292" t="s">
         <v>1152</v>
       </c>
-      <c r="B292" t="s">
-[...2 lines deleted...]
-      <c r="C292" t="s">
+      <c r="D292" t="s">
+        <v>10</v>
+      </c>
+      <c r="E292" t="s">
+        <v>11</v>
+      </c>
+      <c r="F292" s="1" t="s">
         <v>1153</v>
       </c>
-      <c r="D292" t="s">
-[...5 lines deleted...]
-      <c r="F292" s="1" t="s">
+      <c r="G292" t="s">
         <v>1154</v>
-      </c>
-[...1 lines deleted...]
-        <v>1155</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="B293" t="s">
-        <v>1084</v>
+        <v>1135</v>
       </c>
       <c r="C293" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="D293" t="s">
         <v>10</v>
       </c>
       <c r="E293" t="s">
         <v>11</v>
       </c>
       <c r="F293" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="G293" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
-        <v>1149</v>
+        <v>1159</v>
       </c>
       <c r="B294" t="s">
-        <v>1084</v>
+        <v>1135</v>
       </c>
       <c r="C294" t="s">
-        <v>1148</v>
+        <v>1160</v>
       </c>
       <c r="D294" t="s">
         <v>10</v>
       </c>
       <c r="E294" t="s">
         <v>11</v>
       </c>
       <c r="F294" s="1" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="G294" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
-        <v>1145</v>
+        <v>1163</v>
       </c>
       <c r="B295" t="s">
-        <v>1084</v>
+        <v>1135</v>
       </c>
       <c r="C295" t="s">
-        <v>1144</v>
+        <v>1164</v>
       </c>
       <c r="D295" t="s">
         <v>10</v>
       </c>
       <c r="E295" t="s">
         <v>11</v>
       </c>
       <c r="F295" s="1" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="G295" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>1141</v>
+        <v>1167</v>
       </c>
       <c r="B296" t="s">
-        <v>1084</v>
+        <v>1135</v>
       </c>
       <c r="C296" t="s">
-        <v>1140</v>
+        <v>1168</v>
       </c>
       <c r="D296" t="s">
         <v>10</v>
       </c>
       <c r="E296" t="s">
         <v>11</v>
       </c>
       <c r="F296" s="1" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="G296" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
-        <v>1137</v>
+        <v>1171</v>
       </c>
       <c r="B297" t="s">
-        <v>1084</v>
+        <v>1135</v>
       </c>
       <c r="C297" t="s">
-        <v>1136</v>
+        <v>1172</v>
       </c>
       <c r="D297" t="s">
         <v>10</v>
       </c>
       <c r="E297" t="s">
         <v>11</v>
       </c>
       <c r="F297" s="1" t="s">
-        <v>1164</v>
+        <v>1173</v>
       </c>
       <c r="G297" t="s">
-        <v>1165</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
-        <v>1133</v>
+        <v>1175</v>
       </c>
       <c r="B298" t="s">
-        <v>1084</v>
+        <v>1135</v>
       </c>
       <c r="C298" t="s">
-        <v>1132</v>
+        <v>1176</v>
       </c>
       <c r="D298" t="s">
         <v>10</v>
       </c>
       <c r="E298" t="s">
         <v>11</v>
       </c>
       <c r="F298" s="1" t="s">
-        <v>1166</v>
+        <v>1177</v>
       </c>
       <c r="G298" t="s">
-        <v>1167</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>1129</v>
+        <v>1179</v>
       </c>
       <c r="B299" t="s">
-        <v>1084</v>
+        <v>1135</v>
       </c>
       <c r="C299" t="s">
-        <v>1128</v>
+        <v>1180</v>
       </c>
       <c r="D299" t="s">
         <v>10</v>
       </c>
       <c r="E299" t="s">
         <v>11</v>
       </c>
       <c r="F299" s="1" t="s">
-        <v>1168</v>
+        <v>1181</v>
       </c>
       <c r="G299" t="s">
-        <v>1169</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
-        <v>1125</v>
+        <v>1183</v>
       </c>
       <c r="B300" t="s">
-        <v>1084</v>
+        <v>1135</v>
       </c>
       <c r="C300" t="s">
-        <v>1124</v>
+        <v>1184</v>
       </c>
       <c r="D300" t="s">
         <v>10</v>
       </c>
       <c r="E300" t="s">
         <v>11</v>
       </c>
       <c r="F300" s="1" t="s">
-        <v>1170</v>
+        <v>1185</v>
       </c>
       <c r="G300" t="s">
-        <v>1171</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
-        <v>1121</v>
+        <v>1187</v>
       </c>
       <c r="B301" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C301" t="s">
-        <v>1120</v>
+        <v>1189</v>
       </c>
       <c r="D301" t="s">
         <v>10</v>
       </c>
       <c r="E301" t="s">
         <v>11</v>
       </c>
       <c r="F301" s="1" t="s">
-        <v>1172</v>
+        <v>1190</v>
       </c>
       <c r="G301" t="s">
-        <v>1173</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
-        <v>1117</v>
+        <v>1192</v>
       </c>
       <c r="B302" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C302" t="s">
-        <v>1116</v>
+        <v>1193</v>
       </c>
       <c r="D302" t="s">
         <v>10</v>
       </c>
       <c r="E302" t="s">
         <v>11</v>
       </c>
       <c r="F302" s="1" t="s">
-        <v>1174</v>
+        <v>1194</v>
       </c>
       <c r="G302" t="s">
-        <v>1175</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
-        <v>1113</v>
+        <v>1196</v>
       </c>
       <c r="B303" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C303" t="s">
-        <v>1112</v>
+        <v>1197</v>
       </c>
       <c r="D303" t="s">
         <v>10</v>
       </c>
       <c r="E303" t="s">
         <v>11</v>
       </c>
       <c r="F303" s="1" t="s">
-        <v>1176</v>
+        <v>1198</v>
       </c>
       <c r="G303" t="s">
-        <v>1177</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
-        <v>1109</v>
+        <v>1200</v>
       </c>
       <c r="B304" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C304" t="s">
-        <v>1108</v>
+        <v>1201</v>
       </c>
       <c r="D304" t="s">
         <v>10</v>
       </c>
       <c r="E304" t="s">
         <v>11</v>
       </c>
       <c r="F304" s="1" t="s">
-        <v>1178</v>
+        <v>1202</v>
       </c>
       <c r="G304" t="s">
-        <v>1179</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
-        <v>1105</v>
+        <v>1204</v>
       </c>
       <c r="B305" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C305" t="s">
-        <v>1104</v>
+        <v>1205</v>
       </c>
       <c r="D305" t="s">
         <v>10</v>
       </c>
       <c r="E305" t="s">
         <v>11</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>1180</v>
+        <v>1206</v>
       </c>
       <c r="G305" t="s">
-        <v>1181</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
-        <v>1101</v>
+        <v>1208</v>
       </c>
       <c r="B306" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C306" t="s">
-        <v>1100</v>
+        <v>1209</v>
       </c>
       <c r="D306" t="s">
         <v>10</v>
       </c>
       <c r="E306" t="s">
         <v>11</v>
       </c>
       <c r="F306" s="1" t="s">
-        <v>1182</v>
+        <v>1210</v>
       </c>
       <c r="G306" t="s">
-        <v>1183</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
-        <v>1097</v>
+        <v>1212</v>
       </c>
       <c r="B307" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C307" t="s">
-        <v>1096</v>
+        <v>1213</v>
       </c>
       <c r="D307" t="s">
         <v>10</v>
       </c>
       <c r="E307" t="s">
         <v>11</v>
       </c>
       <c r="F307" s="1" t="s">
-        <v>1184</v>
+        <v>1214</v>
       </c>
       <c r="G307" t="s">
-        <v>1185</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
-        <v>1093</v>
+        <v>1216</v>
       </c>
       <c r="B308" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C308" t="s">
-        <v>1092</v>
+        <v>1217</v>
       </c>
       <c r="D308" t="s">
         <v>10</v>
       </c>
       <c r="E308" t="s">
         <v>11</v>
       </c>
       <c r="F308" s="1" t="s">
-        <v>1186</v>
+        <v>1218</v>
       </c>
       <c r="G308" t="s">
-        <v>1187</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
-        <v>1089</v>
+        <v>1220</v>
       </c>
       <c r="B309" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C309" t="s">
-        <v>1088</v>
+        <v>1221</v>
       </c>
       <c r="D309" t="s">
         <v>10</v>
       </c>
       <c r="E309" t="s">
         <v>11</v>
       </c>
       <c r="F309" s="1" t="s">
-        <v>1188</v>
+        <v>1222</v>
       </c>
       <c r="G309" t="s">
-        <v>1189</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
-        <v>1085</v>
+        <v>1224</v>
       </c>
       <c r="B310" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C310" t="s">
-        <v>1083</v>
+        <v>1225</v>
       </c>
       <c r="D310" t="s">
         <v>10</v>
       </c>
       <c r="E310" t="s">
         <v>11</v>
       </c>
       <c r="F310" s="1" t="s">
-        <v>1190</v>
+        <v>1226</v>
       </c>
       <c r="G310" t="s">
-        <v>1191</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
-        <v>1080</v>
+        <v>1228</v>
       </c>
       <c r="B311" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C311" t="s">
-        <v>1047</v>
+        <v>1229</v>
       </c>
       <c r="D311" t="s">
         <v>10</v>
       </c>
       <c r="E311" t="s">
         <v>11</v>
       </c>
       <c r="F311" s="1" t="s">
-        <v>1192</v>
+        <v>1230</v>
       </c>
       <c r="G311" t="s">
-        <v>1193</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
-        <v>1076</v>
+        <v>1232</v>
       </c>
       <c r="B312" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C312" t="s">
-        <v>1030</v>
+        <v>1233</v>
       </c>
       <c r="D312" t="s">
         <v>10</v>
       </c>
       <c r="E312" t="s">
         <v>11</v>
       </c>
       <c r="F312" s="1" t="s">
-        <v>1194</v>
+        <v>1234</v>
       </c>
       <c r="G312" t="s">
-        <v>1195</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
-        <v>1072</v>
+        <v>1236</v>
       </c>
       <c r="B313" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C313" t="s">
-        <v>1035</v>
+        <v>1237</v>
       </c>
       <c r="D313" t="s">
         <v>10</v>
       </c>
       <c r="E313" t="s">
         <v>11</v>
       </c>
       <c r="F313" s="1" t="s">
-        <v>1196</v>
+        <v>1238</v>
       </c>
       <c r="G313" t="s">
-        <v>1197</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
-        <v>1068</v>
+        <v>1240</v>
       </c>
       <c r="B314" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C314" t="s">
-        <v>1039</v>
+        <v>1241</v>
       </c>
       <c r="D314" t="s">
         <v>10</v>
       </c>
       <c r="E314" t="s">
         <v>11</v>
       </c>
       <c r="F314" s="1" t="s">
-        <v>1198</v>
+        <v>1242</v>
       </c>
       <c r="G314" t="s">
-        <v>1199</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
-        <v>1064</v>
+        <v>1244</v>
       </c>
       <c r="B315" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C315" t="s">
-        <v>1043</v>
+        <v>1245</v>
       </c>
       <c r="D315" t="s">
         <v>10</v>
       </c>
       <c r="E315" t="s">
         <v>11</v>
       </c>
       <c r="F315" s="1" t="s">
-        <v>1200</v>
+        <v>1246</v>
       </c>
       <c r="G315" t="s">
-        <v>1201</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
-        <v>1060</v>
+        <v>1248</v>
       </c>
       <c r="B316" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C316" t="s">
-        <v>1051</v>
+        <v>1249</v>
       </c>
       <c r="D316" t="s">
         <v>10</v>
       </c>
       <c r="E316" t="s">
         <v>11</v>
       </c>
       <c r="F316" s="1" t="s">
-        <v>1202</v>
+        <v>1250</v>
       </c>
       <c r="G316" t="s">
-        <v>1203</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
-        <v>1056</v>
+        <v>1252</v>
       </c>
       <c r="B317" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C317" t="s">
-        <v>1055</v>
+        <v>1253</v>
       </c>
       <c r="D317" t="s">
         <v>10</v>
       </c>
       <c r="E317" t="s">
         <v>11</v>
       </c>
       <c r="F317" s="1" t="s">
-        <v>1204</v>
+        <v>1254</v>
       </c>
       <c r="G317" t="s">
-        <v>1205</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
-        <v>1052</v>
+        <v>1256</v>
       </c>
       <c r="B318" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C318" t="s">
-        <v>1059</v>
+        <v>1257</v>
       </c>
       <c r="D318" t="s">
         <v>10</v>
       </c>
       <c r="E318" t="s">
         <v>11</v>
       </c>
       <c r="F318" s="1" t="s">
-        <v>1206</v>
+        <v>1258</v>
       </c>
       <c r="G318" t="s">
-        <v>1207</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
-        <v>1048</v>
+        <v>1257</v>
       </c>
       <c r="B319" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C319" t="s">
-        <v>1063</v>
+        <v>1256</v>
       </c>
       <c r="D319" t="s">
         <v>10</v>
       </c>
       <c r="E319" t="s">
         <v>11</v>
       </c>
       <c r="F319" s="1" t="s">
-        <v>1208</v>
+        <v>1260</v>
       </c>
       <c r="G319" t="s">
-        <v>1209</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
-        <v>1044</v>
+        <v>1253</v>
       </c>
       <c r="B320" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C320" t="s">
-        <v>1067</v>
+        <v>1252</v>
       </c>
       <c r="D320" t="s">
         <v>10</v>
       </c>
       <c r="E320" t="s">
         <v>11</v>
       </c>
       <c r="F320" s="1" t="s">
-        <v>1210</v>
+        <v>1262</v>
       </c>
       <c r="G320" t="s">
-        <v>1211</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
-        <v>1040</v>
+        <v>1249</v>
       </c>
       <c r="B321" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C321" t="s">
-        <v>1071</v>
+        <v>1248</v>
       </c>
       <c r="D321" t="s">
         <v>10</v>
       </c>
       <c r="E321" t="s">
         <v>11</v>
       </c>
       <c r="F321" s="1" t="s">
-        <v>1212</v>
+        <v>1264</v>
       </c>
       <c r="G321" t="s">
-        <v>1213</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
-        <v>934</v>
+        <v>1245</v>
       </c>
       <c r="B322" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C322" t="s">
-        <v>1075</v>
+        <v>1244</v>
       </c>
       <c r="D322" t="s">
         <v>10</v>
       </c>
       <c r="E322" t="s">
         <v>11</v>
       </c>
       <c r="F322" s="1" t="s">
-        <v>1214</v>
+        <v>1266</v>
       </c>
       <c r="G322" t="s">
-        <v>1215</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
-        <v>930</v>
+        <v>1241</v>
       </c>
       <c r="B323" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C323" t="s">
-        <v>1079</v>
+        <v>1240</v>
       </c>
       <c r="D323" t="s">
         <v>10</v>
       </c>
       <c r="E323" t="s">
         <v>11</v>
       </c>
       <c r="F323" s="1" t="s">
-        <v>1216</v>
+        <v>1268</v>
       </c>
       <c r="G323" t="s">
-        <v>1217</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
-        <v>926</v>
+        <v>1237</v>
       </c>
       <c r="B324" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C324" t="s">
-        <v>999</v>
+        <v>1236</v>
       </c>
       <c r="D324" t="s">
         <v>10</v>
       </c>
       <c r="E324" t="s">
         <v>11</v>
       </c>
       <c r="F324" s="1" t="s">
-        <v>1218</v>
+        <v>1270</v>
       </c>
       <c r="G324" t="s">
-        <v>1219</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
-        <v>923</v>
+        <v>1233</v>
       </c>
       <c r="B325" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C325" t="s">
-        <v>1002</v>
+        <v>1232</v>
       </c>
       <c r="D325" t="s">
         <v>10</v>
       </c>
       <c r="E325" t="s">
         <v>11</v>
       </c>
       <c r="F325" s="1" t="s">
-        <v>1220</v>
+        <v>1272</v>
       </c>
       <c r="G325" t="s">
-        <v>1221</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
-        <v>920</v>
+        <v>1229</v>
       </c>
       <c r="B326" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C326" t="s">
-        <v>1006</v>
+        <v>1228</v>
       </c>
       <c r="D326" t="s">
         <v>10</v>
       </c>
       <c r="E326" t="s">
         <v>11</v>
       </c>
       <c r="F326" s="1" t="s">
-        <v>1222</v>
+        <v>1274</v>
       </c>
       <c r="G326" t="s">
-        <v>1223</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
-        <v>917</v>
+        <v>1225</v>
       </c>
       <c r="B327" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C327" t="s">
-        <v>1010</v>
+        <v>1224</v>
       </c>
       <c r="D327" t="s">
         <v>10</v>
       </c>
       <c r="E327" t="s">
         <v>11</v>
       </c>
       <c r="F327" s="1" t="s">
-        <v>1224</v>
+        <v>1276</v>
       </c>
       <c r="G327" t="s">
-        <v>1225</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
-        <v>914</v>
+        <v>1221</v>
       </c>
       <c r="B328" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C328" t="s">
-        <v>1014</v>
+        <v>1220</v>
       </c>
       <c r="D328" t="s">
         <v>10</v>
       </c>
       <c r="E328" t="s">
         <v>11</v>
       </c>
       <c r="F328" s="1" t="s">
-        <v>1226</v>
+        <v>1278</v>
       </c>
       <c r="G328" t="s">
-        <v>1227</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
-        <v>773</v>
+        <v>1217</v>
       </c>
       <c r="B329" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C329" t="s">
-        <v>1018</v>
+        <v>1216</v>
       </c>
       <c r="D329" t="s">
         <v>10</v>
       </c>
       <c r="E329" t="s">
         <v>11</v>
       </c>
       <c r="F329" s="1" t="s">
-        <v>1228</v>
+        <v>1280</v>
       </c>
       <c r="G329" t="s">
-        <v>1229</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
-        <v>769</v>
+        <v>1213</v>
       </c>
       <c r="B330" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C330" t="s">
-        <v>1022</v>
+        <v>1212</v>
       </c>
       <c r="D330" t="s">
         <v>10</v>
       </c>
       <c r="E330" t="s">
         <v>11</v>
       </c>
       <c r="F330" s="1" t="s">
-        <v>1230</v>
+        <v>1282</v>
       </c>
       <c r="G330" t="s">
-        <v>1231</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
-        <v>765</v>
+        <v>1209</v>
       </c>
       <c r="B331" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C331" t="s">
-        <v>1026</v>
+        <v>1208</v>
       </c>
       <c r="D331" t="s">
         <v>10</v>
       </c>
       <c r="E331" t="s">
         <v>11</v>
       </c>
       <c r="F331" s="1" t="s">
-        <v>1232</v>
+        <v>1284</v>
       </c>
       <c r="G331" t="s">
-        <v>1233</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
-        <v>761</v>
+        <v>1205</v>
       </c>
       <c r="B332" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C332" t="s">
-        <v>996</v>
+        <v>1204</v>
       </c>
       <c r="D332" t="s">
         <v>10</v>
       </c>
       <c r="E332" t="s">
         <v>11</v>
       </c>
       <c r="F332" s="1" t="s">
-        <v>1234</v>
+        <v>1286</v>
       </c>
       <c r="G332" t="s">
-        <v>1235</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
-        <v>757</v>
+        <v>1201</v>
       </c>
       <c r="B333" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C333" t="s">
-        <v>993</v>
+        <v>1200</v>
       </c>
       <c r="D333" t="s">
         <v>10</v>
       </c>
       <c r="E333" t="s">
         <v>11</v>
       </c>
       <c r="F333" s="1" t="s">
-        <v>1236</v>
+        <v>1288</v>
       </c>
       <c r="G333" t="s">
-        <v>1237</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
-        <v>753</v>
+        <v>1197</v>
       </c>
       <c r="B334" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C334" t="s">
-        <v>990</v>
+        <v>1196</v>
       </c>
       <c r="D334" t="s">
         <v>10</v>
       </c>
       <c r="E334" t="s">
         <v>11</v>
       </c>
       <c r="F334" s="1" t="s">
-        <v>1238</v>
+        <v>1290</v>
       </c>
       <c r="G334" t="s">
-        <v>1239</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
-        <v>749</v>
+        <v>1193</v>
       </c>
       <c r="B335" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C335" t="s">
-        <v>1240</v>
+        <v>1192</v>
       </c>
       <c r="D335" t="s">
         <v>10</v>
       </c>
       <c r="E335" t="s">
         <v>11</v>
       </c>
       <c r="F335" s="1" t="s">
-        <v>1241</v>
+        <v>1292</v>
       </c>
       <c r="G335" t="s">
-        <v>1242</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
-        <v>745</v>
+        <v>1189</v>
       </c>
       <c r="B336" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C336" t="s">
-        <v>1243</v>
+        <v>1187</v>
       </c>
       <c r="D336" t="s">
         <v>10</v>
       </c>
       <c r="E336" t="s">
         <v>11</v>
       </c>
       <c r="F336" s="1" t="s">
-        <v>1244</v>
+        <v>1294</v>
       </c>
       <c r="G336" t="s">
-        <v>1245</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
-        <v>741</v>
+        <v>1184</v>
       </c>
       <c r="B337" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C337" t="s">
-        <v>1246</v>
+        <v>1151</v>
       </c>
       <c r="D337" t="s">
         <v>10</v>
       </c>
       <c r="E337" t="s">
         <v>11</v>
       </c>
       <c r="F337" s="1" t="s">
-        <v>1247</v>
+        <v>1296</v>
       </c>
       <c r="G337" t="s">
-        <v>1248</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
-        <v>737</v>
+        <v>1180</v>
       </c>
       <c r="B338" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C338" t="s">
-        <v>1249</v>
+        <v>1134</v>
       </c>
       <c r="D338" t="s">
         <v>10</v>
       </c>
       <c r="E338" t="s">
         <v>11</v>
       </c>
       <c r="F338" s="1" t="s">
-        <v>1250</v>
+        <v>1298</v>
       </c>
       <c r="G338" t="s">
-        <v>1251</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
-        <v>733</v>
+        <v>1176</v>
       </c>
       <c r="B339" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C339" t="s">
-        <v>1252</v>
+        <v>1139</v>
       </c>
       <c r="D339" t="s">
         <v>10</v>
       </c>
       <c r="E339" t="s">
         <v>11</v>
       </c>
       <c r="F339" s="1" t="s">
-        <v>1253</v>
+        <v>1300</v>
       </c>
       <c r="G339" t="s">
-        <v>1254</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
-        <v>729</v>
+        <v>1172</v>
       </c>
       <c r="B340" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C340" t="s">
-        <v>1255</v>
+        <v>1143</v>
       </c>
       <c r="D340" t="s">
         <v>10</v>
       </c>
       <c r="E340" t="s">
         <v>11</v>
       </c>
       <c r="F340" s="1" t="s">
-        <v>1256</v>
+        <v>1302</v>
       </c>
       <c r="G340" t="s">
-        <v>1257</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
-        <v>725</v>
+        <v>1168</v>
       </c>
       <c r="B341" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C341" t="s">
-        <v>1258</v>
+        <v>1147</v>
       </c>
       <c r="D341" t="s">
         <v>10</v>
       </c>
       <c r="E341" t="s">
         <v>11</v>
       </c>
       <c r="F341" s="1" t="s">
-        <v>1259</v>
+        <v>1304</v>
       </c>
       <c r="G341" t="s">
-        <v>1260</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
-        <v>721</v>
+        <v>1164</v>
       </c>
       <c r="B342" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C342" t="s">
-        <v>1261</v>
+        <v>1155</v>
       </c>
       <c r="D342" t="s">
         <v>10</v>
       </c>
       <c r="E342" t="s">
         <v>11</v>
       </c>
       <c r="F342" s="1" t="s">
-        <v>1262</v>
+        <v>1306</v>
       </c>
       <c r="G342" t="s">
-        <v>1263</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
-        <v>717</v>
+        <v>1160</v>
       </c>
       <c r="B343" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C343" t="s">
-        <v>1264</v>
+        <v>1159</v>
       </c>
       <c r="D343" t="s">
         <v>10</v>
       </c>
       <c r="E343" t="s">
         <v>11</v>
       </c>
       <c r="F343" s="1" t="s">
-        <v>1265</v>
+        <v>1308</v>
       </c>
       <c r="G343" t="s">
-        <v>1266</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
-        <v>713</v>
+        <v>1156</v>
       </c>
       <c r="B344" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C344" t="s">
-        <v>1267</v>
+        <v>1163</v>
       </c>
       <c r="D344" t="s">
         <v>10</v>
       </c>
       <c r="E344" t="s">
         <v>11</v>
       </c>
       <c r="F344" s="1" t="s">
-        <v>1268</v>
+        <v>1310</v>
       </c>
       <c r="G344" t="s">
-        <v>1269</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
-        <v>709</v>
+        <v>1152</v>
       </c>
       <c r="B345" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C345" t="s">
-        <v>1270</v>
+        <v>1167</v>
       </c>
       <c r="D345" t="s">
         <v>10</v>
       </c>
       <c r="E345" t="s">
         <v>11</v>
       </c>
       <c r="F345" s="1" t="s">
-        <v>1271</v>
+        <v>1312</v>
       </c>
       <c r="G345" t="s">
-        <v>1272</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
-        <v>705</v>
+        <v>1148</v>
       </c>
       <c r="B346" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C346" t="s">
-        <v>1273</v>
+        <v>1171</v>
       </c>
       <c r="D346" t="s">
         <v>10</v>
       </c>
       <c r="E346" t="s">
         <v>11</v>
       </c>
       <c r="F346" s="1" t="s">
-        <v>1274</v>
+        <v>1314</v>
       </c>
       <c r="G346" t="s">
-        <v>1275</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
-        <v>701</v>
+        <v>1144</v>
       </c>
       <c r="B347" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C347" t="s">
-        <v>1276</v>
+        <v>1175</v>
       </c>
       <c r="D347" t="s">
         <v>10</v>
       </c>
       <c r="E347" t="s">
         <v>11</v>
       </c>
       <c r="F347" s="1" t="s">
-        <v>1277</v>
+        <v>1316</v>
       </c>
       <c r="G347" t="s">
-        <v>1278</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
-        <v>697</v>
+        <v>1038</v>
       </c>
       <c r="B348" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C348" t="s">
-        <v>1279</v>
+        <v>1179</v>
       </c>
       <c r="D348" t="s">
         <v>10</v>
       </c>
       <c r="E348" t="s">
         <v>11</v>
       </c>
       <c r="F348" s="1" t="s">
-        <v>1280</v>
+        <v>1318</v>
       </c>
       <c r="G348" t="s">
-        <v>1281</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
-        <v>693</v>
+        <v>1034</v>
       </c>
       <c r="B349" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C349" t="s">
-        <v>1282</v>
+        <v>1183</v>
       </c>
       <c r="D349" t="s">
         <v>10</v>
       </c>
       <c r="E349" t="s">
         <v>11</v>
       </c>
       <c r="F349" s="1" t="s">
-        <v>1283</v>
+        <v>1320</v>
       </c>
       <c r="G349" t="s">
-        <v>1284</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
-        <v>689</v>
+        <v>1030</v>
       </c>
       <c r="B350" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C350" t="s">
-        <v>1285</v>
+        <v>1103</v>
       </c>
       <c r="D350" t="s">
         <v>10</v>
       </c>
       <c r="E350" t="s">
         <v>11</v>
       </c>
       <c r="F350" s="1" t="s">
-        <v>1286</v>
+        <v>1322</v>
       </c>
       <c r="G350" t="s">
-        <v>1287</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
-        <v>685</v>
+        <v>1027</v>
       </c>
       <c r="B351" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C351" t="s">
-        <v>1288</v>
+        <v>1106</v>
       </c>
       <c r="D351" t="s">
         <v>10</v>
       </c>
       <c r="E351" t="s">
         <v>11</v>
       </c>
       <c r="F351" s="1" t="s">
-        <v>1289</v>
+        <v>1324</v>
       </c>
       <c r="G351" t="s">
-        <v>1290</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
-        <v>681</v>
+        <v>1024</v>
       </c>
       <c r="B352" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C352" t="s">
-        <v>1291</v>
+        <v>1110</v>
       </c>
       <c r="D352" t="s">
         <v>10</v>
       </c>
       <c r="E352" t="s">
         <v>11</v>
       </c>
       <c r="F352" s="1" t="s">
-        <v>1292</v>
+        <v>1326</v>
       </c>
       <c r="G352" t="s">
-        <v>1293</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
-        <v>677</v>
+        <v>1021</v>
       </c>
       <c r="B353" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C353" t="s">
-        <v>1294</v>
+        <v>1114</v>
       </c>
       <c r="D353" t="s">
         <v>10</v>
       </c>
       <c r="E353" t="s">
         <v>11</v>
       </c>
       <c r="F353" s="1" t="s">
-        <v>1295</v>
+        <v>1328</v>
       </c>
       <c r="G353" t="s">
-        <v>1296</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
-        <v>673</v>
+        <v>1018</v>
       </c>
       <c r="B354" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C354" t="s">
-        <v>1297</v>
+        <v>1118</v>
       </c>
       <c r="D354" t="s">
         <v>10</v>
       </c>
       <c r="E354" t="s">
         <v>11</v>
       </c>
       <c r="F354" s="1" t="s">
-        <v>1298</v>
+        <v>1330</v>
       </c>
       <c r="G354" t="s">
-        <v>1299</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
-        <v>669</v>
+        <v>877</v>
       </c>
       <c r="B355" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C355" t="s">
-        <v>1300</v>
+        <v>1122</v>
       </c>
       <c r="D355" t="s">
         <v>10</v>
       </c>
       <c r="E355" t="s">
         <v>11</v>
       </c>
       <c r="F355" s="1" t="s">
-        <v>1301</v>
+        <v>1332</v>
       </c>
       <c r="G355" t="s">
-        <v>1302</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
-        <v>665</v>
+        <v>873</v>
       </c>
       <c r="B356" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="C356" t="s">
-        <v>1303</v>
+        <v>1126</v>
       </c>
       <c r="D356" t="s">
         <v>10</v>
       </c>
       <c r="E356" t="s">
         <v>11</v>
       </c>
       <c r="F356" s="1" t="s">
-        <v>1304</v>
+        <v>1334</v>
       </c>
       <c r="G356" t="s">
-        <v>1305</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
-        <v>492</v>
+        <v>869</v>
       </c>
       <c r="B357" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C357" t="s">
-        <v>1307</v>
+        <v>1130</v>
       </c>
       <c r="D357" t="s">
         <v>10</v>
       </c>
       <c r="E357" t="s">
         <v>11</v>
       </c>
       <c r="F357" s="1" t="s">
-        <v>1308</v>
+        <v>1336</v>
       </c>
       <c r="G357" t="s">
-        <v>1309</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
-        <v>496</v>
+        <v>865</v>
       </c>
       <c r="B358" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C358" t="s">
-        <v>1310</v>
+        <v>1100</v>
       </c>
       <c r="D358" t="s">
         <v>10</v>
       </c>
       <c r="E358" t="s">
         <v>11</v>
       </c>
       <c r="F358" s="1" t="s">
-        <v>1311</v>
+        <v>1338</v>
       </c>
       <c r="G358" t="s">
-        <v>1312</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
-        <v>500</v>
+        <v>861</v>
       </c>
       <c r="B359" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C359" t="s">
-        <v>1313</v>
+        <v>1097</v>
       </c>
       <c r="D359" t="s">
         <v>10</v>
       </c>
       <c r="E359" t="s">
         <v>11</v>
       </c>
       <c r="F359" s="1" t="s">
-        <v>1314</v>
+        <v>1340</v>
       </c>
       <c r="G359" t="s">
-        <v>1315</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
-        <v>505</v>
+        <v>857</v>
       </c>
       <c r="B360" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C360" t="s">
-        <v>1316</v>
+        <v>1094</v>
       </c>
       <c r="D360" t="s">
         <v>10</v>
       </c>
       <c r="E360" t="s">
         <v>11</v>
       </c>
       <c r="F360" s="1" t="s">
-        <v>1317</v>
+        <v>1342</v>
       </c>
       <c r="G360" t="s">
-        <v>1318</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
-        <v>509</v>
+        <v>853</v>
       </c>
       <c r="B361" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C361" t="s">
-        <v>1319</v>
+        <v>1344</v>
       </c>
       <c r="D361" t="s">
         <v>10</v>
       </c>
       <c r="E361" t="s">
         <v>11</v>
       </c>
       <c r="F361" s="1" t="s">
-        <v>1320</v>
+        <v>1345</v>
       </c>
       <c r="G361" t="s">
-        <v>1321</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
-        <v>513</v>
+        <v>849</v>
       </c>
       <c r="B362" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C362" t="s">
-        <v>1322</v>
+        <v>1347</v>
       </c>
       <c r="D362" t="s">
         <v>10</v>
       </c>
       <c r="E362" t="s">
         <v>11</v>
       </c>
       <c r="F362" s="1" t="s">
-        <v>1323</v>
+        <v>1348</v>
       </c>
       <c r="G362" t="s">
-        <v>1324</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
-        <v>517</v>
+        <v>845</v>
       </c>
       <c r="B363" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C363" t="s">
-        <v>1325</v>
+        <v>1350</v>
       </c>
       <c r="D363" t="s">
         <v>10</v>
       </c>
       <c r="E363" t="s">
         <v>11</v>
       </c>
       <c r="F363" s="1" t="s">
-        <v>1326</v>
+        <v>1351</v>
       </c>
       <c r="G363" t="s">
-        <v>1327</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
-        <v>521</v>
+        <v>841</v>
       </c>
       <c r="B364" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C364" t="s">
-        <v>1328</v>
+        <v>1353</v>
       </c>
       <c r="D364" t="s">
         <v>10</v>
       </c>
       <c r="E364" t="s">
         <v>11</v>
       </c>
       <c r="F364" s="1" t="s">
-        <v>1329</v>
+        <v>1354</v>
       </c>
       <c r="G364" t="s">
-        <v>1330</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
-        <v>525</v>
+        <v>837</v>
       </c>
       <c r="B365" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C365" t="s">
-        <v>1331</v>
+        <v>1356</v>
       </c>
       <c r="D365" t="s">
         <v>10</v>
       </c>
       <c r="E365" t="s">
         <v>11</v>
       </c>
       <c r="F365" s="1" t="s">
-        <v>1332</v>
+        <v>1357</v>
       </c>
       <c r="G365" t="s">
-        <v>1333</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
-        <v>529</v>
+        <v>833</v>
       </c>
       <c r="B366" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C366" t="s">
-        <v>1334</v>
+        <v>1359</v>
       </c>
       <c r="D366" t="s">
         <v>10</v>
       </c>
       <c r="E366" t="s">
         <v>11</v>
       </c>
       <c r="F366" s="1" t="s">
-        <v>1335</v>
+        <v>1360</v>
       </c>
       <c r="G366" t="s">
-        <v>1336</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
-        <v>533</v>
+        <v>829</v>
       </c>
       <c r="B367" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C367" t="s">
-        <v>1337</v>
+        <v>1362</v>
       </c>
       <c r="D367" t="s">
         <v>10</v>
       </c>
       <c r="E367" t="s">
         <v>11</v>
       </c>
       <c r="F367" s="1" t="s">
-        <v>1338</v>
+        <v>1363</v>
       </c>
       <c r="G367" t="s">
-        <v>1339</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
-        <v>537</v>
+        <v>825</v>
       </c>
       <c r="B368" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C368" t="s">
-        <v>1340</v>
+        <v>1365</v>
       </c>
       <c r="D368" t="s">
         <v>10</v>
       </c>
       <c r="E368" t="s">
         <v>11</v>
       </c>
       <c r="F368" s="1" t="s">
-        <v>1341</v>
+        <v>1366</v>
       </c>
       <c r="G368" t="s">
-        <v>1342</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
-        <v>541</v>
+        <v>821</v>
       </c>
       <c r="B369" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C369" t="s">
-        <v>1343</v>
+        <v>1368</v>
       </c>
       <c r="D369" t="s">
         <v>10</v>
       </c>
       <c r="E369" t="s">
         <v>11</v>
       </c>
       <c r="F369" s="1" t="s">
-        <v>1344</v>
+        <v>1369</v>
       </c>
       <c r="G369" t="s">
-        <v>1345</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
-        <v>545</v>
+        <v>817</v>
       </c>
       <c r="B370" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C370" t="s">
-        <v>1346</v>
+        <v>1371</v>
       </c>
       <c r="D370" t="s">
         <v>10</v>
       </c>
       <c r="E370" t="s">
         <v>11</v>
       </c>
       <c r="F370" s="1" t="s">
-        <v>1347</v>
+        <v>1372</v>
       </c>
       <c r="G370" t="s">
-        <v>1348</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
-        <v>549</v>
+        <v>813</v>
       </c>
       <c r="B371" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C371" t="s">
-        <v>1349</v>
+        <v>1374</v>
       </c>
       <c r="D371" t="s">
         <v>10</v>
       </c>
       <c r="E371" t="s">
         <v>11</v>
       </c>
       <c r="F371" s="1" t="s">
-        <v>1350</v>
+        <v>1375</v>
       </c>
       <c r="G371" t="s">
-        <v>1351</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
-        <v>553</v>
+        <v>809</v>
       </c>
       <c r="B372" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C372" t="s">
-        <v>1352</v>
+        <v>1377</v>
       </c>
       <c r="D372" t="s">
         <v>10</v>
       </c>
       <c r="E372" t="s">
         <v>11</v>
       </c>
       <c r="F372" s="1" t="s">
-        <v>1353</v>
+        <v>1378</v>
       </c>
       <c r="G372" t="s">
-        <v>1354</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
-        <v>557</v>
+        <v>805</v>
       </c>
       <c r="B373" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C373" t="s">
-        <v>1355</v>
+        <v>1380</v>
       </c>
       <c r="D373" t="s">
         <v>10</v>
       </c>
       <c r="E373" t="s">
         <v>11</v>
       </c>
       <c r="F373" s="1" t="s">
-        <v>1356</v>
+        <v>1381</v>
       </c>
       <c r="G373" t="s">
-        <v>1357</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
-        <v>561</v>
+        <v>801</v>
       </c>
       <c r="B374" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C374" t="s">
-        <v>1358</v>
+        <v>1383</v>
       </c>
       <c r="D374" t="s">
         <v>10</v>
       </c>
       <c r="E374" t="s">
         <v>11</v>
       </c>
       <c r="F374" s="1" t="s">
-        <v>1359</v>
+        <v>1384</v>
       </c>
       <c r="G374" t="s">
-        <v>1360</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
-        <v>565</v>
+        <v>797</v>
       </c>
       <c r="B375" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C375" t="s">
-        <v>1361</v>
+        <v>1386</v>
       </c>
       <c r="D375" t="s">
         <v>10</v>
       </c>
       <c r="E375" t="s">
         <v>11</v>
       </c>
       <c r="F375" s="1" t="s">
-        <v>1362</v>
+        <v>1387</v>
       </c>
       <c r="G375" t="s">
-        <v>1363</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
-        <v>569</v>
+        <v>793</v>
       </c>
       <c r="B376" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C376" t="s">
-        <v>1364</v>
+        <v>1389</v>
       </c>
       <c r="D376" t="s">
         <v>10</v>
       </c>
       <c r="E376" t="s">
         <v>11</v>
       </c>
       <c r="F376" s="1" t="s">
-        <v>1365</v>
+        <v>1390</v>
       </c>
       <c r="G376" t="s">
-        <v>1366</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
-        <v>573</v>
+        <v>789</v>
       </c>
       <c r="B377" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C377" t="s">
-        <v>1367</v>
+        <v>1392</v>
       </c>
       <c r="D377" t="s">
         <v>10</v>
       </c>
       <c r="E377" t="s">
         <v>11</v>
       </c>
       <c r="F377" s="1" t="s">
-        <v>1368</v>
+        <v>1393</v>
       </c>
       <c r="G377" t="s">
-        <v>1369</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
-        <v>577</v>
+        <v>785</v>
       </c>
       <c r="B378" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C378" t="s">
-        <v>1370</v>
+        <v>1395</v>
       </c>
       <c r="D378" t="s">
         <v>10</v>
       </c>
       <c r="E378" t="s">
         <v>11</v>
       </c>
       <c r="F378" s="1" t="s">
-        <v>1371</v>
+        <v>1396</v>
       </c>
       <c r="G378" t="s">
-        <v>1372</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
-        <v>581</v>
+        <v>781</v>
       </c>
       <c r="B379" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C379" t="s">
-        <v>1373</v>
+        <v>1398</v>
       </c>
       <c r="D379" t="s">
         <v>10</v>
       </c>
       <c r="E379" t="s">
         <v>11</v>
       </c>
       <c r="F379" s="1" t="s">
-        <v>1374</v>
+        <v>1399</v>
       </c>
       <c r="G379" t="s">
-        <v>1375</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
-        <v>584</v>
+        <v>777</v>
       </c>
       <c r="B380" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C380" t="s">
-        <v>1376</v>
+        <v>1401</v>
       </c>
       <c r="D380" t="s">
         <v>10</v>
       </c>
       <c r="E380" t="s">
         <v>11</v>
       </c>
       <c r="F380" s="1" t="s">
-        <v>1377</v>
+        <v>1402</v>
       </c>
       <c r="G380" t="s">
-        <v>1378</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
-        <v>588</v>
+        <v>773</v>
       </c>
       <c r="B381" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C381" t="s">
-        <v>1379</v>
+        <v>1404</v>
       </c>
       <c r="D381" t="s">
         <v>10</v>
       </c>
       <c r="E381" t="s">
         <v>11</v>
       </c>
       <c r="F381" s="1" t="s">
-        <v>1380</v>
+        <v>1405</v>
       </c>
       <c r="G381" t="s">
-        <v>1381</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
-        <v>592</v>
+        <v>769</v>
       </c>
       <c r="B382" t="s">
-        <v>1306</v>
+        <v>1188</v>
       </c>
       <c r="C382" t="s">
-        <v>1382</v>
+        <v>1407</v>
       </c>
       <c r="D382" t="s">
         <v>10</v>
       </c>
       <c r="E382" t="s">
         <v>11</v>
       </c>
       <c r="F382" s="1" t="s">
-        <v>1383</v>
+        <v>1408</v>
       </c>
       <c r="G382" t="s">
-        <v>1384</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
         <v>596</v>
       </c>
       <c r="B383" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C383" t="s">
-        <v>1385</v>
+        <v>1411</v>
       </c>
       <c r="D383" t="s">
         <v>10</v>
       </c>
       <c r="E383" t="s">
         <v>11</v>
       </c>
       <c r="F383" s="1" t="s">
-        <v>1386</v>
+        <v>1412</v>
       </c>
       <c r="G383" t="s">
-        <v>1387</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
         <v>600</v>
       </c>
       <c r="B384" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C384" t="s">
-        <v>1388</v>
+        <v>1414</v>
       </c>
       <c r="D384" t="s">
         <v>10</v>
       </c>
       <c r="E384" t="s">
         <v>11</v>
       </c>
       <c r="F384" s="1" t="s">
-        <v>1389</v>
+        <v>1415</v>
       </c>
       <c r="G384" t="s">
-        <v>1390</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="B385" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C385" t="s">
-        <v>1391</v>
+        <v>1417</v>
       </c>
       <c r="D385" t="s">
         <v>10</v>
       </c>
       <c r="E385" t="s">
         <v>11</v>
       </c>
       <c r="F385" s="1" t="s">
-        <v>1392</v>
+        <v>1418</v>
       </c>
       <c r="G385" t="s">
-        <v>1393</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="B386" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C386" t="s">
-        <v>1394</v>
+        <v>1420</v>
       </c>
       <c r="D386" t="s">
         <v>10</v>
       </c>
       <c r="E386" t="s">
         <v>11</v>
       </c>
       <c r="F386" s="1" t="s">
-        <v>1395</v>
+        <v>1421</v>
       </c>
       <c r="G386" t="s">
-        <v>1396</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="B387" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C387" t="s">
-        <v>1397</v>
+        <v>1423</v>
       </c>
       <c r="D387" t="s">
         <v>10</v>
       </c>
       <c r="E387" t="s">
         <v>11</v>
       </c>
       <c r="F387" s="1" t="s">
-        <v>1398</v>
+        <v>1424</v>
       </c>
       <c r="G387" t="s">
-        <v>1399</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="B388" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C388" t="s">
-        <v>1400</v>
+        <v>1426</v>
       </c>
       <c r="D388" t="s">
         <v>10</v>
       </c>
       <c r="E388" t="s">
         <v>11</v>
       </c>
       <c r="F388" s="1" t="s">
-        <v>1401</v>
+        <v>1427</v>
       </c>
       <c r="G388" t="s">
-        <v>1402</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
-        <v>841</v>
+        <v>621</v>
       </c>
       <c r="B389" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C389" t="s">
-        <v>1403</v>
+        <v>1429</v>
       </c>
       <c r="D389" t="s">
         <v>10</v>
       </c>
       <c r="E389" t="s">
         <v>11</v>
       </c>
       <c r="F389" s="1" t="s">
-        <v>1404</v>
+        <v>1430</v>
       </c>
       <c r="G389" t="s">
-        <v>1405</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
         <v>625</v>
       </c>
       <c r="B390" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C390" t="s">
-        <v>1406</v>
+        <v>1432</v>
       </c>
       <c r="D390" t="s">
         <v>10</v>
       </c>
       <c r="E390" t="s">
         <v>11</v>
       </c>
       <c r="F390" s="1" t="s">
-        <v>1407</v>
+        <v>1433</v>
       </c>
       <c r="G390" t="s">
-        <v>1408</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
         <v>629</v>
       </c>
       <c r="B391" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C391" t="s">
-        <v>1409</v>
+        <v>1435</v>
       </c>
       <c r="D391" t="s">
         <v>10</v>
       </c>
       <c r="E391" t="s">
         <v>11</v>
       </c>
       <c r="F391" s="1" t="s">
-        <v>1410</v>
+        <v>1436</v>
       </c>
       <c r="G391" t="s">
-        <v>1411</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
-        <v>609</v>
+        <v>633</v>
       </c>
       <c r="B392" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C392" t="s">
-        <v>1412</v>
+        <v>1438</v>
       </c>
       <c r="D392" t="s">
         <v>10</v>
       </c>
       <c r="E392" t="s">
         <v>11</v>
       </c>
       <c r="F392" s="1" t="s">
-        <v>1413</v>
+        <v>1439</v>
       </c>
       <c r="G392" t="s">
-        <v>1414</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="B393" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C393" t="s">
-        <v>1415</v>
+        <v>1441</v>
       </c>
       <c r="D393" t="s">
         <v>10</v>
       </c>
       <c r="E393" t="s">
         <v>11</v>
       </c>
       <c r="F393" s="1" t="s">
-        <v>1416</v>
+        <v>1442</v>
       </c>
       <c r="G393" t="s">
-        <v>1417</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B394" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C394" t="s">
-        <v>1418</v>
+        <v>1444</v>
       </c>
       <c r="D394" t="s">
         <v>10</v>
       </c>
       <c r="E394" t="s">
         <v>11</v>
       </c>
       <c r="F394" s="1" t="s">
-        <v>1419</v>
+        <v>1445</v>
       </c>
       <c r="G394" t="s">
-        <v>1420</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B395" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C395" t="s">
-        <v>1421</v>
+        <v>1447</v>
       </c>
       <c r="D395" t="s">
         <v>10</v>
       </c>
       <c r="E395" t="s">
         <v>11</v>
       </c>
       <c r="F395" s="1" t="s">
-        <v>1422</v>
+        <v>1448</v>
       </c>
       <c r="G395" t="s">
-        <v>1423</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="B396" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C396" t="s">
-        <v>1424</v>
+        <v>1450</v>
       </c>
       <c r="D396" t="s">
         <v>10</v>
       </c>
       <c r="E396" t="s">
         <v>11</v>
       </c>
       <c r="F396" s="1" t="s">
-        <v>1425</v>
+        <v>1451</v>
       </c>
       <c r="G396" t="s">
-        <v>1426</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="B397" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C397" t="s">
-        <v>1427</v>
+        <v>1453</v>
       </c>
       <c r="D397" t="s">
         <v>10</v>
       </c>
       <c r="E397" t="s">
         <v>11</v>
       </c>
       <c r="F397" s="1" t="s">
-        <v>1428</v>
+        <v>1454</v>
       </c>
       <c r="G397" t="s">
-        <v>1429</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="B398" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C398" t="s">
-        <v>1430</v>
+        <v>1456</v>
       </c>
       <c r="D398" t="s">
         <v>10</v>
       </c>
       <c r="E398" t="s">
         <v>11</v>
       </c>
       <c r="F398" s="1" t="s">
-        <v>1431</v>
+        <v>1457</v>
       </c>
       <c r="G398" t="s">
-        <v>1432</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="B399" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C399" t="s">
-        <v>1433</v>
+        <v>1459</v>
       </c>
       <c r="D399" t="s">
         <v>10</v>
       </c>
       <c r="E399" t="s">
         <v>11</v>
       </c>
       <c r="F399" s="1" t="s">
-        <v>1434</v>
+        <v>1460</v>
       </c>
       <c r="G399" t="s">
-        <v>1435</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="B400" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="C400" t="s">
-        <v>1436</v>
+        <v>1462</v>
       </c>
       <c r="D400" t="s">
         <v>10</v>
       </c>
       <c r="E400" t="s">
         <v>11</v>
       </c>
       <c r="F400" s="1" t="s">
-        <v>1437</v>
+        <v>1463</v>
       </c>
       <c r="G400" t="s">
-        <v>1438</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
-        <v>107</v>
+        <v>669</v>
       </c>
       <c r="B401" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C401" t="s">
-        <v>1440</v>
+        <v>1465</v>
       </c>
       <c r="D401" t="s">
         <v>10</v>
       </c>
       <c r="E401" t="s">
         <v>11</v>
       </c>
       <c r="F401" s="1" t="s">
-        <v>1441</v>
+        <v>1466</v>
       </c>
       <c r="G401" t="s">
-        <v>1442</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
-        <v>111</v>
+        <v>673</v>
       </c>
       <c r="B402" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C402" t="s">
-        <v>1443</v>
+        <v>1468</v>
       </c>
       <c r="D402" t="s">
         <v>10</v>
       </c>
       <c r="E402" t="s">
         <v>11</v>
       </c>
       <c r="F402" s="1" t="s">
-        <v>1444</v>
+        <v>1469</v>
       </c>
       <c r="G402" t="s">
-        <v>1445</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
-        <v>115</v>
+        <v>677</v>
       </c>
       <c r="B403" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C403" t="s">
-        <v>1446</v>
+        <v>1471</v>
       </c>
       <c r="D403" t="s">
         <v>10</v>
       </c>
       <c r="E403" t="s">
         <v>11</v>
       </c>
       <c r="F403" s="1" t="s">
-        <v>1447</v>
+        <v>1472</v>
       </c>
       <c r="G403" t="s">
-        <v>1448</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
-        <v>120</v>
+        <v>681</v>
       </c>
       <c r="B404" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C404" t="s">
-        <v>1449</v>
+        <v>1474</v>
       </c>
       <c r="D404" t="s">
         <v>10</v>
       </c>
       <c r="E404" t="s">
         <v>11</v>
       </c>
       <c r="F404" s="1" t="s">
-        <v>1450</v>
+        <v>1475</v>
       </c>
       <c r="G404" t="s">
-        <v>1451</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
-        <v>124</v>
+        <v>685</v>
       </c>
       <c r="B405" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C405" t="s">
-        <v>1452</v>
+        <v>1477</v>
       </c>
       <c r="D405" t="s">
         <v>10</v>
       </c>
       <c r="E405" t="s">
         <v>11</v>
       </c>
       <c r="F405" s="1" t="s">
-        <v>1453</v>
+        <v>1478</v>
       </c>
       <c r="G405" t="s">
-        <v>1454</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
-        <v>128</v>
+        <v>688</v>
       </c>
       <c r="B406" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C406" t="s">
-        <v>1455</v>
+        <v>1480</v>
       </c>
       <c r="D406" t="s">
         <v>10</v>
       </c>
       <c r="E406" t="s">
         <v>11</v>
       </c>
       <c r="F406" s="1" t="s">
-        <v>1456</v>
+        <v>1481</v>
       </c>
       <c r="G406" t="s">
-        <v>1457</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
-        <v>132</v>
+        <v>692</v>
       </c>
       <c r="B407" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C407" t="s">
-        <v>1458</v>
+        <v>1483</v>
       </c>
       <c r="D407" t="s">
         <v>10</v>
       </c>
       <c r="E407" t="s">
         <v>11</v>
       </c>
       <c r="F407" s="1" t="s">
-        <v>1459</v>
+        <v>1484</v>
       </c>
       <c r="G407" t="s">
-        <v>1460</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
-        <v>136</v>
+        <v>696</v>
       </c>
       <c r="B408" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C408" t="s">
-        <v>1461</v>
+        <v>1486</v>
       </c>
       <c r="D408" t="s">
         <v>10</v>
       </c>
       <c r="E408" t="s">
         <v>11</v>
       </c>
       <c r="F408" s="1" t="s">
-        <v>1462</v>
+        <v>1487</v>
       </c>
       <c r="G408" t="s">
-        <v>1463</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
-        <v>140</v>
+        <v>700</v>
       </c>
       <c r="B409" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C409" t="s">
-        <v>1464</v>
+        <v>1489</v>
       </c>
       <c r="D409" t="s">
         <v>10</v>
       </c>
       <c r="E409" t="s">
         <v>11</v>
       </c>
       <c r="F409" s="1" t="s">
-        <v>1465</v>
+        <v>1490</v>
       </c>
       <c r="G409" t="s">
-        <v>1466</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
-        <v>289</v>
+        <v>704</v>
       </c>
       <c r="B410" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C410" t="s">
-        <v>1467</v>
+        <v>1492</v>
       </c>
       <c r="D410" t="s">
         <v>10</v>
       </c>
       <c r="E410" t="s">
         <v>11</v>
       </c>
       <c r="F410" s="1" t="s">
-        <v>1468</v>
+        <v>1493</v>
       </c>
       <c r="G410" t="s">
-        <v>1469</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
-        <v>293</v>
+        <v>709</v>
       </c>
       <c r="B411" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C411" t="s">
-        <v>1470</v>
+        <v>1495</v>
       </c>
       <c r="D411" t="s">
         <v>10</v>
       </c>
       <c r="E411" t="s">
         <v>11</v>
       </c>
       <c r="F411" s="1" t="s">
-        <v>1471</v>
+        <v>1496</v>
       </c>
       <c r="G411" t="s">
-        <v>1472</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
-        <v>297</v>
+        <v>717</v>
       </c>
       <c r="B412" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C412" t="s">
-        <v>1473</v>
+        <v>1498</v>
       </c>
       <c r="D412" t="s">
         <v>10</v>
       </c>
       <c r="E412" t="s">
         <v>11</v>
       </c>
       <c r="F412" s="1" t="s">
-        <v>1474</v>
+        <v>1499</v>
       </c>
       <c r="G412" t="s">
-        <v>1475</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
-        <v>301</v>
+        <v>721</v>
       </c>
       <c r="B413" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C413" t="s">
-        <v>1476</v>
+        <v>1501</v>
       </c>
       <c r="D413" t="s">
         <v>10</v>
       </c>
       <c r="E413" t="s">
         <v>11</v>
       </c>
       <c r="F413" s="1" t="s">
-        <v>1477</v>
+        <v>1502</v>
       </c>
       <c r="G413" t="s">
-        <v>1478</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
-        <v>305</v>
+        <v>725</v>
       </c>
       <c r="B414" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C414" t="s">
-        <v>1479</v>
+        <v>1504</v>
       </c>
       <c r="D414" t="s">
         <v>10</v>
       </c>
       <c r="E414" t="s">
         <v>11</v>
       </c>
       <c r="F414" s="1" t="s">
-        <v>1480</v>
+        <v>1505</v>
       </c>
       <c r="G414" t="s">
-        <v>1481</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
-        <v>309</v>
+        <v>945</v>
       </c>
       <c r="B415" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C415" t="s">
-        <v>1482</v>
+        <v>1507</v>
       </c>
       <c r="D415" t="s">
         <v>10</v>
       </c>
       <c r="E415" t="s">
         <v>11</v>
       </c>
       <c r="F415" s="1" t="s">
-        <v>1483</v>
+        <v>1508</v>
       </c>
       <c r="G415" t="s">
-        <v>1484</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
-        <v>313</v>
+        <v>729</v>
       </c>
       <c r="B416" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C416" t="s">
-        <v>1485</v>
+        <v>1510</v>
       </c>
       <c r="D416" t="s">
         <v>10</v>
       </c>
       <c r="E416" t="s">
         <v>11</v>
       </c>
       <c r="F416" s="1" t="s">
-        <v>1486</v>
+        <v>1511</v>
       </c>
       <c r="G416" t="s">
-        <v>1487</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
-        <v>317</v>
+        <v>733</v>
       </c>
       <c r="B417" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C417" t="s">
-        <v>1488</v>
+        <v>1513</v>
       </c>
       <c r="D417" t="s">
         <v>10</v>
       </c>
       <c r="E417" t="s">
         <v>11</v>
       </c>
       <c r="F417" s="1" t="s">
-        <v>1489</v>
+        <v>1514</v>
       </c>
       <c r="G417" t="s">
-        <v>1487</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
-        <v>321</v>
+        <v>713</v>
       </c>
       <c r="B418" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C418" t="s">
-        <v>1490</v>
+        <v>1516</v>
       </c>
       <c r="D418" t="s">
         <v>10</v>
       </c>
       <c r="E418" t="s">
         <v>11</v>
       </c>
       <c r="F418" s="1" t="s">
-        <v>1491</v>
+        <v>1517</v>
       </c>
       <c r="G418" t="s">
-        <v>1492</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
-        <v>326</v>
+        <v>737</v>
       </c>
       <c r="B419" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C419" t="s">
-        <v>1493</v>
+        <v>1519</v>
       </c>
       <c r="D419" t="s">
         <v>10</v>
       </c>
       <c r="E419" t="s">
         <v>11</v>
       </c>
       <c r="F419" s="1" t="s">
-        <v>1494</v>
+        <v>1520</v>
       </c>
       <c r="G419" t="s">
-        <v>1495</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
-        <v>330</v>
+        <v>741</v>
       </c>
       <c r="B420" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C420" t="s">
-        <v>1496</v>
+        <v>1522</v>
       </c>
       <c r="D420" t="s">
         <v>10</v>
       </c>
       <c r="E420" t="s">
         <v>11</v>
       </c>
       <c r="F420" s="1" t="s">
-        <v>1497</v>
+        <v>1523</v>
       </c>
       <c r="G420" t="s">
-        <v>1498</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
-        <v>334</v>
+        <v>745</v>
       </c>
       <c r="B421" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C421" t="s">
-        <v>1499</v>
+        <v>1525</v>
       </c>
       <c r="D421" t="s">
         <v>10</v>
       </c>
       <c r="E421" t="s">
         <v>11</v>
       </c>
       <c r="F421" s="1" t="s">
-        <v>1500</v>
+        <v>1526</v>
       </c>
       <c r="G421" t="s">
-        <v>1501</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
-        <v>338</v>
+        <v>749</v>
       </c>
       <c r="B422" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C422" t="s">
-        <v>1502</v>
+        <v>1528</v>
       </c>
       <c r="D422" t="s">
         <v>10</v>
       </c>
       <c r="E422" t="s">
         <v>11</v>
       </c>
       <c r="F422" s="1" t="s">
-        <v>1503</v>
+        <v>1529</v>
       </c>
       <c r="G422" t="s">
-        <v>1504</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
-        <v>342</v>
+        <v>753</v>
       </c>
       <c r="B423" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C423" t="s">
-        <v>1505</v>
+        <v>1531</v>
       </c>
       <c r="D423" t="s">
         <v>10</v>
       </c>
       <c r="E423" t="s">
         <v>11</v>
       </c>
       <c r="F423" s="1" t="s">
-        <v>1506</v>
+        <v>1532</v>
       </c>
       <c r="G423" t="s">
-        <v>1507</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
-        <v>346</v>
+        <v>757</v>
       </c>
       <c r="B424" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C424" t="s">
-        <v>1508</v>
+        <v>1534</v>
       </c>
       <c r="D424" t="s">
         <v>10</v>
       </c>
       <c r="E424" t="s">
         <v>11</v>
       </c>
       <c r="F424" s="1" t="s">
-        <v>1509</v>
+        <v>1535</v>
       </c>
       <c r="G424" t="s">
-        <v>1510</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
-        <v>350</v>
+        <v>761</v>
       </c>
       <c r="B425" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C425" t="s">
-        <v>1511</v>
+        <v>1537</v>
       </c>
       <c r="D425" t="s">
         <v>10</v>
       </c>
       <c r="E425" t="s">
         <v>11</v>
       </c>
       <c r="F425" s="1" t="s">
-        <v>1512</v>
+        <v>1538</v>
       </c>
       <c r="G425" t="s">
-        <v>1513</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
-        <v>354</v>
+        <v>765</v>
       </c>
       <c r="B426" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
       <c r="C426" t="s">
-        <v>1514</v>
+        <v>1540</v>
       </c>
       <c r="D426" t="s">
         <v>10</v>
       </c>
       <c r="E426" t="s">
         <v>11</v>
       </c>
       <c r="F426" s="1" t="s">
-        <v>1515</v>
+        <v>1541</v>
       </c>
       <c r="G426" t="s">
-        <v>1516</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
-        <v>358</v>
+        <v>211</v>
       </c>
       <c r="B427" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C427" t="s">
-        <v>1517</v>
+        <v>1544</v>
       </c>
       <c r="D427" t="s">
         <v>10</v>
       </c>
       <c r="E427" t="s">
         <v>11</v>
       </c>
       <c r="F427" s="1" t="s">
-        <v>1518</v>
+        <v>1545</v>
       </c>
       <c r="G427" t="s">
-        <v>1519</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
-        <v>362</v>
+        <v>215</v>
       </c>
       <c r="B428" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C428" t="s">
-        <v>1520</v>
+        <v>1547</v>
       </c>
       <c r="D428" t="s">
         <v>10</v>
       </c>
       <c r="E428" t="s">
         <v>11</v>
       </c>
       <c r="F428" s="1" t="s">
-        <v>1521</v>
+        <v>1548</v>
       </c>
       <c r="G428" t="s">
-        <v>1522</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
-        <v>366</v>
+        <v>219</v>
       </c>
       <c r="B429" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C429" t="s">
-        <v>1523</v>
+        <v>1550</v>
       </c>
       <c r="D429" t="s">
         <v>10</v>
       </c>
       <c r="E429" t="s">
         <v>11</v>
       </c>
       <c r="F429" s="1" t="s">
-        <v>1524</v>
+        <v>1551</v>
       </c>
       <c r="G429" t="s">
-        <v>1525</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
-        <v>370</v>
+        <v>224</v>
       </c>
       <c r="B430" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C430" t="s">
-        <v>1526</v>
+        <v>1553</v>
       </c>
       <c r="D430" t="s">
         <v>10</v>
       </c>
       <c r="E430" t="s">
         <v>11</v>
       </c>
       <c r="F430" s="1" t="s">
-        <v>1527</v>
+        <v>1554</v>
       </c>
       <c r="G430" t="s">
-        <v>1528</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
-        <v>374</v>
+        <v>228</v>
       </c>
       <c r="B431" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C431" t="s">
-        <v>1529</v>
+        <v>1556</v>
       </c>
       <c r="D431" t="s">
         <v>10</v>
       </c>
       <c r="E431" t="s">
         <v>11</v>
       </c>
       <c r="F431" s="1" t="s">
-        <v>1530</v>
+        <v>1557</v>
       </c>
       <c r="G431" t="s">
-        <v>1531</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
-        <v>378</v>
+        <v>232</v>
       </c>
       <c r="B432" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C432" t="s">
-        <v>1532</v>
+        <v>1559</v>
       </c>
       <c r="D432" t="s">
         <v>10</v>
       </c>
       <c r="E432" t="s">
         <v>11</v>
       </c>
       <c r="F432" s="1" t="s">
-        <v>1533</v>
+        <v>1560</v>
       </c>
       <c r="G432" t="s">
-        <v>1534</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
-        <v>382</v>
+        <v>236</v>
       </c>
       <c r="B433" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C433" t="s">
-        <v>1535</v>
+        <v>1562</v>
       </c>
       <c r="D433" t="s">
         <v>10</v>
       </c>
       <c r="E433" t="s">
         <v>11</v>
       </c>
       <c r="F433" s="1" t="s">
-        <v>1536</v>
+        <v>1563</v>
       </c>
       <c r="G433" t="s">
-        <v>1537</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
-        <v>386</v>
+        <v>240</v>
       </c>
       <c r="B434" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C434" t="s">
-        <v>1538</v>
+        <v>1565</v>
       </c>
       <c r="D434" t="s">
         <v>10</v>
       </c>
       <c r="E434" t="s">
         <v>11</v>
       </c>
       <c r="F434" s="1" t="s">
-        <v>1539</v>
+        <v>1566</v>
       </c>
       <c r="G434" t="s">
-        <v>1540</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
-        <v>390</v>
+        <v>244</v>
       </c>
       <c r="B435" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C435" t="s">
-        <v>1541</v>
+        <v>1568</v>
       </c>
       <c r="D435" t="s">
         <v>10</v>
       </c>
       <c r="E435" t="s">
         <v>11</v>
       </c>
       <c r="F435" s="1" t="s">
-        <v>1542</v>
+        <v>1569</v>
       </c>
       <c r="G435" t="s">
-        <v>1543</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B436" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C436" t="s">
-        <v>1544</v>
+        <v>1571</v>
       </c>
       <c r="D436" t="s">
         <v>10</v>
       </c>
       <c r="E436" t="s">
         <v>11</v>
       </c>
       <c r="F436" s="1" t="s">
-        <v>1545</v>
+        <v>1572</v>
       </c>
       <c r="G436" t="s">
-        <v>1546</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B437" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C437" t="s">
-        <v>1547</v>
+        <v>1574</v>
       </c>
       <c r="D437" t="s">
         <v>10</v>
       </c>
       <c r="E437" t="s">
         <v>11</v>
       </c>
       <c r="F437" s="1" t="s">
-        <v>1548</v>
+        <v>1575</v>
       </c>
       <c r="G437" t="s">
-        <v>1549</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B438" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C438" t="s">
-        <v>1550</v>
+        <v>1577</v>
       </c>
       <c r="D438" t="s">
         <v>10</v>
       </c>
       <c r="E438" t="s">
         <v>11</v>
       </c>
       <c r="F438" s="1" t="s">
-        <v>1551</v>
+        <v>1578</v>
       </c>
       <c r="G438" t="s">
-        <v>1552</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B439" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C439" t="s">
-        <v>1553</v>
+        <v>1580</v>
       </c>
       <c r="D439" t="s">
         <v>10</v>
       </c>
       <c r="E439" t="s">
         <v>11</v>
       </c>
       <c r="F439" s="1" t="s">
-        <v>1554</v>
+        <v>1581</v>
       </c>
       <c r="G439" t="s">
-        <v>1555</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B440" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C440" t="s">
-        <v>1556</v>
+        <v>1583</v>
       </c>
       <c r="D440" t="s">
         <v>10</v>
       </c>
       <c r="E440" t="s">
         <v>11</v>
       </c>
       <c r="F440" s="1" t="s">
-        <v>1557</v>
+        <v>1584</v>
       </c>
       <c r="G440" t="s">
-        <v>1558</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B441" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C441" t="s">
-        <v>1559</v>
+        <v>1586</v>
       </c>
       <c r="D441" t="s">
         <v>10</v>
       </c>
       <c r="E441" t="s">
         <v>11</v>
       </c>
       <c r="F441" s="1" t="s">
-        <v>1560</v>
+        <v>1587</v>
       </c>
       <c r="G441" t="s">
-        <v>1561</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B442" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C442" t="s">
-        <v>1562</v>
+        <v>1589</v>
       </c>
       <c r="D442" t="s">
         <v>10</v>
       </c>
       <c r="E442" t="s">
         <v>11</v>
       </c>
       <c r="F442" s="1" t="s">
-        <v>1563</v>
+        <v>1590</v>
       </c>
       <c r="G442" t="s">
-        <v>1564</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B443" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C443" t="s">
-        <v>1565</v>
+        <v>1592</v>
       </c>
       <c r="D443" t="s">
         <v>10</v>
       </c>
       <c r="E443" t="s">
         <v>11</v>
       </c>
       <c r="F443" s="1" t="s">
-        <v>1566</v>
+        <v>1593</v>
       </c>
       <c r="G443" t="s">
-        <v>1567</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B444" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C444" t="s">
-        <v>1568</v>
+        <v>1594</v>
       </c>
       <c r="D444" t="s">
         <v>10</v>
       </c>
       <c r="E444" t="s">
         <v>11</v>
       </c>
       <c r="F444" s="1" t="s">
-        <v>1569</v>
+        <v>1595</v>
       </c>
       <c r="G444" t="s">
-        <v>1570</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
         <v>430</v>
       </c>
       <c r="B445" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C445" t="s">
-        <v>1571</v>
+        <v>1597</v>
       </c>
       <c r="D445" t="s">
         <v>10</v>
       </c>
       <c r="E445" t="s">
         <v>11</v>
       </c>
       <c r="F445" s="1" t="s">
-        <v>1572</v>
+        <v>1598</v>
       </c>
       <c r="G445" t="s">
-        <v>1573</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
         <v>434</v>
       </c>
       <c r="B446" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C446" t="s">
-        <v>1574</v>
+        <v>1600</v>
       </c>
       <c r="D446" t="s">
         <v>10</v>
       </c>
       <c r="E446" t="s">
         <v>11</v>
       </c>
       <c r="F446" s="1" t="s">
-        <v>1575</v>
+        <v>1601</v>
       </c>
       <c r="G446" t="s">
-        <v>1576</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
         <v>438</v>
       </c>
       <c r="B447" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C447" t="s">
-        <v>1577</v>
+        <v>1603</v>
       </c>
       <c r="D447" t="s">
         <v>10</v>
       </c>
       <c r="E447" t="s">
         <v>11</v>
       </c>
       <c r="F447" s="1" t="s">
-        <v>1578</v>
+        <v>1604</v>
       </c>
       <c r="G447" t="s">
-        <v>1579</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
         <v>442</v>
       </c>
       <c r="B448" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C448" t="s">
-        <v>1580</v>
+        <v>1606</v>
       </c>
       <c r="D448" t="s">
         <v>10</v>
       </c>
       <c r="E448" t="s">
         <v>11</v>
       </c>
       <c r="F448" s="1" t="s">
-        <v>1581</v>
+        <v>1607</v>
       </c>
       <c r="G448" t="s">
-        <v>1582</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
         <v>446</v>
       </c>
       <c r="B449" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C449" t="s">
-        <v>1583</v>
+        <v>1609</v>
       </c>
       <c r="D449" t="s">
         <v>10</v>
       </c>
       <c r="E449" t="s">
         <v>11</v>
       </c>
       <c r="F449" s="1" t="s">
-        <v>1584</v>
+        <v>1610</v>
       </c>
       <c r="G449" t="s">
-        <v>1585</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
         <v>450</v>
       </c>
       <c r="B450" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C450" t="s">
-        <v>1586</v>
+        <v>1612</v>
       </c>
       <c r="D450" t="s">
         <v>10</v>
       </c>
       <c r="E450" t="s">
         <v>11</v>
       </c>
       <c r="F450" s="1" t="s">
-        <v>1587</v>
+        <v>1613</v>
       </c>
       <c r="G450" t="s">
-        <v>1588</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
         <v>454</v>
       </c>
       <c r="B451" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C451" t="s">
-        <v>1589</v>
+        <v>1615</v>
       </c>
       <c r="D451" t="s">
         <v>10</v>
       </c>
       <c r="E451" t="s">
         <v>11</v>
       </c>
       <c r="F451" s="1" t="s">
-        <v>1590</v>
+        <v>1616</v>
       </c>
       <c r="G451" t="s">
-        <v>1591</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B452" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C452" t="s">
-        <v>1592</v>
+        <v>1618</v>
       </c>
       <c r="D452" t="s">
         <v>10</v>
       </c>
       <c r="E452" t="s">
         <v>11</v>
       </c>
       <c r="F452" s="1" t="s">
-        <v>1593</v>
+        <v>1619</v>
       </c>
       <c r="G452" t="s">
-        <v>1594</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="B453" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C453" t="s">
-        <v>1595</v>
+        <v>1621</v>
       </c>
       <c r="D453" t="s">
         <v>10</v>
       </c>
       <c r="E453" t="s">
         <v>11</v>
       </c>
       <c r="F453" s="1" t="s">
-        <v>1596</v>
+        <v>1622</v>
       </c>
       <c r="G453" t="s">
-        <v>1597</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="B454" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C454" t="s">
-        <v>1598</v>
+        <v>1624</v>
       </c>
       <c r="D454" t="s">
         <v>10</v>
       </c>
       <c r="E454" t="s">
         <v>11</v>
       </c>
       <c r="F454" s="1" t="s">
-        <v>1599</v>
+        <v>1625</v>
       </c>
       <c r="G454" t="s">
-        <v>1600</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="B455" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C455" t="s">
-        <v>1601</v>
+        <v>1627</v>
       </c>
       <c r="D455" t="s">
         <v>10</v>
       </c>
       <c r="E455" t="s">
         <v>11</v>
       </c>
       <c r="F455" s="1" t="s">
-        <v>1602</v>
+        <v>1628</v>
       </c>
       <c r="G455" t="s">
-        <v>1603</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="B456" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C456" t="s">
-        <v>1604</v>
+        <v>1630</v>
       </c>
       <c r="D456" t="s">
         <v>10</v>
       </c>
       <c r="E456" t="s">
         <v>11</v>
       </c>
       <c r="F456" s="1" t="s">
-        <v>1605</v>
+        <v>1631</v>
       </c>
       <c r="G456" t="s">
-        <v>1606</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B457" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C457" t="s">
-        <v>1607</v>
+        <v>1633</v>
       </c>
       <c r="D457" t="s">
         <v>10</v>
       </c>
       <c r="E457" t="s">
         <v>11</v>
       </c>
       <c r="F457" s="1" t="s">
-        <v>1608</v>
+        <v>1634</v>
       </c>
       <c r="G457" t="s">
-        <v>1609</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B458" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C458" t="s">
-        <v>1610</v>
+        <v>1636</v>
       </c>
       <c r="D458" t="s">
         <v>10</v>
       </c>
       <c r="E458" t="s">
         <v>11</v>
       </c>
       <c r="F458" s="1" t="s">
-        <v>1611</v>
+        <v>1637</v>
       </c>
       <c r="G458" t="s">
-        <v>1612</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="B459" t="s">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="C459" t="s">
-        <v>1613</v>
+        <v>1639</v>
       </c>
       <c r="D459" t="s">
         <v>10</v>
       </c>
       <c r="E459" t="s">
         <v>11</v>
       </c>
       <c r="F459" s="1" t="s">
-        <v>1614</v>
+        <v>1640</v>
       </c>
       <c r="G459" t="s">
-        <v>1615</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" t="s">
-        <v>55</v>
+        <v>490</v>
       </c>
       <c r="B460" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C460" t="s">
-        <v>1617</v>
+        <v>1642</v>
       </c>
       <c r="D460" t="s">
         <v>10</v>
       </c>
       <c r="E460" t="s">
         <v>11</v>
       </c>
       <c r="F460" s="1" t="s">
-        <v>1618</v>
+        <v>1643</v>
       </c>
       <c r="G460" t="s">
-        <v>1619</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" t="s">
-        <v>59</v>
+        <v>494</v>
       </c>
       <c r="B461" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C461" t="s">
-        <v>1620</v>
+        <v>1645</v>
       </c>
       <c r="D461" t="s">
         <v>10</v>
       </c>
       <c r="E461" t="s">
         <v>11</v>
       </c>
       <c r="F461" s="1" t="s">
-        <v>1621</v>
+        <v>1646</v>
       </c>
       <c r="G461" t="s">
-        <v>1622</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" t="s">
-        <v>63</v>
+        <v>498</v>
       </c>
       <c r="B462" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C462" t="s">
-        <v>1623</v>
+        <v>1648</v>
       </c>
       <c r="D462" t="s">
         <v>10</v>
       </c>
       <c r="E462" t="s">
         <v>11</v>
       </c>
       <c r="F462" s="1" t="s">
-        <v>1624</v>
+        <v>1649</v>
       </c>
       <c r="G462" t="s">
-        <v>1625</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" t="s">
-        <v>67</v>
+        <v>502</v>
       </c>
       <c r="B463" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C463" t="s">
-        <v>1626</v>
+        <v>1651</v>
       </c>
       <c r="D463" t="s">
         <v>10</v>
       </c>
       <c r="E463" t="s">
         <v>11</v>
       </c>
       <c r="F463" s="1" t="s">
-        <v>1627</v>
+        <v>1652</v>
       </c>
       <c r="G463" t="s">
-        <v>1628</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" t="s">
-        <v>71</v>
+        <v>506</v>
       </c>
       <c r="B464" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C464" t="s">
-        <v>1629</v>
+        <v>1654</v>
       </c>
       <c r="D464" t="s">
         <v>10</v>
       </c>
       <c r="E464" t="s">
         <v>11</v>
       </c>
       <c r="F464" s="1" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="G464" t="s">
-        <v>1631</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" t="s">
-        <v>75</v>
+        <v>510</v>
       </c>
       <c r="B465" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C465" t="s">
-        <v>1632</v>
+        <v>1657</v>
       </c>
       <c r="D465" t="s">
         <v>10</v>
       </c>
       <c r="E465" t="s">
         <v>11</v>
       </c>
       <c r="F465" s="1" t="s">
-        <v>1633</v>
+        <v>1658</v>
       </c>
       <c r="G465" t="s">
-        <v>1634</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" t="s">
-        <v>79</v>
+        <v>514</v>
       </c>
       <c r="B466" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C466" t="s">
-        <v>1635</v>
+        <v>1660</v>
       </c>
       <c r="D466" t="s">
         <v>10</v>
       </c>
       <c r="E466" t="s">
         <v>11</v>
       </c>
       <c r="F466" s="1" t="s">
-        <v>1636</v>
+        <v>1661</v>
       </c>
       <c r="G466" t="s">
-        <v>1637</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" t="s">
-        <v>83</v>
+        <v>518</v>
       </c>
       <c r="B467" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C467" t="s">
-        <v>1638</v>
+        <v>1663</v>
       </c>
       <c r="D467" t="s">
         <v>10</v>
       </c>
       <c r="E467" t="s">
         <v>11</v>
       </c>
       <c r="F467" s="1" t="s">
-        <v>1639</v>
+        <v>1664</v>
       </c>
       <c r="G467" t="s">
-        <v>1640</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" t="s">
-        <v>87</v>
+        <v>522</v>
       </c>
       <c r="B468" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C468" t="s">
-        <v>1641</v>
+        <v>1666</v>
       </c>
       <c r="D468" t="s">
         <v>10</v>
       </c>
       <c r="E468" t="s">
         <v>11</v>
       </c>
       <c r="F468" s="1" t="s">
-        <v>1642</v>
+        <v>1667</v>
       </c>
       <c r="G468" t="s">
-        <v>1643</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" t="s">
-        <v>91</v>
+        <v>526</v>
       </c>
       <c r="B469" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C469" t="s">
-        <v>1644</v>
+        <v>1669</v>
       </c>
       <c r="D469" t="s">
         <v>10</v>
       </c>
       <c r="E469" t="s">
         <v>11</v>
       </c>
       <c r="F469" s="1" t="s">
-        <v>1645</v>
+        <v>1670</v>
       </c>
       <c r="G469" t="s">
-        <v>1646</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" t="s">
-        <v>95</v>
+        <v>530</v>
       </c>
       <c r="B470" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C470" t="s">
-        <v>1647</v>
+        <v>1672</v>
       </c>
       <c r="D470" t="s">
         <v>10</v>
       </c>
       <c r="E470" t="s">
         <v>11</v>
       </c>
       <c r="F470" s="1" t="s">
-        <v>1648</v>
+        <v>1673</v>
       </c>
       <c r="G470" t="s">
-        <v>1649</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" t="s">
-        <v>99</v>
+        <v>534</v>
       </c>
       <c r="B471" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C471" t="s">
-        <v>1650</v>
+        <v>1675</v>
       </c>
       <c r="D471" t="s">
         <v>10</v>
       </c>
       <c r="E471" t="s">
         <v>11</v>
       </c>
       <c r="F471" s="1" t="s">
-        <v>1651</v>
+        <v>1676</v>
       </c>
       <c r="G471" t="s">
-        <v>1652</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" t="s">
-        <v>103</v>
+        <v>538</v>
       </c>
       <c r="B472" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C472" t="s">
-        <v>1653</v>
+        <v>1678</v>
       </c>
       <c r="D472" t="s">
         <v>10</v>
       </c>
       <c r="E472" t="s">
         <v>11</v>
       </c>
       <c r="F472" s="1" t="s">
-        <v>1654</v>
+        <v>1679</v>
       </c>
       <c r="G472" t="s">
-        <v>1655</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" t="s">
-        <v>144</v>
+        <v>542</v>
       </c>
       <c r="B473" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C473" t="s">
-        <v>1656</v>
+        <v>1681</v>
       </c>
       <c r="D473" t="s">
         <v>10</v>
       </c>
       <c r="E473" t="s">
         <v>11</v>
       </c>
       <c r="F473" s="1" t="s">
-        <v>1657</v>
+        <v>1682</v>
       </c>
       <c r="G473" t="s">
-        <v>1658</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" t="s">
-        <v>148</v>
+        <v>546</v>
       </c>
       <c r="B474" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C474" t="s">
-        <v>1659</v>
+        <v>1684</v>
       </c>
       <c r="D474" t="s">
         <v>10</v>
       </c>
       <c r="E474" t="s">
         <v>11</v>
       </c>
       <c r="F474" s="1" t="s">
-        <v>1660</v>
+        <v>1685</v>
       </c>
       <c r="G474" t="s">
-        <v>1661</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" t="s">
-        <v>152</v>
+        <v>550</v>
       </c>
       <c r="B475" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C475" t="s">
-        <v>1662</v>
+        <v>1687</v>
       </c>
       <c r="D475" t="s">
         <v>10</v>
       </c>
       <c r="E475" t="s">
         <v>11</v>
       </c>
       <c r="F475" s="1" t="s">
-        <v>1663</v>
+        <v>1688</v>
       </c>
       <c r="G475" t="s">
-        <v>1664</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" t="s">
-        <v>156</v>
+        <v>554</v>
       </c>
       <c r="B476" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C476" t="s">
-        <v>1665</v>
+        <v>1690</v>
       </c>
       <c r="D476" t="s">
         <v>10</v>
       </c>
       <c r="E476" t="s">
         <v>11</v>
       </c>
       <c r="F476" s="1" t="s">
-        <v>1666</v>
+        <v>1691</v>
       </c>
       <c r="G476" t="s">
-        <v>1667</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" t="s">
-        <v>160</v>
+        <v>558</v>
       </c>
       <c r="B477" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C477" t="s">
-        <v>1668</v>
+        <v>1693</v>
       </c>
       <c r="D477" t="s">
         <v>10</v>
       </c>
       <c r="E477" t="s">
         <v>11</v>
       </c>
       <c r="F477" s="1" t="s">
-        <v>1669</v>
+        <v>1694</v>
       </c>
       <c r="G477" t="s">
-        <v>1670</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" t="s">
-        <v>164</v>
+        <v>563</v>
       </c>
       <c r="B478" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C478" t="s">
-        <v>1671</v>
+        <v>1696</v>
       </c>
       <c r="D478" t="s">
         <v>10</v>
       </c>
       <c r="E478" t="s">
         <v>11</v>
       </c>
       <c r="F478" s="1" t="s">
-        <v>1672</v>
+        <v>1697</v>
       </c>
       <c r="G478" t="s">
-        <v>1673</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" t="s">
-        <v>168</v>
+        <v>568</v>
       </c>
       <c r="B479" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C479" t="s">
-        <v>1674</v>
+        <v>1699</v>
       </c>
       <c r="D479" t="s">
         <v>10</v>
       </c>
       <c r="E479" t="s">
         <v>11</v>
       </c>
       <c r="F479" s="1" t="s">
-        <v>1675</v>
+        <v>1700</v>
       </c>
       <c r="G479" t="s">
-        <v>1676</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" t="s">
-        <v>172</v>
+        <v>572</v>
       </c>
       <c r="B480" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C480" t="s">
-        <v>1677</v>
+        <v>1702</v>
       </c>
       <c r="D480" t="s">
         <v>10</v>
       </c>
       <c r="E480" t="s">
         <v>11</v>
       </c>
       <c r="F480" s="1" t="s">
-        <v>1678</v>
+        <v>1703</v>
       </c>
       <c r="G480" t="s">
-        <v>1679</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" t="s">
-        <v>176</v>
+        <v>576</v>
       </c>
       <c r="B481" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C481" t="s">
-        <v>1680</v>
+        <v>1705</v>
       </c>
       <c r="D481" t="s">
         <v>10</v>
       </c>
       <c r="E481" t="s">
         <v>11</v>
       </c>
       <c r="F481" s="1" t="s">
-        <v>1681</v>
+        <v>1706</v>
       </c>
       <c r="G481" t="s">
-        <v>1682</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" t="s">
-        <v>180</v>
+        <v>580</v>
       </c>
       <c r="B482" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C482" t="s">
-        <v>1683</v>
+        <v>1708</v>
       </c>
       <c r="D482" t="s">
         <v>10</v>
       </c>
       <c r="E482" t="s">
         <v>11</v>
       </c>
       <c r="F482" s="1" t="s">
-        <v>1684</v>
+        <v>1709</v>
       </c>
       <c r="G482" t="s">
-        <v>1685</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" t="s">
-        <v>184</v>
+        <v>584</v>
       </c>
       <c r="B483" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C483" t="s">
-        <v>1686</v>
+        <v>1711</v>
       </c>
       <c r="D483" t="s">
         <v>10</v>
       </c>
       <c r="E483" t="s">
         <v>11</v>
       </c>
       <c r="F483" s="1" t="s">
-        <v>1687</v>
+        <v>1712</v>
       </c>
       <c r="G483" t="s">
-        <v>1688</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" t="s">
-        <v>188</v>
+        <v>588</v>
       </c>
       <c r="B484" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C484" t="s">
-        <v>1689</v>
+        <v>1714</v>
       </c>
       <c r="D484" t="s">
         <v>10</v>
       </c>
       <c r="E484" t="s">
         <v>11</v>
       </c>
       <c r="F484" s="1" t="s">
-        <v>1690</v>
+        <v>1715</v>
       </c>
       <c r="G484" t="s">
-        <v>1691</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" t="s">
-        <v>192</v>
+        <v>592</v>
       </c>
       <c r="B485" t="s">
-        <v>1616</v>
+        <v>1543</v>
       </c>
       <c r="C485" t="s">
-        <v>1692</v>
+        <v>1717</v>
       </c>
       <c r="D485" t="s">
         <v>10</v>
       </c>
       <c r="E485" t="s">
         <v>11</v>
       </c>
       <c r="F485" s="1" t="s">
-        <v>1693</v>
+        <v>1718</v>
       </c>
       <c r="G485" t="s">
-        <v>1694</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" t="s">
-        <v>196</v>
+        <v>159</v>
       </c>
       <c r="B486" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C486" t="s">
-        <v>1695</v>
+        <v>1721</v>
       </c>
       <c r="D486" t="s">
         <v>10</v>
       </c>
       <c r="E486" t="s">
         <v>11</v>
       </c>
       <c r="F486" s="1" t="s">
-        <v>1696</v>
+        <v>1722</v>
       </c>
       <c r="G486" t="s">
-        <v>1697</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" t="s">
-        <v>200</v>
+        <v>163</v>
       </c>
       <c r="B487" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C487" t="s">
-        <v>1698</v>
+        <v>1724</v>
       </c>
       <c r="D487" t="s">
         <v>10</v>
       </c>
       <c r="E487" t="s">
         <v>11</v>
       </c>
       <c r="F487" s="1" t="s">
-        <v>1699</v>
+        <v>1725</v>
       </c>
       <c r="G487" t="s">
-        <v>1700</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" t="s">
-        <v>204</v>
+        <v>167</v>
       </c>
       <c r="B488" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C488" t="s">
-        <v>1701</v>
+        <v>1727</v>
       </c>
       <c r="D488" t="s">
         <v>10</v>
       </c>
       <c r="E488" t="s">
         <v>11</v>
       </c>
       <c r="F488" s="1" t="s">
-        <v>1702</v>
+        <v>1728</v>
       </c>
       <c r="G488" t="s">
-        <v>1703</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" t="s">
-        <v>208</v>
+        <v>171</v>
       </c>
       <c r="B489" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C489" t="s">
-        <v>1704</v>
+        <v>1730</v>
       </c>
       <c r="D489" t="s">
         <v>10</v>
       </c>
       <c r="E489" t="s">
         <v>11</v>
       </c>
       <c r="F489" s="1" t="s">
-        <v>1705</v>
+        <v>1731</v>
       </c>
       <c r="G489" t="s">
-        <v>1706</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" t="s">
-        <v>212</v>
+        <v>175</v>
       </c>
       <c r="B490" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C490" t="s">
-        <v>1707</v>
+        <v>1733</v>
       </c>
       <c r="D490" t="s">
         <v>10</v>
       </c>
       <c r="E490" t="s">
         <v>11</v>
       </c>
       <c r="F490" s="1" t="s">
-        <v>1708</v>
+        <v>1734</v>
       </c>
       <c r="G490" t="s">
-        <v>1709</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" t="s">
-        <v>216</v>
+        <v>179</v>
       </c>
       <c r="B491" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C491" t="s">
-        <v>1710</v>
+        <v>1736</v>
       </c>
       <c r="D491" t="s">
         <v>10</v>
       </c>
       <c r="E491" t="s">
         <v>11</v>
       </c>
       <c r="F491" s="1" t="s">
-        <v>1711</v>
+        <v>1737</v>
       </c>
       <c r="G491" t="s">
-        <v>1712</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" t="s">
-        <v>220</v>
+        <v>183</v>
       </c>
       <c r="B492" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C492" t="s">
-        <v>1713</v>
+        <v>1739</v>
       </c>
       <c r="D492" t="s">
         <v>10</v>
       </c>
       <c r="E492" t="s">
         <v>11</v>
       </c>
       <c r="F492" s="1" t="s">
-        <v>1714</v>
+        <v>1740</v>
       </c>
       <c r="G492" t="s">
-        <v>1715</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" t="s">
-        <v>224</v>
+        <v>187</v>
       </c>
       <c r="B493" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C493" t="s">
-        <v>1716</v>
+        <v>1742</v>
       </c>
       <c r="D493" t="s">
         <v>10</v>
       </c>
       <c r="E493" t="s">
         <v>11</v>
       </c>
       <c r="F493" s="1" t="s">
-        <v>1717</v>
+        <v>1743</v>
       </c>
       <c r="G493" t="s">
-        <v>1718</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" t="s">
-        <v>228</v>
+        <v>191</v>
       </c>
       <c r="B494" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C494" t="s">
-        <v>1719</v>
+        <v>1745</v>
       </c>
       <c r="D494" t="s">
         <v>10</v>
       </c>
       <c r="E494" t="s">
         <v>11</v>
       </c>
       <c r="F494" s="1" t="s">
-        <v>1720</v>
+        <v>1746</v>
       </c>
       <c r="G494" t="s">
-        <v>1721</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" t="s">
-        <v>240</v>
+        <v>195</v>
       </c>
       <c r="B495" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C495" t="s">
-        <v>1722</v>
+        <v>1748</v>
       </c>
       <c r="D495" t="s">
         <v>10</v>
       </c>
       <c r="E495" t="s">
         <v>11</v>
       </c>
       <c r="F495" s="1" t="s">
-        <v>1723</v>
+        <v>1749</v>
       </c>
       <c r="G495" t="s">
-        <v>1724</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" t="s">
-        <v>232</v>
+        <v>199</v>
       </c>
       <c r="B496" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C496" t="s">
-        <v>1725</v>
+        <v>1751</v>
       </c>
       <c r="D496" t="s">
         <v>10</v>
       </c>
       <c r="E496" t="s">
         <v>11</v>
       </c>
       <c r="F496" s="1" t="s">
-        <v>1726</v>
+        <v>1752</v>
       </c>
       <c r="G496" t="s">
-        <v>1727</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" t="s">
-        <v>244</v>
+        <v>203</v>
       </c>
       <c r="B497" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C497" t="s">
-        <v>1728</v>
+        <v>1754</v>
       </c>
       <c r="D497" t="s">
         <v>10</v>
       </c>
       <c r="E497" t="s">
         <v>11</v>
       </c>
       <c r="F497" s="1" t="s">
-        <v>1729</v>
+        <v>1755</v>
       </c>
       <c r="G497" t="s">
-        <v>1730</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" t="s">
-        <v>248</v>
+        <v>207</v>
       </c>
       <c r="B498" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C498" t="s">
-        <v>1731</v>
+        <v>1757</v>
       </c>
       <c r="D498" t="s">
         <v>10</v>
       </c>
       <c r="E498" t="s">
         <v>11</v>
       </c>
       <c r="F498" s="1" t="s">
-        <v>1732</v>
+        <v>1758</v>
       </c>
       <c r="G498" t="s">
-        <v>1733</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B499" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C499" t="s">
-        <v>1734</v>
+        <v>1760</v>
       </c>
       <c r="D499" t="s">
         <v>10</v>
       </c>
       <c r="E499" t="s">
         <v>11</v>
       </c>
       <c r="F499" s="1" t="s">
-        <v>1735</v>
+        <v>1761</v>
       </c>
       <c r="G499" t="s">
-        <v>1736</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="B500" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C500" t="s">
-        <v>1737</v>
+        <v>1763</v>
       </c>
       <c r="D500" t="s">
         <v>10</v>
       </c>
       <c r="E500" t="s">
         <v>11</v>
       </c>
       <c r="F500" s="1" t="s">
-        <v>1738</v>
+        <v>1764</v>
       </c>
       <c r="G500" t="s">
-        <v>1739</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B501" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C501" t="s">
-        <v>1740</v>
+        <v>1766</v>
       </c>
       <c r="D501" t="s">
         <v>10</v>
       </c>
       <c r="E501" t="s">
         <v>11</v>
       </c>
       <c r="F501" s="1" t="s">
-        <v>1741</v>
+        <v>1767</v>
       </c>
       <c r="G501" t="s">
-        <v>1742</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B502" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C502" t="s">
-        <v>1743</v>
+        <v>1769</v>
       </c>
       <c r="D502" t="s">
         <v>10</v>
       </c>
       <c r="E502" t="s">
         <v>11</v>
       </c>
       <c r="F502" s="1" t="s">
-        <v>1744</v>
+        <v>1770</v>
       </c>
       <c r="G502" t="s">
-        <v>1745</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B503" t="s">
-        <v>1616</v>
+        <v>1720</v>
       </c>
       <c r="C503" t="s">
-        <v>1746</v>
+        <v>1772</v>
       </c>
       <c r="D503" t="s">
         <v>10</v>
       </c>
       <c r="E503" t="s">
         <v>11</v>
       </c>
       <c r="F503" s="1" t="s">
-        <v>1747</v>
+        <v>1773</v>
       </c>
       <c r="G503" t="s">
-        <v>1748</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" t="s">
-        <v>1749</v>
+        <v>268</v>
       </c>
       <c r="B504" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C504" t="s">
-        <v>1751</v>
+        <v>1775</v>
       </c>
       <c r="D504" t="s">
         <v>10</v>
       </c>
       <c r="E504" t="s">
         <v>11</v>
       </c>
       <c r="F504" s="1" t="s">
-        <v>1752</v>
+        <v>1776</v>
       </c>
       <c r="G504" t="s">
-        <v>1753</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" t="s">
-        <v>1754</v>
+        <v>272</v>
       </c>
       <c r="B505" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C505" t="s">
-        <v>1755</v>
+        <v>1778</v>
       </c>
       <c r="D505" t="s">
         <v>10</v>
       </c>
       <c r="E505" t="s">
         <v>11</v>
       </c>
       <c r="F505" s="1" t="s">
-        <v>1756</v>
+        <v>1779</v>
       </c>
       <c r="G505" t="s">
-        <v>1757</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" t="s">
-        <v>1758</v>
+        <v>276</v>
       </c>
       <c r="B506" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C506" t="s">
-        <v>1759</v>
+        <v>1781</v>
       </c>
       <c r="D506" t="s">
         <v>10</v>
       </c>
       <c r="E506" t="s">
         <v>11</v>
       </c>
       <c r="F506" s="1" t="s">
-        <v>1760</v>
+        <v>1782</v>
       </c>
       <c r="G506" t="s">
-        <v>1761</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" t="s">
-        <v>1762</v>
+        <v>280</v>
       </c>
       <c r="B507" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C507" t="s">
-        <v>1763</v>
+        <v>1784</v>
       </c>
       <c r="D507" t="s">
         <v>10</v>
       </c>
       <c r="E507" t="s">
         <v>11</v>
       </c>
       <c r="F507" s="1" t="s">
-        <v>1764</v>
+        <v>1785</v>
       </c>
       <c r="G507" t="s">
-        <v>1765</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" t="s">
-        <v>1766</v>
+        <v>284</v>
       </c>
       <c r="B508" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C508" t="s">
-        <v>1767</v>
+        <v>1787</v>
       </c>
       <c r="D508" t="s">
         <v>10</v>
       </c>
       <c r="E508" t="s">
         <v>11</v>
       </c>
       <c r="F508" s="1" t="s">
-        <v>1768</v>
+        <v>1788</v>
       </c>
       <c r="G508" t="s">
-        <v>1769</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" t="s">
-        <v>1770</v>
+        <v>288</v>
       </c>
       <c r="B509" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C509" t="s">
-        <v>1771</v>
+        <v>1790</v>
       </c>
       <c r="D509" t="s">
         <v>10</v>
       </c>
       <c r="E509" t="s">
         <v>11</v>
       </c>
       <c r="F509" s="1" t="s">
-        <v>1772</v>
+        <v>1791</v>
       </c>
       <c r="G509" t="s">
-        <v>1773</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" t="s">
-        <v>1774</v>
+        <v>292</v>
       </c>
       <c r="B510" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C510" t="s">
-        <v>1775</v>
+        <v>1793</v>
       </c>
       <c r="D510" t="s">
         <v>10</v>
       </c>
       <c r="E510" t="s">
         <v>11</v>
       </c>
       <c r="F510" s="1" t="s">
-        <v>1776</v>
+        <v>1794</v>
       </c>
       <c r="G510" t="s">
-        <v>1777</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" t="s">
-        <v>1778</v>
+        <v>296</v>
       </c>
       <c r="B511" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C511" t="s">
-        <v>1779</v>
+        <v>1796</v>
       </c>
       <c r="D511" t="s">
         <v>10</v>
       </c>
       <c r="E511" t="s">
         <v>11</v>
       </c>
       <c r="F511" s="1" t="s">
-        <v>1780</v>
+        <v>1797</v>
       </c>
       <c r="G511" t="s">
-        <v>1781</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" t="s">
-        <v>1782</v>
+        <v>300</v>
       </c>
       <c r="B512" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C512" t="s">
-        <v>1783</v>
+        <v>1799</v>
       </c>
       <c r="D512" t="s">
         <v>10</v>
       </c>
       <c r="E512" t="s">
         <v>11</v>
       </c>
       <c r="F512" s="1" t="s">
-        <v>1784</v>
+        <v>1800</v>
       </c>
       <c r="G512" t="s">
-        <v>1785</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" t="s">
-        <v>1786</v>
+        <v>304</v>
       </c>
       <c r="B513" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C513" t="s">
-        <v>1787</v>
+        <v>1802</v>
       </c>
       <c r="D513" t="s">
         <v>10</v>
       </c>
       <c r="E513" t="s">
         <v>11</v>
       </c>
       <c r="F513" s="1" t="s">
-        <v>1788</v>
+        <v>1803</v>
       </c>
       <c r="G513" t="s">
-        <v>1789</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" t="s">
-        <v>1790</v>
+        <v>308</v>
       </c>
       <c r="B514" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C514" t="s">
-        <v>1791</v>
+        <v>1805</v>
       </c>
       <c r="D514" t="s">
         <v>10</v>
       </c>
       <c r="E514" t="s">
         <v>11</v>
       </c>
       <c r="F514" s="1" t="s">
-        <v>1792</v>
+        <v>1806</v>
       </c>
       <c r="G514" t="s">
-        <v>1793</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" t="s">
-        <v>1794</v>
+        <v>312</v>
       </c>
       <c r="B515" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C515" t="s">
-        <v>1795</v>
+        <v>1808</v>
       </c>
       <c r="D515" t="s">
         <v>10</v>
       </c>
       <c r="E515" t="s">
         <v>11</v>
       </c>
       <c r="F515" s="1" t="s">
-        <v>1796</v>
+        <v>1809</v>
       </c>
       <c r="G515" t="s">
-        <v>1797</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" t="s">
-        <v>1798</v>
+        <v>316</v>
       </c>
       <c r="B516" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C516" t="s">
-        <v>1799</v>
+        <v>1811</v>
       </c>
       <c r="D516" t="s">
         <v>10</v>
       </c>
       <c r="E516" t="s">
         <v>11</v>
       </c>
       <c r="F516" s="1" t="s">
-        <v>1800</v>
+        <v>1812</v>
       </c>
       <c r="G516" t="s">
-        <v>1801</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" t="s">
-        <v>1802</v>
+        <v>320</v>
       </c>
       <c r="B517" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C517" t="s">
-        <v>1803</v>
+        <v>1814</v>
       </c>
       <c r="D517" t="s">
         <v>10</v>
       </c>
       <c r="E517" t="s">
         <v>11</v>
       </c>
       <c r="F517" s="1" t="s">
-        <v>1804</v>
+        <v>1815</v>
       </c>
       <c r="G517" t="s">
-        <v>1805</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" t="s">
-        <v>1806</v>
+        <v>324</v>
       </c>
       <c r="B518" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C518" t="s">
-        <v>1807</v>
+        <v>1817</v>
       </c>
       <c r="D518" t="s">
         <v>10</v>
       </c>
       <c r="E518" t="s">
         <v>11</v>
       </c>
       <c r="F518" s="1" t="s">
-        <v>1808</v>
+        <v>1818</v>
       </c>
       <c r="G518" t="s">
-        <v>1809</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" t="s">
-        <v>1810</v>
+        <v>328</v>
       </c>
       <c r="B519" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C519" t="s">
-        <v>1811</v>
+        <v>1820</v>
       </c>
       <c r="D519" t="s">
         <v>10</v>
       </c>
       <c r="E519" t="s">
         <v>11</v>
       </c>
       <c r="F519" s="1" t="s">
-        <v>1812</v>
+        <v>1821</v>
       </c>
       <c r="G519" t="s">
-        <v>1813</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" t="s">
-        <v>1814</v>
+        <v>332</v>
       </c>
       <c r="B520" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C520" t="s">
-        <v>1815</v>
+        <v>1823</v>
       </c>
       <c r="D520" t="s">
         <v>10</v>
       </c>
       <c r="E520" t="s">
         <v>11</v>
       </c>
       <c r="F520" s="1" t="s">
-        <v>1816</v>
+        <v>1824</v>
       </c>
       <c r="G520" t="s">
-        <v>1817</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" t="s">
-        <v>1818</v>
+        <v>344</v>
       </c>
       <c r="B521" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C521" t="s">
-        <v>1819</v>
+        <v>1826</v>
       </c>
       <c r="D521" t="s">
         <v>10</v>
       </c>
       <c r="E521" t="s">
         <v>11</v>
       </c>
       <c r="F521" s="1" t="s">
-        <v>1820</v>
+        <v>1827</v>
       </c>
       <c r="G521" t="s">
-        <v>1821</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" t="s">
-        <v>1822</v>
+        <v>336</v>
       </c>
       <c r="B522" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C522" t="s">
-        <v>1823</v>
+        <v>1829</v>
       </c>
       <c r="D522" t="s">
         <v>10</v>
       </c>
       <c r="E522" t="s">
         <v>11</v>
       </c>
       <c r="F522" s="1" t="s">
-        <v>1824</v>
+        <v>1830</v>
       </c>
       <c r="G522" t="s">
-        <v>1825</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" t="s">
-        <v>1826</v>
+        <v>348</v>
       </c>
       <c r="B523" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C523" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="D523" t="s">
         <v>10</v>
       </c>
       <c r="E523" t="s">
         <v>11</v>
       </c>
       <c r="F523" s="1" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="G523" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" t="s">
-        <v>1830</v>
+        <v>352</v>
       </c>
       <c r="B524" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C524" t="s">
-        <v>1831</v>
+        <v>1835</v>
       </c>
       <c r="D524" t="s">
         <v>10</v>
       </c>
       <c r="E524" t="s">
         <v>11</v>
       </c>
       <c r="F524" s="1" t="s">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="G524" t="s">
-        <v>1833</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" t="s">
-        <v>1834</v>
+        <v>356</v>
       </c>
       <c r="B525" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C525" t="s">
-        <v>1835</v>
+        <v>1838</v>
       </c>
       <c r="D525" t="s">
         <v>10</v>
       </c>
       <c r="E525" t="s">
         <v>11</v>
       </c>
       <c r="F525" s="1" t="s">
-        <v>1836</v>
+        <v>1839</v>
       </c>
       <c r="G525" t="s">
-        <v>1837</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" t="s">
-        <v>1838</v>
+        <v>340</v>
       </c>
       <c r="B526" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C526" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="D526" t="s">
         <v>10</v>
       </c>
       <c r="E526" t="s">
         <v>11</v>
       </c>
       <c r="F526" s="1" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="G526" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" t="s">
-        <v>1842</v>
+        <v>364</v>
       </c>
       <c r="B527" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C527" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="D527" t="s">
         <v>10</v>
       </c>
       <c r="E527" t="s">
         <v>11</v>
       </c>
       <c r="F527" s="1" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="G527" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" t="s">
-        <v>1846</v>
+        <v>368</v>
       </c>
       <c r="B528" t="s">
-        <v>1750</v>
+        <v>1720</v>
       </c>
       <c r="C528" t="s">
         <v>1847</v>
       </c>
       <c r="D528" t="s">
         <v>10</v>
       </c>
       <c r="E528" t="s">
         <v>11</v>
       </c>
       <c r="F528" s="1" t="s">
         <v>1848</v>
       </c>
       <c r="G528" t="s">
         <v>1849</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" t="s">
+        <v>372</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C529" t="s">
         <v>1850</v>
       </c>
-      <c r="B529" t="s">
-[...2 lines deleted...]
-      <c r="C529" t="s">
+      <c r="D529" t="s">
+        <v>10</v>
+      </c>
+      <c r="E529" t="s">
+        <v>11</v>
+      </c>
+      <c r="F529" s="1" t="s">
         <v>1851</v>
       </c>
-      <c r="D529" t="s">
-[...5 lines deleted...]
-      <c r="F529" s="1" t="s">
+      <c r="G529" t="s">
         <v>1852</v>
-      </c>
-[...1 lines deleted...]
-        <v>1853</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B530" t="s">
         <v>1854</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750</v>
       </c>
       <c r="C530" t="s">
         <v>1855</v>
       </c>
       <c r="D530" t="s">
         <v>10</v>
       </c>
       <c r="E530" t="s">
         <v>11</v>
       </c>
       <c r="F530" s="1" t="s">
         <v>1856</v>
       </c>
       <c r="G530" t="s">
         <v>1857</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" t="s">
         <v>1858</v>
       </c>
       <c r="B531" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C531" t="s">
         <v>1859</v>
       </c>
       <c r="D531" t="s">
         <v>10</v>
       </c>
       <c r="E531" t="s">
         <v>11</v>
       </c>
       <c r="F531" s="1" t="s">
         <v>1860</v>
       </c>
       <c r="G531" t="s">
         <v>1861</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" t="s">
         <v>1862</v>
       </c>
       <c r="B532" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C532" t="s">
         <v>1863</v>
       </c>
       <c r="D532" t="s">
         <v>10</v>
       </c>
       <c r="E532" t="s">
         <v>11</v>
       </c>
       <c r="F532" s="1" t="s">
         <v>1864</v>
       </c>
       <c r="G532" t="s">
         <v>1865</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" t="s">
         <v>1866</v>
       </c>
       <c r="B533" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C533" t="s">
         <v>1867</v>
       </c>
       <c r="D533" t="s">
         <v>10</v>
       </c>
       <c r="E533" t="s">
         <v>11</v>
       </c>
       <c r="F533" s="1" t="s">
         <v>1868</v>
       </c>
       <c r="G533" t="s">
         <v>1869</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" t="s">
         <v>1870</v>
       </c>
       <c r="B534" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C534" t="s">
         <v>1871</v>
       </c>
       <c r="D534" t="s">
         <v>10</v>
       </c>
       <c r="E534" t="s">
         <v>11</v>
       </c>
       <c r="F534" s="1" t="s">
         <v>1872</v>
       </c>
       <c r="G534" t="s">
         <v>1873</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" t="s">
         <v>1874</v>
       </c>
       <c r="B535" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C535" t="s">
         <v>1875</v>
       </c>
       <c r="D535" t="s">
         <v>10</v>
       </c>
       <c r="E535" t="s">
         <v>11</v>
       </c>
       <c r="F535" s="1" t="s">
         <v>1876</v>
       </c>
       <c r="G535" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" t="s">
         <v>1878</v>
       </c>
       <c r="B536" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C536" t="s">
         <v>1879</v>
       </c>
       <c r="D536" t="s">
         <v>10</v>
       </c>
       <c r="E536" t="s">
         <v>11</v>
       </c>
       <c r="F536" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="G536" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" t="s">
         <v>1882</v>
       </c>
       <c r="B537" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C537" t="s">
         <v>1883</v>
       </c>
       <c r="D537" t="s">
         <v>10</v>
       </c>
       <c r="E537" t="s">
         <v>11</v>
       </c>
       <c r="F537" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="G537" t="s">
         <v>1885</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" t="s">
         <v>1886</v>
       </c>
       <c r="B538" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C538" t="s">
         <v>1887</v>
       </c>
       <c r="D538" t="s">
         <v>10</v>
       </c>
       <c r="E538" t="s">
         <v>11</v>
       </c>
       <c r="F538" s="1" t="s">
         <v>1888</v>
       </c>
       <c r="G538" t="s">
         <v>1889</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" t="s">
         <v>1890</v>
       </c>
       <c r="B539" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C539" t="s">
         <v>1891</v>
       </c>
       <c r="D539" t="s">
         <v>10</v>
       </c>
       <c r="E539" t="s">
         <v>11</v>
       </c>
       <c r="F539" s="1" t="s">
         <v>1892</v>
       </c>
       <c r="G539" t="s">
         <v>1893</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" t="s">
         <v>1894</v>
       </c>
       <c r="B540" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C540" t="s">
         <v>1895</v>
       </c>
       <c r="D540" t="s">
         <v>10</v>
       </c>
       <c r="E540" t="s">
         <v>11</v>
       </c>
       <c r="F540" s="1" t="s">
         <v>1896</v>
       </c>
       <c r="G540" t="s">
         <v>1897</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" t="s">
         <v>1898</v>
       </c>
       <c r="B541" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C541" t="s">
         <v>1899</v>
       </c>
       <c r="D541" t="s">
         <v>10</v>
       </c>
       <c r="E541" t="s">
         <v>11</v>
       </c>
       <c r="F541" s="1" t="s">
         <v>1900</v>
       </c>
       <c r="G541" t="s">
         <v>1901</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" t="s">
         <v>1902</v>
       </c>
       <c r="B542" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C542" t="s">
         <v>1903</v>
       </c>
       <c r="D542" t="s">
         <v>10</v>
       </c>
       <c r="E542" t="s">
         <v>11</v>
       </c>
       <c r="F542" s="1" t="s">
         <v>1904</v>
       </c>
       <c r="G542" t="s">
         <v>1905</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" t="s">
         <v>1906</v>
       </c>
       <c r="B543" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C543" t="s">
         <v>1907</v>
       </c>
       <c r="D543" t="s">
         <v>10</v>
       </c>
       <c r="E543" t="s">
         <v>11</v>
       </c>
       <c r="F543" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="G543" t="s">
         <v>1909</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" t="s">
         <v>1910</v>
       </c>
       <c r="B544" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C544" t="s">
         <v>1911</v>
       </c>
       <c r="D544" t="s">
         <v>10</v>
       </c>
       <c r="E544" t="s">
         <v>11</v>
       </c>
       <c r="F544" s="1" t="s">
         <v>1912</v>
       </c>
       <c r="G544" t="s">
         <v>1913</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" t="s">
         <v>1914</v>
       </c>
       <c r="B545" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C545" t="s">
         <v>1915</v>
       </c>
       <c r="D545" t="s">
         <v>10</v>
       </c>
       <c r="E545" t="s">
         <v>11</v>
       </c>
       <c r="F545" s="1" t="s">
         <v>1916</v>
       </c>
       <c r="G545" t="s">
         <v>1917</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" t="s">
         <v>1918</v>
       </c>
       <c r="B546" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C546" t="s">
         <v>1919</v>
       </c>
       <c r="D546" t="s">
         <v>10</v>
       </c>
       <c r="E546" t="s">
         <v>11</v>
       </c>
       <c r="F546" s="1" t="s">
         <v>1920</v>
       </c>
       <c r="G546" t="s">
         <v>1921</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" t="s">
         <v>1922</v>
       </c>
       <c r="B547" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C547" t="s">
         <v>1923</v>
       </c>
       <c r="D547" t="s">
         <v>10</v>
       </c>
       <c r="E547" t="s">
         <v>11</v>
       </c>
       <c r="F547" s="1" t="s">
         <v>1924</v>
       </c>
       <c r="G547" t="s">
         <v>1925</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" t="s">
         <v>1926</v>
       </c>
       <c r="B548" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C548" t="s">
         <v>1927</v>
       </c>
       <c r="D548" t="s">
         <v>10</v>
       </c>
       <c r="E548" t="s">
         <v>11</v>
       </c>
       <c r="F548" s="1" t="s">
         <v>1928</v>
       </c>
       <c r="G548" t="s">
         <v>1929</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" t="s">
         <v>1930</v>
       </c>
       <c r="B549" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C549" t="s">
         <v>1931</v>
       </c>
       <c r="D549" t="s">
         <v>10</v>
       </c>
       <c r="E549" t="s">
         <v>11</v>
       </c>
       <c r="F549" s="1" t="s">
         <v>1932</v>
       </c>
       <c r="G549" t="s">
         <v>1933</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" t="s">
         <v>1934</v>
       </c>
       <c r="B550" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C550" t="s">
         <v>1935</v>
       </c>
       <c r="D550" t="s">
         <v>10</v>
       </c>
       <c r="E550" t="s">
         <v>11</v>
       </c>
       <c r="F550" s="1" t="s">
         <v>1936</v>
       </c>
       <c r="G550" t="s">
         <v>1937</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" t="s">
         <v>1938</v>
       </c>
       <c r="B551" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C551" t="s">
         <v>1939</v>
       </c>
       <c r="D551" t="s">
         <v>10</v>
       </c>
       <c r="E551" t="s">
         <v>11</v>
       </c>
       <c r="F551" s="1" t="s">
         <v>1940</v>
       </c>
       <c r="G551" t="s">
         <v>1941</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" t="s">
         <v>1942</v>
       </c>
       <c r="B552" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C552" t="s">
         <v>1943</v>
       </c>
       <c r="D552" t="s">
         <v>10</v>
       </c>
       <c r="E552" t="s">
         <v>11</v>
       </c>
       <c r="F552" s="1" t="s">
         <v>1944</v>
       </c>
       <c r="G552" t="s">
         <v>1945</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" t="s">
-        <v>27</v>
+        <v>1946</v>
       </c>
       <c r="B553" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C553" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="D553" t="s">
         <v>10</v>
       </c>
       <c r="E553" t="s">
         <v>11</v>
       </c>
       <c r="F553" s="1" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="G553" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" t="s">
-        <v>31</v>
+        <v>1950</v>
       </c>
       <c r="B554" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C554" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="D554" t="s">
         <v>10</v>
       </c>
       <c r="E554" t="s">
         <v>11</v>
       </c>
       <c r="F554" s="1" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="G554" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" t="s">
-        <v>35</v>
+        <v>1954</v>
       </c>
       <c r="B555" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C555" t="s">
-        <v>1952</v>
+        <v>1955</v>
       </c>
       <c r="D555" t="s">
         <v>10</v>
       </c>
       <c r="E555" t="s">
         <v>11</v>
       </c>
       <c r="F555" s="1" t="s">
-        <v>1953</v>
+        <v>1956</v>
       </c>
       <c r="G555" t="s">
-        <v>1954</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" t="s">
-        <v>39</v>
+        <v>1958</v>
       </c>
       <c r="B556" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C556" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
       <c r="D556" t="s">
         <v>10</v>
       </c>
       <c r="E556" t="s">
         <v>11</v>
       </c>
       <c r="F556" s="1" t="s">
-        <v>1956</v>
+        <v>1960</v>
       </c>
       <c r="G556" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" t="s">
-        <v>43</v>
+        <v>1962</v>
       </c>
       <c r="B557" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C557" t="s">
-        <v>1958</v>
+        <v>1963</v>
       </c>
       <c r="D557" t="s">
         <v>10</v>
       </c>
       <c r="E557" t="s">
         <v>11</v>
       </c>
       <c r="F557" s="1" t="s">
-        <v>1959</v>
+        <v>1964</v>
       </c>
       <c r="G557" t="s">
-        <v>1960</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" t="s">
-        <v>47</v>
+        <v>1966</v>
       </c>
       <c r="B558" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C558" t="s">
-        <v>1961</v>
+        <v>1967</v>
       </c>
       <c r="D558" t="s">
         <v>10</v>
       </c>
       <c r="E558" t="s">
         <v>11</v>
       </c>
       <c r="F558" s="1" t="s">
-        <v>1962</v>
+        <v>1968</v>
       </c>
       <c r="G558" t="s">
-        <v>1963</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" t="s">
-        <v>51</v>
+        <v>1970</v>
       </c>
       <c r="B559" t="s">
-        <v>1750</v>
+        <v>1854</v>
       </c>
       <c r="C559" t="s">
-        <v>1964</v>
+        <v>1971</v>
       </c>
       <c r="D559" t="s">
         <v>10</v>
       </c>
       <c r="E559" t="s">
         <v>11</v>
       </c>
       <c r="F559" s="1" t="s">
-        <v>1965</v>
+        <v>1972</v>
       </c>
       <c r="G559" t="s">
-        <v>1966</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" t="s">
-        <v>1967</v>
+        <v>1974</v>
       </c>
       <c r="B560" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C560" t="s">
-        <v>1969</v>
+        <v>1975</v>
       </c>
       <c r="D560" t="s">
         <v>10</v>
       </c>
       <c r="E560" t="s">
         <v>11</v>
       </c>
       <c r="F560" s="1" t="s">
-        <v>1970</v>
+        <v>1976</v>
       </c>
       <c r="G560" t="s">
-        <v>1971</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" t="s">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="B561" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C561" t="s">
-        <v>1973</v>
+        <v>1979</v>
       </c>
       <c r="D561" t="s">
         <v>10</v>
       </c>
       <c r="E561" t="s">
         <v>11</v>
       </c>
       <c r="F561" s="1" t="s">
-        <v>1974</v>
+        <v>1980</v>
       </c>
       <c r="G561" t="s">
-        <v>1975</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" t="s">
-        <v>1976</v>
+        <v>1982</v>
       </c>
       <c r="B562" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C562" t="s">
-        <v>1977</v>
+        <v>1983</v>
       </c>
       <c r="D562" t="s">
         <v>10</v>
       </c>
       <c r="E562" t="s">
         <v>11</v>
       </c>
       <c r="F562" s="1" t="s">
-        <v>1978</v>
+        <v>1984</v>
       </c>
       <c r="G562" t="s">
-        <v>1979</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" t="s">
-        <v>1980</v>
+        <v>1986</v>
       </c>
       <c r="B563" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C563" t="s">
-        <v>1981</v>
+        <v>1987</v>
       </c>
       <c r="D563" t="s">
         <v>10</v>
       </c>
       <c r="E563" t="s">
         <v>11</v>
       </c>
       <c r="F563" s="1" t="s">
-        <v>1982</v>
+        <v>1988</v>
       </c>
       <c r="G563" t="s">
-        <v>1983</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B564" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C564" t="s">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="D564" t="s">
         <v>10</v>
       </c>
       <c r="E564" t="s">
         <v>11</v>
       </c>
       <c r="F564" s="1" t="s">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="G564" t="s">
-        <v>1987</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="B565" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C565" t="s">
-        <v>1989</v>
+        <v>1995</v>
       </c>
       <c r="D565" t="s">
         <v>10</v>
       </c>
       <c r="E565" t="s">
         <v>11</v>
       </c>
       <c r="F565" s="1" t="s">
-        <v>1990</v>
+        <v>1996</v>
       </c>
       <c r="G565" t="s">
-        <v>1987</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" t="s">
-        <v>1991</v>
+        <v>1998</v>
       </c>
       <c r="B566" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C566" t="s">
-        <v>1992</v>
+        <v>1999</v>
       </c>
       <c r="D566" t="s">
         <v>10</v>
       </c>
       <c r="E566" t="s">
         <v>11</v>
       </c>
       <c r="F566" s="1" t="s">
-        <v>1993</v>
+        <v>2000</v>
       </c>
       <c r="G566" t="s">
-        <v>1994</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" t="s">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="B567" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C567" t="s">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="D567" t="s">
         <v>10</v>
       </c>
       <c r="E567" t="s">
         <v>11</v>
       </c>
       <c r="F567" s="1" t="s">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="G567" t="s">
-        <v>1998</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" t="s">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="B568" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C568" t="s">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="D568" t="s">
         <v>10</v>
       </c>
       <c r="E568" t="s">
         <v>11</v>
       </c>
       <c r="F568" s="1" t="s">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G568" t="s">
-        <v>2002</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" t="s">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="B569" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C569" t="s">
-        <v>2004</v>
+        <v>2011</v>
       </c>
       <c r="D569" t="s">
         <v>10</v>
       </c>
       <c r="E569" t="s">
         <v>11</v>
       </c>
       <c r="F569" s="1" t="s">
-        <v>2005</v>
+        <v>2012</v>
       </c>
       <c r="G569" t="s">
-        <v>2006</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" t="s">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="B570" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C570" t="s">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="D570" t="s">
         <v>10</v>
       </c>
       <c r="E570" t="s">
         <v>11</v>
       </c>
       <c r="F570" s="1" t="s">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="G570" t="s">
-        <v>2010</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" t="s">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="B571" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C571" t="s">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="D571" t="s">
         <v>10</v>
       </c>
       <c r="E571" t="s">
         <v>11</v>
       </c>
       <c r="F571" s="1" t="s">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="G571" t="s">
-        <v>2014</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" t="s">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="B572" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C572" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="D572" t="s">
         <v>10</v>
       </c>
       <c r="E572" t="s">
         <v>11</v>
       </c>
       <c r="F572" s="1" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="G572" t="s">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="A573" t="s">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="B573" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C573" t="s">
-        <v>2020</v>
+        <v>2027</v>
       </c>
       <c r="D573" t="s">
         <v>10</v>
       </c>
       <c r="E573" t="s">
         <v>11</v>
       </c>
       <c r="F573" s="1" t="s">
-        <v>2021</v>
+        <v>2028</v>
       </c>
       <c r="G573" t="s">
-        <v>2022</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" t="s">
-        <v>2023</v>
+        <v>2030</v>
       </c>
       <c r="B574" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C574" t="s">
-        <v>2024</v>
+        <v>2031</v>
       </c>
       <c r="D574" t="s">
         <v>10</v>
       </c>
       <c r="E574" t="s">
         <v>11</v>
       </c>
       <c r="F574" s="1" t="s">
-        <v>2025</v>
+        <v>2032</v>
       </c>
       <c r="G574" t="s">
-        <v>2026</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" t="s">
-        <v>2027</v>
+        <v>2034</v>
       </c>
       <c r="B575" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C575" t="s">
-        <v>2028</v>
+        <v>2035</v>
       </c>
       <c r="D575" t="s">
         <v>10</v>
       </c>
       <c r="E575" t="s">
         <v>11</v>
       </c>
       <c r="F575" s="1" t="s">
-        <v>2029</v>
+        <v>2036</v>
       </c>
       <c r="G575" t="s">
-        <v>2030</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" t="s">
-        <v>2031</v>
+        <v>2038</v>
       </c>
       <c r="B576" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C576" t="s">
-        <v>2032</v>
+        <v>2039</v>
       </c>
       <c r="D576" t="s">
         <v>10</v>
       </c>
       <c r="E576" t="s">
         <v>11</v>
       </c>
       <c r="F576" s="1" t="s">
-        <v>2033</v>
+        <v>2040</v>
       </c>
       <c r="G576" t="s">
-        <v>2034</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" t="s">
-        <v>2035</v>
+        <v>2042</v>
       </c>
       <c r="B577" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C577" t="s">
-        <v>2036</v>
+        <v>2043</v>
       </c>
       <c r="D577" t="s">
         <v>10</v>
       </c>
       <c r="E577" t="s">
         <v>11</v>
       </c>
       <c r="F577" s="1" t="s">
-        <v>2037</v>
+        <v>2044</v>
       </c>
       <c r="G577" t="s">
-        <v>2038</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" t="s">
-        <v>2039</v>
+        <v>2046</v>
       </c>
       <c r="B578" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C578" t="s">
-        <v>2040</v>
+        <v>2047</v>
       </c>
       <c r="D578" t="s">
         <v>10</v>
       </c>
       <c r="E578" t="s">
         <v>11</v>
       </c>
       <c r="F578" s="1" t="s">
-        <v>2041</v>
+        <v>2048</v>
       </c>
       <c r="G578" t="s">
-        <v>2042</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" t="s">
-        <v>2043</v>
+        <v>131</v>
       </c>
       <c r="B579" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C579" t="s">
-        <v>2044</v>
+        <v>2050</v>
       </c>
       <c r="D579" t="s">
         <v>10</v>
       </c>
       <c r="E579" t="s">
         <v>11</v>
       </c>
       <c r="F579" s="1" t="s">
-        <v>2045</v>
+        <v>2051</v>
       </c>
       <c r="G579" t="s">
-        <v>2046</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" t="s">
-        <v>2047</v>
+        <v>135</v>
       </c>
       <c r="B580" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C580" t="s">
-        <v>2048</v>
+        <v>2053</v>
       </c>
       <c r="D580" t="s">
         <v>10</v>
       </c>
       <c r="E580" t="s">
         <v>11</v>
       </c>
       <c r="F580" s="1" t="s">
-        <v>2049</v>
+        <v>2054</v>
       </c>
       <c r="G580" t="s">
-        <v>2050</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" t="s">
-        <v>2051</v>
+        <v>139</v>
       </c>
       <c r="B581" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C581" t="s">
-        <v>2052</v>
+        <v>2056</v>
       </c>
       <c r="D581" t="s">
         <v>10</v>
       </c>
       <c r="E581" t="s">
         <v>11</v>
       </c>
       <c r="F581" s="1" t="s">
-        <v>2053</v>
+        <v>2057</v>
       </c>
       <c r="G581" t="s">
-        <v>2054</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" t="s">
-        <v>2055</v>
+        <v>143</v>
       </c>
       <c r="B582" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C582" t="s">
-        <v>2056</v>
+        <v>2059</v>
       </c>
       <c r="D582" t="s">
         <v>10</v>
       </c>
       <c r="E582" t="s">
         <v>11</v>
       </c>
       <c r="F582" s="1" t="s">
-        <v>2057</v>
+        <v>2060</v>
       </c>
       <c r="G582" t="s">
-        <v>2054</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" t="s">
-        <v>2058</v>
+        <v>147</v>
       </c>
       <c r="B583" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C583" t="s">
-        <v>2059</v>
+        <v>2062</v>
       </c>
       <c r="D583" t="s">
         <v>10</v>
       </c>
       <c r="E583" t="s">
         <v>11</v>
       </c>
       <c r="F583" s="1" t="s">
-        <v>2060</v>
+        <v>2063</v>
       </c>
       <c r="G583" t="s">
-        <v>2061</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" t="s">
-        <v>2062</v>
+        <v>151</v>
       </c>
       <c r="B584" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C584" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="D584" t="s">
         <v>10</v>
       </c>
       <c r="E584" t="s">
         <v>11</v>
       </c>
       <c r="F584" s="1" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
       <c r="G584" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" t="s">
-        <v>2066</v>
+        <v>155</v>
       </c>
       <c r="B585" t="s">
-        <v>1968</v>
+        <v>1854</v>
       </c>
       <c r="C585" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="D585" t="s">
         <v>10</v>
       </c>
       <c r="E585" t="s">
         <v>11</v>
       </c>
       <c r="F585" s="1" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="G585" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="B586" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C586" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
       <c r="D586" t="s">
         <v>10</v>
       </c>
       <c r="E586" t="s">
         <v>11</v>
       </c>
       <c r="F586" s="1" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="G586" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="A587" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="B587" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C587" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="D587" t="s">
         <v>10</v>
       </c>
       <c r="E587" t="s">
         <v>11</v>
       </c>
       <c r="F587" s="1" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
       <c r="G587" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
       <c r="B588" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C588" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
       <c r="D588" t="s">
         <v>10</v>
       </c>
       <c r="E588" t="s">
         <v>11</v>
       </c>
       <c r="F588" s="1" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="G588" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="B589" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C589" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="D589" t="s">
         <v>10</v>
       </c>
       <c r="E589" t="s">
         <v>11</v>
       </c>
       <c r="F589" s="1" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="G589" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="B590" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C590" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="D590" t="s">
         <v>10</v>
       </c>
       <c r="E590" t="s">
         <v>11</v>
       </c>
       <c r="F590" s="1" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
       <c r="G590" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
       <c r="B591" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C591" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D591" t="s">
+        <v>10</v>
+      </c>
+      <c r="E591" t="s">
+        <v>11</v>
+      </c>
+      <c r="F591" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="G591" t="s">
         <v>2091</v>
-      </c>
-[...10 lines deleted...]
-        <v>2093</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="B592" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C592" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="D592" t="s">
         <v>10</v>
       </c>
       <c r="E592" t="s">
         <v>11</v>
       </c>
       <c r="F592" s="1" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="G592" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="B593" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C593" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="D593" t="s">
         <v>10</v>
       </c>
       <c r="E593" t="s">
         <v>11</v>
       </c>
       <c r="F593" s="1" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="G593" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="B594" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C594" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="D594" t="s">
         <v>10</v>
       </c>
       <c r="E594" t="s">
         <v>11</v>
       </c>
       <c r="F594" s="1" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="G594" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="B595" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C595" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="D595" t="s">
         <v>10</v>
       </c>
       <c r="E595" t="s">
         <v>11</v>
       </c>
       <c r="F595" s="1" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="G595" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="B596" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C596" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="D596" t="s">
         <v>10</v>
       </c>
       <c r="E596" t="s">
         <v>11</v>
       </c>
       <c r="F596" s="1" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="G596" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="B597" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C597" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="D597" t="s">
         <v>10</v>
       </c>
       <c r="E597" t="s">
         <v>11</v>
       </c>
       <c r="F597" s="1" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="G597" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="B598" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C598" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="D598" t="s">
         <v>10</v>
       </c>
       <c r="E598" t="s">
         <v>11</v>
       </c>
       <c r="F598" s="1" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="G598" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="B599" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C599" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="D599" t="s">
         <v>10</v>
       </c>
       <c r="E599" t="s">
         <v>11</v>
       </c>
       <c r="F599" s="1" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="G599" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="A600" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="B600" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C600" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="D600" t="s">
         <v>10</v>
       </c>
       <c r="E600" t="s">
         <v>11</v>
       </c>
       <c r="F600" s="1" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="G600" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="A601" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="B601" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C601" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="D601" t="s">
         <v>10</v>
       </c>
       <c r="E601" t="s">
         <v>11</v>
       </c>
       <c r="F601" s="1" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="G601" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="A602" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="B602" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C602" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="D602" t="s">
         <v>10</v>
       </c>
       <c r="E602" t="s">
         <v>11</v>
       </c>
       <c r="F602" s="1" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="G602" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="A603" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="B603" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C603" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="D603" t="s">
         <v>10</v>
       </c>
       <c r="E603" t="s">
         <v>11</v>
       </c>
       <c r="F603" s="1" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="G603" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="A604" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="B604" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C604" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="D604" t="s">
         <v>10</v>
       </c>
       <c r="E604" t="s">
         <v>11</v>
       </c>
       <c r="F604" s="1" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="G604" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="A605" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="B605" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C605" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="D605" t="s">
         <v>10</v>
       </c>
       <c r="E605" t="s">
         <v>11</v>
       </c>
       <c r="F605" s="1" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="G605" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="A606" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="B606" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C606" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="D606" t="s">
         <v>10</v>
       </c>
       <c r="E606" t="s">
         <v>11</v>
       </c>
       <c r="F606" s="1" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="G606" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="B607" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C607" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="D607" t="s">
         <v>10</v>
       </c>
       <c r="E607" t="s">
         <v>11</v>
       </c>
       <c r="F607" s="1" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="G607" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B608" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D608" t="s">
+        <v>10</v>
+      </c>
+      <c r="E608" t="s">
+        <v>11</v>
+      </c>
+      <c r="F608" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="G608" t="s">
         <v>2158</v>
-      </c>
-[...16 lines deleted...]
-        <v>2161</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609" t="s">
         <v>2162</v>
       </c>
       <c r="B609" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C609" t="s">
         <v>2163</v>
       </c>
       <c r="D609" t="s">
         <v>10</v>
       </c>
       <c r="E609" t="s">
         <v>11</v>
       </c>
       <c r="F609" s="1" t="s">
         <v>2164</v>
       </c>
       <c r="G609" t="s">
         <v>2165</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610" t="s">
         <v>2166</v>
       </c>
       <c r="B610" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C610" t="s">
         <v>2167</v>
       </c>
       <c r="D610" t="s">
         <v>10</v>
       </c>
       <c r="E610" t="s">
         <v>11</v>
       </c>
       <c r="F610" s="1" t="s">
         <v>2168</v>
       </c>
       <c r="G610" t="s">
         <v>2169</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611" t="s">
         <v>2170</v>
       </c>
       <c r="B611" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C611" t="s">
         <v>2171</v>
       </c>
       <c r="D611" t="s">
         <v>10</v>
       </c>
       <c r="E611" t="s">
         <v>11</v>
       </c>
       <c r="F611" s="1" t="s">
         <v>2172</v>
       </c>
       <c r="G611" t="s">
         <v>2173</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="A612" t="s">
         <v>2174</v>
       </c>
       <c r="B612" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C612" t="s">
         <v>2175</v>
       </c>
       <c r="D612" t="s">
         <v>10</v>
       </c>
       <c r="E612" t="s">
         <v>11</v>
       </c>
       <c r="F612" s="1" t="s">
         <v>2176</v>
       </c>
       <c r="G612" t="s">
         <v>2177</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="A613" t="s">
         <v>2178</v>
       </c>
       <c r="B613" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C613" t="s">
         <v>2179</v>
       </c>
       <c r="D613" t="s">
         <v>10</v>
       </c>
       <c r="E613" t="s">
         <v>11</v>
       </c>
       <c r="F613" s="1" t="s">
         <v>2180</v>
       </c>
       <c r="G613" t="s">
         <v>2181</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="A614" t="s">
         <v>2182</v>
       </c>
       <c r="B614" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C614" t="s">
         <v>2183</v>
       </c>
       <c r="D614" t="s">
         <v>10</v>
       </c>
       <c r="E614" t="s">
         <v>11</v>
       </c>
       <c r="F614" s="1" t="s">
         <v>2184</v>
       </c>
       <c r="G614" t="s">
         <v>2185</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="A615" t="s">
         <v>2186</v>
       </c>
       <c r="B615" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C615" t="s">
         <v>2187</v>
       </c>
       <c r="D615" t="s">
         <v>10</v>
       </c>
       <c r="E615" t="s">
         <v>11</v>
       </c>
       <c r="F615" s="1" t="s">
         <v>2188</v>
       </c>
       <c r="G615" t="s">
         <v>2189</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="A616" t="s">
         <v>2190</v>
       </c>
       <c r="B616" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C616" t="s">
         <v>2191</v>
       </c>
       <c r="D616" t="s">
         <v>10</v>
       </c>
       <c r="E616" t="s">
         <v>11</v>
       </c>
       <c r="F616" s="1" t="s">
         <v>2192</v>
       </c>
       <c r="G616" t="s">
         <v>2193</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617" t="s">
         <v>2194</v>
       </c>
       <c r="B617" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C617" t="s">
         <v>2195</v>
       </c>
       <c r="D617" t="s">
         <v>10</v>
       </c>
       <c r="E617" t="s">
         <v>11</v>
       </c>
       <c r="F617" s="1" t="s">
         <v>2196</v>
       </c>
       <c r="G617" t="s">
         <v>2197</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="A618" t="s">
         <v>2198</v>
       </c>
       <c r="B618" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C618" t="s">
         <v>2199</v>
       </c>
       <c r="D618" t="s">
         <v>10</v>
       </c>
       <c r="E618" t="s">
         <v>11</v>
       </c>
       <c r="F618" s="1" t="s">
         <v>2200</v>
       </c>
       <c r="G618" t="s">
         <v>2201</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="A619" t="s">
         <v>2202</v>
       </c>
       <c r="B619" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C619" t="s">
         <v>2203</v>
       </c>
       <c r="D619" t="s">
         <v>10</v>
       </c>
       <c r="E619" t="s">
         <v>11</v>
       </c>
       <c r="F619" s="1" t="s">
         <v>2204</v>
       </c>
       <c r="G619" t="s">
         <v>2205</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620" t="s">
         <v>2206</v>
       </c>
       <c r="B620" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C620" t="s">
         <v>2207</v>
       </c>
       <c r="D620" t="s">
         <v>10</v>
       </c>
       <c r="E620" t="s">
         <v>11</v>
       </c>
       <c r="F620" s="1" t="s">
         <v>2208</v>
       </c>
       <c r="G620" t="s">
         <v>2209</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621" t="s">
         <v>2210</v>
       </c>
       <c r="B621" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C621" t="s">
         <v>2211</v>
       </c>
       <c r="D621" t="s">
         <v>10</v>
       </c>
       <c r="E621" t="s">
         <v>11</v>
       </c>
       <c r="F621" s="1" t="s">
         <v>2212</v>
       </c>
       <c r="G621" t="s">
         <v>2213</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="A622" t="s">
         <v>2214</v>
       </c>
       <c r="B622" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C622" t="s">
         <v>2215</v>
       </c>
       <c r="D622" t="s">
         <v>10</v>
       </c>
       <c r="E622" t="s">
         <v>11</v>
       </c>
       <c r="F622" s="1" t="s">
         <v>2216</v>
       </c>
       <c r="G622" t="s">
         <v>2217</v>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="A623" t="s">
         <v>2218</v>
       </c>
       <c r="B623" t="s">
-        <v>1968</v>
+        <v>2072</v>
       </c>
       <c r="C623" t="s">
         <v>2219</v>
       </c>
       <c r="D623" t="s">
         <v>10</v>
       </c>
       <c r="E623" t="s">
         <v>11</v>
       </c>
       <c r="F623" s="1" t="s">
         <v>2220</v>
       </c>
       <c r="G623" t="s">
         <v>2221</v>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="A624" t="s">
         <v>2222</v>
       </c>
       <c r="B624" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C624" t="s">
         <v>2223</v>
       </c>
-      <c r="C624" t="s">
+      <c r="D624" t="s">
+        <v>10</v>
+      </c>
+      <c r="E624" t="s">
+        <v>11</v>
+      </c>
+      <c r="F624" s="1" t="s">
         <v>2224</v>
       </c>
-      <c r="D624" t="s">
-[...5 lines deleted...]
-      <c r="F624" s="1" t="s">
+      <c r="G624" t="s">
         <v>2225</v>
-      </c>
-[...1 lines deleted...]
-        <v>2226</v>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="A625" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B625" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C625" t="s">
         <v>2227</v>
       </c>
-      <c r="B625" t="s">
-[...2 lines deleted...]
-      <c r="C625" t="s">
+      <c r="D625" t="s">
+        <v>10</v>
+      </c>
+      <c r="E625" t="s">
+        <v>11</v>
+      </c>
+      <c r="F625" s="1" t="s">
         <v>2228</v>
       </c>
-      <c r="D625" t="s">
-[...5 lines deleted...]
-      <c r="F625" s="1" t="s">
+      <c r="G625" t="s">
         <v>2229</v>
-      </c>
-[...1 lines deleted...]
-        <v>2230</v>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="A626" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B626" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C626" t="s">
         <v>2231</v>
       </c>
-      <c r="B626" t="s">
-[...2 lines deleted...]
-      <c r="C626" t="s">
+      <c r="D626" t="s">
+        <v>10</v>
+      </c>
+      <c r="E626" t="s">
+        <v>11</v>
+      </c>
+      <c r="F626" s="1" t="s">
         <v>2232</v>
       </c>
-      <c r="D626" t="s">
-[...5 lines deleted...]
-      <c r="F626" s="1" t="s">
+      <c r="G626" t="s">
         <v>2233</v>
-      </c>
-[...1 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="A627" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B627" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C627" t="s">
         <v>2235</v>
       </c>
-      <c r="B627" t="s">
-[...2 lines deleted...]
-      <c r="C627" t="s">
+      <c r="D627" t="s">
+        <v>10</v>
+      </c>
+      <c r="E627" t="s">
+        <v>11</v>
+      </c>
+      <c r="F627" s="1" t="s">
         <v>2236</v>
       </c>
-      <c r="D627" t="s">
-[...5 lines deleted...]
-      <c r="F627" s="1" t="s">
+      <c r="G627" t="s">
         <v>2237</v>
-      </c>
-[...1 lines deleted...]
-        <v>2238</v>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="A628" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B628" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C628" t="s">
         <v>2239</v>
       </c>
-      <c r="B628" t="s">
-[...2 lines deleted...]
-      <c r="C628" t="s">
+      <c r="D628" t="s">
+        <v>10</v>
+      </c>
+      <c r="E628" t="s">
+        <v>11</v>
+      </c>
+      <c r="F628" s="1" t="s">
         <v>2240</v>
       </c>
-      <c r="D628" t="s">
-[...5 lines deleted...]
-      <c r="F628" s="1" t="s">
+      <c r="G628" t="s">
         <v>2241</v>
-      </c>
-[...1 lines deleted...]
-        <v>2242</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="A629" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B629" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C629" t="s">
         <v>2243</v>
       </c>
-      <c r="B629" t="s">
-[...2 lines deleted...]
-      <c r="C629" t="s">
+      <c r="D629" t="s">
+        <v>10</v>
+      </c>
+      <c r="E629" t="s">
+        <v>11</v>
+      </c>
+      <c r="F629" s="1" t="s">
         <v>2244</v>
       </c>
-      <c r="D629" t="s">
-[...5 lines deleted...]
-      <c r="F629" s="1" t="s">
+      <c r="G629" t="s">
         <v>2245</v>
-      </c>
-[...1 lines deleted...]
-        <v>2246</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="A630" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B630" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C630" t="s">
         <v>2247</v>
       </c>
-      <c r="B630" t="s">
-[...2 lines deleted...]
-      <c r="C630" t="s">
+      <c r="D630" t="s">
+        <v>10</v>
+      </c>
+      <c r="E630" t="s">
+        <v>11</v>
+      </c>
+      <c r="F630" s="1" t="s">
         <v>2248</v>
       </c>
-      <c r="D630" t="s">
-[...5 lines deleted...]
-      <c r="F630" s="1" t="s">
+      <c r="G630" t="s">
         <v>2249</v>
-      </c>
-[...1 lines deleted...]
-        <v>2250</v>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="A631" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B631" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C631" t="s">
         <v>2251</v>
       </c>
-      <c r="B631" t="s">
-[...2 lines deleted...]
-      <c r="C631" t="s">
+      <c r="D631" t="s">
+        <v>10</v>
+      </c>
+      <c r="E631" t="s">
+        <v>11</v>
+      </c>
+      <c r="F631" s="1" t="s">
         <v>2252</v>
       </c>
-      <c r="D631" t="s">
-[...5 lines deleted...]
-      <c r="F631" s="1" t="s">
+      <c r="G631" t="s">
         <v>2253</v>
-      </c>
-[...1 lines deleted...]
-        <v>2254</v>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="A632" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B632" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C632" t="s">
         <v>2255</v>
       </c>
-      <c r="B632" t="s">
-[...2 lines deleted...]
-      <c r="C632" t="s">
+      <c r="D632" t="s">
+        <v>10</v>
+      </c>
+      <c r="E632" t="s">
+        <v>11</v>
+      </c>
+      <c r="F632" s="1" t="s">
         <v>2256</v>
       </c>
-      <c r="D632" t="s">
-[...5 lines deleted...]
-      <c r="F632" s="1" t="s">
+      <c r="G632" t="s">
         <v>2257</v>
-      </c>
-[...1 lines deleted...]
-        <v>2258</v>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="A633" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B633" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C633" t="s">
         <v>2259</v>
       </c>
-      <c r="B633" t="s">
-[...2 lines deleted...]
-      <c r="C633" t="s">
+      <c r="D633" t="s">
+        <v>10</v>
+      </c>
+      <c r="E633" t="s">
+        <v>11</v>
+      </c>
+      <c r="F633" s="1" t="s">
         <v>2260</v>
       </c>
-      <c r="D633" t="s">
-[...5 lines deleted...]
-      <c r="F633" s="1" t="s">
+      <c r="G633" t="s">
         <v>2261</v>
-      </c>
-[...1 lines deleted...]
-        <v>2262</v>
       </c>
     </row>
     <row r="634" spans="1:7">
       <c r="A634" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B634" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C634" t="s">
         <v>2263</v>
       </c>
-      <c r="B634" t="s">
-[...2 lines deleted...]
-      <c r="C634" t="s">
+      <c r="D634" t="s">
+        <v>10</v>
+      </c>
+      <c r="E634" t="s">
+        <v>11</v>
+      </c>
+      <c r="F634" s="1" t="s">
         <v>2264</v>
       </c>
-      <c r="D634" t="s">
-[...5 lines deleted...]
-      <c r="F634" s="1" t="s">
+      <c r="G634" t="s">
         <v>2265</v>
-      </c>
-[...1 lines deleted...]
-        <v>2266</v>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="A635" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B635" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C635" t="s">
         <v>2267</v>
       </c>
-      <c r="B635" t="s">
-[...2 lines deleted...]
-      <c r="C635" t="s">
+      <c r="D635" t="s">
+        <v>10</v>
+      </c>
+      <c r="E635" t="s">
+        <v>11</v>
+      </c>
+      <c r="F635" s="1" t="s">
         <v>2268</v>
       </c>
-      <c r="D635" t="s">
-[...5 lines deleted...]
-      <c r="F635" s="1" t="s">
+      <c r="G635" t="s">
         <v>2269</v>
-      </c>
-[...1 lines deleted...]
-        <v>2270</v>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="A636" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B636" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C636" t="s">
         <v>2271</v>
       </c>
-      <c r="B636" t="s">
-[...2 lines deleted...]
-      <c r="C636" t="s">
+      <c r="D636" t="s">
+        <v>10</v>
+      </c>
+      <c r="E636" t="s">
+        <v>11</v>
+      </c>
+      <c r="F636" s="1" t="s">
         <v>2272</v>
       </c>
-      <c r="D636" t="s">
-[...5 lines deleted...]
-      <c r="F636" s="1" t="s">
+      <c r="G636" t="s">
         <v>2273</v>
-      </c>
-[...1 lines deleted...]
-        <v>2274</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="A637" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B637" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C637" t="s">
         <v>2275</v>
       </c>
-      <c r="B637" t="s">
-[...2 lines deleted...]
-      <c r="C637" t="s">
+      <c r="D637" t="s">
+        <v>10</v>
+      </c>
+      <c r="E637" t="s">
+        <v>11</v>
+      </c>
+      <c r="F637" s="1" t="s">
         <v>2276</v>
       </c>
-      <c r="D637" t="s">
-[...5 lines deleted...]
-      <c r="F637" s="1" t="s">
+      <c r="G637" t="s">
         <v>2277</v>
-      </c>
-[...1 lines deleted...]
-        <v>2278</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="A638" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B638" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C638" t="s">
         <v>2279</v>
       </c>
-      <c r="B638" t="s">
-[...2 lines deleted...]
-      <c r="C638" t="s">
+      <c r="D638" t="s">
+        <v>10</v>
+      </c>
+      <c r="E638" t="s">
+        <v>11</v>
+      </c>
+      <c r="F638" s="1" t="s">
         <v>2280</v>
       </c>
-      <c r="D638" t="s">
-[...5 lines deleted...]
-      <c r="F638" s="1" t="s">
+      <c r="G638" t="s">
         <v>2281</v>
-      </c>
-[...1 lines deleted...]
-        <v>2282</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="A639" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B639" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C639" t="s">
         <v>2283</v>
       </c>
-      <c r="B639" t="s">
-[...2 lines deleted...]
-      <c r="C639" t="s">
+      <c r="D639" t="s">
+        <v>10</v>
+      </c>
+      <c r="E639" t="s">
+        <v>11</v>
+      </c>
+      <c r="F639" s="1" t="s">
         <v>2284</v>
       </c>
-      <c r="D639" t="s">
-[...5 lines deleted...]
-      <c r="F639" s="1" t="s">
+      <c r="G639" t="s">
         <v>2285</v>
-      </c>
-[...1 lines deleted...]
-        <v>2286</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="A640" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B640" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C640" t="s">
         <v>2287</v>
       </c>
-      <c r="B640" t="s">
-[...2 lines deleted...]
-      <c r="C640" t="s">
+      <c r="D640" t="s">
+        <v>10</v>
+      </c>
+      <c r="E640" t="s">
+        <v>11</v>
+      </c>
+      <c r="F640" s="1" t="s">
         <v>2288</v>
       </c>
-      <c r="D640" t="s">
-[...5 lines deleted...]
-      <c r="F640" s="1" t="s">
+      <c r="G640" t="s">
         <v>2289</v>
-      </c>
-[...1 lines deleted...]
-        <v>2290</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="A641" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B641" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C641" t="s">
         <v>2291</v>
       </c>
-      <c r="B641" t="s">
-[...2 lines deleted...]
-      <c r="C641" t="s">
+      <c r="D641" t="s">
+        <v>10</v>
+      </c>
+      <c r="E641" t="s">
+        <v>11</v>
+      </c>
+      <c r="F641" s="1" t="s">
         <v>2292</v>
       </c>
-      <c r="D641" t="s">
-[...5 lines deleted...]
-      <c r="F641" s="1" t="s">
+      <c r="G641" t="s">
         <v>2293</v>
-      </c>
-[...1 lines deleted...]
-        <v>2294</v>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="A642" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B642" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C642" t="s">
         <v>2295</v>
       </c>
-      <c r="B642" t="s">
-[...2 lines deleted...]
-      <c r="C642" t="s">
+      <c r="D642" t="s">
+        <v>10</v>
+      </c>
+      <c r="E642" t="s">
+        <v>11</v>
+      </c>
+      <c r="F642" s="1" t="s">
         <v>2296</v>
       </c>
-      <c r="D642" t="s">
-[...5 lines deleted...]
-      <c r="F642" s="1" t="s">
+      <c r="G642" t="s">
         <v>2297</v>
-      </c>
-[...1 lines deleted...]
-        <v>2298</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="A643" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B643" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C643" t="s">
         <v>2299</v>
       </c>
-      <c r="B643" t="s">
-[...2 lines deleted...]
-      <c r="C643" t="s">
+      <c r="D643" t="s">
+        <v>10</v>
+      </c>
+      <c r="E643" t="s">
+        <v>11</v>
+      </c>
+      <c r="F643" s="1" t="s">
         <v>2300</v>
       </c>
-      <c r="D643" t="s">
-[...5 lines deleted...]
-      <c r="F643" s="1" t="s">
+      <c r="G643" t="s">
         <v>2301</v>
-      </c>
-[...1 lines deleted...]
-        <v>2302</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="A644" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B644" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C644" t="s">
         <v>2303</v>
       </c>
-      <c r="B644" t="s">
-[...2 lines deleted...]
-      <c r="C644" t="s">
+      <c r="D644" t="s">
+        <v>10</v>
+      </c>
+      <c r="E644" t="s">
+        <v>11</v>
+      </c>
+      <c r="F644" s="1" t="s">
         <v>2304</v>
       </c>
-      <c r="D644" t="s">
-[...5 lines deleted...]
-      <c r="F644" s="1" t="s">
+      <c r="G644" t="s">
         <v>2305</v>
-      </c>
-[...1 lines deleted...]
-        <v>2306</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="A645" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B645" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C645" t="s">
         <v>2307</v>
       </c>
-      <c r="B645" t="s">
-[...2 lines deleted...]
-      <c r="C645" t="s">
+      <c r="D645" t="s">
+        <v>10</v>
+      </c>
+      <c r="E645" t="s">
+        <v>11</v>
+      </c>
+      <c r="F645" s="1" t="s">
         <v>2308</v>
       </c>
-      <c r="D645" t="s">
-[...5 lines deleted...]
-      <c r="F645" s="1" t="s">
+      <c r="G645" t="s">
         <v>2309</v>
-      </c>
-[...1 lines deleted...]
-        <v>2310</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="A646" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B646" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C646" t="s">
         <v>2311</v>
       </c>
-      <c r="B646" t="s">
-[...2 lines deleted...]
-      <c r="C646" t="s">
+      <c r="D646" t="s">
+        <v>10</v>
+      </c>
+      <c r="E646" t="s">
+        <v>11</v>
+      </c>
+      <c r="F646" s="1" t="s">
         <v>2312</v>
       </c>
-      <c r="D646" t="s">
-[...5 lines deleted...]
-      <c r="F646" s="1" t="s">
+      <c r="G646" t="s">
         <v>2313</v>
-      </c>
-[...1 lines deleted...]
-        <v>2314</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="A647" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B647" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C647" t="s">
         <v>2315</v>
       </c>
-      <c r="B647" t="s">
-[...2 lines deleted...]
-      <c r="C647" t="s">
+      <c r="D647" t="s">
+        <v>10</v>
+      </c>
+      <c r="E647" t="s">
+        <v>11</v>
+      </c>
+      <c r="F647" s="1" t="s">
         <v>2316</v>
       </c>
-      <c r="D647" t="s">
-[...5 lines deleted...]
-      <c r="F647" s="1" t="s">
+      <c r="G647" t="s">
         <v>2317</v>
-      </c>
-[...1 lines deleted...]
-        <v>2318</v>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="A648" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B648" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C648" t="s">
         <v>2319</v>
       </c>
-      <c r="B648" t="s">
-[...2 lines deleted...]
-      <c r="C648" t="s">
+      <c r="D648" t="s">
+        <v>10</v>
+      </c>
+      <c r="E648" t="s">
+        <v>11</v>
+      </c>
+      <c r="F648" s="1" t="s">
         <v>2320</v>
       </c>
-      <c r="D648" t="s">
-[...5 lines deleted...]
-      <c r="F648" s="1" t="s">
+      <c r="G648" t="s">
         <v>2321</v>
-      </c>
-[...1 lines deleted...]
-        <v>2322</v>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="A649" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B649" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C649" t="s">
         <v>2323</v>
       </c>
-      <c r="B649" t="s">
-[...2 lines deleted...]
-      <c r="C649" t="s">
+      <c r="D649" t="s">
+        <v>10</v>
+      </c>
+      <c r="E649" t="s">
+        <v>11</v>
+      </c>
+      <c r="F649" s="1" t="s">
         <v>2324</v>
       </c>
-      <c r="D649" t="s">
-[...5 lines deleted...]
-      <c r="F649" s="1" t="s">
+      <c r="G649" t="s">
         <v>2325</v>
-      </c>
-[...1 lines deleted...]
-        <v>2326</v>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="A650" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B650" t="s">
         <v>2327</v>
-      </c>
-[...1 lines deleted...]
-        <v>2223</v>
       </c>
       <c r="C650" t="s">
         <v>2328</v>
       </c>
       <c r="D650" t="s">
         <v>10</v>
       </c>
       <c r="E650" t="s">
         <v>11</v>
       </c>
       <c r="F650" s="1" t="s">
         <v>2329</v>
       </c>
       <c r="G650" t="s">
         <v>2330</v>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="A651" t="s">
         <v>2331</v>
       </c>
       <c r="B651" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C651" t="s">
         <v>2332</v>
       </c>
       <c r="D651" t="s">
         <v>10</v>
       </c>
       <c r="E651" t="s">
         <v>11</v>
       </c>
       <c r="F651" s="1" t="s">
         <v>2333</v>
       </c>
       <c r="G651" t="s">
         <v>2334</v>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="A652" t="s">
         <v>2335</v>
       </c>
       <c r="B652" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C652" t="s">
         <v>2336</v>
       </c>
       <c r="D652" t="s">
         <v>10</v>
       </c>
       <c r="E652" t="s">
         <v>11</v>
       </c>
       <c r="F652" s="1" t="s">
         <v>2337</v>
       </c>
       <c r="G652" t="s">
         <v>2338</v>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="A653" t="s">
         <v>2339</v>
       </c>
       <c r="B653" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C653" t="s">
         <v>2340</v>
       </c>
       <c r="D653" t="s">
         <v>10</v>
       </c>
       <c r="E653" t="s">
         <v>11</v>
       </c>
       <c r="F653" s="1" t="s">
         <v>2341</v>
       </c>
       <c r="G653" t="s">
         <v>2342</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="A654" t="s">
         <v>2343</v>
       </c>
       <c r="B654" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C654" t="s">
         <v>2344</v>
       </c>
       <c r="D654" t="s">
         <v>10</v>
       </c>
       <c r="E654" t="s">
         <v>11</v>
       </c>
       <c r="F654" s="1" t="s">
         <v>2345</v>
       </c>
       <c r="G654" t="s">
         <v>2346</v>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="A655" t="s">
         <v>2347</v>
       </c>
       <c r="B655" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C655" t="s">
         <v>2348</v>
       </c>
       <c r="D655" t="s">
         <v>10</v>
       </c>
       <c r="E655" t="s">
         <v>11</v>
       </c>
       <c r="F655" s="1" t="s">
         <v>2349</v>
       </c>
       <c r="G655" t="s">
         <v>2350</v>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="A656" t="s">
         <v>2351</v>
       </c>
       <c r="B656" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C656" t="s">
         <v>2352</v>
       </c>
       <c r="D656" t="s">
         <v>10</v>
       </c>
       <c r="E656" t="s">
         <v>11</v>
       </c>
       <c r="F656" s="1" t="s">
         <v>2353</v>
       </c>
       <c r="G656" t="s">
         <v>2354</v>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="A657" t="s">
         <v>2355</v>
       </c>
       <c r="B657" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C657" t="s">
         <v>2356</v>
       </c>
       <c r="D657" t="s">
         <v>10</v>
       </c>
       <c r="E657" t="s">
         <v>11</v>
       </c>
       <c r="F657" s="1" t="s">
         <v>2357</v>
       </c>
       <c r="G657" t="s">
         <v>2358</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="A658" t="s">
         <v>2359</v>
       </c>
       <c r="B658" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C658" t="s">
         <v>2360</v>
       </c>
       <c r="D658" t="s">
         <v>10</v>
       </c>
       <c r="E658" t="s">
         <v>11</v>
       </c>
       <c r="F658" s="1" t="s">
         <v>2361</v>
       </c>
       <c r="G658" t="s">
         <v>2362</v>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="A659" t="s">
         <v>2363</v>
       </c>
       <c r="B659" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C659" t="s">
         <v>2364</v>
       </c>
       <c r="D659" t="s">
         <v>10</v>
       </c>
       <c r="E659" t="s">
         <v>11</v>
       </c>
       <c r="F659" s="1" t="s">
         <v>2365</v>
       </c>
       <c r="G659" t="s">
         <v>2366</v>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="A660" t="s">
         <v>2367</v>
       </c>
       <c r="B660" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C660" t="s">
         <v>2368</v>
       </c>
       <c r="D660" t="s">
         <v>10</v>
       </c>
       <c r="E660" t="s">
         <v>11</v>
       </c>
       <c r="F660" s="1" t="s">
         <v>2369</v>
       </c>
       <c r="G660" t="s">
         <v>2370</v>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="A661" t="s">
         <v>2371</v>
       </c>
       <c r="B661" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C661" t="s">
         <v>2372</v>
       </c>
       <c r="D661" t="s">
         <v>10</v>
       </c>
       <c r="E661" t="s">
         <v>11</v>
       </c>
       <c r="F661" s="1" t="s">
         <v>2373</v>
       </c>
       <c r="G661" t="s">
         <v>2374</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="A662" t="s">
         <v>2375</v>
       </c>
       <c r="B662" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C662" t="s">
         <v>2376</v>
       </c>
       <c r="D662" t="s">
         <v>10</v>
       </c>
       <c r="E662" t="s">
         <v>11</v>
       </c>
       <c r="F662" s="1" t="s">
         <v>2377</v>
       </c>
       <c r="G662" t="s">
         <v>2378</v>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="A663" t="s">
         <v>2379</v>
       </c>
       <c r="B663" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C663" t="s">
         <v>2380</v>
       </c>
       <c r="D663" t="s">
         <v>10</v>
       </c>
       <c r="E663" t="s">
         <v>11</v>
       </c>
       <c r="F663" s="1" t="s">
         <v>2381</v>
       </c>
       <c r="G663" t="s">
         <v>2382</v>
       </c>
     </row>
     <row r="664" spans="1:7">
       <c r="A664" t="s">
         <v>2383</v>
       </c>
       <c r="B664" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C664" t="s">
         <v>2384</v>
       </c>
       <c r="D664" t="s">
         <v>10</v>
       </c>
       <c r="E664" t="s">
         <v>11</v>
       </c>
       <c r="F664" s="1" t="s">
         <v>2385</v>
       </c>
       <c r="G664" t="s">
         <v>2386</v>
       </c>
     </row>
     <row r="665" spans="1:7">
       <c r="A665" t="s">
         <v>2387</v>
       </c>
       <c r="B665" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C665" t="s">
         <v>2388</v>
       </c>
       <c r="D665" t="s">
         <v>10</v>
       </c>
       <c r="E665" t="s">
         <v>11</v>
       </c>
       <c r="F665" s="1" t="s">
         <v>2389</v>
       </c>
       <c r="G665" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="A666" t="s">
         <v>2391</v>
       </c>
       <c r="B666" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C666" t="s">
         <v>2392</v>
       </c>
       <c r="D666" t="s">
         <v>10</v>
       </c>
       <c r="E666" t="s">
         <v>11</v>
       </c>
       <c r="F666" s="1" t="s">
         <v>2393</v>
       </c>
       <c r="G666" t="s">
         <v>2394</v>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="A667" t="s">
         <v>2395</v>
       </c>
       <c r="B667" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C667" t="s">
         <v>2396</v>
       </c>
       <c r="D667" t="s">
         <v>10</v>
       </c>
       <c r="E667" t="s">
         <v>11</v>
       </c>
       <c r="F667" s="1" t="s">
         <v>2397</v>
       </c>
       <c r="G667" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="A668" t="s">
         <v>2399</v>
       </c>
       <c r="B668" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C668" t="s">
         <v>2400</v>
       </c>
       <c r="D668" t="s">
         <v>10</v>
       </c>
       <c r="E668" t="s">
         <v>11</v>
       </c>
       <c r="F668" s="1" t="s">
         <v>2401</v>
       </c>
       <c r="G668" t="s">
         <v>2402</v>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="A669" t="s">
         <v>2403</v>
       </c>
       <c r="B669" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C669" t="s">
         <v>2404</v>
       </c>
       <c r="D669" t="s">
         <v>10</v>
       </c>
       <c r="E669" t="s">
         <v>11</v>
       </c>
       <c r="F669" s="1" t="s">
         <v>2405</v>
       </c>
       <c r="G669" t="s">
         <v>2406</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="A670" t="s">
         <v>2407</v>
       </c>
       <c r="B670" t="s">
-        <v>2223</v>
+        <v>2327</v>
       </c>
       <c r="C670" t="s">
         <v>2408</v>
       </c>
       <c r="D670" t="s">
         <v>10</v>
       </c>
       <c r="E670" t="s">
         <v>11</v>
       </c>
       <c r="F670" s="1" t="s">
         <v>2409</v>
       </c>
       <c r="G670" t="s">
         <v>2410</v>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="A671" t="s">
         <v>2411</v>
       </c>
       <c r="B671" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C671" t="s">
         <v>2412</v>
       </c>
-      <c r="C671" t="s">
+      <c r="D671" t="s">
+        <v>10</v>
+      </c>
+      <c r="E671" t="s">
+        <v>11</v>
+      </c>
+      <c r="F671" s="1" t="s">
         <v>2413</v>
       </c>
-      <c r="D671" t="s">
-[...5 lines deleted...]
-      <c r="F671" s="1" t="s">
+      <c r="G671" t="s">
         <v>2414</v>
-      </c>
-[...1 lines deleted...]
-        <v>2415</v>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="A672" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C672" t="s">
         <v>2416</v>
       </c>
-      <c r="B672" t="s">
-[...2 lines deleted...]
-      <c r="C672" t="s">
+      <c r="D672" t="s">
+        <v>10</v>
+      </c>
+      <c r="E672" t="s">
+        <v>11</v>
+      </c>
+      <c r="F672" s="1" t="s">
         <v>2417</v>
       </c>
-      <c r="D672" t="s">
-[...5 lines deleted...]
-      <c r="F672" s="1" t="s">
+      <c r="G672" t="s">
         <v>2418</v>
-      </c>
-[...1 lines deleted...]
-        <v>2419</v>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="A673" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C673" t="s">
         <v>2420</v>
       </c>
-      <c r="B673" t="s">
-[...2 lines deleted...]
-      <c r="C673" t="s">
+      <c r="D673" t="s">
+        <v>10</v>
+      </c>
+      <c r="E673" t="s">
+        <v>11</v>
+      </c>
+      <c r="F673" s="1" t="s">
         <v>2421</v>
       </c>
-      <c r="D673" t="s">
-[...5 lines deleted...]
-      <c r="F673" s="1" t="s">
+      <c r="G673" t="s">
         <v>2422</v>
-      </c>
-[...1 lines deleted...]
-        <v>2423</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="A674" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C674" t="s">
         <v>2424</v>
       </c>
-      <c r="B674" t="s">
-[...2 lines deleted...]
-      <c r="C674" t="s">
+      <c r="D674" t="s">
+        <v>10</v>
+      </c>
+      <c r="E674" t="s">
+        <v>11</v>
+      </c>
+      <c r="F674" s="1" t="s">
         <v>2425</v>
       </c>
-      <c r="D674" t="s">
-[...5 lines deleted...]
-      <c r="F674" s="1" t="s">
+      <c r="G674" t="s">
         <v>2426</v>
-      </c>
-[...1 lines deleted...]
-        <v>2427</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="A675" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C675" t="s">
         <v>2428</v>
       </c>
-      <c r="B675" t="s">
-[...2 lines deleted...]
-      <c r="C675" t="s">
+      <c r="D675" t="s">
+        <v>10</v>
+      </c>
+      <c r="E675" t="s">
+        <v>11</v>
+      </c>
+      <c r="F675" s="1" t="s">
         <v>2429</v>
       </c>
-      <c r="D675" t="s">
-[...5 lines deleted...]
-      <c r="F675" s="1" t="s">
+      <c r="G675" t="s">
         <v>2430</v>
-      </c>
-[...1 lines deleted...]
-        <v>2431</v>
       </c>
     </row>
     <row r="676" spans="1:7">
       <c r="A676" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C676" t="s">
         <v>2432</v>
       </c>
-      <c r="B676" t="s">
-[...2 lines deleted...]
-      <c r="C676" t="s">
+      <c r="D676" t="s">
+        <v>10</v>
+      </c>
+      <c r="E676" t="s">
+        <v>11</v>
+      </c>
+      <c r="F676" s="1" t="s">
         <v>2433</v>
       </c>
-      <c r="D676" t="s">
-[...5 lines deleted...]
-      <c r="F676" s="1" t="s">
+      <c r="G676" t="s">
         <v>2434</v>
-      </c>
-[...1 lines deleted...]
-        <v>2435</v>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="A677" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C677" t="s">
         <v>2436</v>
       </c>
-      <c r="B677" t="s">
-[...2 lines deleted...]
-      <c r="C677" t="s">
+      <c r="D677" t="s">
+        <v>10</v>
+      </c>
+      <c r="E677" t="s">
+        <v>11</v>
+      </c>
+      <c r="F677" s="1" t="s">
         <v>2437</v>
       </c>
-      <c r="D677" t="s">
-[...5 lines deleted...]
-      <c r="F677" s="1" t="s">
+      <c r="G677" t="s">
         <v>2438</v>
-      </c>
-[...1 lines deleted...]
-        <v>2439</v>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="A678" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C678" t="s">
         <v>2440</v>
       </c>
-      <c r="B678" t="s">
-[...2 lines deleted...]
-      <c r="C678" t="s">
+      <c r="D678" t="s">
+        <v>10</v>
+      </c>
+      <c r="E678" t="s">
+        <v>11</v>
+      </c>
+      <c r="F678" s="1" t="s">
         <v>2441</v>
       </c>
-      <c r="D678" t="s">
-[...5 lines deleted...]
-      <c r="F678" s="1" t="s">
+      <c r="G678" t="s">
         <v>2442</v>
-      </c>
-[...1 lines deleted...]
-        <v>2443</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="A679" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C679" t="s">
         <v>2444</v>
       </c>
-      <c r="B679" t="s">
-[...2 lines deleted...]
-      <c r="C679" t="s">
+      <c r="D679" t="s">
+        <v>10</v>
+      </c>
+      <c r="E679" t="s">
+        <v>11</v>
+      </c>
+      <c r="F679" s="1" t="s">
         <v>2445</v>
       </c>
-      <c r="D679" t="s">
-[...5 lines deleted...]
-      <c r="F679" s="1" t="s">
+      <c r="G679" t="s">
         <v>2446</v>
-      </c>
-[...1 lines deleted...]
-        <v>2447</v>
       </c>
     </row>
     <row r="680" spans="1:7">
       <c r="A680" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C680" t="s">
         <v>2448</v>
       </c>
-      <c r="B680" t="s">
-[...2 lines deleted...]
-      <c r="C680" t="s">
+      <c r="D680" t="s">
+        <v>10</v>
+      </c>
+      <c r="E680" t="s">
+        <v>11</v>
+      </c>
+      <c r="F680" s="1" t="s">
         <v>2449</v>
       </c>
-      <c r="D680" t="s">
-[...5 lines deleted...]
-      <c r="F680" s="1" t="s">
+      <c r="G680" t="s">
         <v>2450</v>
-      </c>
-[...1 lines deleted...]
-        <v>2451</v>
       </c>
     </row>
     <row r="681" spans="1:7">
       <c r="A681" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C681" t="s">
         <v>2452</v>
       </c>
-      <c r="B681" t="s">
-[...2 lines deleted...]
-      <c r="C681" t="s">
+      <c r="D681" t="s">
+        <v>10</v>
+      </c>
+      <c r="E681" t="s">
+        <v>11</v>
+      </c>
+      <c r="F681" s="1" t="s">
         <v>2453</v>
       </c>
-      <c r="D681" t="s">
-[...5 lines deleted...]
-      <c r="F681" s="1" t="s">
+      <c r="G681" t="s">
         <v>2454</v>
-      </c>
-[...1 lines deleted...]
-        <v>2455</v>
       </c>
     </row>
     <row r="682" spans="1:7">
       <c r="A682" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C682" t="s">
         <v>2456</v>
       </c>
-      <c r="B682" t="s">
-[...2 lines deleted...]
-      <c r="C682" t="s">
+      <c r="D682" t="s">
+        <v>10</v>
+      </c>
+      <c r="E682" t="s">
+        <v>11</v>
+      </c>
+      <c r="F682" s="1" t="s">
         <v>2457</v>
       </c>
-      <c r="D682" t="s">
-[...5 lines deleted...]
-      <c r="F682" s="1" t="s">
+      <c r="G682" t="s">
         <v>2458</v>
-      </c>
-[...1 lines deleted...]
-        <v>2459</v>
       </c>
     </row>
     <row r="683" spans="1:7">
       <c r="A683" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C683" t="s">
         <v>2460</v>
       </c>
-      <c r="B683" t="s">
-[...2 lines deleted...]
-      <c r="C683" t="s">
+      <c r="D683" t="s">
+        <v>10</v>
+      </c>
+      <c r="E683" t="s">
+        <v>11</v>
+      </c>
+      <c r="F683" s="1" t="s">
         <v>2461</v>
       </c>
-      <c r="D683" t="s">
-[...5 lines deleted...]
-      <c r="F683" s="1" t="s">
+      <c r="G683" t="s">
         <v>2462</v>
-      </c>
-[...1 lines deleted...]
-        <v>2463</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="A684" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C684" t="s">
         <v>2464</v>
       </c>
-      <c r="B684" t="s">
-[...2 lines deleted...]
-      <c r="C684" t="s">
+      <c r="D684" t="s">
+        <v>10</v>
+      </c>
+      <c r="E684" t="s">
+        <v>11</v>
+      </c>
+      <c r="F684" s="1" t="s">
         <v>2465</v>
       </c>
-      <c r="D684" t="s">
-[...5 lines deleted...]
-      <c r="F684" s="1" t="s">
+      <c r="G684" t="s">
         <v>2466</v>
-      </c>
-[...1 lines deleted...]
-        <v>2467</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="A685" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C685" t="s">
         <v>2468</v>
       </c>
-      <c r="B685" t="s">
-[...2 lines deleted...]
-      <c r="C685" t="s">
+      <c r="D685" t="s">
+        <v>10</v>
+      </c>
+      <c r="E685" t="s">
+        <v>11</v>
+      </c>
+      <c r="F685" s="1" t="s">
         <v>2469</v>
       </c>
-      <c r="D685" t="s">
-[...5 lines deleted...]
-      <c r="F685" s="1" t="s">
+      <c r="G685" t="s">
         <v>2470</v>
-      </c>
-[...1 lines deleted...]
-        <v>2471</v>
       </c>
     </row>
     <row r="686" spans="1:7">
       <c r="A686" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C686" t="s">
         <v>2472</v>
       </c>
-      <c r="B686" t="s">
-[...2 lines deleted...]
-      <c r="C686" t="s">
+      <c r="D686" t="s">
+        <v>10</v>
+      </c>
+      <c r="E686" t="s">
+        <v>11</v>
+      </c>
+      <c r="F686" s="1" t="s">
         <v>2473</v>
       </c>
-      <c r="D686" t="s">
-[...5 lines deleted...]
-      <c r="F686" s="1" t="s">
+      <c r="G686" t="s">
         <v>2474</v>
-      </c>
-[...1 lines deleted...]
-        <v>2475</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="A687" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C687" t="s">
         <v>2476</v>
       </c>
-      <c r="B687" t="s">
-[...2 lines deleted...]
-      <c r="C687" t="s">
+      <c r="D687" t="s">
+        <v>10</v>
+      </c>
+      <c r="E687" t="s">
+        <v>11</v>
+      </c>
+      <c r="F687" s="1" t="s">
         <v>2477</v>
       </c>
-      <c r="D687" t="s">
-[...5 lines deleted...]
-      <c r="F687" s="1" t="s">
+      <c r="G687" t="s">
         <v>2478</v>
-      </c>
-[...1 lines deleted...]
-        <v>2479</v>
       </c>
     </row>
     <row r="688" spans="1:7">
       <c r="A688" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C688" t="s">
         <v>2480</v>
       </c>
-      <c r="B688" t="s">
-[...2 lines deleted...]
-      <c r="C688" t="s">
+      <c r="D688" t="s">
+        <v>10</v>
+      </c>
+      <c r="E688" t="s">
+        <v>11</v>
+      </c>
+      <c r="F688" s="1" t="s">
         <v>2481</v>
       </c>
-      <c r="D688" t="s">
-[...5 lines deleted...]
-      <c r="F688" s="1" t="s">
+      <c r="G688" t="s">
         <v>2482</v>
-      </c>
-[...1 lines deleted...]
-        <v>2483</v>
       </c>
     </row>
     <row r="689" spans="1:7">
       <c r="A689" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C689" t="s">
         <v>2484</v>
       </c>
-      <c r="B689" t="s">
-[...2 lines deleted...]
-      <c r="C689" t="s">
+      <c r="D689" t="s">
+        <v>10</v>
+      </c>
+      <c r="E689" t="s">
+        <v>11</v>
+      </c>
+      <c r="F689" s="1" t="s">
         <v>2485</v>
       </c>
-      <c r="D689" t="s">
-[...5 lines deleted...]
-      <c r="F689" s="1" t="s">
+      <c r="G689" t="s">
         <v>2486</v>
-      </c>
-[...1 lines deleted...]
-        <v>2487</v>
       </c>
     </row>
     <row r="690" spans="1:7">
       <c r="A690" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C690" t="s">
         <v>2488</v>
       </c>
-      <c r="B690" t="s">
-[...2 lines deleted...]
-      <c r="C690" t="s">
+      <c r="D690" t="s">
+        <v>10</v>
+      </c>
+      <c r="E690" t="s">
+        <v>11</v>
+      </c>
+      <c r="F690" s="1" t="s">
         <v>2489</v>
       </c>
-      <c r="D690" t="s">
-[...5 lines deleted...]
-      <c r="F690" s="1" t="s">
+      <c r="G690" t="s">
         <v>2490</v>
-      </c>
-[...1 lines deleted...]
-        <v>2491</v>
       </c>
     </row>
     <row r="691" spans="1:7">
       <c r="A691" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C691" t="s">
         <v>2492</v>
       </c>
-      <c r="B691" t="s">
-[...2 lines deleted...]
-      <c r="C691" t="s">
+      <c r="D691" t="s">
+        <v>10</v>
+      </c>
+      <c r="E691" t="s">
+        <v>11</v>
+      </c>
+      <c r="F691" s="1" t="s">
         <v>2493</v>
       </c>
-      <c r="D691" t="s">
-[...5 lines deleted...]
-      <c r="F691" s="1" t="s">
+      <c r="G691" t="s">
         <v>2494</v>
-      </c>
-[...1 lines deleted...]
-        <v>2495</v>
       </c>
     </row>
     <row r="692" spans="1:7">
       <c r="A692" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C692" t="s">
         <v>2496</v>
       </c>
-      <c r="B692" t="s">
-[...2 lines deleted...]
-      <c r="C692" t="s">
+      <c r="D692" t="s">
+        <v>10</v>
+      </c>
+      <c r="E692" t="s">
+        <v>11</v>
+      </c>
+      <c r="F692" s="1" t="s">
         <v>2497</v>
       </c>
-      <c r="D692" t="s">
-[...5 lines deleted...]
-      <c r="F692" s="1" t="s">
+      <c r="G692" t="s">
         <v>2498</v>
-      </c>
-[...1 lines deleted...]
-        <v>2499</v>
       </c>
     </row>
     <row r="693" spans="1:7">
       <c r="A693" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C693" t="s">
         <v>2500</v>
       </c>
-      <c r="B693" t="s">
-[...2 lines deleted...]
-      <c r="C693" t="s">
+      <c r="D693" t="s">
+        <v>10</v>
+      </c>
+      <c r="E693" t="s">
+        <v>11</v>
+      </c>
+      <c r="F693" s="1" t="s">
         <v>2501</v>
       </c>
-      <c r="D693" t="s">
-[...5 lines deleted...]
-      <c r="F693" s="1" t="s">
+      <c r="G693" t="s">
         <v>2502</v>
-      </c>
-[...1 lines deleted...]
-        <v>2503</v>
       </c>
     </row>
     <row r="694" spans="1:7">
       <c r="A694" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C694" t="s">
         <v>2504</v>
       </c>
-      <c r="B694" t="s">
-[...2 lines deleted...]
-      <c r="C694" t="s">
+      <c r="D694" t="s">
+        <v>10</v>
+      </c>
+      <c r="E694" t="s">
+        <v>11</v>
+      </c>
+      <c r="F694" s="1" t="s">
         <v>2505</v>
       </c>
-      <c r="D694" t="s">
-[...5 lines deleted...]
-      <c r="F694" s="1" t="s">
+      <c r="G694" t="s">
         <v>2506</v>
-      </c>
-[...1 lines deleted...]
-        <v>2507</v>
       </c>
     </row>
     <row r="695" spans="1:7">
       <c r="A695" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C695" t="s">
         <v>2508</v>
       </c>
-      <c r="B695" t="s">
-[...2 lines deleted...]
-      <c r="C695" t="s">
+      <c r="D695" t="s">
+        <v>10</v>
+      </c>
+      <c r="E695" t="s">
+        <v>11</v>
+      </c>
+      <c r="F695" s="1" t="s">
         <v>2509</v>
       </c>
-      <c r="D695" t="s">
-[...5 lines deleted...]
-      <c r="F695" s="1" t="s">
+      <c r="G695" t="s">
         <v>2510</v>
-      </c>
-[...1 lines deleted...]
-        <v>2511</v>
       </c>
     </row>
     <row r="696" spans="1:7">
       <c r="A696" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C696" t="s">
         <v>2512</v>
       </c>
-      <c r="B696" t="s">
-[...2 lines deleted...]
-      <c r="C696" t="s">
+      <c r="D696" t="s">
+        <v>10</v>
+      </c>
+      <c r="E696" t="s">
+        <v>11</v>
+      </c>
+      <c r="F696" s="1" t="s">
         <v>2513</v>
       </c>
-      <c r="D696" t="s">
-[...5 lines deleted...]
-      <c r="F696" s="1" t="s">
+      <c r="G696" t="s">
         <v>2514</v>
-      </c>
-[...1 lines deleted...]
-        <v>2515</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="A697" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B697" t="s">
         <v>2516</v>
-      </c>
-[...1 lines deleted...]
-        <v>2412</v>
       </c>
       <c r="C697" t="s">
         <v>2517</v>
       </c>
       <c r="D697" t="s">
         <v>10</v>
       </c>
       <c r="E697" t="s">
         <v>11</v>
       </c>
       <c r="F697" s="1" t="s">
         <v>2518</v>
       </c>
       <c r="G697" t="s">
         <v>2519</v>
       </c>
     </row>
     <row r="698" spans="1:7">
       <c r="A698" t="s">
         <v>2520</v>
       </c>
       <c r="B698" t="s">
-        <v>2412</v>
+        <v>2516</v>
       </c>
       <c r="C698" t="s">
         <v>2521</v>
       </c>
       <c r="D698" t="s">
         <v>10</v>
       </c>
       <c r="E698" t="s">
         <v>11</v>
       </c>
       <c r="F698" s="1" t="s">
         <v>2522</v>
       </c>
       <c r="G698" t="s">
         <v>2523</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="A699" t="s">
         <v>2524</v>
       </c>
       <c r="B699" t="s">
-        <v>2412</v>
+        <v>2516</v>
       </c>
       <c r="C699" t="s">
         <v>2525</v>
       </c>
       <c r="D699" t="s">
         <v>10</v>
       </c>
       <c r="E699" t="s">
         <v>11</v>
       </c>
       <c r="F699" s="1" t="s">
         <v>2526</v>
       </c>
       <c r="G699" t="s">
         <v>2527</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="A700" t="s">
         <v>2528</v>
       </c>
       <c r="B700" t="s">
-        <v>2412</v>
+        <v>2516</v>
       </c>
       <c r="C700" t="s">
         <v>2529</v>
       </c>
       <c r="D700" t="s">
         <v>10</v>
       </c>
       <c r="E700" t="s">
         <v>11</v>
       </c>
       <c r="F700" s="1" t="s">
         <v>2530</v>
       </c>
       <c r="G700" t="s">
         <v>2531</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="A701" t="s">
         <v>2532</v>
       </c>
       <c r="B701" t="s">
-        <v>2412</v>
+        <v>2516</v>
       </c>
       <c r="C701" t="s">
         <v>2533</v>
       </c>
       <c r="D701" t="s">
         <v>10</v>
       </c>
       <c r="E701" t="s">
         <v>11</v>
       </c>
       <c r="F701" s="1" t="s">
         <v>2534</v>
       </c>
       <c r="G701" t="s">
         <v>2535</v>
       </c>
     </row>
     <row r="702" spans="1:7">
       <c r="A702" t="s">
         <v>2536</v>
       </c>
       <c r="B702" t="s">
-        <v>2412</v>
+        <v>2516</v>
       </c>
       <c r="C702" t="s">
         <v>2537</v>
       </c>
       <c r="D702" t="s">
         <v>10</v>
       </c>
       <c r="E702" t="s">
         <v>11</v>
       </c>
       <c r="F702" s="1" t="s">
         <v>2538</v>
       </c>
       <c r="G702" t="s">
         <v>2539</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="A703" t="s">
         <v>2540</v>
       </c>
       <c r="B703" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C703" t="s">
         <v>2541</v>
       </c>
-      <c r="C703" t="s">
+      <c r="D703" t="s">
+        <v>10</v>
+      </c>
+      <c r="E703" t="s">
+        <v>11</v>
+      </c>
+      <c r="F703" s="1" t="s">
         <v>2542</v>
       </c>
-      <c r="D703" t="s">
-[...5 lines deleted...]
-      <c r="F703" s="1" t="s">
+      <c r="G703" t="s">
         <v>2543</v>
-      </c>
-[...1 lines deleted...]
-        <v>2544</v>
       </c>
     </row>
     <row r="704" spans="1:7">
       <c r="A704" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C704" t="s">
         <v>2545</v>
       </c>
-      <c r="B704" t="s">
-[...2 lines deleted...]
-      <c r="C704" t="s">
+      <c r="D704" t="s">
+        <v>10</v>
+      </c>
+      <c r="E704" t="s">
+        <v>11</v>
+      </c>
+      <c r="F704" s="1" t="s">
         <v>2546</v>
       </c>
-      <c r="D704" t="s">
-[...5 lines deleted...]
-      <c r="F704" s="1" t="s">
+      <c r="G704" t="s">
         <v>2547</v>
-      </c>
-[...1 lines deleted...]
-        <v>2548</v>
       </c>
     </row>
     <row r="705" spans="1:7">
       <c r="A705" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C705" t="s">
         <v>2549</v>
       </c>
-      <c r="B705" t="s">
-[...2 lines deleted...]
-      <c r="C705" t="s">
+      <c r="D705" t="s">
+        <v>10</v>
+      </c>
+      <c r="E705" t="s">
+        <v>11</v>
+      </c>
+      <c r="F705" s="1" t="s">
         <v>2550</v>
       </c>
-      <c r="D705" t="s">
-[...5 lines deleted...]
-      <c r="F705" s="1" t="s">
+      <c r="G705" t="s">
         <v>2551</v>
-      </c>
-[...1 lines deleted...]
-        <v>2552</v>
       </c>
     </row>
     <row r="706" spans="1:7">
       <c r="A706" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C706" t="s">
         <v>2553</v>
       </c>
-      <c r="B706" t="s">
-[...2 lines deleted...]
-      <c r="C706" t="s">
+      <c r="D706" t="s">
+        <v>10</v>
+      </c>
+      <c r="E706" t="s">
+        <v>11</v>
+      </c>
+      <c r="F706" s="1" t="s">
         <v>2554</v>
       </c>
-      <c r="D706" t="s">
-[...5 lines deleted...]
-      <c r="F706" s="1" t="s">
+      <c r="G706" t="s">
         <v>2555</v>
-      </c>
-[...1 lines deleted...]
-        <v>2556</v>
       </c>
     </row>
     <row r="707" spans="1:7">
       <c r="A707" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C707" t="s">
         <v>2557</v>
       </c>
-      <c r="B707" t="s">
-[...2 lines deleted...]
-      <c r="C707" t="s">
+      <c r="D707" t="s">
+        <v>10</v>
+      </c>
+      <c r="E707" t="s">
+        <v>11</v>
+      </c>
+      <c r="F707" s="1" t="s">
         <v>2558</v>
       </c>
-      <c r="D707" t="s">
-[...5 lines deleted...]
-      <c r="F707" s="1" t="s">
+      <c r="G707" t="s">
         <v>2559</v>
-      </c>
-[...1 lines deleted...]
-        <v>2560</v>
       </c>
     </row>
     <row r="708" spans="1:7">
       <c r="A708" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C708" t="s">
         <v>2561</v>
       </c>
-      <c r="B708" t="s">
-[...2 lines deleted...]
-      <c r="C708" t="s">
+      <c r="D708" t="s">
+        <v>10</v>
+      </c>
+      <c r="E708" t="s">
+        <v>11</v>
+      </c>
+      <c r="F708" s="1" t="s">
         <v>2562</v>
       </c>
-      <c r="D708" t="s">
-[...5 lines deleted...]
-      <c r="F708" s="1" t="s">
+      <c r="G708" t="s">
         <v>2563</v>
-      </c>
-[...1 lines deleted...]
-        <v>2564</v>
       </c>
     </row>
     <row r="709" spans="1:7">
       <c r="A709" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C709" t="s">
         <v>2565</v>
       </c>
-      <c r="B709" t="s">
-[...2 lines deleted...]
-      <c r="C709" t="s">
+      <c r="D709" t="s">
+        <v>10</v>
+      </c>
+      <c r="E709" t="s">
+        <v>11</v>
+      </c>
+      <c r="F709" s="1" t="s">
         <v>2566</v>
       </c>
-      <c r="D709" t="s">
-[...5 lines deleted...]
-      <c r="F709" s="1" t="s">
+      <c r="G709" t="s">
         <v>2567</v>
-      </c>
-[...1 lines deleted...]
-        <v>2568</v>
       </c>
     </row>
     <row r="710" spans="1:7">
       <c r="A710" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C710" t="s">
         <v>2569</v>
       </c>
-      <c r="B710" t="s">
-[...2 lines deleted...]
-      <c r="C710" t="s">
+      <c r="D710" t="s">
+        <v>10</v>
+      </c>
+      <c r="E710" t="s">
+        <v>11</v>
+      </c>
+      <c r="F710" s="1" t="s">
         <v>2570</v>
       </c>
-      <c r="D710" t="s">
-[...5 lines deleted...]
-      <c r="F710" s="1" t="s">
+      <c r="G710" t="s">
         <v>2571</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572</v>
       </c>
     </row>
     <row r="711" spans="1:7">
       <c r="A711" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C711" t="s">
         <v>2573</v>
       </c>
-      <c r="B711" t="s">
-[...2 lines deleted...]
-      <c r="C711" t="s">
+      <c r="D711" t="s">
+        <v>10</v>
+      </c>
+      <c r="E711" t="s">
+        <v>11</v>
+      </c>
+      <c r="F711" s="1" t="s">
         <v>2574</v>
       </c>
-      <c r="D711" t="s">
-[...5 lines deleted...]
-      <c r="F711" s="1" t="s">
+      <c r="G711" t="s">
         <v>2575</v>
-      </c>
-[...1 lines deleted...]
-        <v>2576</v>
       </c>
     </row>
     <row r="712" spans="1:7">
       <c r="A712" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C712" t="s">
         <v>2577</v>
       </c>
-      <c r="B712" t="s">
-[...2 lines deleted...]
-      <c r="C712" t="s">
+      <c r="D712" t="s">
+        <v>10</v>
+      </c>
+      <c r="E712" t="s">
+        <v>11</v>
+      </c>
+      <c r="F712" s="1" t="s">
         <v>2578</v>
       </c>
-      <c r="D712" t="s">
-[...5 lines deleted...]
-      <c r="F712" s="1" t="s">
+      <c r="G712" t="s">
         <v>2579</v>
-      </c>
-[...1 lines deleted...]
-        <v>2580</v>
       </c>
     </row>
     <row r="713" spans="1:7">
       <c r="A713" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C713" t="s">
         <v>2581</v>
       </c>
-      <c r="B713" t="s">
-[...2 lines deleted...]
-      <c r="C713" t="s">
+      <c r="D713" t="s">
+        <v>10</v>
+      </c>
+      <c r="E713" t="s">
+        <v>11</v>
+      </c>
+      <c r="F713" s="1" t="s">
         <v>2582</v>
       </c>
-      <c r="D713" t="s">
-[...5 lines deleted...]
-      <c r="F713" s="1" t="s">
+      <c r="G713" t="s">
         <v>2583</v>
-      </c>
-[...1 lines deleted...]
-        <v>2584</v>
       </c>
     </row>
     <row r="714" spans="1:7">
       <c r="A714" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C714" t="s">
         <v>2585</v>
       </c>
-      <c r="B714" t="s">
-[...2 lines deleted...]
-      <c r="C714" t="s">
+      <c r="D714" t="s">
+        <v>10</v>
+      </c>
+      <c r="E714" t="s">
+        <v>11</v>
+      </c>
+      <c r="F714" s="1" t="s">
         <v>2586</v>
       </c>
-      <c r="D714" t="s">
-[...5 lines deleted...]
-      <c r="F714" s="1" t="s">
+      <c r="G714" t="s">
         <v>2587</v>
-      </c>
-[...1 lines deleted...]
-        <v>2588</v>
       </c>
     </row>
     <row r="715" spans="1:7">
       <c r="A715" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C715" t="s">
         <v>2589</v>
       </c>
-      <c r="B715" t="s">
-[...2 lines deleted...]
-      <c r="C715" t="s">
+      <c r="D715" t="s">
+        <v>10</v>
+      </c>
+      <c r="E715" t="s">
+        <v>11</v>
+      </c>
+      <c r="F715" s="1" t="s">
         <v>2590</v>
       </c>
-      <c r="D715" t="s">
-[...5 lines deleted...]
-      <c r="F715" s="1" t="s">
+      <c r="G715" t="s">
         <v>2591</v>
-      </c>
-[...1 lines deleted...]
-        <v>2592</v>
       </c>
     </row>
     <row r="716" spans="1:7">
       <c r="A716" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C716" t="s">
         <v>2593</v>
       </c>
-      <c r="B716" t="s">
-[...2 lines deleted...]
-      <c r="C716" t="s">
+      <c r="D716" t="s">
+        <v>10</v>
+      </c>
+      <c r="E716" t="s">
+        <v>11</v>
+      </c>
+      <c r="F716" s="1" t="s">
         <v>2594</v>
       </c>
-      <c r="D716" t="s">
-[...5 lines deleted...]
-      <c r="F716" s="1" t="s">
+      <c r="G716" t="s">
         <v>2595</v>
-      </c>
-[...1 lines deleted...]
-        <v>2596</v>
       </c>
     </row>
     <row r="717" spans="1:7">
       <c r="A717" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C717" t="s">
         <v>2597</v>
       </c>
-      <c r="B717" t="s">
-[...2 lines deleted...]
-      <c r="C717" t="s">
+      <c r="D717" t="s">
+        <v>10</v>
+      </c>
+      <c r="E717" t="s">
+        <v>11</v>
+      </c>
+      <c r="F717" s="1" t="s">
         <v>2598</v>
       </c>
-      <c r="D717" t="s">
-[...5 lines deleted...]
-      <c r="F717" s="1" t="s">
+      <c r="G717" t="s">
         <v>2599</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="A718" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C718" t="s">
         <v>2601</v>
       </c>
-      <c r="B718" t="s">
-[...2 lines deleted...]
-      <c r="C718" t="s">
+      <c r="D718" t="s">
+        <v>10</v>
+      </c>
+      <c r="E718" t="s">
+        <v>11</v>
+      </c>
+      <c r="F718" s="1" t="s">
         <v>2602</v>
       </c>
-      <c r="D718" t="s">
-[...5 lines deleted...]
-      <c r="F718" s="1" t="s">
+      <c r="G718" t="s">
         <v>2603</v>
-      </c>
-[...1 lines deleted...]
-        <v>2604</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="A719" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C719" t="s">
         <v>2605</v>
       </c>
-      <c r="B719" t="s">
-[...2 lines deleted...]
-      <c r="C719" t="s">
+      <c r="D719" t="s">
+        <v>10</v>
+      </c>
+      <c r="E719" t="s">
+        <v>11</v>
+      </c>
+      <c r="F719" s="1" t="s">
         <v>2606</v>
       </c>
-      <c r="D719" t="s">
-[...5 lines deleted...]
-      <c r="F719" s="1" t="s">
+      <c r="G719" t="s">
         <v>2607</v>
-      </c>
-[...1 lines deleted...]
-        <v>2608</v>
       </c>
     </row>
     <row r="720" spans="1:7">
       <c r="A720" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C720" t="s">
         <v>2609</v>
       </c>
-      <c r="B720" t="s">
-[...2 lines deleted...]
-      <c r="C720" t="s">
+      <c r="D720" t="s">
+        <v>10</v>
+      </c>
+      <c r="E720" t="s">
+        <v>11</v>
+      </c>
+      <c r="F720" s="1" t="s">
         <v>2610</v>
       </c>
-      <c r="D720" t="s">
-[...5 lines deleted...]
-      <c r="F720" s="1" t="s">
+      <c r="G720" t="s">
         <v>2611</v>
-      </c>
-[...1 lines deleted...]
-        <v>2612</v>
       </c>
     </row>
     <row r="721" spans="1:7">
       <c r="A721" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C721" t="s">
         <v>2613</v>
       </c>
-      <c r="B721" t="s">
-[...2 lines deleted...]
-      <c r="C721" t="s">
+      <c r="D721" t="s">
+        <v>10</v>
+      </c>
+      <c r="E721" t="s">
+        <v>11</v>
+      </c>
+      <c r="F721" s="1" t="s">
         <v>2614</v>
       </c>
-      <c r="D721" t="s">
-[...5 lines deleted...]
-      <c r="F721" s="1" t="s">
+      <c r="G721" t="s">
         <v>2615</v>
-      </c>
-[...1 lines deleted...]
-        <v>2616</v>
       </c>
     </row>
     <row r="722" spans="1:7">
       <c r="A722" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C722" t="s">
         <v>2617</v>
       </c>
-      <c r="B722" t="s">
-[...2 lines deleted...]
-      <c r="C722" t="s">
+      <c r="D722" t="s">
+        <v>10</v>
+      </c>
+      <c r="E722" t="s">
+        <v>11</v>
+      </c>
+      <c r="F722" s="1" t="s">
         <v>2618</v>
       </c>
-      <c r="D722" t="s">
-[...5 lines deleted...]
-      <c r="F722" s="1" t="s">
+      <c r="G722" t="s">
         <v>2619</v>
-      </c>
-[...1 lines deleted...]
-        <v>2620</v>
       </c>
     </row>
     <row r="723" spans="1:7">
       <c r="A723" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C723" t="s">
         <v>2621</v>
       </c>
-      <c r="B723" t="s">
-[...2 lines deleted...]
-      <c r="C723" t="s">
+      <c r="D723" t="s">
+        <v>10</v>
+      </c>
+      <c r="E723" t="s">
+        <v>11</v>
+      </c>
+      <c r="F723" s="1" t="s">
         <v>2622</v>
       </c>
-      <c r="D723" t="s">
-[...5 lines deleted...]
-      <c r="F723" s="1" t="s">
+      <c r="G723" t="s">
         <v>2623</v>
-      </c>
-[...1 lines deleted...]
-        <v>2624</v>
       </c>
     </row>
     <row r="724" spans="1:7">
       <c r="A724" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C724" t="s">
         <v>2625</v>
       </c>
-      <c r="B724" t="s">
-[...2 lines deleted...]
-      <c r="C724" t="s">
+      <c r="D724" t="s">
+        <v>10</v>
+      </c>
+      <c r="E724" t="s">
+        <v>11</v>
+      </c>
+      <c r="F724" s="1" t="s">
         <v>2626</v>
       </c>
-      <c r="D724" t="s">
-[...5 lines deleted...]
-      <c r="F724" s="1" t="s">
+      <c r="G724" t="s">
         <v>2627</v>
-      </c>
-[...1 lines deleted...]
-        <v>2628</v>
       </c>
     </row>
     <row r="725" spans="1:7">
       <c r="A725" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C725" t="s">
         <v>2629</v>
       </c>
-      <c r="B725" t="s">
-[...2 lines deleted...]
-      <c r="C725" t="s">
+      <c r="D725" t="s">
+        <v>10</v>
+      </c>
+      <c r="E725" t="s">
+        <v>11</v>
+      </c>
+      <c r="F725" s="1" t="s">
         <v>2630</v>
       </c>
-      <c r="D725" t="s">
-[...5 lines deleted...]
-      <c r="F725" s="1" t="s">
+      <c r="G725" t="s">
         <v>2631</v>
-      </c>
-[...1 lines deleted...]
-        <v>2632</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="A726" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C726" t="s">
         <v>2633</v>
       </c>
-      <c r="B726" t="s">
-[...2 lines deleted...]
-      <c r="C726" t="s">
+      <c r="D726" t="s">
+        <v>10</v>
+      </c>
+      <c r="E726" t="s">
+        <v>11</v>
+      </c>
+      <c r="F726" s="1" t="s">
         <v>2634</v>
       </c>
-      <c r="D726" t="s">
-[...5 lines deleted...]
-      <c r="F726" s="1" t="s">
+      <c r="G726" t="s">
         <v>2635</v>
-      </c>
-[...1 lines deleted...]
-        <v>2636</v>
       </c>
     </row>
     <row r="727" spans="1:7">
       <c r="A727" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C727" t="s">
         <v>2637</v>
       </c>
-      <c r="B727" t="s">
-[...2 lines deleted...]
-      <c r="C727" t="s">
+      <c r="D727" t="s">
+        <v>10</v>
+      </c>
+      <c r="E727" t="s">
+        <v>11</v>
+      </c>
+      <c r="F727" s="1" t="s">
         <v>2638</v>
       </c>
-      <c r="D727" t="s">
-[...5 lines deleted...]
-      <c r="F727" s="1" t="s">
+      <c r="G727" t="s">
         <v>2639</v>
-      </c>
-[...1 lines deleted...]
-        <v>2640</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="A728" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C728" t="s">
         <v>2641</v>
       </c>
-      <c r="B728" t="s">
-[...2 lines deleted...]
-      <c r="C728" t="s">
+      <c r="D728" t="s">
+        <v>10</v>
+      </c>
+      <c r="E728" t="s">
+        <v>11</v>
+      </c>
+      <c r="F728" s="1" t="s">
         <v>2642</v>
       </c>
-      <c r="D728" t="s">
-[...5 lines deleted...]
-      <c r="F728" s="1" t="s">
+      <c r="G728" t="s">
         <v>2643</v>
-      </c>
-[...1 lines deleted...]
-        <v>2644</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="A729" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B729" t="s">
         <v>2645</v>
-      </c>
-[...1 lines deleted...]
-        <v>2541</v>
       </c>
       <c r="C729" t="s">
         <v>2646</v>
       </c>
       <c r="D729" t="s">
         <v>10</v>
       </c>
       <c r="E729" t="s">
         <v>11</v>
       </c>
       <c r="F729" s="1" t="s">
         <v>2647</v>
       </c>
       <c r="G729" t="s">
         <v>2648</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="A730" t="s">
         <v>2649</v>
       </c>
       <c r="B730" t="s">
-        <v>2541</v>
+        <v>2645</v>
       </c>
       <c r="C730" t="s">
         <v>2650</v>
       </c>
       <c r="D730" t="s">
         <v>10</v>
       </c>
       <c r="E730" t="s">
         <v>11</v>
       </c>
       <c r="F730" s="1" t="s">
         <v>2651</v>
       </c>
       <c r="G730" t="s">
         <v>2652</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="A731" t="s">
         <v>2653</v>
       </c>
       <c r="B731" t="s">
-        <v>2541</v>
+        <v>2645</v>
       </c>
       <c r="C731" t="s">
         <v>2654</v>
       </c>
       <c r="D731" t="s">
         <v>10</v>
       </c>
       <c r="E731" t="s">
         <v>11</v>
       </c>
       <c r="F731" s="1" t="s">
         <v>2655</v>
       </c>
       <c r="G731" t="s">
         <v>2656</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="A732" t="s">
         <v>2657</v>
       </c>
       <c r="B732" t="s">
-        <v>2541</v>
+        <v>2645</v>
       </c>
       <c r="C732" t="s">
         <v>2658</v>
       </c>
       <c r="D732" t="s">
         <v>10</v>
       </c>
       <c r="E732" t="s">
         <v>11</v>
       </c>
       <c r="F732" s="1" t="s">
         <v>2659</v>
       </c>
       <c r="G732" t="s">
         <v>2660</v>
       </c>
     </row>
     <row r="733" spans="1:7">
       <c r="A733" t="s">
         <v>2661</v>
       </c>
       <c r="B733" t="s">
-        <v>2541</v>
+        <v>2645</v>
       </c>
       <c r="C733" t="s">
         <v>2662</v>
       </c>
       <c r="D733" t="s">
         <v>10</v>
       </c>
       <c r="E733" t="s">
         <v>11</v>
       </c>
       <c r="F733" s="1" t="s">
         <v>2663</v>
       </c>
       <c r="G733" t="s">
         <v>2664</v>
       </c>
     </row>
     <row r="734" spans="1:7">
       <c r="A734" t="s">
         <v>2665</v>
       </c>
       <c r="B734" t="s">
-        <v>2541</v>
+        <v>2645</v>
       </c>
       <c r="C734" t="s">
         <v>2666</v>
       </c>
       <c r="D734" t="s">
         <v>10</v>
       </c>
       <c r="E734" t="s">
         <v>11</v>
       </c>
       <c r="F734" s="1" t="s">
         <v>2667</v>
       </c>
       <c r="G734" t="s">
         <v>2668</v>
       </c>
     </row>
     <row r="735" spans="1:7">
       <c r="A735" t="s">
         <v>2669</v>
       </c>
       <c r="B735" t="s">
-        <v>2541</v>
+        <v>2645</v>
       </c>
       <c r="C735" t="s">
         <v>2670</v>
       </c>
       <c r="D735" t="s">
         <v>10</v>
       </c>
       <c r="E735" t="s">
         <v>11</v>
       </c>
       <c r="F735" s="1" t="s">
         <v>2671</v>
       </c>
       <c r="G735" t="s">
         <v>2672</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="A736" t="s">
         <v>2673</v>
       </c>
       <c r="B736" t="s">
-        <v>2541</v>
+        <v>2645</v>
       </c>
       <c r="C736" t="s">
         <v>2674</v>
       </c>
       <c r="D736" t="s">
         <v>10</v>
       </c>
       <c r="E736" t="s">
         <v>11</v>
       </c>
       <c r="F736" s="1" t="s">
         <v>2675</v>
       </c>
       <c r="G736" t="s">
         <v>2676</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="A737" t="s">
         <v>2677</v>
       </c>
       <c r="B737" t="s">
-        <v>2541</v>
+        <v>2645</v>
       </c>
       <c r="C737" t="s">
         <v>2678</v>
       </c>
       <c r="D737" t="s">
         <v>10</v>
       </c>
       <c r="E737" t="s">
         <v>11</v>
       </c>
       <c r="F737" s="1" t="s">
         <v>2679</v>
       </c>
       <c r="G737" t="s">
         <v>2680</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="A738" t="s">
         <v>2681</v>
       </c>
       <c r="B738" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C738" t="s">
         <v>2682</v>
       </c>
-      <c r="C738" t="s">
+      <c r="D738" t="s">
+        <v>10</v>
+      </c>
+      <c r="E738" t="s">
+        <v>11</v>
+      </c>
+      <c r="F738" s="1" t="s">
         <v>2683</v>
       </c>
-      <c r="D738" t="s">
-[...5 lines deleted...]
-      <c r="F738" s="1" t="s">
+      <c r="G738" t="s">
         <v>2684</v>
-      </c>
-[...1 lines deleted...]
-        <v>2685</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="A739" t="s">
+        <v>2685</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C739" t="s">
         <v>2686</v>
       </c>
-      <c r="B739" t="s">
-[...2 lines deleted...]
-      <c r="C739" t="s">
+      <c r="D739" t="s">
+        <v>10</v>
+      </c>
+      <c r="E739" t="s">
+        <v>11</v>
+      </c>
+      <c r="F739" s="1" t="s">
         <v>2687</v>
       </c>
-      <c r="D739" t="s">
-[...5 lines deleted...]
-      <c r="F739" s="1" t="s">
+      <c r="G739" t="s">
         <v>2688</v>
-      </c>
-[...1 lines deleted...]
-        <v>2689</v>
       </c>
     </row>
     <row r="740" spans="1:7">
       <c r="A740" t="s">
+        <v>2689</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C740" t="s">
         <v>2690</v>
       </c>
-      <c r="B740" t="s">
-[...2 lines deleted...]
-      <c r="C740" t="s">
+      <c r="D740" t="s">
+        <v>10</v>
+      </c>
+      <c r="E740" t="s">
+        <v>11</v>
+      </c>
+      <c r="F740" s="1" t="s">
         <v>2691</v>
       </c>
-      <c r="D740" t="s">
-[...5 lines deleted...]
-      <c r="F740" s="1" t="s">
+      <c r="G740" t="s">
         <v>2692</v>
-      </c>
-[...1 lines deleted...]
-        <v>2693</v>
       </c>
     </row>
     <row r="741" spans="1:7">
       <c r="A741" t="s">
+        <v>2693</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C741" t="s">
         <v>2694</v>
       </c>
-      <c r="B741" t="s">
-[...2 lines deleted...]
-      <c r="C741" t="s">
+      <c r="D741" t="s">
+        <v>10</v>
+      </c>
+      <c r="E741" t="s">
+        <v>11</v>
+      </c>
+      <c r="F741" s="1" t="s">
         <v>2695</v>
       </c>
-      <c r="D741" t="s">
-[...5 lines deleted...]
-      <c r="F741" s="1" t="s">
+      <c r="G741" t="s">
         <v>2696</v>
-      </c>
-[...1 lines deleted...]
-        <v>2697</v>
       </c>
     </row>
     <row r="742" spans="1:7">
       <c r="A742" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C742" t="s">
         <v>2698</v>
       </c>
-      <c r="B742" t="s">
-[...2 lines deleted...]
-      <c r="C742" t="s">
+      <c r="D742" t="s">
+        <v>10</v>
+      </c>
+      <c r="E742" t="s">
+        <v>11</v>
+      </c>
+      <c r="F742" s="1" t="s">
         <v>2699</v>
       </c>
-      <c r="D742" t="s">
-[...5 lines deleted...]
-      <c r="F742" s="1" t="s">
+      <c r="G742" t="s">
         <v>2700</v>
-      </c>
-[...1 lines deleted...]
-        <v>2701</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="A743" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C743" t="s">
         <v>2702</v>
       </c>
-      <c r="B743" t="s">
-[...2 lines deleted...]
-      <c r="C743" t="s">
+      <c r="D743" t="s">
+        <v>10</v>
+      </c>
+      <c r="E743" t="s">
+        <v>11</v>
+      </c>
+      <c r="F743" s="1" t="s">
         <v>2703</v>
       </c>
-      <c r="D743" t="s">
-[...5 lines deleted...]
-      <c r="F743" s="1" t="s">
+      <c r="G743" t="s">
         <v>2704</v>
-      </c>
-[...1 lines deleted...]
-        <v>2705</v>
       </c>
     </row>
     <row r="744" spans="1:7">
       <c r="A744" t="s">
+        <v>2705</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C744" t="s">
         <v>2706</v>
       </c>
-      <c r="B744" t="s">
-[...2 lines deleted...]
-      <c r="C744" t="s">
+      <c r="D744" t="s">
+        <v>10</v>
+      </c>
+      <c r="E744" t="s">
+        <v>11</v>
+      </c>
+      <c r="F744" s="1" t="s">
         <v>2707</v>
       </c>
-      <c r="D744" t="s">
-[...5 lines deleted...]
-      <c r="F744" s="1" t="s">
+      <c r="G744" t="s">
         <v>2708</v>
-      </c>
-[...1 lines deleted...]
-        <v>2709</v>
       </c>
     </row>
     <row r="745" spans="1:7">
       <c r="A745" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C745" t="s">
         <v>2710</v>
       </c>
-      <c r="B745" t="s">
-[...2 lines deleted...]
-      <c r="C745" t="s">
+      <c r="D745" t="s">
+        <v>10</v>
+      </c>
+      <c r="E745" t="s">
+        <v>11</v>
+      </c>
+      <c r="F745" s="1" t="s">
         <v>2711</v>
       </c>
-      <c r="D745" t="s">
-[...5 lines deleted...]
-      <c r="F745" s="1" t="s">
+      <c r="G745" t="s">
         <v>2712</v>
-      </c>
-[...1 lines deleted...]
-        <v>2713</v>
       </c>
     </row>
     <row r="746" spans="1:7">
       <c r="A746" t="s">
+        <v>2713</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C746" t="s">
         <v>2714</v>
       </c>
-      <c r="B746" t="s">
-[...2 lines deleted...]
-      <c r="C746" t="s">
+      <c r="D746" t="s">
+        <v>10</v>
+      </c>
+      <c r="E746" t="s">
+        <v>11</v>
+      </c>
+      <c r="F746" s="1" t="s">
         <v>2715</v>
       </c>
-      <c r="D746" t="s">
-[...5 lines deleted...]
-      <c r="F746" s="1" t="s">
+      <c r="G746" t="s">
         <v>2716</v>
-      </c>
-[...1 lines deleted...]
-        <v>2717</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="A747" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C747" t="s">
         <v>2718</v>
       </c>
-      <c r="B747" t="s">
-[...2 lines deleted...]
-      <c r="C747" t="s">
+      <c r="D747" t="s">
+        <v>10</v>
+      </c>
+      <c r="E747" t="s">
+        <v>11</v>
+      </c>
+      <c r="F747" s="1" t="s">
         <v>2719</v>
       </c>
-      <c r="D747" t="s">
-[...5 lines deleted...]
-      <c r="F747" s="1" t="s">
+      <c r="G747" t="s">
         <v>2720</v>
-      </c>
-[...1 lines deleted...]
-        <v>2721</v>
       </c>
     </row>
     <row r="748" spans="1:7">
       <c r="A748" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C748" t="s">
         <v>2722</v>
       </c>
-      <c r="B748" t="s">
-[...2 lines deleted...]
-      <c r="C748" t="s">
+      <c r="D748" t="s">
+        <v>10</v>
+      </c>
+      <c r="E748" t="s">
+        <v>11</v>
+      </c>
+      <c r="F748" s="1" t="s">
         <v>2723</v>
       </c>
-      <c r="D748" t="s">
-[...5 lines deleted...]
-      <c r="F748" s="1" t="s">
+      <c r="G748" t="s">
         <v>2724</v>
-      </c>
-[...1 lines deleted...]
-        <v>2725</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="A749" t="s">
+        <v>2725</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C749" t="s">
         <v>2726</v>
       </c>
-      <c r="B749" t="s">
-[...2 lines deleted...]
-      <c r="C749" t="s">
+      <c r="D749" t="s">
+        <v>10</v>
+      </c>
+      <c r="E749" t="s">
+        <v>11</v>
+      </c>
+      <c r="F749" s="1" t="s">
         <v>2727</v>
       </c>
-      <c r="D749" t="s">
-[...5 lines deleted...]
-      <c r="F749" s="1" t="s">
+      <c r="G749" t="s">
         <v>2728</v>
-      </c>
-[...1 lines deleted...]
-        <v>2729</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="A750" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C750" t="s">
         <v>2730</v>
       </c>
-      <c r="B750" t="s">
-[...2 lines deleted...]
-      <c r="C750" t="s">
+      <c r="D750" t="s">
+        <v>10</v>
+      </c>
+      <c r="E750" t="s">
+        <v>11</v>
+      </c>
+      <c r="F750" s="1" t="s">
         <v>2731</v>
       </c>
-      <c r="D750" t="s">
-[...5 lines deleted...]
-      <c r="F750" s="1" t="s">
+      <c r="G750" t="s">
         <v>2732</v>
-      </c>
-[...1 lines deleted...]
-        <v>2733</v>
       </c>
     </row>
     <row r="751" spans="1:7">
       <c r="A751" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C751" t="s">
         <v>2734</v>
       </c>
-      <c r="B751" t="s">
-[...2 lines deleted...]
-      <c r="C751" t="s">
+      <c r="D751" t="s">
+        <v>10</v>
+      </c>
+      <c r="E751" t="s">
+        <v>11</v>
+      </c>
+      <c r="F751" s="1" t="s">
         <v>2735</v>
       </c>
-      <c r="D751" t="s">
-[...5 lines deleted...]
-      <c r="F751" s="1" t="s">
+      <c r="G751" t="s">
         <v>2736</v>
-      </c>
-[...1 lines deleted...]
-        <v>2737</v>
       </c>
     </row>
     <row r="752" spans="1:7">
       <c r="A752" t="s">
+        <v>2737</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C752" t="s">
         <v>2738</v>
       </c>
-      <c r="B752" t="s">
-[...2 lines deleted...]
-      <c r="C752" t="s">
+      <c r="D752" t="s">
+        <v>10</v>
+      </c>
+      <c r="E752" t="s">
+        <v>11</v>
+      </c>
+      <c r="F752" s="1" t="s">
         <v>2739</v>
       </c>
-      <c r="D752" t="s">
-[...5 lines deleted...]
-      <c r="F752" s="1" t="s">
+      <c r="G752" t="s">
         <v>2740</v>
-      </c>
-[...1 lines deleted...]
-        <v>2741</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="A753" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C753" t="s">
         <v>2742</v>
       </c>
-      <c r="B753" t="s">
-[...2 lines deleted...]
-      <c r="C753" t="s">
+      <c r="D753" t="s">
+        <v>10</v>
+      </c>
+      <c r="E753" t="s">
+        <v>11</v>
+      </c>
+      <c r="F753" s="1" t="s">
         <v>2743</v>
       </c>
-      <c r="D753" t="s">
-[...5 lines deleted...]
-      <c r="F753" s="1" t="s">
+      <c r="G753" t="s">
         <v>2744</v>
-      </c>
-[...1 lines deleted...]
-        <v>2745</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="A754" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C754" t="s">
         <v>2746</v>
       </c>
-      <c r="B754" t="s">
-[...2 lines deleted...]
-      <c r="C754" t="s">
+      <c r="D754" t="s">
+        <v>10</v>
+      </c>
+      <c r="E754" t="s">
+        <v>11</v>
+      </c>
+      <c r="F754" s="1" t="s">
         <v>2747</v>
       </c>
-      <c r="D754" t="s">
-[...5 lines deleted...]
-      <c r="F754" s="1" t="s">
+      <c r="G754" t="s">
         <v>2748</v>
-      </c>
-[...1 lines deleted...]
-        <v>2749</v>
       </c>
     </row>
     <row r="755" spans="1:7">
       <c r="A755" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C755" t="s">
         <v>2750</v>
       </c>
-      <c r="B755" t="s">
-[...2 lines deleted...]
-      <c r="C755" t="s">
+      <c r="D755" t="s">
+        <v>10</v>
+      </c>
+      <c r="E755" t="s">
+        <v>11</v>
+      </c>
+      <c r="F755" s="1" t="s">
         <v>2751</v>
       </c>
-      <c r="D755" t="s">
-[...5 lines deleted...]
-      <c r="F755" s="1" t="s">
+      <c r="G755" t="s">
         <v>2752</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="A756" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C756" t="s">
         <v>2754</v>
       </c>
-      <c r="B756" t="s">
-[...2 lines deleted...]
-      <c r="C756" t="s">
+      <c r="D756" t="s">
+        <v>10</v>
+      </c>
+      <c r="E756" t="s">
+        <v>11</v>
+      </c>
+      <c r="F756" s="1" t="s">
         <v>2755</v>
       </c>
-      <c r="D756" t="s">
-[...5 lines deleted...]
-      <c r="F756" s="1" t="s">
+      <c r="G756" t="s">
         <v>2756</v>
-      </c>
-[...1 lines deleted...]
-        <v>2757</v>
       </c>
     </row>
     <row r="757" spans="1:7">
       <c r="A757" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C757" t="s">
         <v>2758</v>
       </c>
-      <c r="B757" t="s">
-[...2 lines deleted...]
-      <c r="C757" t="s">
+      <c r="D757" t="s">
+        <v>10</v>
+      </c>
+      <c r="E757" t="s">
+        <v>11</v>
+      </c>
+      <c r="F757" s="1" t="s">
         <v>2759</v>
       </c>
-      <c r="D757" t="s">
-[...5 lines deleted...]
-      <c r="F757" s="1" t="s">
+      <c r="G757" t="s">
         <v>2760</v>
-      </c>
-[...1 lines deleted...]
-        <v>2761</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="A758" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C758" t="s">
         <v>2762</v>
       </c>
-      <c r="B758" t="s">
-[...2 lines deleted...]
-      <c r="C758" t="s">
+      <c r="D758" t="s">
+        <v>10</v>
+      </c>
+      <c r="E758" t="s">
+        <v>11</v>
+      </c>
+      <c r="F758" s="1" t="s">
         <v>2763</v>
       </c>
-      <c r="D758" t="s">
-[...5 lines deleted...]
-      <c r="F758" s="1" t="s">
+      <c r="G758" t="s">
         <v>2764</v>
-      </c>
-[...1 lines deleted...]
-        <v>2765</v>
       </c>
     </row>
     <row r="759" spans="1:7">
       <c r="A759" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C759" t="s">
         <v>2766</v>
       </c>
-      <c r="B759" t="s">
-[...2 lines deleted...]
-      <c r="C759" t="s">
+      <c r="D759" t="s">
+        <v>10</v>
+      </c>
+      <c r="E759" t="s">
+        <v>11</v>
+      </c>
+      <c r="F759" s="1" t="s">
         <v>2767</v>
       </c>
-      <c r="D759" t="s">
-[...5 lines deleted...]
-      <c r="F759" s="1" t="s">
+      <c r="G759" t="s">
         <v>2768</v>
-      </c>
-[...1 lines deleted...]
-        <v>2769</v>
       </c>
     </row>
     <row r="760" spans="1:7">
       <c r="A760" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C760" t="s">
         <v>2770</v>
       </c>
-      <c r="B760" t="s">
-[...2 lines deleted...]
-      <c r="C760" t="s">
+      <c r="D760" t="s">
+        <v>10</v>
+      </c>
+      <c r="E760" t="s">
+        <v>11</v>
+      </c>
+      <c r="F760" s="1" t="s">
         <v>2771</v>
       </c>
-      <c r="D760" t="s">
-[...5 lines deleted...]
-      <c r="F760" s="1" t="s">
+      <c r="G760" t="s">
         <v>2772</v>
-      </c>
-[...1 lines deleted...]
-        <v>2773</v>
       </c>
     </row>
     <row r="761" spans="1:7">
       <c r="A761" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C761" t="s">
         <v>2774</v>
       </c>
-      <c r="B761" t="s">
-[...2 lines deleted...]
-      <c r="C761" t="s">
+      <c r="D761" t="s">
+        <v>10</v>
+      </c>
+      <c r="E761" t="s">
+        <v>11</v>
+      </c>
+      <c r="F761" s="1" t="s">
         <v>2775</v>
       </c>
-      <c r="D761" t="s">
-[...5 lines deleted...]
-      <c r="F761" s="1" t="s">
+      <c r="G761" t="s">
         <v>2776</v>
-      </c>
-[...1 lines deleted...]
-        <v>2777</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="A762" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C762" t="s">
         <v>2778</v>
       </c>
-      <c r="B762" t="s">
-[...2 lines deleted...]
-      <c r="C762" t="s">
+      <c r="D762" t="s">
+        <v>10</v>
+      </c>
+      <c r="E762" t="s">
+        <v>11</v>
+      </c>
+      <c r="F762" s="1" t="s">
         <v>2779</v>
       </c>
-      <c r="D762" t="s">
-[...5 lines deleted...]
-      <c r="F762" s="1" t="s">
+      <c r="G762" t="s">
         <v>2780</v>
-      </c>
-[...1 lines deleted...]
-        <v>2781</v>
       </c>
     </row>
     <row r="763" spans="1:7">
       <c r="A763" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C763" t="s">
         <v>2782</v>
       </c>
-      <c r="B763" t="s">
-[...2 lines deleted...]
-      <c r="C763" t="s">
+      <c r="D763" t="s">
+        <v>10</v>
+      </c>
+      <c r="E763" t="s">
+        <v>11</v>
+      </c>
+      <c r="F763" s="1" t="s">
         <v>2783</v>
       </c>
-      <c r="D763" t="s">
-[...5 lines deleted...]
-      <c r="F763" s="1" t="s">
+      <c r="G763" t="s">
         <v>2784</v>
-      </c>
-[...1 lines deleted...]
-        <v>2785</v>
       </c>
     </row>
     <row r="764" spans="1:7">
       <c r="A764" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B764" t="s">
         <v>2786</v>
-      </c>
-[...1 lines deleted...]
-        <v>2682</v>
       </c>
       <c r="C764" t="s">
         <v>2787</v>
       </c>
       <c r="D764" t="s">
         <v>10</v>
       </c>
       <c r="E764" t="s">
         <v>11</v>
       </c>
       <c r="F764" s="1" t="s">
         <v>2788</v>
       </c>
       <c r="G764" t="s">
         <v>2789</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="A765" t="s">
         <v>2790</v>
       </c>
       <c r="B765" t="s">
-        <v>2682</v>
+        <v>2786</v>
       </c>
       <c r="C765" t="s">
         <v>2791</v>
       </c>
       <c r="D765" t="s">
         <v>10</v>
       </c>
       <c r="E765" t="s">
         <v>11</v>
       </c>
       <c r="F765" s="1" t="s">
         <v>2792</v>
       </c>
       <c r="G765" t="s">
         <v>2793</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="A766" t="s">
         <v>2794</v>
       </c>
       <c r="B766" t="s">
-        <v>2682</v>
+        <v>2786</v>
       </c>
       <c r="C766" t="s">
         <v>2795</v>
       </c>
       <c r="D766" t="s">
         <v>10</v>
       </c>
       <c r="E766" t="s">
         <v>11</v>
       </c>
       <c r="F766" s="1" t="s">
         <v>2796</v>
       </c>
       <c r="G766" t="s">
         <v>2797</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="A767" t="s">
         <v>2798</v>
       </c>
       <c r="B767" t="s">
-        <v>2682</v>
+        <v>2786</v>
       </c>
       <c r="C767" t="s">
         <v>2799</v>
       </c>
       <c r="D767" t="s">
         <v>10</v>
       </c>
       <c r="E767" t="s">
         <v>11</v>
       </c>
       <c r="F767" s="1" t="s">
         <v>2800</v>
       </c>
       <c r="G767" t="s">
         <v>2801</v>
       </c>
     </row>
     <row r="768" spans="1:7">
       <c r="A768" t="s">
         <v>2802</v>
       </c>
       <c r="B768" t="s">
-        <v>2682</v>
+        <v>2786</v>
       </c>
       <c r="C768" t="s">
         <v>2803</v>
       </c>
       <c r="D768" t="s">
         <v>10</v>
       </c>
       <c r="E768" t="s">
         <v>11</v>
       </c>
       <c r="F768" s="1" t="s">
         <v>2804</v>
       </c>
       <c r="G768" t="s">
         <v>2805</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="A769" t="s">
         <v>2806</v>
       </c>
       <c r="B769" t="s">
-        <v>2682</v>
+        <v>2786</v>
       </c>
       <c r="C769" t="s">
         <v>2807</v>
       </c>
       <c r="D769" t="s">
         <v>10</v>
       </c>
       <c r="E769" t="s">
         <v>11</v>
       </c>
       <c r="F769" s="1" t="s">
         <v>2808</v>
       </c>
       <c r="G769" t="s">
         <v>2809</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="A770" t="s">
         <v>2810</v>
       </c>
       <c r="B770" t="s">
-        <v>2682</v>
+        <v>2786</v>
       </c>
       <c r="C770" t="s">
         <v>2811</v>
       </c>
       <c r="D770" t="s">
         <v>10</v>
       </c>
       <c r="E770" t="s">
         <v>11</v>
       </c>
       <c r="F770" s="1" t="s">
         <v>2812</v>
       </c>
       <c r="G770" t="s">
         <v>2813</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="A771" t="s">
         <v>2814</v>
       </c>
       <c r="B771" t="s">
-        <v>2682</v>
+        <v>2786</v>
       </c>
       <c r="C771" t="s">
         <v>2815</v>
       </c>
       <c r="D771" t="s">
         <v>10</v>
       </c>
       <c r="E771" t="s">
         <v>11</v>
       </c>
       <c r="F771" s="1" t="s">
         <v>2816</v>
       </c>
       <c r="G771" t="s">
         <v>2817</v>
       </c>
     </row>
     <row r="772" spans="1:7">
       <c r="A772" t="s">
         <v>2818</v>
       </c>
       <c r="B772" t="s">
-        <v>2682</v>
+        <v>2786</v>
       </c>
       <c r="C772" t="s">
         <v>2819</v>
       </c>
       <c r="D772" t="s">
         <v>10</v>
       </c>
       <c r="E772" t="s">
         <v>11</v>
       </c>
       <c r="F772" s="1" t="s">
         <v>2820</v>
       </c>
       <c r="G772" t="s">
         <v>2821</v>
       </c>
     </row>
     <row r="773" spans="1:7">
       <c r="A773" t="s">
         <v>2822</v>
       </c>
       <c r="B773" t="s">
-        <v>2682</v>
+        <v>2786</v>
       </c>
       <c r="C773" t="s">
         <v>2823</v>
       </c>
       <c r="D773" t="s">
         <v>10</v>
       </c>
       <c r="E773" t="s">
         <v>11</v>
       </c>
       <c r="F773" s="1" t="s">
         <v>2824</v>
       </c>
       <c r="G773" t="s">
         <v>2825</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="A774" t="s">
         <v>2826</v>
       </c>
       <c r="B774" t="s">
-        <v>2682</v>
+        <v>2786</v>
       </c>
       <c r="C774" t="s">
         <v>2827</v>
       </c>
       <c r="D774" t="s">
         <v>10</v>
       </c>
       <c r="E774" t="s">
         <v>11</v>
       </c>
       <c r="F774" s="1" t="s">
         <v>2828</v>
       </c>
       <c r="G774" t="s">
         <v>2829</v>
       </c>
     </row>
     <row r="775" spans="1:7">
       <c r="A775" t="s">
         <v>2830</v>
       </c>
       <c r="B775" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C775" t="s">
         <v>2831</v>
       </c>
-      <c r="C775" t="s">
+      <c r="D775" t="s">
+        <v>10</v>
+      </c>
+      <c r="E775" t="s">
+        <v>11</v>
+      </c>
+      <c r="F775" s="1" t="s">
         <v>2832</v>
       </c>
-      <c r="D775" t="s">
-[...5 lines deleted...]
-      <c r="F775" s="1" t="s">
+      <c r="G775" t="s">
         <v>2833</v>
-      </c>
-[...1 lines deleted...]
-        <v>2834</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="A776" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C776" t="s">
         <v>2835</v>
       </c>
-      <c r="B776" t="s">
-[...2 lines deleted...]
-      <c r="C776" t="s">
+      <c r="D776" t="s">
+        <v>10</v>
+      </c>
+      <c r="E776" t="s">
+        <v>11</v>
+      </c>
+      <c r="F776" s="1" t="s">
         <v>2836</v>
       </c>
-      <c r="D776" t="s">
-[...5 lines deleted...]
-      <c r="F776" s="1" t="s">
+      <c r="G776" t="s">
         <v>2837</v>
-      </c>
-[...1 lines deleted...]
-        <v>2838</v>
       </c>
     </row>
     <row r="777" spans="1:7">
       <c r="A777" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C777" t="s">
         <v>2839</v>
       </c>
-      <c r="B777" t="s">
-[...2 lines deleted...]
-      <c r="C777" t="s">
+      <c r="D777" t="s">
+        <v>10</v>
+      </c>
+      <c r="E777" t="s">
+        <v>11</v>
+      </c>
+      <c r="F777" s="1" t="s">
         <v>2840</v>
       </c>
-      <c r="D777" t="s">
-[...5 lines deleted...]
-      <c r="F777" s="1" t="s">
+      <c r="G777" t="s">
         <v>2841</v>
-      </c>
-[...1 lines deleted...]
-        <v>2842</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="A778" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C778" t="s">
         <v>2843</v>
       </c>
-      <c r="B778" t="s">
-[...2 lines deleted...]
-      <c r="C778" t="s">
+      <c r="D778" t="s">
+        <v>10</v>
+      </c>
+      <c r="E778" t="s">
+        <v>11</v>
+      </c>
+      <c r="F778" s="1" t="s">
         <v>2844</v>
       </c>
-      <c r="D778" t="s">
-[...5 lines deleted...]
-      <c r="F778" s="1" t="s">
+      <c r="G778" t="s">
         <v>2845</v>
-      </c>
-[...1 lines deleted...]
-        <v>2846</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="A779" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C779" t="s">
         <v>2847</v>
       </c>
-      <c r="B779" t="s">
-[...2 lines deleted...]
-      <c r="C779" t="s">
+      <c r="D779" t="s">
+        <v>10</v>
+      </c>
+      <c r="E779" t="s">
+        <v>11</v>
+      </c>
+      <c r="F779" s="1" t="s">
         <v>2848</v>
       </c>
-      <c r="D779" t="s">
-[...5 lines deleted...]
-      <c r="F779" s="1" t="s">
+      <c r="G779" t="s">
         <v>2849</v>
-      </c>
-[...1 lines deleted...]
-        <v>2850</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="A780" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C780" t="s">
         <v>2851</v>
       </c>
-      <c r="B780" t="s">
-[...2 lines deleted...]
-      <c r="C780" t="s">
+      <c r="D780" t="s">
+        <v>10</v>
+      </c>
+      <c r="E780" t="s">
+        <v>11</v>
+      </c>
+      <c r="F780" s="1" t="s">
         <v>2852</v>
       </c>
-      <c r="D780" t="s">
-[...5 lines deleted...]
-      <c r="F780" s="1" t="s">
+      <c r="G780" t="s">
         <v>2853</v>
-      </c>
-[...1 lines deleted...]
-        <v>2854</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="A781" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C781" t="s">
         <v>2855</v>
       </c>
-      <c r="B781" t="s">
-[...2 lines deleted...]
-      <c r="C781" t="s">
+      <c r="D781" t="s">
+        <v>10</v>
+      </c>
+      <c r="E781" t="s">
+        <v>11</v>
+      </c>
+      <c r="F781" s="1" t="s">
         <v>2856</v>
       </c>
-      <c r="D781" t="s">
-[...5 lines deleted...]
-      <c r="F781" s="1" t="s">
+      <c r="G781" t="s">
         <v>2857</v>
-      </c>
-[...1 lines deleted...]
-        <v>2858</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="A782" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C782" t="s">
         <v>2859</v>
       </c>
-      <c r="B782" t="s">
-[...2 lines deleted...]
-      <c r="C782" t="s">
+      <c r="D782" t="s">
+        <v>10</v>
+      </c>
+      <c r="E782" t="s">
+        <v>11</v>
+      </c>
+      <c r="F782" s="1" t="s">
         <v>2860</v>
       </c>
-      <c r="D782" t="s">
-[...5 lines deleted...]
-      <c r="F782" s="1" t="s">
+      <c r="G782" t="s">
         <v>2861</v>
-      </c>
-[...1 lines deleted...]
-        <v>2862</v>
       </c>
     </row>
     <row r="783" spans="1:7">
       <c r="A783" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C783" t="s">
         <v>2863</v>
       </c>
-      <c r="B783" t="s">
-[...2 lines deleted...]
-      <c r="C783" t="s">
+      <c r="D783" t="s">
+        <v>10</v>
+      </c>
+      <c r="E783" t="s">
+        <v>11</v>
+      </c>
+      <c r="F783" s="1" t="s">
         <v>2864</v>
       </c>
-      <c r="D783" t="s">
-[...5 lines deleted...]
-      <c r="F783" s="1" t="s">
+      <c r="G783" t="s">
         <v>2865</v>
-      </c>
-[...1 lines deleted...]
-        <v>2866</v>
       </c>
     </row>
     <row r="784" spans="1:7">
       <c r="A784" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C784" t="s">
         <v>2867</v>
       </c>
-      <c r="B784" t="s">
-[...2 lines deleted...]
-      <c r="C784" t="s">
+      <c r="D784" t="s">
+        <v>10</v>
+      </c>
+      <c r="E784" t="s">
+        <v>11</v>
+      </c>
+      <c r="F784" s="1" t="s">
         <v>2868</v>
       </c>
-      <c r="D784" t="s">
-[...5 lines deleted...]
-      <c r="F784" s="1" t="s">
+      <c r="G784" t="s">
         <v>2869</v>
-      </c>
-[...1 lines deleted...]
-        <v>2870</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="A785" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C785" t="s">
         <v>2871</v>
       </c>
-      <c r="B785" t="s">
-[...2 lines deleted...]
-      <c r="C785" t="s">
+      <c r="D785" t="s">
+        <v>10</v>
+      </c>
+      <c r="E785" t="s">
+        <v>11</v>
+      </c>
+      <c r="F785" s="1" t="s">
         <v>2872</v>
       </c>
-      <c r="D785" t="s">
-[...5 lines deleted...]
-      <c r="F785" s="1" t="s">
+      <c r="G785" t="s">
         <v>2873</v>
-      </c>
-[...1 lines deleted...]
-        <v>2874</v>
       </c>
     </row>
     <row r="786" spans="1:7">
       <c r="A786" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C786" t="s">
         <v>2875</v>
       </c>
-      <c r="B786" t="s">
-[...2 lines deleted...]
-      <c r="C786" t="s">
+      <c r="D786" t="s">
+        <v>10</v>
+      </c>
+      <c r="E786" t="s">
+        <v>11</v>
+      </c>
+      <c r="F786" s="1" t="s">
         <v>2876</v>
       </c>
-      <c r="D786" t="s">
-[...5 lines deleted...]
-      <c r="F786" s="1" t="s">
+      <c r="G786" t="s">
         <v>2877</v>
-      </c>
-[...1 lines deleted...]
-        <v>2878</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="A787" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C787" t="s">
         <v>2879</v>
       </c>
-      <c r="B787" t="s">
-[...2 lines deleted...]
-      <c r="C787" t="s">
+      <c r="D787" t="s">
+        <v>10</v>
+      </c>
+      <c r="E787" t="s">
+        <v>11</v>
+      </c>
+      <c r="F787" s="1" t="s">
         <v>2880</v>
       </c>
-      <c r="D787" t="s">
-[...5 lines deleted...]
-      <c r="F787" s="1" t="s">
+      <c r="G787" t="s">
         <v>2881</v>
-      </c>
-[...1 lines deleted...]
-        <v>2882</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="A788" t="s">
+        <v>2882</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C788" t="s">
         <v>2883</v>
       </c>
-      <c r="B788" t="s">
-[...2 lines deleted...]
-      <c r="C788" t="s">
+      <c r="D788" t="s">
+        <v>10</v>
+      </c>
+      <c r="E788" t="s">
+        <v>11</v>
+      </c>
+      <c r="F788" s="1" t="s">
         <v>2884</v>
       </c>
-      <c r="D788" t="s">
-[...5 lines deleted...]
-      <c r="F788" s="1" t="s">
+      <c r="G788" t="s">
         <v>2885</v>
-      </c>
-[...1 lines deleted...]
-        <v>2886</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C789" t="s">
         <v>2887</v>
       </c>
-      <c r="B789" t="s">
-[...2 lines deleted...]
-      <c r="C789" t="s">
+      <c r="D789" t="s">
+        <v>10</v>
+      </c>
+      <c r="E789" t="s">
+        <v>11</v>
+      </c>
+      <c r="F789" s="1" t="s">
         <v>2888</v>
       </c>
-      <c r="D789" t="s">
-[...5 lines deleted...]
-      <c r="F789" s="1" t="s">
+      <c r="G789" t="s">
         <v>2889</v>
-      </c>
-[...1 lines deleted...]
-        <v>2890</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="A790" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C790" t="s">
         <v>2891</v>
       </c>
-      <c r="B790" t="s">
-[...2 lines deleted...]
-      <c r="C790" t="s">
+      <c r="D790" t="s">
+        <v>10</v>
+      </c>
+      <c r="E790" t="s">
+        <v>11</v>
+      </c>
+      <c r="F790" s="1" t="s">
         <v>2892</v>
       </c>
-      <c r="D790" t="s">
-[...5 lines deleted...]
-      <c r="F790" s="1" t="s">
+      <c r="G790" t="s">
         <v>2893</v>
-      </c>
-[...1 lines deleted...]
-        <v>2894</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="A791" t="s">
+        <v>2894</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C791" t="s">
         <v>2895</v>
       </c>
-      <c r="B791" t="s">
-[...2 lines deleted...]
-      <c r="C791" t="s">
+      <c r="D791" t="s">
+        <v>10</v>
+      </c>
+      <c r="E791" t="s">
+        <v>11</v>
+      </c>
+      <c r="F791" s="1" t="s">
         <v>2896</v>
       </c>
-      <c r="D791" t="s">
-[...5 lines deleted...]
-      <c r="F791" s="1" t="s">
+      <c r="G791" t="s">
         <v>2897</v>
-      </c>
-[...1 lines deleted...]
-        <v>2898</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="A792" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C792" t="s">
         <v>2899</v>
       </c>
-      <c r="B792" t="s">
-[...2 lines deleted...]
-      <c r="C792" t="s">
+      <c r="D792" t="s">
+        <v>10</v>
+      </c>
+      <c r="E792" t="s">
+        <v>11</v>
+      </c>
+      <c r="F792" s="1" t="s">
         <v>2900</v>
       </c>
-      <c r="D792" t="s">
-[...5 lines deleted...]
-      <c r="F792" s="1" t="s">
+      <c r="G792" t="s">
         <v>2901</v>
-      </c>
-[...1 lines deleted...]
-        <v>2902</v>
       </c>
     </row>
     <row r="793" spans="1:7">
       <c r="A793" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C793" t="s">
         <v>2903</v>
       </c>
-      <c r="B793" t="s">
-[...2 lines deleted...]
-      <c r="C793" t="s">
+      <c r="D793" t="s">
+        <v>10</v>
+      </c>
+      <c r="E793" t="s">
+        <v>11</v>
+      </c>
+      <c r="F793" s="1" t="s">
         <v>2904</v>
       </c>
-      <c r="D793" t="s">
-[...5 lines deleted...]
-      <c r="F793" s="1" t="s">
+      <c r="G793" t="s">
         <v>2905</v>
-      </c>
-[...1 lines deleted...]
-        <v>2906</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="A794" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C794" t="s">
         <v>2907</v>
       </c>
-      <c r="B794" t="s">
-[...2 lines deleted...]
-      <c r="C794" t="s">
+      <c r="D794" t="s">
+        <v>10</v>
+      </c>
+      <c r="E794" t="s">
+        <v>11</v>
+      </c>
+      <c r="F794" s="1" t="s">
         <v>2908</v>
       </c>
-      <c r="D794" t="s">
-[...5 lines deleted...]
-      <c r="F794" s="1" t="s">
+      <c r="G794" t="s">
         <v>2909</v>
-      </c>
-[...1 lines deleted...]
-        <v>2910</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="A795" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C795" t="s">
         <v>2911</v>
       </c>
-      <c r="B795" t="s">
-[...2 lines deleted...]
-      <c r="C795" t="s">
+      <c r="D795" t="s">
+        <v>10</v>
+      </c>
+      <c r="E795" t="s">
+        <v>11</v>
+      </c>
+      <c r="F795" s="1" t="s">
         <v>2912</v>
       </c>
-      <c r="D795" t="s">
-[...5 lines deleted...]
-      <c r="F795" s="1" t="s">
+      <c r="G795" t="s">
         <v>2913</v>
-      </c>
-[...1 lines deleted...]
-        <v>2914</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="A796" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C796" t="s">
         <v>2915</v>
       </c>
-      <c r="B796" t="s">
-[...2 lines deleted...]
-      <c r="C796" t="s">
+      <c r="D796" t="s">
+        <v>10</v>
+      </c>
+      <c r="E796" t="s">
+        <v>11</v>
+      </c>
+      <c r="F796" s="1" t="s">
         <v>2916</v>
       </c>
-      <c r="D796" t="s">
-[...5 lines deleted...]
-      <c r="F796" s="1" t="s">
+      <c r="G796" t="s">
         <v>2917</v>
-      </c>
-[...1 lines deleted...]
-        <v>2918</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="A797" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C797" t="s">
         <v>2919</v>
       </c>
-      <c r="B797" t="s">
-[...2 lines deleted...]
-      <c r="C797" t="s">
+      <c r="D797" t="s">
+        <v>10</v>
+      </c>
+      <c r="E797" t="s">
+        <v>11</v>
+      </c>
+      <c r="F797" s="1" t="s">
         <v>2920</v>
       </c>
-      <c r="D797" t="s">
-[...5 lines deleted...]
-      <c r="F797" s="1" t="s">
+      <c r="G797" t="s">
         <v>2921</v>
-      </c>
-[...1 lines deleted...]
-        <v>2922</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C798" t="s">
         <v>2923</v>
       </c>
-      <c r="B798" t="s">
-[...2 lines deleted...]
-      <c r="C798" t="s">
+      <c r="D798" t="s">
+        <v>10</v>
+      </c>
+      <c r="E798" t="s">
+        <v>11</v>
+      </c>
+      <c r="F798" s="1" t="s">
         <v>2924</v>
       </c>
-      <c r="D798" t="s">
-[...5 lines deleted...]
-      <c r="F798" s="1" t="s">
+      <c r="G798" t="s">
         <v>2925</v>
-      </c>
-[...1 lines deleted...]
-        <v>2926</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="A799" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C799" t="s">
         <v>2927</v>
       </c>
-      <c r="B799" t="s">
-[...2 lines deleted...]
-      <c r="C799" t="s">
+      <c r="D799" t="s">
+        <v>10</v>
+      </c>
+      <c r="E799" t="s">
+        <v>11</v>
+      </c>
+      <c r="F799" s="1" t="s">
         <v>2928</v>
       </c>
-      <c r="D799" t="s">
-[...5 lines deleted...]
-      <c r="F799" s="1" t="s">
+      <c r="G799" t="s">
         <v>2929</v>
-      </c>
-[...1 lines deleted...]
-        <v>2930</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="A800" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C800" t="s">
         <v>2931</v>
       </c>
-      <c r="B800" t="s">
-[...2 lines deleted...]
-      <c r="C800" t="s">
+      <c r="D800" t="s">
+        <v>10</v>
+      </c>
+      <c r="E800" t="s">
+        <v>11</v>
+      </c>
+      <c r="F800" s="1" t="s">
         <v>2932</v>
       </c>
-      <c r="D800" t="s">
-[...5 lines deleted...]
-      <c r="F800" s="1" t="s">
+      <c r="G800" t="s">
         <v>2933</v>
-      </c>
-[...1 lines deleted...]
-        <v>2934</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="A801" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B801" t="s">
         <v>2935</v>
-      </c>
-[...1 lines deleted...]
-        <v>2831</v>
       </c>
       <c r="C801" t="s">
         <v>2936</v>
       </c>
       <c r="D801" t="s">
         <v>10</v>
       </c>
       <c r="E801" t="s">
         <v>11</v>
       </c>
       <c r="F801" s="1" t="s">
         <v>2937</v>
       </c>
       <c r="G801" t="s">
         <v>2938</v>
       </c>
     </row>
     <row r="802" spans="1:7">
       <c r="A802" t="s">
         <v>2939</v>
       </c>
       <c r="B802" t="s">
-        <v>2831</v>
+        <v>2935</v>
       </c>
       <c r="C802" t="s">
         <v>2940</v>
       </c>
       <c r="D802" t="s">
         <v>10</v>
       </c>
       <c r="E802" t="s">
         <v>11</v>
       </c>
       <c r="F802" s="1" t="s">
         <v>2941</v>
       </c>
       <c r="G802" t="s">
         <v>2942</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="A803" t="s">
         <v>2943</v>
       </c>
       <c r="B803" t="s">
-        <v>2831</v>
+        <v>2935</v>
       </c>
       <c r="C803" t="s">
         <v>2944</v>
       </c>
       <c r="D803" t="s">
         <v>10</v>
       </c>
       <c r="E803" t="s">
         <v>11</v>
       </c>
       <c r="F803" s="1" t="s">
         <v>2945</v>
       </c>
       <c r="G803" t="s">
         <v>2946</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="A804" t="s">
         <v>2947</v>
       </c>
       <c r="B804" t="s">
-        <v>2831</v>
+        <v>2935</v>
       </c>
       <c r="C804" t="s">
         <v>2948</v>
       </c>
       <c r="D804" t="s">
         <v>10</v>
       </c>
       <c r="E804" t="s">
         <v>11</v>
       </c>
       <c r="F804" s="1" t="s">
         <v>2949</v>
       </c>
       <c r="G804" t="s">
         <v>2950</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="A805" t="s">
         <v>2951</v>
       </c>
       <c r="B805" t="s">
-        <v>2831</v>
+        <v>2935</v>
       </c>
       <c r="C805" t="s">
         <v>2952</v>
       </c>
       <c r="D805" t="s">
         <v>10</v>
       </c>
       <c r="E805" t="s">
         <v>11</v>
       </c>
       <c r="F805" s="1" t="s">
         <v>2953</v>
       </c>
       <c r="G805" t="s">
         <v>2954</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="A806" t="s">
         <v>2955</v>
       </c>
       <c r="B806" t="s">
-        <v>2831</v>
+        <v>2935</v>
       </c>
       <c r="C806" t="s">
         <v>2956</v>
       </c>
       <c r="D806" t="s">
         <v>10</v>
       </c>
       <c r="E806" t="s">
         <v>11</v>
       </c>
       <c r="F806" s="1" t="s">
         <v>2957</v>
       </c>
       <c r="G806" t="s">
         <v>2958</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="A807" t="s">
         <v>2959</v>
       </c>
       <c r="B807" t="s">
-        <v>2831</v>
+        <v>2935</v>
       </c>
       <c r="C807" t="s">
         <v>2960</v>
       </c>
       <c r="D807" t="s">
         <v>10</v>
       </c>
       <c r="E807" t="s">
         <v>11</v>
       </c>
       <c r="F807" s="1" t="s">
         <v>2961</v>
       </c>
       <c r="G807" t="s">
         <v>2962</v>
       </c>
     </row>
     <row r="808" spans="1:7">
       <c r="A808" t="s">
         <v>2963</v>
       </c>
       <c r="B808" t="s">
-        <v>2831</v>
+        <v>2935</v>
       </c>
       <c r="C808" t="s">
         <v>2964</v>
       </c>
       <c r="D808" t="s">
         <v>10</v>
       </c>
       <c r="E808" t="s">
         <v>11</v>
       </c>
       <c r="F808" s="1" t="s">
         <v>2965</v>
       </c>
       <c r="G808" t="s">
         <v>2966</v>
       </c>
     </row>
     <row r="809" spans="1:7">
       <c r="A809" t="s">
         <v>2967</v>
       </c>
       <c r="B809" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C809" t="s">
         <v>2968</v>
       </c>
-      <c r="C809" t="s">
+      <c r="D809" t="s">
+        <v>10</v>
+      </c>
+      <c r="E809" t="s">
+        <v>11</v>
+      </c>
+      <c r="F809" s="1" t="s">
         <v>2969</v>
       </c>
-      <c r="D809" t="s">
-[...5 lines deleted...]
-      <c r="F809" s="1" t="s">
+      <c r="G809" t="s">
         <v>2970</v>
-      </c>
-[...1 lines deleted...]
-        <v>2971</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="A810" t="s">
+        <v>2971</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C810" t="s">
         <v>2972</v>
       </c>
-      <c r="B810" t="s">
-[...2 lines deleted...]
-      <c r="C810" t="s">
+      <c r="D810" t="s">
+        <v>10</v>
+      </c>
+      <c r="E810" t="s">
+        <v>11</v>
+      </c>
+      <c r="F810" s="1" t="s">
         <v>2973</v>
       </c>
-      <c r="D810" t="s">
-[...5 lines deleted...]
-      <c r="F810" s="1" t="s">
+      <c r="G810" t="s">
         <v>2974</v>
-      </c>
-[...1 lines deleted...]
-        <v>2975</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="A811" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C811" t="s">
         <v>2976</v>
       </c>
-      <c r="B811" t="s">
-[...2 lines deleted...]
-      <c r="C811" t="s">
+      <c r="D811" t="s">
+        <v>10</v>
+      </c>
+      <c r="E811" t="s">
+        <v>11</v>
+      </c>
+      <c r="F811" s="1" t="s">
         <v>2977</v>
       </c>
-      <c r="D811" t="s">
-[...5 lines deleted...]
-      <c r="F811" s="1" t="s">
+      <c r="G811" t="s">
         <v>2978</v>
-      </c>
-[...1 lines deleted...]
-        <v>2979</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="A812" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C812" t="s">
         <v>2980</v>
       </c>
-      <c r="B812" t="s">
-[...2 lines deleted...]
-      <c r="C812" t="s">
+      <c r="D812" t="s">
+        <v>10</v>
+      </c>
+      <c r="E812" t="s">
+        <v>11</v>
+      </c>
+      <c r="F812" s="1" t="s">
         <v>2981</v>
       </c>
-      <c r="D812" t="s">
-[...5 lines deleted...]
-      <c r="F812" s="1" t="s">
+      <c r="G812" t="s">
         <v>2982</v>
-      </c>
-[...1 lines deleted...]
-        <v>2983</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="A813" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C813" t="s">
         <v>2984</v>
       </c>
-      <c r="B813" t="s">
-[...2 lines deleted...]
-      <c r="C813" t="s">
+      <c r="D813" t="s">
+        <v>10</v>
+      </c>
+      <c r="E813" t="s">
+        <v>11</v>
+      </c>
+      <c r="F813" s="1" t="s">
         <v>2985</v>
       </c>
-      <c r="D813" t="s">
-[...5 lines deleted...]
-      <c r="F813" s="1" t="s">
+      <c r="G813" t="s">
         <v>2986</v>
-      </c>
-[...1 lines deleted...]
-        <v>2987</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="A814" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C814" t="s">
         <v>2988</v>
       </c>
-      <c r="B814" t="s">
-[...2 lines deleted...]
-      <c r="C814" t="s">
+      <c r="D814" t="s">
+        <v>10</v>
+      </c>
+      <c r="E814" t="s">
+        <v>11</v>
+      </c>
+      <c r="F814" s="1" t="s">
         <v>2989</v>
       </c>
-      <c r="D814" t="s">
-[...5 lines deleted...]
-      <c r="F814" s="1" t="s">
+      <c r="G814" t="s">
         <v>2990</v>
-      </c>
-[...1 lines deleted...]
-        <v>2991</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="A815" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C815" t="s">
         <v>2992</v>
       </c>
-      <c r="B815" t="s">
-[...2 lines deleted...]
-      <c r="C815" t="s">
+      <c r="D815" t="s">
+        <v>10</v>
+      </c>
+      <c r="E815" t="s">
+        <v>11</v>
+      </c>
+      <c r="F815" s="1" t="s">
         <v>2993</v>
       </c>
-      <c r="D815" t="s">
-[...5 lines deleted...]
-      <c r="F815" s="1" t="s">
+      <c r="G815" t="s">
         <v>2994</v>
-      </c>
-[...1 lines deleted...]
-        <v>2995</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="A816" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C816" t="s">
         <v>2996</v>
       </c>
-      <c r="B816" t="s">
-[...2 lines deleted...]
-      <c r="C816" t="s">
+      <c r="D816" t="s">
+        <v>10</v>
+      </c>
+      <c r="E816" t="s">
+        <v>11</v>
+      </c>
+      <c r="F816" s="1" t="s">
         <v>2997</v>
       </c>
-      <c r="D816" t="s">
-[...5 lines deleted...]
-      <c r="F816" s="1" t="s">
+      <c r="G816" t="s">
         <v>2998</v>
-      </c>
-[...1 lines deleted...]
-        <v>2999</v>
       </c>
     </row>
     <row r="817" spans="1:7">
       <c r="A817" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C817" t="s">
         <v>3000</v>
       </c>
-      <c r="B817" t="s">
-[...2 lines deleted...]
-      <c r="C817" t="s">
+      <c r="D817" t="s">
+        <v>10</v>
+      </c>
+      <c r="E817" t="s">
+        <v>11</v>
+      </c>
+      <c r="F817" s="1" t="s">
         <v>3001</v>
       </c>
-      <c r="D817" t="s">
-[...5 lines deleted...]
-      <c r="F817" s="1" t="s">
+      <c r="G817" t="s">
         <v>3002</v>
-      </c>
-[...1 lines deleted...]
-        <v>3003</v>
       </c>
     </row>
     <row r="818" spans="1:7">
       <c r="A818" t="s">
+        <v>3003</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C818" t="s">
         <v>3004</v>
       </c>
-      <c r="B818" t="s">
-[...2 lines deleted...]
-      <c r="C818" t="s">
+      <c r="D818" t="s">
+        <v>10</v>
+      </c>
+      <c r="E818" t="s">
+        <v>11</v>
+      </c>
+      <c r="F818" s="1" t="s">
         <v>3005</v>
       </c>
-      <c r="D818" t="s">
-[...5 lines deleted...]
-      <c r="F818" s="1" t="s">
+      <c r="G818" t="s">
         <v>3006</v>
-      </c>
-[...1 lines deleted...]
-        <v>3007</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="A819" t="s">
+        <v>3007</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C819" t="s">
         <v>3008</v>
       </c>
-      <c r="B819" t="s">
-[...2 lines deleted...]
-      <c r="C819" t="s">
+      <c r="D819" t="s">
+        <v>10</v>
+      </c>
+      <c r="E819" t="s">
+        <v>11</v>
+      </c>
+      <c r="F819" s="1" t="s">
         <v>3009</v>
       </c>
-      <c r="D819" t="s">
-[...5 lines deleted...]
-      <c r="F819" s="1" t="s">
+      <c r="G819" t="s">
         <v>3010</v>
-      </c>
-[...1 lines deleted...]
-        <v>3011</v>
       </c>
     </row>
     <row r="820" spans="1:7">
       <c r="A820" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C820" t="s">
         <v>3012</v>
       </c>
-      <c r="B820" t="s">
-[...2 lines deleted...]
-      <c r="C820" t="s">
+      <c r="D820" t="s">
+        <v>10</v>
+      </c>
+      <c r="E820" t="s">
+        <v>11</v>
+      </c>
+      <c r="F820" s="1" t="s">
         <v>3013</v>
       </c>
-      <c r="D820" t="s">
-[...5 lines deleted...]
-      <c r="F820" s="1" t="s">
+      <c r="G820" t="s">
         <v>3014</v>
-      </c>
-[...1 lines deleted...]
-        <v>3015</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="A821" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C821" t="s">
         <v>3016</v>
       </c>
-      <c r="B821" t="s">
-[...2 lines deleted...]
-      <c r="C821" t="s">
+      <c r="D821" t="s">
+        <v>10</v>
+      </c>
+      <c r="E821" t="s">
+        <v>11</v>
+      </c>
+      <c r="F821" s="1" t="s">
         <v>3017</v>
       </c>
-      <c r="D821" t="s">
-[...5 lines deleted...]
-      <c r="F821" s="1" t="s">
+      <c r="G821" t="s">
         <v>3018</v>
-      </c>
-[...1 lines deleted...]
-        <v>3019</v>
       </c>
     </row>
     <row r="822" spans="1:7">
       <c r="A822" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C822" t="s">
         <v>3020</v>
       </c>
-      <c r="B822" t="s">
-[...2 lines deleted...]
-      <c r="C822" t="s">
+      <c r="D822" t="s">
+        <v>10</v>
+      </c>
+      <c r="E822" t="s">
+        <v>11</v>
+      </c>
+      <c r="F822" s="1" t="s">
         <v>3021</v>
       </c>
-      <c r="D822" t="s">
-[...5 lines deleted...]
-      <c r="F822" s="1" t="s">
+      <c r="G822" t="s">
         <v>3022</v>
-      </c>
-[...1 lines deleted...]
-        <v>3023</v>
       </c>
     </row>
     <row r="823" spans="1:7">
       <c r="A823" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C823" t="s">
         <v>3024</v>
       </c>
-      <c r="B823" t="s">
-[...2 lines deleted...]
-      <c r="C823" t="s">
+      <c r="D823" t="s">
+        <v>10</v>
+      </c>
+      <c r="E823" t="s">
+        <v>11</v>
+      </c>
+      <c r="F823" s="1" t="s">
         <v>3025</v>
       </c>
-      <c r="D823" t="s">
-[...5 lines deleted...]
-      <c r="F823" s="1" t="s">
+      <c r="G823" t="s">
         <v>3026</v>
-      </c>
-[...1 lines deleted...]
-        <v>3027</v>
       </c>
     </row>
     <row r="824" spans="1:7">
       <c r="A824" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C824" t="s">
         <v>3028</v>
       </c>
-      <c r="B824" t="s">
-[...2 lines deleted...]
-      <c r="C824" t="s">
+      <c r="D824" t="s">
+        <v>10</v>
+      </c>
+      <c r="E824" t="s">
+        <v>11</v>
+      </c>
+      <c r="F824" s="1" t="s">
         <v>3029</v>
       </c>
-      <c r="D824" t="s">
-[...5 lines deleted...]
-      <c r="F824" s="1" t="s">
+      <c r="G824" t="s">
         <v>3030</v>
-      </c>
-[...1 lines deleted...]
-        <v>3031</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="A825" t="s">
+        <v>3031</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C825" t="s">
         <v>3032</v>
       </c>
-      <c r="B825" t="s">
-[...2 lines deleted...]
-      <c r="C825" t="s">
+      <c r="D825" t="s">
+        <v>10</v>
+      </c>
+      <c r="E825" t="s">
+        <v>11</v>
+      </c>
+      <c r="F825" s="1" t="s">
         <v>3033</v>
       </c>
-      <c r="D825" t="s">
-[...5 lines deleted...]
-      <c r="F825" s="1" t="s">
+      <c r="G825" t="s">
         <v>3034</v>
-      </c>
-[...1 lines deleted...]
-        <v>3035</v>
       </c>
     </row>
     <row r="826" spans="1:7">
       <c r="A826" t="s">
+        <v>3035</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C826" t="s">
         <v>3036</v>
       </c>
-      <c r="B826" t="s">
-[...2 lines deleted...]
-      <c r="C826" t="s">
+      <c r="D826" t="s">
+        <v>10</v>
+      </c>
+      <c r="E826" t="s">
+        <v>11</v>
+      </c>
+      <c r="F826" s="1" t="s">
         <v>3037</v>
       </c>
-      <c r="D826" t="s">
-[...5 lines deleted...]
-      <c r="F826" s="1" t="s">
+      <c r="G826" t="s">
         <v>3038</v>
-      </c>
-[...1 lines deleted...]
-        <v>3039</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="A827" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C827" t="s">
         <v>3040</v>
       </c>
-      <c r="B827" t="s">
-[...2 lines deleted...]
-      <c r="C827" t="s">
+      <c r="D827" t="s">
+        <v>10</v>
+      </c>
+      <c r="E827" t="s">
+        <v>11</v>
+      </c>
+      <c r="F827" s="1" t="s">
         <v>3041</v>
       </c>
-      <c r="D827" t="s">
-[...5 lines deleted...]
-      <c r="F827" s="1" t="s">
+      <c r="G827" t="s">
         <v>3042</v>
-      </c>
-[...1 lines deleted...]
-        <v>3043</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="A828" t="s">
+        <v>3043</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C828" t="s">
         <v>3044</v>
       </c>
-      <c r="B828" t="s">
-[...2 lines deleted...]
-      <c r="C828" t="s">
+      <c r="D828" t="s">
+        <v>10</v>
+      </c>
+      <c r="E828" t="s">
+        <v>11</v>
+      </c>
+      <c r="F828" s="1" t="s">
         <v>3045</v>
       </c>
-      <c r="D828" t="s">
-[...5 lines deleted...]
-      <c r="F828" s="1" t="s">
+      <c r="G828" t="s">
         <v>3046</v>
-      </c>
-[...1 lines deleted...]
-        <v>3047</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="A829" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C829" t="s">
         <v>3048</v>
       </c>
-      <c r="B829" t="s">
-[...2 lines deleted...]
-      <c r="C829" t="s">
+      <c r="D829" t="s">
+        <v>10</v>
+      </c>
+      <c r="E829" t="s">
+        <v>11</v>
+      </c>
+      <c r="F829" s="1" t="s">
         <v>3049</v>
       </c>
-      <c r="D829" t="s">
-[...5 lines deleted...]
-      <c r="F829" s="1" t="s">
+      <c r="G829" t="s">
         <v>3050</v>
-      </c>
-[...1 lines deleted...]
-        <v>3051</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="A830" t="s">
+        <v>3051</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C830" t="s">
         <v>3052</v>
       </c>
-      <c r="B830" t="s">
-[...2 lines deleted...]
-      <c r="C830" t="s">
+      <c r="D830" t="s">
+        <v>10</v>
+      </c>
+      <c r="E830" t="s">
+        <v>11</v>
+      </c>
+      <c r="F830" s="1" t="s">
         <v>3053</v>
       </c>
-      <c r="D830" t="s">
-[...5 lines deleted...]
-      <c r="F830" s="1" t="s">
+      <c r="G830" t="s">
         <v>3054</v>
-      </c>
-[...1 lines deleted...]
-        <v>3055</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="A831" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C831" t="s">
         <v>3056</v>
       </c>
-      <c r="B831" t="s">
-[...2 lines deleted...]
-      <c r="C831" t="s">
+      <c r="D831" t="s">
+        <v>10</v>
+      </c>
+      <c r="E831" t="s">
+        <v>11</v>
+      </c>
+      <c r="F831" s="1" t="s">
         <v>3057</v>
       </c>
-      <c r="D831" t="s">
-[...5 lines deleted...]
-      <c r="F831" s="1" t="s">
+      <c r="G831" t="s">
         <v>3058</v>
-      </c>
-[...1 lines deleted...]
-        <v>3059</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="A832" t="s">
+        <v>3059</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C832" t="s">
         <v>3060</v>
       </c>
-      <c r="B832" t="s">
-[...2 lines deleted...]
-      <c r="C832" t="s">
+      <c r="D832" t="s">
+        <v>10</v>
+      </c>
+      <c r="E832" t="s">
+        <v>11</v>
+      </c>
+      <c r="F832" s="1" t="s">
         <v>3061</v>
       </c>
-      <c r="D832" t="s">
-[...5 lines deleted...]
-      <c r="F832" s="1" t="s">
+      <c r="G832" t="s">
         <v>3062</v>
-      </c>
-[...1 lines deleted...]
-        <v>3063</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="A833" t="s">
+        <v>3063</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C833" t="s">
         <v>3064</v>
       </c>
-      <c r="B833" t="s">
-[...2 lines deleted...]
-      <c r="C833" t="s">
+      <c r="D833" t="s">
+        <v>10</v>
+      </c>
+      <c r="E833" t="s">
+        <v>11</v>
+      </c>
+      <c r="F833" s="1" t="s">
         <v>3065</v>
       </c>
-      <c r="D833" t="s">
-[...5 lines deleted...]
-      <c r="F833" s="1" t="s">
+      <c r="G833" t="s">
         <v>3066</v>
-      </c>
-[...1 lines deleted...]
-        <v>3067</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="A834" t="s">
+        <v>3067</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C834" t="s">
         <v>3068</v>
       </c>
-      <c r="B834" t="s">
-[...2 lines deleted...]
-      <c r="C834" t="s">
+      <c r="D834" t="s">
+        <v>10</v>
+      </c>
+      <c r="E834" t="s">
+        <v>11</v>
+      </c>
+      <c r="F834" s="1" t="s">
         <v>3069</v>
       </c>
-      <c r="D834" t="s">
-[...5 lines deleted...]
-      <c r="F834" s="1" t="s">
+      <c r="G834" t="s">
         <v>3070</v>
-      </c>
-[...1 lines deleted...]
-        <v>3071</v>
       </c>
     </row>
     <row r="835" spans="1:7">
       <c r="A835" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B835" t="s">
         <v>3072</v>
-      </c>
-[...1 lines deleted...]
-        <v>2968</v>
       </c>
       <c r="C835" t="s">
         <v>3073</v>
       </c>
       <c r="D835" t="s">
         <v>10</v>
       </c>
       <c r="E835" t="s">
         <v>11</v>
       </c>
       <c r="F835" s="1" t="s">
         <v>3074</v>
       </c>
       <c r="G835" t="s">
         <v>3075</v>
       </c>
     </row>
     <row r="836" spans="1:7">
       <c r="A836" t="s">
         <v>3076</v>
       </c>
       <c r="B836" t="s">
-        <v>2968</v>
+        <v>3072</v>
       </c>
       <c r="C836" t="s">
         <v>3077</v>
       </c>
       <c r="D836" t="s">
         <v>10</v>
       </c>
       <c r="E836" t="s">
         <v>11</v>
       </c>
       <c r="F836" s="1" t="s">
         <v>3078</v>
       </c>
       <c r="G836" t="s">
         <v>3079</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="A837" t="s">
         <v>3080</v>
       </c>
       <c r="B837" t="s">
-        <v>2968</v>
+        <v>3072</v>
       </c>
       <c r="C837" t="s">
         <v>3081</v>
       </c>
       <c r="D837" t="s">
         <v>10</v>
       </c>
       <c r="E837" t="s">
         <v>11</v>
       </c>
       <c r="F837" s="1" t="s">
         <v>3082</v>
       </c>
       <c r="G837" t="s">
         <v>3083</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="A838" t="s">
         <v>3084</v>
       </c>
       <c r="B838" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C838" t="s">
         <v>3085</v>
       </c>
-      <c r="C838" t="s">
+      <c r="D838" t="s">
+        <v>10</v>
+      </c>
+      <c r="E838" t="s">
+        <v>11</v>
+      </c>
+      <c r="F838" s="1" t="s">
         <v>3086</v>
       </c>
-      <c r="D838" t="s">
-[...5 lines deleted...]
-      <c r="F838" s="1" t="s">
+      <c r="G838" t="s">
         <v>3087</v>
-      </c>
-[...1 lines deleted...]
-        <v>3088</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="A839" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B839" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C839" t="s">
         <v>3089</v>
       </c>
-      <c r="B839" t="s">
-[...2 lines deleted...]
-      <c r="C839" t="s">
+      <c r="D839" t="s">
+        <v>10</v>
+      </c>
+      <c r="E839" t="s">
+        <v>11</v>
+      </c>
+      <c r="F839" s="1" t="s">
         <v>3090</v>
       </c>
-      <c r="D839" t="s">
-[...5 lines deleted...]
-      <c r="F839" s="1" t="s">
+      <c r="G839" t="s">
         <v>3091</v>
-      </c>
-[...1 lines deleted...]
-        <v>3092</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="A840" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B840" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C840" t="s">
         <v>3093</v>
       </c>
-      <c r="B840" t="s">
-[...2 lines deleted...]
-      <c r="C840" t="s">
+      <c r="D840" t="s">
+        <v>10</v>
+      </c>
+      <c r="E840" t="s">
+        <v>11</v>
+      </c>
+      <c r="F840" s="1" t="s">
         <v>3094</v>
       </c>
-      <c r="D840" t="s">
-[...5 lines deleted...]
-      <c r="F840" s="1" t="s">
+      <c r="G840" t="s">
         <v>3095</v>
-      </c>
-[...1 lines deleted...]
-        <v>3096</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="A841" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B841" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C841" t="s">
         <v>3097</v>
       </c>
-      <c r="B841" t="s">
-[...2 lines deleted...]
-      <c r="C841" t="s">
+      <c r="D841" t="s">
+        <v>10</v>
+      </c>
+      <c r="E841" t="s">
+        <v>11</v>
+      </c>
+      <c r="F841" s="1" t="s">
         <v>3098</v>
       </c>
-      <c r="D841" t="s">
-[...5 lines deleted...]
-      <c r="F841" s="1" t="s">
+      <c r="G841" t="s">
         <v>3099</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="A842" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B842" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C842" t="s">
         <v>3101</v>
       </c>
-      <c r="B842" t="s">
-[...2 lines deleted...]
-      <c r="C842" t="s">
+      <c r="D842" t="s">
+        <v>10</v>
+      </c>
+      <c r="E842" t="s">
+        <v>11</v>
+      </c>
+      <c r="F842" s="1" t="s">
         <v>3102</v>
       </c>
-      <c r="D842" t="s">
-[...5 lines deleted...]
-      <c r="F842" s="1" t="s">
+      <c r="G842" t="s">
         <v>3103</v>
-      </c>
-[...1 lines deleted...]
-        <v>3104</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="A843" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B843" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C843" t="s">
         <v>3105</v>
       </c>
-      <c r="B843" t="s">
-[...2 lines deleted...]
-      <c r="C843" t="s">
+      <c r="D843" t="s">
+        <v>10</v>
+      </c>
+      <c r="E843" t="s">
+        <v>11</v>
+      </c>
+      <c r="F843" s="1" t="s">
         <v>3106</v>
       </c>
-      <c r="D843" t="s">
-[...5 lines deleted...]
-      <c r="F843" s="1" t="s">
+      <c r="G843" t="s">
         <v>3107</v>
-      </c>
-[...1 lines deleted...]
-        <v>3108</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="A844" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B844" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C844" t="s">
         <v>3109</v>
       </c>
-      <c r="B844" t="s">
-[...2 lines deleted...]
-      <c r="C844" t="s">
+      <c r="D844" t="s">
+        <v>10</v>
+      </c>
+      <c r="E844" t="s">
+        <v>11</v>
+      </c>
+      <c r="F844" s="1" t="s">
         <v>3110</v>
       </c>
-      <c r="D844" t="s">
-[...5 lines deleted...]
-      <c r="F844" s="1" t="s">
+      <c r="G844" t="s">
         <v>3111</v>
-      </c>
-[...1 lines deleted...]
-        <v>3112</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="A845" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B845" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C845" t="s">
         <v>3113</v>
       </c>
-      <c r="B845" t="s">
-[...2 lines deleted...]
-      <c r="C845" t="s">
+      <c r="D845" t="s">
+        <v>10</v>
+      </c>
+      <c r="E845" t="s">
+        <v>11</v>
+      </c>
+      <c r="F845" s="1" t="s">
         <v>3114</v>
       </c>
-      <c r="D845" t="s">
-[...5 lines deleted...]
-      <c r="F845" s="1" t="s">
+      <c r="G845" t="s">
         <v>3115</v>
-      </c>
-[...1 lines deleted...]
-        <v>3116</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="A846" t="s">
+        <v>3116</v>
+      </c>
+      <c r="B846" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C846" t="s">
         <v>3117</v>
       </c>
-      <c r="B846" t="s">
-[...2 lines deleted...]
-      <c r="C846" t="s">
+      <c r="D846" t="s">
+        <v>10</v>
+      </c>
+      <c r="E846" t="s">
+        <v>11</v>
+      </c>
+      <c r="F846" s="1" t="s">
         <v>3118</v>
       </c>
-      <c r="D846" t="s">
-[...5 lines deleted...]
-      <c r="F846" s="1" t="s">
+      <c r="G846" t="s">
         <v>3119</v>
-      </c>
-[...1 lines deleted...]
-        <v>3120</v>
       </c>
     </row>
     <row r="847" spans="1:7">
       <c r="A847" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B847" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C847" t="s">
         <v>3121</v>
       </c>
-      <c r="B847" t="s">
-[...2 lines deleted...]
-      <c r="C847" t="s">
+      <c r="D847" t="s">
+        <v>10</v>
+      </c>
+      <c r="E847" t="s">
+        <v>11</v>
+      </c>
+      <c r="F847" s="1" t="s">
         <v>3122</v>
       </c>
-      <c r="D847" t="s">
-[...5 lines deleted...]
-      <c r="F847" s="1" t="s">
+      <c r="G847" t="s">
         <v>3123</v>
-      </c>
-[...1 lines deleted...]
-        <v>3124</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="A848" t="s">
+        <v>3124</v>
+      </c>
+      <c r="B848" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C848" t="s">
         <v>3125</v>
       </c>
-      <c r="B848" t="s">
-[...2 lines deleted...]
-      <c r="C848" t="s">
+      <c r="D848" t="s">
+        <v>10</v>
+      </c>
+      <c r="E848" t="s">
+        <v>11</v>
+      </c>
+      <c r="F848" s="1" t="s">
         <v>3126</v>
       </c>
-      <c r="D848" t="s">
-[...5 lines deleted...]
-      <c r="F848" s="1" t="s">
+      <c r="G848" t="s">
         <v>3127</v>
-      </c>
-[...1 lines deleted...]
-        <v>3128</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="A849" t="s">
+        <v>3128</v>
+      </c>
+      <c r="B849" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C849" t="s">
         <v>3129</v>
       </c>
-      <c r="B849" t="s">
-[...2 lines deleted...]
-      <c r="C849" t="s">
+      <c r="D849" t="s">
+        <v>10</v>
+      </c>
+      <c r="E849" t="s">
+        <v>11</v>
+      </c>
+      <c r="F849" s="1" t="s">
         <v>3130</v>
       </c>
-      <c r="D849" t="s">
-[...5 lines deleted...]
-      <c r="F849" s="1" t="s">
+      <c r="G849" t="s">
         <v>3131</v>
-      </c>
-[...1 lines deleted...]
-        <v>3132</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="A850" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B850" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C850" t="s">
         <v>3133</v>
       </c>
-      <c r="B850" t="s">
+      <c r="D850" t="s">
+        <v>10</v>
+      </c>
+      <c r="E850" t="s">
+        <v>11</v>
+      </c>
+      <c r="F850" s="1" t="s">
         <v>3134</v>
       </c>
-      <c r="C850" t="s">
+      <c r="G850" t="s">
         <v>3135</v>
-      </c>
-[...10 lines deleted...]
-        <v>3137</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="A851" t="s">
+        <v>3136</v>
+      </c>
+      <c r="B851" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C851" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D851" t="s">
+        <v>10</v>
+      </c>
+      <c r="E851" t="s">
+        <v>11</v>
+      </c>
+      <c r="F851" s="1" t="s">
         <v>3138</v>
       </c>
-      <c r="B851" t="s">
-[...2 lines deleted...]
-      <c r="C851" t="s">
+      <c r="G851" t="s">
         <v>3139</v>
-      </c>
-[...10 lines deleted...]
-        <v>3141</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="A852" t="s">
+        <v>3140</v>
+      </c>
+      <c r="B852" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C852" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D852" t="s">
+        <v>10</v>
+      </c>
+      <c r="E852" t="s">
+        <v>11</v>
+      </c>
+      <c r="F852" s="1" t="s">
         <v>3142</v>
       </c>
-      <c r="B852" t="s">
-[...2 lines deleted...]
-      <c r="C852" t="s">
+      <c r="G852" t="s">
         <v>3143</v>
-      </c>
-[...10 lines deleted...]
-        <v>3145</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="A853" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B853" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C853" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D853" t="s">
+        <v>10</v>
+      </c>
+      <c r="E853" t="s">
+        <v>11</v>
+      </c>
+      <c r="F853" s="1" t="s">
         <v>3146</v>
       </c>
-      <c r="B853" t="s">
-[...2 lines deleted...]
-      <c r="C853" t="s">
+      <c r="G853" t="s">
         <v>3147</v>
-      </c>
-[...10 lines deleted...]
-        <v>3149</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="A854" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B854" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C854" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D854" t="s">
+        <v>10</v>
+      </c>
+      <c r="E854" t="s">
+        <v>11</v>
+      </c>
+      <c r="F854" s="1" t="s">
         <v>3150</v>
       </c>
-      <c r="B854" t="s">
-[...2 lines deleted...]
-      <c r="C854" t="s">
+      <c r="G854" t="s">
         <v>3151</v>
-      </c>
-[...10 lines deleted...]
-        <v>3153</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="A855" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B855" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C855" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D855" t="s">
+        <v>10</v>
+      </c>
+      <c r="E855" t="s">
+        <v>11</v>
+      </c>
+      <c r="F855" s="1" t="s">
         <v>3154</v>
       </c>
-      <c r="B855" t="s">
-[...2 lines deleted...]
-      <c r="C855" t="s">
+      <c r="G855" t="s">
         <v>3155</v>
-      </c>
-[...10 lines deleted...]
-        <v>3157</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="A856" t="s">
+        <v>3156</v>
+      </c>
+      <c r="B856" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C856" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D856" t="s">
+        <v>10</v>
+      </c>
+      <c r="E856" t="s">
+        <v>11</v>
+      </c>
+      <c r="F856" s="1" t="s">
         <v>3158</v>
       </c>
-      <c r="B856" t="s">
-[...2 lines deleted...]
-      <c r="C856" t="s">
+      <c r="G856" t="s">
         <v>3159</v>
-      </c>
-[...10 lines deleted...]
-        <v>3161</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="A857" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B857" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C857" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D857" t="s">
+        <v>10</v>
+      </c>
+      <c r="E857" t="s">
+        <v>11</v>
+      </c>
+      <c r="F857" s="1" t="s">
         <v>3162</v>
       </c>
-      <c r="B857" t="s">
-[...2 lines deleted...]
-      <c r="C857" t="s">
+      <c r="G857" t="s">
         <v>3163</v>
-      </c>
-[...10 lines deleted...]
-        <v>3165</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="A858" t="s">
+        <v>3164</v>
+      </c>
+      <c r="B858" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C858" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D858" t="s">
+        <v>10</v>
+      </c>
+      <c r="E858" t="s">
+        <v>11</v>
+      </c>
+      <c r="F858" s="1" t="s">
         <v>3166</v>
       </c>
-      <c r="B858" t="s">
-[...2 lines deleted...]
-      <c r="C858" t="s">
+      <c r="G858" t="s">
         <v>3167</v>
-      </c>
-[...10 lines deleted...]
-        <v>3169</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="A859" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B859" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C859" t="s">
+        <v>3169</v>
+      </c>
+      <c r="D859" t="s">
+        <v>10</v>
+      </c>
+      <c r="E859" t="s">
+        <v>11</v>
+      </c>
+      <c r="F859" s="1" t="s">
         <v>3170</v>
       </c>
-      <c r="B859" t="s">
-[...2 lines deleted...]
-      <c r="C859" t="s">
+      <c r="G859" t="s">
         <v>3171</v>
-      </c>
-[...10 lines deleted...]
-        <v>3173</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="A860" t="s">
+        <v>3172</v>
+      </c>
+      <c r="B860" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C860" t="s">
+        <v>3173</v>
+      </c>
+      <c r="D860" t="s">
+        <v>10</v>
+      </c>
+      <c r="E860" t="s">
+        <v>11</v>
+      </c>
+      <c r="F860" s="1" t="s">
         <v>3174</v>
       </c>
-      <c r="B860" t="s">
-[...2 lines deleted...]
-      <c r="C860" t="s">
+      <c r="G860" t="s">
         <v>3175</v>
-      </c>
-[...10 lines deleted...]
-        <v>3177</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="A861" t="s">
+        <v>3176</v>
+      </c>
+      <c r="B861" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C861" t="s">
+        <v>3177</v>
+      </c>
+      <c r="D861" t="s">
+        <v>10</v>
+      </c>
+      <c r="E861" t="s">
+        <v>11</v>
+      </c>
+      <c r="F861" s="1" t="s">
         <v>3178</v>
       </c>
-      <c r="B861" t="s">
-[...2 lines deleted...]
-      <c r="C861" t="s">
+      <c r="G861" t="s">
         <v>3179</v>
-      </c>
-[...10 lines deleted...]
-        <v>3181</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="A862" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B862" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C862" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D862" t="s">
+        <v>10</v>
+      </c>
+      <c r="E862" t="s">
+        <v>11</v>
+      </c>
+      <c r="F862" s="1" t="s">
         <v>3182</v>
       </c>
-      <c r="B862" t="s">
-[...2 lines deleted...]
-      <c r="C862" t="s">
+      <c r="G862" t="s">
         <v>3183</v>
-      </c>
-[...10 lines deleted...]
-        <v>3185</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="A863" t="s">
+        <v>3184</v>
+      </c>
+      <c r="B863" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C863" t="s">
+        <v>3185</v>
+      </c>
+      <c r="D863" t="s">
+        <v>10</v>
+      </c>
+      <c r="E863" t="s">
+        <v>11</v>
+      </c>
+      <c r="F863" s="1" t="s">
         <v>3186</v>
       </c>
-      <c r="B863" t="s">
-[...2 lines deleted...]
-      <c r="C863" t="s">
+      <c r="G863" t="s">
         <v>3187</v>
-      </c>
-[...10 lines deleted...]
-        <v>3189</v>
       </c>
     </row>
     <row r="864" spans="1:7">
       <c r="A864" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B864" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C864" t="s">
         <v>3190</v>
       </c>
-      <c r="B864" t="s">
-[...2 lines deleted...]
-      <c r="C864" t="s">
+      <c r="D864" t="s">
+        <v>10</v>
+      </c>
+      <c r="E864" t="s">
+        <v>11</v>
+      </c>
+      <c r="F864" s="1" t="s">
         <v>3191</v>
       </c>
-      <c r="D864" t="s">
-[...5 lines deleted...]
-      <c r="F864" s="1" t="s">
+      <c r="G864" t="s">
         <v>3192</v>
-      </c>
-[...1 lines deleted...]
-        <v>3193</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="A865" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B865" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C865" t="s">
         <v>3194</v>
       </c>
-      <c r="B865" t="s">
-[...2 lines deleted...]
-      <c r="C865" t="s">
+      <c r="D865" t="s">
+        <v>10</v>
+      </c>
+      <c r="E865" t="s">
+        <v>11</v>
+      </c>
+      <c r="F865" s="1" t="s">
         <v>3195</v>
       </c>
-      <c r="D865" t="s">
-[...5 lines deleted...]
-      <c r="F865" s="1" t="s">
+      <c r="G865" t="s">
         <v>3196</v>
-      </c>
-[...1 lines deleted...]
-        <v>3197</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="A866" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B866" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C866" t="s">
         <v>3198</v>
       </c>
-      <c r="B866" t="s">
-[...2 lines deleted...]
-      <c r="C866" t="s">
+      <c r="D866" t="s">
+        <v>10</v>
+      </c>
+      <c r="E866" t="s">
+        <v>11</v>
+      </c>
+      <c r="F866" s="1" t="s">
         <v>3199</v>
       </c>
-      <c r="D866" t="s">
-[...5 lines deleted...]
-      <c r="F866" s="1" t="s">
+      <c r="G866" t="s">
         <v>3200</v>
-      </c>
-[...1 lines deleted...]
-        <v>3201</v>
       </c>
     </row>
     <row r="867" spans="1:7">
       <c r="A867" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B867" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C867" t="s">
         <v>3202</v>
       </c>
-      <c r="B867" t="s">
-[...2 lines deleted...]
-      <c r="C867" t="s">
+      <c r="D867" t="s">
+        <v>10</v>
+      </c>
+      <c r="E867" t="s">
+        <v>11</v>
+      </c>
+      <c r="F867" s="1" t="s">
         <v>3203</v>
       </c>
-      <c r="D867" t="s">
-[...5 lines deleted...]
-      <c r="F867" s="1" t="s">
+      <c r="G867" t="s">
         <v>3204</v>
-      </c>
-[...1 lines deleted...]
-        <v>3205</v>
       </c>
     </row>
     <row r="868" spans="1:7">
       <c r="A868" t="s">
+        <v>3205</v>
+      </c>
+      <c r="B868" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C868" t="s">
         <v>3206</v>
       </c>
-      <c r="B868" t="s">
-[...2 lines deleted...]
-      <c r="C868" t="s">
+      <c r="D868" t="s">
+        <v>10</v>
+      </c>
+      <c r="E868" t="s">
+        <v>11</v>
+      </c>
+      <c r="F868" s="1" t="s">
         <v>3207</v>
       </c>
-      <c r="D868" t="s">
-[...5 lines deleted...]
-      <c r="F868" s="1" t="s">
+      <c r="G868" t="s">
         <v>3208</v>
-      </c>
-[...1 lines deleted...]
-        <v>3209</v>
       </c>
     </row>
     <row r="869" spans="1:7">
       <c r="A869" t="s">
+        <v>3209</v>
+      </c>
+      <c r="B869" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C869" t="s">
         <v>3210</v>
       </c>
-      <c r="B869" t="s">
-[...2 lines deleted...]
-      <c r="C869" t="s">
+      <c r="D869" t="s">
+        <v>10</v>
+      </c>
+      <c r="E869" t="s">
+        <v>11</v>
+      </c>
+      <c r="F869" s="1" t="s">
         <v>3211</v>
       </c>
-      <c r="D869" t="s">
-[...5 lines deleted...]
-      <c r="F869" s="1" t="s">
+      <c r="G869" t="s">
         <v>3212</v>
-      </c>
-[...1 lines deleted...]
-        <v>3213</v>
       </c>
     </row>
     <row r="870" spans="1:7">
       <c r="A870" t="s">
+        <v>3213</v>
+      </c>
+      <c r="B870" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C870" t="s">
         <v>3214</v>
       </c>
-      <c r="B870" t="s">
-[...2 lines deleted...]
-      <c r="C870" t="s">
+      <c r="D870" t="s">
+        <v>10</v>
+      </c>
+      <c r="E870" t="s">
+        <v>11</v>
+      </c>
+      <c r="F870" s="1" t="s">
         <v>3215</v>
       </c>
-      <c r="D870" t="s">
-[...5 lines deleted...]
-      <c r="F870" s="1" t="s">
+      <c r="G870" t="s">
         <v>3216</v>
-      </c>
-[...1 lines deleted...]
-        <v>3217</v>
       </c>
     </row>
     <row r="871" spans="1:7">
       <c r="A871" t="s">
+        <v>3217</v>
+      </c>
+      <c r="B871" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C871" t="s">
         <v>3218</v>
       </c>
-      <c r="B871" t="s">
-[...2 lines deleted...]
-      <c r="C871" t="s">
+      <c r="D871" t="s">
+        <v>10</v>
+      </c>
+      <c r="E871" t="s">
+        <v>11</v>
+      </c>
+      <c r="F871" s="1" t="s">
         <v>3219</v>
       </c>
-      <c r="D871" t="s">
-[...5 lines deleted...]
-      <c r="F871" s="1" t="s">
+      <c r="G871" t="s">
         <v>3220</v>
-      </c>
-[...1 lines deleted...]
-        <v>3221</v>
       </c>
     </row>
     <row r="872" spans="1:7">
       <c r="A872" t="s">
+        <v>3221</v>
+      </c>
+      <c r="B872" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C872" t="s">
         <v>3222</v>
       </c>
-      <c r="B872" t="s">
-[...2 lines deleted...]
-      <c r="C872" t="s">
+      <c r="D872" t="s">
+        <v>10</v>
+      </c>
+      <c r="E872" t="s">
+        <v>11</v>
+      </c>
+      <c r="F872" s="1" t="s">
         <v>3223</v>
       </c>
-      <c r="D872" t="s">
-[...5 lines deleted...]
-      <c r="F872" s="1" t="s">
+      <c r="G872" t="s">
         <v>3224</v>
-      </c>
-[...1 lines deleted...]
-        <v>3225</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="A873" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B873" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C873" t="s">
         <v>3226</v>
       </c>
-      <c r="B873" t="s">
+      <c r="D873" t="s">
+        <v>10</v>
+      </c>
+      <c r="E873" t="s">
+        <v>11</v>
+      </c>
+      <c r="F873" s="1" t="s">
         <v>3227</v>
       </c>
-      <c r="C873" t="s">
+      <c r="G873" t="s">
         <v>3228</v>
-      </c>
-[...10 lines deleted...]
-        <v>3230</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="A874" t="s">
+        <v>3229</v>
+      </c>
+      <c r="B874" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C874" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D874" t="s">
+        <v>10</v>
+      </c>
+      <c r="E874" t="s">
+        <v>11</v>
+      </c>
+      <c r="F874" s="1" t="s">
         <v>3231</v>
       </c>
-      <c r="B874" t="s">
-[...2 lines deleted...]
-      <c r="C874" t="s">
+      <c r="G874" t="s">
         <v>3232</v>
-      </c>
-[...10 lines deleted...]
-        <v>3234</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="A875" t="s">
+        <v>3233</v>
+      </c>
+      <c r="B875" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C875" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D875" t="s">
+        <v>10</v>
+      </c>
+      <c r="E875" t="s">
+        <v>11</v>
+      </c>
+      <c r="F875" s="1" t="s">
         <v>3235</v>
       </c>
-      <c r="B875" t="s">
-[...2 lines deleted...]
-      <c r="C875" t="s">
+      <c r="G875" t="s">
         <v>3236</v>
-      </c>
-[...10 lines deleted...]
-        <v>3238</v>
       </c>
     </row>
     <row r="876" spans="1:7">
       <c r="A876" t="s">
+        <v>3237</v>
+      </c>
+      <c r="B876" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C876" t="s">
         <v>3239</v>
       </c>
-      <c r="B876" t="s">
-[...2 lines deleted...]
-      <c r="C876" t="s">
+      <c r="D876" t="s">
+        <v>10</v>
+      </c>
+      <c r="E876" t="s">
+        <v>11</v>
+      </c>
+      <c r="F876" s="1" t="s">
         <v>3240</v>
       </c>
-      <c r="D876" t="s">
-[...5 lines deleted...]
-      <c r="F876" s="1" t="s">
+      <c r="G876" t="s">
         <v>3241</v>
-      </c>
-[...1 lines deleted...]
-        <v>3242</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="A877" t="s">
+        <v>3242</v>
+      </c>
+      <c r="B877" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C877" t="s">
         <v>3243</v>
       </c>
-      <c r="B877" t="s">
-[...2 lines deleted...]
-      <c r="C877" t="s">
+      <c r="D877" t="s">
+        <v>10</v>
+      </c>
+      <c r="E877" t="s">
+        <v>11</v>
+      </c>
+      <c r="F877" s="1" t="s">
         <v>3244</v>
       </c>
-      <c r="D877" t="s">
-[...5 lines deleted...]
-      <c r="F877" s="1" t="s">
+      <c r="G877" t="s">
         <v>3245</v>
-      </c>
-[...1 lines deleted...]
-        <v>3246</v>
       </c>
     </row>
     <row r="878" spans="1:7">
       <c r="A878" t="s">
+        <v>3246</v>
+      </c>
+      <c r="B878" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C878" t="s">
         <v>3247</v>
       </c>
-      <c r="B878" t="s">
-[...2 lines deleted...]
-      <c r="C878" t="s">
+      <c r="D878" t="s">
+        <v>10</v>
+      </c>
+      <c r="E878" t="s">
+        <v>11</v>
+      </c>
+      <c r="F878" s="1" t="s">
         <v>3248</v>
       </c>
-      <c r="D878" t="s">
-[...5 lines deleted...]
-      <c r="F878" s="1" t="s">
+      <c r="G878" t="s">
         <v>3249</v>
-      </c>
-[...1 lines deleted...]
-        <v>3250</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="A879" t="s">
+        <v>3250</v>
+      </c>
+      <c r="B879" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C879" t="s">
         <v>3251</v>
       </c>
-      <c r="B879" t="s">
-[...2 lines deleted...]
-      <c r="C879" t="s">
+      <c r="D879" t="s">
+        <v>10</v>
+      </c>
+      <c r="E879" t="s">
+        <v>11</v>
+      </c>
+      <c r="F879" s="1" t="s">
         <v>3252</v>
       </c>
-      <c r="D879" t="s">
-[...5 lines deleted...]
-      <c r="F879" s="1" t="s">
+      <c r="G879" t="s">
         <v>3253</v>
-      </c>
-[...1 lines deleted...]
-        <v>3254</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="A880" t="s">
+        <v>3254</v>
+      </c>
+      <c r="B880" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C880" t="s">
         <v>3255</v>
       </c>
-      <c r="B880" t="s">
-[...2 lines deleted...]
-      <c r="C880" t="s">
+      <c r="D880" t="s">
+        <v>10</v>
+      </c>
+      <c r="E880" t="s">
+        <v>11</v>
+      </c>
+      <c r="F880" s="1" t="s">
         <v>3256</v>
       </c>
-      <c r="D880" t="s">
-[...5 lines deleted...]
-      <c r="F880" s="1" t="s">
+      <c r="G880" t="s">
         <v>3257</v>
-      </c>
-[...1 lines deleted...]
-        <v>3258</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="A881" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B881" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C881" t="s">
         <v>3259</v>
       </c>
-      <c r="B881" t="s">
-[...2 lines deleted...]
-      <c r="C881" t="s">
+      <c r="D881" t="s">
+        <v>10</v>
+      </c>
+      <c r="E881" t="s">
+        <v>11</v>
+      </c>
+      <c r="F881" s="1" t="s">
         <v>3260</v>
       </c>
-      <c r="D881" t="s">
-[...5 lines deleted...]
-      <c r="F881" s="1" t="s">
+      <c r="G881" t="s">
         <v>3261</v>
-      </c>
-[...1 lines deleted...]
-        <v>3262</v>
       </c>
     </row>
     <row r="882" spans="1:7">
       <c r="A882" t="s">
+        <v>3262</v>
+      </c>
+      <c r="B882" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C882" t="s">
         <v>3263</v>
       </c>
-      <c r="B882" t="s">
-[...2 lines deleted...]
-      <c r="C882" t="s">
+      <c r="D882" t="s">
+        <v>10</v>
+      </c>
+      <c r="E882" t="s">
+        <v>11</v>
+      </c>
+      <c r="F882" s="1" t="s">
         <v>3264</v>
       </c>
-      <c r="D882" t="s">
-[...5 lines deleted...]
-      <c r="F882" s="1" t="s">
+      <c r="G882" t="s">
         <v>3265</v>
-      </c>
-[...1 lines deleted...]
-        <v>3266</v>
       </c>
     </row>
     <row r="883" spans="1:7">
       <c r="A883" t="s">
+        <v>3266</v>
+      </c>
+      <c r="B883" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C883" t="s">
         <v>3267</v>
       </c>
-      <c r="B883" t="s">
-[...2 lines deleted...]
-      <c r="C883" t="s">
+      <c r="D883" t="s">
+        <v>10</v>
+      </c>
+      <c r="E883" t="s">
+        <v>11</v>
+      </c>
+      <c r="F883" s="1" t="s">
         <v>3268</v>
       </c>
-      <c r="D883" t="s">
-[...5 lines deleted...]
-      <c r="F883" s="1" t="s">
+      <c r="G883" t="s">
         <v>3269</v>
-      </c>
-[...1 lines deleted...]
-        <v>3270</v>
       </c>
     </row>
     <row r="884" spans="1:7">
       <c r="A884" t="s">
+        <v>3270</v>
+      </c>
+      <c r="B884" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C884" t="s">
         <v>3271</v>
       </c>
-      <c r="B884" t="s">
-[...2 lines deleted...]
-      <c r="C884" t="s">
+      <c r="D884" t="s">
+        <v>10</v>
+      </c>
+      <c r="E884" t="s">
+        <v>11</v>
+      </c>
+      <c r="F884" s="1" t="s">
         <v>3272</v>
       </c>
-      <c r="D884" t="s">
-[...5 lines deleted...]
-      <c r="F884" s="1" t="s">
+      <c r="G884" t="s">
         <v>3273</v>
-      </c>
-[...1 lines deleted...]
-        <v>3258</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="A885" t="s">
         <v>3274</v>
       </c>
       <c r="B885" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C885" t="s">
         <v>3275</v>
       </c>
-      <c r="C885" t="s">
+      <c r="D885" t="s">
+        <v>10</v>
+      </c>
+      <c r="E885" t="s">
+        <v>11</v>
+      </c>
+      <c r="F885" s="1" t="s">
         <v>3276</v>
       </c>
-      <c r="D885" t="s">
-[...5 lines deleted...]
-      <c r="F885" s="1" t="s">
+      <c r="G885" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="A886" t="s">
+        <v>3278</v>
+      </c>
+      <c r="B886" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C886" t="s">
         <v>3279</v>
       </c>
-      <c r="B886" t="s">
+      <c r="D886" t="s">
+        <v>10</v>
+      </c>
+      <c r="E886" t="s">
+        <v>11</v>
+      </c>
+      <c r="F886" s="1" t="s">
         <v>3280</v>
       </c>
-      <c r="C886" t="s">
+      <c r="G886" t="s">
         <v>3281</v>
-      </c>
-[...10 lines deleted...]
-        <v>3283</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="A887" t="s">
+        <v>3282</v>
+      </c>
+      <c r="B887" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C887" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D887" t="s">
+        <v>10</v>
+      </c>
+      <c r="E887" t="s">
+        <v>11</v>
+      </c>
+      <c r="F887" s="1" t="s">
         <v>3284</v>
       </c>
-      <c r="B887" t="s">
-[...2 lines deleted...]
-      <c r="C887" t="s">
+      <c r="G887" t="s">
         <v>3285</v>
-      </c>
-[...10 lines deleted...]
-        <v>3287</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="A888" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B888" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C888" t="s">
+        <v>3287</v>
+      </c>
+      <c r="D888" t="s">
+        <v>10</v>
+      </c>
+      <c r="E888" t="s">
+        <v>11</v>
+      </c>
+      <c r="F888" s="1" t="s">
         <v>3288</v>
       </c>
-      <c r="B888" t="s">
-[...2 lines deleted...]
-      <c r="C888" t="s">
+      <c r="G888" t="s">
         <v>3289</v>
-      </c>
-[...10 lines deleted...]
-        <v>3291</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="A889" t="s">
+        <v>3290</v>
+      </c>
+      <c r="B889" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C889" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D889" t="s">
+        <v>10</v>
+      </c>
+      <c r="E889" t="s">
+        <v>11</v>
+      </c>
+      <c r="F889" s="1" t="s">
         <v>3292</v>
       </c>
-      <c r="B889" t="s">
+      <c r="G889" t="s">
         <v>3293</v>
-      </c>
-[...13 lines deleted...]
-        <v>3296</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="A890" t="s">
+        <v>3294</v>
+      </c>
+      <c r="B890" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C890" t="s">
+        <v>3295</v>
+      </c>
+      <c r="D890" t="s">
+        <v>10</v>
+      </c>
+      <c r="E890" t="s">
+        <v>11</v>
+      </c>
+      <c r="F890" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="G890" t="s">
         <v>3297</v>
-      </c>
-[...16 lines deleted...]
-        <v>3300</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="A891" t="s">
+        <v>3298</v>
+      </c>
+      <c r="B891" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C891" t="s">
+        <v>3299</v>
+      </c>
+      <c r="D891" t="s">
+        <v>10</v>
+      </c>
+      <c r="E891" t="s">
+        <v>11</v>
+      </c>
+      <c r="F891" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="G891" t="s">
         <v>3301</v>
-      </c>
-[...16 lines deleted...]
-        <v>3304</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="A892" t="s">
+        <v>3302</v>
+      </c>
+      <c r="B892" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C892" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D892" t="s">
+        <v>10</v>
+      </c>
+      <c r="E892" t="s">
+        <v>11</v>
+      </c>
+      <c r="F892" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="G892" t="s">
         <v>3305</v>
-      </c>
-[...16 lines deleted...]
-        <v>3308</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="A893" t="s">
+        <v>3306</v>
+      </c>
+      <c r="B893" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C893" t="s">
+        <v>3307</v>
+      </c>
+      <c r="D893" t="s">
+        <v>10</v>
+      </c>
+      <c r="E893" t="s">
+        <v>11</v>
+      </c>
+      <c r="F893" s="1" t="s">
+        <v>3308</v>
+      </c>
+      <c r="G893" t="s">
         <v>3309</v>
-      </c>
-[...16 lines deleted...]
-        <v>3312</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="A894" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B894" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C894" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D894" t="s">
+        <v>10</v>
+      </c>
+      <c r="E894" t="s">
+        <v>11</v>
+      </c>
+      <c r="F894" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="G894" t="s">
         <v>3313</v>
-      </c>
-[...16 lines deleted...]
-        <v>3317</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="A895" t="s">
-        <v>3318</v>
+        <v>3314</v>
       </c>
       <c r="B895" t="s">
-        <v>3314</v>
+        <v>3238</v>
       </c>
       <c r="C895" t="s">
-        <v>3319</v>
+        <v>3315</v>
       </c>
       <c r="D895" t="s">
         <v>10</v>
       </c>
       <c r="E895" t="s">
         <v>11</v>
       </c>
       <c r="F895" s="1" t="s">
-        <v>3320</v>
+        <v>3316</v>
       </c>
       <c r="G895" t="s">
-        <v>3321</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="A896" t="s">
-        <v>3322</v>
+        <v>3318</v>
       </c>
       <c r="B896" t="s">
-        <v>3314</v>
+        <v>3238</v>
       </c>
       <c r="C896" t="s">
-        <v>3323</v>
+        <v>3319</v>
       </c>
       <c r="D896" t="s">
         <v>10</v>
       </c>
       <c r="E896" t="s">
         <v>11</v>
       </c>
       <c r="F896" s="1" t="s">
-        <v>3324</v>
+        <v>3320</v>
       </c>
       <c r="G896" t="s">
-        <v>3325</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="A897" t="s">
-        <v>3326</v>
+        <v>3322</v>
       </c>
       <c r="B897" t="s">
-        <v>3314</v>
+        <v>3238</v>
       </c>
       <c r="C897" t="s">
-        <v>3327</v>
+        <v>3323</v>
       </c>
       <c r="D897" t="s">
         <v>10</v>
       </c>
       <c r="E897" t="s">
         <v>11</v>
       </c>
       <c r="F897" s="1" t="s">
-        <v>3328</v>
+        <v>3324</v>
       </c>
       <c r="G897" t="s">
-        <v>3329</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="A898" t="s">
-        <v>3330</v>
+        <v>3326</v>
       </c>
       <c r="B898" t="s">
-        <v>3314</v>
+        <v>3238</v>
       </c>
       <c r="C898" t="s">
-        <v>3331</v>
+        <v>3327</v>
       </c>
       <c r="D898" t="s">
         <v>10</v>
       </c>
       <c r="E898" t="s">
         <v>11</v>
       </c>
       <c r="F898" s="1" t="s">
-        <v>3332</v>
+        <v>3328</v>
       </c>
       <c r="G898" t="s">
-        <v>3333</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="A899" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B899" t="s">
+        <v>3331</v>
+      </c>
+      <c r="C899" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D899" t="s">
+        <v>10</v>
+      </c>
+      <c r="E899" t="s">
+        <v>11</v>
+      </c>
+      <c r="F899" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="G899" t="s">
         <v>3334</v>
-      </c>
-[...16 lines deleted...]
-        <v>3338</v>
       </c>
     </row>
     <row r="900" spans="1:7">
       <c r="A900" t="s">
-        <v>3339</v>
+        <v>3335</v>
       </c>
       <c r="B900" t="s">
-        <v>3335</v>
+        <v>3331</v>
       </c>
       <c r="C900" t="s">
-        <v>3340</v>
+        <v>3336</v>
       </c>
       <c r="D900" t="s">
         <v>10</v>
       </c>
       <c r="E900" t="s">
         <v>11</v>
       </c>
       <c r="F900" s="1" t="s">
-        <v>3341</v>
+        <v>3337</v>
       </c>
       <c r="G900" t="s">
-        <v>3342</v>
+        <v>3338</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="A901" t="s">
-        <v>3343</v>
+        <v>3339</v>
       </c>
       <c r="B901" t="s">
-        <v>3344</v>
+        <v>3331</v>
       </c>
       <c r="C901" t="s">
-        <v>3345</v>
+        <v>3340</v>
       </c>
       <c r="D901" t="s">
         <v>10</v>
       </c>
       <c r="E901" t="s">
         <v>11</v>
       </c>
       <c r="F901" s="1" t="s">
-        <v>3346</v>
+        <v>3341</v>
       </c>
       <c r="G901" t="s">
-        <v>3347</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="A902" t="s">
-        <v>3348</v>
+        <v>3343</v>
       </c>
       <c r="B902" t="s">
+        <v>3331</v>
+      </c>
+      <c r="C902" t="s">
         <v>3344</v>
       </c>
-      <c r="C902" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D902" t="s">
         <v>10</v>
       </c>
       <c r="E902" t="s">
         <v>11</v>
       </c>
       <c r="F902" s="1" t="s">
-        <v>3350</v>
+        <v>3345</v>
       </c>
       <c r="G902" t="s">
-        <v>3351</v>
+        <v>3346</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="A903" t="s">
-        <v>3352</v>
+        <v>3347</v>
       </c>
       <c r="B903" t="s">
-        <v>3353</v>
+        <v>3331</v>
       </c>
       <c r="C903" t="s">
-        <v>3354</v>
+        <v>3348</v>
       </c>
       <c r="D903" t="s">
         <v>10</v>
       </c>
       <c r="E903" t="s">
         <v>11</v>
       </c>
       <c r="F903" s="1" t="s">
-        <v>3355</v>
+        <v>3349</v>
       </c>
       <c r="G903" t="s">
-        <v>3356</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="A904" t="s">
-        <v>3357</v>
+        <v>3351</v>
       </c>
       <c r="B904" t="s">
+        <v>3331</v>
+      </c>
+      <c r="C904" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D904" t="s">
+        <v>10</v>
+      </c>
+      <c r="E904" t="s">
+        <v>11</v>
+      </c>
+      <c r="F904" s="1" t="s">
         <v>3353</v>
       </c>
-      <c r="C904" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G904" t="s">
-        <v>3360</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="A905" t="s">
-        <v>3361</v>
+        <v>3355</v>
       </c>
       <c r="B905" t="s">
-        <v>3353</v>
+        <v>3331</v>
       </c>
       <c r="C905" t="s">
-        <v>3362</v>
+        <v>3356</v>
       </c>
       <c r="D905" t="s">
         <v>10</v>
       </c>
       <c r="E905" t="s">
         <v>11</v>
       </c>
       <c r="F905" s="1" t="s">
-        <v>3363</v>
+        <v>3357</v>
       </c>
       <c r="G905" t="s">
-        <v>3364</v>
+        <v>3358</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="A906" t="s">
-        <v>3365</v>
+        <v>3359</v>
       </c>
       <c r="B906" t="s">
-        <v>3353</v>
+        <v>3331</v>
       </c>
       <c r="C906" t="s">
-        <v>3366</v>
+        <v>3360</v>
       </c>
       <c r="D906" t="s">
         <v>10</v>
       </c>
       <c r="E906" t="s">
         <v>11</v>
       </c>
       <c r="F906" s="1" t="s">
-        <v>3367</v>
+        <v>3361</v>
       </c>
       <c r="G906" t="s">
-        <v>3368</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="A907" t="s">
-        <v>3369</v>
+        <v>3363</v>
       </c>
       <c r="B907" t="s">
-        <v>3353</v>
+        <v>3331</v>
       </c>
       <c r="C907" t="s">
-        <v>3370</v>
+        <v>3364</v>
       </c>
       <c r="D907" t="s">
         <v>10</v>
       </c>
       <c r="E907" t="s">
         <v>11</v>
       </c>
       <c r="F907" s="1" t="s">
-        <v>3371</v>
+        <v>3365</v>
       </c>
       <c r="G907" t="s">
-        <v>3372</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="A908" t="s">
-        <v>3373</v>
+        <v>3367</v>
       </c>
       <c r="B908" t="s">
-        <v>3353</v>
+        <v>3331</v>
       </c>
       <c r="C908" t="s">
-        <v>3374</v>
+        <v>3368</v>
       </c>
       <c r="D908" t="s">
         <v>10</v>
       </c>
       <c r="E908" t="s">
         <v>11</v>
       </c>
       <c r="F908" s="1" t="s">
-        <v>3375</v>
+        <v>3369</v>
       </c>
       <c r="G908" t="s">
-        <v>3376</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="A909" t="s">
-        <v>3377</v>
+        <v>3371</v>
       </c>
       <c r="B909" t="s">
-        <v>3353</v>
+        <v>3331</v>
       </c>
       <c r="C909" t="s">
-        <v>3378</v>
+        <v>3372</v>
       </c>
       <c r="D909" t="s">
         <v>10</v>
       </c>
       <c r="E909" t="s">
         <v>11</v>
       </c>
       <c r="F909" s="1" t="s">
-        <v>3379</v>
+        <v>3373</v>
       </c>
       <c r="G909" t="s">
-        <v>3380</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="A910" t="s">
-        <v>3381</v>
+        <v>3375</v>
       </c>
       <c r="B910" t="s">
-        <v>3353</v>
+        <v>3331</v>
       </c>
       <c r="C910" t="s">
-        <v>3382</v>
+        <v>3376</v>
       </c>
       <c r="D910" t="s">
         <v>10</v>
       </c>
       <c r="E910" t="s">
         <v>11</v>
       </c>
       <c r="F910" s="1" t="s">
-        <v>3383</v>
+        <v>3377</v>
       </c>
       <c r="G910" t="s">
-        <v>3384</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="A911" t="s">
-        <v>3385</v>
+        <v>3378</v>
       </c>
       <c r="B911" t="s">
-        <v>3353</v>
+        <v>3379</v>
       </c>
       <c r="C911" t="s">
-        <v>3386</v>
+        <v>3380</v>
       </c>
       <c r="D911" t="s">
         <v>10</v>
       </c>
       <c r="E911" t="s">
         <v>11</v>
       </c>
       <c r="F911" s="1" t="s">
-        <v>3387</v>
+        <v>3381</v>
       </c>
       <c r="G911" t="s">
-        <v>3388</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="A912" t="s">
-        <v>3389</v>
+        <v>3383</v>
       </c>
       <c r="B912" t="s">
-        <v>3353</v>
+        <v>3384</v>
       </c>
       <c r="C912" t="s">
-        <v>3390</v>
+        <v>3385</v>
       </c>
       <c r="D912" t="s">
         <v>10</v>
       </c>
       <c r="E912" t="s">
         <v>11</v>
       </c>
       <c r="F912" s="1" t="s">
-        <v>3391</v>
+        <v>3386</v>
       </c>
       <c r="G912" t="s">
-        <v>3392</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="A913" t="s">
-        <v>3393</v>
+        <v>3388</v>
       </c>
       <c r="B913" t="s">
-        <v>3353</v>
+        <v>3384</v>
       </c>
       <c r="C913" t="s">
-        <v>3394</v>
+        <v>3389</v>
       </c>
       <c r="D913" t="s">
         <v>10</v>
       </c>
       <c r="E913" t="s">
         <v>11</v>
       </c>
       <c r="F913" s="1" t="s">
-        <v>3395</v>
+        <v>3390</v>
       </c>
       <c r="G913" t="s">
-        <v>3396</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="A914" t="s">
-        <v>3397</v>
+        <v>3392</v>
       </c>
       <c r="B914" t="s">
-        <v>3353</v>
+        <v>3384</v>
       </c>
       <c r="C914" t="s">
-        <v>3398</v>
+        <v>3393</v>
       </c>
       <c r="D914" t="s">
         <v>10</v>
       </c>
       <c r="E914" t="s">
         <v>11</v>
       </c>
       <c r="F914" s="1" t="s">
-        <v>3399</v>
+        <v>3394</v>
       </c>
       <c r="G914" t="s">
-        <v>3400</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="A915" t="s">
-        <v>3401</v>
+        <v>3396</v>
       </c>
       <c r="B915" t="s">
-        <v>3353</v>
+        <v>3397</v>
       </c>
       <c r="C915" t="s">
-        <v>3402</v>
+        <v>3398</v>
       </c>
       <c r="D915" t="s">
         <v>10</v>
       </c>
       <c r="E915" t="s">
         <v>11</v>
       </c>
       <c r="F915" s="1" t="s">
-        <v>3403</v>
+        <v>3399</v>
       </c>
       <c r="G915" t="s">
-        <v>3404</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="A916" t="s">
-        <v>3405</v>
+        <v>3401</v>
       </c>
       <c r="B916" t="s">
-        <v>3353</v>
+        <v>3397</v>
       </c>
       <c r="C916" t="s">
-        <v>3406</v>
+        <v>3402</v>
       </c>
       <c r="D916" t="s">
         <v>10</v>
       </c>
       <c r="E916" t="s">
         <v>11</v>
       </c>
       <c r="F916" s="1" t="s">
-        <v>3407</v>
+        <v>3403</v>
       </c>
       <c r="G916" t="s">
-        <v>3408</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="917" spans="1:7">
       <c r="A917" t="s">
-        <v>3409</v>
+        <v>3405</v>
       </c>
       <c r="B917" t="s">
-        <v>3353</v>
+        <v>3397</v>
       </c>
       <c r="C917" t="s">
-        <v>3410</v>
+        <v>3406</v>
       </c>
       <c r="D917" t="s">
         <v>10</v>
       </c>
       <c r="E917" t="s">
         <v>11</v>
       </c>
       <c r="F917" s="1" t="s">
-        <v>3411</v>
+        <v>3407</v>
       </c>
       <c r="G917" t="s">
-        <v>3412</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="A918" t="s">
-        <v>3413</v>
+        <v>3409</v>
       </c>
       <c r="B918" t="s">
-        <v>3414</v>
+        <v>3397</v>
       </c>
       <c r="C918" t="s">
-        <v>3415</v>
+        <v>3410</v>
       </c>
       <c r="D918" t="s">
         <v>10</v>
       </c>
       <c r="E918" t="s">
         <v>11</v>
       </c>
       <c r="F918" s="1" t="s">
-        <v>3416</v>
+        <v>3411</v>
       </c>
       <c r="G918" t="s">
-        <v>3417</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="919" spans="1:7">
       <c r="A919" t="s">
-        <v>3418</v>
+        <v>3413</v>
       </c>
       <c r="B919" t="s">
+        <v>3397</v>
+      </c>
+      <c r="C919" t="s">
         <v>3414</v>
       </c>
-      <c r="C919" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D919" t="s">
         <v>10</v>
       </c>
       <c r="E919" t="s">
         <v>11</v>
       </c>
       <c r="F919" s="1" t="s">
-        <v>3420</v>
+        <v>3415</v>
       </c>
       <c r="G919" t="s">
-        <v>3421</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="920" spans="1:7">
       <c r="A920" t="s">
-        <v>3422</v>
+        <v>3417</v>
       </c>
       <c r="B920" t="s">
-        <v>3414</v>
+        <v>3418</v>
       </c>
       <c r="C920" t="s">
-        <v>3423</v>
+        <v>3419</v>
       </c>
       <c r="D920" t="s">
         <v>10</v>
       </c>
       <c r="E920" t="s">
         <v>11</v>
       </c>
       <c r="F920" s="1" t="s">
-        <v>3424</v>
+        <v>3420</v>
       </c>
       <c r="G920" t="s">
-        <v>3425</v>
+        <v>3421</v>
       </c>
     </row>
     <row r="921" spans="1:7">
       <c r="A921" t="s">
-        <v>3426</v>
+        <v>3422</v>
       </c>
       <c r="B921" t="s">
-        <v>3414</v>
+        <v>3418</v>
       </c>
       <c r="C921" t="s">
-        <v>3427</v>
+        <v>3423</v>
       </c>
       <c r="D921" t="s">
         <v>10</v>
       </c>
       <c r="E921" t="s">
         <v>11</v>
       </c>
       <c r="F921" s="1" t="s">
-        <v>3428</v>
+        <v>3424</v>
       </c>
       <c r="G921" t="s">
-        <v>3429</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="A922" t="s">
-        <v>3430</v>
+        <v>3426</v>
       </c>
       <c r="B922" t="s">
-        <v>3414</v>
+        <v>3418</v>
       </c>
       <c r="C922" t="s">
-        <v>3431</v>
+        <v>3427</v>
       </c>
       <c r="D922" t="s">
         <v>10</v>
       </c>
       <c r="E922" t="s">
         <v>11</v>
       </c>
       <c r="F922" s="1" t="s">
-        <v>3432</v>
+        <v>3428</v>
       </c>
       <c r="G922" t="s">
-        <v>3433</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="A923" t="s">
-        <v>3434</v>
+        <v>3430</v>
       </c>
       <c r="B923" t="s">
-        <v>3435</v>
+        <v>3418</v>
       </c>
       <c r="C923" t="s">
-        <v>3423</v>
+        <v>3431</v>
       </c>
       <c r="D923" t="s">
         <v>10</v>
       </c>
       <c r="E923" t="s">
         <v>11</v>
       </c>
       <c r="F923" s="1" t="s">
-        <v>3436</v>
+        <v>3432</v>
       </c>
       <c r="G923" t="s">
-        <v>3437</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="924" spans="1:7">
       <c r="A924" t="s">
-        <v>3438</v>
+        <v>3434</v>
       </c>
       <c r="B924" t="s">
+        <v>3418</v>
+      </c>
+      <c r="C924" t="s">
         <v>3435</v>
       </c>
-      <c r="C924" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D924" t="s">
         <v>10</v>
       </c>
       <c r="E924" t="s">
         <v>11</v>
       </c>
       <c r="F924" s="1" t="s">
-        <v>3439</v>
+        <v>3436</v>
       </c>
       <c r="G924" t="s">
-        <v>3440</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="A925" t="s">
+        <v>3438</v>
+      </c>
+      <c r="B925" t="s">
+        <v>3439</v>
+      </c>
+      <c r="C925" t="s">
+        <v>3440</v>
+      </c>
+      <c r="D925" t="s">
+        <v>10</v>
+      </c>
+      <c r="E925" t="s">
+        <v>11</v>
+      </c>
+      <c r="F925" s="1" t="s">
         <v>3441</v>
       </c>
-      <c r="B925" t="s">
-[...11 lines deleted...]
-      <c r="F925" s="1" t="s">
+      <c r="G925" t="s">
         <v>3442</v>
-      </c>
-[...1 lines deleted...]
-        <v>3443</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="A926" t="s">
+        <v>3443</v>
+      </c>
+      <c r="B926" t="s">
+        <v>3439</v>
+      </c>
+      <c r="C926" t="s">
         <v>3444</v>
       </c>
-      <c r="B926" t="s">
+      <c r="D926" t="s">
+        <v>10</v>
+      </c>
+      <c r="E926" t="s">
+        <v>11</v>
+      </c>
+      <c r="F926" s="1" t="s">
         <v>3445</v>
       </c>
-      <c r="C926" t="s">
-[...8 lines deleted...]
-      <c r="F926" s="1" t="s">
+      <c r="G926" t="s">
         <v>3446</v>
-      </c>
-[...1 lines deleted...]
-        <v>3447</v>
       </c>
     </row>
     <row r="927" spans="1:7">
       <c r="A927" t="s">
+        <v>3447</v>
+      </c>
+      <c r="B927" t="s">
         <v>3448</v>
       </c>
-      <c r="B927" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C927" t="s">
-        <v>3423</v>
+        <v>3449</v>
       </c>
       <c r="D927" t="s">
         <v>10</v>
       </c>
       <c r="E927" t="s">
         <v>11</v>
       </c>
       <c r="F927" s="1" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
       <c r="G927" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
     </row>
     <row r="928" spans="1:7">
       <c r="A928" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
       <c r="B928" t="s">
-        <v>3445</v>
+        <v>3448</v>
       </c>
       <c r="C928" t="s">
-        <v>3427</v>
+        <v>3453</v>
       </c>
       <c r="D928" t="s">
         <v>10</v>
       </c>
       <c r="E928" t="s">
         <v>11</v>
       </c>
       <c r="F928" s="1" t="s">
-        <v>3452</v>
+        <v>3454</v>
       </c>
       <c r="G928" t="s">
-        <v>3453</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="929" spans="1:7">
       <c r="A929" t="s">
-        <v>3454</v>
+        <v>3456</v>
       </c>
       <c r="B929" t="s">
-        <v>3445</v>
+        <v>3457</v>
       </c>
       <c r="C929" t="s">
-        <v>3431</v>
+        <v>3458</v>
       </c>
       <c r="D929" t="s">
         <v>10</v>
       </c>
       <c r="E929" t="s">
         <v>11</v>
       </c>
       <c r="F929" s="1" t="s">
-        <v>3455</v>
+        <v>3459</v>
       </c>
       <c r="G929" t="s">
-        <v>3456</v>
+        <v>3460</v>
       </c>
     </row>
     <row r="930" spans="1:7">
       <c r="A930" t="s">
+        <v>3461</v>
+      </c>
+      <c r="B930" t="s">
         <v>3457</v>
       </c>
-      <c r="B930" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C930" t="s">
-        <v>3431</v>
+        <v>3462</v>
       </c>
       <c r="D930" t="s">
         <v>10</v>
       </c>
       <c r="E930" t="s">
         <v>11</v>
       </c>
       <c r="F930" s="1" t="s">
-        <v>3459</v>
+        <v>3463</v>
       </c>
       <c r="G930" t="s">
-        <v>3460</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="931" spans="1:7">
       <c r="A931" t="s">
-        <v>3461</v>
+        <v>3465</v>
       </c>
       <c r="B931" t="s">
-        <v>3462</v>
+        <v>3457</v>
       </c>
       <c r="C931" t="s">
-        <v>3410</v>
+        <v>3466</v>
       </c>
       <c r="D931" t="s">
         <v>10</v>
       </c>
       <c r="E931" t="s">
         <v>11</v>
       </c>
       <c r="F931" s="1" t="s">
-        <v>3463</v>
+        <v>3467</v>
       </c>
       <c r="G931" t="s">
-        <v>3464</v>
+        <v>3468</v>
       </c>
     </row>
     <row r="932" spans="1:7">
       <c r="A932" t="s">
-        <v>3465</v>
+        <v>3469</v>
       </c>
       <c r="B932" t="s">
-        <v>3462</v>
+        <v>3457</v>
       </c>
       <c r="C932" t="s">
-        <v>3415</v>
+        <v>3470</v>
       </c>
       <c r="D932" t="s">
         <v>10</v>
       </c>
       <c r="E932" t="s">
         <v>11</v>
       </c>
       <c r="F932" s="1" t="s">
-        <v>3466</v>
+        <v>3471</v>
       </c>
       <c r="G932" t="s">
-        <v>3467</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="933" spans="1:7">
       <c r="A933" t="s">
-        <v>3468</v>
+        <v>3473</v>
       </c>
       <c r="B933" t="s">
-        <v>3462</v>
+        <v>3457</v>
       </c>
       <c r="C933" t="s">
-        <v>3419</v>
+        <v>3474</v>
       </c>
       <c r="D933" t="s">
         <v>10</v>
       </c>
       <c r="E933" t="s">
         <v>11</v>
       </c>
       <c r="F933" s="1" t="s">
-        <v>3469</v>
+        <v>3475</v>
       </c>
       <c r="G933" t="s">
-        <v>3470</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="934" spans="1:7">
       <c r="A934" t="s">
-        <v>3471</v>
+        <v>3477</v>
       </c>
       <c r="B934" t="s">
-        <v>3462</v>
+        <v>3457</v>
       </c>
       <c r="C934" t="s">
-        <v>3423</v>
+        <v>3478</v>
       </c>
       <c r="D934" t="s">
         <v>10</v>
       </c>
       <c r="E934" t="s">
         <v>11</v>
       </c>
       <c r="F934" s="1" t="s">
-        <v>3472</v>
+        <v>3479</v>
       </c>
       <c r="G934" t="s">
-        <v>3473</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="935" spans="1:7">
       <c r="A935" t="s">
-        <v>3474</v>
+        <v>3481</v>
       </c>
       <c r="B935" t="s">
-        <v>3462</v>
+        <v>3457</v>
       </c>
       <c r="C935" t="s">
-        <v>3427</v>
+        <v>3482</v>
       </c>
       <c r="D935" t="s">
         <v>10</v>
       </c>
       <c r="E935" t="s">
         <v>11</v>
       </c>
       <c r="F935" s="1" t="s">
-        <v>3475</v>
+        <v>3483</v>
       </c>
       <c r="G935" t="s">
-        <v>3476</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="936" spans="1:7">
       <c r="A936" t="s">
-        <v>3477</v>
+        <v>3485</v>
       </c>
       <c r="B936" t="s">
-        <v>3462</v>
+        <v>3457</v>
       </c>
       <c r="C936" t="s">
-        <v>3431</v>
+        <v>3486</v>
       </c>
       <c r="D936" t="s">
         <v>10</v>
       </c>
       <c r="E936" t="s">
         <v>11</v>
       </c>
       <c r="F936" s="1" t="s">
-        <v>3478</v>
+        <v>3487</v>
       </c>
       <c r="G936" t="s">
-        <v>3479</v>
+        <v>3488</v>
       </c>
     </row>
     <row r="937" spans="1:7">
       <c r="A937" t="s">
-        <v>3480</v>
+        <v>3489</v>
       </c>
       <c r="B937" t="s">
-        <v>3481</v>
+        <v>3457</v>
       </c>
       <c r="C937" t="s">
-        <v>3370</v>
+        <v>3490</v>
       </c>
       <c r="D937" t="s">
         <v>10</v>
       </c>
       <c r="E937" t="s">
         <v>11</v>
       </c>
       <c r="F937" s="1" t="s">
-        <v>3482</v>
+        <v>3491</v>
       </c>
       <c r="G937" t="s">
-        <v>3483</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="938" spans="1:7">
       <c r="A938" t="s">
-        <v>3484</v>
+        <v>3493</v>
       </c>
       <c r="B938" t="s">
-        <v>3481</v>
+        <v>3457</v>
       </c>
       <c r="C938" t="s">
-        <v>3374</v>
+        <v>3494</v>
       </c>
       <c r="D938" t="s">
         <v>10</v>
       </c>
       <c r="E938" t="s">
         <v>11</v>
       </c>
       <c r="F938" s="1" t="s">
-        <v>3485</v>
+        <v>3495</v>
       </c>
       <c r="G938" t="s">
-        <v>3486</v>
+        <v>3496</v>
       </c>
     </row>
     <row r="939" spans="1:7">
       <c r="A939" t="s">
-        <v>3487</v>
+        <v>3497</v>
       </c>
       <c r="B939" t="s">
-        <v>3481</v>
+        <v>3457</v>
       </c>
       <c r="C939" t="s">
-        <v>3378</v>
+        <v>3498</v>
       </c>
       <c r="D939" t="s">
         <v>10</v>
       </c>
       <c r="E939" t="s">
         <v>11</v>
       </c>
       <c r="F939" s="1" t="s">
-        <v>3488</v>
+        <v>3499</v>
       </c>
       <c r="G939" t="s">
-        <v>3489</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="940" spans="1:7">
       <c r="A940" t="s">
-        <v>3490</v>
+        <v>3501</v>
       </c>
       <c r="B940" t="s">
-        <v>3481</v>
+        <v>3457</v>
       </c>
       <c r="C940" t="s">
-        <v>3382</v>
+        <v>3502</v>
       </c>
       <c r="D940" t="s">
         <v>10</v>
       </c>
       <c r="E940" t="s">
         <v>11</v>
       </c>
       <c r="F940" s="1" t="s">
-        <v>3491</v>
+        <v>3503</v>
       </c>
       <c r="G940" t="s">
-        <v>3486</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="941" spans="1:7">
       <c r="A941" t="s">
-        <v>3492</v>
+        <v>3505</v>
       </c>
       <c r="B941" t="s">
-        <v>3481</v>
+        <v>3457</v>
       </c>
       <c r="C941" t="s">
-        <v>3386</v>
+        <v>3506</v>
       </c>
       <c r="D941" t="s">
         <v>10</v>
       </c>
       <c r="E941" t="s">
         <v>11</v>
       </c>
       <c r="F941" s="1" t="s">
-        <v>3493</v>
+        <v>3507</v>
       </c>
       <c r="G941" t="s">
-        <v>3489</v>
+        <v>3508</v>
       </c>
     </row>
     <row r="942" spans="1:7">
       <c r="A942" t="s">
-        <v>3494</v>
+        <v>3509</v>
       </c>
       <c r="B942" t="s">
-        <v>3481</v>
+        <v>3457</v>
       </c>
       <c r="C942" t="s">
-        <v>3390</v>
+        <v>3510</v>
       </c>
       <c r="D942" t="s">
         <v>10</v>
       </c>
       <c r="E942" t="s">
         <v>11</v>
       </c>
       <c r="F942" s="1" t="s">
-        <v>3495</v>
+        <v>3511</v>
       </c>
       <c r="G942" t="s">
-        <v>3486</v>
+        <v>3512</v>
       </c>
     </row>
     <row r="943" spans="1:7">
       <c r="A943" t="s">
-        <v>3496</v>
+        <v>3513</v>
       </c>
       <c r="B943" t="s">
-        <v>3481</v>
+        <v>3457</v>
       </c>
       <c r="C943" t="s">
-        <v>3394</v>
+        <v>3514</v>
       </c>
       <c r="D943" t="s">
         <v>10</v>
       </c>
       <c r="E943" t="s">
         <v>11</v>
       </c>
       <c r="F943" s="1" t="s">
-        <v>3497</v>
+        <v>3515</v>
       </c>
       <c r="G943" t="s">
-        <v>3489</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="944" spans="1:7">
       <c r="A944" t="s">
-        <v>3498</v>
+        <v>3517</v>
       </c>
       <c r="B944" t="s">
-        <v>3481</v>
+        <v>3518</v>
       </c>
       <c r="C944" t="s">
-        <v>3398</v>
+        <v>3519</v>
       </c>
       <c r="D944" t="s">
         <v>10</v>
       </c>
       <c r="E944" t="s">
         <v>11</v>
       </c>
       <c r="F944" s="1" t="s">
-        <v>3499</v>
+        <v>3520</v>
       </c>
       <c r="G944" t="s">
-        <v>3486</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="945" spans="1:7">
       <c r="A945" t="s">
-        <v>3500</v>
+        <v>3522</v>
       </c>
       <c r="B945" t="s">
-        <v>3481</v>
+        <v>3518</v>
       </c>
       <c r="C945" t="s">
-        <v>3402</v>
+        <v>3523</v>
       </c>
       <c r="D945" t="s">
         <v>10</v>
       </c>
       <c r="E945" t="s">
         <v>11</v>
       </c>
       <c r="F945" s="1" t="s">
-        <v>3501</v>
+        <v>3524</v>
       </c>
       <c r="G945" t="s">
-        <v>3489</v>
+        <v>3525</v>
       </c>
     </row>
     <row r="946" spans="1:7">
       <c r="A946" t="s">
-        <v>3502</v>
+        <v>3526</v>
       </c>
       <c r="B946" t="s">
-        <v>3481</v>
+        <v>3518</v>
       </c>
       <c r="C946" t="s">
-        <v>3406</v>
+        <v>3527</v>
       </c>
       <c r="D946" t="s">
         <v>10</v>
       </c>
       <c r="E946" t="s">
         <v>11</v>
       </c>
       <c r="F946" s="1" t="s">
-        <v>3503</v>
+        <v>3528</v>
       </c>
       <c r="G946" t="s">
-        <v>3486</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="947" spans="1:7">
       <c r="A947" t="s">
-        <v>3504</v>
+        <v>3530</v>
       </c>
       <c r="B947" t="s">
-        <v>3481</v>
+        <v>3518</v>
       </c>
       <c r="C947" t="s">
-        <v>3410</v>
+        <v>3531</v>
       </c>
       <c r="D947" t="s">
         <v>10</v>
       </c>
       <c r="E947" t="s">
         <v>11</v>
       </c>
       <c r="F947" s="1" t="s">
-        <v>3505</v>
+        <v>3532</v>
       </c>
       <c r="G947" t="s">
-        <v>3489</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="948" spans="1:7">
       <c r="A948" t="s">
-        <v>3506</v>
+        <v>3534</v>
       </c>
       <c r="B948" t="s">
-        <v>3481</v>
+        <v>3518</v>
       </c>
       <c r="C948" t="s">
-        <v>3415</v>
+        <v>3535</v>
       </c>
       <c r="D948" t="s">
         <v>10</v>
       </c>
       <c r="E948" t="s">
         <v>11</v>
       </c>
       <c r="F948" s="1" t="s">
-        <v>3507</v>
+        <v>3536</v>
       </c>
       <c r="G948" t="s">
-        <v>3486</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="949" spans="1:7">
       <c r="A949" t="s">
-        <v>3508</v>
+        <v>3538</v>
       </c>
       <c r="B949" t="s">
-        <v>3481</v>
+        <v>3539</v>
       </c>
       <c r="C949" t="s">
-        <v>3419</v>
+        <v>3527</v>
       </c>
       <c r="D949" t="s">
         <v>10</v>
       </c>
       <c r="E949" t="s">
         <v>11</v>
       </c>
       <c r="F949" s="1" t="s">
-        <v>3509</v>
+        <v>3540</v>
       </c>
       <c r="G949" t="s">
-        <v>3510</v>
+        <v>3541</v>
       </c>
     </row>
     <row r="950" spans="1:7">
       <c r="A950" t="s">
-        <v>3511</v>
+        <v>3542</v>
       </c>
       <c r="B950" t="s">
-        <v>3481</v>
+        <v>3539</v>
       </c>
       <c r="C950" t="s">
-        <v>3423</v>
+        <v>3531</v>
       </c>
       <c r="D950" t="s">
         <v>10</v>
       </c>
       <c r="E950" t="s">
         <v>11</v>
       </c>
       <c r="F950" s="1" t="s">
-        <v>3512</v>
+        <v>3543</v>
       </c>
       <c r="G950" t="s">
-        <v>3486</v>
+        <v>3544</v>
       </c>
     </row>
     <row r="951" spans="1:7">
       <c r="A951" t="s">
-        <v>3513</v>
+        <v>3545</v>
       </c>
       <c r="B951" t="s">
-        <v>3481</v>
+        <v>3539</v>
       </c>
       <c r="C951" t="s">
-        <v>3427</v>
+        <v>3535</v>
       </c>
       <c r="D951" t="s">
         <v>10</v>
       </c>
       <c r="E951" t="s">
         <v>11</v>
       </c>
       <c r="F951" s="1" t="s">
-        <v>3514</v>
+        <v>3546</v>
       </c>
       <c r="G951" t="s">
-        <v>3489</v>
+        <v>3547</v>
       </c>
     </row>
     <row r="952" spans="1:7">
       <c r="A952" t="s">
-        <v>3515</v>
+        <v>3548</v>
       </c>
       <c r="B952" t="s">
-        <v>3481</v>
+        <v>3549</v>
       </c>
       <c r="C952" t="s">
-        <v>3431</v>
+        <v>3523</v>
       </c>
       <c r="D952" t="s">
         <v>10</v>
       </c>
       <c r="E952" t="s">
         <v>11</v>
       </c>
       <c r="F952" s="1" t="s">
-        <v>3516</v>
+        <v>3550</v>
       </c>
       <c r="G952" t="s">
-        <v>3486</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="953" spans="1:7">
       <c r="A953" t="s">
-        <v>3517</v>
+        <v>3552</v>
       </c>
       <c r="B953" t="s">
-        <v>3518</v>
+        <v>3549</v>
       </c>
       <c r="C953" t="s">
-        <v>3386</v>
+        <v>3527</v>
       </c>
       <c r="D953" t="s">
         <v>10</v>
       </c>
       <c r="E953" t="s">
         <v>11</v>
       </c>
       <c r="F953" s="1" t="s">
-        <v>3519</v>
+        <v>3553</v>
       </c>
       <c r="G953" t="s">
-        <v>3489</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="954" spans="1:7">
       <c r="A954" t="s">
-        <v>3520</v>
+        <v>3555</v>
       </c>
       <c r="B954" t="s">
-        <v>3518</v>
+        <v>3549</v>
       </c>
       <c r="C954" t="s">
-        <v>3390</v>
+        <v>3531</v>
       </c>
       <c r="D954" t="s">
         <v>10</v>
       </c>
       <c r="E954" t="s">
         <v>11</v>
       </c>
       <c r="F954" s="1" t="s">
-        <v>3521</v>
+        <v>3556</v>
       </c>
       <c r="G954" t="s">
-        <v>3489</v>
+        <v>3557</v>
       </c>
     </row>
     <row r="955" spans="1:7">
       <c r="A955" t="s">
-        <v>3522</v>
+        <v>3558</v>
       </c>
       <c r="B955" t="s">
-        <v>3518</v>
+        <v>3549</v>
       </c>
       <c r="C955" t="s">
-        <v>3394</v>
+        <v>3535</v>
       </c>
       <c r="D955" t="s">
         <v>10</v>
       </c>
       <c r="E955" t="s">
         <v>11</v>
       </c>
       <c r="F955" s="1" t="s">
-        <v>3523</v>
+        <v>3559</v>
       </c>
       <c r="G955" t="s">
-        <v>3486</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="956" spans="1:7">
       <c r="A956" t="s">
-        <v>3524</v>
+        <v>3561</v>
       </c>
       <c r="B956" t="s">
-        <v>3518</v>
+        <v>3562</v>
       </c>
       <c r="C956" t="s">
-        <v>3398</v>
+        <v>3535</v>
       </c>
       <c r="D956" t="s">
         <v>10</v>
       </c>
       <c r="E956" t="s">
         <v>11</v>
       </c>
       <c r="F956" s="1" t="s">
-        <v>3525</v>
+        <v>3563</v>
       </c>
       <c r="G956" t="s">
-        <v>3486</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="957" spans="1:7">
       <c r="A957" t="s">
-        <v>3526</v>
+        <v>3565</v>
       </c>
       <c r="B957" t="s">
-        <v>3518</v>
+        <v>3566</v>
       </c>
       <c r="C957" t="s">
-        <v>3402</v>
+        <v>3514</v>
       </c>
       <c r="D957" t="s">
         <v>10</v>
       </c>
       <c r="E957" t="s">
         <v>11</v>
       </c>
       <c r="F957" s="1" t="s">
-        <v>3527</v>
+        <v>3567</v>
       </c>
       <c r="G957" t="s">
-        <v>3510</v>
+        <v>3568</v>
       </c>
     </row>
     <row r="958" spans="1:7">
       <c r="A958" t="s">
-        <v>3528</v>
+        <v>3569</v>
       </c>
       <c r="B958" t="s">
-        <v>3518</v>
+        <v>3566</v>
       </c>
       <c r="C958" t="s">
-        <v>3406</v>
+        <v>3519</v>
       </c>
       <c r="D958" t="s">
         <v>10</v>
       </c>
       <c r="E958" t="s">
         <v>11</v>
       </c>
       <c r="F958" s="1" t="s">
-        <v>3529</v>
+        <v>3570</v>
       </c>
       <c r="G958" t="s">
-        <v>3486</v>
+        <v>3571</v>
       </c>
     </row>
     <row r="959" spans="1:7">
       <c r="A959" t="s">
-        <v>3530</v>
+        <v>3572</v>
       </c>
       <c r="B959" t="s">
-        <v>3518</v>
+        <v>3566</v>
       </c>
       <c r="C959" t="s">
-        <v>3410</v>
+        <v>3523</v>
       </c>
       <c r="D959" t="s">
         <v>10</v>
       </c>
       <c r="E959" t="s">
         <v>11</v>
       </c>
       <c r="F959" s="1" t="s">
-        <v>3531</v>
+        <v>3573</v>
       </c>
       <c r="G959" t="s">
-        <v>3486</v>
+        <v>3574</v>
       </c>
     </row>
     <row r="960" spans="1:7">
       <c r="A960" t="s">
-        <v>3532</v>
+        <v>3575</v>
       </c>
       <c r="B960" t="s">
-        <v>3518</v>
+        <v>3566</v>
       </c>
       <c r="C960" t="s">
-        <v>3415</v>
+        <v>3527</v>
       </c>
       <c r="D960" t="s">
         <v>10</v>
       </c>
       <c r="E960" t="s">
         <v>11</v>
       </c>
       <c r="F960" s="1" t="s">
-        <v>3533</v>
+        <v>3576</v>
       </c>
       <c r="G960" t="s">
-        <v>3534</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="961" spans="1:7">
       <c r="A961" t="s">
-        <v>3535</v>
+        <v>3578</v>
       </c>
       <c r="B961" t="s">
-        <v>3518</v>
+        <v>3566</v>
       </c>
       <c r="C961" t="s">
-        <v>3419</v>
+        <v>3531</v>
       </c>
       <c r="D961" t="s">
         <v>10</v>
       </c>
       <c r="E961" t="s">
         <v>11</v>
       </c>
       <c r="F961" s="1" t="s">
-        <v>3536</v>
+        <v>3579</v>
       </c>
       <c r="G961" t="s">
-        <v>3534</v>
+        <v>3580</v>
       </c>
     </row>
     <row r="962" spans="1:7">
       <c r="A962" t="s">
-        <v>3537</v>
+        <v>3581</v>
       </c>
       <c r="B962" t="s">
-        <v>3518</v>
+        <v>3566</v>
       </c>
       <c r="C962" t="s">
-        <v>3423</v>
+        <v>3535</v>
       </c>
       <c r="D962" t="s">
         <v>10</v>
       </c>
       <c r="E962" t="s">
         <v>11</v>
       </c>
       <c r="F962" s="1" t="s">
-        <v>3538</v>
+        <v>3582</v>
       </c>
       <c r="G962" t="s">
-        <v>3486</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="963" spans="1:7">
       <c r="A963" t="s">
-        <v>3539</v>
+        <v>3584</v>
       </c>
       <c r="B963" t="s">
-        <v>3518</v>
+        <v>3585</v>
       </c>
       <c r="C963" t="s">
-        <v>3427</v>
+        <v>3474</v>
       </c>
       <c r="D963" t="s">
         <v>10</v>
       </c>
       <c r="E963" t="s">
         <v>11</v>
       </c>
       <c r="F963" s="1" t="s">
-        <v>3540</v>
+        <v>3586</v>
       </c>
       <c r="G963" t="s">
-        <v>3534</v>
+        <v>3587</v>
       </c>
     </row>
     <row r="964" spans="1:7">
       <c r="A964" t="s">
-        <v>3541</v>
+        <v>3588</v>
       </c>
       <c r="B964" t="s">
-        <v>3518</v>
+        <v>3585</v>
       </c>
       <c r="C964" t="s">
-        <v>3431</v>
+        <v>3478</v>
       </c>
       <c r="D964" t="s">
         <v>10</v>
       </c>
       <c r="E964" t="s">
         <v>11</v>
       </c>
       <c r="F964" s="1" t="s">
-        <v>3542</v>
+        <v>3589</v>
       </c>
       <c r="G964" t="s">
-        <v>3543</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="965" spans="1:7">
       <c r="A965" t="s">
-        <v>3544</v>
+        <v>3591</v>
       </c>
       <c r="B965" t="s">
-        <v>3545</v>
+        <v>3585</v>
       </c>
       <c r="C965" t="s">
-        <v>3398</v>
+        <v>3482</v>
       </c>
       <c r="D965" t="s">
         <v>10</v>
       </c>
       <c r="E965" t="s">
         <v>11</v>
       </c>
       <c r="F965" s="1" t="s">
-        <v>3546</v>
+        <v>3592</v>
       </c>
       <c r="G965" t="s">
-        <v>3489</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="966" spans="1:7">
       <c r="A966" t="s">
-        <v>3547</v>
+        <v>3594</v>
       </c>
       <c r="B966" t="s">
-        <v>3545</v>
+        <v>3585</v>
       </c>
       <c r="C966" t="s">
-        <v>3402</v>
+        <v>3486</v>
       </c>
       <c r="D966" t="s">
         <v>10</v>
       </c>
       <c r="E966" t="s">
         <v>11</v>
       </c>
       <c r="F966" s="1" t="s">
-        <v>3548</v>
+        <v>3595</v>
       </c>
       <c r="G966" t="s">
-        <v>3486</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="967" spans="1:7">
       <c r="A967" t="s">
-        <v>3549</v>
+        <v>3596</v>
       </c>
       <c r="B967" t="s">
-        <v>3545</v>
+        <v>3585</v>
       </c>
       <c r="C967" t="s">
-        <v>3406</v>
+        <v>3490</v>
       </c>
       <c r="D967" t="s">
         <v>10</v>
       </c>
       <c r="E967" t="s">
         <v>11</v>
       </c>
       <c r="F967" s="1" t="s">
-        <v>3550</v>
+        <v>3597</v>
       </c>
       <c r="G967" t="s">
-        <v>3489</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="968" spans="1:7">
       <c r="A968" t="s">
-        <v>3551</v>
+        <v>3598</v>
       </c>
       <c r="B968" t="s">
-        <v>3545</v>
+        <v>3585</v>
       </c>
       <c r="C968" t="s">
-        <v>3410</v>
+        <v>3494</v>
       </c>
       <c r="D968" t="s">
         <v>10</v>
       </c>
       <c r="E968" t="s">
         <v>11</v>
       </c>
       <c r="F968" s="1" t="s">
-        <v>3552</v>
+        <v>3599</v>
       </c>
       <c r="G968" t="s">
-        <v>3486</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="969" spans="1:7">
       <c r="A969" t="s">
-        <v>3553</v>
+        <v>3600</v>
       </c>
       <c r="B969" t="s">
-        <v>3545</v>
+        <v>3585</v>
       </c>
       <c r="C969" t="s">
-        <v>3415</v>
+        <v>3498</v>
       </c>
       <c r="D969" t="s">
         <v>10</v>
       </c>
       <c r="E969" t="s">
         <v>11</v>
       </c>
       <c r="F969" s="1" t="s">
-        <v>3554</v>
+        <v>3601</v>
       </c>
       <c r="G969" t="s">
-        <v>3489</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="970" spans="1:7">
       <c r="A970" t="s">
-        <v>3555</v>
+        <v>3602</v>
       </c>
       <c r="B970" t="s">
-        <v>3545</v>
+        <v>3585</v>
       </c>
       <c r="C970" t="s">
-        <v>3419</v>
+        <v>3502</v>
       </c>
       <c r="D970" t="s">
         <v>10</v>
       </c>
       <c r="E970" t="s">
         <v>11</v>
       </c>
       <c r="F970" s="1" t="s">
-        <v>3556</v>
+        <v>3603</v>
       </c>
       <c r="G970" t="s">
-        <v>3486</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="971" spans="1:7">
       <c r="A971" t="s">
-        <v>3557</v>
+        <v>3604</v>
       </c>
       <c r="B971" t="s">
-        <v>3545</v>
+        <v>3585</v>
       </c>
       <c r="C971" t="s">
-        <v>3423</v>
+        <v>3506</v>
       </c>
       <c r="D971" t="s">
         <v>10</v>
       </c>
       <c r="E971" t="s">
         <v>11</v>
       </c>
       <c r="F971" s="1" t="s">
-        <v>3558</v>
+        <v>3605</v>
       </c>
       <c r="G971" t="s">
-        <v>3489</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="972" spans="1:7">
       <c r="A972" t="s">
-        <v>3559</v>
+        <v>3606</v>
       </c>
       <c r="B972" t="s">
-        <v>3545</v>
+        <v>3585</v>
       </c>
       <c r="C972" t="s">
-        <v>3427</v>
+        <v>3510</v>
       </c>
       <c r="D972" t="s">
         <v>10</v>
       </c>
       <c r="E972" t="s">
         <v>11</v>
       </c>
       <c r="F972" s="1" t="s">
-        <v>3560</v>
+        <v>3607</v>
       </c>
       <c r="G972" t="s">
-        <v>3486</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="973" spans="1:7">
       <c r="A973" t="s">
-        <v>3561</v>
+        <v>3608</v>
       </c>
       <c r="B973" t="s">
-        <v>3545</v>
+        <v>3585</v>
       </c>
       <c r="C973" t="s">
-        <v>3431</v>
+        <v>3514</v>
       </c>
       <c r="D973" t="s">
         <v>10</v>
       </c>
       <c r="E973" t="s">
         <v>11</v>
       </c>
       <c r="F973" s="1" t="s">
-        <v>3562</v>
+        <v>3609</v>
       </c>
       <c r="G973" t="s">
-        <v>3563</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="974" spans="1:7">
       <c r="A974" t="s">
-        <v>3564</v>
+        <v>3610</v>
       </c>
       <c r="B974" t="s">
-        <v>3565</v>
+        <v>3585</v>
       </c>
       <c r="C974" t="s">
-        <v>3362</v>
+        <v>3519</v>
       </c>
       <c r="D974" t="s">
         <v>10</v>
       </c>
       <c r="E974" t="s">
         <v>11</v>
       </c>
       <c r="F974" s="1" t="s">
-        <v>3566</v>
+        <v>3611</v>
       </c>
       <c r="G974" t="s">
-        <v>3486</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="975" spans="1:7">
       <c r="A975" t="s">
-        <v>3567</v>
+        <v>3612</v>
       </c>
       <c r="B975" t="s">
-        <v>3565</v>
+        <v>3585</v>
       </c>
       <c r="C975" t="s">
-        <v>3366</v>
+        <v>3523</v>
       </c>
       <c r="D975" t="s">
         <v>10</v>
       </c>
       <c r="E975" t="s">
         <v>11</v>
       </c>
       <c r="F975" s="1" t="s">
-        <v>3568</v>
+        <v>3613</v>
       </c>
       <c r="G975" t="s">
-        <v>3489</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="976" spans="1:7">
       <c r="A976" t="s">
-        <v>3569</v>
+        <v>3615</v>
       </c>
       <c r="B976" t="s">
-        <v>3565</v>
+        <v>3585</v>
       </c>
       <c r="C976" t="s">
-        <v>3370</v>
+        <v>3527</v>
       </c>
       <c r="D976" t="s">
         <v>10</v>
       </c>
       <c r="E976" t="s">
         <v>11</v>
       </c>
       <c r="F976" s="1" t="s">
-        <v>3570</v>
+        <v>3616</v>
       </c>
       <c r="G976" t="s">
-        <v>3486</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="977" spans="1:7">
       <c r="A977" t="s">
-        <v>3571</v>
+        <v>3617</v>
       </c>
       <c r="B977" t="s">
-        <v>3565</v>
+        <v>3585</v>
       </c>
       <c r="C977" t="s">
-        <v>3374</v>
+        <v>3531</v>
       </c>
       <c r="D977" t="s">
         <v>10</v>
       </c>
       <c r="E977" t="s">
         <v>11</v>
       </c>
       <c r="F977" s="1" t="s">
-        <v>3572</v>
+        <v>3618</v>
       </c>
       <c r="G977" t="s">
-        <v>3489</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="978" spans="1:7">
       <c r="A978" t="s">
-        <v>3573</v>
+        <v>3619</v>
       </c>
       <c r="B978" t="s">
-        <v>3565</v>
+        <v>3585</v>
       </c>
       <c r="C978" t="s">
-        <v>3378</v>
+        <v>3535</v>
       </c>
       <c r="D978" t="s">
         <v>10</v>
       </c>
       <c r="E978" t="s">
         <v>11</v>
       </c>
       <c r="F978" s="1" t="s">
-        <v>3574</v>
+        <v>3620</v>
       </c>
       <c r="G978" t="s">
-        <v>3489</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="979" spans="1:7">
       <c r="A979" t="s">
-        <v>3575</v>
+        <v>3621</v>
       </c>
       <c r="B979" t="s">
-        <v>3565</v>
+        <v>3622</v>
       </c>
       <c r="C979" t="s">
-        <v>3382</v>
+        <v>3490</v>
       </c>
       <c r="D979" t="s">
         <v>10</v>
       </c>
       <c r="E979" t="s">
         <v>11</v>
       </c>
       <c r="F979" s="1" t="s">
-        <v>3576</v>
+        <v>3623</v>
       </c>
       <c r="G979" t="s">
-        <v>3486</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="980" spans="1:7">
       <c r="A980" t="s">
-        <v>3577</v>
+        <v>3624</v>
       </c>
       <c r="B980" t="s">
-        <v>3565</v>
+        <v>3622</v>
       </c>
       <c r="C980" t="s">
-        <v>3386</v>
+        <v>3494</v>
       </c>
       <c r="D980" t="s">
         <v>10</v>
       </c>
       <c r="E980" t="s">
         <v>11</v>
       </c>
       <c r="F980" s="1" t="s">
-        <v>3578</v>
+        <v>3625</v>
       </c>
       <c r="G980" t="s">
-        <v>3489</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="981" spans="1:7">
       <c r="A981" t="s">
-        <v>3579</v>
+        <v>3626</v>
       </c>
       <c r="B981" t="s">
-        <v>3565</v>
+        <v>3622</v>
       </c>
       <c r="C981" t="s">
-        <v>3390</v>
+        <v>3498</v>
       </c>
       <c r="D981" t="s">
         <v>10</v>
       </c>
       <c r="E981" t="s">
         <v>11</v>
       </c>
       <c r="F981" s="1" t="s">
-        <v>3580</v>
+        <v>3627</v>
       </c>
       <c r="G981" t="s">
-        <v>3486</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="982" spans="1:7">
       <c r="A982" t="s">
-        <v>3581</v>
+        <v>3628</v>
       </c>
       <c r="B982" t="s">
-        <v>3565</v>
+        <v>3622</v>
       </c>
       <c r="C982" t="s">
-        <v>3394</v>
+        <v>3502</v>
       </c>
       <c r="D982" t="s">
         <v>10</v>
       </c>
       <c r="E982" t="s">
         <v>11</v>
       </c>
       <c r="F982" s="1" t="s">
-        <v>3582</v>
+        <v>3629</v>
       </c>
       <c r="G982" t="s">
-        <v>3489</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="983" spans="1:7">
       <c r="A983" t="s">
-        <v>3583</v>
+        <v>3630</v>
       </c>
       <c r="B983" t="s">
-        <v>3565</v>
+        <v>3622</v>
       </c>
       <c r="C983" t="s">
-        <v>3398</v>
+        <v>3506</v>
       </c>
       <c r="D983" t="s">
         <v>10</v>
       </c>
       <c r="E983" t="s">
         <v>11</v>
       </c>
       <c r="F983" s="1" t="s">
-        <v>3584</v>
+        <v>3631</v>
       </c>
       <c r="G983" t="s">
-        <v>3486</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="984" spans="1:7">
       <c r="A984" t="s">
-        <v>3585</v>
+        <v>3632</v>
       </c>
       <c r="B984" t="s">
-        <v>3565</v>
+        <v>3622</v>
       </c>
       <c r="C984" t="s">
-        <v>3402</v>
+        <v>3510</v>
       </c>
       <c r="D984" t="s">
         <v>10</v>
       </c>
       <c r="E984" t="s">
         <v>11</v>
       </c>
       <c r="F984" s="1" t="s">
-        <v>3586</v>
+        <v>3633</v>
       </c>
       <c r="G984" t="s">
-        <v>3489</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="985" spans="1:7">
       <c r="A985" t="s">
-        <v>3587</v>
+        <v>3634</v>
       </c>
       <c r="B985" t="s">
-        <v>3565</v>
+        <v>3622</v>
       </c>
       <c r="C985" t="s">
-        <v>3406</v>
+        <v>3514</v>
       </c>
       <c r="D985" t="s">
         <v>10</v>
       </c>
       <c r="E985" t="s">
         <v>11</v>
       </c>
       <c r="F985" s="1" t="s">
-        <v>3588</v>
+        <v>3635</v>
       </c>
       <c r="G985" t="s">
-        <v>3486</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="986" spans="1:7">
       <c r="A986" t="s">
-        <v>3589</v>
+        <v>3636</v>
       </c>
       <c r="B986" t="s">
-        <v>3565</v>
+        <v>3622</v>
       </c>
       <c r="C986" t="s">
-        <v>3410</v>
+        <v>3519</v>
       </c>
       <c r="D986" t="s">
         <v>10</v>
       </c>
       <c r="E986" t="s">
         <v>11</v>
       </c>
       <c r="F986" s="1" t="s">
-        <v>3590</v>
+        <v>3637</v>
       </c>
       <c r="G986" t="s">
-        <v>3486</v>
+        <v>3638</v>
       </c>
     </row>
     <row r="987" spans="1:7">
       <c r="A987" t="s">
-        <v>3591</v>
+        <v>3639</v>
       </c>
       <c r="B987" t="s">
-        <v>3565</v>
+        <v>3622</v>
       </c>
       <c r="C987" t="s">
-        <v>3415</v>
+        <v>3523</v>
       </c>
       <c r="D987" t="s">
         <v>10</v>
       </c>
       <c r="E987" t="s">
         <v>11</v>
       </c>
       <c r="F987" s="1" t="s">
-        <v>3592</v>
+        <v>3640</v>
       </c>
       <c r="G987" t="s">
-        <v>3489</v>
+        <v>3638</v>
       </c>
     </row>
     <row r="988" spans="1:7">
       <c r="A988" t="s">
-        <v>3593</v>
+        <v>3641</v>
       </c>
       <c r="B988" t="s">
-        <v>3565</v>
+        <v>3622</v>
       </c>
       <c r="C988" t="s">
-        <v>3419</v>
+        <v>3527</v>
       </c>
       <c r="D988" t="s">
         <v>10</v>
       </c>
       <c r="E988" t="s">
         <v>11</v>
       </c>
       <c r="F988" s="1" t="s">
-        <v>3594</v>
+        <v>3642</v>
       </c>
       <c r="G988" t="s">
-        <v>3489</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="989" spans="1:7">
       <c r="A989" t="s">
-        <v>3595</v>
+        <v>3643</v>
       </c>
       <c r="B989" t="s">
-        <v>3565</v>
+        <v>3622</v>
       </c>
       <c r="C989" t="s">
-        <v>3423</v>
+        <v>3531</v>
       </c>
       <c r="D989" t="s">
         <v>10</v>
       </c>
       <c r="E989" t="s">
         <v>11</v>
       </c>
       <c r="F989" s="1" t="s">
-        <v>3596</v>
+        <v>3644</v>
       </c>
       <c r="G989" t="s">
-        <v>3597</v>
+        <v>3638</v>
       </c>
     </row>
     <row r="990" spans="1:7">
       <c r="A990" t="s">
-        <v>3598</v>
+        <v>3645</v>
       </c>
       <c r="B990" t="s">
-        <v>3565</v>
+        <v>3622</v>
       </c>
       <c r="C990" t="s">
-        <v>3427</v>
+        <v>3535</v>
       </c>
       <c r="D990" t="s">
         <v>10</v>
       </c>
       <c r="E990" t="s">
         <v>11</v>
       </c>
       <c r="F990" s="1" t="s">
-        <v>3599</v>
+        <v>3646</v>
       </c>
       <c r="G990" t="s">
-        <v>3486</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="991" spans="1:7">
       <c r="A991" t="s">
-        <v>3600</v>
+        <v>3648</v>
       </c>
       <c r="B991" t="s">
-        <v>3565</v>
+        <v>3649</v>
       </c>
       <c r="C991" t="s">
-        <v>3431</v>
+        <v>3502</v>
       </c>
       <c r="D991" t="s">
         <v>10</v>
       </c>
       <c r="E991" t="s">
         <v>11</v>
       </c>
       <c r="F991" s="1" t="s">
-        <v>3601</v>
+        <v>3650</v>
       </c>
       <c r="G991" t="s">
-        <v>3489</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="992" spans="1:7">
       <c r="A992" t="s">
-        <v>3602</v>
+        <v>3651</v>
       </c>
       <c r="B992" t="s">
-        <v>3603</v>
+        <v>3649</v>
       </c>
       <c r="C992" t="s">
-        <v>3419</v>
+        <v>3506</v>
       </c>
       <c r="D992" t="s">
         <v>10</v>
       </c>
       <c r="E992" t="s">
         <v>11</v>
       </c>
       <c r="F992" s="1" t="s">
-        <v>3604</v>
+        <v>3652</v>
       </c>
       <c r="G992" t="s">
-        <v>3605</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="993" spans="1:7">
       <c r="A993" t="s">
-        <v>3606</v>
+        <v>3653</v>
       </c>
       <c r="B993" t="s">
-        <v>3607</v>
+        <v>3649</v>
       </c>
       <c r="C993" t="s">
-        <v>3427</v>
+        <v>3510</v>
       </c>
       <c r="D993" t="s">
         <v>10</v>
       </c>
       <c r="E993" t="s">
         <v>11</v>
       </c>
       <c r="F993" s="1" t="s">
-        <v>3608</v>
+        <v>3654</v>
       </c>
       <c r="G993" t="s">
-        <v>3609</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="994" spans="1:7">
       <c r="A994" t="s">
-        <v>3610</v>
+        <v>3655</v>
       </c>
       <c r="B994" t="s">
-        <v>3607</v>
+        <v>3649</v>
       </c>
       <c r="C994" t="s">
-        <v>3431</v>
+        <v>3514</v>
       </c>
       <c r="D994" t="s">
         <v>10</v>
       </c>
       <c r="E994" t="s">
         <v>11</v>
       </c>
       <c r="F994" s="1" t="s">
-        <v>3611</v>
+        <v>3656</v>
       </c>
       <c r="G994" t="s">
-        <v>3612</v>
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="995" spans="1:7">
+      <c r="A995" t="s">
+        <v>3657</v>
+      </c>
+      <c r="B995" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C995" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D995" t="s">
+        <v>10</v>
+      </c>
+      <c r="E995" t="s">
+        <v>11</v>
+      </c>
+      <c r="F995" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="G995" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="996" spans="1:7">
+      <c r="A996" t="s">
+        <v>3659</v>
+      </c>
+      <c r="B996" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C996" t="s">
+        <v>3523</v>
+      </c>
+      <c r="D996" t="s">
+        <v>10</v>
+      </c>
+      <c r="E996" t="s">
+        <v>11</v>
+      </c>
+      <c r="F996" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="G996" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="997" spans="1:7">
+      <c r="A997" t="s">
+        <v>3661</v>
+      </c>
+      <c r="B997" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C997" t="s">
+        <v>3527</v>
+      </c>
+      <c r="D997" t="s">
+        <v>10</v>
+      </c>
+      <c r="E997" t="s">
+        <v>11</v>
+      </c>
+      <c r="F997" s="1" t="s">
+        <v>3662</v>
+      </c>
+      <c r="G997" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="998" spans="1:7">
+      <c r="A998" t="s">
+        <v>3663</v>
+      </c>
+      <c r="B998" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C998" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D998" t="s">
+        <v>10</v>
+      </c>
+      <c r="E998" t="s">
+        <v>11</v>
+      </c>
+      <c r="F998" s="1" t="s">
+        <v>3664</v>
+      </c>
+      <c r="G998" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="999" spans="1:7">
+      <c r="A999" t="s">
+        <v>3665</v>
+      </c>
+      <c r="B999" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C999" t="s">
+        <v>3535</v>
+      </c>
+      <c r="D999" t="s">
+        <v>10</v>
+      </c>
+      <c r="E999" t="s">
+        <v>11</v>
+      </c>
+      <c r="F999" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="G999" t="s">
+        <v>3667</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:7">
+      <c r="A1000" t="s">
+        <v>3668</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>3466</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1000" s="1" t="s">
+        <v>3670</v>
+      </c>
+      <c r="G1000" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:7">
+      <c r="A1001" t="s">
+        <v>3671</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>3470</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1001" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="G1001" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:7">
+      <c r="A1002" t="s">
+        <v>3673</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>3474</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1002" s="1" t="s">
+        <v>3674</v>
+      </c>
+      <c r="G1002" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:7">
+      <c r="A1003" t="s">
+        <v>3675</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>3478</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1003" s="1" t="s">
+        <v>3676</v>
+      </c>
+      <c r="G1003" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:7">
+      <c r="A1004" t="s">
+        <v>3677</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>3482</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1004" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="G1004" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:7">
+      <c r="A1005" t="s">
+        <v>3679</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1005" s="1" t="s">
+        <v>3680</v>
+      </c>
+      <c r="G1005" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:7">
+      <c r="A1006" t="s">
+        <v>3681</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>3490</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1006" s="1" t="s">
+        <v>3682</v>
+      </c>
+      <c r="G1006" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:7">
+      <c r="A1007" t="s">
+        <v>3683</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>3494</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1007" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="G1007" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:7">
+      <c r="A1008" t="s">
+        <v>3685</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1008" s="1" t="s">
+        <v>3686</v>
+      </c>
+      <c r="G1008" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:7">
+      <c r="A1009" t="s">
+        <v>3687</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>3502</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1009" s="1" t="s">
+        <v>3688</v>
+      </c>
+      <c r="G1009" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:7">
+      <c r="A1010" t="s">
+        <v>3689</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1010" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="G1010" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:7">
+      <c r="A1011" t="s">
+        <v>3691</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>3510</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1011" s="1" t="s">
+        <v>3692</v>
+      </c>
+      <c r="G1011" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:7">
+      <c r="A1012" t="s">
+        <v>3693</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>3514</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1012" s="1" t="s">
+        <v>3694</v>
+      </c>
+      <c r="G1012" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:7">
+      <c r="A1013" t="s">
+        <v>3695</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1013" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="G1013" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:7">
+      <c r="A1014" t="s">
+        <v>3697</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>3523</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1014" s="1" t="s">
+        <v>3698</v>
+      </c>
+      <c r="G1014" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:7">
+      <c r="A1015" t="s">
+        <v>3699</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>3527</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1015" s="1" t="s">
+        <v>3700</v>
+      </c>
+      <c r="G1015" t="s">
+        <v>3701</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:7">
+      <c r="A1016" t="s">
+        <v>3702</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1016" s="1" t="s">
+        <v>3703</v>
+      </c>
+      <c r="G1016" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:7">
+      <c r="A1017" t="s">
+        <v>3704</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>3535</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1017" s="1" t="s">
+        <v>3705</v>
+      </c>
+      <c r="G1017" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:7">
+      <c r="A1018" t="s">
+        <v>3706</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3707</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>3523</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1018" s="1" t="s">
+        <v>3708</v>
+      </c>
+      <c r="G1018" t="s">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:7">
+      <c r="A1019" t="s">
+        <v>3710</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3711</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1019" s="1" t="s">
+        <v>3712</v>
+      </c>
+      <c r="G1019" t="s">
+        <v>3713</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:7">
+      <c r="A1020" t="s">
+        <v>3714</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3711</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>3535</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1020" s="1" t="s">
+        <v>3715</v>
+      </c>
+      <c r="G1020" t="s">
+        <v>3716</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -35077,50 +35987,76 @@
     <hyperlink ref="F970" r:id="rId969"/>
     <hyperlink ref="F971" r:id="rId970"/>
     <hyperlink ref="F972" r:id="rId971"/>
     <hyperlink ref="F973" r:id="rId972"/>
     <hyperlink ref="F974" r:id="rId973"/>
     <hyperlink ref="F975" r:id="rId974"/>
     <hyperlink ref="F976" r:id="rId975"/>
     <hyperlink ref="F977" r:id="rId976"/>
     <hyperlink ref="F978" r:id="rId977"/>
     <hyperlink ref="F979" r:id="rId978"/>
     <hyperlink ref="F980" r:id="rId979"/>
     <hyperlink ref="F981" r:id="rId980"/>
     <hyperlink ref="F982" r:id="rId981"/>
     <hyperlink ref="F983" r:id="rId982"/>
     <hyperlink ref="F984" r:id="rId983"/>
     <hyperlink ref="F985" r:id="rId984"/>
     <hyperlink ref="F986" r:id="rId985"/>
     <hyperlink ref="F987" r:id="rId986"/>
     <hyperlink ref="F988" r:id="rId987"/>
     <hyperlink ref="F989" r:id="rId988"/>
     <hyperlink ref="F990" r:id="rId989"/>
     <hyperlink ref="F991" r:id="rId990"/>
     <hyperlink ref="F992" r:id="rId991"/>
     <hyperlink ref="F993" r:id="rId992"/>
     <hyperlink ref="F994" r:id="rId993"/>
+    <hyperlink ref="F995" r:id="rId994"/>
+    <hyperlink ref="F996" r:id="rId995"/>
+    <hyperlink ref="F997" r:id="rId996"/>
+    <hyperlink ref="F998" r:id="rId997"/>
+    <hyperlink ref="F999" r:id="rId998"/>
+    <hyperlink ref="F1000" r:id="rId999"/>
+    <hyperlink ref="F1001" r:id="rId1000"/>
+    <hyperlink ref="F1002" r:id="rId1001"/>
+    <hyperlink ref="F1003" r:id="rId1002"/>
+    <hyperlink ref="F1004" r:id="rId1003"/>
+    <hyperlink ref="F1005" r:id="rId1004"/>
+    <hyperlink ref="F1006" r:id="rId1005"/>
+    <hyperlink ref="F1007" r:id="rId1006"/>
+    <hyperlink ref="F1008" r:id="rId1007"/>
+    <hyperlink ref="F1009" r:id="rId1008"/>
+    <hyperlink ref="F1010" r:id="rId1009"/>
+    <hyperlink ref="F1011" r:id="rId1010"/>
+    <hyperlink ref="F1012" r:id="rId1011"/>
+    <hyperlink ref="F1013" r:id="rId1012"/>
+    <hyperlink ref="F1014" r:id="rId1013"/>
+    <hyperlink ref="F1015" r:id="rId1014"/>
+    <hyperlink ref="F1016" r:id="rId1015"/>
+    <hyperlink ref="F1017" r:id="rId1016"/>
+    <hyperlink ref="F1018" r:id="rId1017"/>
+    <hyperlink ref="F1019" r:id="rId1018"/>
+    <hyperlink ref="F1020" r:id="rId1019"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>